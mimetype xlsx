--- v15 (2026-09-15)
+++ v16 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf327e7ad12664723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5d2dd9b1cc74618bfcebae37d9d2fcb.psmdcp" Id="Rcd270fe45e2549d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bf2eb32136f4b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41cd5a5e69f645ba98ac1f1d0785ba9c.psmdcp" Id="R0acb9c7797ab4518" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Credit Ratings" sheetId="3" r:id="rId3"/>
     <x:sheet name="Characteristics" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <x:si>
     <x:t>Risk Profile - U.S. Treasury Fund</x:t>
   </x:si>
   <x:si>
     <x:t>From 08/31/2021 to 08/31/2026</x:t>