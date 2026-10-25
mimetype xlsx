--- v16 (2026-10-05)
+++ v17 (2026-10-25)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bf2eb32136f4b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41cd5a5e69f645ba98ac1f1d0785ba9c.psmdcp" Id="R0acb9c7797ab4518" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6c8cf13f38d44e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd5c7f93d5914f878d68a0709d8240c2.psmdcp" Id="R76837e96b2fe461e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Credit Ratings" sheetId="3" r:id="rId3"/>
     <x:sheet name="Characteristics" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <x:si>
     <x:t>Risk Profile - U.S. Treasury Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 08/31/2021 to 08/31/2026</x:t>
+    <x:t>From 09/30/2021 to 09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>U.S. Treasury Fund</x:t>
   </x:si>
   <x:si>
     <x:t>FTSE 3-Mo. T-Bill</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -169,51 +169,51 @@
   <x:si>
     <x:t>[2] Beta is a measure of a portfolio's sensitivity to the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The FTSE 3-Month Treasury Bill Index is an independently maintained and widely published index comprised of short-term U.S. Treasury bills.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Ratings - U.S. Treasury Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/31/2026 (%)</x:t>
+    <x:t>As of 09/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Rating</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
     <x:t>AA</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
     <x:t>The credit ratings above may encompass emerging debt, developed rates, and asset-backed exposures. Ratings for the developed rates exposures are derived by taking the lowest issue level</x:t>
   </x:si>
   <x:si>
     <x:t>rating between Standard and Poor's &amp; Moody's scores and rolling these up into the portfolio's overall quality brackets. Ratings for emerging debt are determined using the middle of the</x:t>
   </x:si>
   <x:si>
     <x:t>Moody’s, S&amp;P, and Fitch ratings when all three are available, the lower of the two ratings when two ratings are available, and the sole rating when only one rating is available. Ratings</x:t>
   </x:si>
   <x:si>
     <x:t>for the asset-backed exposures are derived by using the lowest rating among rating agencies at the issue level. Final credit ratings are expressed based upon Standard and Poor's ratings</x:t>
   </x:si>
@@ -250,78 +250,78 @@
   <x:si>
     <x:t>not statements of fact.</x:t>
   </x:si>
   <x:si>
     <x:t>Unless you have a direct agreement with S&amp;P permitting otherwise:</x:t>
   </x:si>
   <x:si>
     <x:t>i. The credit ratings may not be used as a substitute for a direct license with S&amp;P;</x:t>
   </x:si>
   <x:si>
     <x:t>ii. You may use the credit ratings for informational purposes only and not as an alternative to obtaining credit ratings from and/or pursuant to an agreement with S&amp;P;</x:t>
   </x:si>
   <x:si>
     <x:t>iii. The credit ratings may not be used to populate a security master, database or network server;</x:t>
   </x:si>
   <x:si>
     <x:t>iv. Redistribution of the credit ratings is prohibited without S&amp;P’s consent; and</x:t>
   </x:si>
   <x:si>
     <x:t>v. S&amp;P may require that GMO stop providing the credit ratings unless you have or enter into any necessary direct license with S&amp;P.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - U.S. Treasury Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/31/2026</x:t>
+    <x:t>As of 09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Modified Duration</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Yield to Maturity</x:t>
   </x:si>
   <x:si>
-    <x:t>3.9%</x:t>
+    <x:t>4.3%</x:t>
   </x:si>
   <x:si>
     <x:t>SEC Yield</x:t>
   </x:si>
   <x:si>
-    <x:t>3.6%</x:t>
+    <x:t>3.7%</x:t>
   </x:si>
   <x:si>
     <x:t>Percent Floating Rate</x:t>
   </x:si>
   <x:si>
-    <x:t>17.8%</x:t>
+    <x:t>32.8%</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>The 30-Day Yield represents net investment income earned by the Fund over the most recent 30-Day period, expressed as an annual percentage rate based on the Fund’s share price at the end</x:t>
   </x:si>
   <x:si>
     <x:t>of the 30-Day period. The 30-Day unsubsidized SEC Yield does not reflect any fee waivers/reimbursements/limits in effect.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
@@ -712,98 +712,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-0.21</x:v>
+        <x:v>-0.22</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>1.15</x:v>
+        <x:v>1.17</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.83</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>-0.32</x:v>
+        <x:v>-0.33</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>0.67</x:v>
+        <x:v>0.65</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>0.52</x:v>
+        <x:v>0.51</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -1033,51 +1033,51 @@
       <x:c r="A2" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>56</x:v>
       </x:c>