--- v16 (2026-09-01)
+++ v17 (2026-09-24)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e6a7e937be14e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c85e97ac8c94f58ab60a15e0c09e805.psmdcp" Id="Rd881d15690a84a60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ebd7144b35b4fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efed97dd865d4cbdac8208c61fc5fbae.psmdcp" Id="Rc09248574f664774" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Market Cap Ranges" sheetId="4" r:id="rId4"/>
     <x:sheet name="Top Equity Holdings" sheetId="5" r:id="rId5"/>
     <x:sheet name="Characteristics" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Risk Profile - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 07/30/2021 to 07/31/2026</x:t>
+    <x:t>From 08/31/2021 to 08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>S&amp;P SmallCap 600 Value</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -182,51 +182,51 @@
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The S&amp;P SmallCap 600 Value Index is an independently maintained and widely published index comprised of value stocks within the S&amp;P SmallCap 600 index. The S&amp;P SmallCap 600 seeks to</x:t>
   </x:si>
   <x:si>
     <x:t>measure the small-cap segment of the U.S. equity market. Value stocks are measured using three factors: the ratios of book value, earnings, and sales to price. S&amp;P does not guarantee the</x:t>
   </x:si>
   <x:si>
     <x:t>accuracy, adequacy, completeness or availability of any data or information and is not responsible for any errors or omissions from the use of such data or information. Reproduction of the</x:t>
   </x:si>
   <x:si>
     <x:t>data or information in any form is prohibited except with the prior written permission of S&amp;P or its third-party licensors.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Sectors - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/31/2026 (%)</x:t>
+    <x:t>As of 08/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Communication Services</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples</x:t>
   </x:si>
   <x:si>
     <x:t>Energy</x:t>
   </x:si>
   <x:si>
     <x:t>Financials</x:t>
   </x:si>
   <x:si>
     <x:t>Health Care</x:t>
   </x:si>
   <x:si>
     <x:t>Industrials</x:t>
   </x:si>
@@ -239,183 +239,186 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Small - Medium (6.1 To 20.8)</x:t>
-[...2 lines deleted...]
-    <x:t>Small (6.1 &amp; Below)</x:t>
+    <x:t>Small - Medium (6.4 To 21.7)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.4 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
+    <x:t>Jackson Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States</x:t>
+  </x:si>
+  <x:si>
     <x:t>Match Group Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>United States</x:t>
+    <x:t>Paycom Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lincoln National Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Bread Financial Holdings Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Jackson Financial Inc</x:t>
+    <x:t>H&amp;R Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BorgWarner Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Macy's Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Kennametal Inc</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>ArcBest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/31/2026</x:t>
+    <x:t>As of 08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>11.4x</x:t>
-[...2 lines deleted...]
-    <x:t>13.5x</x:t>
+    <x:t>10.9x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.2x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>14.6x</x:t>
-[...2 lines deleted...]
-    <x:t>23.6x</x:t>
+    <x:t>13.4x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.2x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
+    <x:t>1.5x</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>10.1x</x:t>
-[...2 lines deleted...]
-    <x:t>11.2x</x:t>
+    <x:t>8.9x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>11.1%</x:t>
-[...2 lines deleted...]
-    <x:t>8.0%</x:t>
+    <x:t>12.0%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.2%</x:t>
   </x:si>
   <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>0.5x</x:t>
   </x:si>
   <x:si>
     <x:t>0.7x</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>3.7 USD</x:t>
-[...2 lines deleted...]
-    <x:t>3.4 USD</x:t>
+    <x:t>3.9 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.3 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>79.7%</x:t>
+    <x:t>80.3%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -797,98 +800,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>4.06</x:v>
+        <x:v>3.84</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>0.97</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.96</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.41</x:v>
+        <x:v>0.38</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.21</x:v>
+        <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
         <x:v>20.3</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>20.56</x:v>
+        <x:v>20.55</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -953,153 +956,153 @@
       <x:c r="A1" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>20.6</x:v>
+        <x:v>20.5</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>16</x:v>
+        <x:v>15.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>8.2</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>6.6</x:v>
+        <x:v>7.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>22.9</x:v>
+        <x:v>25.1</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>22.3</x:v>
+        <x:v>21.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>6.5</x:v>
+        <x:v>6.8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>17</x:v>
+        <x:v>17.7</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>14.4</x:v>
+        <x:v>14.5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>13.6</x:v>
+        <x:v>12.1</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>10.7</x:v>
+        <x:v>10.8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>5.6</x:v>
+        <x:v>5.8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>6.9</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
@@ -1165,65 +1168,65 @@
       <x:c r="A1" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>34.7</x:v>
+        <x:v>31.1</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>13.3</x:v>
+        <x:v>11.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>65.3</x:v>
+        <x:v>68.9</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>86.7</x:v>
+        <x:v>88.7</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
@@ -1268,171 +1271,171 @@
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
-        <x:v>25</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -1488,114 +1491,114 @@
         <x:v>65</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>217</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>444</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>