--- v17 (2026-09-24)
+++ v18 (2026-10-14)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ebd7144b35b4fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efed97dd865d4cbdac8208c61fc5fbae.psmdcp" Id="Rc09248574f664774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd44b4d0a208b40d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2782e75e61a4b7bad8c863534d2a58a.psmdcp" Id="R303077678acc4abd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Market Cap Ranges" sheetId="4" r:id="rId4"/>
     <x:sheet name="Top Equity Holdings" sheetId="5" r:id="rId5"/>
     <x:sheet name="Characteristics" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
   <x:si>
     <x:t>Risk Profile - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 08/31/2021 to 08/31/2026</x:t>
+    <x:t>From 09/30/2021 to 09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>S&amp;P SmallCap 600 Value</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -182,51 +182,51 @@
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The S&amp;P SmallCap 600 Value Index is an independently maintained and widely published index comprised of value stocks within the S&amp;P SmallCap 600 index. The S&amp;P SmallCap 600 seeks to</x:t>
   </x:si>
   <x:si>
     <x:t>measure the small-cap segment of the U.S. equity market. Value stocks are measured using three factors: the ratios of book value, earnings, and sales to price. S&amp;P does not guarantee the</x:t>
   </x:si>
   <x:si>
     <x:t>accuracy, adequacy, completeness or availability of any data or information and is not responsible for any errors or omissions from the use of such data or information. Reproduction of the</x:t>
   </x:si>
   <x:si>
     <x:t>data or information in any form is prohibited except with the prior written permission of S&amp;P or its third-party licensors.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Sectors - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/31/2026 (%)</x:t>
+    <x:t>As of 09/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Communication Services</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples</x:t>
   </x:si>
   <x:si>
     <x:t>Energy</x:t>
   </x:si>
   <x:si>
     <x:t>Financials</x:t>
   </x:si>
   <x:si>
     <x:t>Health Care</x:t>
   </x:si>
   <x:si>
     <x:t>Industrials</x:t>
   </x:si>
@@ -239,186 +239,180 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Small - Medium (6.4 To 21.7)</x:t>
-[...2 lines deleted...]
-    <x:t>Small (6.4 &amp; Below)</x:t>
+    <x:t>Small - Medium (5.9 To 20.2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (5.9 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Jackson Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>Match Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Paycom Software Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>Skyworks Solutions Inc</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lincoln National Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Bread Financial Holdings Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>H&amp;R Block Inc</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Macy's Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>Avnet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kennametal Inc</x:t>
+  </x:si>
+  <x:si>
     <x:t>ArcBest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/31/2026</x:t>
+    <x:t>As of 09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>10.9x</x:t>
-[...2 lines deleted...]
-    <x:t>13.2x</x:t>
+    <x:t>9.9x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.7x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>13.4x</x:t>
-[...2 lines deleted...]
-    <x:t>23.2x</x:t>
+    <x:t>13.1x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.7x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
     <x:t>1.5x</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6x</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>8.9x</x:t>
-[...2 lines deleted...]
-    <x:t>10.5x</x:t>
+    <x:t>8.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>12.0%</x:t>
+    <x:t>12.2%</x:t>
   </x:si>
   <x:si>
     <x:t>8.2%</x:t>
   </x:si>
   <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>0.5x</x:t>
   </x:si>
   <x:si>
     <x:t>0.7x</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>3.9 USD</x:t>
-[...2 lines deleted...]
-    <x:t>3.3 USD</x:t>
+    <x:t>3.4 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.2 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>80.3%</x:t>
+    <x:t>80.5%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -800,98 +794,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>3.84</x:v>
+        <x:v>4.22</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>0.97</x:v>
+        <x:v>0.96</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.96</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.38</x:v>
+        <x:v>0.35</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.14</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>20.3</x:v>
+        <x:v>20.4</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>20.55</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -956,164 +950,164 @@
       <x:c r="A1" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>20.5</x:v>
+        <x:v>19.9</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>15.5</x:v>
+        <x:v>14.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>7.3</x:v>
+        <x:v>7.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>25.1</x:v>
+        <x:v>24.3</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>21.7</x:v>
+        <x:v>20.6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>6.7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>17.7</x:v>
+        <x:v>18.4</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>14.5</x:v>
+        <x:v>14.9</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>12.1</x:v>
+        <x:v>11.8</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>10.8</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>5.8</x:v>
+        <x:v>5.5</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -1168,65 +1162,65 @@
       <x:c r="A1" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>31.1</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>11.3</x:v>
+        <x:v>13.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>68.9</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>88.7</x:v>
+        <x:v>86.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
@@ -1265,169 +1259,169 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -1491,114 +1485,114 @@
         <x:v>65</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="B9" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C10" s="3" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C11" s="3" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C12" s="3" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>206</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>