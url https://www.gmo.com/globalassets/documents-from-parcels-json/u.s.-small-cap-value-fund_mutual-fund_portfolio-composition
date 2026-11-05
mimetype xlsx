--- v18 (2026-10-14)
+++ v19 (2026-11-05)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd44b4d0a208b40d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2782e75e61a4b7bad8c863534d2a58a.psmdcp" Id="R303077678acc4abd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd9e52268e454c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da0653d241b44cb6841a0fe54ec92b24.psmdcp" Id="Re0a7ff8dee1849f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Market Cap Ranges" sheetId="4" r:id="rId4"/>
     <x:sheet name="Top Equity Holdings" sheetId="5" r:id="rId5"/>
     <x:sheet name="Characteristics" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
   <x:si>
     <x:t>Risk Profile - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>From 09/30/2021 to 09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>S&amp;P SmallCap 600 Value</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
@@ -173,51 +173,54 @@
   <x:si>
     <x:t>[2] Beta is a measure of a portfolio's sensitivity to the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The S&amp;P SmallCap 600 Value Index is an independently maintained and widely published index comprised of value stocks within the S&amp;P SmallCap 600 index. The S&amp;P SmallCap 600 seeks to</x:t>
   </x:si>
   <x:si>
     <x:t>measure the small-cap segment of the U.S. equity market. Value stocks are measured using three factors: the ratios of book value, earnings, and sales to price. S&amp;P does not guarantee the</x:t>
   </x:si>
   <x:si>
     <x:t>accuracy, adequacy, completeness or availability of any data or information and is not responsible for any errors or omissions from the use of such data or information. Reproduction of the</x:t>
   </x:si>
   <x:si>
-    <x:t>data or information in any form is prohibited except with the prior written permission of S&amp;P or its third-party licensors.</x:t>
+    <x:t>data or information in any form is prohibited except with the prior written permission of S&amp;P or its third party licensors. Please visit https://www.gmo.com/americas/benchmark-disclaimers/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>to review the complete benchmark disclaimer notice.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Sectors - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>As of 09/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Communication Services</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples</x:t>
   </x:si>
   <x:si>
     <x:t>Energy</x:t>
   </x:si>
@@ -757,51 +760,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:C23"/>
+  <x:dimension ref="A1:C24"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="19.360625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="24.540625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="23.020625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
@@ -894,733 +897,753 @@
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
-    <x:row r="23" spans="1:3">
-      <x:c r="A23" s="1" t="s">
+    <x:row r="22" spans="1:3">
+      <x:c r="A22" s="3" t="s">
         <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:3">
+      <x:c r="A24" s="1" t="s">
+        <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:C26"/>
+  <x:dimension ref="A1:C27"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="22.750625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="24.540625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="23.020625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>19.9</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>14.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>7.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>24.3</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>20.6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>6.7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>18.4</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>14.9</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>11.8</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>5.5</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
-      <x:c r="A26" s="1" t="s">
+      <x:c r="A26" s="3" t="s">
         <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:3">
+      <x:c r="A27" s="1" t="s">
+        <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:C13"/>
+  <x:dimension ref="A1:C14"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="26.070625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="24.540625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="23.020625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>13.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>86.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
-      <x:c r="A13" s="1" t="s">
+      <x:c r="A13" s="3" t="s">
         <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:3">
+      <x:c r="A14" s="1" t="s">
+        <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="25.670625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.610625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.320625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="22.750625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:C20"/>
+  <x:dimension ref="A1:C21"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="35.320625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="24.540625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="23.020625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
-      <x:c r="A20" s="1" t="s">
+      <x:c r="A20" s="3" t="s">
         <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:3">
+      <x:c r="A21" s="1" t="s">
+        <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>