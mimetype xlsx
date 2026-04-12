--- v8 (2026-03-23)
+++ v9 (2026-04-12)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48dab8138c3647ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb0f3a1eb1084380aafcc538d812db86.psmdcp" Id="R26bf1c029fc049be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R666ccfbbd9b244e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4a59a4a73624c4f8ee849aea1e2085c.psmdcp" Id="Ree24cc7265004f7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Market Cap Ranges" sheetId="4" r:id="rId4"/>
     <x:sheet name="Top Equity Holdings" sheetId="5" r:id="rId5"/>
     <x:sheet name="Characteristics" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Risk Profile - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 02/26/2021 to 02/28/2026</x:t>
+    <x:t>From 03/31/2021 to 03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>S&amp;P SmallCap 600 Value</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -182,51 +182,51 @@
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The S&amp;P SmallCap 600 Value Index is an independently maintained and widely published index comprised of value stocks within the S&amp;P SmallCap 600 index. The S&amp;P SmallCap 600 seeks to</x:t>
   </x:si>
   <x:si>
     <x:t>measure the small-cap segment of the U.S. equity market. Value stocks are measured using three factors: the ratios of book value, earnings, and sales to price. S&amp;P does not guarantee the</x:t>
   </x:si>
   <x:si>
     <x:t>accuracy, adequacy, completeness or availability of any data or information and is not responsible for any errors or omissions from the use of such data or information. Reproduction of the</x:t>
   </x:si>
   <x:si>
     <x:t>data or information in any form is prohibited except with the prior written permission of S&amp;P or its third-party licensors.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Sectors - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 02/28/2026 (%)</x:t>
+    <x:t>As of 03/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Communication Services</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples</x:t>
   </x:si>
   <x:si>
     <x:t>Energy</x:t>
   </x:si>
   <x:si>
     <x:t>Financials</x:t>
   </x:si>
   <x:si>
     <x:t>Health Care</x:t>
   </x:si>
   <x:si>
     <x:t>Industrials</x:t>
   </x:si>
@@ -239,180 +239,186 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Small - Medium (6.8 To 21.3)</x:t>
-[...2 lines deleted...]
-    <x:t>Small (6.8 &amp; Below)</x:t>
+    <x:t>Small - Medium (6.0 To 19.1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.0 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
+    <x:t>Lincoln National Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States</x:t>
+  </x:si>
+  <x:si>
     <x:t>BorgWarner Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>United States</x:t>
-[...2 lines deleted...]
-    <x:t>Lincoln National Corp</x:t>
+    <x:t>Axcelis Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Photronics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enova International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cirrus Logic Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kennametal Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jackson Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Terex Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>Kennametal Inc</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Radian Group Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>UGI Corp</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 02/28/2026</x:t>
+    <x:t>As of 03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>11.9x</x:t>
-[...2 lines deleted...]
-    <x:t>13.1x</x:t>
+    <x:t>11.3x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.7x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>16.1x</x:t>
-[...2 lines deleted...]
-    <x:t>22.9x</x:t>
+    <x:t>15.6x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.7x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
+    <x:t>1.3x</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.4x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>9.8x</x:t>
-[...2 lines deleted...]
-    <x:t>10.4x</x:t>
+    <x:t>8.9x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.9x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>10.5%</x:t>
-[...2 lines deleted...]
-    <x:t>7.6%</x:t>
+    <x:t>11.3%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.0%</x:t>
   </x:si>
   <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
+    <x:t>0.5x</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>3.2 USD</x:t>
+    <x:t>3.0 USD</x:t>
   </x:si>
   <x:si>
     <x:t>2.9 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>78.8%</x:t>
+    <x:t>78.4%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -794,98 +800,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>4.25</x:v>
+        <x:v>3.67</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>0.96</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.95</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.39</x:v>
+        <x:v>0.27</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.18</x:v>
+        <x:v>0.09</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>19.99</x:v>
+        <x:v>19.87</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>20.33</x:v>
+        <x:v>20.29</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -950,161 +956,161 @@
       <x:c r="A1" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>4.5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>21.5</x:v>
+        <x:v>20.8</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>17.5</x:v>
+        <x:v>15.9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>6.4</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>3.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>8.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>23.7</x:v>
+        <x:v>22.4</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>7.2</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>17.1</x:v>
+        <x:v>16.4</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>13.9</x:v>
+        <x:v>13.5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>9.7</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>9.1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>8</x:v>
+        <x:v>7.4</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>5.8</x:v>
+        <x:v>5.5</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
@@ -1162,280 +1168,280 @@
       <x:c r="A1" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>20.4</x:v>
+        <x:v>27.6</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>7.3</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>79.6</x:v>
+        <x:v>72.4</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>92.7</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="21.560625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="22.300625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.610625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.320625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="22.320625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1485,114 +1491,114 @@
         <x:v>65</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>269</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>447</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>