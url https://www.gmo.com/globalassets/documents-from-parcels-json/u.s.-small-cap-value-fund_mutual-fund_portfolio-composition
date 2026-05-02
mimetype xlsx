--- v9 (2026-04-12)
+++ v10 (2026-05-02)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R666ccfbbd9b244e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4a59a4a73624c4f8ee849aea1e2085c.psmdcp" Id="Ree24cc7265004f7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R556d65943da84cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77229056199a437cb0e1e714061902ad.psmdcp" Id="R881a47d699c14454" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Market Cap Ranges" sheetId="4" r:id="rId4"/>
     <x:sheet name="Top Equity Holdings" sheetId="5" r:id="rId5"/>
     <x:sheet name="Characteristics" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Risk Profile - U.S. Small Cap Value Fund</x:t>
   </x:si>