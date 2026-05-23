--- v10 (2026-05-02)
+++ v11 (2026-05-23)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R556d65943da84cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77229056199a437cb0e1e714061902ad.psmdcp" Id="R881a47d699c14454" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref93abf95cee49d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3277aa20d6840f181f2473d59952f71.psmdcp" Id="R43e9b611c07947dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Market Cap Ranges" sheetId="4" r:id="rId4"/>
     <x:sheet name="Top Equity Holdings" sheetId="5" r:id="rId5"/>
     <x:sheet name="Characteristics" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
   <x:si>
     <x:t>Risk Profile - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 03/31/2021 to 03/31/2026</x:t>
+    <x:t>From 04/30/2021 to 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>S&amp;P SmallCap 600 Value</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -182,51 +182,51 @@
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The S&amp;P SmallCap 600 Value Index is an independently maintained and widely published index comprised of value stocks within the S&amp;P SmallCap 600 index. The S&amp;P SmallCap 600 seeks to</x:t>
   </x:si>
   <x:si>
     <x:t>measure the small-cap segment of the U.S. equity market. Value stocks are measured using three factors: the ratios of book value, earnings, and sales to price. S&amp;P does not guarantee the</x:t>
   </x:si>
   <x:si>
     <x:t>accuracy, adequacy, completeness or availability of any data or information and is not responsible for any errors or omissions from the use of such data or information. Reproduction of the</x:t>
   </x:si>
   <x:si>
     <x:t>data or information in any form is prohibited except with the prior written permission of S&amp;P or its third-party licensors.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Sectors - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026 (%)</x:t>
+    <x:t>As of 04/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Communication Services</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples</x:t>
   </x:si>
   <x:si>
     <x:t>Energy</x:t>
   </x:si>
   <x:si>
     <x:t>Financials</x:t>
   </x:si>
   <x:si>
     <x:t>Health Care</x:t>
   </x:si>
   <x:si>
     <x:t>Industrials</x:t>
   </x:si>
@@ -239,186 +239,183 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Small - Medium (6.0 To 19.1)</x:t>
-[...2 lines deleted...]
-    <x:t>Small (6.0 &amp; Below)</x:t>
+    <x:t>Small - Medium (6.4 To 20.6)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.4 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
+    <x:t>Photronics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axcelis Technologies Inc</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lincoln National Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>United States</x:t>
+    <x:t>Enova International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BorgWarner Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Axcelis Technologies Inc</x:t>
-[...5 lines deleted...]
-    <x:t>Enova International Inc</x:t>
+    <x:t>Jackson Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kennametal Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Cirrus Logic Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Kennametal Inc</x:t>
-[...8 lines deleted...]
-    <x:t>Radian Group Inc</x:t>
+    <x:t>Skyworks Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ArcBest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026</x:t>
+    <x:t>As of 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>11.3x</x:t>
-[...2 lines deleted...]
-    <x:t>12.7x</x:t>
+    <x:t>12.1x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.7x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>15.6x</x:t>
-[...2 lines deleted...]
-    <x:t>20.7x</x:t>
+    <x:t>17.0x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.2x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3x</x:t>
-[...2 lines deleted...]
-    <x:t>1.4x</x:t>
+    <x:t>1.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>8.9x</x:t>
-[...2 lines deleted...]
-    <x:t>9.9x</x:t>
+    <x:t>9.8x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.9x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>11.3%</x:t>
-[...2 lines deleted...]
-    <x:t>8.0%</x:t>
+    <x:t>11.1%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.5%</x:t>
   </x:si>
   <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5x</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.6x</x:t>
   </x:si>
   <x:si>
+    <x:t>0.7x</x:t>
+  </x:si>
+  <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>3.0 USD</x:t>
-[...2 lines deleted...]
-    <x:t>2.9 USD</x:t>
+    <x:t>3.6 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.2 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>78.4%</x:t>
+    <x:t>79.6%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -800,98 +797,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>3.67</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>0.96</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>0.95</x:v>
+        <x:v>0.96</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.27</x:v>
+        <x:v>0.35</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.09</x:v>
+        <x:v>0.15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>19.87</x:v>
+        <x:v>20.33</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>20.29</x:v>
+        <x:v>20.64</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -956,164 +953,164 @@
       <x:c r="A1" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>20.8</x:v>
+        <x:v>20.2</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>15.9</x:v>
+        <x:v>15.6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>6.6</x:v>
+        <x:v>6.9</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>6</x:v>
+        <x:v>8.3</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>7.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>22.4</x:v>
+        <x:v>21.7</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>21.7</x:v>
+        <x:v>21.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>7.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>16.4</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>13.5</x:v>
+        <x:v>13.3</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>9.1</x:v>
+        <x:v>10.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>7.4</x:v>
+        <x:v>6.8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>6.6</x:v>
+        <x:v>6.9</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -1168,280 +1165,280 @@
       <x:c r="A1" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>27.6</x:v>
+        <x:v>31.1</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>12</x:v>
+        <x:v>11.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>72.4</x:v>
+        <x:v>68.9</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>88</x:v>
+        <x:v>88.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="22.300625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.610625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.320625" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="22.320625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="22.260625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1491,114 +1488,114 @@
         <x:v>65</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="B9" s="3" t="s">
+      <x:c r="C9" s="3" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="B10" s="3" t="s">
+      <x:c r="C10" s="3" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="B11" s="3" t="s">
+      <x:c r="C11" s="3" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="B12" s="3" t="s">
+      <x:c r="C12" s="3" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>262</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>446</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>