--- v11 (2026-05-23)
+++ v12 (2026-06-12)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref93abf95cee49d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3277aa20d6840f181f2473d59952f71.psmdcp" Id="R43e9b611c07947dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R840258ef900c4d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c405be506054c68b7cc609f6a7dcffe.psmdcp" Id="Rf6787b8158cf4f41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Market Cap Ranges" sheetId="4" r:id="rId4"/>
     <x:sheet name="Top Equity Holdings" sheetId="5" r:id="rId5"/>
     <x:sheet name="Characteristics" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Risk Profile - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 04/30/2021 to 04/30/2026</x:t>
+    <x:t>From 05/28/2021 to 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>S&amp;P SmallCap 600 Value</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -182,51 +182,51 @@
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The S&amp;P SmallCap 600 Value Index is an independently maintained and widely published index comprised of value stocks within the S&amp;P SmallCap 600 index. The S&amp;P SmallCap 600 seeks to</x:t>
   </x:si>
   <x:si>
     <x:t>measure the small-cap segment of the U.S. equity market. Value stocks are measured using three factors: the ratios of book value, earnings, and sales to price. S&amp;P does not guarantee the</x:t>
   </x:si>
   <x:si>
     <x:t>accuracy, adequacy, completeness or availability of any data or information and is not responsible for any errors or omissions from the use of such data or information. Reproduction of the</x:t>
   </x:si>
   <x:si>
     <x:t>data or information in any form is prohibited except with the prior written permission of S&amp;P or its third-party licensors.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Sectors - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026 (%)</x:t>
+    <x:t>As of 05/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Communication Services</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples</x:t>
   </x:si>
   <x:si>
     <x:t>Energy</x:t>
   </x:si>
   <x:si>
     <x:t>Financials</x:t>
   </x:si>
   <x:si>
     <x:t>Health Care</x:t>
   </x:si>
   <x:si>
     <x:t>Industrials</x:t>
   </x:si>
@@ -239,183 +239,186 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Small - Medium (6.4 To 20.6)</x:t>
-[...2 lines deleted...]
-    <x:t>Small (6.4 &amp; Below)</x:t>
+    <x:t>Small - Medium (6.6 To 21.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.6 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
-    <x:t>Photronics Inc</x:t>
+    <x:t>BorgWarner Inc</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>Axcelis Technologies Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>Skyworks Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ArcBest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enova International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cirrus Logic Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lear Corp</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lincoln National Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>Enova International Inc</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Jackson Financial Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Kennametal Inc</x:t>
-[...8 lines deleted...]
-    <x:t>ArcBest Corp</x:t>
+    <x:t>Macy's Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026</x:t>
+    <x:t>As of 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>12.1x</x:t>
-[...2 lines deleted...]
-    <x:t>13.7x</x:t>
+    <x:t>11.5x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.8x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>17.0x</x:t>
-[...2 lines deleted...]
-    <x:t>23.2x</x:t>
+    <x:t>16.1x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.3x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
     <x:t>1.5x</x:t>
   </x:si>
   <x:si>
+    <x:t>1.6x</x:t>
+  </x:si>
+  <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>9.8x</x:t>
-[...2 lines deleted...]
-    <x:t>10.9x</x:t>
+    <x:t>9.5x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.8x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>11.1%</x:t>
+    <x:t>10.6%</x:t>
   </x:si>
   <x:si>
     <x:t>7.5%</x:t>
   </x:si>
   <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6x</x:t>
+    <x:t>0.5x</x:t>
   </x:si>
   <x:si>
     <x:t>0.7x</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>3.6 USD</x:t>
+    <x:t>3.8 USD</x:t>
   </x:si>
   <x:si>
     <x:t>3.2 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>79.6%</x:t>
+    <x:t>81.3%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -797,98 +800,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>4.1</x:v>
+        <x:v>3.95</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>0.96</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>0.96</x:v>
+        <x:v>0.95</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.35</x:v>
+        <x:v>0.31</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.15</x:v>
+        <x:v>0.12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>20.33</x:v>
+        <x:v>20.3</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>20.64</x:v>
+        <x:v>20.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -953,164 +956,164 @@
       <x:c r="A1" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>20.2</x:v>
+        <x:v>21.4</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>15.6</x:v>
+        <x:v>15.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>7.7</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>21.7</x:v>
+        <x:v>20.7</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>21.5</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>7.6</x:v>
+        <x:v>7.4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>16</x:v>
+        <x:v>15.3</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>13.3</x:v>
+        <x:v>13.2</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>11</x:v>
+        <x:v>12.2</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>10.5</x:v>
+        <x:v>12.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>6.9</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -1165,280 +1168,280 @@
       <x:c r="A1" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>31.1</x:v>
+        <x:v>27.8</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>11.1</x:v>
+        <x:v>11.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>68.9</x:v>
+        <x:v>72.2</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>88.9</x:v>
+        <x:v>88.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="22.300625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.610625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.320625" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="22.260625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="22.320625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1488,114 +1491,114 @@
         <x:v>65</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>245</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>