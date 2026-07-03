--- v12 (2026-06-12)
+++ v13 (2026-07-03)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R840258ef900c4d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c405be506054c68b7cc609f6a7dcffe.psmdcp" Id="Rf6787b8158cf4f41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R323009a13c144a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/569f654d98ab4ae1afb6ecbd5acb5fbf.psmdcp" Id="R4a4ae0ae73ae4d32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Market Cap Ranges" sheetId="4" r:id="rId4"/>
     <x:sheet name="Top Equity Holdings" sheetId="5" r:id="rId5"/>
     <x:sheet name="Characteristics" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Risk Profile - U.S. Small Cap Value Fund</x:t>
   </x:si>