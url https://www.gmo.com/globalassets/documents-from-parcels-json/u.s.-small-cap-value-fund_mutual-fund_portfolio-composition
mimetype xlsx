--- v13 (2026-07-03)
+++ v14 (2026-07-23)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R323009a13c144a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/569f654d98ab4ae1afb6ecbd5acb5fbf.psmdcp" Id="R4a4ae0ae73ae4d32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fd2c100de414102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c32ec3d8789843668d7152eb2508c551.psmdcp" Id="Rc691ff50392a48f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Market Cap Ranges" sheetId="4" r:id="rId4"/>
     <x:sheet name="Top Equity Holdings" sheetId="5" r:id="rId5"/>
     <x:sheet name="Characteristics" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
   <x:si>
     <x:t>Risk Profile - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 05/28/2021 to 05/31/2026</x:t>
+    <x:t>From 06/30/2021 to 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>S&amp;P SmallCap 600 Value</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -182,51 +182,51 @@
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The S&amp;P SmallCap 600 Value Index is an independently maintained and widely published index comprised of value stocks within the S&amp;P SmallCap 600 index. The S&amp;P SmallCap 600 seeks to</x:t>
   </x:si>
   <x:si>
     <x:t>measure the small-cap segment of the U.S. equity market. Value stocks are measured using three factors: the ratios of book value, earnings, and sales to price. S&amp;P does not guarantee the</x:t>
   </x:si>
   <x:si>
     <x:t>accuracy, adequacy, completeness or availability of any data or information and is not responsible for any errors or omissions from the use of such data or information. Reproduction of the</x:t>
   </x:si>
   <x:si>
     <x:t>data or information in any form is prohibited except with the prior written permission of S&amp;P or its third-party licensors.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Sectors - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026 (%)</x:t>
+    <x:t>As of 06/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Communication Services</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples</x:t>
   </x:si>
   <x:si>
     <x:t>Energy</x:t>
   </x:si>
   <x:si>
     <x:t>Financials</x:t>
   </x:si>
   <x:si>
     <x:t>Health Care</x:t>
   </x:si>
   <x:si>
     <x:t>Industrials</x:t>
   </x:si>
@@ -239,186 +239,183 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Small - Medium (6.6 To 21.3)</x:t>
-[...2 lines deleted...]
-    <x:t>Small (6.6 &amp; Below)</x:t>
+    <x:t>Small - Medium (6.2 To 20.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.2 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
+    <x:t>Match Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bread Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axcelis Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kennametal Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Photronics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macy's Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enova International Inc</x:t>
+  </x:si>
+  <x:si>
     <x:t>BorgWarner Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>United States</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>ArcBest Corp</x:t>
-[...17 lines deleted...]
-    <x:t>Macy's Inc</x:t>
+    <x:t>Western Union Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026</x:t>
+    <x:t>As of 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>11.5x</x:t>
-[...2 lines deleted...]
-    <x:t>13.8x</x:t>
+    <x:t>12.0x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>16.1x</x:t>
   </x:si>
   <x:si>
-    <x:t>23.3x</x:t>
+    <x:t>24.2x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5x</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>9.5x</x:t>
-[...2 lines deleted...]
-    <x:t>10.8x</x:t>
+    <x:t>9.8x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.4x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>10.6%</x:t>
+    <x:t>10.8%</x:t>
   </x:si>
   <x:si>
     <x:t>7.5%</x:t>
   </x:si>
   <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5x</x:t>
+    <x:t>0.6x</x:t>
   </x:si>
   <x:si>
     <x:t>0.7x</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>3.8 USD</x:t>
-[...2 lines deleted...]
-    <x:t>3.2 USD</x:t>
+    <x:t>3.7 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.4 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>81.3%</x:t>
+    <x:t>78.4%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -800,98 +797,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>3.95</x:v>
+        <x:v>4.37</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>0.96</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>0.95</x:v>
+        <x:v>0.96</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.31</x:v>
+        <x:v>0.39</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.12</x:v>
+        <x:v>0.17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>20.3</x:v>
+        <x:v>20.35</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>20.6</x:v>
+        <x:v>20.68</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -956,164 +953,164 @@
       <x:c r="A1" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>3.9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>21.4</x:v>
+        <x:v>20.4</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>15.3</x:v>
+        <x:v>15.9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>6.6</x:v>
+        <x:v>7.1</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>8.6</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>7</x:v>
+        <x:v>5.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>20.7</x:v>
+        <x:v>21.8</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>21</x:v>
+        <x:v>21.6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>7.4</x:v>
+        <x:v>7.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>15.3</x:v>
+        <x:v>16.6</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>13.2</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>12.2</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>12.5</x:v>
+        <x:v>12.6</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>6.6</x:v>
+        <x:v>5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>7.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -1168,280 +1165,280 @@
       <x:c r="A1" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>27.8</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>11.4</x:v>
+        <x:v>14.9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>72.2</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>88.6</x:v>
+        <x:v>85.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="22.300625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="25.670625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.610625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.320625" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="22.320625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="22.750625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1491,114 +1488,114 @@
         <x:v>65</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="B9" s="3" t="s">
+      <x:c r="C9" s="3" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="B10" s="3" t="s">
+      <x:c r="C10" s="3" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="B11" s="3" t="s">
+      <x:c r="C11" s="3" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="B12" s="3" t="s">
+      <x:c r="C12" s="3" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>241</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>