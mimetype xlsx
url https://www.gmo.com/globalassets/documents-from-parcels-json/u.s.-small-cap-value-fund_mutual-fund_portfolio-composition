--- v14 (2026-07-23)
+++ v15 (2026-08-12)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fd2c100de414102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c32ec3d8789843668d7152eb2508c551.psmdcp" Id="Rc691ff50392a48f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78bd38cf4ddf4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e0bf1cc18af4a7381d61f860c42ae13.psmdcp" Id="R975e3a519df64294" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Market Cap Ranges" sheetId="4" r:id="rId4"/>
     <x:sheet name="Top Equity Holdings" sheetId="5" r:id="rId5"/>
     <x:sheet name="Characteristics" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
   <x:si>
     <x:t>Risk Profile - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 06/30/2021 to 06/30/2026</x:t>
+    <x:t>From 07/30/2021 to 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>S&amp;P SmallCap 600 Value</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -182,51 +182,51 @@
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The S&amp;P SmallCap 600 Value Index is an independently maintained and widely published index comprised of value stocks within the S&amp;P SmallCap 600 index. The S&amp;P SmallCap 600 seeks to</x:t>
   </x:si>
   <x:si>
     <x:t>measure the small-cap segment of the U.S. equity market. Value stocks are measured using three factors: the ratios of book value, earnings, and sales to price. S&amp;P does not guarantee the</x:t>
   </x:si>
   <x:si>
     <x:t>accuracy, adequacy, completeness or availability of any data or information and is not responsible for any errors or omissions from the use of such data or information. Reproduction of the</x:t>
   </x:si>
   <x:si>
     <x:t>data or information in any form is prohibited except with the prior written permission of S&amp;P or its third-party licensors.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Sectors - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026 (%)</x:t>
+    <x:t>As of 07/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Communication Services</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples</x:t>
   </x:si>
   <x:si>
     <x:t>Energy</x:t>
   </x:si>
   <x:si>
     <x:t>Financials</x:t>
   </x:si>
   <x:si>
     <x:t>Health Care</x:t>
   </x:si>
   <x:si>
     <x:t>Industrials</x:t>
   </x:si>
@@ -239,183 +239,183 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Small - Medium (6.2 To 20.3)</x:t>
-[...2 lines deleted...]
-    <x:t>Small (6.2 &amp; Below)</x:t>
+    <x:t>Small - Medium (6.1 To 20.8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.1 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Match Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>Bread Financial Holdings Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Axcelis Technologies Inc</x:t>
+    <x:t>Jackson Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macy's Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Kennametal Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>Conagra Brands Inc</x:t>
+  </x:si>
+  <x:si>
     <x:t>Photronics Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Macy's Inc</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BorgWarner Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Skyworks Solutions Inc</x:t>
-[...2 lines deleted...]
-    <x:t>Western Union Co/The</x:t>
+    <x:t>Cal-Maine Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ArcBest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - U.S. Small Cap Value Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026</x:t>
+    <x:t>As of 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>12.0x</x:t>
-[...2 lines deleted...]
-    <x:t>14.5x</x:t>
+    <x:t>11.4x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>16.1x</x:t>
-[...2 lines deleted...]
-    <x:t>24.2x</x:t>
+    <x:t>14.6x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
     <x:t>1.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>9.8x</x:t>
-[...2 lines deleted...]
-    <x:t>11.4x</x:t>
+    <x:t>10.1x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.2x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>10.8%</x:t>
-[...2 lines deleted...]
-    <x:t>7.5%</x:t>
+    <x:t>11.1%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.0%</x:t>
   </x:si>
   <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6x</x:t>
+    <x:t>0.5x</x:t>
   </x:si>
   <x:si>
     <x:t>0.7x</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
     <x:t>3.7 USD</x:t>
   </x:si>
   <x:si>
     <x:t>3.4 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>78.4%</x:t>
+    <x:t>79.7%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -797,98 +797,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>4.37</x:v>
+        <x:v>4.06</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>0.96</x:v>
+        <x:v>0.97</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.96</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.39</x:v>
+        <x:v>0.41</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.17</x:v>
+        <x:v>0.21</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>20.35</x:v>
+        <x:v>20.3</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>20.68</x:v>
+        <x:v>20.56</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -953,161 +953,161 @@
       <x:c r="A1" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>5.5</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>3.9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>20.4</x:v>
+        <x:v>20.6</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>15.9</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>7.1</x:v>
+        <x:v>8.2</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>5.8</x:v>
+        <x:v>6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>21.8</x:v>
+        <x:v>22.9</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>21.6</x:v>
+        <x:v>22.3</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>7.6</x:v>
+        <x:v>6.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>16.6</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>13</x:v>
+        <x:v>14.4</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>14</x:v>
+        <x:v>13.6</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>12.6</x:v>
+        <x:v>10.7</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>5.9</x:v>
+        <x:v>5.6</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>4.9</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>7.1</x:v>
+        <x:v>7.2</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
@@ -1165,65 +1165,65 @@
       <x:c r="A1" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>31</x:v>
+        <x:v>34.7</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>14.9</x:v>
+        <x:v>13.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>69</x:v>
+        <x:v>65.3</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>85.1</x:v>
+        <x:v>86.7</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
@@ -1262,183 +1262,183 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1540,54 +1540,54 @@
         <x:v>78</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>271</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>447</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">