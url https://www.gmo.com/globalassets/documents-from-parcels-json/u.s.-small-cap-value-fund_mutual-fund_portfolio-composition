--- v15 (2026-08-12)
+++ v16 (2026-09-01)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78bd38cf4ddf4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e0bf1cc18af4a7381d61f860c42ae13.psmdcp" Id="R975e3a519df64294" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e6a7e937be14e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c85e97ac8c94f58ab60a15e0c09e805.psmdcp" Id="Rd881d15690a84a60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Market Cap Ranges" sheetId="4" r:id="rId4"/>
     <x:sheet name="Top Equity Holdings" sheetId="5" r:id="rId5"/>
     <x:sheet name="Characteristics" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
   <x:si>
     <x:t>Risk Profile - U.S. Small Cap Value Fund</x:t>
   </x:si>