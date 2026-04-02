--- v6 (2026-03-07)
+++ v7 (2026-04-02)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c2697ba78f142f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4de9014adf584597a038ad6dff1ffc3d.psmdcp" Id="R957d3c4ecb574997" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc20308bd45a4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60860fba9f094102a695f864f3951346.psmdcp" Id="R94c6f6a7eae44a7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Market Cap Ranges" sheetId="4" r:id="rId4"/>
     <x:sheet name="Top Equity Holdings" sheetId="5" r:id="rId5"/>
     <x:sheet name="Characteristics" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
   <x:si>
     <x:t>Risk Profile - U.S. Equity Fund</x:t>
   </x:si>