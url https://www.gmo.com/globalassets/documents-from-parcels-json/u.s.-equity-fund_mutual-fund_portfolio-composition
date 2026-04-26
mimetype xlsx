--- v7 (2026-04-02)
+++ v8 (2026-04-26)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc20308bd45a4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60860fba9f094102a695f864f3951346.psmdcp" Id="R94c6f6a7eae44a7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1c5e54827734e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20b590bf9fa7469ca6493894d9139854.psmdcp" Id="R4e9f8e7f830e4305" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Market Cap Ranges" sheetId="4" r:id="rId4"/>
     <x:sheet name="Top Equity Holdings" sheetId="5" r:id="rId5"/>
     <x:sheet name="Characteristics" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
   <x:si>
     <x:t>Risk Profile - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 02/26/2021 to 02/28/2026</x:t>
+    <x:t>From 03/31/2021 to 03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
     <x:t>S&amp;P Composite 1500</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -176,51 +176,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The S&amp;P Composite 1500 combines three leading indices, the S&amp;P 500, the S&amp;P MidCap 400, and the S&amp;P SmallCap 600, to cover approximately 90% of U.S. market capitalization. It is designed</x:t>
   </x:si>
   <x:si>
     <x:t>for investors seeking to replicate the performance of the U.S. equity market or benchmark against a representative universe of tradable stocks.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Sectors - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 02/28/2026 (%)</x:t>
+    <x:t>As of 03/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Communication Services</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples</x:t>
   </x:si>
   <x:si>
     <x:t>Energy</x:t>
   </x:si>
   <x:si>
     <x:t>Financials</x:t>
   </x:si>
   <x:si>
     <x:t>Health Care</x:t>
   </x:si>
   <x:si>
     <x:t>Industrials</x:t>
   </x:si>
@@ -233,189 +233,189 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (150.9 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.8 &amp; Below)</x:t>
+    <x:t>Large (135.7 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (49.7 To 135.7)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (19.1 To 49.7)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.0 To 19.1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.0 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>NVIDIA Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
-    <x:t>Microsoft Corp</x:t>
+    <x:t>Cisco Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citigroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Lam Research Corp</x:t>
-[...2 lines deleted...]
-    <x:t>Cisco Systems Inc</x:t>
+    <x:t>Amazon.com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Amazon.com Inc</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 02/28/2026</x:t>
+    <x:t>As of 03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>19.1x</x:t>
-[...2 lines deleted...]
-    <x:t>22.9x</x:t>
+    <x:t>17.6x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.0x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>24.9x</x:t>
-[...2 lines deleted...]
-    <x:t>29.3x</x:t>
+    <x:t>24.4x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.0x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>3.4x</x:t>
-[...2 lines deleted...]
-    <x:t>4.9x</x:t>
+    <x:t>3.2x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.7x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>17.4x</x:t>
-[...2 lines deleted...]
-    <x:t>23.1x</x:t>
+    <x:t>16.5x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.2x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>30.2%</x:t>
+    <x:t>26.2%</x:t>
   </x:si>
   <x:si>
     <x:t>29.7%</x:t>
   </x:si>
   <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>0.7x</x:t>
   </x:si>
   <x:si>
     <x:t>0.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>202.8 USD</x:t>
-[...2 lines deleted...]
-    <x:t>290.8 USD</x:t>
+    <x:t>193.5 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>268.4 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>59.4%</x:t>
+    <x:t>58.8%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -797,98 +797,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>1.69</x:v>
+        <x:v>1.21</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>0.99</x:v>
+        <x:v>0.98</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>0.94</x:v>
+        <x:v>0.95</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.77</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.68</x:v>
+        <x:v>0.53</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>15.26</x:v>
+        <x:v>15.3</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>15.02</x:v>
+        <x:v>15.19</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -943,164 +943,164 @@
       <x:c r="A1" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>9.5</x:v>
+        <x:v>8.5</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>9.9</x:v>
+        <x:v>9.6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>14.6</x:v>
+        <x:v>14.2</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>10.1</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>9.2</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>4.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>15.5</x:v>
+        <x:v>13.6</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>12.7</x:v>
+        <x:v>12.9</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>11.1</x:v>
+        <x:v>10.1</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>9.8</x:v>
+        <x:v>9.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>7.4</x:v>
+        <x:v>8.4</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>10.3</x:v>
+        <x:v>10.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>32.1</x:v>
+        <x:v>32.3</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>30.9</x:v>
+        <x:v>31.3</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -1145,98 +1145,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>58.1</x:v>
+        <x:v>55.7</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>62</x:v>
+        <x:v>62.9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>16.7</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>18.2</x:v>
+        <x:v>17.9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>13.6</x:v>
+        <x:v>14.1</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>9.5</x:v>
+        <x:v>9.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>6.1</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>6.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1261,153 +1261,153 @@
       <x:c r="A1" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>7.5</x:v>
+        <x:v>8.5</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>6.3</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1509,54 +1509,54 @@
         <x:v>78</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>151</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>1469</x:v>
+        <x:v>1468</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="1" t="s">