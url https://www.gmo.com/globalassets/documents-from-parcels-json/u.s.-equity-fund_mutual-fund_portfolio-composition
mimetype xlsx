--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1c5e54827734e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20b590bf9fa7469ca6493894d9139854.psmdcp" Id="R4e9f8e7f830e4305" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b949b1c721d48d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6d4c05b27c04618b7975ac395374a4c.psmdcp" Id="R4b67a34de63e408e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Market Cap Ranges" sheetId="4" r:id="rId4"/>
     <x:sheet name="Top Equity Holdings" sheetId="5" r:id="rId5"/>
     <x:sheet name="Characteristics" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
   <x:si>
     <x:t>Risk Profile - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 03/31/2021 to 03/31/2026</x:t>
+    <x:t>From 04/30/2021 to 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
     <x:t>S&amp;P Composite 1500</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -176,51 +176,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The S&amp;P Composite 1500 combines three leading indices, the S&amp;P 500, the S&amp;P MidCap 400, and the S&amp;P SmallCap 600, to cover approximately 90% of U.S. market capitalization. It is designed</x:t>
   </x:si>
   <x:si>
     <x:t>for investors seeking to replicate the performance of the U.S. equity market or benchmark against a representative universe of tradable stocks.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Sectors - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026 (%)</x:t>
+    <x:t>As of 04/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Communication Services</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples</x:t>
   </x:si>
   <x:si>
     <x:t>Energy</x:t>
   </x:si>
   <x:si>
     <x:t>Financials</x:t>
   </x:si>
   <x:si>
     <x:t>Health Care</x:t>
   </x:si>
   <x:si>
     <x:t>Industrials</x:t>
   </x:si>
@@ -233,189 +233,189 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (135.7 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.0 &amp; Below)</x:t>
+    <x:t>Large (149.2 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (53.7 To 149.2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.6 To 53.7)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.4 To 20.6)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.4 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>NVIDIA Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
+    <x:t>Cisco Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUALCOMM Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citigroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
-    <x:t>Cisco Systems Inc</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026</x:t>
+    <x:t>As of 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>17.6x</x:t>
-[...2 lines deleted...]
-    <x:t>21.0x</x:t>
+    <x:t>18.0x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.2x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>24.4x</x:t>
-[...2 lines deleted...]
-    <x:t>29.0x</x:t>
+    <x:t>28.0x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.7x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>3.2x</x:t>
-[...2 lines deleted...]
-    <x:t>4.7x</x:t>
+    <x:t>3.4x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.0x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>16.5x</x:t>
-[...2 lines deleted...]
-    <x:t>21.2x</x:t>
+    <x:t>17.9x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.1x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>26.2%</x:t>
-[...2 lines deleted...]
-    <x:t>29.7%</x:t>
+    <x:t>26.4%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.1%</x:t>
   </x:si>
   <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>0.7x</x:t>
   </x:si>
   <x:si>
     <x:t>0.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>193.5 USD</x:t>
-[...2 lines deleted...]
-    <x:t>268.4 USD</x:t>
+    <x:t>202.5 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323.9 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>58.8%</x:t>
+    <x:t>57.5%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -797,98 +797,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>1.21</x:v>
+        <x:v>1.44</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>0.98</x:v>
+        <x:v>0.99</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.95</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.66</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.53</x:v>
+        <x:v>0.58</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>15.3</x:v>
+        <x:v>15.8</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>15.19</x:v>
+        <x:v>15.64</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -943,164 +943,164 @@
       <x:c r="A1" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>8.5</x:v>
+        <x:v>9.9</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>9.6</x:v>
+        <x:v>10.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>14.2</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>10</x:v>
+        <x:v>10.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>9.2</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>3.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>13.6</x:v>
+        <x:v>12.9</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>12.9</x:v>
+        <x:v>12.3</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>10.1</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>9.5</x:v>
+        <x:v>8.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>8.4</x:v>
+        <x:v>7.9</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>10.1</x:v>
+        <x:v>9.9</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>32.3</x:v>
+        <x:v>33.7</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>31.3</x:v>
+        <x:v>33.4</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -1145,269 +1145,269 @@
       <x:c r="A1" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>55.7</x:v>
+        <x:v>55.2</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>62.9</x:v>
+        <x:v>64.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>17</x:v>
+        <x:v>18.2</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>17.9</x:v>
+        <x:v>17.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>14.1</x:v>
+        <x:v>13.8</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>9.1</x:v>
+        <x:v>8.7</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>7.7</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="18.220625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="18.080625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.610625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="22.260625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>8.5</x:v>
+        <x:v>8.3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>6.3</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1509,54 +1509,54 @@
         <x:v>78</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>160</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>1468</x:v>
+        <x:v>1465</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="1" t="s">