--- v9 (2026-05-16)
+++ v10 (2026-06-06)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b949b1c721d48d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6d4c05b27c04618b7975ac395374a4c.psmdcp" Id="R4b67a34de63e408e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77079cce217046d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41eb604ff6f1414c9bbef600e7621957.psmdcp" Id="R1247bdbe5a0447b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Market Cap Ranges" sheetId="4" r:id="rId4"/>
     <x:sheet name="Top Equity Holdings" sheetId="5" r:id="rId5"/>
     <x:sheet name="Characteristics" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
   <x:si>
     <x:t>Risk Profile - U.S. Equity Fund</x:t>
   </x:si>