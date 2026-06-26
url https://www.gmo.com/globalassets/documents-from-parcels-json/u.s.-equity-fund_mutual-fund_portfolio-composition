--- v10 (2026-06-06)
+++ v11 (2026-06-26)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77079cce217046d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41eb604ff6f1414c9bbef600e7621957.psmdcp" Id="R1247bdbe5a0447b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69630172d1ec484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a85ed3e466c41d49cf05f77a2e41149.psmdcp" Id="Re681752a08b14715" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Market Cap Ranges" sheetId="4" r:id="rId4"/>
     <x:sheet name="Top Equity Holdings" sheetId="5" r:id="rId5"/>
     <x:sheet name="Characteristics" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
   <x:si>
     <x:t>Risk Profile - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 04/30/2021 to 04/30/2026</x:t>
+    <x:t>From 05/28/2021 to 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
     <x:t>S&amp;P Composite 1500</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -176,51 +176,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The S&amp;P Composite 1500 combines three leading indices, the S&amp;P 500, the S&amp;P MidCap 400, and the S&amp;P SmallCap 600, to cover approximately 90% of U.S. market capitalization. It is designed</x:t>
   </x:si>
   <x:si>
     <x:t>for investors seeking to replicate the performance of the U.S. equity market or benchmark against a representative universe of tradable stocks.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Sectors - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026 (%)</x:t>
+    <x:t>As of 05/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Communication Services</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples</x:t>
   </x:si>
   <x:si>
     <x:t>Energy</x:t>
   </x:si>
   <x:si>
     <x:t>Financials</x:t>
   </x:si>
   <x:si>
     <x:t>Health Care</x:t>
   </x:si>
   <x:si>
     <x:t>Industrials</x:t>
   </x:si>
@@ -233,189 +233,189 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (149.2 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.4 &amp; Below)</x:t>
+    <x:t>Large (151.4 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (55.2 To 151.4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (21.3 To 55.2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.6 To 21.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.6 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>NVIDIA Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>Cisco Systems Inc</x:t>
+  </x:si>
+  <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>Cisco Systems Inc</x:t>
+    <x:t>Ford Motor Co</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QUALCOMM Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Citigroup Inc</x:t>
-[...5 lines deleted...]
-    <x:t>Johnson &amp; Johnson</x:t>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Motors Co</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026</x:t>
+    <x:t>As of 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>18.0x</x:t>
-[...2 lines deleted...]
-    <x:t>22.2x</x:t>
+    <x:t>20.2x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>28.0x</x:t>
-[...2 lines deleted...]
-    <x:t>30.7x</x:t>
+    <x:t>29.0x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32.3x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>3.4x</x:t>
-[...2 lines deleted...]
-    <x:t>5.0x</x:t>
+    <x:t>3.6x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.3x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>17.9x</x:t>
-[...2 lines deleted...]
-    <x:t>23.1x</x:t>
+    <x:t>19.7x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.1x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>26.4%</x:t>
-[...2 lines deleted...]
-    <x:t>31.1%</x:t>
+    <x:t>25.8%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32.3%</x:t>
   </x:si>
   <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>0.7x</x:t>
   </x:si>
   <x:si>
     <x:t>0.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>202.5 USD</x:t>
-[...2 lines deleted...]
-    <x:t>323.9 USD</x:t>
+    <x:t>225.3 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>357.6 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>57.5%</x:t>
+    <x:t>57.4%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -797,98 +797,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>1.44</x:v>
+        <x:v>1.56</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>0.99</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.95</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.66</x:v>
+        <x:v>0.72</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.58</x:v>
+        <x:v>0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>15.8</x:v>
+        <x:v>16.01</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>15.64</x:v>
+        <x:v>15.74</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -943,164 +943,164 @@
       <x:c r="A1" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>9.9</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>10.3</x:v>
+        <x:v>9.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>14</x:v>
+        <x:v>14.7</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>10.1</x:v>
+        <x:v>9.9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>8.6</x:v>
+        <x:v>8.2</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>12.9</x:v>
+        <x:v>12.1</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>12.3</x:v>
+        <x:v>11.6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>7.7</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>8.6</x:v>
+        <x:v>8.4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>7.1</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>9.9</x:v>
+        <x:v>9.4</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>33.7</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>33.4</x:v>
+        <x:v>36.9</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -1145,269 +1145,269 @@
       <x:c r="A1" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>55.2</x:v>
+        <x:v>53.1</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>64.2</x:v>
+        <x:v>65.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>18.2</x:v>
+        <x:v>24.6</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>17.1</x:v>
+        <x:v>16.9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>13.8</x:v>
+        <x:v>10.5</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>8.7</x:v>
+        <x:v>8.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>6.3</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>6.6</x:v>
+        <x:v>6.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="18.080625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="19.880625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.610625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="22.260625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>8.2</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>6.1</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>6</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1509,54 +1509,54 @@
         <x:v>78</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>1465</x:v>
+        <x:v>1464</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="1" t="s">