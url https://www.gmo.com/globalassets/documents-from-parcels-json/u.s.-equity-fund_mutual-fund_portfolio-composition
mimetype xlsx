--- v11 (2026-06-26)
+++ v12 (2026-07-17)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69630172d1ec484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a85ed3e466c41d49cf05f77a2e41149.psmdcp" Id="Re681752a08b14715" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c5d36742ba4b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3cd09523a45144febfee9cfc0df05754.psmdcp" Id="R5c0997e4a9774100" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Market Cap Ranges" sheetId="4" r:id="rId4"/>
     <x:sheet name="Top Equity Holdings" sheetId="5" r:id="rId5"/>
     <x:sheet name="Characteristics" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="85">
   <x:si>
     <x:t>Risk Profile - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 05/28/2021 to 05/31/2026</x:t>
+    <x:t>From 06/30/2021 to 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
     <x:t>S&amp;P Composite 1500</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -176,51 +176,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The S&amp;P Composite 1500 combines three leading indices, the S&amp;P 500, the S&amp;P MidCap 400, and the S&amp;P SmallCap 600, to cover approximately 90% of U.S. market capitalization. It is designed</x:t>
   </x:si>
   <x:si>
     <x:t>for investors seeking to replicate the performance of the U.S. equity market or benchmark against a representative universe of tradable stocks.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Sectors - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026 (%)</x:t>
+    <x:t>As of 06/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Communication Services</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples</x:t>
   </x:si>
   <x:si>
     <x:t>Energy</x:t>
   </x:si>
   <x:si>
     <x:t>Financials</x:t>
   </x:si>
   <x:si>
     <x:t>Health Care</x:t>
   </x:si>
   <x:si>
     <x:t>Industrials</x:t>
   </x:si>
@@ -233,189 +233,183 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (151.4 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.6 &amp; Below)</x:t>
+    <x:t>Large (156.8 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (54.4 To 156.8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.3 To 54.4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.2 To 20.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.2 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>NVIDIA Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cisco Systems Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Microsoft Corp</x:t>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Ford Motor Co</x:t>
   </x:si>
   <x:si>
-    <x:t>Amazon.com Inc</x:t>
-[...8 lines deleted...]
-    <x:t>General Motors Co</x:t>
+    <x:t>Citigroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026</x:t>
+    <x:t>As of 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>20.2x</x:t>
-[...2 lines deleted...]
-    <x:t>23.5x</x:t>
+    <x:t>17.4x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>29.0x</x:t>
-[...2 lines deleted...]
-    <x:t>32.3x</x:t>
+    <x:t>27.3x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.2x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>3.6x</x:t>
-[...2 lines deleted...]
-    <x:t>5.3x</x:t>
+    <x:t>3.5x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.2x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>19.7x</x:t>
-[...2 lines deleted...]
-    <x:t>24.1x</x:t>
+    <x:t>25.0x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>25.8%</x:t>
   </x:si>
   <x:si>
-    <x:t>32.3%</x:t>
+    <x:t>31.1%</x:t>
   </x:si>
   <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7x</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>225.3 USD</x:t>
-[...2 lines deleted...]
-    <x:t>357.6 USD</x:t>
+    <x:t>185.1 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>351.3 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>57.4%</x:t>
+    <x:t>58.5%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -797,98 +791,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>1.56</x:v>
+        <x:v>1.82</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>0.99</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.95</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.72</x:v>
+        <x:v>0.69</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.63</x:v>
+        <x:v>0.59</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>16.01</x:v>
+        <x:v>16.03</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>15.74</x:v>
+        <x:v>15.75</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -943,161 +937,161 @@
       <x:c r="A1" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>8.6</x:v>
+        <x:v>10.5</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>9.8</x:v>
+        <x:v>9.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>14.7</x:v>
+        <x:v>14.2</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>9.9</x:v>
+        <x:v>9.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>8.2</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
+        <x:v>12.8</x:v>
+      </x:c>
+      <x:c r="C10" s="4" t="n">
         <x:v>12.1</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>11.6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>8.4</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>7.1</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>9.4</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>39</x:v>
+        <x:v>39.7</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>36.9</x:v>
+        <x:v>36.2</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
@@ -1145,98 +1139,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>53.1</x:v>
+        <x:v>52.7</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>65.2</x:v>
+        <x:v>64.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>24.6</x:v>
+        <x:v>23.9</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>16.9</x:v>
+        <x:v>17.6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>10.5</x:v>
+        <x:v>10.3</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>8.5</x:v>
+        <x:v>8.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>6.3</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>6.3</x:v>
+        <x:v>6.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1261,153 +1255,153 @@
       <x:c r="A1" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>8.2</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.6</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1465,106 +1459,106 @@
         <x:v>66</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C9" s="3" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="B10" s="3" t="s">
+      <x:c r="C10" s="3" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="B11" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C12" s="3" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>1464</x:v>
+        <x:v>1462</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>