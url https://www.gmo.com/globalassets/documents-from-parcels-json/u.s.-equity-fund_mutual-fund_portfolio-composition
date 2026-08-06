--- v12 (2026-07-17)
+++ v13 (2026-08-06)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c5d36742ba4b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3cd09523a45144febfee9cfc0df05754.psmdcp" Id="R5c0997e4a9774100" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re599a19965194714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a244391e452a445fa11f556a2e5142e6.psmdcp" Id="R074ecb5967124000" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Market Cap Ranges" sheetId="4" r:id="rId4"/>
     <x:sheet name="Top Equity Holdings" sheetId="5" r:id="rId5"/>
     <x:sheet name="Characteristics" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="85">
   <x:si>
     <x:t>Risk Profile - U.S. Equity Fund</x:t>
   </x:si>