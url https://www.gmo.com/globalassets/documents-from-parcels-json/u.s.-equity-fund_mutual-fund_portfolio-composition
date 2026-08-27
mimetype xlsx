--- v13 (2026-08-06)
+++ v14 (2026-08-27)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re599a19965194714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a244391e452a445fa11f556a2e5142e6.psmdcp" Id="R074ecb5967124000" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R564cbd1fdf564a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d028c7cae09d492abff3f04f0920d7c0.psmdcp" Id="Rd9849ad8c316443f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Market Cap Ranges" sheetId="4" r:id="rId4"/>
     <x:sheet name="Top Equity Holdings" sheetId="5" r:id="rId5"/>
     <x:sheet name="Characteristics" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="85">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
   <x:si>
     <x:t>Risk Profile - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 06/30/2021 to 06/30/2026</x:t>
+    <x:t>From 07/30/2021 to 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
     <x:t>S&amp;P Composite 1500</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -176,51 +176,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The S&amp;P Composite 1500 combines three leading indices, the S&amp;P 500, the S&amp;P MidCap 400, and the S&amp;P SmallCap 600, to cover approximately 90% of U.S. market capitalization. It is designed</x:t>
   </x:si>
   <x:si>
     <x:t>for investors seeking to replicate the performance of the U.S. equity market or benchmark against a representative universe of tradable stocks.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Sectors - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026 (%)</x:t>
+    <x:t>As of 07/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Communication Services</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples</x:t>
   </x:si>
   <x:si>
     <x:t>Energy</x:t>
   </x:si>
   <x:si>
     <x:t>Financials</x:t>
   </x:si>
   <x:si>
     <x:t>Health Care</x:t>
   </x:si>
   <x:si>
     <x:t>Industrials</x:t>
   </x:si>
@@ -233,174 +233,177 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (156.8 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.2 &amp; Below)</x:t>
+    <x:t>Large (157.5 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (53.3 To 157.5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.8 To 53.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.1 To 20.8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.1 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>NVIDIA Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cisco Systems Inc</x:t>
+  </x:si>
+  <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Microsoft Corp</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>Verizon Communications Inc</x:t>
+  </x:si>
+  <x:si>
     <x:t>Amazon.com Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Ford Motor Co</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Citigroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026</x:t>
+    <x:t>As of 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>17.4x</x:t>
-[...2 lines deleted...]
-    <x:t>22.5x</x:t>
+    <x:t>16.8x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.3x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>27.3x</x:t>
-[...2 lines deleted...]
-    <x:t>30.2x</x:t>
+    <x:t>25.9x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.9x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>3.5x</x:t>
-[...2 lines deleted...]
-    <x:t>5.2x</x:t>
+    <x:t>3.4x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.1x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>25.0x</x:t>
+    <x:t>18.1x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>25.8%</x:t>
   </x:si>
   <x:si>
-    <x:t>31.1%</x:t>
+    <x:t>30.6%</x:t>
   </x:si>
   <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>0.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>185.1 USD</x:t>
-[...2 lines deleted...]
-    <x:t>351.3 USD</x:t>
+    <x:t>190.7 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>363.3 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
     <x:t>58.5%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
@@ -791,87 +794,87 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>1.82</x:v>
+        <x:v>2.23</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>0.99</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.95</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.69</x:v>
+        <x:v>0.68</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.59</x:v>
+        <x:v>0.55</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
         <x:v>16.03</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
         <x:v>15.75</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
@@ -937,161 +940,161 @@
       <x:c r="A1" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>10.5</x:v>
+        <x:v>11.7</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>9.1</x:v>
+        <x:v>9.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>14.2</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>9.5</x:v>
+        <x:v>9.6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>6.7</x:v>
+        <x:v>6.3</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
+        <x:v>15.2</x:v>
+      </x:c>
+      <x:c r="C10" s="4" t="n">
         <x:v>12.8</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>12.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>5.8</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>9</x:v>
+        <x:v>9.2</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>6.7</x:v>
+        <x:v>6.2</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>10</x:v>
+        <x:v>9.8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>39.7</x:v>
+        <x:v>37.3</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>36.2</x:v>
+        <x:v>34.8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
@@ -1139,255 +1142,255 @@
       <x:c r="A1" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>52.7</x:v>
+        <x:v>50.7</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>64.4</x:v>
+        <x:v>64.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>23.9</x:v>
+        <x:v>27.2</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>17.6</x:v>
+        <x:v>17.4</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>10.3</x:v>
+        <x:v>9.6</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>8.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>6.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>5.9</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="19.880625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="26.130625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.610625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="22.260625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>8</x:v>
+        <x:v>8.4</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>7</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.6</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -1459,106 +1462,106 @@
         <x:v>66</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>163</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>1462</x:v>
+        <x:v>1459</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>