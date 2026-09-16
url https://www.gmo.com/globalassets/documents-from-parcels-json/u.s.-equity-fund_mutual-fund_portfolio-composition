--- v14 (2026-08-27)
+++ v15 (2026-09-16)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R564cbd1fdf564a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d028c7cae09d492abff3f04f0920d7c0.psmdcp" Id="Rd9849ad8c316443f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c46be29aa0463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6556dc87e87442f88d31274f48f0f20.psmdcp" Id="R0d766bffb38a4d39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Market Cap Ranges" sheetId="4" r:id="rId4"/>
     <x:sheet name="Top Equity Holdings" sheetId="5" r:id="rId5"/>
     <x:sheet name="Characteristics" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
   <x:si>
     <x:t>Risk Profile - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 07/30/2021 to 07/31/2026</x:t>
+    <x:t>From 08/31/2021 to 08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
     <x:t>S&amp;P Composite 1500</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -176,51 +176,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The S&amp;P Composite 1500 combines three leading indices, the S&amp;P 500, the S&amp;P MidCap 400, and the S&amp;P SmallCap 600, to cover approximately 90% of U.S. market capitalization. It is designed</x:t>
   </x:si>
   <x:si>
     <x:t>for investors seeking to replicate the performance of the U.S. equity market or benchmark against a representative universe of tradable stocks.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Sectors - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/31/2026 (%)</x:t>
+    <x:t>As of 08/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Communication Services</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples</x:t>
   </x:si>
   <x:si>
     <x:t>Energy</x:t>
   </x:si>
   <x:si>
     <x:t>Financials</x:t>
   </x:si>
   <x:si>
     <x:t>Health Care</x:t>
   </x:si>
   <x:si>
     <x:t>Industrials</x:t>
   </x:si>
@@ -233,177 +233,177 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (157.5 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.1 &amp; Below)</x:t>
+    <x:t>Large (163.8 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (54.4 To 163.8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (21.7 To 54.4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.4 To 21.7)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.4 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>NVIDIA Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>Cisco Systems Inc</x:t>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verizon Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Meta Platforms Inc</x:t>
-[...8 lines deleted...]
-    <x:t>Citigroup Inc</x:t>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - U.S. Equity Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/31/2026</x:t>
+    <x:t>As of 08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>16.8x</x:t>
-[...2 lines deleted...]
-    <x:t>21.3x</x:t>
+    <x:t>16.7x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>25.9x</x:t>
-[...2 lines deleted...]
-    <x:t>28.9x</x:t>
+    <x:t>21.6x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.9x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>3.4x</x:t>
+    <x:t>3.3x</x:t>
   </x:si>
   <x:si>
     <x:t>5.1x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>18.1x</x:t>
-[...2 lines deleted...]
-    <x:t>22.6x</x:t>
+    <x:t>16.9x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.4x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>25.8%</x:t>
+    <x:t>26.5%</x:t>
   </x:si>
   <x:si>
     <x:t>30.6%</x:t>
   </x:si>
   <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>0.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>190.7 USD</x:t>
-[...2 lines deleted...]
-    <x:t>363.3 USD</x:t>
+    <x:t>181.9 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>363.8 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
     <x:t>58.5%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
@@ -794,95 +794,95 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>2.23</x:v>
+        <x:v>2.16</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>0.99</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.95</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.68</x:v>
+        <x:v>0.67</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.55</x:v>
+        <x:v>0.54</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>16.03</x:v>
+        <x:v>16.02</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
         <x:v>15.75</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
@@ -940,164 +940,164 @@
       <x:c r="A1" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>11.7</x:v>
+        <x:v>12.1</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>9.3</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>9.6</x:v>
+        <x:v>9.4</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>6.3</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>15.2</x:v>
+        <x:v>15.8</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>12.8</x:v>
+        <x:v>12.6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>7</x:v>
+        <x:v>9.1</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>9.2</x:v>
+        <x:v>9.4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>6.2</x:v>
+        <x:v>6.4</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>9.8</x:v>
+        <x:v>9.3</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>37.3</x:v>
+        <x:v>36.8</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>34.8</x:v>
+        <x:v>36.1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -1142,269 +1142,269 @@
       <x:c r="A1" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>50.7</x:v>
+        <x:v>50.6</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>64.3</x:v>
+        <x:v>64.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>27.2</x:v>
+        <x:v>26.6</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>17.4</x:v>
+        <x:v>17.6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>9.6</x:v>
+        <x:v>11.7</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>8.5</x:v>
+        <x:v>8.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>6.7</x:v>
+        <x:v>6.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.3</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="26.130625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="27.790625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.610625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="22.260625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>8.4</x:v>
+        <x:v>8.5</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.7</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1506,54 +1506,54 @@
         <x:v>78</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>1459</x:v>
+        <x:v>1457</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="1" t="s">