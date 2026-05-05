--- v0 (2026-04-14)
+++ v1 (2026-05-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50073ec8233d4950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84e6e7f2cee74c36963c139f84d5ad2e.psmdcp" Id="Rd687aee82d154a14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8509362c95b49bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c76f5a67d3ad455c873df4ba76697c3c.psmdcp" Id="Rd14e87febd5241f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <x:si>
     <x:t>Risk Profile - Systematic Global Macro Trust</x:t>
   </x:si>
   <x:si>
     <x:t>From 03/31/2021 to 03/31/2026</x:t>
   </x:si>
   <x:si>