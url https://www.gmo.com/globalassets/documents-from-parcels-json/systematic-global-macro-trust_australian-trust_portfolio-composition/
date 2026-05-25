--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8509362c95b49bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c76f5a67d3ad455c873df4ba76697c3c.psmdcp" Id="Rd14e87febd5241f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcddd06ed242b4972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be6af3be8c7c40edad954a8d93a6c6fe.psmdcp" Id="Reebe7ade0e23410f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <x:si>
     <x:t>Risk Profile - Systematic Global Macro Trust</x:t>
   </x:si>
   <x:si>
-    <x:t>From 03/31/2021 to 03/31/2026</x:t>
+    <x:t>From 04/30/2021 to 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Systematic Global Macro Trust</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Sharpe Ratio</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
@@ -514,59 +514,59 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-0.28</x:v>
+        <x:v>-0.34</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>8.23</x:v>
+        <x:v>8.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>-16.01</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>