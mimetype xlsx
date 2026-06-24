--- v2 (2026-05-25)
+++ v3 (2026-06-24)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcddd06ed242b4972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be6af3be8c7c40edad954a8d93a6c6fe.psmdcp" Id="Reebe7ade0e23410f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0aa8ad694b74c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f41d67a1e07840c88374f221b967c22a.psmdcp" Id="R166173e0e47046f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <x:si>
     <x:t>Risk Profile - Systematic Global Macro Trust</x:t>
   </x:si>
   <x:si>
-    <x:t>From 04/30/2021 to 04/30/2026</x:t>
+    <x:t>From 05/31/2021 to 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Systematic Global Macro Trust</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Sharpe Ratio</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
@@ -74,51 +74,51 @@
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Standard Deviation</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>2</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>Max. Port. Drawdown (Monthly); 12/29/2023 - 11/29/2024</x:t>
+      <x:t>Max. Port. Drawdown (Monthly); 12/29/2023 - 05/29/2026</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>3</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>[1] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[2] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>[3] Drawdown is based on the portfolio's worst performance over the period based on monthly observations.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
@@ -514,67 +514,67 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-0.34</x:v>
+        <x:v>-0.48</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>8.3</x:v>
+        <x:v>8.44</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>-16.01</x:v>
+        <x:v>-16.13</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="1" t="s">
         <x:v>11</x:v>