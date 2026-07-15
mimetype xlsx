--- v3 (2026-06-24)
+++ v4 (2026-07-15)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0aa8ad694b74c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f41d67a1e07840c88374f221b967c22a.psmdcp" Id="R166173e0e47046f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae8eb2200dec4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7e471b74df345ce988349596793fdf7.psmdcp" Id="R747affc3359d4135" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <x:si>
     <x:t>Risk Profile - Systematic Global Macro Trust</x:t>
   </x:si>
   <x:si>
-    <x:t>From 05/31/2021 to 05/31/2026</x:t>
+    <x:t>From 06/30/2021 to 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Systematic Global Macro Trust</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Sharpe Ratio</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
@@ -74,51 +74,51 @@
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Standard Deviation</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>2</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>Max. Port. Drawdown (Monthly); 12/29/2023 - 05/29/2026</x:t>
+      <x:t>Max. Port. Drawdown (Monthly); 12/29/2023 - 06/30/2026</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>3</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>[1] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[2] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>[3] Drawdown is based on the portfolio's worst performance over the period based on monthly observations.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
@@ -514,67 +514,67 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-0.48</x:v>
+        <x:v>-0.53</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>8.44</x:v>
+        <x:v>8.45</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>-16.13</x:v>
+        <x:v>-17.15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="1" t="s">
         <x:v>11</x:v>