--- v4 (2026-07-15)
+++ v5 (2026-08-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae8eb2200dec4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7e471b74df345ce988349596793fdf7.psmdcp" Id="R747affc3359d4135" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R137ae2ad1cdf44a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/749f1962b6c14a8eb1c3ec1f85139b37.psmdcp" Id="Rca74879588ed4ae8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <x:si>
     <x:t>Risk Profile - Systematic Global Macro Trust</x:t>
   </x:si>
   <x:si>
     <x:t>From 06/30/2021 to 06/30/2026</x:t>
   </x:si>
   <x:si>