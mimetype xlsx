--- v5 (2026-08-04)
+++ v6 (2026-08-24)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R137ae2ad1cdf44a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/749f1962b6c14a8eb1c3ec1f85139b37.psmdcp" Id="Rca74879588ed4ae8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a6b33cca7e4759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c26e33cc5eb4d45935bde0a6b224039.psmdcp" Id="Rcde876c6032a436a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <x:si>
     <x:t>Risk Profile - Systematic Global Macro Trust</x:t>
   </x:si>
   <x:si>
-    <x:t>From 06/30/2021 to 06/30/2026</x:t>
+    <x:t>From 07/30/2021 to 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Systematic Global Macro Trust</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Sharpe Ratio</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>