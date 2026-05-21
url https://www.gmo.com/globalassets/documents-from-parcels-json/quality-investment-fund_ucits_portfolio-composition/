--- v0 (2026-04-29)
+++ v1 (2026-05-21)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aa24389a98e4ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f65f89c43944874ada5503d00183d0d.psmdcp" Id="Rbee66cbf8102413d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15bfc3374a644e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b953035ddceb447ba40c6b07b737a2f3.psmdcp" Id="R303cf3d8c5754ede" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Industry Groups" sheetId="7" r:id="rId7"/>
     <x:sheet name="Market Cap Ranges" sheetId="8" r:id="rId8"/>
     <x:sheet name="Top Equity Holdings" sheetId="9" r:id="rId9"/>
     <x:sheet name="Characteristics" sheetId="10" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="224">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="226" uniqueCount="226">
   <x:si>
     <x:t>Risk Profile - Quality Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 03/31/2021 to 03/31/2026</x:t>
+    <x:t>From 04/30/2021 to 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI World</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -184,51 +184,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI World Index (MSCI Standard Index Series, net of withholding tax) is an independently maintained and widely published index comprised of global developed markets. MSCI data may not</x:t>
   </x:si>
   <x:si>
     <x:t>be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Quality Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026 (%)</x:t>
+    <x:t>As of 04/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>S&amp;P 500</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Europe</x:t>
   </x:si>
   <x:si>
     <x:t>Rest of World</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>The S&amp;P 500 Index is an independently maintained and widely published index comprised of U.S. large capitalization stocks. S&amp;P does not guarantee the accuracy, adequacy, completeness or</x:t>
   </x:si>
   <x:si>
     <x:t>availability of any data or information and is not responsible for any errors or omissions from the use of such data or information. Reproduction of the data or information in any form is</x:t>
   </x:si>
@@ -589,252 +589,258 @@
   <x:si>
     <x:t>Media &amp; Entertainment</x:t>
   </x:si>
   <x:si>
     <x:t>Pharmaceuticals, Biotechnology &amp; Life Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>Semiconductors &amp; Semiconductor Equipment</x:t>
   </x:si>
   <x:si>
     <x:t>Software &amp; Services</x:t>
   </x:si>
   <x:si>
     <x:t>Technology Hardware &amp; Equipment</x:t>
   </x:si>
   <x:si>
     <x:t>Transportation</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Quality Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (135.7 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.0 &amp; Below)</x:t>
+    <x:t>Large (149.2 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (53.7 To 149.2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.6 To 53.7)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.4 To 20.6)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.4 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Quality Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
-    <x:t>Apple Inc</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Amazon.com Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Quality Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026</x:t>
+    <x:t>As of 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>20.2x</x:t>
-[...2 lines deleted...]
-    <x:t>21.5x</x:t>
+    <x:t>20.7x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.0x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.2x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>25.0x</x:t>
-[...5 lines deleted...]
-    <x:t>29.0x</x:t>
+    <x:t>27.9x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.1x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.2x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>25.5%</x:t>
-[...5 lines deleted...]
-    <x:t>25.4%</x:t>
+    <x:t>26.8%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.2%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.1%</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>7.0x</x:t>
   </x:si>
   <x:si>
-    <x:t>6.2x</x:t>
-[...2 lines deleted...]
-    <x:t>7.6x</x:t>
+    <x:t>6.6x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.2x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>18.9x</x:t>
-[...2 lines deleted...]
-    <x:t>21.4x</x:t>
+    <x:t>20.4x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Sales - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>6.3x</x:t>
-[...2 lines deleted...]
-    <x:t>4.4x</x:t>
+    <x:t>6.8x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.9x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.3x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>33.4%</x:t>
-[...5 lines deleted...]
-    <x:t>30.2%</x:t>
+    <x:t>32.2%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.3%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32.9%</x:t>
   </x:si>
   <x:si>
     <x:t>Dividend Yield - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4%</x:t>
-[...5 lines deleted...]
-    <x:t>1.2%</x:t>
+    <x:t>1.3%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1%</x:t>
   </x:si>
   <x:si>
     <x:t>Free Cash Flow Yield - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>3.9%</x:t>
-[...5 lines deleted...]
-    <x:t>2.9%</x:t>
+    <x:t>3.7%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.0%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.7%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>268.4 USD</x:t>
-[...5 lines deleted...]
-    <x:t>331.5 USD</x:t>
+    <x:t>323.9 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181.6 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>396.7 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Net Debt/EBITDA - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2x</x:t>
-[...2 lines deleted...]
-    <x:t>0.6x</x:t>
+    <x:t>0.1x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>73.7%</x:t>
+    <x:t>72.7%</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio Turnover - Trailing 12 Mth</x:t>
   </x:si>
   <x:si>
-    <x:t>21.8%</x:t>
+    <x:t>22.5%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1216,98 +1222,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>1.04</x:v>
+        <x:v>0.85</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>0.94</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.92</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
+        <x:v>0.55</x:v>
+      </x:c>
+      <x:c r="C9" s="2" t="n">
         <x:v>0.52</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>0.46</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>14.35</x:v>
+        <x:v>14.69</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>14.57</x:v>
+        <x:v>14.98</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -1366,96 +1372,96 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>15.1</x:v>
+        <x:v>14.5</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>16.5</x:v>
+        <x:v>16.1</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>12.2</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>76.9</x:v>
+        <x:v>78.7</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>71.3</x:v>
+        <x:v>71.9</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
@@ -1505,51 +1511,51 @@
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0</x:v>
@@ -1561,51 +1567,51 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>0</x:v>
@@ -1628,110 +1634,110 @@
         <x:v>0</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="C19" s="4" t="n">
         <x:v>2.2</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2.3</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
         <x:v>0</x:v>
@@ -2037,90 +2043,90 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4">
       <x:c r="A43" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
       <x:c r="A45" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:4">
       <x:c r="A46" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:4">
       <x:c r="A47" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:4">
       <x:c r="A48" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4">
       <x:c r="A49" s="3" t="s">
         <x:v>76</x:v>
@@ -2132,79 +2138,79 @@
         <x:v>0</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4">
       <x:c r="A50" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4">
       <x:c r="A51" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>6.7</x:v>
+        <x:v>6.4</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4">
       <x:c r="A52" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>76.9</x:v>
+        <x:v>78.7</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>71.3</x:v>
+        <x:v>71.9</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="3" t="s">
@@ -2271,93 +2277,93 @@
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>0</x:v>
@@ -2380,96 +2386,96 @@
         <x:v>0</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>6.5</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>8.8</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>6.3</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
         <x:v>0</x:v>
@@ -2730,68 +2736,68 @@
         <x:v>0</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>79.4</x:v>
+        <x:v>80.1</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>71.3</x:v>
+        <x:v>71.9</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
@@ -2852,197 +2858,197 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>10.9</x:v>
+        <x:v>11.3</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>8.5</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>10.3</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>10.6</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>9.3</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>9.9</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>7.4</x:v>
+        <x:v>7.1</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>5.7</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>7.3</x:v>
+        <x:v>7.4</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>16.3</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>12.6</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>24.8</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>9.6</x:v>
+        <x:v>8.8</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>9.5</x:v>
+        <x:v>8.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>11.8</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>9</x:v>
+        <x:v>8.8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>34.9</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>25.7</x:v>
+        <x:v>27.6</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>32.9</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -3112,261 +3118,261 @@
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>9.2</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>6.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>6.2</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>7.4</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>5.7</x:v>
+        <x:v>5.5</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>10.5</x:v>
+        <x:v>10.7</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>10.9</x:v>
+        <x:v>11.3</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>7.6</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>9.2</x:v>
+        <x:v>10.1</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>14.3</x:v>
+        <x:v>12.2</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>6.2</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>6.1</x:v>
+        <x:v>5.4</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>15.4</x:v>
+        <x:v>17.8</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>11.4</x:v>
+        <x:v>13.3</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>14.5</x:v>
+        <x:v>16.7</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>14.8</x:v>
+        <x:v>14.6</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>9</x:v>
+        <x:v>8.7</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>7</x:v>
+        <x:v>7.3</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>9.4</x:v>
+        <x:v>9.6</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="3" t="s">
         <x:v>30</x:v>
@@ -3410,96 +3416,96 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>73</x:v>
+        <x:v>73.3</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>53.3</x:v>
+        <x:v>54.6</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>68.2</x:v>
+        <x:v>69.5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>15.9</x:v>
+        <x:v>16.3</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>24.2</x:v>
+        <x:v>23.8</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>19.4</x:v>
+        <x:v>18.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>9.3</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>14.6</x:v>
+        <x:v>13.9</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>9.3</x:v>
+        <x:v>8.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
@@ -3560,177 +3566,177 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>6.2</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -3768,230 +3774,230 @@
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
-        <x:v>1278</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D18" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="3" t="s">