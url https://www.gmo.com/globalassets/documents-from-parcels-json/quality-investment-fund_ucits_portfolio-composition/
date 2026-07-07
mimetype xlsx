--- v1 (2026-05-21)
+++ v2 (2026-07-07)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15bfc3374a644e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b953035ddceb447ba40c6b07b737a2f3.psmdcp" Id="R303cf3d8c5754ede" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref1ee5ed7bae4eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95e31e173ce8482682a5e886eed8b697.psmdcp" Id="Rcb0bd78d4c9941de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Industry Groups" sheetId="7" r:id="rId7"/>
     <x:sheet name="Market Cap Ranges" sheetId="8" r:id="rId8"/>
     <x:sheet name="Top Equity Holdings" sheetId="9" r:id="rId9"/>
     <x:sheet name="Characteristics" sheetId="10" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="226" uniqueCount="226">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="225" uniqueCount="225">
   <x:si>
     <x:t>Risk Profile - Quality Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 04/30/2021 to 04/30/2026</x:t>
+    <x:t>From 05/28/2021 to 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI World</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -184,51 +184,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI World Index (MSCI Standard Index Series, net of withholding tax) is an independently maintained and widely published index comprised of global developed markets. MSCI data may not</x:t>
   </x:si>
   <x:si>
     <x:t>be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Quality Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026 (%)</x:t>
+    <x:t>As of 05/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>S&amp;P 500</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Europe</x:t>
   </x:si>
   <x:si>
     <x:t>Rest of World</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>The S&amp;P 500 Index is an independently maintained and widely published index comprised of U.S. large capitalization stocks. S&amp;P does not guarantee the accuracy, adequacy, completeness or</x:t>
   </x:si>
   <x:si>
     <x:t>availability of any data or information and is not responsible for any errors or omissions from the use of such data or information. Reproduction of the data or information in any form is</x:t>
   </x:si>
@@ -589,258 +589,255 @@
   <x:si>
     <x:t>Media &amp; Entertainment</x:t>
   </x:si>
   <x:si>
     <x:t>Pharmaceuticals, Biotechnology &amp; Life Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>Semiconductors &amp; Semiconductor Equipment</x:t>
   </x:si>
   <x:si>
     <x:t>Software &amp; Services</x:t>
   </x:si>
   <x:si>
     <x:t>Technology Hardware &amp; Equipment</x:t>
   </x:si>
   <x:si>
     <x:t>Transportation</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Quality Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (149.2 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.4 &amp; Below)</x:t>
+    <x:t>Large (151.4 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (55.2 To 151.4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (21.3 To 55.2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.6 To 21.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.6 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Quality Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Lam Research Corp</x:t>
+    <x:t>Amazon.com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
-    <x:t>Amazon.com Inc</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Quality Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026</x:t>
+    <x:t>As of 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>20.7x</x:t>
-[...2 lines deleted...]
-    <x:t>22.0x</x:t>
+    <x:t>22.8x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.4x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.5x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.6x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.0x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32.3x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Return on Equity - Forecast 1 Yr Wtd Mdn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.2%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.6%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Price/Book - Hist 1 Yr Wtd Mdn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.1x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.2x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.6x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>22.2x</x:t>
   </x:si>
   <x:si>
-    <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
-[...41 lines deleted...]
-    <x:t>24.5x</x:t>
+    <x:t>26.0x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Sales - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>6.8x</x:t>
-[...5 lines deleted...]
-    <x:t>7.3x</x:t>
+    <x:t>7.6x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.4x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.7x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>32.2%</x:t>
+    <x:t>32.9%</x:t>
   </x:si>
   <x:si>
     <x:t>24.3%</x:t>
   </x:si>
   <x:si>
-    <x:t>32.9%</x:t>
+    <x:t>33.4%</x:t>
   </x:si>
   <x:si>
     <x:t>Dividend Yield - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3%</x:t>
+    <x:t>1.2%</x:t>
   </x:si>
   <x:si>
     <x:t>1.5%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1%</x:t>
+    <x:t>1.0%</x:t>
   </x:si>
   <x:si>
     <x:t>Free Cash Flow Yield - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>3.7%</x:t>
-[...5 lines deleted...]
-    <x:t>2.7%</x:t>
+    <x:t>3.6%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.9%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.6%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>323.9 USD</x:t>
-[...5 lines deleted...]
-    <x:t>396.7 USD</x:t>
+    <x:t>364.5 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193.5 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>424.5 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Net Debt/EBITDA - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>0.1x</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5x</x:t>
+    <x:t>0.4x</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
     <x:t>72.7%</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio Turnover - Trailing 12 Mth</x:t>
   </x:si>
   <x:si>
-    <x:t>22.5%</x:t>
+    <x:t>24.0%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1222,98 +1219,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>0.85</x:v>
+        <x:v>0.92</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>0.94</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.92</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
+        <x:v>0.59</x:v>
+      </x:c>
+      <x:c r="C9" s="2" t="n">
         <x:v>0.55</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>0.52</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>14.69</x:v>
+        <x:v>14.78</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>14.98</x:v>
+        <x:v>15.07</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -1372,96 +1369,96 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>14.5</x:v>
+        <x:v>13.5</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>16.1</x:v>
+        <x:v>15.7</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.7</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>12</x:v>
+        <x:v>11.9</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>78.7</x:v>
+        <x:v>79.8</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>71.9</x:v>
+        <x:v>72.4</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
@@ -1567,51 +1564,51 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>0</x:v>
@@ -1676,65 +1673,65 @@
         <x:v>0</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="3" t="s">
         <x:v>48</x:v>
@@ -1875,51 +1872,51 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
         <x:v>0</x:v>
@@ -1959,51 +1956,51 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
         <x:v>0</x:v>
@@ -2068,65 +2065,65 @@
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
       <x:c r="A45" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:4">
       <x:c r="A46" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:4">
       <x:c r="A47" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:4">
       <x:c r="A48" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4">
       <x:c r="A49" s="3" t="s">
         <x:v>76</x:v>
@@ -2138,79 +2135,79 @@
         <x:v>0</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4">
       <x:c r="A50" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4">
       <x:c r="A51" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>6.4</x:v>
+        <x:v>6.5</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4">
       <x:c r="A52" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>78.7</x:v>
+        <x:v>79.8</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>71.9</x:v>
+        <x:v>72.4</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="3" t="s">
@@ -2305,62 +2302,62 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>88</x:v>
@@ -2414,68 +2411,68 @@
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>6.5</x:v>
+        <x:v>7.1</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>8.6</x:v>
+        <x:v>8.5</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>6.3</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
         <x:v>0</x:v>
@@ -2736,68 +2733,68 @@
         <x:v>0</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>80.1</x:v>
+        <x:v>80.2</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>71.9</x:v>
+        <x:v>72.4</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
@@ -2858,197 +2855,197 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>11.3</x:v>
+        <x:v>11.5</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>9</x:v>
+        <x:v>8.7</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>11</x:v>
+        <x:v>10.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>9.3</x:v>
+        <x:v>9.2</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>10</x:v>
+        <x:v>9.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>7.1</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>7.4</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>16</x:v>
+        <x:v>15.3</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>12</x:v>
+        <x:v>11.3</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>23</x:v>
+        <x:v>22.1</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>8.8</x:v>
+        <x:v>8.5</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>8.5</x:v>
+        <x:v>8.3</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>11.8</x:v>
+        <x:v>11.3</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>8.8</x:v>
+        <x:v>8.3</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>37</x:v>
+        <x:v>39.2</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>27.6</x:v>
+        <x:v>30.7</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>35</x:v>
+        <x:v>38.6</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
+        <x:v>1.7</x:v>
+      </x:c>
+      <x:c r="D15" s="4" t="n">
         <x:v>1.8</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -3112,264 +3109,264 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>7.1</x:v>
+        <x:v>6.9</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>9.2</x:v>
+        <x:v>8.8</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>6.7</x:v>
+        <x:v>6.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>5.9</x:v>
+        <x:v>5.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>6.1</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>7</x:v>
+        <x:v>6.7</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>5.5</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>10.7</x:v>
+        <x:v>10.1</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>11.3</x:v>
+        <x:v>11.5</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>7.6</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>10.1</x:v>
+        <x:v>9.5</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>12.2</x:v>
+        <x:v>12.1</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>6.2</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>5.4</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>17.8</x:v>
+        <x:v>19.2</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>13.3</x:v>
+        <x:v>14.7</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>16.7</x:v>
+        <x:v>18.3</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>14.6</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>7</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>8.7</x:v>
+        <x:v>9.6</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>7.3</x:v>
+        <x:v>8.2</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>9.6</x:v>
+        <x:v>10.7</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="C21" s="4" t="n">
         <x:v>1.4</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1.5</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
@@ -3416,110 +3413,110 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>73.3</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>54.6</x:v>
+        <x:v>55.4</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>69.5</x:v>
+        <x:v>70.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>16.3</x:v>
+        <x:v>18.7</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>23.8</x:v>
+        <x:v>23.4</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>18.5</x:v>
+        <x:v>18.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
+        <x:v>7.4</x:v>
+      </x:c>
+      <x:c r="C8" s="4" t="n">
+        <x:v>13.7</x:v>
+      </x:c>
+      <x:c r="D8" s="4" t="n">
         <x:v>8.6</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>8.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>7</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
@@ -3566,177 +3563,177 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>6.6</x:v>
+        <x:v>7.1</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>5.8</x:v>
+        <x:v>5.5</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -3805,199 +3802,199 @@
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="B9" s="3" t="s">
+      <x:c r="C9" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C9" s="3" t="s">
+      <x:c r="D9" s="3" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C10" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="B10" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="C10" s="3" t="s">
+      <x:c r="D10" s="3" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="B11" s="3" t="s">
+      <x:c r="C11" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C11" s="3" t="s">
+      <x:c r="D11" s="3" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="B12" s="3" t="s">
+      <x:c r="C12" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C12" s="3" t="s">
+      <x:c r="D12" s="3" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="B13" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="B13" s="3" t="s">
+      <x:c r="C13" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C13" s="3" t="s">
+      <x:c r="D13" s="3" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="B14" s="3" t="s">
+      <x:c r="C14" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C14" s="3" t="s">
+      <x:c r="D14" s="3" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="B15" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="B15" s="3" t="s">
+      <x:c r="C15" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C15" s="3" t="s">
+      <x:c r="D15" s="3" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
-        <x:v>1276</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="B17" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="B17" s="3" t="s">
+      <x:c r="C17" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C17" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D17" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="B18" s="3" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D18" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="3" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="B19" s="3" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="3" t="s">