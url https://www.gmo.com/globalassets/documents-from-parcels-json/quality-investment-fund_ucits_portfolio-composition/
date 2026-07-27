--- v2 (2026-07-07)
+++ v3 (2026-07-27)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref1ee5ed7bae4eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95e31e173ce8482682a5e886eed8b697.psmdcp" Id="Rcb0bd78d4c9941de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b54b000e024a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa368f0fb4ea4e66b01c01d5b40439d7.psmdcp" Id="R4f8e119505604c32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Industry Groups" sheetId="7" r:id="rId7"/>
     <x:sheet name="Market Cap Ranges" sheetId="8" r:id="rId8"/>
     <x:sheet name="Top Equity Holdings" sheetId="9" r:id="rId9"/>
     <x:sheet name="Characteristics" sheetId="10" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="225" uniqueCount="225">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="223">
   <x:si>
     <x:t>Risk Profile - Quality Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 05/28/2021 to 05/31/2026</x:t>
+    <x:t>From 06/30/2021 to 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI World</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -184,51 +184,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI World Index (MSCI Standard Index Series, net of withholding tax) is an independently maintained and widely published index comprised of global developed markets. MSCI data may not</x:t>
   </x:si>
   <x:si>
     <x:t>be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Quality Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026 (%)</x:t>
+    <x:t>As of 06/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>S&amp;P 500</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Europe</x:t>
   </x:si>
   <x:si>
     <x:t>Rest of World</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>The S&amp;P 500 Index is an independently maintained and widely published index comprised of U.S. large capitalization stocks. S&amp;P does not guarantee the accuracy, adequacy, completeness or</x:t>
   </x:si>
   <x:si>
     <x:t>availability of any data or information and is not responsible for any errors or omissions from the use of such data or information. Reproduction of the data or information in any form is</x:t>
   </x:si>
@@ -589,255 +589,249 @@
   <x:si>
     <x:t>Media &amp; Entertainment</x:t>
   </x:si>
   <x:si>
     <x:t>Pharmaceuticals, Biotechnology &amp; Life Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>Semiconductors &amp; Semiconductor Equipment</x:t>
   </x:si>
   <x:si>
     <x:t>Software &amp; Services</x:t>
   </x:si>
   <x:si>
     <x:t>Technology Hardware &amp; Equipment</x:t>
   </x:si>
   <x:si>
     <x:t>Transportation</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Quality Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (151.4 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.6 &amp; Below)</x:t>
+    <x:t>Large (156.8 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (54.4 To 156.8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.3 To 54.4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.2 To 20.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.2 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Quality Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Lam Research Corp</x:t>
+    <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.com Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Johnson &amp; Johnson</x:t>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Broadcom Inc</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Quality Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026</x:t>
+    <x:t>As of 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>22.8x</x:t>
-[...5 lines deleted...]
-    <x:t>23.5x</x:t>
+    <x:t>21.1x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.8x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>28.6x</x:t>
-[...5 lines deleted...]
-    <x:t>32.3x</x:t>
+    <x:t>28.5x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.2x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>27.2%</x:t>
-[...2 lines deleted...]
-    <x:t>23.6%</x:t>
+    <x:t>27.9%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.2%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.4%</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>8.1x</x:t>
-[...5 lines deleted...]
-    <x:t>9.6x</x:t>
+    <x:t>7.5x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.8x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.0x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>22.2x</x:t>
-[...2 lines deleted...]
-    <x:t>26.0x</x:t>
+    <x:t>24.0x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.0x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Sales - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>7.6x</x:t>
-[...5 lines deleted...]
-    <x:t>7.7x</x:t>
+    <x:t>6.7x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>32.9%</x:t>
   </x:si>
   <x:si>
     <x:t>24.3%</x:t>
   </x:si>
   <x:si>
-    <x:t>33.4%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Dividend Yield - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
     <x:t>1.2%</x:t>
   </x:si>
   <x:si>
     <x:t>1.5%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0%</x:t>
+    <x:t>1.1%</x:t>
   </x:si>
   <x:si>
     <x:t>Free Cash Flow Yield - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
     <x:t>3.6%</x:t>
   </x:si>
   <x:si>
     <x:t>2.9%</x:t>
   </x:si>
   <x:si>
     <x:t>2.6%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>364.5 USD</x:t>
-[...5 lines deleted...]
-    <x:t>424.5 USD</x:t>
+    <x:t>395.5 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197.9 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>445.1 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Net Debt/EBITDA - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>0.1x</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4x</x:t>
+    <x:t>0.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>72.7%</x:t>
+    <x:t>72.1%</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio Turnover - Trailing 12 Mth</x:t>
   </x:si>
   <x:si>
-    <x:t>24.0%</x:t>
+    <x:t>27.4%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1219,98 +1213,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>0.92</x:v>
+        <x:v>0.98</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>0.94</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.92</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.59</x:v>
+        <x:v>0.56</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.55</x:v>
+        <x:v>0.52</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>14.78</x:v>
+        <x:v>14.8</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>15.07</x:v>
+        <x:v>15.08</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -1369,96 +1363,96 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>13.5</x:v>
+        <x:v>13.1</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>15.7</x:v>
+        <x:v>15.8</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>6.1</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>11.9</x:v>
+        <x:v>11.8</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>79.8</x:v>
+        <x:v>80.9</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>72.4</x:v>
+        <x:v>72.5</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
@@ -1564,51 +1558,51 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>0</x:v>
@@ -1673,96 +1667,96 @@
         <x:v>0</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
+        <x:v>1.8</x:v>
+      </x:c>
+      <x:c r="C19" s="4" t="n">
         <x:v>2.1</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2.2</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
         <x:v>0</x:v>
@@ -1872,79 +1866,79 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
         <x:v>0</x:v>
@@ -2040,90 +2034,90 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4">
       <x:c r="A43" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
       <x:c r="A45" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:4">
       <x:c r="A46" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:4">
       <x:c r="A47" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:4">
       <x:c r="A48" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4">
       <x:c r="A49" s="3" t="s">
         <x:v>76</x:v>
@@ -2135,79 +2129,79 @@
         <x:v>0</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4">
       <x:c r="A50" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4">
       <x:c r="A51" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>6.5</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4">
       <x:c r="A52" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>79.8</x:v>
+        <x:v>80.9</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>72.4</x:v>
+        <x:v>72.5</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="3" t="s">
@@ -2302,51 +2296,51 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
@@ -2411,82 +2405,82 @@
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>7.1</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>8.5</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>6.6</x:v>
+        <x:v>6.5</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
         <x:v>0</x:v>
@@ -2582,51 +2576,51 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
         <x:v>0</x:v>
@@ -2680,51 +2674,51 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
         <x:v>0</x:v>
@@ -2733,68 +2727,68 @@
         <x:v>0</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>80.2</x:v>
+        <x:v>81.1</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>72.4</x:v>
+        <x:v>72.5</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
@@ -2855,197 +2849,197 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>11.5</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>8.7</x:v>
+        <x:v>8.1</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>10.4</x:v>
+        <x:v>9.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>10</x:v>
+        <x:v>9.5</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>9.2</x:v>
+        <x:v>8.9</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>9.7</x:v>
+        <x:v>9.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>7.4</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>15.3</x:v>
+        <x:v>15.9</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>11.3</x:v>
+        <x:v>11.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>22.1</x:v>
+        <x:v>22.9</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>8.5</x:v>
+        <x:v>9.1</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>8.9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>11.3</x:v>
+        <x:v>11.6</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>8.9</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>39.2</x:v>
+        <x:v>38.1</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>30.7</x:v>
+        <x:v>30.3</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>38.6</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -3109,250 +3103,250 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>8.8</x:v>
+        <x:v>9.2</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>6.3</x:v>
+        <x:v>6.9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
+        <x:v>4.8</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>4.4</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
         <x:v>5.2</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>5.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>5.8</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>6.7</x:v>
+        <x:v>6.8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>10.1</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>11.5</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>9.5</x:v>
+        <x:v>8.9</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>12.1</x:v>
+        <x:v>12.9</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>6.1</x:v>
+        <x:v>6.5</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>5.8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
+        <x:v>21.1</x:v>
+      </x:c>
+      <x:c r="C18" s="4" t="n">
+        <x:v>15.5</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
         <x:v>19.2</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>18.3</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>15</x:v>
+        <x:v>12.6</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>9.6</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>8.2</x:v>
+        <x:v>8.1</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
         <x:v>10.7</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
@@ -3413,113 +3407,113 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>71</x:v>
+        <x:v>72.4</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>55.4</x:v>
+        <x:v>55.5</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>70.4</x:v>
+        <x:v>69.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>18.7</x:v>
+        <x:v>19.8</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>23.4</x:v>
+        <x:v>23.8</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>18.2</x:v>
+        <x:v>19.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>7.4</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>13.7</x:v>
+        <x:v>13.6</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>8.6</x:v>
+        <x:v>8.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>6.7</x:v>
+        <x:v>6.5</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="3" t="s">
         <x:v>30</x:v>
@@ -3563,177 +3557,177 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>7.1</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -3785,216 +3779,216 @@
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D7" s="3" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="B8" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="B8" s="3" t="s">
+      <x:c r="C8" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="D8" s="3" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="B12" s="3" t="s">
+      <x:c r="C12" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C12" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="B13" s="3" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C13" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="B13" s="3" t="s">
+      <x:c r="D13" s="3" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C14" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="B14" s="3" t="s">
+      <x:c r="D14" s="3" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="B15" s="3" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C15" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="B15" s="3" t="s">
+      <x:c r="D15" s="3" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
-        <x:v>1275</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
-        <x:v>495</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="B17" s="3" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C17" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="B17" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D17" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D18" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="3" t="s">