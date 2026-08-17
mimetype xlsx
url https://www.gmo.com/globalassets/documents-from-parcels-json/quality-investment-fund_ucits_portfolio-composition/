--- v3 (2026-07-27)
+++ v4 (2026-08-17)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b54b000e024a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa368f0fb4ea4e66b01c01d5b40439d7.psmdcp" Id="R4f8e119505604c32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5adad6e243c4ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/271599eb9bbd4012bfe4bd70c5a74bfc.psmdcp" Id="R468d42d166ac449f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Industry Groups" sheetId="7" r:id="rId7"/>
     <x:sheet name="Market Cap Ranges" sheetId="8" r:id="rId8"/>
     <x:sheet name="Top Equity Holdings" sheetId="9" r:id="rId9"/>
     <x:sheet name="Characteristics" sheetId="10" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="223">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="227" uniqueCount="227">
   <x:si>
     <x:t>Risk Profile - Quality Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 06/30/2021 to 06/30/2026</x:t>
+    <x:t>From 07/30/2021 to 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI World</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -184,51 +184,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI World Index (MSCI Standard Index Series, net of withholding tax) is an independently maintained and widely published index comprised of global developed markets. MSCI data may not</x:t>
   </x:si>
   <x:si>
     <x:t>be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Quality Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026 (%)</x:t>
+    <x:t>As of 07/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>S&amp;P 500</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Europe</x:t>
   </x:si>
   <x:si>
     <x:t>Rest of World</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>The S&amp;P 500 Index is an independently maintained and widely published index comprised of U.S. large capitalization stocks. S&amp;P does not guarantee the accuracy, adequacy, completeness or</x:t>
   </x:si>
   <x:si>
     <x:t>availability of any data or information and is not responsible for any errors or omissions from the use of such data or information. Reproduction of the data or information in any form is</x:t>
   </x:si>
@@ -589,249 +589,261 @@
   <x:si>
     <x:t>Media &amp; Entertainment</x:t>
   </x:si>
   <x:si>
     <x:t>Pharmaceuticals, Biotechnology &amp; Life Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>Semiconductors &amp; Semiconductor Equipment</x:t>
   </x:si>
   <x:si>
     <x:t>Software &amp; Services</x:t>
   </x:si>
   <x:si>
     <x:t>Technology Hardware &amp; Equipment</x:t>
   </x:si>
   <x:si>
     <x:t>Transportation</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Quality Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (156.8 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.2 &amp; Below)</x:t>
+    <x:t>Large (157.5 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (53.3 To 157.5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.8 To 53.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.1 To 20.8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.1 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Quality Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson &amp; Johnson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>Alphabet Inc</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Quality Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026</x:t>
+    <x:t>As of 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>21.1x</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>20.8x</x:t>
   </x:si>
   <x:si>
-    <x:t>22.5x</x:t>
+    <x:t>20.7x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>28.5x</x:t>
-[...2 lines deleted...]
-    <x:t>30.2x</x:t>
+    <x:t>27.0x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.9x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.2x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>27.9%</x:t>
-[...5 lines deleted...]
-    <x:t>26.4%</x:t>
+    <x:t>27.8%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.3%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.4%</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>7.5x</x:t>
-[...5 lines deleted...]
-    <x:t>9.0x</x:t>
+    <x:t>7.3x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.9x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.8x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>24.0x</x:t>
-[...2 lines deleted...]
-    <x:t>25.0x</x:t>
+    <x:t>22.3x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.3x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.1x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Sales - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>6.7x</x:t>
-[...2 lines deleted...]
-    <x:t>5.5x</x:t>
+    <x:t>6.4x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.9x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.0x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>32.9%</x:t>
-[...2 lines deleted...]
-    <x:t>24.3%</x:t>
+    <x:t>30.9%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.5%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34.0%</x:t>
   </x:si>
   <x:si>
     <x:t>Dividend Yield - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
     <x:t>1.2%</x:t>
   </x:si>
   <x:si>
     <x:t>1.5%</x:t>
   </x:si>
   <x:si>
     <x:t>1.1%</x:t>
   </x:si>
   <x:si>
     <x:t>Free Cash Flow Yield - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>3.6%</x:t>
-[...5 lines deleted...]
-    <x:t>2.6%</x:t>
+    <x:t>3.7%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.1%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.8%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>395.5 USD</x:t>
-[...5 lines deleted...]
-    <x:t>445.1 USD</x:t>
+    <x:t>365.9 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189.4 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>420.5 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Net Debt/EBITDA - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1x</x:t>
-[...2 lines deleted...]
-    <x:t>0.5x</x:t>
+    <x:t>0.2x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4x</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>72.1%</x:t>
+    <x:t>70.9%</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio Turnover - Trailing 12 Mth</x:t>
   </x:si>
   <x:si>
-    <x:t>27.4%</x:t>
+    <x:t>28.8%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1213,95 +1225,95 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>0.98</x:v>
+        <x:v>0.99</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>0.94</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.92</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.56</x:v>
+        <x:v>0.54</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.52</x:v>
+        <x:v>0.49</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>14.8</x:v>
+        <x:v>14.77</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
         <x:v>15.08</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
@@ -1363,96 +1375,96 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>13.1</x:v>
+        <x:v>12.5</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>15.8</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>11.8</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>80.9</x:v>
+        <x:v>81.3</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>72.5</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
@@ -1555,54 +1567,54 @@
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>0</x:v>
@@ -1667,96 +1679,96 @@
         <x:v>0</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
         <x:v>0</x:v>
@@ -1866,79 +1878,79 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
         <x:v>0</x:v>
@@ -1950,51 +1962,51 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
         <x:v>0</x:v>
@@ -2048,76 +2060,76 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
       <x:c r="A45" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:4">
       <x:c r="A46" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:4">
       <x:c r="A47" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:4">
       <x:c r="A48" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4">
       <x:c r="A49" s="3" t="s">
         <x:v>76</x:v>
@@ -2129,79 +2141,79 @@
         <x:v>0</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4">
       <x:c r="A50" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4">
       <x:c r="A51" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>6.1</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4">
       <x:c r="A52" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>80.9</x:v>
+        <x:v>81.3</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>72.5</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="3" t="s">
@@ -2293,54 +2305,54 @@
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
@@ -2405,82 +2417,82 @@
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>7</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>8.6</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>6.5</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
         <x:v>0</x:v>
@@ -2576,51 +2588,51 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
         <x:v>0</x:v>
@@ -2674,51 +2686,51 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
         <x:v>0</x:v>
@@ -2727,68 +2739,68 @@
         <x:v>0</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>81.1</x:v>
+        <x:v>82.2</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>72.5</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
@@ -2849,197 +2861,197 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>11</x:v>
+        <x:v>11.1</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>8.1</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>9.7</x:v>
+        <x:v>9.9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>9.5</x:v>
+        <x:v>9.8</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>8.9</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>9.3</x:v>
+        <x:v>9.4</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.8</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4.7</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>3.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>7.7</x:v>
+        <x:v>8.1</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>15.9</x:v>
+        <x:v>16.8</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>11.8</x:v>
+        <x:v>12.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>22.9</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
+        <x:v>9.2</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
         <x:v>9.1</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>8.9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>11.6</x:v>
+        <x:v>11.5</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>8.9</x:v>
+        <x:v>8.7</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>38.1</x:v>
+        <x:v>36.6</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>30.3</x:v>
+        <x:v>28.8</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>38</x:v>
+        <x:v>36.6</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -3103,264 +3115,264 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>9.2</x:v>
+        <x:v>8.9</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>5.7</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>5.9</x:v>
+        <x:v>6.2</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>7.2</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>10</x:v>
+        <x:v>10.9</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>11</x:v>
+        <x:v>11.1</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>6.7</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>8.9</x:v>
+        <x:v>9.1</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>12.9</x:v>
+        <x:v>12.1</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>6.5</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>5.8</x:v>
+        <x:v>5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>21.1</x:v>
+        <x:v>17.2</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>15.5</x:v>
+        <x:v>13.4</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>19.2</x:v>
+        <x:v>16.9</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>12.6</x:v>
+        <x:v>14.8</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>6.7</x:v>
+        <x:v>7.4</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>9.1</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>10.7</x:v>
+        <x:v>10.6</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
@@ -3410,107 +3422,107 @@
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>72.4</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>55.5</x:v>
+        <x:v>54.9</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>69.8</x:v>
+        <x:v>69.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>19.8</x:v>
+        <x:v>20.4</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>23.8</x:v>
+        <x:v>24.1</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>19.1</x:v>
+        <x:v>18.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>13.6</x:v>
+        <x:v>13.8</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>8.2</x:v>
+        <x:v>8.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>6.5</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
@@ -3557,177 +3569,177 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>5.9</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>5.7</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -3779,216 +3791,216 @@
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>1246</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D18" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="3" t="s">