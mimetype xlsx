--- v4 (2026-08-17)
+++ v5 (2026-09-08)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5adad6e243c4ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/271599eb9bbd4012bfe4bd70c5a74bfc.psmdcp" Id="R468d42d166ac449f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9438bcba01e84c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01aa99dcdfb844df89bb1d2293a22097.psmdcp" Id="R6d9c338427da4da2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Industry Groups" sheetId="7" r:id="rId7"/>
     <x:sheet name="Market Cap Ranges" sheetId="8" r:id="rId8"/>
     <x:sheet name="Top Equity Holdings" sheetId="9" r:id="rId9"/>
     <x:sheet name="Characteristics" sheetId="10" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>