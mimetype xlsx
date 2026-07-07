--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -48,147 +48,135 @@
   <Override PartName="/xl/worksheets/sheet39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet40.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet41.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet42.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet43.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet44.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet45.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet46.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet47.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet48.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet49.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet50.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet51.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet52.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet53.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet54.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet55.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet56.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet57.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet58.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet59.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet60.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet61.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet62.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet63.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet64.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet69.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad81d7da18da4749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef8ac2530364479f8307fab25db1de1f.psmdcp" Id="R1c1c6f1445f4431c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f8386b35a54b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04e9783dbed24572bf004047f34970e0.psmdcp" Id="Rf2ef0f124cc3468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="USD Class_Historical" sheetId="2" r:id="rId2"/>
     <x:sheet name="AUD Class J_Historical" sheetId="3" r:id="rId3"/>
     <x:sheet name="EUR Class C Dist_Historical" sheetId="4" r:id="rId4"/>
     <x:sheet name="GBP Class C Dist_Historical" sheetId="5" r:id="rId5"/>
     <x:sheet name="USD Class C Dist_Historical" sheetId="6" r:id="rId6"/>
     <x:sheet name="USD Class D_Historical" sheetId="7" r:id="rId7"/>
     <x:sheet name="NOK Class DH_Historical" sheetId="8" r:id="rId8"/>
     <x:sheet name="EUR Class_Historical" sheetId="9" r:id="rId9"/>
     <x:sheet name="EUR Class E_Historical" sheetId="10" r:id="rId10"/>
     <x:sheet name="EUR Class J_Historical" sheetId="11" r:id="rId11"/>
     <x:sheet name="GBP Class_Historical" sheetId="12" r:id="rId12"/>
     <x:sheet name="GBP Class J_Historical" sheetId="13" r:id="rId13"/>
     <x:sheet name="GBP Class H_Historical" sheetId="14" r:id="rId14"/>
     <x:sheet name="HKD Class J_Historical" sheetId="15" r:id="rId15"/>
     <x:sheet name="NOK Class H_Historical" sheetId="16" r:id="rId16"/>
     <x:sheet name="SGD Class_Historical" sheetId="17" r:id="rId17"/>
     <x:sheet name="SGD Class J_Historical" sheetId="18" r:id="rId18"/>
     <x:sheet name="SGD Class R_Historical" sheetId="19" r:id="rId19"/>
-    <x:sheet name="SGD Class Z_Historical" sheetId="20" r:id="rId20"/>
-[...49 lines deleted...]
-    <x:sheet name="USD Class R_Quarter-End" sheetId="70" r:id="rId70"/>
+    <x:sheet name="USD Class E_Historical" sheetId="20" r:id="rId20"/>
+    <x:sheet name="USD Class J_Historical" sheetId="21" r:id="rId21"/>
+    <x:sheet name="USD Class R_Historical" sheetId="22" r:id="rId22"/>
+    <x:sheet name="USD Class_Month-End" sheetId="23" r:id="rId23"/>
+    <x:sheet name="AUD Class J_Month-End" sheetId="24" r:id="rId24"/>
+    <x:sheet name="EUR Class C Dist_Month-End" sheetId="25" r:id="rId25"/>
+    <x:sheet name="GBP Class C Dist_Month-End" sheetId="26" r:id="rId26"/>
+    <x:sheet name="USD Class C Dist_Month-End" sheetId="27" r:id="rId27"/>
+    <x:sheet name="USD Class D_Month-End" sheetId="28" r:id="rId28"/>
+    <x:sheet name="NOK Class DH_Month-End" sheetId="29" r:id="rId29"/>
+    <x:sheet name="EUR Class_Month-End" sheetId="30" r:id="rId30"/>
+    <x:sheet name="EUR Class E_Month-End" sheetId="31" r:id="rId31"/>
+    <x:sheet name="EUR Class J_Month-End" sheetId="32" r:id="rId32"/>
+    <x:sheet name="GBP Class_Month-End" sheetId="33" r:id="rId33"/>
+    <x:sheet name="GBP Class J_Month-End" sheetId="34" r:id="rId34"/>
+    <x:sheet name="GBP Class H_Month-End" sheetId="35" r:id="rId35"/>
+    <x:sheet name="HKD Class J_Month-End" sheetId="36" r:id="rId36"/>
+    <x:sheet name="NOK Class H_Month-End" sheetId="37" r:id="rId37"/>
+    <x:sheet name="SGD Class_Month-End" sheetId="38" r:id="rId38"/>
+    <x:sheet name="SGD Class J_Month-End" sheetId="39" r:id="rId39"/>
+    <x:sheet name="SGD Class R_Month-End" sheetId="40" r:id="rId40"/>
+    <x:sheet name="USD Class E_Month-End" sheetId="41" r:id="rId41"/>
+    <x:sheet name="USD Class J_Month-End" sheetId="42" r:id="rId42"/>
+    <x:sheet name="USD Class R_Month-End" sheetId="43" r:id="rId43"/>
+    <x:sheet name="USD Class_Quarter-End" sheetId="44" r:id="rId44"/>
+    <x:sheet name="AUD Class J_Quarter-End" sheetId="45" r:id="rId45"/>
+    <x:sheet name="EUR Class C Dist_Quarter-End" sheetId="46" r:id="rId46"/>
+    <x:sheet name="GBP Class C Dist_Quarter-End" sheetId="47" r:id="rId47"/>
+    <x:sheet name="USD Class C Dist_Quarter-End" sheetId="48" r:id="rId48"/>
+    <x:sheet name="USD Class D_Quarter-End" sheetId="49" r:id="rId49"/>
+    <x:sheet name="NOK Class DH_Quarter-End" sheetId="50" r:id="rId50"/>
+    <x:sheet name="EUR Class_Quarter-End" sheetId="51" r:id="rId51"/>
+    <x:sheet name="EUR Class E_Quarter-End" sheetId="52" r:id="rId52"/>
+    <x:sheet name="EUR Class J_Quarter-End" sheetId="53" r:id="rId53"/>
+    <x:sheet name="GBP Class_Quarter-End" sheetId="54" r:id="rId54"/>
+    <x:sheet name="GBP Class J_Quarter-End" sheetId="55" r:id="rId55"/>
+    <x:sheet name="GBP Class H_Quarter-End" sheetId="56" r:id="rId56"/>
+    <x:sheet name="HKD Class J_Quarter-End" sheetId="57" r:id="rId57"/>
+    <x:sheet name="NOK Class H_Quarter-End" sheetId="58" r:id="rId58"/>
+    <x:sheet name="SGD Class_Quarter-End" sheetId="59" r:id="rId59"/>
+    <x:sheet name="SGD Class J_Quarter-End" sheetId="60" r:id="rId60"/>
+    <x:sheet name="SGD Class R_Quarter-End" sheetId="61" r:id="rId61"/>
+    <x:sheet name="USD Class E_Quarter-End" sheetId="62" r:id="rId62"/>
+    <x:sheet name="USD Class J_Quarter-End" sheetId="63" r:id="rId63"/>
+    <x:sheet name="USD Class R_Quarter-End" sheetId="64" r:id="rId64"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="423" uniqueCount="423">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="417">
   <x:si>
     <x:t>Performance - Quality Investment Fund | USD Class</x:t>
   </x:si>
   <x:si>
     <x:t>As of 05/31/2026 (USD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 11/10/2010</x:t>
   </x:si>
   <x:si>
     <x:t>Net</x:t>
   </x:si>
   <x:si>
     <x:t>Gross</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI World</x:t>
   </x:si>
   <x:si>
     <x:t>S&amp;P 500 (Net)</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2026</x:t>
   </x:si>
   <x:si>
@@ -1109,59 +1097,50 @@
   <x:si>
     <x:t>Inception date: 11/01/2024</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Quality Investment Fund | SGD Class</x:t>
   </x:si>
   <x:si>
     <x:t>As of 05/31/2026 (SGD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 11/29/2021</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Quality Investment Fund | SGD Class J</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 09/08/2022</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Quality Investment Fund | SGD Class R</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 11/25/2022</x:t>
   </x:si>
   <x:si>
-    <x:t>Performance - Quality Investment Fund | SGD Class Z</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Performance - Quality Investment Fund | USD Class E</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 03/31/2023</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Quality Investment Fund | USD Class J</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 07/07/2022</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Quality Investment Fund | USD Class R</x:t>
   </x:si>
   <x:si>
     <x:t>Month-End as of 05/31/2026 (USD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Average Annual Total Return (Net) in USD as of 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Net of all fees and expenses after reimbursement by the Manager, but not transaction costs, if any. If certain expenses were not reimbursed, performance would be lower.</x:t>
   </x:si>
   <x:si>
     <x:t>Inception</x:t>
@@ -1331,59 +1310,50 @@
   <x:si>
     <x:t>Average Annual Total Return (Net) in SGD as of 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Investment Fund SGD Class</x:t>
   </x:si>
   <x:si>
     <x:t>11/29/2021</x:t>
   </x:si>
   <x:si>
     <x:t>Average Annual Total Return (Gross) in SGD as of 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Investment Fund SGD J Class</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2022</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Investment Fund SGD R Class</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2022</x:t>
   </x:si>
   <x:si>
-    <x:t>Quality Investment Fund SGD Z Class</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Quality Investment Fund USD E Class</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Investment Fund USD J Class</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2022</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Investment Fund USD R Class</x:t>
   </x:si>
   <x:si>
     <x:t>Quarter-End as of 03/31/2026 (USD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Average Annual Total Return (Net) in USD as of 03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Average Annual Total Return (Gross) in USD as of 03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Quarter-End as of 03/31/2026 (AUD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Average Annual Total Return (Net) in AUD as of 03/31/2026</x:t>
@@ -1506,51 +1476,51 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet18.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet19.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet20.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet21.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet22.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet23.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet24.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet25.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet26.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet27.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet28.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet29.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet30.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet31.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet32.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet33.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet34.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet35.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet36.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet37.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet38.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet39.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet40.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet41.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet42.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet43.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet44.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet45.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet46.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet47.xml" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet48.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet49.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet50.xml" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet51.xml" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet52.xml" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet53.xml" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet54.xml" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet55.xml" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet56.xml" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet57.xml" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet58.xml" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet59.xml" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet60.xml" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet61.xml" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet62.xml" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet63.xml" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet64.xml" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet65.xml" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet66.xml" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet67.xml" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet68.xml" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet69.xml" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet18.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet19.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet20.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet21.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet22.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet23.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet24.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet25.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet26.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet27.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet28.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet29.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet30.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet31.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet32.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet33.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet34.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet35.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet36.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet37.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet38.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet39.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet40.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet41.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet42.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet43.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet44.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet45.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet46.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet47.xml" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet48.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet49.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet50.xml" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet51.xml" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet52.xml" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet53.xml" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet54.xml" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet55.xml" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet56.xml" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet57.xml" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet58.xml" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet59.xml" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet60.xml" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet61.xml" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet62.xml" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet63.xml" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId68" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -16504,1738 +16474,1109 @@
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E117"/>
+  <x:dimension ref="A1:E80"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="11.990625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="13.810625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>4.75</x:v>
+        <x:v>4.55</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>4.75</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.55</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>5.38</x:v>
+        <x:v>5.23</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>8.17</x:v>
+        <x:v>9.52</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>8.17</x:v>
+        <x:v>9.57</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>8.18</x:v>
+        <x:v>9.59</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>9.05</x:v>
+        <x:v>10.47</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>-5.97</x:v>
+        <x:v>-7.83</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>-5.97</x:v>
+        <x:v>-7.78</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>-4.5</x:v>
+        <x:v>-6.37</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>-3.11</x:v>
+        <x:v>-5.01</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>-1.34</x:v>
+        <x:v>-1.06</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>-1.34</x:v>
+        <x:v>-1.02</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.73</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>-1.12</x:v>
+        <x:v>-0.79</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>0.19</x:v>
+        <x:v>1.46</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>0.19</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>0.89</x:v>
+        <x:v>2.24</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>0.08</x:v>
+        <x:v>1.42</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>0.35</x:v>
+        <x:v>1.02</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>0.35</x:v>
+        <x:v>1.07</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.81</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>-0.68</x:v>
+        <x:v>0.03</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.61</x:v>
+        <x:v>2.09</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>1.62</x:v>
+        <x:v>2.13</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>0.28</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>-0.27</x:v>
+        <x:v>0.21</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>4.07</x:v>
+        <x:v>3.04</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>4.08</x:v>
+        <x:v>3.08</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>2.97</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>3.29</x:v>
+        <x:v>2.32</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>3.63</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>3.64</x:v>
+        <x:v>3.15</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>3.71</x:v>
+        <x:v>3.21</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>4.12</x:v>
+        <x:v>3.61</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>1.62</x:v>
+        <x:v>2.71</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>1.62</x:v>
+        <x:v>2.76</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>1.47</x:v>
+        <x:v>2.61</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>0.86</x:v>
+        <x:v>1.99</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>0.97</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>0.97</x:v>
+        <x:v>-0.85</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>3.17</x:v>
+        <x:v>1.29</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>4.12</x:v>
+        <x:v>2.22</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>3.12</x:v>
+        <x:v>4.33</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>3.13</x:v>
+        <x:v>4.37</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>3.03</x:v>
+        <x:v>4.32</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>3.75</x:v>
+        <x:v>5.05</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>2.99</x:v>
+        <x:v>4.22</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>2.99</x:v>
+        <x:v>4.27</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>4.61</x:v>
+        <x:v>5.92</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>4.94</x:v>
+        <x:v>6.25</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>-3.33</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>-3.32</x:v>
+        <x:v>-0.46</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>-1.99</x:v>
+        <x:v>0.89</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>-3.54</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>-5.41</x:v>
+        <x:v>-5.11</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>-5.41</x:v>
+        <x:v>-5.07</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>-4.78</x:v>
+        <x:v>-4.45</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>-6</x:v>
+        <x:v>-5.67</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>-1.68</x:v>
+        <x:v>-1.25</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>-1.67</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-0.72</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>-1.81</x:v>
+        <x:v>-1.34</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>4.66</x:v>
+        <x:v>5.32</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>4.66</x:v>
+        <x:v>5.36</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>2.85</x:v>
+        <x:v>3.53</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>2.09</x:v>
+        <x:v>2.76</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>-0.51</x:v>
+        <x:v>-2.29</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>-0.51</x:v>
+        <x:v>-2.24</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-2.61</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-2.42</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>3.25</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>5.99</x:v>
+        <x:v>4.59</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>7.25</x:v>
+        <x:v>5.83</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>0.13</x:v>
+        <x:v>-2.98</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>0.13</x:v>
+        <x:v>-2.94</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>1.14</x:v>
+        <x:v>-1.98</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>2.23</x:v>
+        <x:v>-0.93</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>-0.09</x:v>
+        <x:v>1.55</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>-0.09</x:v>
+        <x:v>1.59</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>0.16</x:v>
+        <x:v>1.83</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>0.42</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>0.38</x:v>
+        <x:v>2.94</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>0.39</x:v>
+        <x:v>2.99</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>0.02</x:v>
+        <x:v>2.64</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>-0.23</x:v>
+        <x:v>2.38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>-0.28</x:v>
+        <x:v>0.99</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>-0.28</x:v>
+        <x:v>1.03</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>0.44</x:v>
+        <x:v>1.76</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>-0.13</x:v>
+        <x:v>1.19</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>4.48</x:v>
+        <x:v>4.16</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>4.49</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.03</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>3.82</x:v>
+        <x:v>3.55</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>2.29</x:v>
+        <x:v>3.19</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>3.23</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>3.54</x:v>
+        <x:v>4.47</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>3.98</x:v>
+        <x:v>4.91</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>-2.6</x:v>
+        <x:v>-3.64</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>-2.59</x:v>
+        <x:v>-3.6</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>-2.68</x:v>
+        <x:v>-3.69</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>-3.1</x:v>
+        <x:v>-4.11</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>3.12</x:v>
+        <x:v>2.69</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>3.12</x:v>
+        <x:v>2.73</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>3.57</x:v>
+        <x:v>3.18</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>3.57</x:v>
+        <x:v>3.18</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>5.58</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>5.58</x:v>
+        <x:v>4.95</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>4.88</x:v>
+        <x:v>4.24</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>5.94</x:v>
+        <x:v>5.29</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>4.25</x:v>
+        <x:v>2.82</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>4.25</x:v>
+        <x:v>2.86</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>2.52</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>2.98</x:v>
+        <x:v>1.65</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>1.98</x:v>
+        <x:v>3.16</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>1.98</x:v>
+        <x:v>3.21</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>3.69</x:v>
+        <x:v>4.91</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>3.29</x:v>
+        <x:v>4.51</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>6.01</x:v>
+        <x:v>8.77</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>6.01</x:v>
+        <x:v>8.82</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>6.55</x:v>
+        <x:v>9.38</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>6.25</x:v>
+        <x:v>9.07</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>-0.16</x:v>
+        <x:v>-0.56</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>-0.16</x:v>
+        <x:v>-0.51</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>-2.54</x:v>
+        <x:v>-2.9</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>-1.76</x:v>
+        <x:v>-2.13</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>-3.91</x:v>
+        <x:v>-4.95</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>-3.9</x:v>
+        <x:v>-4.9</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>-3.29</x:v>
+        <x:v>-4.31</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>-3.78</x:v>
+        <x:v>-4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>-1.75</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>0.01</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>-0.72</x:v>
+        <x:v>-2.39</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>0.04</x:v>
+        <x:v>-1.65</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>0.78</x:v>
+        <x:v>2.65</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>0.78</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>1.41</x:v>
+        <x:v>3.36</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>1.23</x:v>
+        <x:v>3.18</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>5.25</x:v>
+        <x:v>5.35</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
-        <x:v>5.26</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>5.93</x:v>
+        <x:v>6.05</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>6.45</x:v>
+        <x:v>6.57</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
-        <x:v>4.23</x:v>
+        <x:v>2.57</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
-        <x:v>4.24</x:v>
+        <x:v>2.62</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>0.54</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>1.94</x:v>
+        <x:v>0.38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
-        <x:v>3.36</x:v>
+        <x:v>2.95</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
-        <x:v>3.36</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>2.11</x:v>
+        <x:v>1.75</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>1.88</x:v>
-[...16 lines deleted...]
-        <x:v>2.34</x:v>
+        <x:v>1.53</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
-      <x:c r="A46" s="2" t="s">
-[...13 lines deleted...]
-      </x:c>
+      <x:c r="A46" s="2" t="s"/>
+      <x:c r="B46" s="3" t="s"/>
+      <x:c r="C46" s="3" t="s"/>
+      <x:c r="D46" s="3" t="s"/>
+      <x:c r="E46" s="3" t="s"/>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2" t="s">
-        <x:v>47</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>4.42</x:v>
+        <x:v>14.51</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
-        <x:v>4.43</x:v>
+        <x:v>14.61</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>4.93</x:v>
+        <x:v>14.58</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>4.12</x:v>
+        <x:v>16.25</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2" t="s">
-        <x:v>48</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
-        <x:v>-6.24</x:v>
+        <x:v>-7.47</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
-        <x:v>-6.24</x:v>
+        <x:v>-7.35</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>-6.28</x:v>
+        <x:v>-3.57</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>-7.8</x:v>
+        <x:v>-4.42</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2" t="s">
-        <x:v>49</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
-        <x:v>2.75</x:v>
+        <x:v>6.26</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
-        <x:v>2.75</x:v>
+        <x:v>6.4</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>3.28</x:v>
+        <x:v>3.12</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>1.67</x:v>
+        <x:v>2.56</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2" t="s">
-        <x:v>50</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
-        <x:v>6.33</x:v>
+        <x:v>4.95</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
-        <x:v>6.34</x:v>
+        <x:v>5.09</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>6</x:v>
+        <x:v>7.27</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>7.12</x:v>
+        <x:v>8.02</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2" t="s">
-        <x:v>51</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>-5.78</x:v>
+        <x:v>8.19</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>-5.77</x:v>
+        <x:v>8.33</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>-6.71</x:v>
+        <x:v>11.47</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>-6.66</x:v>
+        <x:v>10.83</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2" t="s">
-        <x:v>52</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>-4.01</x:v>
+        <x:v>-1.31</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>-4</x:v>
+        <x:v>-1.18</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>-3.34</x:v>
+        <x:v>-1.79</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>-3.28</x:v>
+        <x:v>-4.37</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2" t="s">
-        <x:v>53</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>6.62</x:v>
+        <x:v>-2.12</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
-        <x:v>6.63</x:v>
+        <x:v>-1.99</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>7.26</x:v>
+        <x:v>-0.16</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
-        <x:v>8.5</x:v>
+        <x:v>2.31</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2" t="s">
-        <x:v>54</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B54" s="4" t="n">
-        <x:v>-5.29</x:v>
+        <x:v>5.57</x:v>
       </x:c>
       <x:c r="C54" s="4" t="n">
-        <x:v>-5.29</x:v>
+        <x:v>5.71</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>-7.28</x:v>
+        <x:v>6.36</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>-6.9</x:v>
+        <x:v>5.78</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B55" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>3.57</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
-        <x:v>-0.39</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>-0.65</x:v>
+        <x:v>2.66</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>4.18</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2" t="s">
-        <x:v>56</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B56" s="4" t="n">
-        <x:v>-4.04</x:v>
+        <x:v>10.76</x:v>
       </x:c>
       <x:c r="C56" s="4" t="n">
-        <x:v>-4.03</x:v>
+        <x:v>10.9</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>-6.44</x:v>
+        <x:v>8.85</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
-        <x:v>-6.89</x:v>
+        <x:v>10.44</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2" t="s">
-        <x:v>57</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B57" s="4" t="n">
-        <x:v>1.47</x:v>
+        <x:v>11.58</x:v>
       </x:c>
       <x:c r="C57" s="4" t="n">
-        <x:v>1.47</x:v>
+        <x:v>11.74</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>2.43</x:v>
+        <x:v>11.42</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>3.36</x:v>
+        <x:v>11.55</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2" t="s">
-        <x:v>58</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B58" s="4" t="n">
-        <x:v>-3.3</x:v>
+        <x:v>-4.13</x:v>
       </x:c>
       <x:c r="C58" s="4" t="n">
-        <x:v>-3.29</x:v>
+        <x:v>-3.99</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>-2.15</x:v>
+        <x:v>-3.46</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>-2.66</x:v>
+        <x:v>-3.39</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2" t="s">
-        <x:v>59</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B59" s="4" t="n">
-        <x:v>-3.77</x:v>
+        <x:v>11.25</x:v>
       </x:c>
       <x:c r="C59" s="4" t="n">
-        <x:v>-3.77</x:v>
+        <x:v>11.41</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>-5.01</x:v>
+        <x:v>6.83</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
-        <x:v>-4.92</x:v>
-[...16 lines deleted...]
-        <x:v>2.69</x:v>
+        <x:v>8.61</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
-      <x:c r="A61" s="2" t="s">
-[...13 lines deleted...]
-      </x:c>
+      <x:c r="A61" s="2" t="s"/>
+      <x:c r="B61" s="3" t="s"/>
+      <x:c r="C61" s="3" t="s"/>
+      <x:c r="D61" s="3" t="s"/>
+      <x:c r="E61" s="3" t="s"/>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2" t="s">
-        <x:v>62</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B62" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.95</x:v>
       </x:c>
       <x:c r="C62" s="4" t="n">
-        <x:v>5.31</x:v>
+        <x:v>6.19</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>4.96</x:v>
+        <x:v>10.49</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>6.26</x:v>
+        <x:v>11.11</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
-      <x:c r="A63" s="2" t="s">
-        <x:v>63</x:v>
+      <x:c r="A63" s="2" t="n">
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="B63" s="4" t="n">
-        <x:v>-3.72</x:v>
+        <x:v>19.07</x:v>
       </x:c>
       <x:c r="C63" s="4" t="n">
-        <x:v>-3.72</x:v>
+        <x:v>19.7</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>-3.26</x:v>
+        <x:v>21.09</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
-        <x:v>-3.8</x:v>
+        <x:v>17.43</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
-      <x:c r="A64" s="2" t="s">
-        <x:v>64</x:v>
+      <x:c r="A64" s="2" t="n">
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="B64" s="4" t="n">
-        <x:v>1.23</x:v>
+        <x:v>18.53</x:v>
       </x:c>
       <x:c r="C64" s="4" t="n">
-        <x:v>1.23</x:v>
+        <x:v>19.16</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>1.81</x:v>
+        <x:v>18.67</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>2.31</x:v>
+        <x:v>24.5</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
-      <x:c r="A65" s="2" t="s">
-        <x:v>65</x:v>
+      <x:c r="A65" s="2" t="n">
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="B65" s="4" t="n">
-        <x:v>3.73</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C65" s="4" t="n">
-        <x:v>3.74</x:v>
+        <x:v>19.51</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>2.54</x:v>
+        <x:v>14.9</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
-        <x:v>3.1</x:v>
-[...16 lines deleted...]
-        <x:v>3.92</x:v>
+        <x:v>17.06</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
-      <x:c r="A67" s="2" t="s">
-[...12 lines deleted...]
-        <x:v>0.11</x:v>
+      <x:c r="A67" s="1" t="s">
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
-      <x:c r="A68" s="2" t="s">
-[...12 lines deleted...]
-        <x:v>4.27</x:v>
+      <x:c r="A68" s="1" t="s">
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
-      <x:c r="A69" s="2" t="s">
-[...12 lines deleted...]
-        <x:v>5.43</x:v>
+      <x:c r="A69" s="1" t="s">
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
-      <x:c r="A70" s="2" t="s">
-[...12 lines deleted...]
-        <x:v>-1.05</x:v>
+      <x:c r="A70" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:5">
+      <x:c r="A71" s="2" t="s">
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
-      <x:c r="A72" s="2" t="s"/>
-[...3 lines deleted...]
-      <x:c r="E72" s="3" t="s"/>
+      <x:c r="A72" s="2" t="s">
+        <x:v>263</x:v>
+      </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2" t="s">
-        <x:v>194</x:v>
-[...11 lines deleted...]
-        <x:v>14.91</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2" t="s">
-        <x:v>195</x:v>
-[...11 lines deleted...]
-        <x:v>-4.11</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2" t="s">
-        <x:v>196</x:v>
-[...11 lines deleted...]
-        <x:v>2.31</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
-      <x:c r="A76" s="2" t="s">
-[...12 lines deleted...]
-        <x:v>9.34</x:v>
+      <x:c r="A76" s="1" t="s">
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
-      <x:c r="A77" s="2" t="s">
-[...12 lines deleted...]
-        <x:v>5.02</x:v>
+      <x:c r="A77" s="1" t="s">
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
-      <x:c r="A78" s="2" t="s">
-[...12 lines deleted...]
-        <x:v>-5.78</x:v>
+      <x:c r="A78" s="1" t="s">
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2" t="s">
-        <x:v>200</x:v>
-[...11 lines deleted...]
-        <x:v>8.87</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
-      <x:c r="A80" s="2" t="s">
-[...428 lines deleted...]
-      <x:c r="A117" s="1" t="s">
+      <x:c r="A80" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:E79"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
@@ -19268,2867 +18609,76 @@
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E119"/>
-[...2789 lines deleted...]
-  </x:sheetPr>
   <x:dimension ref="A1:E93"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="11.990625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="13.810625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2" t="s">
-        <x:v>327</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>4.52</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
@@ -23351,71 +19901,71 @@
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:E88"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="11.990625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="13.810625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E6" s="3" t="s">
         <x:v>6</x:v>
@@ -24563,126 +21113,126 @@
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="23.370625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>330</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="F8" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G8" s="3" t="s">
+      <x:c r="J8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>342</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>4.55</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>14.51</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>5.96</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>23.29</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>19.01</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
         <x:v>12.37</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>15.32</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>13.98</x:v>
       </x:c>
@@ -24727,94 +21277,94 @@
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>16.25</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>11.11</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>29.31</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>23.1</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
         <x:v>13.66</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>15.07</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>13.93</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>343</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="F16" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G16" s="3" t="s">
+      <x:c r="J16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>342</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>14.61</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>6.19</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>23.93</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>19.63</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
         <x:v>12.98</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>15.96</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>14.63</x:v>
       </x:c>
@@ -24936,340 +21486,340 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.770625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.200625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>346</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="F8" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G8" s="3" t="s">
+      <x:c r="J8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>348</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>4.46</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>8.92</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>-1.97</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>9.72</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>14.3</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>15.96</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>4.47</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>9.07</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>14.03</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>17.66</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>18.54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>5.15</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>10.66</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>2.98</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>15.66</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>18.83</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>20.38</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>350</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="F16" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G16" s="3" t="s">
+      <x:c r="J16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>348</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>4.55</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>9.1</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>-1.54</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>10.87</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>15.5</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>17.17</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>4.47</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>9.07</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>14.03</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>17.66</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>18.54</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>5.15</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>10.66</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>2.98</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>15.66</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>18.83</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>20.38</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
@@ -25310,339 +21860,339 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="44.530625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>352</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="F8" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G8" s="3" t="s">
+      <x:c r="J8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>354</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>5.11</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>13.09</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>6.68</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>20.02</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>15.17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>13.13</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>11.2</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>24.02</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>17.74</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>5.78</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>14.78</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>11.82</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>25.8</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>18.79</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>355</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="F16" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G16" s="3" t="s">
+      <x:c r="J16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>354</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>5.15</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>13.18</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>6.89</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>20.6</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>15.73</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>13.13</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>11.2</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>24.02</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>17.74</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>5.78</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>14.78</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>11.82</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>25.8</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>18.79</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
@@ -25683,339 +22233,339 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="44.590625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>357</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="F8" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G8" s="3" t="s">
+      <x:c r="J8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>359</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>5.41</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>12.07</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>5.78</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>23.4</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>15.77</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>17.37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>12.09</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>10.25</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>27.54</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>18.52</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>18.52</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>6.08</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>13.73</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>10.87</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>29.37</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>19.7</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>20.49</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>360</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="F16" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G16" s="3" t="s">
+      <x:c r="J16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>359</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>5.45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>12.15</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>5.99</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>16.33</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>17.94</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>12.09</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>10.25</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>27.54</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>18.52</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>18.52</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>6.08</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>13.73</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>10.87</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>29.37</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>19.7</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>20.49</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
@@ -26056,339 +22606,339 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="44.640625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>330</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="F8" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G8" s="3" t="s">
+      <x:c r="J8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>359</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>4.58</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>14.55</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>5.98</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>23.35</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>19.07</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>20.37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>4.55</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>14.58</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>10.49</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>27.49</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>21.89</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>21.55</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>5.23</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>16.25</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>11.11</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>29.31</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>23.1</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>23.56</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>343</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="F16" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G16" s="3" t="s">
+      <x:c r="J16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>359</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>4.62</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>14.64</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>6.19</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>23.95</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>19.65</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>4.55</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>14.58</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>10.49</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>27.49</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>21.89</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>21.55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>5.23</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>16.25</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>11.11</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>29.31</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>23.1</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>23.56</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
@@ -26429,342 +22979,1103 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="34.120625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>330</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
+      <x:c r="F8" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="J8" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:10">
+      <x:c r="A9" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>4.59</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>14.55</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>6.03</x:v>
+      </x:c>
+      <x:c r="F9" s="4" t="n">
+        <x:v>23.4</x:v>
+      </x:c>
+      <x:c r="G9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="J9" s="4" t="n">
+        <x:v>15.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:10">
+      <x:c r="A10" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B10" s="2" t="s"/>
+      <x:c r="C10" s="4" t="n">
+        <x:v>4.55</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>14.58</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="n">
+        <x:v>10.49</x:v>
+      </x:c>
+      <x:c r="F10" s="4" t="n">
+        <x:v>27.49</x:v>
+      </x:c>
+      <x:c r="G10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="J10" s="4" t="n">
+        <x:v>19.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:10">
+      <x:c r="A11" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="s"/>
+      <x:c r="C11" s="4" t="n">
+        <x:v>5.23</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>16.25</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>11.11</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="n">
+        <x:v>29.31</x:v>
+      </x:c>
+      <x:c r="G11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="J11" s="4" t="n">
+        <x:v>20.37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:10">
+      <x:c r="A13" s="2" t="s">
+        <x:v>340</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:10">
+      <x:c r="A14" s="2" t="s">
+        <x:v>341</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:10">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="J16" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:10">
+      <x:c r="A17" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>4.63</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>14.63</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>6.22</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="n">
+        <x:v>23.94</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="J17" s="4" t="n">
+        <x:v>16.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:10">
+      <x:c r="A18" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s"/>
+      <x:c r="C18" s="4" t="n">
+        <x:v>4.55</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>14.58</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>10.49</x:v>
+      </x:c>
+      <x:c r="F18" s="4" t="n">
+        <x:v>27.49</x:v>
+      </x:c>
+      <x:c r="G18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="J18" s="4" t="n">
+        <x:v>19.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:10">
+      <x:c r="A19" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s"/>
+      <x:c r="C19" s="4" t="n">
+        <x:v>5.23</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>16.25</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>11.11</x:v>
+      </x:c>
+      <x:c r="F19" s="4" t="n">
+        <x:v>29.31</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="J19" s="4" t="n">
+        <x:v>20.37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:10">
+      <x:c r="A21" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:10">
+      <x:c r="A22" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:10">
+      <x:c r="A23" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:10">
+      <x:c r="A24" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:10">
+      <x:c r="A25" s="2" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:10">
+      <x:c r="A26" s="2" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:10">
+      <x:c r="A27" s="2" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:10">
+      <x:c r="A28" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:10">
+      <x:c r="A29" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:10">
+      <x:c r="A30" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:10">
+      <x:c r="A31" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:10">
+      <x:c r="A32" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:10">
+      <x:c r="A33" s="2" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:10">
+      <x:c r="A34" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:J37"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="35.700625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
+    <x:col min="4" max="5" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
+    <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:10">
+      <x:c r="A1" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:10">
+      <x:c r="A2" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:10">
+      <x:c r="A5" s="2" t="s">
+        <x:v>361</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:10">
+      <x:c r="A6" s="2" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:10">
+      <x:c r="A8" s="2" t="s"/>
+      <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
       <x:c r="C8" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G8" s="3" t="s">
+      <x:c r="J8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>34</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>4.59</x:v>
+        <x:v>4.61</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>14.55</x:v>
+        <x:v>13.99</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>6.03</x:v>
+        <x:v>5.88</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>23.4</x:v>
+        <x:v>23.11</x:v>
+      </x:c>
+      <x:c r="G9" s="4" t="n">
+        <x:v>18.05</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="J9" s="4" t="n">
+        <x:v>20.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:10">
+      <x:c r="A10" s="2" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="B10" s="2" t="s"/>
+      <x:c r="C10" s="4" t="n">
+        <x:v>4.75</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>14.04</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="n">
+        <x:v>10.45</x:v>
+      </x:c>
+      <x:c r="F10" s="4" t="n">
+        <x:v>27.57</x:v>
+      </x:c>
+      <x:c r="G10" s="4" t="n">
+        <x:v>21.91</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="J10" s="4" t="n">
+        <x:v>21.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:10">
+      <x:c r="A11" s="2" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="s"/>
+      <x:c r="C11" s="4" t="n">
+        <x:v>5.23</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>16.25</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>11.11</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="n">
+        <x:v>29.31</x:v>
+      </x:c>
+      <x:c r="G11" s="4" t="n">
+        <x:v>23.1</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="J11" s="4" t="n">
+        <x:v>23.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:10">
+      <x:c r="A13" s="2" t="s">
+        <x:v>363</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:10">
+      <x:c r="A14" s="2" t="s">
+        <x:v>341</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:10">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="J16" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:10">
+      <x:c r="A17" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>4.65</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>14.07</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>6.07</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="n">
+        <x:v>23.64</x:v>
+      </x:c>
+      <x:c r="G17" s="4" t="n">
+        <x:v>18.56</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="J17" s="4" t="n">
+        <x:v>20.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:10">
+      <x:c r="A18" s="2" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s"/>
+      <x:c r="C18" s="4" t="n">
+        <x:v>4.75</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>14.04</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>10.45</x:v>
+      </x:c>
+      <x:c r="F18" s="4" t="n">
+        <x:v>27.57</x:v>
+      </x:c>
+      <x:c r="G18" s="4" t="n">
+        <x:v>21.91</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="J18" s="4" t="n">
+        <x:v>21.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:10">
+      <x:c r="A19" s="2" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s"/>
+      <x:c r="C19" s="4" t="n">
+        <x:v>5.23</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>16.25</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>11.11</x:v>
+      </x:c>
+      <x:c r="F19" s="4" t="n">
+        <x:v>29.31</x:v>
+      </x:c>
+      <x:c r="G19" s="4" t="n">
+        <x:v>23.1</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="J19" s="4" t="n">
+        <x:v>23.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:10">
+      <x:c r="A21" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:10">
+      <x:c r="A22" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:10">
+      <x:c r="A23" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:10">
+      <x:c r="A24" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:10">
+      <x:c r="A25" s="2" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:10">
+      <x:c r="A26" s="2" t="s">
+        <x:v>289</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:10">
+      <x:c r="A27" s="2" t="s">
+        <x:v>290</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:10">
+      <x:c r="A28" s="2" t="s">
+        <x:v>291</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:10">
+      <x:c r="A29" s="2" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:10">
+      <x:c r="A30" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:10">
+      <x:c r="A31" s="2" t="s">
+        <x:v>292</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:10">
+      <x:c r="A32" s="2" t="s">
+        <x:v>293</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:10">
+      <x:c r="A33" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:10">
+      <x:c r="A34" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:10">
+      <x:c r="A35" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:10">
+      <x:c r="A36" s="2" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:10">
+      <x:c r="A37" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:J34"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="32.210625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
+    <x:col min="4" max="5" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
+    <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:10">
+      <x:c r="A1" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:10">
+      <x:c r="A2" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:10">
+      <x:c r="A5" s="2" t="s">
+        <x:v>349</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:10">
+      <x:c r="A6" s="2" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:10">
+      <x:c r="A8" s="2" t="s"/>
+      <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="J8" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:10">
+      <x:c r="A9" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>5.07</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>13.06</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>6.65</x:v>
+      </x:c>
+      <x:c r="F9" s="4" t="n">
+        <x:v>19.91</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>15.74</x:v>
+        <x:v>15.91</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>4.55</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>14.58</x:v>
+        <x:v>13.13</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>10.49</x:v>
+        <x:v>11.2</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>27.49</x:v>
+        <x:v>24.02</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>19.92</x:v>
+        <x:v>18.3</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>5.23</x:v>
+        <x:v>5.78</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>16.25</x:v>
+        <x:v>14.78</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>11.11</x:v>
+        <x:v>11.82</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>29.31</x:v>
+        <x:v>25.8</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>20.37</x:v>
+        <x:v>19.2</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>343</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="F16" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G16" s="3" t="s">
+      <x:c r="J16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>34</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>4.63</x:v>
+        <x:v>5.12</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>14.63</x:v>
+        <x:v>13.15</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>6.22</x:v>
+        <x:v>6.87</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>23.94</x:v>
+        <x:v>20.54</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>16.24</x:v>
+        <x:v>16.52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>4.55</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>14.58</x:v>
+        <x:v>13.13</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>10.49</x:v>
+        <x:v>11.2</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>27.49</x:v>
+        <x:v>24.02</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>19.92</x:v>
+        <x:v>18.3</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>5.23</x:v>
+        <x:v>5.78</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>16.25</x:v>
+        <x:v>14.78</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>11.11</x:v>
+        <x:v>11.82</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>29.31</x:v>
+        <x:v>25.8</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>20.37</x:v>
+        <x:v>19.2</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
         <x:v>262</x:v>
@@ -27849,1095 +25160,334 @@
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J37"/>
-[...759 lines deleted...]
-  </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>352</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="F8" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G8" s="3" t="s">
+      <x:c r="J8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>370</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>5.11</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>13.06</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>6.67</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>19.93</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>15.46</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>18.26</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>13.13</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>11.2</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>24.02</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>18.27</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>19.26</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>5.78</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>14.78</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>11.82</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>25.8</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>19.45</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>355</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="F16" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G16" s="3" t="s">
+      <x:c r="J16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>370</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>5.15</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>13.16</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>20.57</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>16.09</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>18.9</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>13.13</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>11.2</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>24.02</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>18.27</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>19.26</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>5.78</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>14.78</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>11.82</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>25.8</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>19.45</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
@@ -28978,339 +25528,339 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.380625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>352</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="F8" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G8" s="3" t="s">
+      <x:c r="J8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>372</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>5.06</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>12.97</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>6.41</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>19.33</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>14.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>13.13</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>11.2</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>24.02</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>17.4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>5.78</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>14.78</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>11.82</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>25.8</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>18.69</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>355</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="F16" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G16" s="3" t="s">
+      <x:c r="J16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>372</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>5.15</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>13.15</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>6.87</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>20.57</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>15.59</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>13.13</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>11.2</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>24.02</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>17.4</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>5.78</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>14.78</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>11.82</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>25.8</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>18.69</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
@@ -29351,339 +25901,339 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="32.270625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>357</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="F8" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G8" s="3" t="s">
+      <x:c r="J8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>374</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>5.38</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>12.03</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>5.74</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>23.33</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>15.72</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
         <x:v>13.52</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>16.13</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>12.09</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>10.25</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>27.54</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>18.52</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
         <x:v>13.08</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>16.26</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>6.08</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>13.73</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>10.87</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>29.37</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>19.7</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
         <x:v>14.81</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>17.54</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>360</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="F16" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G16" s="3" t="s">
+      <x:c r="J16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>374</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>5.43</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>12.12</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>5.97</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>23.97</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>16.33</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
         <x:v>14.13</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>16.76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>12.09</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>10.25</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>27.54</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>18.52</x:v>
       </x:c>
       <x:c r="H18" s="4" t="n">
         <x:v>13.08</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>16.26</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>6.08</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>13.73</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>10.87</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>29.37</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>19.7</x:v>
       </x:c>
       <x:c r="H19" s="4" t="n">
         <x:v>14.81</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>17.54</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
@@ -29724,339 +26274,339 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.440625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>357</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="F8" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G8" s="3" t="s">
+      <x:c r="J8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>376</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>5.35</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>11.94</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>22.7</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>15.66</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>12.09</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>10.25</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>27.54</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>19.22</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>6.08</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>13.73</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>10.87</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>29.37</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>20.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>360</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="F16" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G16" s="3" t="s">
+      <x:c r="J16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>376</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>5.44</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>12.12</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>5.95</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>23.97</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>16.86</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>12.09</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>10.25</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>27.54</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>19.22</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>6.08</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>13.73</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>10.87</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>29.37</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>20.1</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
@@ -30097,339 +26647,339 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J36"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="34.060625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>357</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="F8" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G8" s="3" t="s">
+      <x:c r="J8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>378</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>4.54</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>14.4</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>5.75</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>22.68</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>4.55</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>14.58</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>10.49</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>27.49</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>25.68</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>5.23</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>16.25</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>11.11</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>29.31</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>26.47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>360</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="F16" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G16" s="3" t="s">
+      <x:c r="J16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>378</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>4.58</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>14.49</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>5.98</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>23.32</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>21.67</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>4.55</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>14.58</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>10.49</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>27.49</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>25.68</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>5.23</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>16.25</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>11.11</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>29.31</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>26.47</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
@@ -30480,339 +27030,339 @@
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10">
       <x:c r="A35" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10">
       <x:c r="A36" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.600625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>380</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="F8" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G8" s="3" t="s">
+      <x:c r="J8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>382</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>4.56</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>14.39</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>6.48</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>22.59</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>15.87</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>14.54</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>11.25</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>27.42</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>22.98</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>5.28</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>16.21</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>11.88</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>29.24</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>21.88</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>383</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="F16" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G16" s="3" t="s">
+      <x:c r="J16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>382</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>4.65</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>14.57</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>6.93</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>23.86</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>17.08</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>14.54</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>11.25</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>27.42</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>22.98</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>5.28</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>16.21</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>11.88</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>29.24</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>21.88</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
@@ -30853,339 +27403,339 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J36"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="34.380625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="F8" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G8" s="3" t="s">
+      <x:c r="J8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>385</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>4.58</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>14.42</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>5.72</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>22.69</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>15.23</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>4.55</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>14.58</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>10.49</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>27.49</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>21.42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>5.23</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>16.25</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>11.11</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>29.31</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>20.5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>366</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="F16" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G16" s="3" t="s">
+      <x:c r="J16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>385</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>4.63</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>14.52</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>5.95</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>23.33</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>15.84</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>4.55</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>14.58</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>10.49</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>27.49</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>21.42</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>5.23</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>16.25</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>11.11</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>29.31</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>20.5</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
@@ -31236,342 +27786,1088 @@
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10">
       <x:c r="A35" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10">
       <x:c r="A36" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet39.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="32.290625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>387</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
+      <x:c r="F8" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="J8" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:10">
+      <x:c r="A9" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>4.71</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>13.19</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>5.09</x:v>
+      </x:c>
+      <x:c r="F9" s="4" t="n">
+        <x:v>21.94</x:v>
+      </x:c>
+      <x:c r="G9" s="4" t="n">
+        <x:v>16.64</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="J9" s="4" t="n">
+        <x:v>10.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:10">
+      <x:c r="A10" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B10" s="2" t="s"/>
+      <x:c r="C10" s="4" t="n">
+        <x:v>4.7</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>13.27</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="n">
+        <x:v>9.57</x:v>
+      </x:c>
+      <x:c r="F10" s="4" t="n">
+        <x:v>26.08</x:v>
+      </x:c>
+      <x:c r="G10" s="4" t="n">
+        <x:v>19.45</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="J10" s="4" t="n">
+        <x:v>9.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:10">
+      <x:c r="A11" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="s"/>
+      <x:c r="C11" s="4" t="n">
+        <x:v>5.38</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>14.91</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>10.19</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="n">
+        <x:v>27.88</x:v>
+      </x:c>
+      <x:c r="G11" s="4" t="n">
+        <x:v>20.65</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="J11" s="4" t="n">
+        <x:v>10.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:10">
+      <x:c r="A13" s="2" t="s">
+        <x:v>387</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:10">
+      <x:c r="A14" s="2" t="s">
+        <x:v>341</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:10">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="J16" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:10">
+      <x:c r="A17" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>4.75</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>13.29</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>5.32</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="n">
+        <x:v>22.58</x:v>
+      </x:c>
+      <x:c r="G17" s="4" t="n">
+        <x:v>17.26</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="J17" s="4" t="n">
+        <x:v>11.27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:10">
+      <x:c r="A18" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s"/>
+      <x:c r="C18" s="4" t="n">
+        <x:v>4.7</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>13.27</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>9.57</x:v>
+      </x:c>
+      <x:c r="F18" s="4" t="n">
+        <x:v>26.08</x:v>
+      </x:c>
+      <x:c r="G18" s="4" t="n">
+        <x:v>19.45</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="J18" s="4" t="n">
+        <x:v>9.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:10">
+      <x:c r="A19" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s"/>
+      <x:c r="C19" s="4" t="n">
+        <x:v>5.38</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>14.91</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>10.19</x:v>
+      </x:c>
+      <x:c r="F19" s="4" t="n">
+        <x:v>27.88</x:v>
+      </x:c>
+      <x:c r="G19" s="4" t="n">
+        <x:v>20.65</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="J19" s="4" t="n">
+        <x:v>10.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:10">
+      <x:c r="A21" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:10">
+      <x:c r="A22" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:10">
+      <x:c r="A23" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:10">
+      <x:c r="A24" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:10">
+      <x:c r="A25" s="2" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:10">
+      <x:c r="A26" s="2" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:10">
+      <x:c r="A27" s="2" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:10">
+      <x:c r="A28" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:10">
+      <x:c r="A29" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:10">
+      <x:c r="A30" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:10">
+      <x:c r="A31" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:10">
+      <x:c r="A32" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:10">
+      <x:c r="A33" s="2" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:10">
+      <x:c r="A34" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:J34"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="33.460625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
+    <x:col min="4" max="5" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
+    <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:10">
+      <x:c r="A1" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:10">
+      <x:c r="A2" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:10">
+      <x:c r="A5" s="2" t="s">
+        <x:v>384</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:10">
+      <x:c r="A6" s="2" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:10">
+      <x:c r="A8" s="2" t="s"/>
+      <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
       <x:c r="C8" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G8" s="3" t="s">
+      <x:c r="J8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>4.71</x:v>
+        <x:v>4.65</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>13.19</x:v>
+        <x:v>13.1</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>5.09</x:v>
+        <x:v>4.88</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>21.94</x:v>
+        <x:v>21.29</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
-        <x:v>16.64</x:v>
+        <x:v>16.04</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>10.67</x:v>
+        <x:v>15.47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>13.27</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>9.57</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>26.08</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>19.45</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>9.98</x:v>
+        <x:v>16.51</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>5.38</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>14.91</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>10.19</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>27.88</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>20.65</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>10.8</x:v>
+        <x:v>16.75</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>390</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="F16" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G16" s="3" t="s">
+      <x:c r="J16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>4.75</x:v>
+        <x:v>4.74</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>13.29</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>5.32</x:v>
+        <x:v>5.33</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>22.58</x:v>
+        <x:v>22.55</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
-        <x:v>17.26</x:v>
+        <x:v>17.25</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>11.27</x:v>
+        <x:v>16.68</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>13.27</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>9.57</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>26.08</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>19.45</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>9.98</x:v>
+        <x:v>16.51</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>5.38</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>14.91</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>10.19</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>27.88</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>20.65</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>10.8</x:v>
+        <x:v>16.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:10">
+      <x:c r="A21" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:10">
+      <x:c r="A22" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:10">
+      <x:c r="A23" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:10">
+      <x:c r="A24" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:10">
+      <x:c r="A25" s="2" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:10">
+      <x:c r="A26" s="2" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:10">
+      <x:c r="A27" s="2" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:10">
+      <x:c r="A28" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:10">
+      <x:c r="A29" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:10">
+      <x:c r="A30" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:10">
+      <x:c r="A31" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:10">
+      <x:c r="A32" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:10">
+      <x:c r="A33" s="2" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:10">
+      <x:c r="A34" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet39.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:J34"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="33.940625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
+    <x:col min="4" max="5" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
+    <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:10">
+      <x:c r="A1" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:10">
+      <x:c r="A2" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:10">
+      <x:c r="A5" s="2" t="s">
+        <x:v>384</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:10">
+      <x:c r="A6" s="2" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:10">
+      <x:c r="A8" s="2" t="s"/>
+      <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="J8" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:10">
+      <x:c r="A9" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>4.65</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>13.1</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>4.81</x:v>
+      </x:c>
+      <x:c r="F9" s="4" t="n">
+        <x:v>21.21</x:v>
+      </x:c>
+      <x:c r="G9" s="4" t="n">
+        <x:v>15.92</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="J9" s="4" t="n">
+        <x:v>16.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:10">
+      <x:c r="A10" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B10" s="2" t="s"/>
+      <x:c r="C10" s="4" t="n">
+        <x:v>4.7</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>13.27</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="n">
+        <x:v>9.57</x:v>
+      </x:c>
+      <x:c r="F10" s="4" t="n">
+        <x:v>26.08</x:v>
+      </x:c>
+      <x:c r="G10" s="4" t="n">
+        <x:v>19.45</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="J10" s="4" t="n">
+        <x:v>17.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:10">
+      <x:c r="A11" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="s"/>
+      <x:c r="C11" s="4" t="n">
+        <x:v>5.38</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>14.91</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>10.19</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="n">
+        <x:v>27.88</x:v>
+      </x:c>
+      <x:c r="G11" s="4" t="n">
+        <x:v>20.65</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="J11" s="4" t="n">
+        <x:v>18.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:10">
+      <x:c r="A13" s="2" t="s">
+        <x:v>387</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:10">
+      <x:c r="A14" s="2" t="s">
+        <x:v>341</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:10">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="J16" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:10">
+      <x:c r="A17" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>4.75</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>13.31</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>5.31</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="n">
+        <x:v>22.58</x:v>
+      </x:c>
+      <x:c r="G17" s="4" t="n">
+        <x:v>17.24</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="J17" s="4" t="n">
+        <x:v>17.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:10">
+      <x:c r="A18" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s"/>
+      <x:c r="C18" s="4" t="n">
+        <x:v>4.7</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>13.27</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>9.57</x:v>
+      </x:c>
+      <x:c r="F18" s="4" t="n">
+        <x:v>26.08</x:v>
+      </x:c>
+      <x:c r="G18" s="4" t="n">
+        <x:v>19.45</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="J18" s="4" t="n">
+        <x:v>17.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:10">
+      <x:c r="A19" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s"/>
+      <x:c r="C19" s="4" t="n">
+        <x:v>5.38</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>14.91</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>10.19</x:v>
+      </x:c>
+      <x:c r="F19" s="4" t="n">
+        <x:v>27.88</x:v>
+      </x:c>
+      <x:c r="G19" s="4" t="n">
+        <x:v>20.65</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="J19" s="4" t="n">
+        <x:v>18.33</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
         <x:v>262</x:v>
@@ -32696,1077 +29992,331 @@
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet40.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="33.460625" style="0" customWidth="1"/>
-[...745 lines deleted...]
-    <x:col min="1" max="1" width="33.770625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="33.820625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>387</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="F8" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G8" s="3" t="s">
+      <x:c r="J8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>396</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>4.75</x:v>
+        <x:v>4.55</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>13.31</x:v>
+        <x:v>14.51</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>5.31</x:v>
+        <x:v>5.95</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>22.54</x:v>
+        <x:v>23.28</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
-        <x:v>17.2</x:v>
-[...2 lines deleted...]
-        <x:v>12.09</x:v>
+        <x:v>18.99</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>13.66</x:v>
+        <x:v>19.95</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.55</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>13.27</x:v>
+        <x:v>14.58</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>9.57</x:v>
+        <x:v>10.49</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>26.08</x:v>
+        <x:v>27.49</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
-        <x:v>19.45</x:v>
-[...2 lines deleted...]
-        <x:v>11.12</x:v>
+        <x:v>21.89</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>12.09</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>5.38</x:v>
+        <x:v>5.23</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>14.91</x:v>
+        <x:v>16.25</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>10.19</x:v>
+        <x:v>11.11</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>27.88</x:v>
+        <x:v>29.31</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
-        <x:v>20.65</x:v>
-[...2 lines deleted...]
-        <x:v>12.82</x:v>
+        <x:v>23.1</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>13.97</x:v>
+        <x:v>22.49</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>390</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="F16" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G16" s="3" t="s">
+      <x:c r="J16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>396</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>4.75</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>13.32</x:v>
+        <x:v>14.61</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>5.33</x:v>
+        <x:v>6.19</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>22.6</x:v>
+        <x:v>23.93</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
-        <x:v>17.26</x:v>
-[...2 lines deleted...]
-        <x:v>12.16</x:v>
+        <x:v>19.64</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>13.73</x:v>
+        <x:v>20.6</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.55</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>13.27</x:v>
+        <x:v>14.58</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>9.57</x:v>
+        <x:v>10.49</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>26.08</x:v>
+        <x:v>27.49</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
-        <x:v>19.45</x:v>
-[...2 lines deleted...]
-        <x:v>11.12</x:v>
+        <x:v>21.89</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>12.09</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>5.38</x:v>
+        <x:v>5.23</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>14.91</x:v>
+        <x:v>16.25</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>10.19</x:v>
+        <x:v>11.11</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>27.88</x:v>
+        <x:v>29.31</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
-        <x:v>20.65</x:v>
-[...2 lines deleted...]
-        <x:v>12.82</x:v>
+        <x:v>23.1</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>13.97</x:v>
+        <x:v>22.49</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
         <x:v>262</x:v>
@@ -33804,1095 +30354,339 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet43.xml><?xml version="1.0" encoding="utf-8"?>
-[...755 lines deleted...]
-<file path=xl/worksheets/sheet45.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet41.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.490625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>330</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="F8" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G8" s="3" t="s">
+      <x:c r="J8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>400</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>4.52</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>14.44</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>5.75</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>22.66</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>18.39</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>17.81</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>4.55</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>14.58</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>10.49</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>27.49</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>21.89</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>19.15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>5.23</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>16.25</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>11.11</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>29.31</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>23.1</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>19.76</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>343</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="F16" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G16" s="3" t="s">
+      <x:c r="J16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>400</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>4.61</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>14.62</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>6.2</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>23.93</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>19.62</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>19.04</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>4.55</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>14.58</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>10.49</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>27.49</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>21.89</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>19.15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>5.23</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>16.25</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>11.11</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>29.31</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>23.1</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>19.76</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
@@ -34933,339 +30727,339 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet46.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet42.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.980625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>330</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="F8" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G8" s="3" t="s">
+      <x:c r="J8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>394</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>4.51</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>14.4</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>5.71</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>22.54</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>18.28</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>19.01</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>4.55</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>14.58</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>10.49</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>27.49</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>21.89</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>19.95</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>5.23</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>16.25</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>11.11</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>29.31</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>23.1</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>343</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="F16" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G16" s="3" t="s">
+      <x:c r="J16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>394</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>4.61</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>14.61</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>6.2</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>23.93</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>19.63</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>20.37</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>4.55</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>14.58</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>10.49</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>27.49</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>21.89</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>19.95</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>5.23</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>16.25</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>11.11</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>29.31</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>23.1</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
@@ -35306,123 +31100,123 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet47.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet43.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="23.370625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.200625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>403</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="E8" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>342</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>-7.47</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>-7.47</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>11.65</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>15.84</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>10.92</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
         <x:v>13.92</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>13.14</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
@@ -35458,91 +31252,91 @@
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-4.42</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-4.42</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>17.36</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>17.82</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>11.58</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
         <x:v>13.58</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>12.98</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>404</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="E16" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>342</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>-7.34</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>-7.34</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>12.23</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>16.45</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>11.51</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
         <x:v>14.55</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>13.78</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
@@ -35655,314 +31449,314 @@
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet48.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet44.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.770625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="7.260625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>406</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="E8" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>348</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>-10</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>-10</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>1.05</x:v>
       </x:c>
       <x:c r="F9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>13.54</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>-6.11</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>-6.11</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>8.18</x:v>
       </x:c>
       <x:c r="F10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>16.16</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-6.94</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-6.94</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>6.78</x:v>
       </x:c>
       <x:c r="F11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>17.48</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>407</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="E16" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>348</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>-9.76</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>-9.76</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>2.12</x:v>
       </x:c>
       <x:c r="F17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>14.72</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>-6.11</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>-6.11</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>8.18</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>16.16</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-6.94</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-6.94</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>6.78</x:v>
       </x:c>
       <x:c r="F19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>17.48</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
@@ -36003,387 +31797,1798 @@
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet49.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet45.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="44.530625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.200625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:9">
+      <x:c r="A5" s="2" t="s">
+        <x:v>403</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:9">
+      <x:c r="A6" s="2" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:9">
+      <x:c r="A8" s="2" t="s"/>
+      <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:9">
+      <x:c r="A9" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>-5.67</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>-5.67</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>4.73</x:v>
+      </x:c>
+      <x:c r="F9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I9" s="4" t="n">
+        <x:v>11.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:9">
+      <x:c r="A10" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B10" s="2" t="s"/>
+      <x:c r="C10" s="4" t="n">
+        <x:v>-1.71</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>-1.71</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="n">
+        <x:v>11.47</x:v>
+      </x:c>
+      <x:c r="F10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I10" s="4" t="n">
+        <x:v>13.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:9">
+      <x:c r="A11" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="s"/>
+      <x:c r="C11" s="4" t="n">
+        <x:v>-2.58</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>-2.58</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>10.03</x:v>
+      </x:c>
+      <x:c r="F11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I11" s="4" t="n">
+        <x:v>14.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:9">
+      <x:c r="A13" s="2" t="s">
+        <x:v>404</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:9">
+      <x:c r="A14" s="2" t="s">
+        <x:v>341</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:9">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:9">
+      <x:c r="A17" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>-5.56</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>-5.56</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>5.24</x:v>
+      </x:c>
+      <x:c r="F17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I17" s="4" t="n">
+        <x:v>11.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:9">
+      <x:c r="A18" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s"/>
+      <x:c r="C18" s="4" t="n">
+        <x:v>-1.71</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>-1.71</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>11.47</x:v>
+      </x:c>
+      <x:c r="F18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I18" s="4" t="n">
+        <x:v>13.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:9">
+      <x:c r="A19" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s"/>
+      <x:c r="C19" s="4" t="n">
+        <x:v>-2.58</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>-2.58</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>10.03</x:v>
+      </x:c>
+      <x:c r="F19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I19" s="4" t="n">
+        <x:v>14.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:9">
+      <x:c r="A21" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:9">
+      <x:c r="A22" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9">
+      <x:c r="A23" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:9">
+      <x:c r="A24" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:9">
+      <x:c r="A25" s="2" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:9">
+      <x:c r="A26" s="2" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:9">
+      <x:c r="A27" s="2" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:9">
+      <x:c r="A28" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:9">
+      <x:c r="A29" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:9">
+      <x:c r="A30" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:9">
+      <x:c r="A31" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9">
+      <x:c r="A32" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:9">
+      <x:c r="A33" s="2" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:9">
+      <x:c r="A34" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet46.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:I34"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="44.590625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="6.200625" style="0" customWidth="1"/>
+    <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:9">
+      <x:c r="A1" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:9">
+      <x:c r="A2" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:9">
+      <x:c r="A5" s="2" t="s">
+        <x:v>406</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:9">
+      <x:c r="A6" s="2" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:9">
+      <x:c r="A8" s="2" t="s"/>
+      <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:9">
+      <x:c r="A9" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>-5.61</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>-5.61</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>9.3</x:v>
+      </x:c>
+      <x:c r="F9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I9" s="4" t="n">
+        <x:v>13.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:9">
+      <x:c r="A10" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B10" s="2" t="s"/>
+      <x:c r="C10" s="4" t="n">
+        <x:v>-1.65</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>-1.65</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="n">
+        <x:v>16.38</x:v>
+      </x:c>
+      <x:c r="F10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I10" s="4" t="n">
+        <x:v>15.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:9">
+      <x:c r="A11" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="s"/>
+      <x:c r="C11" s="4" t="n">
+        <x:v>-2.51</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>-2.51</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>14.87</x:v>
+      </x:c>
+      <x:c r="F11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I11" s="4" t="n">
+        <x:v>16.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:9">
+      <x:c r="A13" s="2" t="s">
+        <x:v>407</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:9">
+      <x:c r="A14" s="2" t="s">
+        <x:v>341</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:9">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:9">
+      <x:c r="A17" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>-5.5</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>-5.5</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>9.83</x:v>
+      </x:c>
+      <x:c r="F17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I17" s="4" t="n">
+        <x:v>14.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:9">
+      <x:c r="A18" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s"/>
+      <x:c r="C18" s="4" t="n">
+        <x:v>-1.65</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>-1.65</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>16.38</x:v>
+      </x:c>
+      <x:c r="F18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I18" s="4" t="n">
+        <x:v>15.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:9">
+      <x:c r="A19" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s"/>
+      <x:c r="C19" s="4" t="n">
+        <x:v>-2.51</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>-2.51</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>14.87</x:v>
+      </x:c>
+      <x:c r="F19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I19" s="4" t="n">
+        <x:v>16.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:9">
+      <x:c r="A21" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:9">
+      <x:c r="A22" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9">
+      <x:c r="A23" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:9">
+      <x:c r="A24" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:9">
+      <x:c r="A25" s="2" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:9">
+      <x:c r="A26" s="2" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:9">
+      <x:c r="A27" s="2" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:9">
+      <x:c r="A28" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:9">
+      <x:c r="A29" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:9">
+      <x:c r="A30" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:9">
+      <x:c r="A31" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9">
+      <x:c r="A32" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:9">
+      <x:c r="A33" s="2" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:9">
+      <x:c r="A34" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet47.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:I34"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="44.640625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="6.200625" style="0" customWidth="1"/>
+    <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:9">
+      <x:c r="A1" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:9">
+      <x:c r="A2" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:9">
+      <x:c r="A5" s="2" t="s">
+        <x:v>397</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:9">
+      <x:c r="A6" s="2" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:9">
+      <x:c r="A8" s="2" t="s"/>
+      <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:9">
+      <x:c r="A9" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>-7.48</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>-7.48</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>11.69</x:v>
+      </x:c>
+      <x:c r="F9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I9" s="4" t="n">
+        <x:v>16.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:9">
+      <x:c r="A10" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B10" s="2" t="s"/>
+      <x:c r="C10" s="4" t="n">
+        <x:v>-3.57</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>-3.57</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="n">
+        <x:v>18.9</x:v>
+      </x:c>
+      <x:c r="F10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I10" s="4" t="n">
+        <x:v>17.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:9">
+      <x:c r="A11" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="s"/>
+      <x:c r="C11" s="4" t="n">
+        <x:v>-4.42</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>-4.42</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>17.36</x:v>
+      </x:c>
+      <x:c r="F11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I11" s="4" t="n">
+        <x:v>18.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:9">
+      <x:c r="A13" s="2" t="s">
+        <x:v>398</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:9">
+      <x:c r="A14" s="2" t="s">
+        <x:v>341</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:9">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:9">
+      <x:c r="A17" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>-7.37</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>-7.37</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>12.23</x:v>
+      </x:c>
+      <x:c r="F17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I17" s="4" t="n">
+        <x:v>16.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:9">
+      <x:c r="A18" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s"/>
+      <x:c r="C18" s="4" t="n">
+        <x:v>-3.57</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>-3.57</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>18.9</x:v>
+      </x:c>
+      <x:c r="F18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I18" s="4" t="n">
+        <x:v>17.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:9">
+      <x:c r="A19" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s"/>
+      <x:c r="C19" s="4" t="n">
+        <x:v>-4.42</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>-4.42</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>17.36</x:v>
+      </x:c>
+      <x:c r="F19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I19" s="4" t="n">
+        <x:v>18.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:9">
+      <x:c r="A21" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:9">
+      <x:c r="A22" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9">
+      <x:c r="A23" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:9">
+      <x:c r="A24" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:9">
+      <x:c r="A25" s="2" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:9">
+      <x:c r="A26" s="2" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:9">
+      <x:c r="A27" s="2" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:9">
+      <x:c r="A28" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:9">
+      <x:c r="A29" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:9">
+      <x:c r="A30" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:9">
+      <x:c r="A31" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9">
+      <x:c r="A32" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:9">
+      <x:c r="A33" s="2" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:9">
+      <x:c r="A34" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet48.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:I34"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="34.120625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="6.200625" style="0" customWidth="1"/>
+    <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:9">
+      <x:c r="A1" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:9">
+      <x:c r="A2" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:9">
+      <x:c r="A5" s="2" t="s">
+        <x:v>397</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:9">
+      <x:c r="A6" s="2" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:9">
+      <x:c r="A8" s="2" t="s"/>
+      <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:9">
+      <x:c r="A9" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>-7.44</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>-7.44</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>11.75</x:v>
+      </x:c>
+      <x:c r="F9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I9" s="4" t="n">
+        <x:v>9.71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:9">
+      <x:c r="A10" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B10" s="2" t="s"/>
+      <x:c r="C10" s="4" t="n">
+        <x:v>-3.57</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>-3.57</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="n">
+        <x:v>18.9</x:v>
+      </x:c>
+      <x:c r="F10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I10" s="4" t="n">
+        <x:v>13.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:9">
+      <x:c r="A11" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="s"/>
+      <x:c r="C11" s="4" t="n">
+        <x:v>-4.42</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>-4.42</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>17.36</x:v>
+      </x:c>
+      <x:c r="F11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I11" s="4" t="n">
+        <x:v>13.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:9">
+      <x:c r="A13" s="2" t="s">
+        <x:v>398</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:9">
+      <x:c r="A14" s="2" t="s">
+        <x:v>341</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:9">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:9">
+      <x:c r="A17" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>-7.34</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>-7.34</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>12.23</x:v>
+      </x:c>
+      <x:c r="F17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I17" s="4" t="n">
+        <x:v>10.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:9">
+      <x:c r="A18" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s"/>
+      <x:c r="C18" s="4" t="n">
+        <x:v>-3.57</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>-3.57</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>18.9</x:v>
+      </x:c>
+      <x:c r="F18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I18" s="4" t="n">
+        <x:v>13.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:9">
+      <x:c r="A19" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s"/>
+      <x:c r="C19" s="4" t="n">
+        <x:v>-4.42</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>-4.42</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>17.36</x:v>
+      </x:c>
+      <x:c r="F19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I19" s="4" t="n">
+        <x:v>13.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:9">
+      <x:c r="A21" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:9">
+      <x:c r="A22" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9">
+      <x:c r="A23" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:9">
+      <x:c r="A24" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:9">
+      <x:c r="A25" s="2" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:9">
+      <x:c r="A26" s="2" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:9">
+      <x:c r="A27" s="2" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:9">
+      <x:c r="A28" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:9">
+      <x:c r="A29" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:9">
+      <x:c r="A30" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:9">
+      <x:c r="A31" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9">
+      <x:c r="A32" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:9">
+      <x:c r="A33" s="2" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:9">
+      <x:c r="A34" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet49.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:I37"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="35.700625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="6.200625" style="0" customWidth="1"/>
+    <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:9">
+      <x:c r="A1" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:9">
+      <x:c r="A2" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
         <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="E8" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>354</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>-5.67</x:v>
+        <x:v>-7.12</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>-5.67</x:v>
+        <x:v>-7.12</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>4.73</x:v>
-[...2 lines deleted...]
-        <x:v>349</x:v>
+        <x:v>11.31</x:v>
+      </x:c>
+      <x:c r="F9" s="4" t="n">
+        <x:v>15.01</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
-        <x:v>11.08</x:v>
+        <x:v>16.38</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
-        <x:v>5</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>-1.71</x:v>
+        <x:v>-3.15</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>-1.71</x:v>
+        <x:v>-3.15</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>11.47</x:v>
-[...2 lines deleted...]
-        <x:v>349</x:v>
+        <x:v>19.54</x:v>
+      </x:c>
+      <x:c r="F10" s="4" t="n">
+        <x:v>16.97</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
-        <x:v>13.7</x:v>
+        <x:v>17.63</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
-        <x:v>6</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>-2.58</x:v>
+        <x:v>-4.42</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>-2.58</x:v>
+        <x:v>-4.42</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>10.03</x:v>
-[...2 lines deleted...]
-        <x:v>349</x:v>
+        <x:v>17.36</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="n">
+        <x:v>17.82</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
-        <x:v>14.18</x:v>
+        <x:v>18.65</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
         <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="E16" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>354</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>-5.56</x:v>
+        <x:v>-7.01</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>-5.56</x:v>
+        <x:v>-7.01</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>5.24</x:v>
-[...2 lines deleted...]
-        <x:v>349</x:v>
+        <x:v>11.79</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="n">
+        <x:v>15.51</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
-        <x:v>11.63</x:v>
+        <x:v>16.89</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
-        <x:v>5</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>-1.71</x:v>
+        <x:v>-3.15</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>-1.71</x:v>
+        <x:v>-3.15</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>11.47</x:v>
-[...2 lines deleted...]
-        <x:v>349</x:v>
+        <x:v>19.54</x:v>
+      </x:c>
+      <x:c r="F18" s="4" t="n">
+        <x:v>16.97</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
-        <x:v>13.7</x:v>
+        <x:v>17.63</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
-        <x:v>6</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>-2.58</x:v>
+        <x:v>-4.42</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>-2.58</x:v>
+        <x:v>-4.42</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>10.03</x:v>
-[...2 lines deleted...]
-        <x:v>349</x:v>
+        <x:v>17.36</x:v>
+      </x:c>
+      <x:c r="F19" s="4" t="n">
+        <x:v>17.82</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
-        <x:v>14.18</x:v>
+        <x:v>18.65</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>263</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="2" t="s">
-        <x:v>264</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="2" t="s">
-        <x:v>265</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="2" t="s">
-        <x:v>266</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
-      <x:c r="A30" s="1" t="s">
+      <x:c r="A30" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:9">
+      <x:c r="A31" s="2" t="s">
+        <x:v>292</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9">
+      <x:c r="A32" s="2" t="s">
+        <x:v>293</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:9">
+      <x:c r="A33" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:9">
+      <x:c r="A35" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:9">
+      <x:c r="A36" s="2" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:9">
+      <x:c r="A37" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:E80"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
@@ -37439,1715 +34644,304 @@
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet50.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="44.590625" style="0" customWidth="1"/>
-[...1409 lines deleted...]
-  <x:cols>
     <x:col min="1" max="1" width="32.210625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.200625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>409</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="E8" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>368</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>-5.67</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>-5.67</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>4.67</x:v>
       </x:c>
       <x:c r="F9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>11.81</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>-1.71</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>-1.71</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>11.47</x:v>
       </x:c>
       <x:c r="F10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>14.23</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-2.58</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-2.58</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>10.03</x:v>
       </x:c>
       <x:c r="F11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>14.54</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>410</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="E16" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>368</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>-5.55</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>-5.55</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>5.22</x:v>
       </x:c>
       <x:c r="F17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>12.4</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>-1.71</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>-1.71</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>11.47</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>14.23</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-2.58</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-2.58</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>10.03</x:v>
       </x:c>
       <x:c r="F19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>14.54</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
@@ -39188,315 +34982,315 @@
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet55.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet51.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.200625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>409</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="E8" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>370</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>-5.66</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>-5.66</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>4.66</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>13.57</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>14.59</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>-1.71</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>-1.71</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>11.47</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>14.5</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>15.59</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-2.58</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-2.58</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>10.03</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>15.54</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>16.7</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>410</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="E16" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>370</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>-5.53</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>-5.53</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>5.22</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>14.19</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>15.22</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>-1.71</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>-1.71</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>11.47</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>14.5</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>15.59</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-2.58</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-2.58</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>10.03</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>15.54</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>16.7</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
@@ -39537,315 +35331,315 @@
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet56.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet52.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.380625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.200625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>409</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="E8" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>372</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>-5.8</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>-5.8</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>4.13</x:v>
       </x:c>
       <x:c r="F9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>10.43</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>-1.71</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>-1.71</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>11.47</x:v>
       </x:c>
       <x:c r="F10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>13.44</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-2.58</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-2.58</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>10.03</x:v>
       </x:c>
       <x:c r="F11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>14.17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>410</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="E16" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>372</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>-5.56</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>-5.56</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>5.23</x:v>
       </x:c>
       <x:c r="F17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>11.59</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>-1.71</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>-1.71</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>11.47</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>13.44</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-2.58</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-2.58</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>10.03</x:v>
       </x:c>
       <x:c r="F19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>14.17</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
@@ -39886,315 +35680,315 @@
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet57.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet53.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="32.270625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.200625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>412</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="E8" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>374</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>-5.61</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>-5.61</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>9.28</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>13.38</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>11.93</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>14.42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>-1.65</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>-1.65</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>16.38</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>14.29</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>11.27</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>14.54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-2.51</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-2.51</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>14.87</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>15.32</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>12.59</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>15.56</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>413</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="E16" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>374</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>-5.49</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>-5.49</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>9.86</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>13.98</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>12.53</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>15.04</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>-1.65</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>-1.65</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>16.38</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>14.29</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>11.27</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>14.54</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-2.51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-2.51</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>14.87</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>15.32</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>12.59</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>15.56</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
@@ -40235,315 +36029,315 @@
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet58.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet54.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.440625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.200625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>412</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="E8" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>376</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>-5.75</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>-5.75</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>8.71</x:v>
       </x:c>
       <x:c r="F9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>11.59</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>-1.65</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>-1.65</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>16.38</x:v>
       </x:c>
       <x:c r="F10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>15.19</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-2.51</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-2.51</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>14.87</x:v>
       </x:c>
       <x:c r="F11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>15.43</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>413</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="E16" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>376</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>-5.5</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>-5.5</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>9.84</x:v>
       </x:c>
       <x:c r="F17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>12.75</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>-1.65</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>-1.65</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>16.38</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>15.19</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-2.51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-2.51</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>14.87</x:v>
       </x:c>
       <x:c r="F19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>15.43</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
@@ -40584,318 +36378,1026 @@
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet59.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet55.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I36"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="34.060625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.200625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:9">
+      <x:c r="A5" s="2" t="s">
+        <x:v>406</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:9">
+      <x:c r="A6" s="2" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:9">
+      <x:c r="A8" s="2" t="s"/>
+      <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:9">
+      <x:c r="A9" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>-7.56</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>-7.56</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>10.85</x:v>
+      </x:c>
+      <x:c r="F9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I9" s="4" t="n">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:9">
+      <x:c r="A10" s="2" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="B10" s="2" t="s"/>
+      <x:c r="C10" s="4" t="n">
+        <x:v>-3.57</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>-3.57</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="n">
+        <x:v>18.9</x:v>
+      </x:c>
+      <x:c r="F10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I10" s="4" t="n">
+        <x:v>20.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:9">
+      <x:c r="A11" s="2" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="s"/>
+      <x:c r="C11" s="4" t="n">
+        <x:v>-4.42</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>-4.42</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>17.36</x:v>
+      </x:c>
+      <x:c r="F11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I11" s="4" t="n">
+        <x:v>20.76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:9">
+      <x:c r="A13" s="2" t="s">
+        <x:v>407</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:9">
+      <x:c r="A14" s="2" t="s">
+        <x:v>341</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:9">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:9">
+      <x:c r="A17" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>-7.44</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>-7.44</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>11.43</x:v>
+      </x:c>
+      <x:c r="F17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I17" s="4" t="n">
+        <x:v>16.61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:9">
+      <x:c r="A18" s="2" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s"/>
+      <x:c r="C18" s="4" t="n">
+        <x:v>-3.57</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>-3.57</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>18.9</x:v>
+      </x:c>
+      <x:c r="F18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I18" s="4" t="n">
+        <x:v>20.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:9">
+      <x:c r="A19" s="2" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s"/>
+      <x:c r="C19" s="4" t="n">
+        <x:v>-4.42</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>-4.42</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>17.36</x:v>
+      </x:c>
+      <x:c r="F19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I19" s="4" t="n">
+        <x:v>20.76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:9">
+      <x:c r="A21" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:9">
+      <x:c r="A22" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9">
+      <x:c r="A23" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:9">
+      <x:c r="A24" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:9">
+      <x:c r="A25" s="2" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:9">
+      <x:c r="A26" s="2" t="s">
+        <x:v>307</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:9">
+      <x:c r="A27" s="2" t="s">
+        <x:v>308</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:9">
+      <x:c r="A28" s="2" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:9">
+      <x:c r="A29" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:9">
+      <x:c r="A30" s="2" t="s">
+        <x:v>292</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:9">
+      <x:c r="A31" s="2" t="s">
+        <x:v>293</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9">
+      <x:c r="A32" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:9">
+      <x:c r="A33" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:9">
+      <x:c r="A34" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:9">
+      <x:c r="A35" s="2" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:9">
+      <x:c r="A36" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet56.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:I34"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="33.600625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="6.200625" style="0" customWidth="1"/>
+    <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:9">
+      <x:c r="A1" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:9">
+      <x:c r="A2" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="E8" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>-6.91</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>-6.91</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>11.92</x:v>
+      </x:c>
+      <x:c r="F9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I9" s="4" t="n">
+        <x:v>4.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:9">
+      <x:c r="A10" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B10" s="2" t="s"/>
+      <x:c r="C10" s="4" t="n">
+        <x:v>-2.87</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>-2.87</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="n">
+        <x:v>19.81</x:v>
+      </x:c>
+      <x:c r="F10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I10" s="4" t="n">
+        <x:v>12.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:9">
+      <x:c r="A11" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="s"/>
+      <x:c r="C11" s="4" t="n">
+        <x:v>-3.73</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>-3.73</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>18.26</x:v>
+      </x:c>
+      <x:c r="F11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I11" s="4" t="n">
+        <x:v>9.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:9">
+      <x:c r="A13" s="2" t="s">
+        <x:v>413</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:9">
+      <x:c r="A14" s="2" t="s">
+        <x:v>341</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:9">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:9">
+      <x:c r="A17" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>-6.67</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>-6.67</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>13.09</x:v>
+      </x:c>
+      <x:c r="F17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I17" s="4" t="n">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:9">
+      <x:c r="A18" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s"/>
+      <x:c r="C18" s="4" t="n">
+        <x:v>-2.87</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>-2.87</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>19.81</x:v>
+      </x:c>
+      <x:c r="F18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I18" s="4" t="n">
+        <x:v>12.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:9">
+      <x:c r="A19" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s"/>
+      <x:c r="C19" s="4" t="n">
+        <x:v>-3.73</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>-3.73</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>18.26</x:v>
+      </x:c>
+      <x:c r="F19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I19" s="4" t="n">
+        <x:v>9.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:9">
+      <x:c r="A21" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:9">
+      <x:c r="A22" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9">
+      <x:c r="A23" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:9">
+      <x:c r="A24" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:9">
+      <x:c r="A25" s="2" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:9">
+      <x:c r="A26" s="2" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:9">
+      <x:c r="A27" s="2" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:9">
+      <x:c r="A28" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:9">
+      <x:c r="A29" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:9">
+      <x:c r="A30" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:9">
+      <x:c r="A31" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9">
+      <x:c r="A32" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:9">
+      <x:c r="A33" s="2" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:9">
+      <x:c r="A34" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet57.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:I36"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="34.380625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="6.200625" style="0" customWidth="1"/>
+    <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:9">
+      <x:c r="A1" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:9">
+      <x:c r="A2" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:9">
+      <x:c r="A5" s="2" t="s">
+        <x:v>409</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:9">
+      <x:c r="A6" s="2" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:9">
+      <x:c r="A8" s="2" t="s"/>
+      <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:9">
+      <x:c r="A9" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
+        <x:v>382</x:v>
+      </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>-7.56</x:v>
+        <x:v>-7.6</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>-7.56</x:v>
+        <x:v>-7.6</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>10.85</x:v>
+        <x:v>10.5</x:v>
       </x:c>
       <x:c r="F9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
-        <x:v>16</x:v>
+        <x:v>6.51</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>-3.57</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>-3.57</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>18.9</x:v>
       </x:c>
       <x:c r="F10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
-        <x:v>20.68</x:v>
+        <x:v>12.81</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-4.42</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-4.42</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>17.36</x:v>
       </x:c>
       <x:c r="F11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
-        <x:v>20.76</x:v>
+        <x:v>10.71</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>413</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="E16" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>-7.44</x:v>
+        <x:v>-7.48</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>-7.44</x:v>
+        <x:v>-7.48</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>11.43</x:v>
+        <x:v>11.08</x:v>
       </x:c>
       <x:c r="F17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
-        <x:v>16.61</x:v>
+        <x:v>7.07</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>-3.57</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>-3.57</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>18.9</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
-        <x:v>20.68</x:v>
+        <x:v>12.81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-4.42</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-4.42</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>17.36</x:v>
       </x:c>
       <x:c r="F19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
-        <x:v>20.76</x:v>
+        <x:v>10.71</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
         <x:v>262</x:v>
@@ -40931,50 +37433,748 @@
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9">
       <x:c r="A35" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9">
       <x:c r="A36" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet58.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:I34"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="32.290625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="6.200625" style="0" customWidth="1"/>
+    <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:9">
+      <x:c r="A1" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:9">
+      <x:c r="A2" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:9">
+      <x:c r="A5" s="2" t="s">
+        <x:v>415</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:9">
+      <x:c r="A6" s="2" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:9">
+      <x:c r="A8" s="2" t="s"/>
+      <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:9">
+      <x:c r="A9" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>-7.16</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>-7.16</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>7.19</x:v>
+      </x:c>
+      <x:c r="F9" s="4" t="n">
+        <x:v>14.7</x:v>
+      </x:c>
+      <x:c r="G9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I9" s="4" t="n">
+        <x:v>7.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:9">
+      <x:c r="A10" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B10" s="2" t="s"/>
+      <x:c r="C10" s="4" t="n">
+        <x:v>-3.26</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>-3.26</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="n">
+        <x:v>14.13</x:v>
+      </x:c>
+      <x:c r="F10" s="4" t="n">
+        <x:v>15.6</x:v>
+      </x:c>
+      <x:c r="G10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I10" s="4" t="n">
+        <x:v>7.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:9">
+      <x:c r="A11" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="s"/>
+      <x:c r="C11" s="4" t="n">
+        <x:v>-4.11</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>-4.11</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>12.65</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="n">
+        <x:v>16.65</x:v>
+      </x:c>
+      <x:c r="G11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I11" s="4" t="n">
+        <x:v>7.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:9">
+      <x:c r="A13" s="2" t="s">
+        <x:v>416</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:9">
+      <x:c r="A14" s="2" t="s">
+        <x:v>341</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:9">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:9">
+      <x:c r="A17" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>-7.03</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>-7.03</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>7.75</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="n">
+        <x:v>15.3</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I17" s="4" t="n">
+        <x:v>8.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:9">
+      <x:c r="A18" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s"/>
+      <x:c r="C18" s="4" t="n">
+        <x:v>-3.26</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>-3.26</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>14.13</x:v>
+      </x:c>
+      <x:c r="F18" s="4" t="n">
+        <x:v>15.6</x:v>
+      </x:c>
+      <x:c r="G18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I18" s="4" t="n">
+        <x:v>7.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:9">
+      <x:c r="A19" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s"/>
+      <x:c r="C19" s="4" t="n">
+        <x:v>-4.11</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>-4.11</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>12.65</x:v>
+      </x:c>
+      <x:c r="F19" s="4" t="n">
+        <x:v>16.65</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I19" s="4" t="n">
+        <x:v>7.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:9">
+      <x:c r="A21" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:9">
+      <x:c r="A22" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9">
+      <x:c r="A23" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:9">
+      <x:c r="A24" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:9">
+      <x:c r="A25" s="2" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:9">
+      <x:c r="A26" s="2" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:9">
+      <x:c r="A27" s="2" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:9">
+      <x:c r="A28" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:9">
+      <x:c r="A29" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:9">
+      <x:c r="A30" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:9">
+      <x:c r="A31" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9">
+      <x:c r="A32" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:9">
+      <x:c r="A33" s="2" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:9">
+      <x:c r="A34" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet59.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:I34"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="33.460625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="6.200625" style="0" customWidth="1"/>
+    <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:9">
+      <x:c r="A1" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:9">
+      <x:c r="A2" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:9">
+      <x:c r="A5" s="2" t="s">
+        <x:v>415</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:9">
+      <x:c r="A6" s="2" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:9">
+      <x:c r="A8" s="2" t="s"/>
+      <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:9">
+      <x:c r="A9" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>-7.27</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>-7.27</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>6.6</x:v>
+      </x:c>
+      <x:c r="F9" s="4" t="n">
+        <x:v>14.1</x:v>
+      </x:c>
+      <x:c r="G9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I9" s="4" t="n">
+        <x:v>12.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:9">
+      <x:c r="A10" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B10" s="2" t="s"/>
+      <x:c r="C10" s="4" t="n">
+        <x:v>-3.26</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>-3.26</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="n">
+        <x:v>14.13</x:v>
+      </x:c>
+      <x:c r="F10" s="4" t="n">
+        <x:v>15.6</x:v>
+      </x:c>
+      <x:c r="G10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I10" s="4" t="n">
+        <x:v>13.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:9">
+      <x:c r="A11" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="s"/>
+      <x:c r="C11" s="4" t="n">
+        <x:v>-4.11</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>-4.11</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>12.65</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="n">
+        <x:v>16.65</x:v>
+      </x:c>
+      <x:c r="G11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I11" s="4" t="n">
+        <x:v>13.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:9">
+      <x:c r="A13" s="2" t="s">
+        <x:v>416</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:9">
+      <x:c r="A14" s="2" t="s">
+        <x:v>341</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:9">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:9">
+      <x:c r="A17" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>-7.03</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>-7.03</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>7.71</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="n">
+        <x:v>15.3</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I17" s="4" t="n">
+        <x:v>13.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:9">
+      <x:c r="A18" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s"/>
+      <x:c r="C18" s="4" t="n">
+        <x:v>-3.26</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>-3.26</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>14.13</x:v>
+      </x:c>
+      <x:c r="F18" s="4" t="n">
+        <x:v>15.6</x:v>
+      </x:c>
+      <x:c r="G18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I18" s="4" t="n">
+        <x:v>13.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:9">
+      <x:c r="A19" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s"/>
+      <x:c r="C19" s="4" t="n">
+        <x:v>-4.11</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>-4.11</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>12.65</x:v>
+      </x:c>
+      <x:c r="F19" s="4" t="n">
+        <x:v>16.65</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I19" s="4" t="n">
+        <x:v>13.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:9">
+      <x:c r="A21" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:9">
+      <x:c r="A22" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9">
+      <x:c r="A23" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:9">
+      <x:c r="A24" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:9">
+      <x:c r="A25" s="2" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:9">
+      <x:c r="A26" s="2" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:9">
+      <x:c r="A27" s="2" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:9">
+      <x:c r="A28" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:9">
+      <x:c r="A29" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:9">
+      <x:c r="A30" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:9">
+      <x:c r="A31" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9">
+      <x:c r="A32" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:9">
+      <x:c r="A33" s="2" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:9">
+      <x:c r="A34" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:E65"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
@@ -41775,1710 +38975,304 @@
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet60.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="33.600625" style="0" customWidth="1"/>
-[...1404 lines deleted...]
-  <x:cols>
     <x:col min="1" max="1" width="33.940625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.200625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="E8" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>394</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>-7.33</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>-7.33</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>6.48</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>13.99</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>13.13</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>-3.26</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>-3.26</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>14.13</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>15.6</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>13.99</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-4.11</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-4.11</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>12.65</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>16.65</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>14.48</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>422</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="E16" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>394</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>-7.06</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>-7.06</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>7.71</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>15.29</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>14.41</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>-3.26</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>-3.26</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>14.13</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>15.6</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>13.99</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-4.11</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-4.11</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>12.65</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>16.65</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>14.48</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
@@ -43519,1023 +39313,315 @@
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet65.xml><?xml version="1.0" encoding="utf-8"?>
-[...707 lines deleted...]
-<file path=xl/worksheets/sheet67.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet61.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.820625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.200625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>403</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="E8" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>-7.47</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>-7.47</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>11.64</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>15.83</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>15.83</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>-3.57</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>-3.57</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>18.9</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>16.77</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>16.77</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-4.42</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-4.42</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>17.36</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>17.82</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>17.82</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>404</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="E16" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>-7.35</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>-7.35</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>12.23</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>16.45</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>16.45</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>-3.57</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>-3.57</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>18.9</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>16.77</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>16.77</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-4.42</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-4.42</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>17.36</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>17.82</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>17.82</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
@@ -44576,315 +39662,315 @@
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet68.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet62.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.490625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.200625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>403</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="E8" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>400</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>-7.59</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>-7.59</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>11.07</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>15.24</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>14.46</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>-3.57</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>-3.57</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>18.9</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>16.77</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>15.78</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-4.42</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-4.42</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>17.36</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>17.82</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>15.96</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>404</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="E16" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>400</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>-7.35</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>-7.35</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>12.23</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>16.45</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>15.67</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>-3.57</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>-3.57</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>18.9</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>16.77</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>15.78</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-4.42</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-4.42</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>17.36</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>17.82</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>15.96</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
@@ -44925,315 +40011,315 @@
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet69.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet63.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.980625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.200625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>403</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="E8" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
+      <x:c r="G8" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E8" s="3" t="s">
+      <x:c r="H8" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F8" s="3" t="s">
+      <x:c r="I8" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>394</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>-7.6</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>-7.6</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>10.95</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>15.13</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>15.32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>-3.57</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>-3.57</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>18.9</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>16.77</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>16.21</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-4.42</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-4.42</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>17.36</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>17.82</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>16.71</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>404</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
+      <x:c r="E16" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="s">
+      <x:c r="G16" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="s">
+      <x:c r="H16" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="s">
+      <x:c r="I16" s="3" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>394</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>-7.33</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>-7.33</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>12.22</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>16.45</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>16.63</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>-3.57</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>-3.57</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>18.9</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>16.77</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>16.21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-4.42</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-4.42</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>17.36</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>17.82</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>16.71</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
@@ -48528,248 +43614,230 @@
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>69</vt:i4>
+        <vt:i4>63</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>138</vt:i4>
+        <vt:i4>126</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="207">
+    <vt:vector baseType="lpstr" size="189">
       <vt:lpstr>USD Class_Historical</vt:lpstr>
       <vt:lpstr>AUD Class J_Historical</vt:lpstr>
       <vt:lpstr>EUR Class C Dist_Historical</vt:lpstr>
       <vt:lpstr>GBP Class C Dist_Historical</vt:lpstr>
       <vt:lpstr>USD Class C Dist_Historical</vt:lpstr>
       <vt:lpstr>USD Class D_Historical</vt:lpstr>
       <vt:lpstr>NOK Class DH_Historical</vt:lpstr>
       <vt:lpstr>EUR Class_Historical</vt:lpstr>
       <vt:lpstr>EUR Class E_Historical</vt:lpstr>
       <vt:lpstr>EUR Class J_Historical</vt:lpstr>
       <vt:lpstr>GBP Class_Historical</vt:lpstr>
       <vt:lpstr>GBP Class J_Historical</vt:lpstr>
       <vt:lpstr>GBP Class H_Historical</vt:lpstr>
       <vt:lpstr>HKD Class J_Historical</vt:lpstr>
       <vt:lpstr>NOK Class H_Historical</vt:lpstr>
       <vt:lpstr>SGD Class_Historical</vt:lpstr>
       <vt:lpstr>SGD Class J_Historical</vt:lpstr>
       <vt:lpstr>SGD Class R_Historical</vt:lpstr>
-      <vt:lpstr>SGD Class Z_Historical</vt:lpstr>
-      <vt:lpstr>SGD Class ZH_Historical</vt:lpstr>
       <vt:lpstr>USD Class E_Historical</vt:lpstr>
       <vt:lpstr>USD Class J_Historical</vt:lpstr>
       <vt:lpstr>USD Class R_Historical</vt:lpstr>
       <vt:lpstr>USD Class_Month-End</vt:lpstr>
       <vt:lpstr>AUD Class J_Month-End</vt:lpstr>
       <vt:lpstr>EUR Class C Dist_Month-End</vt:lpstr>
       <vt:lpstr>GBP Class C Dist_Month-End</vt:lpstr>
       <vt:lpstr>USD Class C Dist_Month-End</vt:lpstr>
       <vt:lpstr>USD Class D_Month-End</vt:lpstr>
       <vt:lpstr>NOK Class DH_Month-End</vt:lpstr>
       <vt:lpstr>EUR Class_Month-End</vt:lpstr>
       <vt:lpstr>EUR Class E_Month-End</vt:lpstr>
       <vt:lpstr>EUR Class J_Month-End</vt:lpstr>
       <vt:lpstr>GBP Class_Month-End</vt:lpstr>
       <vt:lpstr>GBP Class J_Month-End</vt:lpstr>
       <vt:lpstr>GBP Class H_Month-End</vt:lpstr>
       <vt:lpstr>HKD Class J_Month-End</vt:lpstr>
       <vt:lpstr>NOK Class H_Month-End</vt:lpstr>
       <vt:lpstr>SGD Class_Month-End</vt:lpstr>
       <vt:lpstr>SGD Class J_Month-End</vt:lpstr>
       <vt:lpstr>SGD Class R_Month-End</vt:lpstr>
-      <vt:lpstr>SGD Class Z_Month-End</vt:lpstr>
-      <vt:lpstr>SGD Class ZH_Month-End</vt:lpstr>
       <vt:lpstr>USD Class E_Month-End</vt:lpstr>
       <vt:lpstr>USD Class J_Month-End</vt:lpstr>
       <vt:lpstr>USD Class R_Month-End</vt:lpstr>
       <vt:lpstr>USD Class_Quarter-End</vt:lpstr>
       <vt:lpstr>AUD Class J_Quarter-End</vt:lpstr>
       <vt:lpstr>EUR Class C Dist_Quarter-End</vt:lpstr>
       <vt:lpstr>GBP Class C Dist_Quarter-End</vt:lpstr>
       <vt:lpstr>USD Class C Dist_Quarter-End</vt:lpstr>
       <vt:lpstr>USD Class D_Quarter-End</vt:lpstr>
       <vt:lpstr>NOK Class DH_Quarter-End</vt:lpstr>
       <vt:lpstr>EUR Class_Quarter-End</vt:lpstr>
       <vt:lpstr>EUR Class E_Quarter-End</vt:lpstr>
       <vt:lpstr>EUR Class J_Quarter-End</vt:lpstr>
       <vt:lpstr>GBP Class_Quarter-End</vt:lpstr>
       <vt:lpstr>GBP Class J_Quarter-End</vt:lpstr>
       <vt:lpstr>GBP Class H_Quarter-End</vt:lpstr>
       <vt:lpstr>HKD Class J_Quarter-End</vt:lpstr>
       <vt:lpstr>NOK Class H_Quarter-End</vt:lpstr>
       <vt:lpstr>SGD Class_Quarter-End</vt:lpstr>
       <vt:lpstr>SGD Class J_Quarter-End</vt:lpstr>
       <vt:lpstr>SGD Class R_Quarter-End</vt:lpstr>
-      <vt:lpstr>SGD Class Z_Quarter-End</vt:lpstr>
-      <vt:lpstr>SGD Class ZH_Quarter-End</vt:lpstr>
       <vt:lpstr>USD Class E_Quarter-End</vt:lpstr>
       <vt:lpstr>USD Class J_Quarter-End</vt:lpstr>
       <vt:lpstr>USD Class R_Quarter-End</vt:lpstr>
       <vt:lpstr>USD Class_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>AUD Class J_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>AUD Class J_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class C Dist_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class C Dist_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>GBP Class C Dist_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>GBP Class C Dist_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class C Dist_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class C Dist_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class D_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class D_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>NOK Class DH_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>NOK Class DH_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class E_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class E_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class J_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class J_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>GBP Class_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>GBP Class_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>GBP Class J_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>GBP Class J_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>GBP Class H_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>GBP Class H_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>HKD Class J_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>HKD Class J_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>NOK Class H_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>NOK Class H_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>SGD Class_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>SGD Class_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>SGD Class J_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>SGD Class J_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>SGD Class R_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>SGD Class R_Historical!Print_Titles</vt:lpstr>
-      <vt:lpstr>SGD Class Z_Historical!Print_Area</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>SGD Class ZH_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class E_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class E_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class J_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class J_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class R_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class R_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>AUD Class J_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>AUD Class J_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class C Dist_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class C Dist_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>GBP Class C Dist_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>GBP Class C Dist_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class C Dist_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class C Dist_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class D_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class D_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>NOK Class DH_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>NOK Class DH_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class E_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class E_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class J_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class J_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>GBP Class_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>GBP Class_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>GBP Class J_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>GBP Class J_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>GBP Class H_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>GBP Class H_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>HKD Class J_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>HKD Class J_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>NOK Class H_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>NOK Class H_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>SGD Class_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>SGD Class_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>SGD Class J_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>SGD Class J_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>SGD Class R_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>SGD Class R_Month-End!Print_Titles</vt:lpstr>
-      <vt:lpstr>SGD Class Z_Month-End!Print_Area</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>SGD Class ZH_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class E_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class E_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class J_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class J_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class R_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class R_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>AUD Class J_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>AUD Class J_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class C Dist_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class C Dist_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>GBP Class C Dist_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>GBP Class C Dist_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class C Dist_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class C Dist_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class D_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class D_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>NOK Class DH_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>NOK Class DH_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class E_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class E_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class J_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class J_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>GBP Class_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>GBP Class_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>GBP Class J_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>GBP Class J_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>GBP Class H_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>GBP Class H_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>HKD Class J_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>HKD Class J_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>NOK Class H_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>NOK Class H_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>SGD Class_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>SGD Class_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>SGD Class J_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>SGD Class J_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>SGD Class R_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>SGD Class R_Quarter-End!Print_Titles</vt:lpstr>
-      <vt:lpstr>SGD Class Z_Quarter-End!Print_Area</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>SGD Class ZH_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class E_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class E_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class J_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class J_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class R_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class R_Quarter-End!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
 </ap:Properties>
 </file>