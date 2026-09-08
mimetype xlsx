--- v5 (2026-08-17)
+++ v6 (2026-09-08)
@@ -48,135 +48,141 @@
   <Override PartName="/xl/worksheets/sheet39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet40.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet41.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet42.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet43.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet44.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet45.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet46.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet47.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet48.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet49.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet50.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet51.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet52.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet53.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet54.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet55.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet56.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet57.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet58.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet59.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet60.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet61.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet62.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet63.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet64.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet65.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet66.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5311c5c808d74878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1bb9ccbaf8014082adad506fcfa84dbf.psmdcp" Id="R09675f590e124504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refe092e05707415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d20e475bc2f244ad9574e050e3abe509.psmdcp" Id="R2ec8bf14c8be406c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="USD Class_Historical" sheetId="2" r:id="rId2"/>
     <x:sheet name="AUD Class J_Historical" sheetId="3" r:id="rId3"/>
     <x:sheet name="EUR Class C Dist_Historical" sheetId="4" r:id="rId4"/>
     <x:sheet name="GBP Class C Dist_Historical" sheetId="5" r:id="rId5"/>
     <x:sheet name="USD Class C Dist_Historical" sheetId="6" r:id="rId6"/>
     <x:sheet name="USD Class D_Historical" sheetId="7" r:id="rId7"/>
     <x:sheet name="NOK Class DH_Historical" sheetId="8" r:id="rId8"/>
     <x:sheet name="EUR Class_Historical" sheetId="9" r:id="rId9"/>
     <x:sheet name="EUR Class E_Historical" sheetId="10" r:id="rId10"/>
     <x:sheet name="EUR Class J_Historical" sheetId="11" r:id="rId11"/>
     <x:sheet name="GBP Class_Historical" sheetId="12" r:id="rId12"/>
-    <x:sheet name="GBP Class J_Historical" sheetId="13" r:id="rId13"/>
-[...50 lines deleted...]
-    <x:sheet name="USD Class R_Quarter-End" sheetId="64" r:id="rId64"/>
+    <x:sheet name="GBP Class E_Historical" sheetId="13" r:id="rId13"/>
+    <x:sheet name="GBP Class J_Historical" sheetId="14" r:id="rId14"/>
+    <x:sheet name="GBP Class H_Historical" sheetId="15" r:id="rId15"/>
+    <x:sheet name="HKD Class J_Historical" sheetId="16" r:id="rId16"/>
+    <x:sheet name="NOK Class H_Historical" sheetId="17" r:id="rId17"/>
+    <x:sheet name="SGD Class_Historical" sheetId="18" r:id="rId18"/>
+    <x:sheet name="SGD Class J_Historical" sheetId="19" r:id="rId19"/>
+    <x:sheet name="SGD Class R_Historical" sheetId="20" r:id="rId20"/>
+    <x:sheet name="USD Class E_Historical" sheetId="21" r:id="rId21"/>
+    <x:sheet name="USD Class J_Historical" sheetId="22" r:id="rId22"/>
+    <x:sheet name="USD Class R_Historical" sheetId="23" r:id="rId23"/>
+    <x:sheet name="USD Class_Month-End" sheetId="24" r:id="rId24"/>
+    <x:sheet name="AUD Class J_Month-End" sheetId="25" r:id="rId25"/>
+    <x:sheet name="EUR Class C Dist_Month-End" sheetId="26" r:id="rId26"/>
+    <x:sheet name="GBP Class C Dist_Month-End" sheetId="27" r:id="rId27"/>
+    <x:sheet name="USD Class C Dist_Month-End" sheetId="28" r:id="rId28"/>
+    <x:sheet name="USD Class D_Month-End" sheetId="29" r:id="rId29"/>
+    <x:sheet name="NOK Class DH_Month-End" sheetId="30" r:id="rId30"/>
+    <x:sheet name="EUR Class_Month-End" sheetId="31" r:id="rId31"/>
+    <x:sheet name="EUR Class E_Month-End" sheetId="32" r:id="rId32"/>
+    <x:sheet name="EUR Class J_Month-End" sheetId="33" r:id="rId33"/>
+    <x:sheet name="GBP Class_Month-End" sheetId="34" r:id="rId34"/>
+    <x:sheet name="GBP Class E_Month-End" sheetId="35" r:id="rId35"/>
+    <x:sheet name="GBP Class J_Month-End" sheetId="36" r:id="rId36"/>
+    <x:sheet name="GBP Class H_Month-End" sheetId="37" r:id="rId37"/>
+    <x:sheet name="HKD Class J_Month-End" sheetId="38" r:id="rId38"/>
+    <x:sheet name="NOK Class H_Month-End" sheetId="39" r:id="rId39"/>
+    <x:sheet name="SGD Class_Month-End" sheetId="40" r:id="rId40"/>
+    <x:sheet name="SGD Class J_Month-End" sheetId="41" r:id="rId41"/>
+    <x:sheet name="SGD Class R_Month-End" sheetId="42" r:id="rId42"/>
+    <x:sheet name="USD Class E_Month-End" sheetId="43" r:id="rId43"/>
+    <x:sheet name="USD Class J_Month-End" sheetId="44" r:id="rId44"/>
+    <x:sheet name="USD Class R_Month-End" sheetId="45" r:id="rId45"/>
+    <x:sheet name="USD Class_Quarter-End" sheetId="46" r:id="rId46"/>
+    <x:sheet name="AUD Class J_Quarter-End" sheetId="47" r:id="rId47"/>
+    <x:sheet name="EUR Class C Dist_Quarter-End" sheetId="48" r:id="rId48"/>
+    <x:sheet name="GBP Class C Dist_Quarter-End" sheetId="49" r:id="rId49"/>
+    <x:sheet name="USD Class C Dist_Quarter-End" sheetId="50" r:id="rId50"/>
+    <x:sheet name="USD Class D_Quarter-End" sheetId="51" r:id="rId51"/>
+    <x:sheet name="NOK Class DH_Quarter-End" sheetId="52" r:id="rId52"/>
+    <x:sheet name="EUR Class_Quarter-End" sheetId="53" r:id="rId53"/>
+    <x:sheet name="EUR Class E_Quarter-End" sheetId="54" r:id="rId54"/>
+    <x:sheet name="EUR Class J_Quarter-End" sheetId="55" r:id="rId55"/>
+    <x:sheet name="GBP Class_Quarter-End" sheetId="56" r:id="rId56"/>
+    <x:sheet name="GBP Class E_Quarter-End" sheetId="57" r:id="rId57"/>
+    <x:sheet name="GBP Class J_Quarter-End" sheetId="58" r:id="rId58"/>
+    <x:sheet name="GBP Class H_Quarter-End" sheetId="59" r:id="rId59"/>
+    <x:sheet name="HKD Class J_Quarter-End" sheetId="60" r:id="rId60"/>
+    <x:sheet name="NOK Class H_Quarter-End" sheetId="61" r:id="rId61"/>
+    <x:sheet name="SGD Class_Quarter-End" sheetId="62" r:id="rId62"/>
+    <x:sheet name="SGD Class J_Quarter-End" sheetId="63" r:id="rId63"/>
+    <x:sheet name="SGD Class R_Quarter-End" sheetId="64" r:id="rId64"/>
+    <x:sheet name="USD Class E_Quarter-End" sheetId="65" r:id="rId65"/>
+    <x:sheet name="USD Class J_Quarter-End" sheetId="66" r:id="rId66"/>
+    <x:sheet name="USD Class R_Quarter-End" sheetId="67" r:id="rId67"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="420">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="424" uniqueCount="424">
   <x:si>
     <x:t>Performance - Quality Investment Fund | USD Class</x:t>
   </x:si>
   <x:si>
     <x:t>As of 07/31/2026 (USD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 11/10/2010</x:t>
   </x:si>
   <x:si>
     <x:t>Net</x:t>
   </x:si>
   <x:si>
     <x:t>Gross</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI World</x:t>
   </x:si>
   <x:si>
     <x:t>S&amp;P 500 (Net)</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026</x:t>
   </x:si>
   <x:si>
@@ -1049,50 +1055,56 @@
   <x:si>
     <x:t>Performance - Quality Investment Fund | EUR Class</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 07/10/2023</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Quality Investment Fund | EUR Class E</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 03/28/2023</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Quality Investment Fund | EUR Class J</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 06/06/2023</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Quality Investment Fund | GBP Class</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 04/08/2020</x:t>
   </x:si>
   <x:si>
+    <x:t>Performance - Quality Investment Fund | GBP Class E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inception date: 08/19/2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>Performance - Quality Investment Fund | GBP Class J</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 10/11/2023</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Quality Investment Fund | GBP Class H</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 11/01/2023</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI World (in USD)</x:t>
   </x:si>
   <x:si>
     <x:t>be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder. The GMO share class represented utilizes</x:t>
   </x:si>
   <x:si>
     <x:t>NAV based hedging. Therefore, the index return is shown in USD for comparison purposes.</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Quality Investment Fund | HKD Class J</x:t>
   </x:si>
   <x:si>
     <x:t>As of 07/31/2026 (HKD,%)</x:t>
@@ -1257,50 +1269,56 @@
     <x:t>Average Annual Total Return (Gross) in NOK as of 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Investment Fund EUR Class</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2023</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Investment Fund EUR E Class</x:t>
   </x:si>
   <x:si>
     <x:t>03/28/2023</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Investment Fund EUR J Class</x:t>
   </x:si>
   <x:si>
     <x:t>06/06/2023</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Investment Fund GBP Class</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quality Investment Fund GBP E Class</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/19/2025</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Investment Fund GBP J Class</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2023</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Investment Fund H GBP Class</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2023</x:t>
   </x:si>
   <x:si>
     <x:t>Month-End as of 07/31/2026 (HKD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Average Annual Total Return (Net) in HKD as of 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Investment Fund HKD J Class</x:t>
   </x:si>
   <x:si>
     <x:t>02/21/2025</x:t>
   </x:si>
@@ -1485,51 +1503,51 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet18.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet19.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet20.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet21.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet22.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet23.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet24.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet25.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet26.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet27.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet28.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet29.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet30.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet31.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet32.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet33.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet34.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet35.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet36.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet37.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet38.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet39.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet40.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet41.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet42.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet43.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet44.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet45.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet46.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet47.xml" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet48.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet49.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet50.xml" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet51.xml" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet52.xml" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet53.xml" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet54.xml" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet55.xml" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet56.xml" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet57.xml" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet58.xml" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet59.xml" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet60.xml" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet61.xml" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet62.xml" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet63.xml" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet18.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet19.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet20.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet21.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet22.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet23.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet24.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet25.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet26.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet27.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet28.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet29.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet30.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet31.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet32.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet33.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet34.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet35.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet36.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet37.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet38.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet39.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet40.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet41.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet42.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet43.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet44.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet45.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet46.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet47.xml" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet48.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet49.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet50.xml" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet51.xml" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet52.xml" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet53.xml" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet54.xml" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet55.xml" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet56.xml" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet57.xml" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet58.xml" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet59.xml" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet60.xml" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet61.xml" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet62.xml" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet63.xml" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet64.xml" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet65.xml" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet66.xml" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId71" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9594,76 +9612,540 @@
     </x:row>
     <x:row r="133" spans="1:5">
       <x:c r="A133" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:5">
       <x:c r="A134" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
+  <x:dimension ref="A1:E44"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="11.990625" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="13.810625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:5">
+      <x:c r="A1" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:5">
+      <x:c r="A2" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:5">
+      <x:c r="A3" s="2" t="s">
+        <x:v>306</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:5">
+      <x:c r="A6" s="2" t="s"/>
+      <x:c r="B6" s="3" t="s">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="C6" s="3" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="D6" s="3" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="E6" s="3" t="s">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:5">
+      <x:c r="A7" s="2" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B7" s="4" t="n">
+        <x:v>0.34</x:v>
+      </x:c>
+      <x:c r="C7" s="4" t="n">
+        <x:v>0.38</x:v>
+      </x:c>
+      <x:c r="D7" s="4" t="n">
+        <x:v>-0.87</x:v>
+      </x:c>
+      <x:c r="E7" s="4" t="n">
+        <x:v>-1.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:5">
+      <x:c r="A8" s="2" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B8" s="4" t="n">
+        <x:v>0.86</x:v>
+      </x:c>
+      <x:c r="C8" s="4" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="D8" s="4" t="n">
+        <x:v>0.83</x:v>
+      </x:c>
+      <x:c r="E8" s="4" t="n">
+        <x:v>0.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:5">
+      <x:c r="A9" s="2" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B9" s="4" t="n">
+        <x:v>5.42</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>5.46</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>5.4</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>6.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:5">
+      <x:c r="A10" s="2" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B10" s="4" t="n">
+        <x:v>6.28</x:v>
+      </x:c>
+      <x:c r="C10" s="4" t="n">
+        <x:v>6.33</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>6.35</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="n">
+        <x:v>7.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:5">
+      <x:c r="A11" s="2" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B11" s="4" t="n">
+        <x:v>-6.04</x:v>
+      </x:c>
+      <x:c r="C11" s="4" t="n">
+        <x:v>-5.99</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>-4.54</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>-3.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:5">
+      <x:c r="A12" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B12" s="4" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C12" s="4" t="n">
+        <x:v>1.04</x:v>
+      </x:c>
+      <x:c r="D12" s="4" t="n">
+        <x:v>2.82</x:v>
+      </x:c>
+      <x:c r="E12" s="4" t="n">
+        <x:v>1.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:5">
+      <x:c r="A13" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B13" s="4" t="n">
+        <x:v>-0.54</x:v>
+      </x:c>
+      <x:c r="C13" s="4" t="n">
+        <x:v>-0.5</x:v>
+      </x:c>
+      <x:c r="D13" s="4" t="n">
+        <x:v>0.21</x:v>
+      </x:c>
+      <x:c r="E13" s="4" t="n">
+        <x:v>-0.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:5">
+      <x:c r="A14" s="2" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B14" s="4" t="n">
+        <x:v>-0.5</x:v>
+      </x:c>
+      <x:c r="C14" s="4" t="n">
+        <x:v>-0.45</x:v>
+      </x:c>
+      <x:c r="D14" s="4" t="n">
+        <x:v>-0.69</x:v>
+      </x:c>
+      <x:c r="E14" s="4" t="n">
+        <x:v>-1.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:5">
+      <x:c r="A15" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B15" s="4" t="n">
+        <x:v>1.23</x:v>
+      </x:c>
+      <x:c r="C15" s="4" t="n">
+        <x:v>1.28</x:v>
+      </x:c>
+      <x:c r="D15" s="4" t="n">
+        <x:v>-0.56</x:v>
+      </x:c>
+      <x:c r="E15" s="4" t="n">
+        <x:v>-0.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:5">
+      <x:c r="A16" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B16" s="4" t="n">
+        <x:v>5.58</x:v>
+      </x:c>
+      <x:c r="C16" s="4" t="n">
+        <x:v>5.63</x:v>
+      </x:c>
+      <x:c r="D16" s="4" t="n">
+        <x:v>4.52</x:v>
+      </x:c>
+      <x:c r="E16" s="4" t="n">
+        <x:v>4.84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:5">
+      <x:c r="A17" s="2" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B17" s="4" t="n">
+        <x:v>3.49</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>3.53</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>3.58</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>3.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:5">
+      <x:c r="A18" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B18" s="4" t="n">
+        <x:v>0.35</x:v>
+      </x:c>
+      <x:c r="C18" s="4" t="n">
+        <x:v>0.37</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>0.52</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>0.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:5">
+      <x:c r="A20" s="2" t="s"/>
+      <x:c r="B20" s="3" t="s"/>
+      <x:c r="C20" s="3" t="s"/>
+      <x:c r="D20" s="3" t="s"/>
+      <x:c r="E20" s="3" t="s"/>
+    </x:row>
+    <x:row r="21" spans="1:5">
+      <x:c r="A21" s="2" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="B21" s="4" t="n">
+        <x:v>0.34</x:v>
+      </x:c>
+      <x:c r="C21" s="4" t="n">
+        <x:v>0.38</x:v>
+      </x:c>
+      <x:c r="D21" s="4" t="n">
+        <x:v>-0.87</x:v>
+      </x:c>
+      <x:c r="E21" s="4" t="n">
+        <x:v>-1.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:5">
+      <x:c r="A22" s="2" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="B22" s="4" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C22" s="4" t="n">
+        <x:v>13.14</x:v>
+      </x:c>
+      <x:c r="D22" s="4" t="n">
+        <x:v>13.03</x:v>
+      </x:c>
+      <x:c r="E22" s="4" t="n">
+        <x:v>14.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:5">
+      <x:c r="A23" s="2" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="B23" s="4" t="n">
+        <x:v>-5.61</x:v>
+      </x:c>
+      <x:c r="C23" s="4" t="n">
+        <x:v>-5.49</x:v>
+      </x:c>
+      <x:c r="D23" s="4" t="n">
+        <x:v>-1.65</x:v>
+      </x:c>
+      <x:c r="E23" s="4" t="n">
+        <x:v>-2.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:5">
+      <x:c r="A24" s="2" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="B24" s="4" t="n">
+        <x:v>6.36</x:v>
+      </x:c>
+      <x:c r="C24" s="4" t="n">
+        <x:v>6.5</x:v>
+      </x:c>
+      <x:c r="D24" s="4" t="n">
+        <x:v>3.21</x:v>
+      </x:c>
+      <x:c r="E24" s="4" t="n">
+        <x:v>2.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:5">
+      <x:c r="A25" s="2" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="B25" s="4" t="n">
+        <x:v>3.85</x:v>
+      </x:c>
+      <x:c r="C25" s="4" t="n">
+        <x:v>3.92</x:v>
+      </x:c>
+      <x:c r="D25" s="4" t="n">
+        <x:v>4.12</x:v>
+      </x:c>
+      <x:c r="E25" s="4" t="n">
+        <x:v>4.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:5">
+      <x:c r="A27" s="2" t="s"/>
+      <x:c r="B27" s="3" t="s"/>
+      <x:c r="C27" s="3" t="s"/>
+      <x:c r="D27" s="3" t="s"/>
+      <x:c r="E27" s="3" t="s"/>
+    </x:row>
+    <x:row r="28" spans="1:5">
+      <x:c r="A28" s="2" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="B28" s="4" t="n">
+        <x:v>7.02</x:v>
+      </x:c>
+      <x:c r="C28" s="4" t="n">
+        <x:v>7.35</x:v>
+      </x:c>
+      <x:c r="D28" s="4" t="n">
+        <x:v>10.2</x:v>
+      </x:c>
+      <x:c r="E28" s="4" t="n">
+        <x:v>9.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:5">
+      <x:c r="A29" s="2" t="n">
+        <x:v>2025</x:v>
+      </x:c>
+      <x:c r="B29" s="4" t="n">
+        <x:v>10.45</x:v>
+      </x:c>
+      <x:c r="C29" s="4" t="n">
+        <x:v>10.67</x:v>
+      </x:c>
+      <x:c r="D29" s="4" t="n">
+        <x:v>7.47</x:v>
+      </x:c>
+      <x:c r="E29" s="4" t="n">
+        <x:v>7.52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:5">
+      <x:c r="A31" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:5">
+      <x:c r="A32" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:5">
+      <x:c r="A33" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:5">
+      <x:c r="A34" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:5">
+      <x:c r="A35" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:5">
+      <x:c r="A36" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:5">
+      <x:c r="A37" s="2" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:5">
+      <x:c r="A38" s="2" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:5">
+      <x:c r="A39" s="2" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:5">
+      <x:c r="A40" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:5">
+      <x:c r="A41" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:5">
+      <x:c r="A42" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:5">
+      <x:c r="A43" s="2" t="s">
+        <x:v>273</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:5">
+      <x:c r="A44" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
   <x:dimension ref="A1:E75"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="11.990625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="13.810625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
@@ -10580,93 +11062,93 @@
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:E76"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="19.390625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E6" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>1.69</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>1.74</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2" t="s">
         <x:v>8</x:v>
@@ -11502,56 +11984,56 @@
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2" t="s">
         <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="1" t="s">
         <x:v>270</x:v>
@@ -11564,81 +12046,81 @@
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:E52"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="11.990625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="13.810625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>1.67</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
@@ -12164,93 +12646,93 @@
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:E59"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="19.390625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E6" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>1.74</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2" t="s">
         <x:v>8</x:v>
@@ -12797,56 +13279,56 @@
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2" t="s">
         <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="1" t="s">
         <x:v>270</x:v>
@@ -12859,81 +13341,81 @@
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:E108"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="11.990625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="13.810625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>0.94</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
@@ -14411,81 +14893,81 @@
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:E94"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="11.990625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="13.810625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>0.93</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
@@ -15725,81 +16207,81 @@
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:E91"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="11.990625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="13.810625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
@@ -16976,1177 +17458,50 @@
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="1" t="s">
-        <x:v>274</x:v>
-[...1125 lines deleted...]
-      <x:c r="A83" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:E82"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
@@ -19230,76 +18585,1203 @@
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
+  <x:dimension ref="A1:E83"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="11.990625" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="13.810625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:5">
+      <x:c r="A1" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:5">
+      <x:c r="A2" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:5">
+      <x:c r="A3" s="2" t="s">
+        <x:v>327</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:5">
+      <x:c r="A6" s="2" t="s"/>
+      <x:c r="B6" s="3" t="s">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="C6" s="3" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="D6" s="3" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="E6" s="3" t="s">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:5">
+      <x:c r="A7" s="2" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B7" s="4" t="n">
+        <x:v>1.73</x:v>
+      </x:c>
+      <x:c r="C7" s="4" t="n">
+        <x:v>1.77</x:v>
+      </x:c>
+      <x:c r="D7" s="4" t="n">
+        <x:v>0.51</x:v>
+      </x:c>
+      <x:c r="E7" s="4" t="n">
+        <x:v>-0.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:5">
+      <x:c r="A8" s="2" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B8" s="4" t="n">
+        <x:v>-0.67</x:v>
+      </x:c>
+      <x:c r="C8" s="4" t="n">
+        <x:v>-0.63</x:v>
+      </x:c>
+      <x:c r="D8" s="4" t="n">
+        <x:v>-0.72</x:v>
+      </x:c>
+      <x:c r="E8" s="4" t="n">
+        <x:v>-0.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:5">
+      <x:c r="A9" s="2" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B9" s="4" t="n">
+        <x:v>4.55</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>4.6</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>4.55</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>5.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:5">
+      <x:c r="A10" s="2" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B10" s="4" t="n">
+        <x:v>9.52</x:v>
+      </x:c>
+      <x:c r="C10" s="4" t="n">
+        <x:v>9.57</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>9.59</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="n">
+        <x:v>10.47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:5">
+      <x:c r="A11" s="2" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B11" s="4" t="n">
+        <x:v>-7.83</x:v>
+      </x:c>
+      <x:c r="C11" s="4" t="n">
+        <x:v>-7.78</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>-6.37</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>-5.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:5">
+      <x:c r="A12" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B12" s="4" t="n">
+        <x:v>-1.06</x:v>
+      </x:c>
+      <x:c r="C12" s="4" t="n">
+        <x:v>-1.02</x:v>
+      </x:c>
+      <x:c r="D12" s="4" t="n">
+        <x:v>0.73</x:v>
+      </x:c>
+      <x:c r="E12" s="4" t="n">
+        <x:v>-0.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:5">
+      <x:c r="A13" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B13" s="4" t="n">
+        <x:v>1.46</x:v>
+      </x:c>
+      <x:c r="C13" s="4" t="n">
+        <x:v>1.5</x:v>
+      </x:c>
+      <x:c r="D13" s="4" t="n">
+        <x:v>2.24</x:v>
+      </x:c>
+      <x:c r="E13" s="4" t="n">
+        <x:v>1.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:5">
+      <x:c r="A14" s="2" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B14" s="4" t="n">
+        <x:v>1.02</x:v>
+      </x:c>
+      <x:c r="C14" s="4" t="n">
+        <x:v>1.07</x:v>
+      </x:c>
+      <x:c r="D14" s="4" t="n">
+        <x:v>0.81</x:v>
+      </x:c>
+      <x:c r="E14" s="4" t="n">
+        <x:v>0.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:5">
+      <x:c r="A15" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B15" s="4" t="n">
+        <x:v>2.09</x:v>
+      </x:c>
+      <x:c r="C15" s="4" t="n">
+        <x:v>2.13</x:v>
+      </x:c>
+      <x:c r="D15" s="4" t="n">
+        <x:v>0.28</x:v>
+      </x:c>
+      <x:c r="E15" s="4" t="n">
+        <x:v>0.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:5">
+      <x:c r="A16" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B16" s="4" t="n">
+        <x:v>3.04</x:v>
+      </x:c>
+      <x:c r="C16" s="4" t="n">
+        <x:v>3.08</x:v>
+      </x:c>
+      <x:c r="D16" s="4" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="E16" s="4" t="n">
+        <x:v>2.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:5">
+      <x:c r="A17" s="2" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B17" s="4" t="n">
+        <x:v>3.1</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>3.15</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>3.21</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>3.61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:5">
+      <x:c r="A18" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B18" s="4" t="n">
+        <x:v>2.71</x:v>
+      </x:c>
+      <x:c r="C18" s="4" t="n">
+        <x:v>2.76</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>2.61</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>1.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:5">
+      <x:c r="A19" s="2" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B19" s="4" t="n">
+        <x:v>-0.9</x:v>
+      </x:c>
+      <x:c r="C19" s="4" t="n">
+        <x:v>-0.85</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>1.29</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>2.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:5">
+      <x:c r="A20" s="2" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B20" s="4" t="n">
+        <x:v>4.33</x:v>
+      </x:c>
+      <x:c r="C20" s="4" t="n">
+        <x:v>4.37</x:v>
+      </x:c>
+      <x:c r="D20" s="4" t="n">
+        <x:v>4.32</x:v>
+      </x:c>
+      <x:c r="E20" s="4" t="n">
+        <x:v>5.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:5">
+      <x:c r="A21" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B21" s="4" t="n">
+        <x:v>4.22</x:v>
+      </x:c>
+      <x:c r="C21" s="4" t="n">
+        <x:v>4.27</x:v>
+      </x:c>
+      <x:c r="D21" s="4" t="n">
+        <x:v>5.92</x:v>
+      </x:c>
+      <x:c r="E21" s="4" t="n">
+        <x:v>6.25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:5">
+      <x:c r="A22" s="2" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B22" s="4" t="n">
+        <x:v>-0.5</x:v>
+      </x:c>
+      <x:c r="C22" s="4" t="n">
+        <x:v>-0.46</x:v>
+      </x:c>
+      <x:c r="D22" s="4" t="n">
+        <x:v>0.89</x:v>
+      </x:c>
+      <x:c r="E22" s="4" t="n">
+        <x:v>-0.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:5">
+      <x:c r="A23" s="2" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="B23" s="4" t="n">
+        <x:v>-5.11</x:v>
+      </x:c>
+      <x:c r="C23" s="4" t="n">
+        <x:v>-5.07</x:v>
+      </x:c>
+      <x:c r="D23" s="4" t="n">
+        <x:v>-4.45</x:v>
+      </x:c>
+      <x:c r="E23" s="4" t="n">
+        <x:v>-5.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:5">
+      <x:c r="A24" s="2" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="B24" s="4" t="n">
+        <x:v>-1.25</x:v>
+      </x:c>
+      <x:c r="C24" s="4" t="n">
+        <x:v>-1.2</x:v>
+      </x:c>
+      <x:c r="D24" s="4" t="n">
+        <x:v>-0.72</x:v>
+      </x:c>
+      <x:c r="E24" s="4" t="n">
+        <x:v>-1.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:5">
+      <x:c r="A25" s="2" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="B25" s="4" t="n">
+        <x:v>5.32</x:v>
+      </x:c>
+      <x:c r="C25" s="4" t="n">
+        <x:v>5.36</x:v>
+      </x:c>
+      <x:c r="D25" s="4" t="n">
+        <x:v>3.53</x:v>
+      </x:c>
+      <x:c r="E25" s="4" t="n">
+        <x:v>2.76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:5">
+      <x:c r="A26" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="B26" s="4" t="n">
+        <x:v>-2.29</x:v>
+      </x:c>
+      <x:c r="C26" s="4" t="n">
+        <x:v>-2.24</x:v>
+      </x:c>
+      <x:c r="D26" s="4" t="n">
+        <x:v>-2.61</x:v>
+      </x:c>
+      <x:c r="E26" s="4" t="n">
+        <x:v>-2.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:5">
+      <x:c r="A27" s="2" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B27" s="4" t="n">
+        <x:v>3.25</x:v>
+      </x:c>
+      <x:c r="C27" s="4" t="n">
+        <x:v>3.3</x:v>
+      </x:c>
+      <x:c r="D27" s="4" t="n">
+        <x:v>4.59</x:v>
+      </x:c>
+      <x:c r="E27" s="4" t="n">
+        <x:v>5.83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:5">
+      <x:c r="A28" s="2" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="B28" s="4" t="n">
+        <x:v>-2.98</x:v>
+      </x:c>
+      <x:c r="C28" s="4" t="n">
+        <x:v>-2.94</x:v>
+      </x:c>
+      <x:c r="D28" s="4" t="n">
+        <x:v>-1.98</x:v>
+      </x:c>
+      <x:c r="E28" s="4" t="n">
+        <x:v>-0.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:5">
+      <x:c r="A29" s="2" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B29" s="4" t="n">
+        <x:v>1.55</x:v>
+      </x:c>
+      <x:c r="C29" s="4" t="n">
+        <x:v>1.59</x:v>
+      </x:c>
+      <x:c r="D29" s="4" t="n">
+        <x:v>1.83</x:v>
+      </x:c>
+      <x:c r="E29" s="4" t="n">
+        <x:v>2.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:5">
+      <x:c r="A30" s="2" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B30" s="4" t="n">
+        <x:v>2.94</x:v>
+      </x:c>
+      <x:c r="C30" s="4" t="n">
+        <x:v>2.99</x:v>
+      </x:c>
+      <x:c r="D30" s="4" t="n">
+        <x:v>2.64</x:v>
+      </x:c>
+      <x:c r="E30" s="4" t="n">
+        <x:v>2.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:5">
+      <x:c r="A31" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B31" s="4" t="n">
+        <x:v>0.99</x:v>
+      </x:c>
+      <x:c r="C31" s="4" t="n">
+        <x:v>1.03</x:v>
+      </x:c>
+      <x:c r="D31" s="4" t="n">
+        <x:v>1.76</x:v>
+      </x:c>
+      <x:c r="E31" s="4" t="n">
+        <x:v>1.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:5">
+      <x:c r="A32" s="2" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B32" s="4" t="n">
+        <x:v>4.16</x:v>
+      </x:c>
+      <x:c r="C32" s="4" t="n">
+        <x:v>4.2</x:v>
+      </x:c>
+      <x:c r="D32" s="4" t="n">
+        <x:v>2.03</x:v>
+      </x:c>
+      <x:c r="E32" s="4" t="n">
+        <x:v>3.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:5">
+      <x:c r="A33" s="2" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B33" s="4" t="n">
+        <x:v>3.19</x:v>
+      </x:c>
+      <x:c r="C33" s="4" t="n">
+        <x:v>3.23</x:v>
+      </x:c>
+      <x:c r="D33" s="4" t="n">
+        <x:v>4.47</x:v>
+      </x:c>
+      <x:c r="E33" s="4" t="n">
+        <x:v>4.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:5">
+      <x:c r="A34" s="2" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="B34" s="4" t="n">
+        <x:v>-3.64</x:v>
+      </x:c>
+      <x:c r="C34" s="4" t="n">
+        <x:v>-3.6</x:v>
+      </x:c>
+      <x:c r="D34" s="4" t="n">
+        <x:v>-3.69</x:v>
+      </x:c>
+      <x:c r="E34" s="4" t="n">
+        <x:v>-4.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:5">
+      <x:c r="A35" s="2" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B35" s="4" t="n">
+        <x:v>2.69</x:v>
+      </x:c>
+      <x:c r="C35" s="4" t="n">
+        <x:v>2.73</x:v>
+      </x:c>
+      <x:c r="D35" s="4" t="n">
+        <x:v>3.18</x:v>
+      </x:c>
+      <x:c r="E35" s="4" t="n">
+        <x:v>3.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:5">
+      <x:c r="A36" s="2" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B36" s="4" t="n">
+        <x:v>4.9</x:v>
+      </x:c>
+      <x:c r="C36" s="4" t="n">
+        <x:v>4.95</x:v>
+      </x:c>
+      <x:c r="D36" s="4" t="n">
+        <x:v>4.24</x:v>
+      </x:c>
+      <x:c r="E36" s="4" t="n">
+        <x:v>5.29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:5">
+      <x:c r="A37" s="2" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B37" s="4" t="n">
+        <x:v>2.82</x:v>
+      </x:c>
+      <x:c r="C37" s="4" t="n">
+        <x:v>2.86</x:v>
+      </x:c>
+      <x:c r="D37" s="4" t="n">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="E37" s="4" t="n">
+        <x:v>1.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:5">
+      <x:c r="A38" s="2" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B38" s="4" t="n">
+        <x:v>3.16</x:v>
+      </x:c>
+      <x:c r="C38" s="4" t="n">
+        <x:v>3.21</x:v>
+      </x:c>
+      <x:c r="D38" s="4" t="n">
+        <x:v>4.91</x:v>
+      </x:c>
+      <x:c r="E38" s="4" t="n">
+        <x:v>4.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:5">
+      <x:c r="A39" s="2" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B39" s="4" t="n">
+        <x:v>8.77</x:v>
+      </x:c>
+      <x:c r="C39" s="4" t="n">
+        <x:v>8.82</x:v>
+      </x:c>
+      <x:c r="D39" s="4" t="n">
+        <x:v>9.38</x:v>
+      </x:c>
+      <x:c r="E39" s="4" t="n">
+        <x:v>9.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:5">
+      <x:c r="A40" s="2" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="B40" s="4" t="n">
+        <x:v>-0.56</x:v>
+      </x:c>
+      <x:c r="C40" s="4" t="n">
+        <x:v>-0.51</x:v>
+      </x:c>
+      <x:c r="D40" s="4" t="n">
+        <x:v>-2.9</x:v>
+      </x:c>
+      <x:c r="E40" s="4" t="n">
+        <x:v>-2.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:5">
+      <x:c r="A41" s="2" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="B41" s="4" t="n">
+        <x:v>-4.95</x:v>
+      </x:c>
+      <x:c r="C41" s="4" t="n">
+        <x:v>-4.9</x:v>
+      </x:c>
+      <x:c r="D41" s="4" t="n">
+        <x:v>-4.31</x:v>
+      </x:c>
+      <x:c r="E41" s="4" t="n">
+        <x:v>-4.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:5">
+      <x:c r="A42" s="2" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="B42" s="4" t="n">
+        <x:v>-1.75</x:v>
+      </x:c>
+      <x:c r="C42" s="4" t="n">
+        <x:v>-1.7</x:v>
+      </x:c>
+      <x:c r="D42" s="4" t="n">
+        <x:v>-2.39</x:v>
+      </x:c>
+      <x:c r="E42" s="4" t="n">
+        <x:v>-1.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:5">
+      <x:c r="A43" s="2" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B43" s="4" t="n">
+        <x:v>2.65</x:v>
+      </x:c>
+      <x:c r="C43" s="4" t="n">
+        <x:v>2.7</x:v>
+      </x:c>
+      <x:c r="D43" s="4" t="n">
+        <x:v>3.36</x:v>
+      </x:c>
+      <x:c r="E43" s="4" t="n">
+        <x:v>3.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:5">
+      <x:c r="A44" s="2" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B44" s="4" t="n">
+        <x:v>5.35</x:v>
+      </x:c>
+      <x:c r="C44" s="4" t="n">
+        <x:v>5.4</x:v>
+      </x:c>
+      <x:c r="D44" s="4" t="n">
+        <x:v>6.05</x:v>
+      </x:c>
+      <x:c r="E44" s="4" t="n">
+        <x:v>6.57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:5">
+      <x:c r="A45" s="2" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B45" s="4" t="n">
+        <x:v>2.57</x:v>
+      </x:c>
+      <x:c r="C45" s="4" t="n">
+        <x:v>2.62</x:v>
+      </x:c>
+      <x:c r="D45" s="4" t="n">
+        <x:v>-1</x:v>
+      </x:c>
+      <x:c r="E45" s="4" t="n">
+        <x:v>0.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:5">
+      <x:c r="A46" s="2" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B46" s="4" t="n">
+        <x:v>2.95</x:v>
+      </x:c>
+      <x:c r="C46" s="4" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="D46" s="4" t="n">
+        <x:v>1.75</x:v>
+      </x:c>
+      <x:c r="E46" s="4" t="n">
+        <x:v>1.53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:5">
+      <x:c r="A48" s="2" t="s"/>
+      <x:c r="B48" s="3" t="s"/>
+      <x:c r="C48" s="3" t="s"/>
+      <x:c r="D48" s="3" t="s"/>
+      <x:c r="E48" s="3" t="s"/>
+    </x:row>
+    <x:row r="49" spans="1:5">
+      <x:c r="A49" s="2" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="B49" s="4" t="n">
+        <x:v>1.73</x:v>
+      </x:c>
+      <x:c r="C49" s="4" t="n">
+        <x:v>1.77</x:v>
+      </x:c>
+      <x:c r="D49" s="4" t="n">
+        <x:v>0.51</x:v>
+      </x:c>
+      <x:c r="E49" s="4" t="n">
+        <x:v>-0.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:5">
+      <x:c r="A50" s="2" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="B50" s="4" t="n">
+        <x:v>13.74</x:v>
+      </x:c>
+      <x:c r="C50" s="4" t="n">
+        <x:v>13.88</x:v>
+      </x:c>
+      <x:c r="D50" s="4" t="n">
+        <x:v>13.76</x:v>
+      </x:c>
+      <x:c r="E50" s="4" t="n">
+        <x:v>15.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:5">
+      <x:c r="A51" s="2" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="B51" s="4" t="n">
+        <x:v>-7.47</x:v>
+      </x:c>
+      <x:c r="C51" s="4" t="n">
+        <x:v>-7.35</x:v>
+      </x:c>
+      <x:c r="D51" s="4" t="n">
+        <x:v>-3.57</x:v>
+      </x:c>
+      <x:c r="E51" s="4" t="n">
+        <x:v>-4.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:5">
+      <x:c r="A52" s="2" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="B52" s="4" t="n">
+        <x:v>6.26</x:v>
+      </x:c>
+      <x:c r="C52" s="4" t="n">
+        <x:v>6.4</x:v>
+      </x:c>
+      <x:c r="D52" s="4" t="n">
+        <x:v>3.12</x:v>
+      </x:c>
+      <x:c r="E52" s="4" t="n">
+        <x:v>2.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:5">
+      <x:c r="A53" s="2" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="B53" s="4" t="n">
+        <x:v>4.95</x:v>
+      </x:c>
+      <x:c r="C53" s="4" t="n">
+        <x:v>5.09</x:v>
+      </x:c>
+      <x:c r="D53" s="4" t="n">
+        <x:v>7.27</x:v>
+      </x:c>
+      <x:c r="E53" s="4" t="n">
+        <x:v>8.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:5">
+      <x:c r="A54" s="2" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="B54" s="4" t="n">
+        <x:v>8.19</x:v>
+      </x:c>
+      <x:c r="C54" s="4" t="n">
+        <x:v>8.33</x:v>
+      </x:c>
+      <x:c r="D54" s="4" t="n">
+        <x:v>11.47</x:v>
+      </x:c>
+      <x:c r="E54" s="4" t="n">
+        <x:v>10.83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:5">
+      <x:c r="A55" s="2" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="B55" s="4" t="n">
+        <x:v>-1.31</x:v>
+      </x:c>
+      <x:c r="C55" s="4" t="n">
+        <x:v>-1.18</x:v>
+      </x:c>
+      <x:c r="D55" s="4" t="n">
+        <x:v>-1.79</x:v>
+      </x:c>
+      <x:c r="E55" s="4" t="n">
+        <x:v>-4.37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:5">
+      <x:c r="A56" s="2" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="B56" s="4" t="n">
+        <x:v>-2.12</x:v>
+      </x:c>
+      <x:c r="C56" s="4" t="n">
+        <x:v>-1.99</x:v>
+      </x:c>
+      <x:c r="D56" s="4" t="n">
+        <x:v>-0.16</x:v>
+      </x:c>
+      <x:c r="E56" s="4" t="n">
+        <x:v>2.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:5">
+      <x:c r="A57" s="2" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="B57" s="4" t="n">
+        <x:v>5.57</x:v>
+      </x:c>
+      <x:c r="C57" s="4" t="n">
+        <x:v>5.71</x:v>
+      </x:c>
+      <x:c r="D57" s="4" t="n">
+        <x:v>6.36</x:v>
+      </x:c>
+      <x:c r="E57" s="4" t="n">
+        <x:v>5.78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:5">
+      <x:c r="A58" s="2" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="B58" s="4" t="n">
+        <x:v>3.57</x:v>
+      </x:c>
+      <x:c r="C58" s="4" t="n">
+        <x:v>3.7</x:v>
+      </x:c>
+      <x:c r="D58" s="4" t="n">
+        <x:v>2.66</x:v>
+      </x:c>
+      <x:c r="E58" s="4" t="n">
+        <x:v>4.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:5">
+      <x:c r="A59" s="2" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B59" s="4" t="n">
+        <x:v>10.76</x:v>
+      </x:c>
+      <x:c r="C59" s="4" t="n">
+        <x:v>10.9</x:v>
+      </x:c>
+      <x:c r="D59" s="4" t="n">
+        <x:v>8.85</x:v>
+      </x:c>
+      <x:c r="E59" s="4" t="n">
+        <x:v>10.44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:5">
+      <x:c r="A60" s="2" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="B60" s="4" t="n">
+        <x:v>11.58</x:v>
+      </x:c>
+      <x:c r="C60" s="4" t="n">
+        <x:v>11.74</x:v>
+      </x:c>
+      <x:c r="D60" s="4" t="n">
+        <x:v>11.42</x:v>
+      </x:c>
+      <x:c r="E60" s="4" t="n">
+        <x:v>11.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:5">
+      <x:c r="A61" s="2" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="B61" s="4" t="n">
+        <x:v>-4.13</x:v>
+      </x:c>
+      <x:c r="C61" s="4" t="n">
+        <x:v>-3.99</x:v>
+      </x:c>
+      <x:c r="D61" s="4" t="n">
+        <x:v>-3.46</x:v>
+      </x:c>
+      <x:c r="E61" s="4" t="n">
+        <x:v>-3.39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:5">
+      <x:c r="A62" s="2" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="B62" s="4" t="n">
+        <x:v>11.25</x:v>
+      </x:c>
+      <x:c r="C62" s="4" t="n">
+        <x:v>11.41</x:v>
+      </x:c>
+      <x:c r="D62" s="4" t="n">
+        <x:v>6.83</x:v>
+      </x:c>
+      <x:c r="E62" s="4" t="n">
+        <x:v>8.61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:5">
+      <x:c r="A64" s="2" t="s"/>
+      <x:c r="B64" s="3" t="s"/>
+      <x:c r="C64" s="3" t="s"/>
+      <x:c r="D64" s="3" t="s"/>
+      <x:c r="E64" s="3" t="s"/>
+    </x:row>
+    <x:row r="65" spans="1:5">
+      <x:c r="A65" s="2" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="B65" s="4" t="n">
+        <x:v>7.06</x:v>
+      </x:c>
+      <x:c r="C65" s="4" t="n">
+        <x:v>7.39</x:v>
+      </x:c>
+      <x:c r="D65" s="4" t="n">
+        <x:v>10.26</x:v>
+      </x:c>
+      <x:c r="E65" s="4" t="n">
+        <x:v>9.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:5">
+      <x:c r="A66" s="2" t="n">
+        <x:v>2025</x:v>
+      </x:c>
+      <x:c r="B66" s="4" t="n">
+        <x:v>19.07</x:v>
+      </x:c>
+      <x:c r="C66" s="4" t="n">
+        <x:v>19.7</x:v>
+      </x:c>
+      <x:c r="D66" s="4" t="n">
+        <x:v>21.09</x:v>
+      </x:c>
+      <x:c r="E66" s="4" t="n">
+        <x:v>17.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:5">
+      <x:c r="A67" s="2" t="n">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="B67" s="4" t="n">
+        <x:v>18.53</x:v>
+      </x:c>
+      <x:c r="C67" s="4" t="n">
+        <x:v>19.16</x:v>
+      </x:c>
+      <x:c r="D67" s="4" t="n">
+        <x:v>18.67</x:v>
+      </x:c>
+      <x:c r="E67" s="4" t="n">
+        <x:v>24.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:5">
+      <x:c r="A68" s="2" t="n">
+        <x:v>2023</x:v>
+      </x:c>
+      <x:c r="B68" s="4" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="C68" s="4" t="n">
+        <x:v>19.51</x:v>
+      </x:c>
+      <x:c r="D68" s="4" t="n">
+        <x:v>14.9</x:v>
+      </x:c>
+      <x:c r="E68" s="4" t="n">
+        <x:v>17.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:5">
+      <x:c r="A70" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:5">
+      <x:c r="A71" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:5">
+      <x:c r="A72" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:5">
+      <x:c r="A73" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:5">
+      <x:c r="A74" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:5">
+      <x:c r="A75" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:5">
+      <x:c r="A76" s="2" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:5">
+      <x:c r="A77" s="2" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:5">
+      <x:c r="A78" s="2" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:5">
+      <x:c r="A79" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:5">
+      <x:c r="A80" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:5">
+      <x:c r="A81" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:5">
+      <x:c r="A82" s="2" t="s">
+        <x:v>273</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:5">
+      <x:c r="A83" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
   <x:dimension ref="A1:E96"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="11.990625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="13.810625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>1.68</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
@@ -20573,81 +21055,81 @@
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:E91"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="11.990625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="13.810625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>1.67</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
@@ -21836,127 +22318,127 @@
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="23.370625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>1.73</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>1.73</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>7.06</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>20.48</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>16.34</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
         <x:v>11.74</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>14.92</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>13.9</x:v>
       </x:c>
@@ -22001,94 +22483,94 @@
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>9.92</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>19.14</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>18.84</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
         <x:v>12.38</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>14.51</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>13.7</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>1.77</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>1.77</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>7.38</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>21.11</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>16.95</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
         <x:v>12.34</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>15.56</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>14.54</x:v>
       </x:c>
@@ -22210,340 +22692,340 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.770625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="5.170625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>0.28</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>0.28</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>1.34</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>9.85</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>14.15</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>16.27</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>-0.85</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>-0.85</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>4.68</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>10.38</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>16.51</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>18.31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-1.44</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-1.44</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>4.36</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>9.21</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>17.21</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>19.73</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>0.37</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>0.37</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>1.96</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>15.34</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>17.48</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>-0.85</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>-0.85</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>4.68</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>10.38</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>16.51</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>18.31</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-1.44</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-1.44</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>4.36</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>9.21</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>17.21</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>19.73</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
@@ -22584,340 +23066,340 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="44.530625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>9.31</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>19.89</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>14.75</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>15.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>-0.12</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>-0.12</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>12.55</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>19.78</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>16.47</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>17.16</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-0.71</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-0.71</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>12.2</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>18.52</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>17.17</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>17.82</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>1.14</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>1.14</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>9.61</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>20.47</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>15.3</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>15.76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>-0.12</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>-0.12</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>12.55</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>19.78</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>16.47</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>17.16</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-0.71</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-0.71</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>12.2</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>18.52</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>17.17</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>17.82</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
@@ -22958,340 +23440,340 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="44.590625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>0.34</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>0.34</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>7.06</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>18.53</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>14.65</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>16.84</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>-0.87</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>-0.87</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>18.41</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>16.38</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>17.48</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-1.46</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-1.46</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>9.86</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>17.15</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>17.08</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>19.01</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>0.38</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>0.38</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>7.36</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>19.1</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>15.21</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>17.41</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>-0.87</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>-0.87</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>18.41</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>16.38</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>17.48</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-1.46</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-1.46</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>9.86</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>17.15</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>17.08</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>19.01</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
@@ -23332,340 +23814,340 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="44.640625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>1.74</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>1.74</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>7.08</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>20.55</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>16.39</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>19.61</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>10.26</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>20.41</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>18.13</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>20.26</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>9.92</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>19.14</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>18.84</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>21.83</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>1.78</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>1.78</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>7.38</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>21.13</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>16.95</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>20.19</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>10.26</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>20.41</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>18.13</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>20.26</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>9.92</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>19.14</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>18.84</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>21.83</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
@@ -23706,340 +24188,340 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="34.120625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>1.75</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>1.75</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>7.13</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>20.62</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>15.07</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>10.26</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>20.41</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>18.32</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>9.92</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>19.14</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>18.31</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>1.79</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>1.79</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>7.41</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>21.15</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>15.57</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>10.26</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>20.41</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>18.32</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>9.92</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>19.14</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>18.31</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
@@ -24080,340 +24562,340 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J37"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="35.700625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>1.71</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>1.71</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>7.36</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>20.41</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>15.65</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>19.63</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>0.22</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>0.22</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>10.62</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>20.48</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>18.3</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>20.37</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>9.92</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>19.14</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>18.84</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>21.55</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>1.75</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>1.75</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>7.63</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>20.94</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>16.15</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>20.15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>0.22</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>0.22</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>10.62</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>20.48</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>18.3</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>20.37</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>9.92</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>19.14</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>18.84</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>21.55</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
@@ -24457,424 +24939,50 @@
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10">
       <x:c r="A35" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10">
       <x:c r="A36" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10">
       <x:c r="A37" s="1" t="s">
-        <x:v>274</x:v>
-[...372 lines deleted...]
-      <x:c r="A34" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:E81"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
@@ -25947,329 +26055,703 @@
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
+    <x:col min="1" max="1" width="32.210625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
+    <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:10">
+      <x:c r="A1" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:10">
+      <x:c r="A2" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:10">
+      <x:c r="A5" s="2" t="s">
+        <x:v>354</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:10">
+      <x:c r="A6" s="2" t="s">
+        <x:v>333</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:10">
+      <x:c r="A8" s="2" t="s"/>
+      <x:c r="B8" s="2" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="J8" s="3" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:10">
+      <x:c r="A9" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>1.09</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>1.09</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>9.29</x:v>
+      </x:c>
+      <x:c r="F9" s="4" t="n">
+        <x:v>19.84</x:v>
+      </x:c>
+      <x:c r="G9" s="4" t="n">
+        <x:v>14.71</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I9" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J9" s="4" t="n">
+        <x:v>15.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:10">
+      <x:c r="A10" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B10" s="2" t="s"/>
+      <x:c r="C10" s="4" t="n">
+        <x:v>-0.12</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>-0.12</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="n">
+        <x:v>12.55</x:v>
+      </x:c>
+      <x:c r="F10" s="4" t="n">
+        <x:v>19.78</x:v>
+      </x:c>
+      <x:c r="G10" s="4" t="n">
+        <x:v>16.47</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I10" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J10" s="4" t="n">
+        <x:v>17.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:10">
+      <x:c r="A11" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="s"/>
+      <x:c r="C11" s="4" t="n">
+        <x:v>-0.71</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>-0.71</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>12.2</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="n">
+        <x:v>18.52</x:v>
+      </x:c>
+      <x:c r="G11" s="4" t="n">
+        <x:v>17.17</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I11" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J11" s="4" t="n">
+        <x:v>18.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:10">
+      <x:c r="A13" s="2" t="s">
+        <x:v>357</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:10">
+      <x:c r="A14" s="2" t="s">
+        <x:v>346</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:10">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="2" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="J16" s="3" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:10">
+      <x:c r="A17" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>1.14</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>1.14</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>9.62</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="n">
+        <x:v>20.47</x:v>
+      </x:c>
+      <x:c r="G17" s="4" t="n">
+        <x:v>15.31</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I17" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J17" s="4" t="n">
+        <x:v>16.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:10">
+      <x:c r="A18" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s"/>
+      <x:c r="C18" s="4" t="n">
+        <x:v>-0.12</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>-0.12</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>12.55</x:v>
+      </x:c>
+      <x:c r="F18" s="4" t="n">
+        <x:v>19.78</x:v>
+      </x:c>
+      <x:c r="G18" s="4" t="n">
+        <x:v>16.47</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I18" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J18" s="4" t="n">
+        <x:v>17.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:10">
+      <x:c r="A19" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s"/>
+      <x:c r="C19" s="4" t="n">
+        <x:v>-0.71</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>-0.71</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>12.2</x:v>
+      </x:c>
+      <x:c r="F19" s="4" t="n">
+        <x:v>18.52</x:v>
+      </x:c>
+      <x:c r="G19" s="4" t="n">
+        <x:v>17.17</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I19" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J19" s="4" t="n">
+        <x:v>18.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:10">
+      <x:c r="A21" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:10">
+      <x:c r="A22" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:10">
+      <x:c r="A23" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:10">
+      <x:c r="A24" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:10">
+      <x:c r="A25" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:10">
+      <x:c r="A26" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:10">
+      <x:c r="A27" s="2" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:10">
+      <x:c r="A28" s="2" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:10">
+      <x:c r="A29" s="2" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:10">
+      <x:c r="A30" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:10">
+      <x:c r="A31" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:10">
+      <x:c r="A32" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:10">
+      <x:c r="A33" s="2" t="s">
+        <x:v>273</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:10">
+      <x:c r="A34" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:J34"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
     <x:col min="1" max="1" width="33.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>1.08</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>1.08</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>9.29</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>19.81</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>14.68</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>18.13</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>-0.12</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>-0.12</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>12.55</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>19.78</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>16.47</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>18.64</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-0.71</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-0.71</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>12.2</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>18.52</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>17.17</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>19.88</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>1.13</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>1.13</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>9.62</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>20.45</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>15.3</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>18.77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>-0.12</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>-0.12</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>12.55</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>19.78</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>16.47</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>18.64</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-0.71</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-0.71</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>12.2</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>18.52</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>17.17</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>19.88</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
@@ -26310,340 +26792,340 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.380625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>1.06</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>1.06</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>8.94</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>19.21</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>14.1</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>14.44</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>-0.12</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>-0.12</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>12.55</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>19.78</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>16.47</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>16.85</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-0.71</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-0.71</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>12.2</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>18.52</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>17.17</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>17.74</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>1.15</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>1.15</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>9.59</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>20.45</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>15.29</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>15.63</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>-0.12</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>-0.12</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>12.55</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>19.78</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>16.47</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>16.85</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-0.71</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-0.71</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>12.2</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>18.52</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>17.17</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>17.74</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
@@ -26684,340 +27166,340 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="32.270625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>0.32</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>0.32</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>18.45</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>14.61</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
         <x:v>12.47</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>15.89</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>-0.87</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>-0.87</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>18.41</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>16.38</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
         <x:v>11.92</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>15.79</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-1.46</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-1.46</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>9.86</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>17.15</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>17.08</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
         <x:v>13.11</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>16.87</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>0.36</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>0.36</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>7.33</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>19.07</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>15.21</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
         <x:v>13.08</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>16.52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>-0.87</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>-0.87</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>18.41</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>16.38</x:v>
       </x:c>
       <x:c r="H18" s="4" t="n">
         <x:v>11.92</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>15.79</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-1.46</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-1.46</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>9.86</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>17.15</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>17.08</x:v>
       </x:c>
       <x:c r="H19" s="4" t="n">
         <x:v>13.11</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>16.87</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
@@ -27058,340 +27540,714 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:J34"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="33.760625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
+    <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:10">
+      <x:c r="A1" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:10">
+      <x:c r="A2" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:10">
+      <x:c r="A5" s="2" t="s">
+        <x:v>359</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:10">
+      <x:c r="A6" s="2" t="s">
+        <x:v>333</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:10">
+      <x:c r="A8" s="2" t="s"/>
+      <x:c r="B8" s="2" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="J8" s="3" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:10">
+      <x:c r="A9" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>0.34</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>0.34</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>7.02</x:v>
+      </x:c>
+      <x:c r="F9" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="G9" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I9" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J9" s="4" t="n">
+        <x:v>18.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:10">
+      <x:c r="A10" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B10" s="2" t="s"/>
+      <x:c r="C10" s="4" t="n">
+        <x:v>-0.87</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>-0.87</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="n">
+        <x:v>10.2</x:v>
+      </x:c>
+      <x:c r="F10" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="G10" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I10" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J10" s="4" t="n">
+        <x:v>18.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:10">
+      <x:c r="A11" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="s"/>
+      <x:c r="C11" s="4" t="n">
+        <x:v>-1.46</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>-1.46</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>9.86</x:v>
+      </x:c>
+      <x:c r="F11" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="G11" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I11" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J11" s="4" t="n">
+        <x:v>18.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:10">
+      <x:c r="A13" s="2" t="s">
+        <x:v>362</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:10">
+      <x:c r="A14" s="2" t="s">
+        <x:v>346</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:10">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="2" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="J16" s="3" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:10">
+      <x:c r="A17" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>0.38</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>0.38</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>7.35</x:v>
+      </x:c>
+      <x:c r="F17" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I17" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J17" s="4" t="n">
+        <x:v>18.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:10">
+      <x:c r="A18" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s"/>
+      <x:c r="C18" s="4" t="n">
+        <x:v>-0.87</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>-0.87</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>10.2</x:v>
+      </x:c>
+      <x:c r="F18" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="G18" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I18" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J18" s="4" t="n">
+        <x:v>18.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:10">
+      <x:c r="A19" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s"/>
+      <x:c r="C19" s="4" t="n">
+        <x:v>-1.46</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>-1.46</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>9.86</x:v>
+      </x:c>
+      <x:c r="F19" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I19" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J19" s="4" t="n">
+        <x:v>18.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:10">
+      <x:c r="A21" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:10">
+      <x:c r="A22" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:10">
+      <x:c r="A23" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:10">
+      <x:c r="A24" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:10">
+      <x:c r="A25" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:10">
+      <x:c r="A26" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:10">
+      <x:c r="A27" s="2" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:10">
+      <x:c r="A28" s="2" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:10">
+      <x:c r="A29" s="2" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:10">
+      <x:c r="A30" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:10">
+      <x:c r="A31" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:10">
+      <x:c r="A32" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:10">
+      <x:c r="A33" s="2" t="s">
+        <x:v>273</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:10">
+      <x:c r="A34" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.440625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>6.69</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>17.87</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>15.12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>-0.87</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>-0.87</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>18.41</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>17.95</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-1.46</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-1.46</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>9.86</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>17.15</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>18.42</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>0.39</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>0.39</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>7.33</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>19.1</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>16.32</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>-0.87</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>-0.87</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>18.41</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>17.95</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-1.46</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-1.46</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>9.86</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>17.15</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>18.42</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
@@ -27432,378 +28288,378 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J36"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="34.060625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>1.69</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>1.69</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>6.79</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>19.92</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>20.07</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>10.26</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>20.41</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>23.85</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>9.92</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>19.14</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>24.19</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>1.74</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>1.74</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>7.11</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>20.55</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>20.7</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>10.26</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>20.41</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>23.85</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>9.92</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>19.14</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>24.19</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="2" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="2" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="2" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="2" t="s">
         <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="2" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>270</x:v>
@@ -27816,340 +28672,340 @@
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10">
       <x:c r="A35" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10">
       <x:c r="A36" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.600625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>380</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>1.67</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>1.67</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>7.53</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>19.72</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>14.69</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>11.08</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>20.28</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>19.93</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-0.09</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-0.09</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>10.74</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>19.01</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>18.27</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>383</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>1.76</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>1.76</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>8.18</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>20.96</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>15.88</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>11.08</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>20.28</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>19.93</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-0.09</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-0.09</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>10.74</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>19.01</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>18.27</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
@@ -28190,378 +29046,378 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J36"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="34.380625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>385</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>6.74</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>19.84</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>14.31</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>10.26</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>20.41</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>19.04</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>9.92</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>19.14</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>17.64</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>385</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>1.74</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>1.74</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>7.06</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>20.47</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>14.9</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>10.26</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>20.41</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>19.04</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>9.92</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>19.14</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>17.64</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="2" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="2" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="2" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="2" t="s">
         <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="2" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>270</x:v>
@@ -28574,1091 +29430,343 @@
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10">
       <x:c r="A35" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10">
       <x:c r="A36" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet39.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="32.290625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>387</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>0.94</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>0.94</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>6.86</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>19.2</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>15.03</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>10.67</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>-0.24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>-0.24</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>10.07</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>19.15</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>16.81</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>9.72</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-0.83</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-0.83</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>9.73</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>17.89</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>17.51</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>10.29</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>0.99</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>0.99</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>7.18</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>19.82</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>15.63</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>11.26</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>-0.24</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>-0.24</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>10.07</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>19.15</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>16.81</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>9.72</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-0.83</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-0.83</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>9.73</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>17.89</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>17.51</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>10.29</x:v>
-      </x:c>
-[...746 lines deleted...]
-        <x:v>17.3</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
         <x:v>265</x:v>
@@ -30834,329 +30942,1077 @@
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet40.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
+    <x:col min="1" max="1" width="33.460625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
+    <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:10">
+      <x:c r="A1" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:10">
+      <x:c r="A2" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:10">
+      <x:c r="A5" s="2" t="s">
+        <x:v>391</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:10">
+      <x:c r="A6" s="2" t="s">
+        <x:v>333</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:10">
+      <x:c r="A8" s="2" t="s"/>
+      <x:c r="B8" s="2" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="J8" s="3" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:10">
+      <x:c r="A9" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>0.93</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>0.93</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>6.57</x:v>
+      </x:c>
+      <x:c r="F9" s="4" t="n">
+        <x:v>18.61</x:v>
+      </x:c>
+      <x:c r="G9" s="4" t="n">
+        <x:v>14.46</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I9" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J9" s="4" t="n">
+        <x:v>15.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:10">
+      <x:c r="A10" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B10" s="2" t="s"/>
+      <x:c r="C10" s="4" t="n">
+        <x:v>-0.24</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>-0.24</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="n">
+        <x:v>10.07</x:v>
+      </x:c>
+      <x:c r="F10" s="4" t="n">
+        <x:v>19.15</x:v>
+      </x:c>
+      <x:c r="G10" s="4" t="n">
+        <x:v>16.81</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I10" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J10" s="4" t="n">
+        <x:v>15.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:10">
+      <x:c r="A11" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="s"/>
+      <x:c r="C11" s="4" t="n">
+        <x:v>-0.83</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>-0.83</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>9.73</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="n">
+        <x:v>17.89</x:v>
+      </x:c>
+      <x:c r="G11" s="4" t="n">
+        <x:v>17.51</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I11" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J11" s="4" t="n">
+        <x:v>15.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:10">
+      <x:c r="A13" s="2" t="s">
+        <x:v>394</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:10">
+      <x:c r="A14" s="2" t="s">
+        <x:v>346</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:10">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="2" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="J16" s="3" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:10">
+      <x:c r="A17" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>1.02</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>1.02</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>7.21</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="n">
+        <x:v>19.85</x:v>
+      </x:c>
+      <x:c r="G17" s="4" t="n">
+        <x:v>15.65</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I17" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J17" s="4" t="n">
+        <x:v>16.44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:10">
+      <x:c r="A18" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s"/>
+      <x:c r="C18" s="4" t="n">
+        <x:v>-0.24</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>-0.24</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>10.07</x:v>
+      </x:c>
+      <x:c r="F18" s="4" t="n">
+        <x:v>19.15</x:v>
+      </x:c>
+      <x:c r="G18" s="4" t="n">
+        <x:v>16.81</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I18" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J18" s="4" t="n">
+        <x:v>15.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:10">
+      <x:c r="A19" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s"/>
+      <x:c r="C19" s="4" t="n">
+        <x:v>-0.83</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>-0.83</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>9.73</x:v>
+      </x:c>
+      <x:c r="F19" s="4" t="n">
+        <x:v>17.89</x:v>
+      </x:c>
+      <x:c r="G19" s="4" t="n">
+        <x:v>17.51</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I19" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J19" s="4" t="n">
+        <x:v>15.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:10">
+      <x:c r="A21" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:10">
+      <x:c r="A22" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:10">
+      <x:c r="A23" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:10">
+      <x:c r="A24" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:10">
+      <x:c r="A25" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:10">
+      <x:c r="A26" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:10">
+      <x:c r="A27" s="2" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:10">
+      <x:c r="A28" s="2" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:10">
+      <x:c r="A29" s="2" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:10">
+      <x:c r="A30" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:10">
+      <x:c r="A31" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:10">
+      <x:c r="A32" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:10">
+      <x:c r="A33" s="2" t="s">
+        <x:v>273</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:10">
+      <x:c r="A34" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet41.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:J34"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="33.940625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
+    <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:10">
+      <x:c r="A1" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:10">
+      <x:c r="A2" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:10">
+      <x:c r="A5" s="2" t="s">
+        <x:v>391</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:10">
+      <x:c r="A6" s="2" t="s">
+        <x:v>333</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:10">
+      <x:c r="A8" s="2" t="s"/>
+      <x:c r="B8" s="2" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="J8" s="3" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:10">
+      <x:c r="A9" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>6.47</x:v>
+      </x:c>
+      <x:c r="F9" s="4" t="n">
+        <x:v>18.46</x:v>
+      </x:c>
+      <x:c r="G9" s="4" t="n">
+        <x:v>14.33</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I9" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J9" s="4" t="n">
+        <x:v>16.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:10">
+      <x:c r="A10" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B10" s="2" t="s"/>
+      <x:c r="C10" s="4" t="n">
+        <x:v>-0.24</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>-0.24</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="n">
+        <x:v>10.07</x:v>
+      </x:c>
+      <x:c r="F10" s="4" t="n">
+        <x:v>19.15</x:v>
+      </x:c>
+      <x:c r="G10" s="4" t="n">
+        <x:v>16.81</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I10" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J10" s="4" t="n">
+        <x:v>16.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:10">
+      <x:c r="A11" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="s"/>
+      <x:c r="C11" s="4" t="n">
+        <x:v>-0.83</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>-0.83</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>9.73</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="n">
+        <x:v>17.89</x:v>
+      </x:c>
+      <x:c r="G11" s="4" t="n">
+        <x:v>17.51</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I11" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J11" s="4" t="n">
+        <x:v>17.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:10">
+      <x:c r="A13" s="2" t="s">
+        <x:v>394</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:10">
+      <x:c r="A14" s="2" t="s">
+        <x:v>346</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:10">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="2" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="J16" s="3" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:10">
+      <x:c r="A17" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>7.17</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="n">
+        <x:v>19.81</x:v>
+      </x:c>
+      <x:c r="G17" s="4" t="n">
+        <x:v>15.63</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I17" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J17" s="4" t="n">
+        <x:v>17.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:10">
+      <x:c r="A18" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s"/>
+      <x:c r="C18" s="4" t="n">
+        <x:v>-0.24</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>-0.24</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>10.07</x:v>
+      </x:c>
+      <x:c r="F18" s="4" t="n">
+        <x:v>19.15</x:v>
+      </x:c>
+      <x:c r="G18" s="4" t="n">
+        <x:v>16.81</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I18" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J18" s="4" t="n">
+        <x:v>16.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:10">
+      <x:c r="A19" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s"/>
+      <x:c r="C19" s="4" t="n">
+        <x:v>-0.83</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>-0.83</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>9.73</x:v>
+      </x:c>
+      <x:c r="F19" s="4" t="n">
+        <x:v>17.89</x:v>
+      </x:c>
+      <x:c r="G19" s="4" t="n">
+        <x:v>17.51</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I19" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J19" s="4" t="n">
+        <x:v>17.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:10">
+      <x:c r="A21" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:10">
+      <x:c r="A22" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:10">
+      <x:c r="A23" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:10">
+      <x:c r="A24" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:10">
+      <x:c r="A25" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:10">
+      <x:c r="A26" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:10">
+      <x:c r="A27" s="2" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:10">
+      <x:c r="A28" s="2" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:10">
+      <x:c r="A29" s="2" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:10">
+      <x:c r="A30" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:10">
+      <x:c r="A31" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:10">
+      <x:c r="A32" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:10">
+      <x:c r="A33" s="2" t="s">
+        <x:v>273</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:10">
+      <x:c r="A34" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet42.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:J34"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
     <x:col min="1" max="1" width="33.820625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>1.73</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>1.73</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>7.06</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>20.47</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>16.33</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>19.24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>10.26</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>20.41</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>18.13</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>19.68</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>9.92</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>19.14</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>18.84</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>1.77</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>1.77</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>7.39</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>21.11</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>16.96</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>19.88</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>10.26</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>20.41</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>18.13</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>19.68</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>9.92</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>19.14</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>18.84</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
@@ -31197,340 +32053,340 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet43.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.490625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>397</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>1.68</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>1.68</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>6.73</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>19.84</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>15.73</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>17.28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>10.26</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>20.41</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>18.13</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>18.23</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>9.92</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>19.14</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>18.84</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>18.57</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>397</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>1.76</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>1.76</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>7.37</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>21.08</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>16.93</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>18.51</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>10.26</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>20.41</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>18.13</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>18.23</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>9.92</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>19.14</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>18.84</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>18.57</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
@@ -31571,340 +32427,340 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet44.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.980625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>394</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>1.67</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>1.67</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>6.68</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>19.73</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>15.63</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>18.37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>10.26</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>20.41</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>18.13</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>18.89</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>9.92</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>19.14</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>18.84</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>19.54</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>394</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>1.76</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>1.76</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>7.39</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>21.09</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>16.95</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>19.72</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>0.51</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>10.26</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>20.41</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>18.13</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>18.89</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>-0.08</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>9.92</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>19.14</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>18.84</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>19.54</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
@@ -31945,122 +32801,122 @@
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet43.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet45.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="23.370625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>13.73</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>5.24</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>17.34</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>16.7</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
         <x:v>15.13</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>13.85</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
@@ -32096,91 +32952,91 @@
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>15.1</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>10.01</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>21.88</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>20.12</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>12.92</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
         <x:v>14.93</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>13.78</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>13.87</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>5.51</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>17.96</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>17.31</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>12.6</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
         <x:v>15.78</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>14.5</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
@@ -32293,315 +33149,315 @@
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet44.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet46.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.770625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.620625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.170625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>12.29</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>1.06</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>10.45</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>14.57</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>16.64</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>12.46</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>5.59</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>14.78</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>17.66</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>19.18</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>13.79</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>5.89</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>15.3</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>18.53</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>20.87</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>12.57</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>1.59</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>11.6</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>15.76</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>17.86</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>12.46</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>5.59</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>14.78</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>17.66</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>19.18</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>13.79</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>5.89</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>15.3</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>18.53</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>20.87</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
@@ -32642,314 +33498,314 @@
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet45.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet47.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="44.530625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>14.62</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>8.12</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>20.53</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>14.95</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>15.24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>14.64</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>12.68</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>24.58</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>17.39</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>17.73</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>13.01</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>25.14</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>18.26</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>18.65</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>14.75</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>8.38</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>21.11</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>15.51</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>15.8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>14.64</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>12.68</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>24.58</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>17.39</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>17.73</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>13.01</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>25.14</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>18.26</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>18.65</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
@@ -32990,314 +33846,314 @@
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet46.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet48.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="44.590625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>13.04</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>21.2</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>15.08</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>17.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>13.03</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>11.17</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>25.28</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>17.54</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>18.31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>14.36</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>11.49</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>25.84</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>18.41</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>20.12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>13.17</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>6.95</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>21.78</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>15.64</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>17.77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>13.03</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>11.17</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>25.28</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>17.54</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>18.31</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>14.36</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>11.49</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>25.84</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>18.41</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>20.12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
@@ -33338,314 +34194,314 @@
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet47.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet49.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="44.640625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>13.76</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>5.25</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>17.41</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>16.74</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>19.53</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>13.76</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>9.69</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>21.34</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>19.24</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>20.66</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>15.1</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>10.01</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>21.88</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>20.12</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>22.51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>13.89</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>17.98</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>17.31</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>20.11</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>13.76</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>9.69</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>21.34</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>19.24</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>20.66</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>15.1</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>10.01</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>21.88</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>20.12</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>22.51</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
@@ -33674,761 +34530,50 @@
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
-        <x:v>274</x:v>
-[...709 lines deleted...]
-      <x:c r="A37" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:E83"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
@@ -35535,303 +35680,1014 @@
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet50.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
+    <x:col min="1" max="1" width="34.120625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:9">
+      <x:c r="A1" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:9">
+      <x:c r="A2" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:9">
+      <x:c r="A5" s="2" t="s">
+        <x:v>404</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:9">
+      <x:c r="A6" s="2" t="s">
+        <x:v>333</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:9">
+      <x:c r="A8" s="2" t="s"/>
+      <x:c r="B8" s="2" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:9">
+      <x:c r="A9" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>13.76</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>5.3</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>17.44</x:v>
+      </x:c>
+      <x:c r="F9" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="G9" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I9" s="4" t="n">
+        <x:v>14.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:9">
+      <x:c r="A10" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B10" s="2" t="s"/>
+      <x:c r="C10" s="4" t="n">
+        <x:v>13.76</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>9.69</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="n">
+        <x:v>21.34</x:v>
+      </x:c>
+      <x:c r="F10" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="G10" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I10" s="4" t="n">
+        <x:v>18.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:9">
+      <x:c r="A11" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="s"/>
+      <x:c r="C11" s="4" t="n">
+        <x:v>15.1</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>10.01</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>21.88</x:v>
+      </x:c>
+      <x:c r="F11" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="G11" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I11" s="4" t="n">
+        <x:v>19.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:9">
+      <x:c r="A13" s="2" t="s">
+        <x:v>405</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:9">
+      <x:c r="A14" s="2" t="s">
+        <x:v>346</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:9">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="2" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:9">
+      <x:c r="A17" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>13.88</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>5.52</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>17.95</x:v>
+      </x:c>
+      <x:c r="F17" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I17" s="4" t="n">
+        <x:v>15.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:9">
+      <x:c r="A18" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s"/>
+      <x:c r="C18" s="4" t="n">
+        <x:v>13.76</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>9.69</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>21.34</x:v>
+      </x:c>
+      <x:c r="F18" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="G18" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I18" s="4" t="n">
+        <x:v>18.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:9">
+      <x:c r="A19" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s"/>
+      <x:c r="C19" s="4" t="n">
+        <x:v>15.1</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>10.01</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>21.88</x:v>
+      </x:c>
+      <x:c r="F19" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I19" s="4" t="n">
+        <x:v>19.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:9">
+      <x:c r="A21" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:9">
+      <x:c r="A22" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9">
+      <x:c r="A23" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:9">
+      <x:c r="A24" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:9">
+      <x:c r="A25" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:9">
+      <x:c r="A26" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:9">
+      <x:c r="A27" s="2" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:9">
+      <x:c r="A28" s="2" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:9">
+      <x:c r="A29" s="2" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:9">
+      <x:c r="A30" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:9">
+      <x:c r="A31" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9">
+      <x:c r="A32" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:9">
+      <x:c r="A33" s="2" t="s">
+        <x:v>273</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:9">
+      <x:c r="A34" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet51.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:I37"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="35.700625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:9">
+      <x:c r="A1" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:9">
+      <x:c r="A2" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:9">
+      <x:c r="A5" s="2" t="s">
+        <x:v>416</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:9">
+      <x:c r="A6" s="2" t="s">
+        <x:v>333</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:9">
+      <x:c r="A8" s="2" t="s"/>
+      <x:c r="B8" s="2" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:9">
+      <x:c r="A9" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>13.65</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>5.56</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>18.13</x:v>
+      </x:c>
+      <x:c r="F9" s="4" t="n">
+        <x:v>15.99</x:v>
+      </x:c>
+      <x:c r="G9" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I9" s="4" t="n">
+        <x:v>19.57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:9">
+      <x:c r="A10" s="2" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="B10" s="2" t="s"/>
+      <x:c r="C10" s="4" t="n">
+        <x:v>13.97</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>10.38</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="n">
+        <x:v>22.65</x:v>
+      </x:c>
+      <x:c r="F10" s="4" t="n">
+        <x:v>19.52</x:v>
+      </x:c>
+      <x:c r="G10" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I10" s="4" t="n">
+        <x:v>20.85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:9">
+      <x:c r="A11" s="2" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="s"/>
+      <x:c r="C11" s="4" t="n">
+        <x:v>15.1</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>10.01</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>21.88</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="n">
+        <x:v>20.12</x:v>
+      </x:c>
+      <x:c r="G11" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I11" s="4" t="n">
+        <x:v>22.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:9">
+      <x:c r="A13" s="2" t="s">
+        <x:v>417</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:9">
+      <x:c r="A14" s="2" t="s">
+        <x:v>346</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:9">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="2" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:9">
+      <x:c r="A17" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>13.76</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>5.78</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>18.64</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="n">
+        <x:v>16.5</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I17" s="4" t="n">
+        <x:v>20.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:9">
+      <x:c r="A18" s="2" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s"/>
+      <x:c r="C18" s="4" t="n">
+        <x:v>13.97</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>10.38</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>22.65</x:v>
+      </x:c>
+      <x:c r="F18" s="4" t="n">
+        <x:v>19.52</x:v>
+      </x:c>
+      <x:c r="G18" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I18" s="4" t="n">
+        <x:v>20.85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:9">
+      <x:c r="A19" s="2" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s"/>
+      <x:c r="C19" s="4" t="n">
+        <x:v>15.1</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>10.01</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>21.88</x:v>
+      </x:c>
+      <x:c r="F19" s="4" t="n">
+        <x:v>20.12</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I19" s="4" t="n">
+        <x:v>22.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:9">
+      <x:c r="A21" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:9">
+      <x:c r="A22" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9">
+      <x:c r="A23" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:9">
+      <x:c r="A24" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:9">
+      <x:c r="A25" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:9">
+      <x:c r="A26" s="2" t="s">
+        <x:v>292</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:9">
+      <x:c r="A27" s="2" t="s">
+        <x:v>293</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:9">
+      <x:c r="A28" s="2" t="s">
+        <x:v>294</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:9">
+      <x:c r="A29" s="2" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:9">
+      <x:c r="A30" s="2" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:9">
+      <x:c r="A31" s="2" t="s">
+        <x:v>295</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9">
+      <x:c r="A32" s="2" t="s">
+        <x:v>296</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:9">
+      <x:c r="A33" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:9">
+      <x:c r="A34" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:9">
+      <x:c r="A35" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:9">
+      <x:c r="A36" s="2" t="s">
+        <x:v>273</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:9">
+      <x:c r="A37" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet52.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:I34"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
     <x:col min="1" max="1" width="32.210625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>14.61</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>8.11</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>20.47</x:v>
       </x:c>
       <x:c r="F9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>15.97</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>14.64</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>12.68</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>24.58</x:v>
       </x:c>
       <x:c r="F10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>18.27</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>13.01</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>25.14</x:v>
       </x:c>
       <x:c r="F11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>19.04</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>14.75</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>8.38</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>21.1</x:v>
       </x:c>
       <x:c r="F17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>16.58</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>14.64</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>12.68</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>24.58</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>18.27</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>13.01</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>25.14</x:v>
       </x:c>
       <x:c r="F19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>19.04</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
@@ -35872,314 +36728,314 @@
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet51.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet53.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>14.6</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>8.12</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>20.45</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>14.88</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>18.25</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>14.64</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>12.68</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>24.58</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>17.39</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>19.21</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>13.01</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>25.14</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>18.26</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>20.71</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>14.75</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>8.4</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>21.09</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>15.5</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>18.89</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>14.64</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>12.68</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>24.58</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>17.39</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>19.21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>13.01</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>25.14</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>18.26</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>20.71</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
@@ -36220,314 +37076,314 @@
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet52.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet54.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.380625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>14.44</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>7.8</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>19.83</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>14.28</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>14.47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>14.64</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>12.68</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>24.58</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>17.39</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>17.41</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>13.01</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>25.14</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>18.26</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>18.55</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>14.73</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>8.35</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>21.08</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>15.47</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>15.66</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>14.64</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>12.68</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>24.58</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>17.39</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>17.41</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>13.01</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>25.14</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>18.26</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>18.55</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
@@ -36568,314 +37424,314 @@
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet53.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet55.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="32.270625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>13.01</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>6.67</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>21.16</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>15.04</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>12.91</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>16.06</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>13.03</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>11.17</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>25.28</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>17.54</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>12.37</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>16.18</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>14.36</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>11.49</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>25.84</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>18.41</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>13.82</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>17.39</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>13.15</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>6.94</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>21.79</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>15.64</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>13.52</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>16.69</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>13.03</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>11.17</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>25.28</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>17.54</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>12.37</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>16.18</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>14.36</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>11.49</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>25.84</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>18.41</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>13.82</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>17.39</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
@@ -36916,314 +37772,662 @@
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet54.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet56.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:I34"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="33.760625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:9">
+      <x:c r="A1" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:9">
+      <x:c r="A2" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:9">
+      <x:c r="A5" s="2" t="s">
+        <x:v>413</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:9">
+      <x:c r="A6" s="2" t="s">
+        <x:v>333</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:9">
+      <x:c r="A8" s="2" t="s"/>
+      <x:c r="B8" s="2" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:9">
+      <x:c r="A9" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>6.65</x:v>
+      </x:c>
+      <x:c r="E9" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="F9" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="G9" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I9" s="4" t="n">
+        <x:v>17.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:9">
+      <x:c r="A10" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B10" s="2" t="s"/>
+      <x:c r="C10" s="4" t="n">
+        <x:v>13.03</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>11.17</x:v>
+      </x:c>
+      <x:c r="E10" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="F10" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="G10" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I10" s="4" t="n">
+        <x:v>19.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:9">
+      <x:c r="A11" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="s"/>
+      <x:c r="C11" s="4" t="n">
+        <x:v>14.36</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>11.49</x:v>
+      </x:c>
+      <x:c r="E11" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="F11" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="G11" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I11" s="4" t="n">
+        <x:v>19.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:9">
+      <x:c r="A13" s="2" t="s">
+        <x:v>414</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:9">
+      <x:c r="A14" s="2" t="s">
+        <x:v>346</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:9">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="2" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:9">
+      <x:c r="A17" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>13.14</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>6.93</x:v>
+      </x:c>
+      <x:c r="E17" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="F17" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I17" s="4" t="n">
+        <x:v>18.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:9">
+      <x:c r="A18" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s"/>
+      <x:c r="C18" s="4" t="n">
+        <x:v>13.03</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>11.17</x:v>
+      </x:c>
+      <x:c r="E18" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="F18" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="G18" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I18" s="4" t="n">
+        <x:v>19.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:9">
+      <x:c r="A19" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s"/>
+      <x:c r="C19" s="4" t="n">
+        <x:v>14.36</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>11.49</x:v>
+      </x:c>
+      <x:c r="E19" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="F19" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I19" s="4" t="n">
+        <x:v>19.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:9">
+      <x:c r="A21" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:9">
+      <x:c r="A22" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9">
+      <x:c r="A23" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:9">
+      <x:c r="A24" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:9">
+      <x:c r="A25" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:9">
+      <x:c r="A26" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:9">
+      <x:c r="A27" s="2" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:9">
+      <x:c r="A28" s="2" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:9">
+      <x:c r="A29" s="2" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:9">
+      <x:c r="A30" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:9">
+      <x:c r="A31" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9">
+      <x:c r="A32" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:9">
+      <x:c r="A33" s="2" t="s">
+        <x:v>273</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:9">
+      <x:c r="A34" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet57.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.440625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>12.85</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>6.36</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>20.53</x:v>
       </x:c>
       <x:c r="F9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>15.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>13.03</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>11.17</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>25.28</x:v>
       </x:c>
       <x:c r="F10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>18.95</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>14.36</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>11.49</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>25.84</x:v>
       </x:c>
       <x:c r="F11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>19.69</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>13.13</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>6.91</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>21.78</x:v>
       </x:c>
       <x:c r="F17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>16.7</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>13.03</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>11.17</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>25.28</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>18.95</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>14.36</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>11.49</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>25.84</x:v>
       </x:c>
       <x:c r="F19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>19.69</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
@@ -37264,352 +38468,352 @@
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet55.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet58.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I36"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="34.060625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>13.6</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>5.01</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>16.78</x:v>
       </x:c>
       <x:c r="F9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>20.01</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>13.76</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>9.69</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>21.34</x:v>
       </x:c>
       <x:c r="F10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>24.46</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>15.1</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>10.01</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>21.88</x:v>
       </x:c>
       <x:c r="F11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>25.09</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>13.74</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>5.28</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>17.39</x:v>
       </x:c>
       <x:c r="F17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>20.64</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>13.76</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>9.69</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>21.34</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>24.46</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>15.1</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>10.01</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>21.88</x:v>
       </x:c>
       <x:c r="F19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>25.09</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="2" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="2" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="2" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="2" t="s">
         <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="2" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
         <x:v>270</x:v>
@@ -37622,1371 +38826,317 @@
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9">
       <x:c r="A35" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9">
       <x:c r="A36" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet56.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet59.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="33.600625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>415</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>13.62</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>5.76</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>16.62</x:v>
       </x:c>
       <x:c r="F9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>14.27</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>13.79</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>10.52</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>21.21</x:v>
       </x:c>
       <x:c r="F10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>15.13</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>10.84</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>21.76</x:v>
       </x:c>
       <x:c r="F11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>19.6</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>13.9</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>6.31</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>17.84</x:v>
       </x:c>
       <x:c r="F17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>15.46</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>13.79</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>10.52</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>21.21</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>15.13</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>10.84</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>21.76</x:v>
       </x:c>
       <x:c r="F19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>19.6</x:v>
-      </x:c>
-[...1052 lines deleted...]
-        <x:v>16.49</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
         <x:v>265</x:v>
@@ -39901,660 +40051,670 @@
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet60.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:I34"/>
+  <x:dimension ref="A1:I36"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="33.940625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="34.380625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>418</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>394</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>13.86</x:v>
+        <x:v>13.6</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>5.52</x:v>
+        <x:v>4.96</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>18.45</x:v>
-[...2 lines deleted...]
-        <x:v>14.24</x:v>
+        <x:v>16.74</x:v>
+      </x:c>
+      <x:c r="F9" s="3" t="s">
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
-        <x:v>16.29</x:v>
+        <x:v>13.93</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
-        <x:v>5</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>14.05</x:v>
+        <x:v>13.76</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>10.33</x:v>
+        <x:v>9.69</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>23.22</x:v>
-[...2 lines deleted...]
-        <x:v>17.45</x:v>
+        <x:v>21.34</x:v>
+      </x:c>
+      <x:c r="F10" s="3" t="s">
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
-        <x:v>17.17</x:v>
+        <x:v>19.73</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
-        <x:v>6</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>15.4</x:v>
+        <x:v>15.1</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>10.65</x:v>
+        <x:v>10.01</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>23.78</x:v>
-[...2 lines deleted...]
-        <x:v>18.32</x:v>
+        <x:v>21.88</x:v>
+      </x:c>
+      <x:c r="F11" s="3" t="s">
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
-        <x:v>18.02</x:v>
+        <x:v>18.68</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>419</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>394</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>14.18</x:v>
+        <x:v>13.74</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>6.11</x:v>
+        <x:v>5.23</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>19.8</x:v>
-[...2 lines deleted...]
-        <x:v>15.54</x:v>
+        <x:v>17.35</x:v>
+      </x:c>
+      <x:c r="F17" s="3" t="s">
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
-        <x:v>17.61</x:v>
+        <x:v>14.52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
-        <x:v>5</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>14.05</x:v>
+        <x:v>13.76</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>10.33</x:v>
+        <x:v>9.69</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>23.22</x:v>
-[...2 lines deleted...]
-        <x:v>17.45</x:v>
+        <x:v>21.34</x:v>
+      </x:c>
+      <x:c r="F18" s="3" t="s">
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
-        <x:v>17.17</x:v>
+        <x:v>19.73</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
-        <x:v>6</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>15.4</x:v>
+        <x:v>15.1</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>10.65</x:v>
+        <x:v>10.01</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>23.78</x:v>
-[...2 lines deleted...]
-        <x:v>18.32</x:v>
+        <x:v>21.88</x:v>
+      </x:c>
+      <x:c r="F19" s="3" t="s">
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
-        <x:v>18.02</x:v>
+        <x:v>18.68</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>266</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="2" t="s">
-        <x:v>267</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="2" t="s">
-        <x:v>268</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="2" t="s">
-        <x:v>269</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
-      <x:c r="A30" s="1" t="s">
-        <x:v>270</x:v>
+      <x:c r="A30" s="2" t="s">
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
-      <x:c r="A31" s="1" t="s">
-        <x:v>271</x:v>
+      <x:c r="A31" s="2" t="s">
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
-      <x:c r="A33" s="2" t="s">
-        <x:v>273</x:v>
+      <x:c r="A33" s="1" t="s">
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:9">
+      <x:c r="A35" s="2" t="s">
+        <x:v>273</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:9">
+      <x:c r="A36" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet61.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="33.820625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="32.290625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>400</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>47</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>13.74</x:v>
+        <x:v>14.02</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>5.24</x:v>
+        <x:v>5.86</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>17.36</x:v>
+        <x:v>19.19</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>16.68</x:v>
+        <x:v>14.96</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
-        <x:v>19.16</x:v>
+        <x:v>10.65</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>13.76</x:v>
+        <x:v>14.05</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>9.69</x:v>
+        <x:v>10.33</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>21.34</x:v>
+        <x:v>23.22</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>19.24</x:v>
+        <x:v>17.45</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
-        <x:v>20.06</x:v>
+        <x:v>9.96</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>15.1</x:v>
+        <x:v>15.4</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>10.01</x:v>
+        <x:v>10.65</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>21.88</x:v>
+        <x:v>23.78</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>20.12</x:v>
+        <x:v>18.32</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
-        <x:v>21.49</x:v>
+        <x:v>10.69</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>401</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>47</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>13.88</x:v>
+        <x:v>14.16</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>5.52</x:v>
+        <x:v>6.13</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>17.99</x:v>
+        <x:v>19.81</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>17.31</x:v>
+        <x:v>15.56</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
-        <x:v>19.8</x:v>
+        <x:v>11.24</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>13.76</x:v>
+        <x:v>14.05</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>9.69</x:v>
+        <x:v>10.33</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>21.34</x:v>
+        <x:v>23.22</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>19.24</x:v>
+        <x:v>17.45</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
-        <x:v>20.06</x:v>
+        <x:v>9.96</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>15.1</x:v>
+        <x:v>15.4</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>10.01</x:v>
+        <x:v>10.65</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>21.88</x:v>
+        <x:v>23.78</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>20.12</x:v>
+        <x:v>18.32</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
-        <x:v>21.49</x:v>
+        <x:v>10.69</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
         <x:v>265</x:v>
@@ -40603,306 +40763,306 @@
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet62.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="33.490625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="33.460625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>400</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="B9" s="2" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>13.59</x:v>
+        <x:v>13.86</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>4.97</x:v>
+        <x:v>5.58</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>16.73</x:v>
+        <x:v>18.53</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>16.08</x:v>
+        <x:v>14.35</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
-        <x:v>17.19</x:v>
+        <x:v>15.31</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>13.76</x:v>
+        <x:v>14.05</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>9.69</x:v>
+        <x:v>10.33</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>21.34</x:v>
+        <x:v>23.22</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>19.24</x:v>
+        <x:v>17.45</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
-        <x:v>18.5</x:v>
+        <x:v>16.34</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>15.1</x:v>
+        <x:v>15.4</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>10.01</x:v>
+        <x:v>10.65</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>21.88</x:v>
+        <x:v>23.78</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>20.12</x:v>
+        <x:v>18.32</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
-        <x:v>19.02</x:v>
+        <x:v>16.49</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>401</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="B17" s="2" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>13.87</x:v>
+        <x:v>14.15</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>5.51</x:v>
+        <x:v>6.13</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>17.94</x:v>
+        <x:v>19.77</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>17.29</x:v>
+        <x:v>15.54</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
-        <x:v>18.42</x:v>
+        <x:v>16.52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>13.76</x:v>
+        <x:v>14.05</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>9.69</x:v>
+        <x:v>10.33</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>21.34</x:v>
+        <x:v>23.22</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>19.24</x:v>
+        <x:v>17.45</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
-        <x:v>18.5</x:v>
+        <x:v>16.34</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>15.1</x:v>
+        <x:v>15.4</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>10.01</x:v>
+        <x:v>10.65</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>21.88</x:v>
+        <x:v>23.78</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>20.12</x:v>
+        <x:v>18.32</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
-        <x:v>19.02</x:v>
+        <x:v>16.49</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
         <x:v>265</x:v>
@@ -40951,303 +41111,1347 @@
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet63.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
+    <x:col min="1" max="1" width="33.940625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:9">
+      <x:c r="A1" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:9">
+      <x:c r="A2" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:9">
+      <x:c r="A5" s="2" t="s">
+        <x:v>422</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:9">
+      <x:c r="A6" s="2" t="s">
+        <x:v>333</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:9">
+      <x:c r="A8" s="2" t="s"/>
+      <x:c r="B8" s="2" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:9">
+      <x:c r="A9" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>13.86</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>5.52</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>18.45</x:v>
+      </x:c>
+      <x:c r="F9" s="4" t="n">
+        <x:v>14.24</x:v>
+      </x:c>
+      <x:c r="G9" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I9" s="4" t="n">
+        <x:v>16.29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:9">
+      <x:c r="A10" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B10" s="2" t="s"/>
+      <x:c r="C10" s="4" t="n">
+        <x:v>14.05</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>10.33</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="n">
+        <x:v>23.22</x:v>
+      </x:c>
+      <x:c r="F10" s="4" t="n">
+        <x:v>17.45</x:v>
+      </x:c>
+      <x:c r="G10" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I10" s="4" t="n">
+        <x:v>17.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:9">
+      <x:c r="A11" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="s"/>
+      <x:c r="C11" s="4" t="n">
+        <x:v>15.4</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>10.65</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>23.78</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="n">
+        <x:v>18.32</x:v>
+      </x:c>
+      <x:c r="G11" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I11" s="4" t="n">
+        <x:v>18.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:9">
+      <x:c r="A13" s="2" t="s">
+        <x:v>423</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:9">
+      <x:c r="A14" s="2" t="s">
+        <x:v>346</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:9">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="2" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:9">
+      <x:c r="A17" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>14.18</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>6.11</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>19.8</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="n">
+        <x:v>15.54</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I17" s="4" t="n">
+        <x:v>17.61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:9">
+      <x:c r="A18" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s"/>
+      <x:c r="C18" s="4" t="n">
+        <x:v>14.05</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>10.33</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>23.22</x:v>
+      </x:c>
+      <x:c r="F18" s="4" t="n">
+        <x:v>17.45</x:v>
+      </x:c>
+      <x:c r="G18" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I18" s="4" t="n">
+        <x:v>17.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:9">
+      <x:c r="A19" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s"/>
+      <x:c r="C19" s="4" t="n">
+        <x:v>15.4</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>10.65</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>23.78</x:v>
+      </x:c>
+      <x:c r="F19" s="4" t="n">
+        <x:v>18.32</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I19" s="4" t="n">
+        <x:v>18.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:9">
+      <x:c r="A21" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:9">
+      <x:c r="A22" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9">
+      <x:c r="A23" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:9">
+      <x:c r="A24" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:9">
+      <x:c r="A25" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:9">
+      <x:c r="A26" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:9">
+      <x:c r="A27" s="2" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:9">
+      <x:c r="A28" s="2" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:9">
+      <x:c r="A29" s="2" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:9">
+      <x:c r="A30" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:9">
+      <x:c r="A31" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9">
+      <x:c r="A32" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:9">
+      <x:c r="A33" s="2" t="s">
+        <x:v>273</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:9">
+      <x:c r="A34" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet64.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:I34"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="33.820625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:9">
+      <x:c r="A1" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:9">
+      <x:c r="A2" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:9">
+      <x:c r="A5" s="2" t="s">
+        <x:v>404</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:9">
+      <x:c r="A6" s="2" t="s">
+        <x:v>333</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:9">
+      <x:c r="A8" s="2" t="s"/>
+      <x:c r="B8" s="2" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:9">
+      <x:c r="A9" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>13.74</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>5.24</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>17.36</x:v>
+      </x:c>
+      <x:c r="F9" s="4" t="n">
+        <x:v>16.68</x:v>
+      </x:c>
+      <x:c r="G9" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I9" s="4" t="n">
+        <x:v>19.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:9">
+      <x:c r="A10" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B10" s="2" t="s"/>
+      <x:c r="C10" s="4" t="n">
+        <x:v>13.76</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>9.69</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="n">
+        <x:v>21.34</x:v>
+      </x:c>
+      <x:c r="F10" s="4" t="n">
+        <x:v>19.24</x:v>
+      </x:c>
+      <x:c r="G10" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I10" s="4" t="n">
+        <x:v>20.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:9">
+      <x:c r="A11" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="s"/>
+      <x:c r="C11" s="4" t="n">
+        <x:v>15.1</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>10.01</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>21.88</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="n">
+        <x:v>20.12</x:v>
+      </x:c>
+      <x:c r="G11" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I11" s="4" t="n">
+        <x:v>21.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:9">
+      <x:c r="A13" s="2" t="s">
+        <x:v>405</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:9">
+      <x:c r="A14" s="2" t="s">
+        <x:v>346</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:9">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="2" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:9">
+      <x:c r="A17" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>13.88</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>5.52</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>17.99</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="n">
+        <x:v>17.31</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I17" s="4" t="n">
+        <x:v>19.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:9">
+      <x:c r="A18" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s"/>
+      <x:c r="C18" s="4" t="n">
+        <x:v>13.76</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>9.69</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>21.34</x:v>
+      </x:c>
+      <x:c r="F18" s="4" t="n">
+        <x:v>19.24</x:v>
+      </x:c>
+      <x:c r="G18" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I18" s="4" t="n">
+        <x:v>20.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:9">
+      <x:c r="A19" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s"/>
+      <x:c r="C19" s="4" t="n">
+        <x:v>15.1</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>10.01</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>21.88</x:v>
+      </x:c>
+      <x:c r="F19" s="4" t="n">
+        <x:v>20.12</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I19" s="4" t="n">
+        <x:v>21.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:9">
+      <x:c r="A21" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:9">
+      <x:c r="A22" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9">
+      <x:c r="A23" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:9">
+      <x:c r="A24" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:9">
+      <x:c r="A25" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:9">
+      <x:c r="A26" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:9">
+      <x:c r="A27" s="2" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:9">
+      <x:c r="A28" s="2" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:9">
+      <x:c r="A29" s="2" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:9">
+      <x:c r="A30" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:9">
+      <x:c r="A31" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9">
+      <x:c r="A32" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:9">
+      <x:c r="A33" s="2" t="s">
+        <x:v>273</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:9">
+      <x:c r="A34" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet65.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:I34"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="33.490625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:9">
+      <x:c r="A1" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:9">
+      <x:c r="A2" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:9">
+      <x:c r="A5" s="2" t="s">
+        <x:v>404</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:9">
+      <x:c r="A6" s="2" t="s">
+        <x:v>333</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:9">
+      <x:c r="A8" s="2" t="s"/>
+      <x:c r="B8" s="2" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:9">
+      <x:c r="A9" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>13.59</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>4.97</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>16.73</x:v>
+      </x:c>
+      <x:c r="F9" s="4" t="n">
+        <x:v>16.08</x:v>
+      </x:c>
+      <x:c r="G9" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I9" s="4" t="n">
+        <x:v>17.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:9">
+      <x:c r="A10" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B10" s="2" t="s"/>
+      <x:c r="C10" s="4" t="n">
+        <x:v>13.76</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>9.69</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="n">
+        <x:v>21.34</x:v>
+      </x:c>
+      <x:c r="F10" s="4" t="n">
+        <x:v>19.24</x:v>
+      </x:c>
+      <x:c r="G10" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I10" s="4" t="n">
+        <x:v>18.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:9">
+      <x:c r="A11" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="s"/>
+      <x:c r="C11" s="4" t="n">
+        <x:v>15.1</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>10.01</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>21.88</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="n">
+        <x:v>20.12</x:v>
+      </x:c>
+      <x:c r="G11" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I11" s="4" t="n">
+        <x:v>19.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:9">
+      <x:c r="A13" s="2" t="s">
+        <x:v>405</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:9">
+      <x:c r="A14" s="2" t="s">
+        <x:v>346</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:9">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="2" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:9">
+      <x:c r="A17" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>13.87</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>5.51</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>17.94</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="n">
+        <x:v>17.29</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I17" s="4" t="n">
+        <x:v>18.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:9">
+      <x:c r="A18" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s"/>
+      <x:c r="C18" s="4" t="n">
+        <x:v>13.76</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>9.69</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>21.34</x:v>
+      </x:c>
+      <x:c r="F18" s="4" t="n">
+        <x:v>19.24</x:v>
+      </x:c>
+      <x:c r="G18" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I18" s="4" t="n">
+        <x:v>18.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:9">
+      <x:c r="A19" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s"/>
+      <x:c r="C19" s="4" t="n">
+        <x:v>15.1</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>10.01</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>21.88</x:v>
+      </x:c>
+      <x:c r="F19" s="4" t="n">
+        <x:v>20.12</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I19" s="4" t="n">
+        <x:v>19.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:9">
+      <x:c r="A21" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:9">
+      <x:c r="A22" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9">
+      <x:c r="A23" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:9">
+      <x:c r="A24" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:9">
+      <x:c r="A25" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:9">
+      <x:c r="A26" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:9">
+      <x:c r="A27" s="2" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:9">
+      <x:c r="A28" s="2" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:9">
+      <x:c r="A29" s="2" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:9">
+      <x:c r="A30" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:9">
+      <x:c r="A31" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9">
+      <x:c r="A32" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:9">
+      <x:c r="A33" s="2" t="s">
+        <x:v>273</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:9">
+      <x:c r="A34" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet66.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:I34"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
     <x:col min="1" max="1" width="33.980625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>394</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>13.56</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>4.93</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>16.64</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>15.98</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>18.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>13.76</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>9.69</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>21.34</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>19.24</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>19.21</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>15.1</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>10.01</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>21.88</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>20.12</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>20.07</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>394</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>13.87</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>5.53</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>17.97</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>17.31</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>19.64</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>13.76</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>9.69</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>21.34</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>19.24</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>19.21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>15.1</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>10.01</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>21.88</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>20.12</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>20.07</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
@@ -44695,230 +45899,239 @@
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>63</vt:i4>
+        <vt:i4>66</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>126</vt:i4>
+        <vt:i4>132</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="189">
+    <vt:vector baseType="lpstr" size="198">
       <vt:lpstr>USD Class_Historical</vt:lpstr>
       <vt:lpstr>AUD Class J_Historical</vt:lpstr>
       <vt:lpstr>EUR Class C Dist_Historical</vt:lpstr>
       <vt:lpstr>GBP Class C Dist_Historical</vt:lpstr>
       <vt:lpstr>USD Class C Dist_Historical</vt:lpstr>
       <vt:lpstr>USD Class D_Historical</vt:lpstr>
       <vt:lpstr>NOK Class DH_Historical</vt:lpstr>
       <vt:lpstr>EUR Class_Historical</vt:lpstr>
       <vt:lpstr>EUR Class E_Historical</vt:lpstr>
       <vt:lpstr>EUR Class J_Historical</vt:lpstr>
       <vt:lpstr>GBP Class_Historical</vt:lpstr>
+      <vt:lpstr>GBP Class E_Historical</vt:lpstr>
       <vt:lpstr>GBP Class J_Historical</vt:lpstr>
       <vt:lpstr>GBP Class H_Historical</vt:lpstr>
       <vt:lpstr>HKD Class J_Historical</vt:lpstr>
       <vt:lpstr>NOK Class H_Historical</vt:lpstr>
       <vt:lpstr>SGD Class_Historical</vt:lpstr>
       <vt:lpstr>SGD Class J_Historical</vt:lpstr>
       <vt:lpstr>SGD Class R_Historical</vt:lpstr>
       <vt:lpstr>USD Class E_Historical</vt:lpstr>
       <vt:lpstr>USD Class J_Historical</vt:lpstr>
       <vt:lpstr>USD Class R_Historical</vt:lpstr>
       <vt:lpstr>USD Class_Month-End</vt:lpstr>
       <vt:lpstr>AUD Class J_Month-End</vt:lpstr>
       <vt:lpstr>EUR Class C Dist_Month-End</vt:lpstr>
       <vt:lpstr>GBP Class C Dist_Month-End</vt:lpstr>
       <vt:lpstr>USD Class C Dist_Month-End</vt:lpstr>
       <vt:lpstr>USD Class D_Month-End</vt:lpstr>
       <vt:lpstr>NOK Class DH_Month-End</vt:lpstr>
       <vt:lpstr>EUR Class_Month-End</vt:lpstr>
       <vt:lpstr>EUR Class E_Month-End</vt:lpstr>
       <vt:lpstr>EUR Class J_Month-End</vt:lpstr>
       <vt:lpstr>GBP Class_Month-End</vt:lpstr>
+      <vt:lpstr>GBP Class E_Month-End</vt:lpstr>
       <vt:lpstr>GBP Class J_Month-End</vt:lpstr>
       <vt:lpstr>GBP Class H_Month-End</vt:lpstr>
       <vt:lpstr>HKD Class J_Month-End</vt:lpstr>
       <vt:lpstr>NOK Class H_Month-End</vt:lpstr>
       <vt:lpstr>SGD Class_Month-End</vt:lpstr>
       <vt:lpstr>SGD Class J_Month-End</vt:lpstr>
       <vt:lpstr>SGD Class R_Month-End</vt:lpstr>
       <vt:lpstr>USD Class E_Month-End</vt:lpstr>
       <vt:lpstr>USD Class J_Month-End</vt:lpstr>
       <vt:lpstr>USD Class R_Month-End</vt:lpstr>
       <vt:lpstr>USD Class_Quarter-End</vt:lpstr>
       <vt:lpstr>AUD Class J_Quarter-End</vt:lpstr>
       <vt:lpstr>EUR Class C Dist_Quarter-End</vt:lpstr>
       <vt:lpstr>GBP Class C Dist_Quarter-End</vt:lpstr>
       <vt:lpstr>USD Class C Dist_Quarter-End</vt:lpstr>
       <vt:lpstr>USD Class D_Quarter-End</vt:lpstr>
       <vt:lpstr>NOK Class DH_Quarter-End</vt:lpstr>
       <vt:lpstr>EUR Class_Quarter-End</vt:lpstr>
       <vt:lpstr>EUR Class E_Quarter-End</vt:lpstr>
       <vt:lpstr>EUR Class J_Quarter-End</vt:lpstr>
       <vt:lpstr>GBP Class_Quarter-End</vt:lpstr>
+      <vt:lpstr>GBP Class E_Quarter-End</vt:lpstr>
       <vt:lpstr>GBP Class J_Quarter-End</vt:lpstr>
       <vt:lpstr>GBP Class H_Quarter-End</vt:lpstr>
       <vt:lpstr>HKD Class J_Quarter-End</vt:lpstr>
       <vt:lpstr>NOK Class H_Quarter-End</vt:lpstr>
       <vt:lpstr>SGD Class_Quarter-End</vt:lpstr>
       <vt:lpstr>SGD Class J_Quarter-End</vt:lpstr>
       <vt:lpstr>SGD Class R_Quarter-End</vt:lpstr>
       <vt:lpstr>USD Class E_Quarter-End</vt:lpstr>
       <vt:lpstr>USD Class J_Quarter-End</vt:lpstr>
       <vt:lpstr>USD Class R_Quarter-End</vt:lpstr>
       <vt:lpstr>USD Class_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>AUD Class J_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>AUD Class J_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class C Dist_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class C Dist_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>GBP Class C Dist_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>GBP Class C Dist_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class C Dist_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class C Dist_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class D_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class D_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>NOK Class DH_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>NOK Class DH_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class E_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class E_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class J_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class J_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>GBP Class_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>GBP Class_Historical!Print_Titles</vt:lpstr>
+      <vt:lpstr>GBP Class E_Historical!Print_Area</vt:lpstr>
+      <vt:lpstr>GBP Class E_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>GBP Class J_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>GBP Class J_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>GBP Class H_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>GBP Class H_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>HKD Class J_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>HKD Class J_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>NOK Class H_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>NOK Class H_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>SGD Class_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>SGD Class_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>SGD Class J_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>SGD Class J_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>SGD Class R_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>SGD Class R_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class E_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class E_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class J_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class J_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class R_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class R_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>AUD Class J_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>AUD Class J_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class C Dist_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class C Dist_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>GBP Class C Dist_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>GBP Class C Dist_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class C Dist_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class C Dist_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class D_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class D_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>NOK Class DH_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>NOK Class DH_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class E_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class E_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class J_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class J_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>GBP Class_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>GBP Class_Month-End!Print_Titles</vt:lpstr>
+      <vt:lpstr>GBP Class E_Month-End!Print_Area</vt:lpstr>
+      <vt:lpstr>GBP Class E_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>GBP Class J_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>GBP Class J_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>GBP Class H_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>GBP Class H_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>HKD Class J_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>HKD Class J_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>NOK Class H_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>NOK Class H_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>SGD Class_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>SGD Class_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>SGD Class J_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>SGD Class J_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>SGD Class R_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>SGD Class R_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class E_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class E_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class J_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class J_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class R_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class R_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>AUD Class J_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>AUD Class J_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class C Dist_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class C Dist_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>GBP Class C Dist_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>GBP Class C Dist_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class C Dist_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class C Dist_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class D_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class D_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>NOK Class DH_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>NOK Class DH_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class E_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class E_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class J_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class J_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>GBP Class_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>GBP Class_Quarter-End!Print_Titles</vt:lpstr>
+      <vt:lpstr>GBP Class E_Quarter-End!Print_Area</vt:lpstr>
+      <vt:lpstr>GBP Class E_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>GBP Class J_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>GBP Class J_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>GBP Class H_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>GBP Class H_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>HKD Class J_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>HKD Class J_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>NOK Class H_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>NOK Class H_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>SGD Class_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>SGD Class_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>SGD Class J_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>SGD Class J_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>SGD Class R_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>SGD Class R_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class E_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class E_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class J_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class J_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class R_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class R_Quarter-End!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
 </ap:Properties>
 </file>