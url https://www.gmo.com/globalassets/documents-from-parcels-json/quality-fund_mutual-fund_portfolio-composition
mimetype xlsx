--- v5 (2026-03-23)
+++ v6 (2026-04-12)
@@ -1,75 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4341f7fa14c48ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6007557b12c425383816435042bf4eb.psmdcp" Id="R677aabad1948465e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafaf8ab62f994382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bba806f9aade4986b3573dc4fc61d25a.psmdcp" Id="Ra50f545de8d34a2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
-    <x:sheet name="Sectors" sheetId="5" r:id="rId5"/>
-[...2 lines deleted...]
-    <x:sheet name="Characteristics" sheetId="8" r:id="rId8"/>
+    <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
+    <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
+    <x:sheet name="Industry Groups" sheetId="7" r:id="rId7"/>
+    <x:sheet name="Market Cap Ranges" sheetId="8" r:id="rId8"/>
+    <x:sheet name="Top Equity Holdings" sheetId="9" r:id="rId9"/>
+    <x:sheet name="Characteristics" sheetId="10" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="138">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="214">
   <x:si>
     <x:t>Risk Profile - Quality Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 02/26/2021 to 02/28/2026</x:t>
+    <x:t>From 03/31/2021 to 03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Fund</x:t>
   </x:si>
   <x:si>
     <x:t>S&amp;P 500</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -183,51 +187,51 @@
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The S&amp;P 500 Index is an independently maintained and widely published index comprised of U.S. large capitalization stocks. S&amp;P does not guarantee the accuracy, adequacy, completeness or</x:t>
   </x:si>
   <x:si>
     <x:t>availability of any data or information and is not responsible for any errors or omissions from the use of such data or information. Reproduction of the data or information in any form is</x:t>
   </x:si>
   <x:si>
     <x:t>prohibited except with the prior written permission of S&amp;P or its third party licensors.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Quality Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 02/28/2026 (%)</x:t>
+    <x:t>As of 03/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI World</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Europe</x:t>
   </x:si>
   <x:si>
     <x:t>Rest of World</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI World Index (MSCI Standard Index Series, net of withholding tax) is an independently maintained and widely published index comprised of global developed markets. MSCI data may not</x:t>
   </x:si>
   <x:si>
     <x:t>be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
@@ -357,50 +361,167 @@
   <x:si>
     <x:t>Sweden</x:t>
   </x:si>
   <x:si>
     <x:t>Switzerland</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan</x:t>
   </x:si>
   <x:si>
     <x:t>Thailand</x:t>
   </x:si>
   <x:si>
     <x:t>Turkey</x:t>
   </x:si>
   <x:si>
     <x:t>United Arab Emirates</x:t>
   </x:si>
   <x:si>
     <x:t>United Kingdom</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
+    <x:t>Currencies - Quality Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Currency</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CZK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GBP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HKD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NZD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAR</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sectors - Quality Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Communication Services</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples</x:t>
   </x:si>
   <x:si>
     <x:t>Energy</x:t>
   </x:si>
   <x:si>
     <x:t>Financials</x:t>
   </x:si>
   <x:si>
     <x:t>Health Care</x:t>
   </x:si>
   <x:si>
     <x:t>Industrials</x:t>
@@ -408,171 +529,282 @@
   <x:si>
     <x:t>Information Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Materials</x:t>
   </x:si>
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
+    <x:t>Industry Groups - Quality Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IndustryGroup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banks</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capital Goods</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commercial &amp; Professional Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Consumer Discretionary Distribution &amp; Retail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Consumer Durables &amp; Apparel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Consumer Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Financial Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Food, Beverage &amp; Tobacco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Health Care Equipment &amp; Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Household &amp; Personal Products</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Media &amp; Entertainment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pharmaceuticals, Biotechnology &amp; Life Sciences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Semiconductors &amp; Semiconductor Equipment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Software &amp; Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technology Hardware &amp; Equipment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transportation</x:t>
+  </x:si>
+  <x:si>
     <x:t>Market Cap Ranges - Quality Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (150.9 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.8 &amp; Below)</x:t>
+    <x:t>Large (135.7 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (49.7 To 135.7)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (19.1 To 49.7)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.0 To 19.1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.0 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Quality Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson &amp; Johnson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>Alphabet Inc</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Thermo Fisher Scientific Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.com Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Texas Instruments Inc</x:t>
+    <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Quality Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 02/28/2026</x:t>
+    <x:t>As of 03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
+    <x:t>20.2x</x:t>
+  </x:si>
+  <x:si>
     <x:t>21.5x</x:t>
   </x:si>
   <x:si>
-    <x:t>23.2x</x:t>
-[...2 lines deleted...]
-    <x:t>21.6x</x:t>
+    <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.0x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.0x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>25.7%</x:t>
+    <x:t>25.5%</x:t>
   </x:si>
   <x:si>
     <x:t>25.4%</x:t>
   </x:si>
   <x:si>
     <x:t>21.6%</x:t>
   </x:si>
   <x:si>
+    <x:t>Price/Book - Hist 1 Yr Wtd Mdn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.0x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.6x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.2x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.9x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.4x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Price/Sales - Hist 1 Yr Wtd Mdn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.3x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.4x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33.4%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.2%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.3%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>281.4 USD</x:t>
-[...5 lines deleted...]
-    <x:t>172.0 USD</x:t>
+    <x:t>268.4 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331.5 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160.6 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Net Debt/EBITDA - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>0.2x</x:t>
   </x:si>
   <x:si>
     <x:t>0.6x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Portfolio Turnover - Trailing 12 Mth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.9%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -626,51 +858,51 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -954,98 +1186,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>1.31</x:v>
+        <x:v>0.22</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.91</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>0.91</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.78</x:v>
+        <x:v>0.55</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.72</x:v>
+        <x:v>0.57</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>14.11</x:v>
+        <x:v>14.5</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>14.96</x:v>
+        <x:v>15.13</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -1109,99 +1341,99 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>17.4</x:v>
+        <x:v>15.5</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>17.2</x:v>
+        <x:v>16.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.6</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>12.7</x:v>
+        <x:v>12.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>75.3</x:v>
+        <x:v>77.6</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>70.1</x:v>
+        <x:v>71.3</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>30</x:v>
@@ -1251,101 +1483,101 @@
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>3.6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>39</x:v>
@@ -1371,113 +1603,113 @@
         <x:v>0</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
         <x:v>0</x:v>
@@ -1559,107 +1791,107 @@
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>6.1</x:v>
+        <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
         <x:v>0</x:v>
@@ -1777,93 +2009,93 @@
         <x:v>0</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4">
       <x:c r="A43" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
       <x:c r="A45" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:4">
       <x:c r="A46" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:4">
       <x:c r="A47" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:4">
       <x:c r="A48" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4">
       <x:c r="A49" s="3" t="s">
         <x:v>76</x:v>
@@ -1875,874 +2107,1900 @@
         <x:v>0</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4">
       <x:c r="A50" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4">
       <x:c r="A51" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4">
       <x:c r="A52" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>75.3</x:v>
+        <x:v>77.6</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>70.1</x:v>
+        <x:v>71.3</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:4">
       <x:c r="A59" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:4">
       <x:c r="A60" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:D49"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="9.610625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.990625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="9.080625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="12.210625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:4">
+      <x:c r="A1" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:4">
+      <x:c r="A2" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:4">
+      <x:c r="A5" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B5" s="1" t="s">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="C5" s="1" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="D5" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:4">
+      <x:c r="A6" s="3" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B6" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C6" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D6" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:4">
+      <x:c r="A7" s="3" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B7" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C7" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D7" s="4" t="n">
+        <x:v>1.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:4">
+      <x:c r="A8" s="3" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B8" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C8" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D8" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:4">
+      <x:c r="A9" s="3" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B9" s="4" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>3.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:4">
+      <x:c r="A10" s="3" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B10" s="4" t="n">
+        <x:v>1.4</x:v>
+      </x:c>
+      <x:c r="C10" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>2.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:4">
+      <x:c r="A11" s="3" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B11" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C11" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:4">
+      <x:c r="A12" s="3" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B12" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C12" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D12" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:4">
+      <x:c r="A13" s="3" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="B13" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C13" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D13" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:4">
+      <x:c r="A14" s="3" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="B14" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C14" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D14" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:4">
+      <x:c r="A15" s="3" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="B15" s="4" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="C15" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D15" s="4" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:4">
+      <x:c r="A16" s="3" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B16" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C16" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D16" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:4">
+      <x:c r="A17" s="3" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B17" s="4" t="n">
+        <x:v>7.1</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>8.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:4">
+      <x:c r="A18" s="3" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B18" s="4" t="n">
+        <x:v>6.7</x:v>
+      </x:c>
+      <x:c r="C18" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>3.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:4">
+      <x:c r="A19" s="3" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="B19" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C19" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:4">
+      <x:c r="A20" s="3" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="B20" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C20" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D20" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:4">
+      <x:c r="A21" s="3" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="B21" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C21" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D21" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:4">
+      <x:c r="A22" s="3" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="B22" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C22" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D22" s="4" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:4">
+      <x:c r="A23" s="3" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B23" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C23" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D23" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:4">
+      <x:c r="A24" s="3" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="B24" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C24" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D24" s="4" t="n">
+        <x:v>5.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:4">
+      <x:c r="A25" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="B25" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C25" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D25" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:4">
+      <x:c r="A26" s="3" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="B26" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C26" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D26" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:4">
+      <x:c r="A27" s="3" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="B27" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C27" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D27" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:4">
+      <x:c r="A28" s="3" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B28" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C28" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D28" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:4">
+      <x:c r="A29" s="3" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B29" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C29" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D29" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:4">
+      <x:c r="A30" s="3" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="B30" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C30" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D30" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:4">
+      <x:c r="A31" s="3" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="B31" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C31" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D31" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:4">
+      <x:c r="A32" s="3" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B32" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C32" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D32" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:4">
+      <x:c r="A33" s="3" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B33" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C33" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D33" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:4">
+      <x:c r="A34" s="3" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="B34" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C34" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D34" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:4">
+      <x:c r="A35" s="3" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="B35" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C35" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D35" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:4">
+      <x:c r="A36" s="3" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="B36" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C36" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D36" s="4" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:4">
+      <x:c r="A37" s="3" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="B37" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C37" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D37" s="4" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:4">
+      <x:c r="A38" s="3" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="B38" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C38" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D38" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:4">
+      <x:c r="A39" s="3" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="B39" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C39" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D39" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:4">
+      <x:c r="A40" s="3" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B40" s="4" t="n">
+        <x:v>4.5</x:v>
+      </x:c>
+      <x:c r="C40" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D40" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:4">
+      <x:c r="A41" s="3" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="B41" s="4" t="n">
+        <x:v>79.1</x:v>
+      </x:c>
+      <x:c r="C41" s="4" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D41" s="4" t="n">
+        <x:v>71.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:4">
+      <x:c r="A42" s="3" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B42" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C42" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D42" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:4">
+      <x:c r="A44" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:4">
+      <x:c r="A45" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:4">
+      <x:c r="A46" s="3" t="s">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:4">
+      <x:c r="A47" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:4">
+      <x:c r="A48" s="3" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:4">
+      <x:c r="A49" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D27"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="22.750625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="12.990625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="9.080625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.210625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>11</x:v>
+        <x:v>10.8</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>10.5</x:v>
+        <x:v>10.3</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>8.5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>10.4</x:v>
+        <x:v>10.6</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>10</x:v>
+        <x:v>9.9</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>9.4</x:v>
+        <x:v>9.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>7.4</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>5.8</x:v>
+        <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>4.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>7</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>12.5</x:v>
+        <x:v>12.6</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>16.4</x:v>
+        <x:v>16.3</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>25.1</x:v>
+        <x:v>24.7</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>9.8</x:v>
+        <x:v>9.5</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>9.9</x:v>
+        <x:v>9.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>9.2</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>12.3</x:v>
+        <x:v>11.8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>34.2</x:v>
+        <x:v>34.8</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>32.4</x:v>
+        <x:v>32.9</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>25.1</x:v>
+        <x:v>25.7</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.6</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="1" t="s">
-        <x:v>20</x:v>
-[...148 lines deleted...]
-      <x:c r="A17" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:C19"/>
+  <x:dimension ref="A1:D28"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="40.250625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="3" width="22.260625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="42.130625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.990625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="9.080625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="12.210625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:3">
+    <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>104</x:v>
-[...2 lines deleted...]
-    <x:row r="2" spans="1:3">
+        <x:v>136</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
-    <x:row r="5" spans="1:3">
+    <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>81</x:v>
-[...2 lines deleted...]
-    <x:row r="6" spans="1:3">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="D5" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>5.3</x:v>
-[...5 lines deleted...]
-    <x:row r="7" spans="1:3">
+        <x:v>2.6</x:v>
+      </x:c>
+      <x:c r="C6" s="4" t="n">
+        <x:v>3.5</x:v>
+      </x:c>
+      <x:c r="D6" s="4" t="n">
+        <x:v>7.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>5.3</x:v>
-[...5 lines deleted...]
-    <x:row r="8" spans="1:3">
+        <x:v>2.5</x:v>
+      </x:c>
+      <x:c r="C7" s="4" t="n">
+        <x:v>6.8</x:v>
+      </x:c>
+      <x:c r="D7" s="4" t="n">
+        <x:v>9.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.3</x:v>
-[...5 lines deleted...]
-    <x:row r="9" spans="1:3">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="C8" s="4" t="n">
+        <x:v>0.8</x:v>
+      </x:c>
+      <x:c r="D8" s="4" t="n">
+        <x:v>1.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>4.8</x:v>
-[...5 lines deleted...]
-    <x:row r="10" spans="1:3">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>5.5</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>4.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>4.5</x:v>
-[...5 lines deleted...]
-    <x:row r="11" spans="1:3">
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="C10" s="4" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>1.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>4.4</x:v>
-[...5 lines deleted...]
-    <x:row r="12" spans="1:3">
+        <x:v>4.3</x:v>
+      </x:c>
+      <x:c r="C11" s="4" t="n">
+        <x:v>1.8</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>1.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>4</x:v>
-[...5 lines deleted...]
-    <x:row r="13" spans="1:3">
+        <x:v>4.6</x:v>
+      </x:c>
+      <x:c r="C12" s="4" t="n">
+        <x:v>7.4</x:v>
+      </x:c>
+      <x:c r="D12" s="4" t="n">
+        <x:v>6.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
+        <x:v>5.7</x:v>
+      </x:c>
+      <x:c r="C13" s="4" t="n">
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="D13" s="4" t="n">
+        <x:v>2.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:4">
+      <x:c r="A14" s="3" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B14" s="4" t="n">
+        <x:v>10.5</x:v>
+      </x:c>
+      <x:c r="C14" s="4" t="n">
         <x:v>3.3</x:v>
       </x:c>
-      <x:c r="C13" s="3" t="s">
-[...14 lines deleted...]
-    <x:row r="15" spans="1:3">
+      <x:c r="D14" s="4" t="n">
+        <x:v>2.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>2.6</x:v>
-[...5 lines deleted...]
-    <x:row r="17" spans="1:3">
+        <x:v>1.7</x:v>
+      </x:c>
+      <x:c r="C15" s="4" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="D15" s="4" t="n">
+        <x:v>1.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:4">
+      <x:c r="A16" s="3" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="B16" s="4" t="n">
+        <x:v>10.8</x:v>
+      </x:c>
+      <x:c r="C16" s="4" t="n">
+        <x:v>9.2</x:v>
+      </x:c>
+      <x:c r="D16" s="4" t="n">
+        <x:v>6.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
-        <x:v>117</x:v>
-[...2 lines deleted...]
-    <x:row r="18" spans="1:3">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="B17" s="4" t="n">
+        <x:v>14.2</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>6.1</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>6.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
-        <x:v>118</x:v>
-[...3 lines deleted...]
-      <x:c r="A19" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B18" s="4" t="n">
+        <x:v>15.4</x:v>
+      </x:c>
+      <x:c r="C18" s="4" t="n">
+        <x:v>14.5</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>11.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:4">
+      <x:c r="A19" s="3" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="B19" s="4" t="n">
+        <x:v>14.8</x:v>
+      </x:c>
+      <x:c r="C19" s="4" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>7.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:4">
+      <x:c r="A20" s="3" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="B20" s="4" t="n">
+        <x:v>4.7</x:v>
+      </x:c>
+      <x:c r="C20" s="4" t="n">
+        <x:v>9.4</x:v>
+      </x:c>
+      <x:c r="D20" s="4" t="n">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:4">
+      <x:c r="A21" s="3" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="B21" s="4" t="n">
+        <x:v>1.5</x:v>
+      </x:c>
+      <x:c r="C21" s="4" t="n">
+        <x:v>1.4</x:v>
+      </x:c>
+      <x:c r="D21" s="4" t="n">
+        <x:v>1.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:4">
+      <x:c r="A23" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:4">
+      <x:c r="A24" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:4">
+      <x:c r="A25" s="3" t="s">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:4">
+      <x:c r="A26" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:4">
+      <x:c r="A27" s="3" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:4">
+      <x:c r="A28" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D17"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
+    <x:col min="1" max="1" width="28.570625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.990625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="9.080625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="12.210625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:4">
+      <x:c r="A1" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:4">
+      <x:c r="A2" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:4">
+      <x:c r="A5" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="B5" s="1" t="s">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="C5" s="1" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="D5" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:4">
+      <x:c r="A6" s="3" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="B6" s="4" t="n">
+        <x:v>72.9</x:v>
+      </x:c>
+      <x:c r="C6" s="4" t="n">
+        <x:v>68.2</x:v>
+      </x:c>
+      <x:c r="D6" s="4" t="n">
+        <x:v>53.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:4">
+      <x:c r="A7" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="B7" s="4" t="n">
+        <x:v>15.8</x:v>
+      </x:c>
+      <x:c r="C7" s="4" t="n">
+        <x:v>19.4</x:v>
+      </x:c>
+      <x:c r="D7" s="4" t="n">
+        <x:v>24.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:4">
+      <x:c r="A8" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="B8" s="4" t="n">
+        <x:v>9.3</x:v>
+      </x:c>
+      <x:c r="C8" s="4" t="n">
+        <x:v>9.3</x:v>
+      </x:c>
+      <x:c r="D8" s="4" t="n">
+        <x:v>14.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:4">
+      <x:c r="A9" s="3" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B9" s="4" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>7.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:4">
+      <x:c r="A10" s="3" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="B10" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C10" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:4">
+      <x:c r="A12" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:4">
+      <x:c r="A13" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:4">
+      <x:c r="A14" s="3" t="s">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:4">
+      <x:c r="A15" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:4">
+      <x:c r="A16" s="3" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:4">
+      <x:c r="A17" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:D19"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="40.250625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.610625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="13.320625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="22.260625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:4">
+      <x:c r="A1" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:4">
+      <x:c r="A2" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:4">
+      <x:c r="A5" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="B5" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C5" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="D5" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:4">
+      <x:c r="A6" s="3" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="B6" s="4" t="n">
+        <x:v>6.1</x:v>
+      </x:c>
+      <x:c r="C6" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="D6" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:4">
+      <x:c r="A7" s="3" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="B7" s="4" t="n">
+        <x:v>5.2</x:v>
+      </x:c>
+      <x:c r="C7" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="D7" s="3" t="s">
+        <x:v>121</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:4">
+      <x:c r="A8" s="3" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="B8" s="4" t="n">
+        <x:v>4.7</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>126</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:4">
+      <x:c r="A9" s="3" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="B9" s="4" t="n">
+        <x:v>4.7</x:v>
+      </x:c>
+      <x:c r="C9" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="D9" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:4">
+      <x:c r="A10" s="3" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="B10" s="4" t="n">
+        <x:v>4.5</x:v>
+      </x:c>
+      <x:c r="C10" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="D10" s="3" t="s">
+        <x:v>121</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:4">
+      <x:c r="A11" s="3" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="B11" s="4" t="n">
+        <x:v>4.5</x:v>
+      </x:c>
+      <x:c r="C11" s="3" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D11" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:4">
+      <x:c r="A12" s="3" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="B12" s="4" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C12" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="D12" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:4">
+      <x:c r="A13" s="3" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="B13" s="4" t="n">
+        <x:v>3.4</x:v>
+      </x:c>
+      <x:c r="C13" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="D13" s="3" t="s">
+        <x:v>126</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:4">
+      <x:c r="A14" s="3" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B14" s="4" t="n">
+        <x:v>3.4</x:v>
+      </x:c>
+      <x:c r="C14" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="D14" s="3" t="s">
+        <x:v>122</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:4">
+      <x:c r="A15" s="3" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="B15" s="4" t="n">
+        <x:v>2.7</x:v>
+      </x:c>
+      <x:c r="C15" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="D15" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:4">
+      <x:c r="A17" s="3" t="s">
+        <x:v>174</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:4">
+      <x:c r="A18" s="3" t="s">
+        <x:v>175</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:4">
+      <x:c r="A19" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:D23"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
     <x:col min="1" max="1" width="37.370625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="12.990625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="10.690625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.210625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
-        <x:v>134</x:v>
-[...8 lines deleted...]
-        <x:v>1288</x:v>
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C9" s="3" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D9" s="3" t="s">
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>195</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:4">
+      <x:c r="A11" s="3" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C11" s="3" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D11" s="3" t="s">
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C12" s="3" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D12" s="3" t="s">
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
-        <x:v>18</x:v>
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="B13" s="3" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C13" s="3" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D13" s="3" t="s">
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
-        <x:v>19</x:v>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="n">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C14" s="3" t="n">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="D14" s="3" t="n">
+        <x:v>1278</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="B15" s="3" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C15" s="3" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D15" s="3" t="s">
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="3" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="B16" s="3" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:4">
+      <x:c r="A18" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:4">
+      <x:c r="A19" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:4">
+      <x:c r="A20" s="3" t="s">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:4">
+      <x:c r="A21" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:4">
+      <x:c r="A22" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
-    <x:row r="17" spans="1:4">
-      <x:c r="A17" s="1" t="s">
+    <x:row r="23" spans="1:4">
+      <x:c r="A23" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>14</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="21">
+    <vt:vector baseType="lpstr" size="27">
       <vt:lpstr>Risk Profile</vt:lpstr>
       <vt:lpstr>Regions</vt:lpstr>
       <vt:lpstr>Countries</vt:lpstr>
+      <vt:lpstr>Currencies</vt:lpstr>
       <vt:lpstr>Sectors</vt:lpstr>
+      <vt:lpstr>Industry Groups</vt:lpstr>
       <vt:lpstr>Market Cap Ranges</vt:lpstr>
       <vt:lpstr>Top Equity Holdings</vt:lpstr>
       <vt:lpstr>Characteristics</vt:lpstr>
       <vt:lpstr>Risk Profile!Print_Area</vt:lpstr>
       <vt:lpstr>Risk Profile!Print_Titles</vt:lpstr>
       <vt:lpstr>Regions!Print_Area</vt:lpstr>
       <vt:lpstr>Regions!Print_Titles</vt:lpstr>
       <vt:lpstr>Countries!Print_Area</vt:lpstr>
       <vt:lpstr>Countries!Print_Titles</vt:lpstr>
+      <vt:lpstr>Currencies!Print_Area</vt:lpstr>
+      <vt:lpstr>Currencies!Print_Titles</vt:lpstr>
       <vt:lpstr>Sectors!Print_Area</vt:lpstr>
       <vt:lpstr>Sectors!Print_Titles</vt:lpstr>
+      <vt:lpstr>Industry Groups!Print_Area</vt:lpstr>
+      <vt:lpstr>Industry Groups!Print_Titles</vt:lpstr>
       <vt:lpstr>Market Cap Ranges!Print_Area</vt:lpstr>
       <vt:lpstr>Market Cap Ranges!Print_Titles</vt:lpstr>
       <vt:lpstr>Top Equity Holdings!Print_Area</vt:lpstr>
       <vt:lpstr>Top Equity Holdings!Print_Titles</vt:lpstr>
       <vt:lpstr>Characteristics!Print_Area</vt:lpstr>
       <vt:lpstr>Characteristics!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
 </ap:Properties>
 </file>