--- v7 (2026-09-10)
+++ v8 (2026-09-30)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6af75cc31c864710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/720235127bf343c9a99e1b8f5dba6f95.psmdcp" Id="R9a050c417bf74bcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff820c3bfd1c4925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb624d28d4c74710b7c1d8b46702b5d0.psmdcp" Id="R583d62e5184443db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Credit Ratings" sheetId="3" r:id="rId3"/>
     <x:sheet name="Sectors" sheetId="4" r:id="rId4"/>
     <x:sheet name="Characteristics" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <x:si>
     <x:t>Risk Profile - Opportunistic Income Fund</x:t>
   </x:si>
   <x:si>
@@ -174,51 +174,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The Bloomberg U.S. Securitized + Index is an internally maintained benchmark computed by GMO, comprised of (i) the J.P. Morgan U.S. 3 Month Cash through 12/30/2016 and (ii) the Bloomberg</x:t>
   </x:si>
   <x:si>
     <x:t>U.S. Securitized thereafter.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Ratings - Opportunistic Income Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/31/2026 (%)</x:t>
+    <x:t>As of 08/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Rating</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
     <x:t>AA</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
     <x:t>BB</x:t>
   </x:si>
   <x:si>
     <x:t>B</x:t>
   </x:si>
   <x:si>
     <x:t>NR</x:t>
   </x:si>
@@ -297,90 +297,90 @@
   <x:si>
     <x:t>v. S&amp;P may require that GMO stop providing the credit ratings unless you have or enter into any necessary direct license with S&amp;P.</x:t>
   </x:si>
   <x:si>
     <x:t>Sectors - Opportunistic Income Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Autos</x:t>
   </x:si>
   <x:si>
     <x:t>CLO</x:t>
   </x:si>
   <x:si>
     <x:t>CMBS</x:t>
   </x:si>
   <x:si>
     <x:t>Other ABS</x:t>
   </x:si>
   <x:si>
     <x:t>RMBS</x:t>
   </x:si>
   <x:si>
+    <x:t>Short Term Investments</x:t>
+  </x:si>
+  <x:si>
     <x:t>Small Balance Commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Student Loans</x:t>
   </x:si>
   <x:si>
-    <x:t>U.S. Treasuries</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Characteristics - Opportunistic Income Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/31/2026</x:t>
+    <x:t>As of 08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Spread Duration</x:t>
   </x:si>
   <x:si>
     <x:t>Spread</x:t>
   </x:si>
   <x:si>
-    <x:t>78.4bps</x:t>
+    <x:t>79.4bps</x:t>
   </x:si>
   <x:si>
     <x:t>Effective Duration</x:t>
   </x:si>
   <x:si>
     <x:t>Yield to Worst</x:t>
   </x:si>
   <x:si>
-    <x:t>5.3%</x:t>
+    <x:t>5.4%</x:t>
   </x:si>
   <x:si>
     <x:t>SEC Yield</x:t>
   </x:si>
   <x:si>
-    <x:t>4.7%</x:t>
+    <x:t>5.0%</x:t>
   </x:si>
   <x:si>
     <x:t>Weighted Average Life</x:t>
   </x:si>
   <x:si>
     <x:t>The 30-Day Yield represents net investment income earned by the Fund over the most recent 30-Day period, expressed as an annual percentage rate based on the Fund’s share price at the end</x:t>
   </x:si>
   <x:si>
     <x:t>of the 30-Day period. The 30-Day unsubsidized SEC Yield does not reflect any fee waivers/reimbursements/limits in effect.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
@@ -913,115 +913,115 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>42.4</x:v>
+        <x:v>41.5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>35.7</x:v>
+        <x:v>37.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.6</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.6</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="3" t="s">
@@ -1157,128 +1157,128 @@
       <x:c r="A1" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>10</x:v>
+        <x:v>9.6</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>19.4</x:v>
+        <x:v>19.7</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>5.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>18.2</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>92.6</x:v>
+        <x:v>92.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>24.1</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>15.1</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>25.6</x:v>
+        <x:v>15.2</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
@@ -1302,51 +1302,51 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>73</x:v>
       </x:c>