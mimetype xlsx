--- v8 (2026-09-30)
+++ v9 (2026-10-21)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff820c3bfd1c4925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb624d28d4c74710b7c1d8b46702b5d0.psmdcp" Id="R583d62e5184443db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6b87964c7384613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/572f115ef38b45be8a8573e06041353c.psmdcp" Id="R9188a8c8d217496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Credit Ratings" sheetId="3" r:id="rId3"/>
     <x:sheet name="Sectors" sheetId="4" r:id="rId4"/>
     <x:sheet name="Characteristics" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
   <x:si>
     <x:t>Risk Profile - Opportunistic Income Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 08/31/2021 to 08/31/2026</x:t>
+    <x:t>From 09/30/2021 to 09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Opportunistic Income Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Bloomberg U.S. Securitized+</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -174,51 +174,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The Bloomberg U.S. Securitized + Index is an internally maintained benchmark computed by GMO, comprised of (i) the J.P. Morgan U.S. 3 Month Cash through 12/30/2016 and (ii) the Bloomberg</x:t>
   </x:si>
   <x:si>
     <x:t>U.S. Securitized thereafter.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Ratings - Opportunistic Income Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/31/2026 (%)</x:t>
+    <x:t>As of 09/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Rating</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
     <x:t>AA</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
     <x:t>BB</x:t>
   </x:si>
   <x:si>
     <x:t>B</x:t>
   </x:si>
   <x:si>
     <x:t>NR</x:t>
   </x:si>
@@ -282,105 +282,108 @@
   <x:si>
     <x:t>Unless you have a direct agreement with S&amp;P permitting otherwise:</x:t>
   </x:si>
   <x:si>
     <x:t>i. The credit ratings may not be used as a substitute for a direct license with S&amp;P;</x:t>
   </x:si>
   <x:si>
     <x:t>ii. You may use the credit ratings for informational purposes only and not as an alternative to obtaining credit ratings from and/or pursuant to an agreement with S&amp;P;</x:t>
   </x:si>
   <x:si>
     <x:t>iii. The credit ratings may not be used to populate a security master, database or network server;</x:t>
   </x:si>
   <x:si>
     <x:t>iv. Redistribution of the credit ratings is prohibited without S&amp;P’s consent; and</x:t>
   </x:si>
   <x:si>
     <x:t>v. S&amp;P may require that GMO stop providing the credit ratings unless you have or enter into any necessary direct license with S&amp;P.</x:t>
   </x:si>
   <x:si>
     <x:t>Sectors - Opportunistic Income Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
+    <x:t>Agency MBS</x:t>
+  </x:si>
+  <x:si>
     <x:t>Autos</x:t>
   </x:si>
   <x:si>
     <x:t>CLO</x:t>
   </x:si>
   <x:si>
     <x:t>CMBS</x:t>
   </x:si>
   <x:si>
     <x:t>Other ABS</x:t>
   </x:si>
   <x:si>
     <x:t>RMBS</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term Investments</x:t>
   </x:si>
   <x:si>
     <x:t>Small Balance Commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Student Loans</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Opportunistic Income Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/31/2026</x:t>
+    <x:t>As of 09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Spread Duration</x:t>
   </x:si>
   <x:si>
     <x:t>Spread</x:t>
   </x:si>
   <x:si>
-    <x:t>79.4bps</x:t>
+    <x:t>69.4bps</x:t>
   </x:si>
   <x:si>
     <x:t>Effective Duration</x:t>
   </x:si>
   <x:si>
     <x:t>Yield to Worst</x:t>
   </x:si>
   <x:si>
-    <x:t>5.4%</x:t>
+    <x:t>6.1%</x:t>
   </x:si>
   <x:si>
     <x:t>SEC Yield</x:t>
   </x:si>
   <x:si>
-    <x:t>5.0%</x:t>
+    <x:t>5.2%</x:t>
   </x:si>
   <x:si>
     <x:t>Weighted Average Life</x:t>
   </x:si>
   <x:si>
     <x:t>The 30-Day Yield represents net investment income earned by the Fund over the most recent 30-Day period, expressed as an annual percentage rate based on the Fund’s share price at the end</x:t>
   </x:si>
   <x:si>
     <x:t>of the 30-Day period. The 30-Day unsubsidized SEC Yield does not reflect any fee waivers/reimbursements/limits in effect.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
@@ -771,98 +774,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>0.93</x:v>
+        <x:v>0.87</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>0.26</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>0.76</x:v>
+        <x:v>0.77</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.01</x:v>
+        <x:v>-0.11</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>-0.52</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>2.01</x:v>
+        <x:v>2.06</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>6.75</x:v>
+        <x:v>6.9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -913,131 +916,131 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>41.5</x:v>
+        <x:v>42.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>37.2</x:v>
+        <x:v>37.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.3</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="3" t="s">
         <x:v>38</x:v>
@@ -1120,283 +1123,294 @@
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:C17"/>
+  <x:dimension ref="A1:C18"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="24.240625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="25.550625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="26.430625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>5.6</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>9.6</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>19.7</x:v>
+        <x:v>10.6</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>5.6</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>19.7</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>5.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>20</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>92.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>24.1</x:v>
+        <x:v>17.7</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>92.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>15.2</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="15" spans="1:3">
-[...1 lines deleted...]
-        <x:v>17</x:v>
+    <x:row r="14" spans="1:3">
+      <x:c r="A14" s="3" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B14" s="4" t="n">
+        <x:v>14.6</x:v>
+      </x:c>
+      <x:c r="C14" s="4" t="n">
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:3">
+      <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
-    <x:row r="17" spans="1:3">
-      <x:c r="A17" s="1" t="s">
+    <x:row r="18" spans="1:3">
+      <x:c r="A18" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B15"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="21.110625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="25.550625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>