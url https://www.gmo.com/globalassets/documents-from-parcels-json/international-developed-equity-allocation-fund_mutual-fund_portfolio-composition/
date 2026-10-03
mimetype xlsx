--- v7 (2026-09-13)
+++ v8 (2026-10-03)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93ed1f44b6294445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbac20bb5cf64a55940239b75fa6ff99.psmdcp" Id="R2c879f60a4264929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2190cd1a80374ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6549a371a5f243ed89ed804c7da0a4d9.psmdcp" Id="R113c2f1e2b15446f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Portfolio Allocation" sheetId="3" r:id="rId3"/>
     <x:sheet name="Regions" sheetId="4" r:id="rId4"/>
     <x:sheet name="Countries" sheetId="5" r:id="rId5"/>
     <x:sheet name="Currencies" sheetId="6" r:id="rId6"/>
     <x:sheet name="Sectors" sheetId="7" r:id="rId7"/>
     <x:sheet name="Market Cap Ranges" sheetId="8" r:id="rId8"/>
     <x:sheet name="Top Equity Holdings" sheetId="9" r:id="rId9"/>
     <x:sheet name="Characteristics" sheetId="10" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>