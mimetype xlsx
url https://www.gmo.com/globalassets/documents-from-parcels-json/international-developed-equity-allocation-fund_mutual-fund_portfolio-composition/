--- v8 (2026-10-03)
+++ v9 (2026-10-26)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2190cd1a80374ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6549a371a5f243ed89ed804c7da0a4d9.psmdcp" Id="R113c2f1e2b15446f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0ece0402804800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc29aa9a184e4400965cca819495008d.psmdcp" Id="Rdc157293d33b48d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Portfolio Allocation" sheetId="3" r:id="rId3"/>
     <x:sheet name="Regions" sheetId="4" r:id="rId4"/>
     <x:sheet name="Countries" sheetId="5" r:id="rId5"/>
     <x:sheet name="Currencies" sheetId="6" r:id="rId6"/>
     <x:sheet name="Sectors" sheetId="7" r:id="rId7"/>
     <x:sheet name="Market Cap Ranges" sheetId="8" r:id="rId8"/>
     <x:sheet name="Top Equity Holdings" sheetId="9" r:id="rId9"/>
     <x:sheet name="Characteristics" sheetId="10" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="138">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="137">
   <x:si>
     <x:t>Risk Profile - International Developed Equity Allocation Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 08/31/2021 to 08/31/2026</x:t>
+    <x:t>From 09/30/2021 to 09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>International Developed Equity Allocation Fund</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI World ex USA</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -184,51 +184,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI World ex-USA Index (MSCI Standard Index Series, net of withholding tax) is an independently maintained and widely published index comprised of global developed markets, excluding</x:t>
   </x:si>
   <x:si>
     <x:t>the United States. MSCI data may not be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio Allocation - International Developed Equity Allocation Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/31/2026 (%)</x:t>
+    <x:t>As of 09/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class Strategy</x:t>
   </x:si>
   <x:si>
     <x:t>Exposure</x:t>
   </x:si>
   <x:si>
     <x:t>EQUITY</x:t>
   </x:si>
   <x:si>
     <x:t>International Opportunistic Value</x:t>
   </x:si>
   <x:si>
     <x:t>Japan Fundamental Value</x:t>
   </x:si>
   <x:si>
     <x:t>Developed ex-US</x:t>
   </x:si>
   <x:si>
     <x:t>Weightings are as of the date indicated and are subject to change. The groups indicated above represent exposures determined pursuant to proprietary methodologies and are subject to change</x:t>
   </x:si>
@@ -355,53 +355,50 @@
   <x:si>
     <x:t>GBP</x:t>
   </x:si>
   <x:si>
     <x:t>HKD</x:t>
   </x:si>
   <x:si>
     <x:t>ILS</x:t>
   </x:si>
   <x:si>
     <x:t>JPY</x:t>
   </x:si>
   <x:si>
     <x:t>NOK</x:t>
   </x:si>
   <x:si>
     <x:t>NZD</x:t>
   </x:si>
   <x:si>
     <x:t>SEK</x:t>
   </x:si>
   <x:si>
     <x:t>SGD</x:t>
   </x:si>
   <x:si>
-    <x:t>TWD</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
     <x:t>Sectors - International Developed Equity Allocation Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Communication Services</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples</x:t>
   </x:si>
   <x:si>
     <x:t>Energy</x:t>
   </x:si>
   <x:si>
     <x:t>Financials</x:t>
   </x:si>
   <x:si>
     <x:t>Health Care</x:t>
@@ -418,162 +415,162 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - International Developed Equity Allocation Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (163.8 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.4 &amp; Below)</x:t>
+    <x:t>Large (161.5 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (51.9 To 161.5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.2 To 51.9)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (5.9 To 20.2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (5.9 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - International Developed Equity Allocation Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>ASML Holding NV</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Bilbao Vizcaya Argentaria SA</x:t>
   </x:si>
   <x:si>
     <x:t>Toronto-Dominion Bank/The</x:t>
   </x:si>
   <x:si>
+    <x:t>Banco Santander SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK PLC</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sanofi SA</x:t>
   </x:si>
   <x:si>
-    <x:t>Banco Santander SA</x:t>
+    <x:t>Equinor ASA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank of Nova Scotia/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panasonic Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto PLC</x:t>
   </x:si>
   <x:si>
-    <x:t>Deutsche Bank AG</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - International Developed Equity Allocation Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/31/2026</x:t>
+    <x:t>As of 09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>15.0x</x:t>
-[...2 lines deleted...]
-    <x:t>20.6x</x:t>
+    <x:t>15.1x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.9x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
     <x:t>1.6x</x:t>
   </x:si>
   <x:si>
     <x:t>2.4x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>9.3x</x:t>
-[...2 lines deleted...]
-    <x:t>13.2x</x:t>
+    <x:t>8.6x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>12.9%</x:t>
   </x:si>
   <x:si>
-    <x:t>15.1%</x:t>
+    <x:t>15.2%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>39.6 USD</x:t>
-[...2 lines deleted...]
-    <x:t>73.2 USD</x:t>
+    <x:t>38.3 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71.0 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
@@ -958,98 +955,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>6.04</x:v>
+        <x:v>6.49</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>0.95</x:v>
+        <x:v>0.94</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.91</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.76</x:v>
+        <x:v>0.79</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.39</x:v>
+        <x:v>0.38</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>15.26</x:v>
+        <x:v>15.19</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>15.29</x:v>
+        <x:v>15.31</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -1112,69 +1109,69 @@
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s"/>
       <x:c r="C6" s="3" t="s"/>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s"/>
       <x:c r="B7" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>23.2</x:v>
+        <x:v>22.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>7</x:v>
+        <x:v>7.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s"/>
       <x:c r="B9" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>69.9</x:v>
+        <x:v>70.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">
         <x:v>19</x:v>
@@ -1209,98 +1206,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>39.3</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>44.9</x:v>
+        <x:v>44.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>28.8</x:v>
+        <x:v>29.4</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>20.7</x:v>
+        <x:v>21.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>20.5</x:v>
+        <x:v>20.2</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>21.7</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>10.2</x:v>
+        <x:v>9.8</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>12.7</x:v>
+        <x:v>12.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1325,1183 +1322,1172 @@
       <x:c r="A1" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>5.9</x:v>
+        <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>11.3</x:v>
+        <x:v>11.7</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>12.4</x:v>
+        <x:v>12.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
+        <x:v>8.1</x:v>
+      </x:c>
+      <x:c r="C12" s="4" t="n">
         <x:v>8.3</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>8.5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>7.6</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>28.8</x:v>
+        <x:v>29.4</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>20.7</x:v>
+        <x:v>21.8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>6.6</x:v>
+        <x:v>6.9</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>5.3</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>6.4</x:v>
+        <x:v>6.3</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
       <x:c r="A26" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:3">
       <x:c r="A27" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>7.9</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:3">
       <x:c r="A28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>10.2</x:v>
+        <x:v>9.8</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>12.7</x:v>
+        <x:v>12.6</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:3">
       <x:c r="A29" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:3">
       <x:c r="A31" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:3">
       <x:c r="A32" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:3">
       <x:c r="A33" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:C24"/>
+  <x:dimension ref="A1:C23"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.610625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="43.180625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="18.800625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>5.9</x:v>
+        <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>11.3</x:v>
+        <x:v>11.7</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>12.4</x:v>
+        <x:v>12.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>7.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>31.3</x:v>
+        <x:v>30.7</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>30.7</x:v>
+        <x:v>30.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>10.3</x:v>
+        <x:v>9.9</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>12.7</x:v>
+        <x:v>12.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>28.9</x:v>
+        <x:v>29.7</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>20.7</x:v>
+        <x:v>21.8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="20" spans="1:3">
-[...7 lines deleted...]
-        <x:v>0</x:v>
+    <x:row r="21" spans="1:3">
+      <x:c r="A21" s="3" t="s">
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
-      <x:c r="A23" s="3" t="s">
-[...4 lines deleted...]
-      <x:c r="A24" s="1" t="s">
+      <x:c r="A23" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C24"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="22.750625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="43.180625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="18.800625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>3.6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>8.1</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>7.7</x:v>
+        <x:v>7.4</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>6.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>5.6</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>5.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>31.8</x:v>
+        <x:v>31.3</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>7.3</x:v>
+        <x:v>8.1</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>8.9</x:v>
+        <x:v>8.8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>19.1</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>17.8</x:v>
+        <x:v>17.7</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>11.6</x:v>
+        <x:v>12.5</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>10.1</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>6.7</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>7.5</x:v>
+        <x:v>7.2</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C14"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="28.570625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="43.180625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="18.800625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>14.6</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>21.5</x:v>
+        <x:v>21.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>35.9</x:v>
+        <x:v>36.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>26.9</x:v>
+        <x:v>27.7</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>23.4</x:v>
+        <x:v>23.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>15.7</x:v>
+        <x:v>15.6</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>17.2</x:v>
+        <x:v>16.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>14.9</x:v>
+        <x:v>15.2</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.790625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.610625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="15.620625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="22.260625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B5" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C15"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="32.700625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="43.180625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="18.800625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B6" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="B6" s="3" t="s">
+      <x:c r="C6" s="3" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="B7" s="3" t="s">
+      <x:c r="C7" s="3" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="B8" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="B8" s="3" t="s">
+      <x:c r="C8" s="3" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="B9" s="3" t="s">
+      <x:c r="C9" s="3" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="B10" s="3" t="s">
+      <x:c r="C10" s="3" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>313</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>737</x:v>
+        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>