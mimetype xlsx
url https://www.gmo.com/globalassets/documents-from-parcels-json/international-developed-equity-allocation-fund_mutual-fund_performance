--- v6 (2026-03-10)
+++ v7 (2026-04-01)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fb414cbf33c476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b53829972be4bef9cd37b89cdf16bb1.psmdcp" Id="R3bfccf0a60d94313" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6365225f15eb49d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4bb39a90d06483f84b8d3a487689856.psmdcp" Id="Rcbc48b683fab49ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Share Class III_Historical" sheetId="2" r:id="rId2"/>
     <x:sheet name="Share Class R6_Historical" sheetId="3" r:id="rId3"/>
     <x:sheet name="Share Class III_Month-End" sheetId="4" r:id="rId4"/>
     <x:sheet name="Share Class R6_Month-End" sheetId="5" r:id="rId5"/>
     <x:sheet name="Share Class III_Quarter-End" sheetId="6" r:id="rId6"/>
     <x:sheet name="Share Class R6_Quarter-End" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="373" uniqueCount="373">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="375">
   <x:si>
     <x:t>Performance - International Developed Equity Allocation Fund | Share Class III</x:t>
   </x:si>
   <x:si>
     <x:t>As of 02/28/2026 (USD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 06/05/2006</x:t>
   </x:si>
   <x:si>
     <x:t>Net</x:t>
   </x:si>
   <x:si>
     <x:t>Gross</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI EAFE</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2026</x:t>
   </x:si>
   <x:si>
@@ -728,50 +728,53 @@
   <x:si>
     <x:t>08/31/2007</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2007</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2007</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2007</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2007</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2007</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2007</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2007</x:t>
   </x:si>
   <x:si>
+    <x:t>12/31/2006</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/30/2006</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2006</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2006</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2006</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2006</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2006</x:t>
   </x:si>
   <x:si>
     <x:t>QTD Q1-2026</x:t>
   </x:si>
   <x:si>
     <x:t>Q4-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Q3-2025</x:t>
@@ -975,50 +978,53 @@
     <x:t>Q1-2009</x:t>
   </x:si>
   <x:si>
     <x:t>Q4-2008</x:t>
   </x:si>
   <x:si>
     <x:t>Q3-2008</x:t>
   </x:si>
   <x:si>
     <x:t>Q2-2008</x:t>
   </x:si>
   <x:si>
     <x:t>Q1-2008</x:t>
   </x:si>
   <x:si>
     <x:t>Q4-2007</x:t>
   </x:si>
   <x:si>
     <x:t>Q3-2007</x:t>
   </x:si>
   <x:si>
     <x:t>Q2-2007</x:t>
   </x:si>
   <x:si>
     <x:t>Q1-2007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q4-2006</x:t>
   </x:si>
   <x:si>
     <x:t>Q3-2006</x:t>
   </x:si>
   <x:si>
     <x:t>Q2-2006</x:t>
   </x:si>
   <x:si>
     <x:t>YTD 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Average Annual Total Return (Standardized/SEC) in USD as of 12/31/2025</x:t>
   </x:si>
   <x:si>
     <x:t>If certain expenses were not reimbursed, performance would be lower. Transaction costs, if any, are paid to the fund to offset the cost of portfolio transactions to invest or raise cash.</x:t>
   </x:si>
   <x:si>
     <x:t>Inception</x:t>
   </x:si>
   <x:si>
     <x:t>1-Year</x:t>
   </x:si>
   <x:si>
     <x:t>3-Year</x:t>
   </x:si>
@@ -1521,51 +1527,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G376"/>
+  <x:dimension ref="A1:G379"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="7.260625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.930625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="2" t="s">
         <x:v>2</x:v>
@@ -4786,1737 +4792,1779 @@
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="D235" s="4" t="n">
         <x:v>0.81</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:7">
       <x:c r="A236" s="2" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B236" s="4" t="n">
         <x:v>0.78</x:v>
       </x:c>
       <x:c r="C236" s="4" t="n">
         <x:v>0.83</x:v>
       </x:c>
       <x:c r="D236" s="4" t="n">
         <x:v>0.68</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:7">
       <x:c r="A237" s="2" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B237" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3.21</x:v>
       </x:c>
       <x:c r="C237" s="4" t="n">
-        <x:v>2.95</x:v>
+        <x:v>3.26</x:v>
       </x:c>
       <x:c r="D237" s="4" t="n">
-        <x:v>2.99</x:v>
+        <x:v>3.14</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:7">
       <x:c r="A238" s="2" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B238" s="4" t="n">
-        <x:v>3.74</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="C238" s="4" t="n">
-        <x:v>3.79</x:v>
+        <x:v>2.95</x:v>
       </x:c>
       <x:c r="D238" s="4" t="n">
-        <x:v>3.89</x:v>
+        <x:v>2.99</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:7">
       <x:c r="A239" s="2" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B239" s="4" t="n">
-        <x:v>-0.24</x:v>
+        <x:v>3.74</x:v>
       </x:c>
       <x:c r="C239" s="4" t="n">
-        <x:v>-0.19</x:v>
+        <x:v>3.79</x:v>
       </x:c>
       <x:c r="D239" s="4" t="n">
-        <x:v>0.15</x:v>
+        <x:v>3.89</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:7">
       <x:c r="A240" s="2" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B240" s="4" t="n">
-        <x:v>2.53</x:v>
+        <x:v>-0.24</x:v>
       </x:c>
       <x:c r="C240" s="4" t="n">
-        <x:v>2.58</x:v>
+        <x:v>-0.19</x:v>
       </x:c>
       <x:c r="D240" s="4" t="n">
-        <x:v>2.75</x:v>
+        <x:v>0.15</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:7">
       <x:c r="A241" s="2" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B241" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>2.53</x:v>
       </x:c>
       <x:c r="C241" s="4" t="n">
-        <x:v>0.84</x:v>
+        <x:v>2.58</x:v>
       </x:c>
       <x:c r="D241" s="4" t="n">
-        <x:v>0.99</x:v>
+        <x:v>2.75</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:7">
       <x:c r="A242" s="2" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B242" s="4" t="n">
+        <x:v>0.8</x:v>
+      </x:c>
+      <x:c r="C242" s="4" t="n">
+        <x:v>0.84</x:v>
+      </x:c>
+      <x:c r="D242" s="4" t="n">
+        <x:v>0.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="243" spans="1:7">
+      <x:c r="A243" s="2" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="B243" s="4" t="n">
         <x:v>-0.05</x:v>
       </x:c>
-      <x:c r="C242" s="4" t="n">
+      <x:c r="C243" s="4" t="n">
         <x:v>-0.01</x:v>
       </x:c>
-      <x:c r="D242" s="4" t="n">
+      <x:c r="D243" s="4" t="n">
         <x:v>-1.07</x:v>
       </x:c>
     </x:row>
-    <x:row r="244" spans="1:7">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="245" spans="1:7">
-      <x:c r="A245" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A245" s="2" t="s"/>
+      <x:c r="B245" s="3" t="s"/>
+      <x:c r="C245" s="3" t="s"/>
+      <x:c r="D245" s="3" t="s"/>
     </x:row>
     <x:row r="246" spans="1:7">
       <x:c r="A246" s="2" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="4" t="n">
-        <x:v>9.15</x:v>
+        <x:v>14.3</x:v>
       </x:c>
       <x:c r="C246" s="4" t="n">
-        <x:v>9.32</x:v>
+        <x:v>14.4</x:v>
       </x:c>
       <x:c r="D246" s="4" t="n">
-        <x:v>4.86</x:v>
+        <x:v>10.09</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:7">
       <x:c r="A247" s="2" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="4" t="n">
-        <x:v>6.92</x:v>
+        <x:v>9.15</x:v>
       </x:c>
       <x:c r="C247" s="4" t="n">
-        <x:v>7.09</x:v>
+        <x:v>9.32</x:v>
       </x:c>
       <x:c r="D247" s="4" t="n">
-        <x:v>4.77</x:v>
+        <x:v>4.86</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:7">
       <x:c r="A248" s="2" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="4" t="n">
-        <x:v>11.89</x:v>
+        <x:v>6.92</x:v>
       </x:c>
       <x:c r="C248" s="4" t="n">
-        <x:v>12.06</x:v>
+        <x:v>7.09</x:v>
       </x:c>
       <x:c r="D248" s="4" t="n">
-        <x:v>11.78</x:v>
+        <x:v>4.77</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:7">
       <x:c r="A249" s="2" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="4" t="n">
-        <x:v>10.06</x:v>
+        <x:v>11.89</x:v>
       </x:c>
       <x:c r="C249" s="4" t="n">
-        <x:v>10.23</x:v>
+        <x:v>12.06</x:v>
       </x:c>
       <x:c r="D249" s="4" t="n">
-        <x:v>6.86</x:v>
+        <x:v>11.78</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:7">
       <x:c r="A250" s="2" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="4" t="n">
-        <x:v>-4.28</x:v>
+        <x:v>10.06</x:v>
       </x:c>
       <x:c r="C250" s="4" t="n">
-        <x:v>-4.13</x:v>
+        <x:v>10.23</x:v>
       </x:c>
       <x:c r="D250" s="4" t="n">
-        <x:v>-8.11</x:v>
+        <x:v>6.86</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:7">
       <x:c r="A251" s="2" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="4" t="n">
-        <x:v>8.97</x:v>
+        <x:v>-4.28</x:v>
       </x:c>
       <x:c r="C251" s="4" t="n">
-        <x:v>9.14</x:v>
+        <x:v>-4.13</x:v>
       </x:c>
       <x:c r="D251" s="4" t="n">
-        <x:v>7.26</x:v>
+        <x:v>-8.11</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:7">
       <x:c r="A252" s="2" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="4" t="n">
-        <x:v>-0.23</x:v>
+        <x:v>8.97</x:v>
       </x:c>
       <x:c r="C252" s="4" t="n">
-        <x:v>-0.07</x:v>
+        <x:v>9.14</x:v>
       </x:c>
       <x:c r="D252" s="4" t="n">
-        <x:v>-0.31</x:v>
+        <x:v>7.26</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:7">
       <x:c r="A253" s="2" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B253" s="4" t="n">
-        <x:v>6.31</x:v>
+        <x:v>-0.23</x:v>
       </x:c>
       <x:c r="C253" s="4" t="n">
-        <x:v>6.47</x:v>
+        <x:v>-0.07</x:v>
       </x:c>
       <x:c r="D253" s="4" t="n">
-        <x:v>5.67</x:v>
+        <x:v>-0.31</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:7">
       <x:c r="A254" s="2" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B254" s="4" t="n">
-        <x:v>9.12</x:v>
+        <x:v>6.31</x:v>
       </x:c>
       <x:c r="C254" s="4" t="n">
-        <x:v>9.29</x:v>
+        <x:v>6.47</x:v>
       </x:c>
       <x:c r="D254" s="4" t="n">
-        <x:v>10.42</x:v>
+        <x:v>5.67</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:7">
       <x:c r="A255" s="2" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="B255" s="4" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>9.12</x:v>
       </x:c>
       <x:c r="C255" s="4" t="n">
-        <x:v>-0.64</x:v>
+        <x:v>9.29</x:v>
       </x:c>
       <x:c r="D255" s="4" t="n">
-        <x:v>-4.11</x:v>
+        <x:v>10.42</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:7">
       <x:c r="A256" s="2" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B256" s="4" t="n">
-        <x:v>4.29</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="C256" s="4" t="n">
-        <x:v>4.45</x:v>
+        <x:v>-0.64</x:v>
       </x:c>
       <x:c r="D256" s="4" t="n">
-        <x:v>2.95</x:v>
+        <x:v>-4.11</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:7">
       <x:c r="A257" s="2" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B257" s="4" t="n">
-        <x:v>7.17</x:v>
+        <x:v>4.29</x:v>
       </x:c>
       <x:c r="C257" s="4" t="n">
-        <x:v>7.33</x:v>
+        <x:v>4.45</x:v>
       </x:c>
       <x:c r="D257" s="4" t="n">
-        <x:v>8.47</x:v>
+        <x:v>2.95</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:7">
       <x:c r="A258" s="2" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B258" s="4" t="n">
-        <x:v>17.89</x:v>
+        <x:v>7.17</x:v>
       </x:c>
       <x:c r="C258" s="4" t="n">
-        <x:v>18.06</x:v>
+        <x:v>7.33</x:v>
       </x:c>
       <x:c r="D258" s="4" t="n">
-        <x:v>17.34</x:v>
+        <x:v>8.47</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:7">
       <x:c r="A259" s="2" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B259" s="4" t="n">
-        <x:v>-9.98</x:v>
+        <x:v>17.89</x:v>
       </x:c>
       <x:c r="C259" s="4" t="n">
-        <x:v>-9.83</x:v>
+        <x:v>18.06</x:v>
       </x:c>
       <x:c r="D259" s="4" t="n">
-        <x:v>-9.36</x:v>
+        <x:v>17.34</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:7">
       <x:c r="A260" s="2" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B260" s="4" t="n">
-        <x:v>-12.17</x:v>
+        <x:v>-9.98</x:v>
       </x:c>
       <x:c r="C260" s="4" t="n">
-        <x:v>-12.03</x:v>
+        <x:v>-9.83</x:v>
       </x:c>
       <x:c r="D260" s="4" t="n">
-        <x:v>-14.51</x:v>
+        <x:v>-9.36</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:7">
       <x:c r="A261" s="2" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B261" s="4" t="n">
-        <x:v>-6.01</x:v>
+        <x:v>-12.17</x:v>
       </x:c>
       <x:c r="C261" s="4" t="n">
-        <x:v>-5.87</x:v>
+        <x:v>-12.03</x:v>
       </x:c>
       <x:c r="D261" s="4" t="n">
-        <x:v>-5.91</x:v>
+        <x:v>-14.51</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:7">
       <x:c r="A262" s="2" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B262" s="4" t="n">
-        <x:v>2.31</x:v>
+        <x:v>-6.01</x:v>
       </x:c>
       <x:c r="C262" s="4" t="n">
-        <x:v>2.46</x:v>
+        <x:v>-5.87</x:v>
       </x:c>
       <x:c r="D262" s="4" t="n">
-        <x:v>2.69</x:v>
+        <x:v>-5.91</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:7">
       <x:c r="A263" s="2" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="B263" s="4" t="n">
-        <x:v>-3.15</x:v>
+        <x:v>2.31</x:v>
       </x:c>
       <x:c r="C263" s="4" t="n">
-        <x:v>-3</x:v>
+        <x:v>2.46</x:v>
       </x:c>
       <x:c r="D263" s="4" t="n">
-        <x:v>-0.45</x:v>
+        <x:v>2.69</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:7">
       <x:c r="A264" s="2" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="B264" s="4" t="n">
-        <x:v>4.47</x:v>
+        <x:v>-3.15</x:v>
       </x:c>
       <x:c r="C264" s="4" t="n">
-        <x:v>4.63</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="D264" s="4" t="n">
-        <x:v>5.17</x:v>
+        <x:v>-0.45</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:7">
       <x:c r="A265" s="2" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B265" s="4" t="n">
-        <x:v>7.36</x:v>
+        <x:v>4.47</x:v>
       </x:c>
       <x:c r="C265" s="4" t="n">
-        <x:v>7.51</x:v>
+        <x:v>4.63</x:v>
       </x:c>
       <x:c r="D265" s="4" t="n">
-        <x:v>3.48</x:v>
+        <x:v>5.17</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:7">
       <x:c r="A266" s="2" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B266" s="4" t="n">
-        <x:v>14.99</x:v>
+        <x:v>7.36</x:v>
       </x:c>
       <x:c r="C266" s="4" t="n">
-        <x:v>15.16</x:v>
+        <x:v>7.51</x:v>
       </x:c>
       <x:c r="D266" s="4" t="n">
-        <x:v>16.05</x:v>
+        <x:v>3.48</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:7">
       <x:c r="A267" s="2" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="B267" s="4" t="n">
-        <x:v>5.6</x:v>
+        <x:v>14.99</x:v>
       </x:c>
       <x:c r="C267" s="4" t="n">
-        <x:v>5.77</x:v>
+        <x:v>15.16</x:v>
       </x:c>
       <x:c r="D267" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>16.05</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:7">
       <x:c r="A268" s="2" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B268" s="4" t="n">
-        <x:v>16.35</x:v>
+        <x:v>5.6</x:v>
       </x:c>
       <x:c r="C268" s="4" t="n">
-        <x:v>16.52</x:v>
+        <x:v>5.77</x:v>
       </x:c>
       <x:c r="D268" s="4" t="n">
-        <x:v>14.88</x:v>
+        <x:v>4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:7">
       <x:c r="A269" s="2" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="B269" s="4" t="n">
-        <x:v>-23.99</x:v>
+        <x:v>16.35</x:v>
       </x:c>
       <x:c r="C269" s="4" t="n">
-        <x:v>-23.86</x:v>
+        <x:v>16.52</x:v>
       </x:c>
       <x:c r="D269" s="4" t="n">
-        <x:v>-22.83</x:v>
+        <x:v>14.88</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:7">
       <x:c r="A270" s="2" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="B270" s="4" t="n">
-        <x:v>11.3</x:v>
+        <x:v>-23.99</x:v>
       </x:c>
       <x:c r="C270" s="4" t="n">
-        <x:v>11.47</x:v>
+        <x:v>-23.86</x:v>
       </x:c>
       <x:c r="D270" s="4" t="n">
-        <x:v>8.17</x:v>
+        <x:v>-22.83</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:7">
       <x:c r="A271" s="2" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B271" s="4" t="n">
-        <x:v>-0.83</x:v>
+        <x:v>11.3</x:v>
       </x:c>
       <x:c r="C271" s="4" t="n">
-        <x:v>-0.68</x:v>
+        <x:v>11.47</x:v>
       </x:c>
       <x:c r="D271" s="4" t="n">
-        <x:v>-1.07</x:v>
+        <x:v>8.17</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:7">
       <x:c r="A272" s="2" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B272" s="4" t="n">
-        <x:v>1.83</x:v>
+        <x:v>-0.83</x:v>
       </x:c>
       <x:c r="C272" s="4" t="n">
-        <x:v>1.98</x:v>
+        <x:v>-0.68</x:v>
       </x:c>
       <x:c r="D272" s="4" t="n">
-        <x:v>3.68</x:v>
+        <x:v>-1.07</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:7">
       <x:c r="A273" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="B273" s="4" t="n">
-        <x:v>10.71</x:v>
+        <x:v>1.83</x:v>
       </x:c>
       <x:c r="C273" s="4" t="n">
-        <x:v>10.87</x:v>
+        <x:v>1.98</x:v>
       </x:c>
       <x:c r="D273" s="4" t="n">
-        <x:v>9.98</x:v>
+        <x:v>3.68</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:7">
       <x:c r="A274" s="2" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B274" s="4" t="n">
-        <x:v>-14.69</x:v>
+        <x:v>10.71</x:v>
       </x:c>
       <x:c r="C274" s="4" t="n">
-        <x:v>-14.55</x:v>
+        <x:v>10.87</x:v>
       </x:c>
       <x:c r="D274" s="4" t="n">
-        <x:v>-12.54</x:v>
+        <x:v>9.98</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:7">
       <x:c r="A275" s="2" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="B275" s="4" t="n">
-        <x:v>0.99</x:v>
+        <x:v>-14.69</x:v>
       </x:c>
       <x:c r="C275" s="4" t="n">
-        <x:v>1.15</x:v>
+        <x:v>-14.55</x:v>
       </x:c>
       <x:c r="D275" s="4" t="n">
-        <x:v>1.35</x:v>
+        <x:v>-12.54</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:7">
       <x:c r="A276" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B276" s="4" t="n">
-        <x:v>-5.85</x:v>
+        <x:v>0.99</x:v>
       </x:c>
       <x:c r="C276" s="4" t="n">
-        <x:v>-5.7</x:v>
+        <x:v>1.15</x:v>
       </x:c>
       <x:c r="D276" s="4" t="n">
-        <x:v>-1.07</x:v>
+        <x:v>1.35</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:7">
       <x:c r="A277" s="2" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B277" s="4" t="n">
-        <x:v>-1.04</x:v>
+        <x:v>-5.85</x:v>
       </x:c>
       <x:c r="C277" s="4" t="n">
-        <x:v>-0.89</x:v>
+        <x:v>-5.7</x:v>
       </x:c>
       <x:c r="D277" s="4" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.07</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:7">
       <x:c r="A278" s="2" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B278" s="4" t="n">
-        <x:v>4.31</x:v>
+        <x:v>-1.04</x:v>
       </x:c>
       <x:c r="C278" s="4" t="n">
-        <x:v>4.47</x:v>
+        <x:v>-0.89</x:v>
       </x:c>
       <x:c r="D278" s="4" t="n">
-        <x:v>4.23</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:7">
       <x:c r="A279" s="2" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="B279" s="4" t="n">
-        <x:v>6.57</x:v>
+        <x:v>4.31</x:v>
       </x:c>
       <x:c r="C279" s="4" t="n">
-        <x:v>6.73</x:v>
+        <x:v>4.47</x:v>
       </x:c>
       <x:c r="D279" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>4.23</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:7">
       <x:c r="A280" s="2" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B280" s="4" t="n">
-        <x:v>6.02</x:v>
+        <x:v>6.57</x:v>
       </x:c>
       <x:c r="C280" s="4" t="n">
-        <x:v>6.18</x:v>
+        <x:v>6.73</x:v>
       </x:c>
       <x:c r="D280" s="4" t="n">
-        <x:v>6.12</x:v>
+        <x:v>5.4</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:7">
       <x:c r="A281" s="2" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B281" s="4" t="n">
-        <x:v>7.23</x:v>
+        <x:v>6.02</x:v>
       </x:c>
       <x:c r="C281" s="4" t="n">
-        <x:v>7.39</x:v>
+        <x:v>6.18</x:v>
       </x:c>
       <x:c r="D281" s="4" t="n">
-        <x:v>7.25</x:v>
+        <x:v>6.12</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:7">
       <x:c r="A282" s="2" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="B282" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>7.23</x:v>
       </x:c>
       <x:c r="C282" s="4" t="n">
-        <x:v>-0.24</x:v>
+        <x:v>7.39</x:v>
       </x:c>
       <x:c r="D282" s="4" t="n">
-        <x:v>-0.71</x:v>
+        <x:v>7.25</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:7">
       <x:c r="A283" s="2" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B283" s="4" t="n">
-        <x:v>5.97</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="C283" s="4" t="n">
-        <x:v>6.14</x:v>
+        <x:v>-0.24</x:v>
       </x:c>
       <x:c r="D283" s="4" t="n">
-        <x:v>6.43</x:v>
+        <x:v>-0.71</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:7">
       <x:c r="A284" s="2" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B284" s="4" t="n">
-        <x:v>-1</x:v>
+        <x:v>5.97</x:v>
       </x:c>
       <x:c r="C284" s="4" t="n">
-        <x:v>-0.84</x:v>
+        <x:v>6.14</x:v>
       </x:c>
       <x:c r="D284" s="4" t="n">
-        <x:v>-1.46</x:v>
+        <x:v>6.43</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:7">
       <x:c r="A285" s="2" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B285" s="4" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="C285" s="4" t="n">
-        <x:v>-1.04</x:v>
+        <x:v>-0.84</x:v>
       </x:c>
       <x:c r="D285" s="4" t="n">
-        <x:v>-3.01</x:v>
+        <x:v>-1.46</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:7">
       <x:c r="A286" s="2" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B286" s="4" t="n">
-        <x:v>1.04</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="C286" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>-1.04</x:v>
       </x:c>
       <x:c r="D286" s="4" t="n">
-        <x:v>4.71</x:v>
+        <x:v>-3.01</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:7">
       <x:c r="A287" s="2" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="B287" s="4" t="n">
-        <x:v>-12.53</x:v>
+        <x:v>1.04</x:v>
       </x:c>
       <x:c r="C287" s="4" t="n">
-        <x:v>-12.39</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="D287" s="4" t="n">
-        <x:v>-10.23</x:v>
+        <x:v>4.71</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:7">
       <x:c r="A288" s="2" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B288" s="4" t="n">
-        <x:v>1.22</x:v>
+        <x:v>-12.53</x:v>
       </x:c>
       <x:c r="C288" s="4" t="n">
-        <x:v>1.37</x:v>
+        <x:v>-12.39</x:v>
       </x:c>
       <x:c r="D288" s="4" t="n">
-        <x:v>0.62</x:v>
+        <x:v>-10.23</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:7">
       <x:c r="A289" s="2" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B289" s="4" t="n">
-        <x:v>4.39</x:v>
+        <x:v>1.22</x:v>
       </x:c>
       <x:c r="C289" s="4" t="n">
-        <x:v>4.55</x:v>
+        <x:v>1.37</x:v>
       </x:c>
       <x:c r="D289" s="4" t="n">
-        <x:v>4.88</x:v>
+        <x:v>0.62</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:7">
       <x:c r="A290" s="2" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="B290" s="4" t="n">
-        <x:v>-5.53</x:v>
+        <x:v>4.39</x:v>
       </x:c>
       <x:c r="C290" s="4" t="n">
-        <x:v>-5.38</x:v>
+        <x:v>4.55</x:v>
       </x:c>
       <x:c r="D290" s="4" t="n">
-        <x:v>-3.57</x:v>
+        <x:v>4.88</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:7">
       <x:c r="A291" s="2" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B291" s="4" t="n">
-        <x:v>-8.48</x:v>
+        <x:v>-5.53</x:v>
       </x:c>
       <x:c r="C291" s="4" t="n">
-        <x:v>-8.33</x:v>
+        <x:v>-5.38</x:v>
       </x:c>
       <x:c r="D291" s="4" t="n">
-        <x:v>-5.88</x:v>
+        <x:v>-3.57</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:7">
       <x:c r="A292" s="2" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B292" s="4" t="n">
-        <x:v>5.55</x:v>
+        <x:v>-8.48</x:v>
       </x:c>
       <x:c r="C292" s="4" t="n">
-        <x:v>5.71</x:v>
+        <x:v>-8.33</x:v>
       </x:c>
       <x:c r="D292" s="4" t="n">
-        <x:v>4.09</x:v>
+        <x:v>-5.88</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:7">
       <x:c r="A293" s="2" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B293" s="4" t="n">
-        <x:v>3.21</x:v>
+        <x:v>5.55</x:v>
       </x:c>
       <x:c r="C293" s="4" t="n">
-        <x:v>3.36</x:v>
+        <x:v>5.71</x:v>
       </x:c>
       <x:c r="D293" s="4" t="n">
-        <x:v>0.66</x:v>
+        <x:v>4.09</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:7">
       <x:c r="A294" s="2" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B294" s="4" t="n">
-        <x:v>6.4</x:v>
+        <x:v>3.21</x:v>
       </x:c>
       <x:c r="C294" s="4" t="n">
-        <x:v>6.56</x:v>
+        <x:v>3.36</x:v>
       </x:c>
       <x:c r="D294" s="4" t="n">
-        <x:v>5.71</x:v>
+        <x:v>0.66</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:7">
       <x:c r="A295" s="2" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B295" s="4" t="n">
-        <x:v>12.21</x:v>
+        <x:v>6.4</x:v>
       </x:c>
       <x:c r="C295" s="4" t="n">
-        <x:v>12.38</x:v>
+        <x:v>6.56</x:v>
       </x:c>
       <x:c r="D295" s="4" t="n">
-        <x:v>11.56</x:v>
+        <x:v>5.71</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:7">
       <x:c r="A296" s="2" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="B296" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>12.21</x:v>
       </x:c>
       <x:c r="C296" s="4" t="n">
-        <x:v>0.15</x:v>
+        <x:v>12.38</x:v>
       </x:c>
       <x:c r="D296" s="4" t="n">
-        <x:v>-0.99</x:v>
+        <x:v>11.56</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:7">
       <x:c r="A297" s="2" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="B297" s="4" t="n">
-        <x:v>4.06</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C297" s="4" t="n">
-        <x:v>4.21</x:v>
+        <x:v>0.15</x:v>
       </x:c>
       <x:c r="D297" s="4" t="n">
-        <x:v>5.15</x:v>
+        <x:v>-0.99</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:7">
       <x:c r="A298" s="2" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B298" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>4.06</x:v>
       </x:c>
       <x:c r="C298" s="4" t="n">
-        <x:v>6.95</x:v>
+        <x:v>4.21</x:v>
       </x:c>
       <x:c r="D298" s="4" t="n">
-        <x:v>6.57</x:v>
+        <x:v>5.15</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:7">
       <x:c r="A299" s="2" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="B299" s="4" t="n">
-        <x:v>6.2</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="C299" s="4" t="n">
-        <x:v>6.35</x:v>
+        <x:v>6.95</x:v>
       </x:c>
       <x:c r="D299" s="4" t="n">
-        <x:v>6.92</x:v>
+        <x:v>6.57</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:7">
       <x:c r="A300" s="2" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B300" s="4" t="n">
-        <x:v>-5.16</x:v>
+        <x:v>6.2</x:v>
       </x:c>
       <x:c r="C300" s="4" t="n">
-        <x:v>-5.02</x:v>
+        <x:v>6.35</x:v>
       </x:c>
       <x:c r="D300" s="4" t="n">
-        <x:v>-7.13</x:v>
+        <x:v>6.92</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:7">
       <x:c r="A301" s="2" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B301" s="4" t="n">
-        <x:v>8.9</x:v>
+        <x:v>-5.16</x:v>
       </x:c>
       <x:c r="C301" s="4" t="n">
-        <x:v>9.05</x:v>
+        <x:v>-5.02</x:v>
       </x:c>
       <x:c r="D301" s="4" t="n">
-        <x:v>10.86</x:v>
+        <x:v>-7.13</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:7">
       <x:c r="A302" s="2" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B302" s="4" t="n">
-        <x:v>3.43</x:v>
+        <x:v>8.9</x:v>
       </x:c>
       <x:c r="C302" s="4" t="n">
-        <x:v>3.59</x:v>
+        <x:v>9.05</x:v>
       </x:c>
       <x:c r="D302" s="4" t="n">
-        <x:v>3.33</x:v>
+        <x:v>10.86</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:7">
       <x:c r="A303" s="2" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="B303" s="4" t="n">
-        <x:v>-18.07</x:v>
+        <x:v>3.43</x:v>
       </x:c>
       <x:c r="C303" s="4" t="n">
-        <x:v>-17.94</x:v>
+        <x:v>3.59</x:v>
       </x:c>
       <x:c r="D303" s="4" t="n">
-        <x:v>-19.01</x:v>
+        <x:v>3.33</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:7">
       <x:c r="A304" s="2" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B304" s="4" t="n">
-        <x:v>3.81</x:v>
+        <x:v>-18.07</x:v>
       </x:c>
       <x:c r="C304" s="4" t="n">
-        <x:v>3.96</x:v>
+        <x:v>-17.94</x:v>
       </x:c>
       <x:c r="D304" s="4" t="n">
-        <x:v>1.56</x:v>
+        <x:v>-19.01</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:7">
       <x:c r="A305" s="2" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="B305" s="4" t="n">
-        <x:v>2.96</x:v>
+        <x:v>3.81</x:v>
       </x:c>
       <x:c r="C305" s="4" t="n">
-        <x:v>3.11</x:v>
+        <x:v>3.96</x:v>
       </x:c>
       <x:c r="D305" s="4" t="n">
-        <x:v>3.36</x:v>
+        <x:v>1.56</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:7">
       <x:c r="A306" s="2" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="B306" s="4" t="n">
-        <x:v>7.15</x:v>
+        <x:v>2.96</x:v>
       </x:c>
       <x:c r="C306" s="4" t="n">
-        <x:v>7.31</x:v>
+        <x:v>3.11</x:v>
       </x:c>
       <x:c r="D306" s="4" t="n">
-        <x:v>6.61</x:v>
+        <x:v>3.36</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:7">
       <x:c r="A307" s="2" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B307" s="4" t="n">
-        <x:v>17.12</x:v>
+        <x:v>7.15</x:v>
       </x:c>
       <x:c r="C307" s="4" t="n">
-        <x:v>17.29</x:v>
+        <x:v>7.31</x:v>
       </x:c>
       <x:c r="D307" s="4" t="n">
-        <x:v>16.48</x:v>
+        <x:v>6.61</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:7">
       <x:c r="A308" s="2" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="B308" s="4" t="n">
-        <x:v>-13.23</x:v>
+        <x:v>17.12</x:v>
       </x:c>
       <x:c r="C308" s="4" t="n">
-        <x:v>-13.09</x:v>
+        <x:v>17.29</x:v>
       </x:c>
       <x:c r="D308" s="4" t="n">
-        <x:v>-13.97</x:v>
+        <x:v>16.48</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:7">
       <x:c r="A309" s="2" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="B309" s="4" t="n">
-        <x:v>1.81</x:v>
+        <x:v>-13.23</x:v>
       </x:c>
       <x:c r="C309" s="4" t="n">
-        <x:v>1.95</x:v>
+        <x:v>-13.09</x:v>
       </x:c>
       <x:c r="D309" s="4" t="n">
-        <x:v>0.87</x:v>
+        <x:v>-13.97</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:7">
       <x:c r="A310" s="2" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="B310" s="4" t="n">
-        <x:v>1.43</x:v>
+        <x:v>1.81</x:v>
       </x:c>
       <x:c r="C310" s="4" t="n">
-        <x:v>1.58</x:v>
+        <x:v>1.95</x:v>
       </x:c>
       <x:c r="D310" s="4" t="n">
-        <x:v>2.18</x:v>
+        <x:v>0.87</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:7">
       <x:c r="A311" s="2" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="B311" s="4" t="n">
-        <x:v>16.27</x:v>
+        <x:v>1.43</x:v>
       </x:c>
       <x:c r="C311" s="4" t="n">
-        <x:v>16.43</x:v>
+        <x:v>1.58</x:v>
       </x:c>
       <x:c r="D311" s="4" t="n">
-        <x:v>19.47</x:v>
+        <x:v>2.18</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:7">
       <x:c r="A312" s="2" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="B312" s="4" t="n">
-        <x:v>19.55</x:v>
+        <x:v>16.27</x:v>
       </x:c>
       <x:c r="C312" s="4" t="n">
-        <x:v>19.71</x:v>
+        <x:v>16.43</x:v>
       </x:c>
       <x:c r="D312" s="4" t="n">
-        <x:v>25.43</x:v>
+        <x:v>19.47</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:7">
       <x:c r="A313" s="2" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B313" s="4" t="n">
-        <x:v>-15.03</x:v>
+        <x:v>19.55</x:v>
       </x:c>
       <x:c r="C313" s="4" t="n">
-        <x:v>-14.9</x:v>
+        <x:v>19.71</x:v>
       </x:c>
       <x:c r="D313" s="4" t="n">
-        <x:v>-13.94</x:v>
+        <x:v>25.43</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:7">
       <x:c r="A314" s="2" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="B314" s="4" t="n">
-        <x:v>-16.24</x:v>
+        <x:v>-15.03</x:v>
       </x:c>
       <x:c r="C314" s="4" t="n">
-        <x:v>-16.11</x:v>
+        <x:v>-14.9</x:v>
       </x:c>
       <x:c r="D314" s="4" t="n">
-        <x:v>-19.95</x:v>
+        <x:v>-13.94</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:7">
       <x:c r="A315" s="2" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="B315" s="4" t="n">
-        <x:v>-18.8</x:v>
+        <x:v>-16.24</x:v>
       </x:c>
       <x:c r="C315" s="4" t="n">
-        <x:v>-18.67</x:v>
+        <x:v>-16.11</x:v>
       </x:c>
       <x:c r="D315" s="4" t="n">
-        <x:v>-20.56</x:v>
+        <x:v>-19.95</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:7">
       <x:c r="A316" s="2" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B316" s="4" t="n">
-        <x:v>-1.12</x:v>
+        <x:v>-18.8</x:v>
       </x:c>
       <x:c r="C316" s="4" t="n">
-        <x:v>-0.96</x:v>
+        <x:v>-18.67</x:v>
       </x:c>
       <x:c r="D316" s="4" t="n">
-        <x:v>-2.25</x:v>
+        <x:v>-20.56</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:7">
       <x:c r="A317" s="2" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="B317" s="4" t="n">
-        <x:v>-7.67</x:v>
+        <x:v>-1.12</x:v>
       </x:c>
       <x:c r="C317" s="4" t="n">
-        <x:v>-7.52</x:v>
+        <x:v>-0.96</x:v>
       </x:c>
       <x:c r="D317" s="4" t="n">
-        <x:v>-8.91</x:v>
+        <x:v>-2.25</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:7">
       <x:c r="A318" s="2" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="B318" s="4" t="n">
-        <x:v>-2.21</x:v>
+        <x:v>-7.67</x:v>
       </x:c>
       <x:c r="C318" s="4" t="n">
-        <x:v>-2.05</x:v>
+        <x:v>-7.52</x:v>
       </x:c>
       <x:c r="D318" s="4" t="n">
-        <x:v>-1.75</x:v>
+        <x:v>-8.91</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:7">
       <x:c r="A319" s="2" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="B319" s="4" t="n">
-        <x:v>4.01</x:v>
+        <x:v>-2.21</x:v>
       </x:c>
       <x:c r="C319" s="4" t="n">
-        <x:v>4.17</x:v>
+        <x:v>-2.05</x:v>
       </x:c>
       <x:c r="D319" s="4" t="n">
-        <x:v>2.18</x:v>
+        <x:v>-1.75</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:7">
       <x:c r="A320" s="2" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="B320" s="4" t="n">
-        <x:v>7.31</x:v>
+        <x:v>4.01</x:v>
       </x:c>
       <x:c r="C320" s="4" t="n">
-        <x:v>7.47</x:v>
+        <x:v>4.17</x:v>
       </x:c>
       <x:c r="D320" s="4" t="n">
-        <x:v>6.4</x:v>
+        <x:v>2.18</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:7">
       <x:c r="A321" s="2" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B321" s="4" t="n">
-        <x:v>3.79</x:v>
+        <x:v>7.31</x:v>
       </x:c>
       <x:c r="C321" s="4" t="n">
-        <x:v>3.95</x:v>
+        <x:v>7.47</x:v>
       </x:c>
       <x:c r="D321" s="4" t="n">
-        <x:v>4.08</x:v>
+        <x:v>6.4</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:7">
       <x:c r="A322" s="2" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="B322" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.79</x:v>
       </x:c>
       <x:c r="C322" s="4" t="n">
-        <x:v>3.25</x:v>
+        <x:v>3.95</x:v>
       </x:c>
       <x:c r="D322" s="4" t="n">
-        <x:v>3.93</x:v>
+        <x:v>4.08</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:7">
       <x:c r="A323" s="2" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="B323" s="4" t="n">
+        <x:v>10.17</x:v>
+      </x:c>
+      <x:c r="C323" s="4" t="n">
+        <x:v>10.33</x:v>
+      </x:c>
+      <x:c r="D323" s="4" t="n">
+        <x:v>10.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="324" spans="1:7">
+      <x:c r="A324" s="2" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="B324" s="4" t="n">
+        <x:v>3.1</x:v>
+      </x:c>
+      <x:c r="C324" s="4" t="n">
+        <x:v>3.25</x:v>
+      </x:c>
+      <x:c r="D324" s="4" t="n">
+        <x:v>3.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="325" spans="1:7">
+      <x:c r="A325" s="2" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="B325" s="4" t="n">
         <x:v>-0.05</x:v>
       </x:c>
-      <x:c r="C323" s="4" t="n">
+      <x:c r="C325" s="4" t="n">
         <x:v>-0.01</x:v>
       </x:c>
-      <x:c r="D323" s="4" t="n">
+      <x:c r="D325" s="4" t="n">
         <x:v>-1.07</x:v>
       </x:c>
     </x:row>
-    <x:row r="325" spans="1:7">
-[...9 lines deleted...]
-      <x:c r="B326" s="4" t="n">
+    <x:row r="327" spans="1:7">
+      <x:c r="A327" s="2" t="s"/>
+      <x:c r="B327" s="3" t="s"/>
+      <x:c r="C327" s="3" t="s"/>
+      <x:c r="D327" s="3" t="s"/>
+    </x:row>
+    <x:row r="328" spans="1:7">
+      <x:c r="A328" s="2" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="B328" s="4" t="n">
         <x:v>14.3</x:v>
       </x:c>
-      <x:c r="C326" s="4" t="n">
+      <x:c r="C328" s="4" t="n">
         <x:v>14.4</x:v>
       </x:c>
-      <x:c r="D326" s="4" t="n">
+      <x:c r="D328" s="4" t="n">
         <x:v>10.09</x:v>
-      </x:c>
-[...26 lines deleted...]
-        <x:v>3.82</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:7">
       <x:c r="A329" s="2" t="n">
-        <x:v>2023</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="B329" s="4" t="n">
-        <x:v>20.98</x:v>
+        <x:v>43.73</x:v>
       </x:c>
       <x:c r="C329" s="4" t="n">
-        <x:v>21.73</x:v>
+        <x:v>44.62</x:v>
       </x:c>
       <x:c r="D329" s="4" t="n">
-        <x:v>18.24</x:v>
+        <x:v>31.22</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:7">
       <x:c r="A330" s="2" t="n">
-        <x:v>2022</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="B330" s="4" t="n">
-        <x:v>-12.39</x:v>
+        <x:v>10.64</x:v>
       </x:c>
       <x:c r="C330" s="4" t="n">
-        <x:v>-11.85</x:v>
+        <x:v>11.33</x:v>
       </x:c>
       <x:c r="D330" s="4" t="n">
-        <x:v>-14.45</x:v>
+        <x:v>3.82</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:7">
       <x:c r="A331" s="2" t="n">
-        <x:v>2021</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="B331" s="4" t="n">
-        <x:v>11.13</x:v>
+        <x:v>20.98</x:v>
       </x:c>
       <x:c r="C331" s="4" t="n">
-        <x:v>11.8</x:v>
+        <x:v>21.73</x:v>
       </x:c>
       <x:c r="D331" s="4" t="n">
-        <x:v>11.26</x:v>
+        <x:v>18.24</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:7">
       <x:c r="A332" s="2" t="n">
-        <x:v>2020</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="B332" s="4" t="n">
-        <x:v>7.4</x:v>
+        <x:v>-12.39</x:v>
       </x:c>
       <x:c r="C332" s="4" t="n">
-        <x:v>8.06</x:v>
+        <x:v>-11.85</x:v>
       </x:c>
       <x:c r="D332" s="4" t="n">
-        <x:v>7.82</x:v>
+        <x:v>-14.45</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:7">
       <x:c r="A333" s="2" t="n">
-        <x:v>2019</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="B333" s="4" t="n">
-        <x:v>24.43</x:v>
+        <x:v>11.13</x:v>
       </x:c>
       <x:c r="C333" s="4" t="n">
-        <x:v>25.18</x:v>
+        <x:v>11.8</x:v>
       </x:c>
       <x:c r="D333" s="4" t="n">
-        <x:v>22.01</x:v>
+        <x:v>11.26</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:7">
       <x:c r="A334" s="2" t="n">
-        <x:v>2018</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="B334" s="4" t="n">
-        <x:v>-19.73</x:v>
+        <x:v>7.4</x:v>
       </x:c>
       <x:c r="C334" s="4" t="n">
-        <x:v>-19.22</x:v>
+        <x:v>8.06</x:v>
       </x:c>
       <x:c r="D334" s="4" t="n">
-        <x:v>-13.79</x:v>
+        <x:v>7.82</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:7">
       <x:c r="A335" s="2" t="n">
-        <x:v>2017</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="B335" s="4" t="n">
-        <x:v>26.38</x:v>
+        <x:v>24.43</x:v>
       </x:c>
       <x:c r="C335" s="4" t="n">
-        <x:v>27.14</x:v>
+        <x:v>25.18</x:v>
       </x:c>
       <x:c r="D335" s="4" t="n">
-        <x:v>25.03</x:v>
+        <x:v>22.01</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:7">
       <x:c r="A336" s="2" t="n">
-        <x:v>2016</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="B336" s="4" t="n">
-        <x:v>3.25</x:v>
+        <x:v>-19.73</x:v>
       </x:c>
       <x:c r="C336" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>-19.22</x:v>
       </x:c>
       <x:c r="D336" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>-13.79</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:7">
       <x:c r="A337" s="2" t="n">
-        <x:v>2015</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="B337" s="4" t="n">
-        <x:v>-6.62</x:v>
+        <x:v>26.38</x:v>
       </x:c>
       <x:c r="C337" s="4" t="n">
-        <x:v>-6.03</x:v>
+        <x:v>27.14</x:v>
       </x:c>
       <x:c r="D337" s="4" t="n">
-        <x:v>-0.81</x:v>
+        <x:v>25.03</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:7">
       <x:c r="A338" s="2" t="n">
-        <x:v>2014</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="B338" s="4" t="n">
-        <x:v>-5.82</x:v>
+        <x:v>3.25</x:v>
       </x:c>
       <x:c r="C338" s="4" t="n">
-        <x:v>-5.23</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="D338" s="4" t="n">
-        <x:v>-4.9</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:7">
       <x:c r="A339" s="2" t="n">
-        <x:v>2013</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="B339" s="4" t="n">
-        <x:v>24.25</x:v>
+        <x:v>-6.62</x:v>
       </x:c>
       <x:c r="C339" s="4" t="n">
-        <x:v>24.98</x:v>
+        <x:v>-6.03</x:v>
       </x:c>
       <x:c r="D339" s="4" t="n">
-        <x:v>22.78</x:v>
+        <x:v>-0.81</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:7">
       <x:c r="A340" s="2" t="n">
-        <x:v>2012</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="B340" s="4" t="n">
-        <x:v>17.13</x:v>
+        <x:v>-5.82</x:v>
       </x:c>
       <x:c r="C340" s="4" t="n">
-        <x:v>17.82</x:v>
+        <x:v>-5.23</x:v>
       </x:c>
       <x:c r="D340" s="4" t="n">
-        <x:v>17.32</x:v>
+        <x:v>-4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:7">
       <x:c r="A341" s="2" t="n">
-        <x:v>2011</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="B341" s="4" t="n">
-        <x:v>-9.43</x:v>
+        <x:v>24.25</x:v>
       </x:c>
       <x:c r="C341" s="4" t="n">
-        <x:v>-8.88</x:v>
+        <x:v>24.98</x:v>
       </x:c>
       <x:c r="D341" s="4" t="n">
-        <x:v>-12.14</x:v>
+        <x:v>22.78</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:7">
       <x:c r="A342" s="2" t="n">
-        <x:v>2010</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="B342" s="4" t="n">
-        <x:v>10.86</x:v>
+        <x:v>17.13</x:v>
       </x:c>
       <x:c r="C342" s="4" t="n">
-        <x:v>11.52</x:v>
+        <x:v>17.82</x:v>
       </x:c>
       <x:c r="D342" s="4" t="n">
-        <x:v>7.75</x:v>
+        <x:v>17.32</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:7">
       <x:c r="A343" s="2" t="n">
-        <x:v>2009</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="B343" s="4" t="n">
-        <x:v>19.78</x:v>
+        <x:v>-9.43</x:v>
       </x:c>
       <x:c r="C343" s="4" t="n">
-        <x:v>20.48</x:v>
+        <x:v>-8.88</x:v>
       </x:c>
       <x:c r="D343" s="4" t="n">
-        <x:v>31.78</x:v>
+        <x:v>-12.14</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:7">
       <x:c r="A344" s="2" t="n">
-        <x:v>2008</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="B344" s="4" t="n">
-        <x:v>-37.91</x:v>
+        <x:v>10.86</x:v>
       </x:c>
       <x:c r="C344" s="4" t="n">
-        <x:v>-37.52</x:v>
+        <x:v>11.52</x:v>
       </x:c>
       <x:c r="D344" s="4" t="n">
-        <x:v>-43.38</x:v>
+        <x:v>7.75</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:7">
       <x:c r="A345" s="2" t="n">
+        <x:v>2009</x:v>
+      </x:c>
+      <x:c r="B345" s="4" t="n">
+        <x:v>19.78</x:v>
+      </x:c>
+      <x:c r="C345" s="4" t="n">
+        <x:v>20.48</x:v>
+      </x:c>
+      <x:c r="D345" s="4" t="n">
+        <x:v>31.78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="346" spans="1:7">
+      <x:c r="A346" s="2" t="n">
+        <x:v>2008</x:v>
+      </x:c>
+      <x:c r="B346" s="4" t="n">
+        <x:v>-37.91</x:v>
+      </x:c>
+      <x:c r="C346" s="4" t="n">
+        <x:v>-37.52</x:v>
+      </x:c>
+      <x:c r="D346" s="4" t="n">
+        <x:v>-43.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="347" spans="1:7">
+      <x:c r="A347" s="2" t="n">
         <x:v>2007</x:v>
       </x:c>
-      <x:c r="B345" s="4" t="n">
+      <x:c r="B347" s="4" t="n">
         <x:v>13.29</x:v>
       </x:c>
-      <x:c r="C345" s="4" t="n">
+      <x:c r="C347" s="4" t="n">
         <x:v>13.98</x:v>
       </x:c>
-      <x:c r="D345" s="4" t="n">
+      <x:c r="D347" s="4" t="n">
         <x:v>11.17</x:v>
       </x:c>
     </x:row>
-    <x:row r="347" spans="1:7">
-[...3 lines deleted...]
-    </x:row>
     <x:row r="348" spans="1:7">
-      <x:c r="A348" s="2" t="s">
-        <x:v>323</x:v>
+      <x:c r="A348" s="2" t="n">
+        <x:v>2006</x:v>
+      </x:c>
+      <x:c r="B348" s="4" t="n">
+        <x:v>13.53</x:v>
+      </x:c>
+      <x:c r="C348" s="4" t="n">
+        <x:v>13.91</x:v>
+      </x:c>
+      <x:c r="D348" s="4" t="n">
+        <x:v>13.46</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:7">
-      <x:c r="A350" s="2" t="s"/>
-      <x:c r="B350" s="2" t="s">
+      <x:c r="A350" s="2" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C350" s="3" t="s">
+    </x:row>
+    <x:row r="351" spans="1:7">
+      <x:c r="A351" s="2" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D350" s="3" t="s">
+    </x:row>
+    <x:row r="353" spans="1:7">
+      <x:c r="A353" s="2" t="s"/>
+      <x:c r="B353" s="2" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="E350" s="3" t="s">
+      <x:c r="C353" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="F350" s="3" t="s">
+      <x:c r="D353" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="G350" s="3" t="s">
+      <x:c r="E353" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A351" s="1" t="s">
+      <x:c r="F353" s="3" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="B351" s="2" t="s">
+      <x:c r="G353" s="3" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...18 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:7">
       <x:c r="A354" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="B354" s="2" t="s">
         <x:v>333</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A355" s="1" t="s">
+      <x:c r="C354" s="4" t="n">
+        <x:v>43.73</x:v>
+      </x:c>
+      <x:c r="D354" s="4" t="n">
+        <x:v>24.37</x:v>
+      </x:c>
+      <x:c r="E354" s="4" t="n">
+        <x:v>13.38</x:v>
+      </x:c>
+      <x:c r="F354" s="4" t="n">
+        <x:v>10.12</x:v>
+      </x:c>
+      <x:c r="G354" s="4" t="n">
+        <x:v>6.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="356" spans="1:7">
+      <x:c r="A356" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:7">
-      <x:c r="A357" s="2" t="s">
+      <x:c r="A357" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="B357" s="2" t="s">
+    </x:row>
+    <x:row r="358" spans="1:7">
+      <x:c r="A358" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:7">
       <x:c r="A360" s="2" t="s">
-        <x:v>339</x:v>
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="B360" s="2" t="s">
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:7">
       <x:c r="A361" s="2" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="B361" s="2" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:7">
       <x:c r="A363" s="2" t="s">
-        <x:v>342</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:7">
       <x:c r="A364" s="2" t="s">
-        <x:v>343</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:7">
       <x:c r="A365" s="2" t="s">
+        <x:v>343</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="366" spans="1:7">
+      <x:c r="A366" s="2" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
-    <x:row r="366" spans="1:7">
-      <x:c r="A366" s="1" t="s">
+    <x:row r="367" spans="1:7">
+      <x:c r="A367" s="2" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:7">
       <x:c r="A368" s="2" t="s">
+        <x:v>346</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="369" spans="1:7">
+      <x:c r="A369" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
     </x:row>
-    <x:row r="369" spans="1:7">
-      <x:c r="A369" s="2" t="s">
+    <x:row r="370" spans="1:7">
+      <x:c r="A370" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
-    <x:row r="370" spans="1:7">
-      <x:c r="A370" s="2" t="s">
+    <x:row r="371" spans="1:7">
+      <x:c r="A371" s="2" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
-    <x:row r="371" spans="1:7">
-      <x:c r="A371" s="1" t="s">
+    <x:row r="372" spans="1:7">
+      <x:c r="A372" s="2" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
-    <x:row r="372" spans="1:7">
-      <x:c r="A372" s="1" t="s">
+    <x:row r="373" spans="1:7">
+      <x:c r="A373" s="2" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
-    <x:row r="373" spans="1:7">
-      <x:c r="A373" s="1" t="s">
+    <x:row r="374" spans="1:7">
+      <x:c r="A374" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
-    <x:row r="374" spans="1:7">
-      <x:c r="A374" s="2" t="s">
+    <x:row r="375" spans="1:7">
+      <x:c r="A375" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:7">
       <x:c r="A376" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="377" spans="1:7">
+      <x:c r="A377" s="2" t="s">
         <x:v>355</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="378" spans="1:7">
+      <x:c r="A378" s="2" t="s">
+        <x:v>356</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="379" spans="1:7">
+      <x:c r="A379" s="1" t="s">
+        <x:v>357</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:G130"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.930625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="2" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>7.44</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>7.49</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
@@ -7363,351 +7411,351 @@
         <x:v>2.24</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B68" s="4" t="n">
         <x:v>-4.03</x:v>
       </x:c>
       <x:c r="C68" s="4" t="n">
         <x:v>-4.02</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
         <x:v>-3.45</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="2" t="s"/>
       <x:c r="B70" s="3" t="s"/>
       <x:c r="C70" s="3" t="s"/>
       <x:c r="D70" s="3" t="s"/>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="2" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B71" s="4" t="n">
         <x:v>14.25</x:v>
       </x:c>
       <x:c r="C71" s="4" t="n">
         <x:v>14.36</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
         <x:v>10.09</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="2" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="B72" s="4" t="n">
         <x:v>9.15</x:v>
       </x:c>
       <x:c r="C72" s="4" t="n">
         <x:v>9.33</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
         <x:v>4.86</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="2" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="B73" s="4" t="n">
         <x:v>6.92</x:v>
       </x:c>
       <x:c r="C73" s="4" t="n">
         <x:v>7.09</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
         <x:v>4.77</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="2" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B74" s="4" t="n">
         <x:v>11.89</x:v>
       </x:c>
       <x:c r="C74" s="4" t="n">
         <x:v>12.06</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
         <x:v>11.78</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="2" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B75" s="4" t="n">
         <x:v>10.06</x:v>
       </x:c>
       <x:c r="C75" s="4" t="n">
         <x:v>10.23</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
         <x:v>6.86</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="2" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B76" s="4" t="n">
         <x:v>-4.28</x:v>
       </x:c>
       <x:c r="C76" s="4" t="n">
         <x:v>-4.12</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
         <x:v>-8.11</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="2" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="B77" s="4" t="n">
         <x:v>8.97</x:v>
       </x:c>
       <x:c r="C77" s="4" t="n">
         <x:v>9.14</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
         <x:v>7.26</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="2" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="B78" s="4" t="n">
         <x:v>-0.17</x:v>
       </x:c>
       <x:c r="C78" s="4" t="n">
         <x:v>-0.02</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
         <x:v>-0.31</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="2" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="B79" s="4" t="n">
         <x:v>6.25</x:v>
       </x:c>
       <x:c r="C79" s="4" t="n">
         <x:v>6.41</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
         <x:v>5.67</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="2" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="B80" s="4" t="n">
         <x:v>9.2</x:v>
       </x:c>
       <x:c r="C80" s="4" t="n">
         <x:v>9.36</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
         <x:v>10.42</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="2" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="B81" s="4" t="n">
         <x:v>-0.87</x:v>
       </x:c>
       <x:c r="C81" s="4" t="n">
         <x:v>-0.71</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
         <x:v>-4.11</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="2" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B82" s="4" t="n">
         <x:v>4.29</x:v>
       </x:c>
       <x:c r="C82" s="4" t="n">
         <x:v>4.45</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
         <x:v>2.95</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="2" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="B83" s="4" t="n">
         <x:v>7.17</x:v>
       </x:c>
       <x:c r="C83" s="4" t="n">
         <x:v>7.33</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
         <x:v>8.47</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="2" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="B84" s="4" t="n">
         <x:v>17.89</x:v>
       </x:c>
       <x:c r="C84" s="4" t="n">
         <x:v>18.06</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
         <x:v>17.34</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="2" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B85" s="4" t="n">
         <x:v>-9.91</x:v>
       </x:c>
       <x:c r="C85" s="4" t="n">
         <x:v>-9.77</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
         <x:v>-9.36</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="2" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B86" s="4" t="n">
         <x:v>-12.23</x:v>
       </x:c>
       <x:c r="C86" s="4" t="n">
         <x:v>-12.09</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
         <x:v>-14.51</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="2" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B87" s="4" t="n">
         <x:v>-5.95</x:v>
       </x:c>
       <x:c r="C87" s="4" t="n">
         <x:v>-5.81</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
         <x:v>-5.91</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="2" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B88" s="4" t="n">
         <x:v>2.25</x:v>
       </x:c>
       <x:c r="C88" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
         <x:v>2.69</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="2" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="B89" s="4" t="n">
         <x:v>-3.15</x:v>
       </x:c>
       <x:c r="C89" s="4" t="n">
         <x:v>-3</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
         <x:v>-0.45</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="2" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B90" s="4" t="n">
         <x:v>4.47</x:v>
       </x:c>
       <x:c r="C90" s="4" t="n">
         <x:v>4.63</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
         <x:v>5.17</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="2" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="B91" s="4" t="n">
         <x:v>3.41</x:v>
       </x:c>
       <x:c r="C91" s="4" t="n">
         <x:v>3.52</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
         <x:v>0.99</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="2" t="s"/>
       <x:c r="B93" s="3" t="s"/>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="2" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="B94" s="4" t="n">
         <x:v>14.25</x:v>
       </x:c>
       <x:c r="C94" s="4" t="n">
         <x:v>14.36</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
         <x:v>10.09</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="2" t="n">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="B95" s="4" t="n">
         <x:v>43.73</x:v>
       </x:c>
       <x:c r="C95" s="4" t="n">
         <x:v>44.62</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
         <x:v>31.22</x:v>
       </x:c>
     </x:row>
@@ -7747,303 +7795,303 @@
         <x:v>-12.33</x:v>
       </x:c>
       <x:c r="C98" s="4" t="n">
         <x:v>-11.79</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
         <x:v>-14.45</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="2" t="n">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="B99" s="4" t="n">
         <x:v>6.97</x:v>
       </x:c>
       <x:c r="C99" s="4" t="n">
         <x:v>7.58</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
         <x:v>8.58</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="2" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="2" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="2" t="s"/>
       <x:c r="B104" s="2" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D104" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B105" s="2" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C105" s="4" t="n">
         <x:v>43.73</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
         <x:v>24.37</x:v>
       </x:c>
       <x:c r="E105" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F105" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="G105" s="4" t="n">
         <x:v>12.69</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="2" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="B111" s="2" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="2" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="B112" s="2" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="2" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="2" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="2" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="2" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="2" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="2" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="2" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="2" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="2" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="2" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J50"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="36.420625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>7.48</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>14.3</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>14.3</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>52.32</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>27.79</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
         <x:v>15.75</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>12.56</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>6.83</x:v>
       </x:c>
@@ -8058,124 +8106,124 @@
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>10.09</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>10.09</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>34.63</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>18.77</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
         <x:v>10.78</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>10.26</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>5.59</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>2.86</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>4.21</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>4.21</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>17.69</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>9.02</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
         <x:v>4.97</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>1.24</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>7.53</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>14.4</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>14.4</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>53.26</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>28.58</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
         <x:v>16.47</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>13.25</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>7.48</x:v>
       </x:c>
@@ -8190,803 +8238,803 @@
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>10.09</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>10.09</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>34.63</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>18.77</x:v>
       </x:c>
       <x:c r="H18" s="4" t="n">
         <x:v>10.78</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>10.26</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>5.59</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>4.32</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>4.32</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>18.62</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>9.81</x:v>
       </x:c>
       <x:c r="H19" s="4" t="n">
         <x:v>5.68</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>2.99</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>1.89</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="2" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="2" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="2" t="s"/>
       <x:c r="B24" s="2" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B25" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
         <x:v>43.73</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
         <x:v>24.37</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
         <x:v>13.38</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
         <x:v>10.12</x:v>
       </x:c>
       <x:c r="G25" s="4" t="n">
         <x:v>6.16</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="2" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="2" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="B32" s="2" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="2" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10">
       <x:c r="A35" s="2" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10">
       <x:c r="A36" s="2" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10">
       <x:c r="A37" s="2" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10">
       <x:c r="A38" s="2" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10">
       <x:c r="A39" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10">
       <x:c r="A40" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10">
       <x:c r="A41" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10">
       <x:c r="A42" s="2" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10">
       <x:c r="A43" s="2" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10">
       <x:c r="A44" s="2" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10">
       <x:c r="A45" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10">
       <x:c r="A46" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10">
       <x:c r="A47" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10">
       <x:c r="A48" s="2" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10">
       <x:c r="A49" s="2" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10">
       <x:c r="A50" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J50"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="36.980625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>7.44</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>14.25</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>14.25</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>52.26</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>27.77</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
         <x:v>15.74</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>15.24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>4.63</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>10.09</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>10.09</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>34.63</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>18.77</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
         <x:v>10.78</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
         <x:v>10.28</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>2.82</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>4.17</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>4.17</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>17.63</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>9.01</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
         <x:v>4.96</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
         <x:v>4.96</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>7.49</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>14.36</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>14.36</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>53.2</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>28.56</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
         <x:v>16.46</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
         <x:v>15.95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>4.63</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>10.09</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>10.09</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>34.63</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>18.77</x:v>
       </x:c>
       <x:c r="H18" s="4" t="n">
         <x:v>10.78</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>10.28</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>2.86</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>4.27</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>4.27</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>18.57</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>9.8</x:v>
       </x:c>
       <x:c r="H19" s="4" t="n">
         <x:v>5.67</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
         <x:v>5.67</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="2" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="2" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="2" t="s"/>
       <x:c r="B24" s="2" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B25" s="2" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
         <x:v>43.73</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
         <x:v>24.37</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="G25" s="4" t="n">
         <x:v>12.69</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="2" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="2" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="B32" s="2" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="2" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10">
       <x:c r="A35" s="2" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10">
       <x:c r="A36" s="2" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10">
       <x:c r="A37" s="2" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10">
       <x:c r="A38" s="2" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10">
       <x:c r="A39" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10">
       <x:c r="A40" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10">
       <x:c r="A41" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10">
       <x:c r="A42" s="2" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10">
       <x:c r="A43" s="2" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10">
       <x:c r="A44" s="2" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10">
       <x:c r="A45" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10">
       <x:c r="A46" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10">
       <x:c r="A47" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10">
       <x:c r="A48" s="2" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10">
       <x:c r="A49" s="2" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10">
       <x:c r="A50" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I50"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="36.420625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>9.15</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>43.73</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>43.73</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>24.37</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>13.38</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
         <x:v>10.12</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>6.16</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
@@ -8995,118 +9043,118 @@
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>4.86</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>31.22</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>31.22</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>17.22</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>8.93</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
         <x:v>8.18</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>5.12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>4.29</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>12.51</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>12.51</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>7.14</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>4.45</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
         <x:v>1.93</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>1.04</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>9.32</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>44.62</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>44.62</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>25.14</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>14.08</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
         <x:v>10.8</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>6.81</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
@@ -9115,692 +9163,692 @@
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>4.86</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>31.22</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>31.22</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>17.22</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>8.93</x:v>
       </x:c>
       <x:c r="H18" s="4" t="n">
         <x:v>8.18</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>5.12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>4.47</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>13.4</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>13.4</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>7.92</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>5.15</x:v>
       </x:c>
       <x:c r="H19" s="4" t="n">
         <x:v>2.61</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>1.69</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="2" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="2" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="2" t="s"/>
       <x:c r="B24" s="2" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B25" s="2" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
         <x:v>43.73</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
         <x:v>24.37</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
         <x:v>13.38</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
         <x:v>10.12</x:v>
       </x:c>
       <x:c r="G25" s="4" t="n">
         <x:v>6.16</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="2" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="2" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="B32" s="2" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="2" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9">
       <x:c r="A35" s="2" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9">
       <x:c r="A36" s="2" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9">
       <x:c r="A37" s="2" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9">
       <x:c r="A38" s="2" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9">
       <x:c r="A39" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9">
       <x:c r="A40" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9">
       <x:c r="A41" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9">
       <x:c r="A42" s="2" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9">
       <x:c r="A43" s="2" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9">
       <x:c r="A44" s="2" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9">
       <x:c r="A45" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9">
       <x:c r="A46" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9">
       <x:c r="A47" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9">
       <x:c r="A48" s="2" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9">
       <x:c r="A49" s="2" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9">
       <x:c r="A50" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I50"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="36.980625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>9.15</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>43.73</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>43.73</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>24.37</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>12.69</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>4.86</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>31.22</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>31.22</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>17.22</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>8.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>4.29</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>12.51</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>12.51</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>7.15</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>4.19</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>9.33</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>44.62</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>44.62</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>25.14</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>13.39</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>4.86</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>31.22</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>31.22</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>17.22</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>8.5</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>4.47</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>13.4</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>13.4</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>7.92</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>4.89</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="2" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="2" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="2" t="s"/>
       <x:c r="B24" s="2" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B25" s="2" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
         <x:v>43.73</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
         <x:v>24.37</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="G25" s="4" t="n">
         <x:v>12.69</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="2" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="2" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="B32" s="2" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="2" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9">
       <x:c r="A35" s="2" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9">
       <x:c r="A36" s="2" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9">
       <x:c r="A37" s="2" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9">
       <x:c r="A38" s="2" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9">
       <x:c r="A39" s="2" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9">
       <x:c r="A40" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9">
       <x:c r="A41" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9">
       <x:c r="A42" s="2" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9">
       <x:c r="A43" s="2" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9">
       <x:c r="A44" s="2" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9">
       <x:c r="A45" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9">
       <x:c r="A46" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9">
       <x:c r="A47" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9">
       <x:c r="A48" s="2" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9">
       <x:c r="A49" s="2" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9">
       <x:c r="A50" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>