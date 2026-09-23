--- v6 (2026-09-01)
+++ v7 (2026-09-23)
@@ -1,69 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfbc0acd91f54480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/239f01d391bf4f109fdcb5969c6bc987.psmdcp" Id="R008ab76a8e2e4bb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R382d09fce0794d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da52e5143f8c4223a11cd1b5916dbc61.psmdcp" Id="Rd42eeb6144b64cc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Credit Ratings" sheetId="3" r:id="rId3"/>
-    <x:sheet name="Sectors" sheetId="4" r:id="rId4"/>
-    <x:sheet name="Characteristics" sheetId="5" r:id="rId5"/>
+    <x:sheet name="Characteristics" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <x:si>
     <x:t>Risk Profile - High Yield Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 07/30/2021 to 07/31/2026</x:t>
+    <x:t>From 08/31/2021 to 08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>High Yield Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Markit iBoxx USD Liquid High Yield</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -174,51 +172,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The Markit iBoxx USD Liquid High Yield Index is an independently maintained index consisting of liquid USD high yield bonds, selected to provide a balanced representation of the broad USD</x:t>
   </x:si>
   <x:si>
     <x:t>high yield corporate bond universe.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Ratings - High Yield Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/31/2026 (%)</x:t>
+    <x:t>As of 08/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Rating</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
     <x:t>BB</x:t>
   </x:si>
   <x:si>
     <x:t>B</x:t>
   </x:si>
   <x:si>
     <x:t>NR</x:t>
   </x:si>
   <x:si>
     <x:t>D</x:t>
   </x:si>
   <x:si>
     <x:t>CCC</x:t>
   </x:si>
   <x:si>
     <x:t>CC</x:t>
   </x:si>
@@ -264,138 +262,69 @@
   <x:si>
     <x:t>investment or security, does not address the suitability of an investment or security and should not be relied on as investment advice. Credit ratings are statements of opinions and are</x:t>
   </x:si>
   <x:si>
     <x:t>not statements of fact.</x:t>
   </x:si>
   <x:si>
     <x:t>Unless you have a direct agreement with S&amp;P permitting otherwise:</x:t>
   </x:si>
   <x:si>
     <x:t>i. The credit ratings may not be used as a substitute for a direct license with S&amp;P;</x:t>
   </x:si>
   <x:si>
     <x:t>ii. You may use the credit ratings for informational purposes only and not as an alternative to obtaining credit ratings from and/or pursuant to an agreement with S&amp;P;</x:t>
   </x:si>
   <x:si>
     <x:t>iii. The credit ratings may not be used to populate a security master, database or network server;</x:t>
   </x:si>
   <x:si>
     <x:t>iv. Redistribution of the credit ratings is prohibited without S&amp;P’s consent; and</x:t>
   </x:si>
   <x:si>
     <x:t>v. S&amp;P may require that GMO stop providing the credit ratings unless you have or enter into any necessary direct license with S&amp;P.</x:t>
   </x:si>
   <x:si>
-    <x:t>Sectors - High Yield Fund</x:t>
-[...67 lines deleted...]
-  <x:si>
     <x:t>Characteristics - High Yield Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/31/2026</x:t>
+    <x:t>As of 08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Spread Duration</x:t>
   </x:si>
   <x:si>
     <x:t>Spread</x:t>
   </x:si>
   <x:si>
-    <x:t>253.7bps</x:t>
-[...2 lines deleted...]
-    <x:t>290.9bps</x:t>
+    <x:t>236.8bps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275.2bps</x:t>
   </x:si>
   <x:si>
     <x:t>Effective Duration</x:t>
   </x:si>
   <x:si>
     <x:t>Weighted Average Life</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -455,51 +384,51 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -783,95 +712,95 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>0.78</x:v>
+        <x:v>0.73</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>0.97</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.98</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
         <x:v>0.14</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
         <x:v>0.03</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>7.09</x:v>
+        <x:v>7.1</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
         <x:v>7.25</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
@@ -933,91 +862,91 @@
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>57.8</x:v>
+        <x:v>51.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>31.9</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>7.4</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="3" t="s">
         <x:v>34</x:v>
@@ -1096,383 +1025,165 @@
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...213 lines deleted...]
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C13"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="21.110625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="15.370625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="32.020625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>3.4</x:v>
-[...2 lines deleted...]
-        <x:v>6</x:v>
+        <x:v>3.1</x:v>
+      </x:c>
+      <x:c r="C6" s="4" t="n">
+        <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
+        <x:v>2.7</x:v>
+      </x:c>
+      <x:c r="C8" s="4" t="n">
         <x:v>2.9</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>4.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="12">
+    <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>Risk Profile</vt:lpstr>
       <vt:lpstr>Credit Ratings</vt:lpstr>
-      <vt:lpstr>Sectors</vt:lpstr>
       <vt:lpstr>Characteristics</vt:lpstr>
       <vt:lpstr>Risk Profile!Print_Area</vt:lpstr>
       <vt:lpstr>Risk Profile!Print_Titles</vt:lpstr>
       <vt:lpstr>Credit Ratings!Print_Area</vt:lpstr>
       <vt:lpstr>Credit Ratings!Print_Titles</vt:lpstr>
-      <vt:lpstr>Sectors!Print_Area</vt:lpstr>
-      <vt:lpstr>Sectors!Print_Titles</vt:lpstr>
       <vt:lpstr>Characteristics!Print_Area</vt:lpstr>
       <vt:lpstr>Characteristics!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
 </ap:Properties>
 </file>