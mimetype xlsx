--- v7 (2026-09-23)
+++ v8 (2026-10-13)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R382d09fce0794d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da52e5143f8c4223a11cd1b5916dbc61.psmdcp" Id="Rd42eeb6144b64cc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22f61f6dcb0c415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4aaa753fbf648cfb2502fbb0d15448e.psmdcp" Id="R7d6d3701cd8a4bf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Credit Ratings" sheetId="3" r:id="rId3"/>
     <x:sheet name="Characteristics" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <x:si>
     <x:t>Risk Profile - High Yield Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 08/31/2021 to 08/31/2026</x:t>
+    <x:t>From 09/30/2021 to 09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>High Yield Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Markit iBoxx USD Liquid High Yield</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -172,51 +172,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The Markit iBoxx USD Liquid High Yield Index is an independently maintained index consisting of liquid USD high yield bonds, selected to provide a balanced representation of the broad USD</x:t>
   </x:si>
   <x:si>
     <x:t>high yield corporate bond universe.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Ratings - High Yield Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/31/2026 (%)</x:t>
+    <x:t>As of 09/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Rating</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
     <x:t>BB</x:t>
   </x:si>
   <x:si>
     <x:t>B</x:t>
   </x:si>
   <x:si>
     <x:t>NR</x:t>
   </x:si>
   <x:si>
     <x:t>D</x:t>
   </x:si>
   <x:si>
     <x:t>CCC</x:t>
   </x:si>
   <x:si>
     <x:t>CC</x:t>
   </x:si>
@@ -265,66 +265,66 @@
   <x:si>
     <x:t>not statements of fact.</x:t>
   </x:si>
   <x:si>
     <x:t>Unless you have a direct agreement with S&amp;P permitting otherwise:</x:t>
   </x:si>
   <x:si>
     <x:t>i. The credit ratings may not be used as a substitute for a direct license with S&amp;P;</x:t>
   </x:si>
   <x:si>
     <x:t>ii. You may use the credit ratings for informational purposes only and not as an alternative to obtaining credit ratings from and/or pursuant to an agreement with S&amp;P;</x:t>
   </x:si>
   <x:si>
     <x:t>iii. The credit ratings may not be used to populate a security master, database or network server;</x:t>
   </x:si>
   <x:si>
     <x:t>iv. Redistribution of the credit ratings is prohibited without S&amp;P’s consent; and</x:t>
   </x:si>
   <x:si>
     <x:t>v. S&amp;P may require that GMO stop providing the credit ratings unless you have or enter into any necessary direct license with S&amp;P.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - High Yield Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/31/2026</x:t>
+    <x:t>As of 09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Spread Duration</x:t>
   </x:si>
   <x:si>
     <x:t>Spread</x:t>
   </x:si>
   <x:si>
-    <x:t>236.8bps</x:t>
-[...2 lines deleted...]
-    <x:t>275.2bps</x:t>
+    <x:t>279.8bps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>312.7bps</x:t>
   </x:si>
   <x:si>
     <x:t>Effective Duration</x:t>
   </x:si>
   <x:si>
     <x:t>Weighted Average Life</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -712,98 +712,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>0.73</x:v>
+        <x:v>0.81</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>0.97</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>0.98</x:v>
+        <x:v>0.99</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.14</x:v>
+        <x:v>0.07</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.03</x:v>
+        <x:v>-0.04</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>7.1</x:v>
+        <x:v>7.18</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>7.25</x:v>
+        <x:v>7.36</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -854,99 +854,99 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>51.2</x:v>
+        <x:v>48.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>38</x:v>
+        <x:v>41.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>8</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="3" t="s">
         <x:v>34</x:v>
@@ -1066,84 +1066,84 @@
       <x:c r="A1" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>3.1</x:v>
-[...2 lines deleted...]
-        <x:v>2.9</x:v>
+        <x:v>3.4</x:v>
+      </x:c>
+      <x:c r="C6" s="3" t="s">
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>4.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>