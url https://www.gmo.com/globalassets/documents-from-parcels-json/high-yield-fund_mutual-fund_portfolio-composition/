--- v8 (2026-10-13)
+++ v9 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22f61f6dcb0c415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4aaa753fbf648cfb2502fbb0d15448e.psmdcp" Id="R7d6d3701cd8a4bf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6f1010d51c54607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ed487bda6cf4a4ea21f0f8bb4b215ad.psmdcp" Id="R84e38a3671324df6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Credit Ratings" sheetId="3" r:id="rId3"/>
     <x:sheet name="Characteristics" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <x:si>
     <x:t>Risk Profile - High Yield Fund</x:t>
   </x:si>
   <x:si>
     <x:t>From 09/30/2021 to 09/30/2026</x:t>
@@ -1068,52 +1068,52 @@
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
-      <x:c r="C6" s="3" t="s">
-        <x:v>6</x:v>
+      <x:c r="C6" s="4" t="n">
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">