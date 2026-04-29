--- v0 (2026-04-09)
+++ v1 (2026-04-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R457907d841864094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9390f50187e492289bccbba25d9ab5d.psmdcp" Id="R89f4dc4dce0d47e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2348493c71fb41e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c4339193b754b60ae11e8fb7366e976.psmdcp" Id="R445afcced6284aea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="141">
@@ -185,113 +185,113 @@
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI Emerging Markets Index (MSCI Standard Index Series, net of withholding tax) is an independently maintained and widely published index comprised of global emerging markets large</x:t>
   </x:si>
   <x:si>
     <x:t>and mid capitalization stocks. MSCI data may not be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability</x:t>
   </x:si>
   <x:si>
     <x:t>hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 02/28/2026 (%)</x:t>
+    <x:t>As of 03/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Developed</x:t>
   </x:si>
   <x:si>
     <x:t>East Asia (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Europe (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Latin/South America (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Mideast/Africa (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>South Asia (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Countries - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Brazil</x:t>
   </x:si>
   <x:si>
     <x:t>China</x:t>
   </x:si>
   <x:si>
     <x:t>Hungary</x:t>
   </x:si>
   <x:si>
     <x:t>India</x:t>
   </x:si>
   <x:si>
-    <x:t>Indonesia</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>Saudi Arabia</x:t>
   </x:si>
   <x:si>
     <x:t>South Korea</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan</x:t>
   </x:si>
   <x:si>
     <x:t>Thailand</x:t>
   </x:si>
   <x:si>
+    <x:t>Viet Nam</x:t>
+  </x:si>
+  <x:si>
     <x:t>This portfolio continues to hold de minimis Russian exposure as a result of past positioning and ongoing illiquidity. GMO has suspended net new purchases of Russian securities firm-wide.</x:t>
   </x:si>
   <x:si>
     <x:t>Currencies - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>AED</x:t>
   </x:si>
   <x:si>
     <x:t>BRL</x:t>
   </x:si>
   <x:si>
     <x:t>CLP</x:t>
   </x:si>
   <x:si>
     <x:t>CNY</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>CZK</x:t>
@@ -401,189 +401,189 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (150.9 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.8 &amp; Below)</x:t>
+    <x:t>Large (135.7 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (49.7 To 135.7)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (19.1 To 49.7)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.0 To 19.1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.0 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Hyundai Mobis Co Ltd</x:t>
   </x:si>
   <x:si>
+    <x:t>Kia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krung Thai Bank PCL</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>Kia Corp</x:t>
+    <x:t>Evergreen Marine Corp Taiwan Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>OTP Bank Nyrt</x:t>
   </x:si>
   <x:si>
-    <x:t>Krung Thai Bank PCL</x:t>
+    <x:t>Vale SA</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Bradesco SA</x:t>
   </x:si>
   <x:si>
-    <x:t>Orient Overseas International Ltd</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 02/28/2026</x:t>
+    <x:t>As of 03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>10.2x</x:t>
-[...2 lines deleted...]
-    <x:t>15.4x</x:t>
+    <x:t>9.6x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.1x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>12.6x</x:t>
-[...2 lines deleted...]
-    <x:t>21.8x</x:t>
+    <x:t>11.2x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.3x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6x</x:t>
-[...2 lines deleted...]
-    <x:t>2.4x</x:t>
+    <x:t>1.3x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>9.3x</x:t>
-[...2 lines deleted...]
-    <x:t>16.8x</x:t>
+    <x:t>8.3x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>14.1%</x:t>
-[...2 lines deleted...]
-    <x:t>17.4%</x:t>
+    <x:t>12.9%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.7%</x:t>
   </x:si>
   <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>0.3x</x:t>
   </x:si>
   <x:si>
+    <x:t>0.4x</x:t>
+  </x:si>
+  <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>13.7 USD</x:t>
-[...2 lines deleted...]
-    <x:t>31.1 USD</x:t>
+    <x:t>9.4 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.9 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>68.0%</x:t>
+    <x:t>69.6%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1116,120 +1116,120 @@
       <x:c r="A1" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>66.2</x:v>
+        <x:v>61.9</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>64.7</x:v>
+        <x:v>63.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>9.8</x:v>
+        <x:v>10.7</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>7.6</x:v>
+        <x:v>8.4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>9.2</x:v>
+        <x:v>9.4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>15.6</x:v>
+        <x:v>17.6</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>16</x:v>
+        <x:v>15.8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
@@ -1259,153 +1259,153 @@
       <x:c r="A1" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>6.7</x:v>
+        <x:v>7.4</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>21.6</x:v>
+        <x:v>20.5</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>23.8</x:v>
+        <x:v>25.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>5.7</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>12.8</x:v>
+        <x:v>12.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>15.9</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>15.5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>18.6</x:v>
+        <x:v>25.5</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>18.1</x:v>
+        <x:v>22.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>25.8</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>22.5</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="1" t="s">
         <x:v>20</x:v>
@@ -1440,362 +1440,362 @@
       <x:c r="A1" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>7.5</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>21.6</x:v>
+        <x:v>20.5</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>23.8</x:v>
+        <x:v>25.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>6.2</x:v>
+        <x:v>6.3</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>12.8</x:v>
+        <x:v>12.6</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>18.7</x:v>
+        <x:v>16.1</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>18.1</x:v>
+        <x:v>15.5</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
       <x:c r="A26" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:3">
       <x:c r="A27" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:3">
       <x:c r="A28" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:3">
       <x:c r="A29" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>7.9</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:3">
       <x:c r="A30" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:3">
       <x:c r="A31" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>25.8</x:v>
+        <x:v>25.5</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
         <x:v>22.5</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:3">
       <x:c r="A32" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:3">
       <x:c r="A33" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:3">
       <x:c r="A34" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.6</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:3">
       <x:c r="A36" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:3">
       <x:c r="A37" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:3">
       <x:c r="A38" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:3">
       <x:c r="A39" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:3">
       <x:c r="A40" s="1" t="s">
         <x:v>20</x:v>
@@ -1830,164 +1830,164 @@
       <x:c r="A1" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>7.6</x:v>
+        <x:v>7.9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>13.2</x:v>
+        <x:v>11.8</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>10.4</x:v>
+        <x:v>10.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>22.1</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>20.7</x:v>
+        <x:v>21.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>10.5</x:v>
+        <x:v>11.3</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>7.3</x:v>
+        <x:v>7.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>28.4</x:v>
+        <x:v>26.6</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>33.2</x:v>
+        <x:v>31.8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>8.2</x:v>
+        <x:v>9.7</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>7.5</x:v>
+        <x:v>7.1</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -2037,95 +2037,95 @@
       <x:c r="A1" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>23.3</x:v>
+        <x:v>20.9</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>29.9</x:v>
+        <x:v>28.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>9.8</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>17</x:v>
+        <x:v>12.7</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>19</x:v>
+        <x:v>19.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>22.2</x:v>
+        <x:v>24.9</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>23.9</x:v>
+        <x:v>24.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>34</x:v>
+        <x:v>37.7</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>17.4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
@@ -2162,329 +2162,329 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>14.2</x:v>
+        <x:v>13.7</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>6</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="35.320625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.510625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="22.660625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="B6" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="B6" s="3" t="s">
+      <x:c r="C6" s="3" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="B7" s="3" t="s">
+      <x:c r="C7" s="3" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="B8" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="B8" s="3" t="s">
+      <x:c r="C8" s="3" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="B9" s="3" t="s">
+      <x:c r="C9" s="3" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="B10" s="3" t="s">
+      <x:c r="C10" s="3" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>202</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>1080</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>