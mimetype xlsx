--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2348493c71fb41e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c4339193b754b60ae11e8fb7366e976.psmdcp" Id="R445afcced6284aea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65a81ecf4d4c42bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5cd1f48d9ca44a179fcf4d09bbf03080.psmdcp" Id="R0ddedfed011d4b19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="141">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="142">
   <x:si>
     <x:t>Risk Profile - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 03/31/2021 to 03/31/2026</x:t>
+    <x:t>From 04/30/2021 to 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI Emerging Markets</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -185,96 +185,96 @@
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI Emerging Markets Index (MSCI Standard Index Series, net of withholding tax) is an independently maintained and widely published index comprised of global emerging markets large</x:t>
   </x:si>
   <x:si>
     <x:t>and mid capitalization stocks. MSCI data may not be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability</x:t>
   </x:si>
   <x:si>
     <x:t>hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026 (%)</x:t>
+    <x:t>As of 04/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Developed</x:t>
   </x:si>
   <x:si>
     <x:t>East Asia (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Europe (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Latin/South America (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Mideast/Africa (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>South Asia (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Countries - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Brazil</x:t>
   </x:si>
   <x:si>
     <x:t>China</x:t>
   </x:si>
   <x:si>
     <x:t>Hungary</x:t>
   </x:si>
   <x:si>
     <x:t>India</x:t>
   </x:si>
   <x:si>
-    <x:t>Mexico</x:t>
+    <x:t>Indonesia</x:t>
   </x:si>
   <x:si>
     <x:t>Saudi Arabia</x:t>
   </x:si>
   <x:si>
     <x:t>South Korea</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan</x:t>
   </x:si>
   <x:si>
     <x:t>Thailand</x:t>
   </x:si>
   <x:si>
     <x:t>Viet Nam</x:t>
   </x:si>
   <x:si>
     <x:t>This portfolio continues to hold de minimis Russian exposure as a result of past positioning and ongoing illiquidity. GMO has suspended net new purchases of Russian securities firm-wide.</x:t>
   </x:si>
   <x:si>
     <x:t>Currencies - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
@@ -284,50 +284,53 @@
   <x:si>
     <x:t>BRL</x:t>
   </x:si>
   <x:si>
     <x:t>CLP</x:t>
   </x:si>
   <x:si>
     <x:t>CNY</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>CZK</x:t>
   </x:si>
   <x:si>
     <x:t>EGP</x:t>
   </x:si>
   <x:si>
     <x:t>EUR</x:t>
   </x:si>
   <x:si>
     <x:t>GBP</x:t>
   </x:si>
   <x:si>
+    <x:t>HKD</x:t>
+  </x:si>
+  <x:si>
     <x:t>HUF</x:t>
   </x:si>
   <x:si>
     <x:t>IDR</x:t>
   </x:si>
   <x:si>
     <x:t>INR</x:t>
   </x:si>
   <x:si>
     <x:t>KRW</x:t>
   </x:si>
   <x:si>
     <x:t>KWD</x:t>
   </x:si>
   <x:si>
     <x:t>LKR</x:t>
   </x:si>
   <x:si>
     <x:t>MXN</x:t>
   </x:si>
   <x:si>
     <x:t>MYR</x:t>
   </x:si>
   <x:si>
     <x:t>PEN</x:t>
@@ -401,189 +404,189 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (135.7 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.0 &amp; Below)</x:t>
+    <x:t>Large (149.2 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (53.7 To 149.2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.6 To 53.7)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.4 To 20.6)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.4 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Hyundai Mobis Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Kia Corp</x:t>
   </x:si>
   <x:si>
+    <x:t>Evergreen Marine Corp Taiwan Ltd</x:t>
+  </x:si>
+  <x:si>
     <x:t>Krung Thai Bank PCL</x:t>
   </x:si>
   <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>Evergreen Marine Corp Taiwan Ltd</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>OTP Bank Nyrt</x:t>
   </x:si>
   <x:si>
-    <x:t>Vale SA</x:t>
-[...2 lines deleted...]
-    <x:t>Banco Bradesco SA</x:t>
+    <x:t>Orient Overseas International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hong Kong</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Microelectronics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026</x:t>
+    <x:t>As of 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>9.6x</x:t>
-[...2 lines deleted...]
-    <x:t>14.1x</x:t>
+    <x:t>9.7x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.0x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>11.2x</x:t>
-[...2 lines deleted...]
-    <x:t>20.3x</x:t>
+    <x:t>12.6x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.8x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3x</x:t>
-[...2 lines deleted...]
-    <x:t>2.0x</x:t>
+    <x:t>1.5x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>8.3x</x:t>
-[...2 lines deleted...]
-    <x:t>13.5x</x:t>
+    <x:t>16.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>12.9%</x:t>
   </x:si>
   <x:si>
-    <x:t>17.7%</x:t>
+    <x:t>18.1%</x:t>
   </x:si>
   <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>0.3x</x:t>
   </x:si>
   <x:si>
     <x:t>0.4x</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>9.4 USD</x:t>
-[...2 lines deleted...]
-    <x:t>24.9 USD</x:t>
+    <x:t>11.9 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32.4 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>69.6%</x:t>
+    <x:t>67.4%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -965,98 +968,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-1.24</x:v>
+        <x:v>-1.64</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>0.95</x:v>
+        <x:v>0.91</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.85</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>-0.06</x:v>
+        <x:v>0.04</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.01</x:v>
+        <x:v>0.14</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>17.4</x:v>
+        <x:v>17.91</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>16.93</x:v>
+        <x:v>18.06</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -1116,120 +1119,120 @@
       <x:c r="A1" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>61.9</x:v>
+        <x:v>65.2</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>63.8</x:v>
+        <x:v>66.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>10.7</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>8.4</x:v>
+        <x:v>7.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>9.4</x:v>
+        <x:v>8.3</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>17.6</x:v>
+        <x:v>16.3</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>15.8</x:v>
+        <x:v>14.8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
@@ -1262,1240 +1265,1251 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>7.4</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>4.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>20.5</x:v>
+        <x:v>18.2</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>25.5</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>5.7</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>12.6</x:v>
+        <x:v>11.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>15.9</x:v>
+        <x:v>18.7</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>15.5</x:v>
+        <x:v>18.7</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>25.5</x:v>
+        <x:v>28.2</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>22.5</x:v>
+        <x:v>24.8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:C40"/>
+  <x:dimension ref="A1:C41"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.610625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.510625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="22.660625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>7.5</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>4.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>20.5</x:v>
+        <x:v>18.2</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>25.5</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>6.3</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>12.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>16.1</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>15.5</x:v>
+        <x:v>11.9</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>18.7</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>18.7</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
       <x:c r="A26" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:3">
       <x:c r="A27" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:3">
       <x:c r="A28" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:3">
       <x:c r="A29" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:3">
       <x:c r="A30" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>7.4</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:3">
       <x:c r="A31" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>25.5</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>22.5</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:3">
       <x:c r="A32" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>28.2</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>24.8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:3">
       <x:c r="A33" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:3">
       <x:c r="A34" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>3.6</x:v>
-[...4 lines deleted...]
-        <x:v>43</x:v>
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:3">
+      <x:c r="A35" s="3" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="B35" s="4" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="C35" s="4" t="n">
+        <x:v>3.3</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:3">
       <x:c r="A37" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:3">
       <x:c r="A38" s="3" t="s">
-        <x:v>18</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:3">
       <x:c r="A39" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:3">
+      <x:c r="A40" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
-    <x:row r="40" spans="1:3">
-      <x:c r="A40" s="1" t="s">
+    <x:row r="41" spans="1:3">
+      <x:c r="A41" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C25"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="22.750625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.510625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="22.660625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>6.9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>11.8</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>10.2</x:v>
+        <x:v>9.4</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>7.6</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>22.1</x:v>
+        <x:v>17.8</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>21.5</x:v>
+        <x:v>19.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>11.3</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>7.1</x:v>
+        <x:v>7.5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>26.6</x:v>
+        <x:v>30.5</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>31.8</x:v>
+        <x:v>36.8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>9.7</x:v>
+        <x:v>8.3</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>7.1</x:v>
+        <x:v>6.5</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C15"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="28.570625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.510625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="22.660625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>20.9</x:v>
+        <x:v>22.7</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>28.2</x:v>
+        <x:v>30.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>10</x:v>
+        <x:v>8.9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>12.7</x:v>
+        <x:v>13.2</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>19.8</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>24.9</x:v>
+        <x:v>25.8</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>24.7</x:v>
+        <x:v>23.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>37.7</x:v>
+        <x:v>35.2</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>17.4</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="40.250625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.610625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.250625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="22.260625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>13.7</x:v>
+        <x:v>14.6</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="35.320625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.510625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="22.660625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>214</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>1080</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>