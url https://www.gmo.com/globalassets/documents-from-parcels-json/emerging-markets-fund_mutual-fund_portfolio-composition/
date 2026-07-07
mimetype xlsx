--- v2 (2026-05-20)
+++ v3 (2026-07-07)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65a81ecf4d4c42bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5cd1f48d9ca44a179fcf4d09bbf03080.psmdcp" Id="R0ddedfed011d4b19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aa08e3801144277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9511bdf30e34bc2a9cefce048818f80.psmdcp" Id="R52a5e8a120bf45e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="142">
   <x:si>
     <x:t>Risk Profile - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 04/30/2021 to 04/30/2026</x:t>
+    <x:t>From 05/28/2021 to 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI Emerging Markets</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -185,51 +185,51 @@
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI Emerging Markets Index (MSCI Standard Index Series, net of withholding tax) is an independently maintained and widely published index comprised of global emerging markets large</x:t>
   </x:si>
   <x:si>
     <x:t>and mid capitalization stocks. MSCI data may not be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability</x:t>
   </x:si>
   <x:si>
     <x:t>hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026 (%)</x:t>
+    <x:t>As of 05/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Developed</x:t>
   </x:si>
   <x:si>
     <x:t>East Asia (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Europe (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Latin/South America (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Mideast/Africa (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>South Asia (Emerging)</x:t>
   </x:si>
@@ -404,189 +404,189 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (149.2 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.4 &amp; Below)</x:t>
+    <x:t>Large (151.4 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (55.2 To 151.4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (21.3 To 55.2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.6 To 21.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.6 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Hyundai Mobis Co Ltd</x:t>
   </x:si>
   <x:si>
+    <x:t>United Microelectronics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SK hynix Inc</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kia Corp</x:t>
   </x:si>
   <x:si>
+    <x:t>LG Electronics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTT Exploration &amp; Production PCL</x:t>
+  </x:si>
+  <x:si>
     <x:t>Evergreen Marine Corp Taiwan Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Krung Thai Bank PCL</x:t>
   </x:si>
   <x:si>
-    <x:t>Tencent Holdings Ltd</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026</x:t>
+    <x:t>As of 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>9.7x</x:t>
-[...2 lines deleted...]
-    <x:t>15.0x</x:t>
+    <x:t>10.2x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.1x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>12.6x</x:t>
-[...2 lines deleted...]
-    <x:t>18.8x</x:t>
+    <x:t>16.9x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.1x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5x</x:t>
-[...2 lines deleted...]
-    <x:t>2.3x</x:t>
+    <x:t>1.6x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>16.6x</x:t>
+    <x:t>11.1x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.1x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>12.9%</x:t>
-[...2 lines deleted...]
-    <x:t>18.1%</x:t>
+    <x:t>14.0%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.2%</x:t>
   </x:si>
   <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
+    <x:t>0.2x</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.3x</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4x</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>11.9 USD</x:t>
-[...2 lines deleted...]
-    <x:t>32.4 USD</x:t>
+    <x:t>19.9 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42.9 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>67.4%</x:t>
+    <x:t>65.1%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -968,98 +968,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-1.64</x:v>
+        <x:v>-0.17</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>0.91</x:v>
+        <x:v>0.97</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>0.85</x:v>
+        <x:v>0.81</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.04</x:v>
+        <x:v>0.19</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.14</x:v>
+        <x:v>0.23</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>17.91</x:v>
+        <x:v>19.93</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>18.06</x:v>
+        <x:v>18.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -1119,120 +1119,120 @@
       <x:c r="A1" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>65.2</x:v>
+        <x:v>68.8</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>66.9</x:v>
+        <x:v>70.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>9</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>7.5</x:v>
+        <x:v>6.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>7.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>16.3</x:v>
+        <x:v>15.5</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>14.8</x:v>
+        <x:v>13.4</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
@@ -1262,139 +1262,139 @@
       <x:c r="A1" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>7.4</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>3.9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>18.2</x:v>
+        <x:v>16.1</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>23</x:v>
+        <x:v>20.4</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>11.9</x:v>
+        <x:v>10.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>18.7</x:v>
+        <x:v>23.5</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>18.7</x:v>
+        <x:v>23.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>28.2</x:v>
+        <x:v>29.1</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>24.8</x:v>
+        <x:v>26.4</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>8.2</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
@@ -1443,373 +1443,373 @@
       <x:c r="A1" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>7.5</x:v>
+        <x:v>5.5</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>3.9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>18.2</x:v>
+        <x:v>16.1</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>23</x:v>
+        <x:v>20.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>5.9</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>11.9</x:v>
+        <x:v>10.9</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>18.7</x:v>
+        <x:v>23.6</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>18.7</x:v>
+        <x:v>23.1</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="C20" s="4" t="n">
         <x:v>0.5</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
       <x:c r="A26" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:3">
       <x:c r="A27" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:3">
       <x:c r="A28" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:3">
       <x:c r="A29" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:3">
       <x:c r="A30" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>7.4</x:v>
+        <x:v>8.2</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:3">
       <x:c r="A31" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:3">
       <x:c r="A32" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>28.2</x:v>
+        <x:v>29.3</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>24.8</x:v>
+        <x:v>26.4</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:3">
       <x:c r="A33" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:3">
       <x:c r="A34" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:3">
       <x:c r="A35" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:3">
       <x:c r="A37" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:3">
       <x:c r="A38" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:3">
       <x:c r="A39" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:3">
       <x:c r="A40" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:3">
       <x:c r="A41" s="1" t="s">
         <x:v>20</x:v>
@@ -1844,164 +1844,164 @@
       <x:c r="A1" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>6.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>12</x:v>
+        <x:v>12.7</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>9.4</x:v>
+        <x:v>8.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>7.6</x:v>
+        <x:v>8.2</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
+        <x:v>14.5</x:v>
+      </x:c>
+      <x:c r="C10" s="4" t="n">
         <x:v>17.8</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>19.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>11.3</x:v>
+        <x:v>11.1</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>7.5</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>30.5</x:v>
+        <x:v>36.9</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>36.8</x:v>
+        <x:v>43.2</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>6.5</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -2051,98 +2051,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>22.7</x:v>
+        <x:v>26.1</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>30.7</x:v>
+        <x:v>37.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>8.9</x:v>
+        <x:v>7.6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>13.2</x:v>
+        <x:v>16.4</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>21</x:v>
+        <x:v>18.7</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>25.8</x:v>
+        <x:v>19.9</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>23.4</x:v>
+        <x:v>21.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>35.2</x:v>
+        <x:v>34.5</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>16</x:v>
+        <x:v>14.7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
@@ -2176,329 +2176,329 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>14.6</x:v>
+        <x:v>14.4</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>6</x:v>
+        <x:v>7.5</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="35.320625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.510625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="22.660625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B6" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="B6" s="3" t="s">
+      <x:c r="C6" s="3" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="B7" s="3" t="s">
+      <x:c r="C7" s="3" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B8" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="B8" s="3" t="s">
+      <x:c r="C8" s="3" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>196</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>1080</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>