--- v3 (2026-07-07)
+++ v4 (2026-07-27)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aa08e3801144277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9511bdf30e34bc2a9cefce048818f80.psmdcp" Id="R52a5e8a120bf45e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcfe8ac7f9874d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a12779a3338a4f4bbcb6c9d59feabce8.psmdcp" Id="Rdd9d5454340046eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="142">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="141">
   <x:si>
     <x:t>Risk Profile - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 05/28/2021 to 05/31/2026</x:t>
+    <x:t>From 06/30/2021 to 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI Emerging Markets</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -185,113 +185,113 @@
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI Emerging Markets Index (MSCI Standard Index Series, net of withholding tax) is an independently maintained and widely published index comprised of global emerging markets large</x:t>
   </x:si>
   <x:si>
     <x:t>and mid capitalization stocks. MSCI data may not be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability</x:t>
   </x:si>
   <x:si>
     <x:t>hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026 (%)</x:t>
+    <x:t>As of 06/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Developed</x:t>
   </x:si>
   <x:si>
     <x:t>East Asia (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Europe (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Latin/South America (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Mideast/Africa (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>South Asia (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Countries - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Brazil</x:t>
   </x:si>
   <x:si>
     <x:t>China</x:t>
   </x:si>
   <x:si>
     <x:t>Hungary</x:t>
   </x:si>
   <x:si>
     <x:t>India</x:t>
   </x:si>
   <x:si>
-    <x:t>Indonesia</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Saudi Arabia</x:t>
   </x:si>
   <x:si>
     <x:t>South Korea</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan</x:t>
   </x:si>
   <x:si>
     <x:t>Thailand</x:t>
   </x:si>
   <x:si>
     <x:t>Viet Nam</x:t>
   </x:si>
   <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
     <x:t>This portfolio continues to hold de minimis Russian exposure as a result of past positioning and ongoing illiquidity. GMO has suspended net new purchases of Russian securities firm-wide.</x:t>
   </x:si>
   <x:si>
     <x:t>Currencies - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>AED</x:t>
   </x:si>
   <x:si>
     <x:t>BRL</x:t>
   </x:si>
   <x:si>
     <x:t>CLP</x:t>
   </x:si>
   <x:si>
     <x:t>CNY</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>CZK</x:t>
@@ -404,189 +404,186 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (151.4 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.6 &amp; Below)</x:t>
+    <x:t>Large (156.8 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (54.4 To 156.8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.3 To 54.4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.2 To 20.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.2 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>Hyundai Mobis Co Ltd</x:t>
+    <x:t>SK hynix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>United Microelectronics Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>SK hynix Inc</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Kia Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>LG Electronics Inc</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>PTT Exploration &amp; Production PCL</x:t>
   </x:si>
   <x:si>
+    <x:t>Krung Thai Bank PCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petroleo Brasileiro SA - Petrobras</x:t>
+  </x:si>
+  <x:si>
     <x:t>Evergreen Marine Corp Taiwan Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>Krung Thai Bank PCL</x:t>
+    <x:t>Kasikornbank PCL</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026</x:t>
+    <x:t>As of 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>10.2x</x:t>
-[...2 lines deleted...]
-    <x:t>15.1x</x:t>
+    <x:t>9.6x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.8x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>16.9x</x:t>
-[...2 lines deleted...]
-    <x:t>23.1x</x:t>
+    <x:t>15.0x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.7x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6x</x:t>
-[...2 lines deleted...]
-    <x:t>2.5x</x:t>
+    <x:t>1.5x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>11.1x</x:t>
-[...2 lines deleted...]
-    <x:t>19.1x</x:t>
+    <x:t>10.9x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.2x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>14.0%</x:t>
+    <x:t>16.2%</x:t>
   </x:si>
   <x:si>
     <x:t>19.2%</x:t>
   </x:si>
   <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>0.2x</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3x</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>19.9 USD</x:t>
-[...2 lines deleted...]
-    <x:t>42.9 USD</x:t>
+    <x:t>15.3 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43.3 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>65.1%</x:t>
+    <x:t>62.5%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -968,98 +965,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-0.17</x:v>
+        <x:v>0.17</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>0.97</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>0.81</x:v>
+        <x:v>0.82</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
+        <x:v>0.18</x:v>
+      </x:c>
+      <x:c r="C9" s="2" t="n">
         <x:v>0.19</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>0.23</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>19.93</x:v>
+        <x:v>19.96</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>18.5</x:v>
+        <x:v>18.52</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -1119,117 +1116,117 @@
       <x:c r="A1" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>68.8</x:v>
+        <x:v>67.8</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>70.1</x:v>
+        <x:v>70.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>6.7</x:v>
+        <x:v>6.4</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>6.5</x:v>
+        <x:v>6.4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>7.6</x:v>
+        <x:v>7.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>15.5</x:v>
+        <x:v>14.6</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>13.4</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
@@ -1262,150 +1259,150 @@
       <x:c r="A1" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>16.1</x:v>
+        <x:v>15.2</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>20.4</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>10.9</x:v>
+        <x:v>11.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>23.5</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>23.7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>23.5</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>23.1</x:v>
+        <x:v>27.3</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>29.1</x:v>
+        <x:v>8.7</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>26.4</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>8.2</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
@@ -1443,373 +1440,373 @@
       <x:c r="A1" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>16.1</x:v>
+        <x:v>15.2</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>20.4</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>10.9</x:v>
+        <x:v>11.1</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>23.6</x:v>
+        <x:v>23.5</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>23.1</x:v>
+        <x:v>23.7</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
       <x:c r="A26" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:3">
       <x:c r="A27" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:3">
       <x:c r="A28" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:3">
       <x:c r="A29" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:3">
       <x:c r="A30" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>8.2</x:v>
+        <x:v>8.7</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:3">
       <x:c r="A31" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:3">
       <x:c r="A32" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>29.3</x:v>
+        <x:v>29.2</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>26.4</x:v>
+        <x:v>27.3</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:3">
       <x:c r="A33" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:3">
       <x:c r="A34" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:3">
       <x:c r="A35" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:3">
       <x:c r="A37" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:3">
       <x:c r="A38" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:3">
       <x:c r="A39" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:3">
       <x:c r="A40" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:3">
       <x:c r="A41" s="1" t="s">
         <x:v>20</x:v>
@@ -1844,161 +1841,161 @@
       <x:c r="A1" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>6.1</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>12.7</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>8.5</x:v>
+        <x:v>7.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>8.2</x:v>
+        <x:v>9.8</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>14.5</x:v>
+        <x:v>15.3</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>17.8</x:v>
+        <x:v>18.4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>11.1</x:v>
+        <x:v>10.8</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>7</x:v>
+        <x:v>6.7</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>36.9</x:v>
+        <x:v>41.3</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>43.2</x:v>
+        <x:v>45.3</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>7</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>6</x:v>
+        <x:v>5.4</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
@@ -2051,98 +2048,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>26.1</x:v>
+        <x:v>28.9</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>37.3</x:v>
+        <x:v>37.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>7.6</x:v>
+        <x:v>7.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>16.4</x:v>
+        <x:v>11.8</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>18.7</x:v>
+        <x:v>18.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>19.9</x:v>
+        <x:v>21.4</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>21.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>34.5</x:v>
+        <x:v>33.2</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>14.7</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
@@ -2176,180 +2173,180 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>14.4</x:v>
+        <x:v>15.5</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>7.5</x:v>
+        <x:v>8.5</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
@@ -2435,81 +2432,81 @@
         <x:v>128</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="B12" s="3" t="s">
+      <x:c r="C12" s="3" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>186</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>1080</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>