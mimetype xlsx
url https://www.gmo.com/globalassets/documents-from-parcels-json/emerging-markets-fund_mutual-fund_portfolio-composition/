--- v4 (2026-07-27)
+++ v5 (2026-08-17)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcfe8ac7f9874d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a12779a3338a4f4bbcb6c9d59feabce8.psmdcp" Id="Rdd9d5454340046eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6cab541f8549f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d9deda3cc5e43fda8dd13cc678e521c.psmdcp" Id="Reeaa537990a14101" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="141">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="143">
   <x:si>
     <x:t>Risk Profile - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 06/30/2021 to 06/30/2026</x:t>
+    <x:t>From 07/30/2021 to 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI Emerging Markets</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -185,51 +185,51 @@
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI Emerging Markets Index (MSCI Standard Index Series, net of withholding tax) is an independently maintained and widely published index comprised of global emerging markets large</x:t>
   </x:si>
   <x:si>
     <x:t>and mid capitalization stocks. MSCI data may not be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability</x:t>
   </x:si>
   <x:si>
     <x:t>hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026 (%)</x:t>
+    <x:t>As of 07/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Developed</x:t>
   </x:si>
   <x:si>
     <x:t>East Asia (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Europe (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Latin/South America (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>Mideast/Africa (Emerging)</x:t>
   </x:si>
   <x:si>
     <x:t>South Asia (Emerging)</x:t>
   </x:si>
@@ -242,56 +242,56 @@
   <x:si>
     <x:t>Brazil</x:t>
   </x:si>
   <x:si>
     <x:t>China</x:t>
   </x:si>
   <x:si>
     <x:t>Hungary</x:t>
   </x:si>
   <x:si>
     <x:t>India</x:t>
   </x:si>
   <x:si>
     <x:t>Saudi Arabia</x:t>
   </x:si>
   <x:si>
     <x:t>South Korea</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan</x:t>
   </x:si>
   <x:si>
     <x:t>Thailand</x:t>
   </x:si>
   <x:si>
+    <x:t>Turkey</x:t>
+  </x:si>
+  <x:si>
     <x:t>Viet Nam</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>This portfolio continues to hold de minimis Russian exposure as a result of past positioning and ongoing illiquidity. GMO has suspended net new purchases of Russian securities firm-wide.</x:t>
   </x:si>
   <x:si>
     <x:t>Currencies - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>AED</x:t>
   </x:si>
   <x:si>
     <x:t>BRL</x:t>
   </x:si>
   <x:si>
     <x:t>CLP</x:t>
   </x:si>
   <x:si>
     <x:t>CNY</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>CZK</x:t>
@@ -404,186 +404,192 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (156.8 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.2 &amp; Below)</x:t>
+    <x:t>Large (157.5 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (53.3 To 157.5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.8 To 53.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.1 To 20.8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.1 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SK hynix Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>United Microelectronics Corp</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Kia Corp</x:t>
   </x:si>
   <x:si>
+    <x:t>Krung Thai Bank PCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LG Electronics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Taiping Insurance Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hong Kong</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergreen Marine Corp Taiwan Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orient Overseas International Ltd</x:t>
+  </x:si>
+  <x:si>
     <x:t>PTT Exploration &amp; Production PCL</x:t>
   </x:si>
   <x:si>
-    <x:t>Krung Thai Bank PCL</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Emerging Markets Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026</x:t>
+    <x:t>As of 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>9.6x</x:t>
-[...2 lines deleted...]
-    <x:t>13.8x</x:t>
+    <x:t>9.5x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.9x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>15.0x</x:t>
-[...2 lines deleted...]
-    <x:t>22.7x</x:t>
+    <x:t>11.9x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5x</x:t>
-[...2 lines deleted...]
-    <x:t>2.6x</x:t>
+    <x:t>1.4x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Cash Flow - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>10.9x</x:t>
-[...2 lines deleted...]
-    <x:t>20.2x</x:t>
+    <x:t>9.9x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.1x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>16.2%</x:t>
+    <x:t>15.6%</x:t>
   </x:si>
   <x:si>
     <x:t>19.2%</x:t>
   </x:si>
   <x:si>
     <x:t>Debt/Equity - Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2x</x:t>
+    <x:t>0.3x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4x</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>15.3 USD</x:t>
-[...2 lines deleted...]
-    <x:t>43.3 USD</x:t>
+    <x:t>11.7 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37.2 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>62.5%</x:t>
+    <x:t>65.0%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -965,98 +971,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>0.17</x:v>
+        <x:v>-0.32</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>0.97</x:v>
+        <x:v>0.98</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.82</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.18</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.19</x:v>
+        <x:v>0.23</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>19.96</x:v>
+        <x:v>19.9</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>18.52</x:v>
+        <x:v>18.3</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -1116,120 +1122,120 @@
       <x:c r="A1" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>67.8</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>70.4</x:v>
+        <x:v>68.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>6.4</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>6.4</x:v>
+        <x:v>6.9</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>5.6</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>7.5</x:v>
+        <x:v>7.8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>14.6</x:v>
+        <x:v>15.2</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>13.4</x:v>
+        <x:v>14.1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
@@ -1259,150 +1265,150 @@
       <x:c r="A1" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>5.7</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>4.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>15.2</x:v>
+        <x:v>17.4</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>19</x:v>
+        <x:v>21.4</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>11.1</x:v>
+        <x:v>11.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>23.5</x:v>
+        <x:v>23.4</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>23.7</x:v>
+        <x:v>20.3</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>29</x:v>
+        <x:v>26.1</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>27.3</x:v>
+        <x:v>26.6</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>8.7</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
@@ -1440,373 +1446,373 @@
       <x:c r="A1" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>5.9</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>4.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>15.2</x:v>
+        <x:v>17.4</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>19</x:v>
+        <x:v>21.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>11.1</x:v>
+        <x:v>11.7</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>23.5</x:v>
+        <x:v>23.4</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>23.7</x:v>
+        <x:v>20.3</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:3">
       <x:c r="A26" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:3">
       <x:c r="A27" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:3">
       <x:c r="A28" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:3">
       <x:c r="A29" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:3">
       <x:c r="A30" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>8.7</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:3">
       <x:c r="A31" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:3">
       <x:c r="A32" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>29.2</x:v>
+        <x:v>26.2</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>27.3</x:v>
+        <x:v>26.6</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:3">
       <x:c r="A33" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:3">
       <x:c r="A34" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:3">
       <x:c r="A35" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:3">
       <x:c r="A37" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:3">
       <x:c r="A38" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:3">
       <x:c r="A39" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:3">
       <x:c r="A40" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:3">
       <x:c r="A41" s="1" t="s">
         <x:v>20</x:v>
@@ -1841,164 +1847,164 @@
       <x:c r="A1" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>6</x:v>
+        <x:v>6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>8.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>9.8</x:v>
+        <x:v>7.4</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>15.3</x:v>
+        <x:v>17.5</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>18.4</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>10.8</x:v>
+        <x:v>14.8</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>6.7</x:v>
+        <x:v>6.4</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>41.3</x:v>
+        <x:v>35.9</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>45.3</x:v>
+        <x:v>40.8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -2048,98 +2054,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>28.9</x:v>
+        <x:v>26.7</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>37.7</x:v>
+        <x:v>35.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>7.7</x:v>
+        <x:v>7.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>11.8</x:v>
+        <x:v>12.6</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>18.8</x:v>
+        <x:v>18.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>21.4</x:v>
+        <x:v>18.3</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>21.8</x:v>
+        <x:v>22.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>33.2</x:v>
+        <x:v>40.5</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>14</x:v>
+        <x:v>14.7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
@@ -2173,340 +2179,340 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>15.5</x:v>
+        <x:v>15.3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>8.5</x:v>
+        <x:v>7.6</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="35.320625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.510625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="22.660625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>171</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>