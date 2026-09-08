--- v5 (2026-08-17)
+++ v6 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6cab541f8549f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d9deda3cc5e43fda8dd13cc678e521c.psmdcp" Id="Reeaa537990a14101" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re43b49ddf6974755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d38c32c265d64ce0aa9afbafedf05d1a.psmdcp" Id="R10755944ded64745" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="143">