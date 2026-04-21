--- v0 (2026-04-01)
+++ v1 (2026-04-21)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a4a729bb484b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e91b5a1562d448db9aafcb4d43741647.psmdcp" Id="R38c664e908c14bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d9f068bff9b4996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15a98df597c24055b41e3cb1b56b3615.psmdcp" Id="R075d15a5e8ee40e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Portfolio Allocation" sheetId="3" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Risk Profile - Alternative Allocation Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 02/26/2021 to 02/28/2026</x:t>
+    <x:t>From 03/31/2021 to 03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Alternative Allocation Fund</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Sharpe Ratio</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
@@ -108,51 +108,51 @@
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>3</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>[1] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[2] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>[3] Drawdown is based on the portfolio's worst performance over the period based on monthly observations.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio Allocation - Alternative Allocation Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 02/28/2026 (%)</x:t>
+    <x:t>As of 03/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class Strategy</x:t>
   </x:si>
   <x:si>
     <x:t>Exposure</x:t>
   </x:si>
   <x:si>
     <x:t>ALTERNATIVE STRATEGIES</x:t>
   </x:si>
   <x:si>
     <x:t>Equity Dislocation</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging FX</x:t>
   </x:si>
   <x:si>
     <x:t>Event Driven</x:t>
   </x:si>
   <x:si>
     <x:t>World Market Neutral</x:t>
   </x:si>
@@ -575,59 +575,59 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>0.19</x:v>
+        <x:v>0.14</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>6.17</x:v>
+        <x:v>6.19</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>-8.86</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
@@ -678,123 +678,123 @@
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s"/>
       <x:c r="C6" s="3" t="s"/>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s"/>
       <x:c r="B7" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>34.4</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>11.5</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s"/>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>23.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s"/>
       <x:c r="B10" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>29.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s"/>
       <x:c r="B11" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>4.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s"/>
       <x:c r="B12" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>31.6</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s"/>
       <x:c r="B13" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>38.2</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s"/>
       <x:c r="B14" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>15.3</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s"/>
       <x:c r="B15" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>14.6</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>