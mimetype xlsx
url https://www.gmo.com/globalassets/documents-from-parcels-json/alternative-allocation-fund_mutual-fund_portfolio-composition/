--- v1 (2026-04-21)
+++ v2 (2026-05-12)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d9f068bff9b4996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15a98df597c24055b41e3cb1b56b3615.psmdcp" Id="R075d15a5e8ee40e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f7445ecef974c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b067e89fd53049cfb42d69dba78e5d5f.psmdcp" Id="Rcb8f3af5d2064a69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Portfolio Allocation" sheetId="3" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Risk Profile - Alternative Allocation Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 03/31/2021 to 03/31/2026</x:t>
+    <x:t>From 04/30/2021 to 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Alternative Allocation Fund</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Sharpe Ratio</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
@@ -76,83 +76,83 @@
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Standard Deviation</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>2</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>Max. Port. Drawdown (Monthly); 05/28/2021 - 11/30/2021</x:t>
+      <x:t>Max. Port. Drawdown (Monthly); 04/30/2021 - 11/30/2021</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>3</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>[1] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[2] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>[3] Drawdown is based on the portfolio's worst performance over the period based on monthly observations.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio Allocation - Alternative Allocation Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026 (%)</x:t>
+    <x:t>As of 04/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class Strategy</x:t>
   </x:si>
   <x:si>
     <x:t>Exposure</x:t>
   </x:si>
   <x:si>
     <x:t>ALTERNATIVE STRATEGIES</x:t>
   </x:si>
   <x:si>
     <x:t>Equity Dislocation</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging FX</x:t>
   </x:si>
   <x:si>
     <x:t>Event Driven</x:t>
   </x:si>
   <x:si>
     <x:t>World Market Neutral</x:t>
   </x:si>
@@ -575,59 +575,59 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>0.14</x:v>
+        <x:v>0.05</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>6.19</x:v>
+        <x:v>6.21</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>-8.86</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
@@ -678,123 +678,123 @@
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s"/>
       <x:c r="C6" s="3" t="s"/>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s"/>
       <x:c r="B7" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>36</x:v>
+        <x:v>34.6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>8</x:v>
+        <x:v>8.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s"/>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>23.5</x:v>
+        <x:v>24.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s"/>
       <x:c r="B10" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>29.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s"/>
       <x:c r="B11" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>4.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s"/>
       <x:c r="B12" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>31</x:v>
+        <x:v>29.6</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s"/>
       <x:c r="B13" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>38.2</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s"/>
       <x:c r="B14" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>16</x:v>
+        <x:v>19.3</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s"/>
       <x:c r="B15" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>15</x:v>
+        <x:v>14.7</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>