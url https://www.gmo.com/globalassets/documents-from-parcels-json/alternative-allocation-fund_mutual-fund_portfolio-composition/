--- v2 (2026-05-12)
+++ v3 (2026-06-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f7445ecef974c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b067e89fd53049cfb42d69dba78e5d5f.psmdcp" Id="Rcb8f3af5d2064a69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7897ab9c81a348d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdc964bb82ab44a8bdc09d27817791c8.psmdcp" Id="R11adefb0c1364174" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Portfolio Allocation" sheetId="3" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Risk Profile - Alternative Allocation Fund</x:t>
   </x:si>
   <x:si>
     <x:t>From 04/30/2021 to 04/30/2026</x:t>
   </x:si>