--- v3 (2026-06-02)
+++ v4 (2026-06-24)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7897ab9c81a348d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdc964bb82ab44a8bdc09d27817791c8.psmdcp" Id="R11adefb0c1364174" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7282041d81f244b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8cfb56ca95e48169052584a1694b84a.psmdcp" Id="R867559fafff545e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Portfolio Allocation" sheetId="3" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Risk Profile - Alternative Allocation Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 04/30/2021 to 04/30/2026</x:t>
+    <x:t>From 05/28/2021 to 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Alternative Allocation Fund</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Sharpe Ratio</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
@@ -76,83 +76,83 @@
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Standard Deviation</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>2</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>Max. Port. Drawdown (Monthly); 04/30/2021 - 11/30/2021</x:t>
+      <x:t>Max. Port. Drawdown (Monthly); 05/28/2021 - 11/30/2021</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>3</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>[1] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[2] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>[3] Drawdown is based on the portfolio's worst performance over the period based on monthly observations.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio Allocation - Alternative Allocation Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026 (%)</x:t>
+    <x:t>As of 05/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class Strategy</x:t>
   </x:si>
   <x:si>
     <x:t>Exposure</x:t>
   </x:si>
   <x:si>
     <x:t>ALTERNATIVE STRATEGIES</x:t>
   </x:si>
   <x:si>
     <x:t>Equity Dislocation</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging FX</x:t>
   </x:si>
   <x:si>
     <x:t>Event Driven</x:t>
   </x:si>
   <x:si>
     <x:t>World Market Neutral</x:t>
   </x:si>
@@ -575,59 +575,59 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>0.05</x:v>
+        <x:v>-0.07</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>6.21</x:v>
+        <x:v>6.19</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>-8.86</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
@@ -678,123 +678,123 @@
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s"/>
       <x:c r="C6" s="3" t="s"/>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s"/>
       <x:c r="B7" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>34.6</x:v>
+        <x:v>35.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>8.2</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s"/>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>24.5</x:v>
+        <x:v>25.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s"/>
       <x:c r="B10" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>29.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s"/>
       <x:c r="B11" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>4.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s"/>
       <x:c r="B12" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>29.6</x:v>
+        <x:v>32.5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s"/>
       <x:c r="B13" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>37</x:v>
+        <x:v>35.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s"/>
       <x:c r="B14" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>19.3</x:v>
+        <x:v>19.1</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s"/>
       <x:c r="B15" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>14.7</x:v>
+        <x:v>14.6</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>