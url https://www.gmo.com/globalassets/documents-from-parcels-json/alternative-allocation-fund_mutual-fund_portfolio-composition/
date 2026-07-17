--- v4 (2026-06-24)
+++ v5 (2026-07-17)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7282041d81f244b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8cfb56ca95e48169052584a1694b84a.psmdcp" Id="R867559fafff545e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reab9e03e880444da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24839064d0cc49668131c19743889044.psmdcp" Id="Rcb75b872377b44c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Portfolio Allocation" sheetId="3" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Risk Profile - Alternative Allocation Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 05/28/2021 to 05/31/2026</x:t>
+    <x:t>From 06/30/2021 to 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Alternative Allocation Fund</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Sharpe Ratio</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
@@ -76,83 +76,83 @@
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Standard Deviation</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>2</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>Max. Port. Drawdown (Monthly); 05/28/2021 - 11/30/2021</x:t>
+      <x:t>Max. Port. Drawdown (Monthly); 06/30/2021 - 11/30/2021</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>3</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>[1] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[2] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>[3] Drawdown is based on the portfolio's worst performance over the period based on monthly observations.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio Allocation - Alternative Allocation Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026 (%)</x:t>
+    <x:t>As of 06/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class Strategy</x:t>
   </x:si>
   <x:si>
     <x:t>Exposure</x:t>
   </x:si>
   <x:si>
     <x:t>ALTERNATIVE STRATEGIES</x:t>
   </x:si>
   <x:si>
     <x:t>Equity Dislocation</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging FX</x:t>
   </x:si>
   <x:si>
     <x:t>Event Driven</x:t>
   </x:si>
   <x:si>
     <x:t>World Market Neutral</x:t>
   </x:si>
@@ -575,67 +575,67 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-0.07</x:v>
+        <x:v>-0.03</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>6.19</x:v>
+        <x:v>6.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>-8.86</x:v>
+        <x:v>-6.83</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="1" t="s">
         <x:v>11</x:v>
@@ -678,123 +678,123 @@
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s"/>
       <x:c r="C6" s="3" t="s"/>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s"/>
       <x:c r="B7" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>35.7</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s"/>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>25.4</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s"/>
       <x:c r="B10" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>29.7</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s"/>
       <x:c r="B11" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s"/>
       <x:c r="B12" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>32.5</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s"/>
       <x:c r="B13" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>35.5</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s"/>
       <x:c r="B14" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>19.1</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s"/>
       <x:c r="B15" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>14.6</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>