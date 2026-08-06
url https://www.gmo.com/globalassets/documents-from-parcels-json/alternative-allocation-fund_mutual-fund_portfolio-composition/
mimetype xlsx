--- v5 (2026-07-17)
+++ v6 (2026-08-06)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reab9e03e880444da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24839064d0cc49668131c19743889044.psmdcp" Id="Rcb75b872377b44c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a7c80b72a424f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a45b79b62ec64cc98a1d6668ad92e318.psmdcp" Id="R12e553a833404738" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Portfolio Allocation" sheetId="3" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Risk Profile - Alternative Allocation Fund</x:t>
   </x:si>
   <x:si>
     <x:t>From 06/30/2021 to 06/30/2026</x:t>
   </x:si>