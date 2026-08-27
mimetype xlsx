--- v6 (2026-08-06)
+++ v7 (2026-08-27)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a7c80b72a424f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a45b79b62ec64cc98a1d6668ad92e318.psmdcp" Id="R12e553a833404738" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R102fb7974f9b4762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/993a437f0cbc487794dfb787d98904e8.psmdcp" Id="R5ff51c10cdfb433b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Portfolio Allocation" sheetId="3" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Risk Profile - Alternative Allocation Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 06/30/2021 to 06/30/2026</x:t>
+    <x:t>From 07/30/2021 to 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Alternative Allocation Fund</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Sharpe Ratio</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
@@ -76,83 +76,83 @@
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Standard Deviation</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>2</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>Max. Port. Drawdown (Monthly); 06/30/2021 - 11/30/2021</x:t>
+      <x:t>Max. Port. Drawdown (Monthly); 07/31/2024 - 11/29/2024</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>3</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>[1] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[2] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>[3] Drawdown is based on the portfolio's worst performance over the period based on monthly observations.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio Allocation - Alternative Allocation Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026 (%)</x:t>
+    <x:t>As of 07/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class Strategy</x:t>
   </x:si>
   <x:si>
     <x:t>Exposure</x:t>
   </x:si>
   <x:si>
     <x:t>ALTERNATIVE STRATEGIES</x:t>
   </x:si>
   <x:si>
     <x:t>Equity Dislocation</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging FX</x:t>
   </x:si>
   <x:si>
     <x:t>Event Driven</x:t>
   </x:si>
   <x:si>
     <x:t>World Market Neutral</x:t>
   </x:si>
@@ -575,67 +575,67 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-0.03</x:v>
+        <x:v>0.24</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>6.1</x:v>
+        <x:v>6.37</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>-6.83</x:v>
+        <x:v>-5.32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="1" t="s">
         <x:v>11</x:v>
@@ -678,123 +678,123 @@
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s"/>
       <x:c r="C6" s="3" t="s"/>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s"/>
       <x:c r="B7" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>34</x:v>
+        <x:v>34.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s"/>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>26</x:v>
+        <x:v>25.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s"/>
       <x:c r="B10" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>30</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s"/>
       <x:c r="B11" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s"/>
       <x:c r="B12" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>31</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s"/>
       <x:c r="B13" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s"/>
       <x:c r="B14" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>16</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s"/>
       <x:c r="B15" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>15</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>