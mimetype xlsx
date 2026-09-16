--- v7 (2026-08-27)
+++ v8 (2026-09-16)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R102fb7974f9b4762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/993a437f0cbc487794dfb787d98904e8.psmdcp" Id="R5ff51c10cdfb433b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb794d277333247af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2d2e31be3b54ede97ca495b93b0fd1c.psmdcp" Id="R80f0b83b2e904825" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Portfolio Allocation" sheetId="3" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Risk Profile - Alternative Allocation Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 07/30/2021 to 07/31/2026</x:t>
+    <x:t>From 08/31/2021 to 08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Alternative Allocation Fund</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Sharpe Ratio</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
@@ -108,51 +108,51 @@
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>3</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>[1] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[2] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>[3] Drawdown is based on the portfolio's worst performance over the period based on monthly observations.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio Allocation - Alternative Allocation Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/31/2026 (%)</x:t>
+    <x:t>As of 08/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class Strategy</x:t>
   </x:si>
   <x:si>
     <x:t>Exposure</x:t>
   </x:si>
   <x:si>
     <x:t>ALTERNATIVE STRATEGIES</x:t>
   </x:si>
   <x:si>
     <x:t>Equity Dislocation</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging FX</x:t>
   </x:si>
   <x:si>
     <x:t>Event Driven</x:t>
   </x:si>
   <x:si>
     <x:t>World Market Neutral</x:t>
   </x:si>
@@ -575,59 +575,59 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>0.24</x:v>
+        <x:v>0.22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>6.37</x:v>
+        <x:v>6.39</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>-5.32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
@@ -678,96 +678,96 @@
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s"/>
       <x:c r="C6" s="3" t="s"/>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s"/>
       <x:c r="B7" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>34.3</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s"/>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>25.2</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s"/>
       <x:c r="B10" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s"/>
       <x:c r="B11" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s"/>
       <x:c r="B12" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s"/>
       <x:c r="B13" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s"/>
       <x:c r="B14" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s"/>
       <x:c r="B15" s="3" t="s">
         <x:v>26</x:v>
       </x:c>