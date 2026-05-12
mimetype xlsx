--- v0 (2026-04-22)
+++ v1 (2026-05-12)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89297036daf144ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/776fdfdf90e94fbea4b9aed074705a3f.psmdcp" Id="R1caabbd5d17c4a41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68f4de2dca4244d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7612a15922c8423eaf5b55200b23a5ed.psmdcp" Id="R2642031cada64bca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Equity - Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Equity - Characteristics" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <x:si>
     <x:t>Risk Profile - Usonian Japan Value Creation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 08/30/2024 to 03/31/2026</x:t>
+    <x:t>From 08/30/2024 to 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Usonian Japan Value Creation Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Stock Price Index (TR)</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -172,51 +172,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>TOPIX (Net of dividend withholding tax) is a free-float adjusted market capitalization-weighted index that is calculated based on all the domestic common stocks listed on the TSE First</x:t>
   </x:si>
   <x:si>
     <x:t>Section.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Equity - Sectors - Usonian Japan Value Creation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026 (%)</x:t>
+    <x:t>As of 04/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Stock Price Index (TR, Local)</x:t>
   </x:si>
   <x:si>
     <x:t>Communication Services</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples</x:t>
   </x:si>
   <x:si>
     <x:t>Energy</x:t>
   </x:si>
   <x:si>
     <x:t>Financials</x:t>
   </x:si>
   <x:si>
     <x:t>Health Care</x:t>
   </x:si>
@@ -229,126 +229,126 @@
   <x:si>
     <x:t>Materials</x:t>
   </x:si>
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Equity - Characteristics - Usonian Japan Value Creation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026</x:t>
+    <x:t>As of 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>EV/EBITDA - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>8.1x</x:t>
+    <x:t>8.2x</x:t>
   </x:si>
   <x:si>
     <x:t>11.9x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>16.1x</x:t>
-[...2 lines deleted...]
-    <x:t>17.1x</x:t>
+    <x:t>16.4x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.4x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3x</x:t>
-[...2 lines deleted...]
-    <x:t>1.5x</x:t>
+    <x:t>1.4x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>9.3%</x:t>
   </x:si>
   <x:si>
-    <x:t>10.8%</x:t>
+    <x:t>10.5%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Avg Bil JPY</x:t>
   </x:si>
   <x:si>
-    <x:t>2094.2 JPY</x:t>
-[...2 lines deleted...]
-    <x:t>7942.5 JPY</x:t>
+    <x:t>2405.4 JPY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8670.0 JPY</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Avg Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>13.2 USD</x:t>
-[...2 lines deleted...]
-    <x:t>49.9 USD</x:t>
+    <x:t>15.4 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55.3 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>94.1%</x:t>
+    <x:t>93.8%</x:t>
   </x:si>
   <x:si>
     <x:t>EV/EBITDA - Ex LT Investments Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>7.2x</x:t>
   </x:si>
   <x:si>
-    <x:t>10.3x</x:t>
+    <x:t>10.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Net Debt/Equity - Wtd Avg</x:t>
   </x:si>
   <x:si>
     <x:t>0.3x</x:t>
   </x:si>
   <x:si>
     <x:t>0.2x</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
@@ -739,98 +739,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>3.28</x:v>
+        <x:v>3.31</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>0.86</x:v>
+        <x:v>0.87</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.75</x:v>
+        <x:v>1.01</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.61</x:v>
+        <x:v>0.89</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>18.18</x:v>
+        <x:v>18.58</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>15.31</x:v>
+        <x:v>15.83</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -896,153 +896,153 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>6.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
+        <x:v>14.6</x:v>
+      </x:c>
+      <x:c r="C7" s="4" t="n">
         <x:v>14.5</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.6</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>17.7</x:v>
+        <x:v>16.7</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>16.6</x:v>
+        <x:v>16.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>6</x:v>
+        <x:v>5.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>31.9</x:v>
+        <x:v>32.9</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>27.8</x:v>
+        <x:v>27.6</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>16.4</x:v>
+        <x:v>16.3</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>12.3</x:v>
+        <x:v>14.4</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -1153,54 +1153,54 @@
         <x:v>54</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>1634</x:v>
+        <x:v>1625</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">