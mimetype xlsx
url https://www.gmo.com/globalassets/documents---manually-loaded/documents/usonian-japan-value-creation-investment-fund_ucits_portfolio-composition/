--- v1 (2026-05-12)
+++ v2 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68f4de2dca4244d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7612a15922c8423eaf5b55200b23a5ed.psmdcp" Id="R2642031cada64bca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8bc4eea108a4078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ab91ec864174b53b14da78c6966b134.psmdcp" Id="Re66eb050202a4af7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Equity - Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Equity - Characteristics" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <x:si>
     <x:t>Risk Profile - Usonian Japan Value Creation Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>From 08/30/2024 to 04/30/2026</x:t>