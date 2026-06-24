--- v2 (2026-06-02)
+++ v3 (2026-06-24)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8bc4eea108a4078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ab91ec864174b53b14da78c6966b134.psmdcp" Id="Re66eb050202a4af7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d192af0f7c44edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24c42e8ea4cf4d55919a07729cdc9d51.psmdcp" Id="R575879f20d3e4dbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Equity - Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Equity - Characteristics" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <x:si>
     <x:t>Risk Profile - Usonian Japan Value Creation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 08/30/2024 to 04/30/2026</x:t>
+    <x:t>From 08/30/2024 to 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Usonian Japan Value Creation Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Stock Price Index (TR)</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -172,51 +172,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>TOPIX (Net of dividend withholding tax) is a free-float adjusted market capitalization-weighted index that is calculated based on all the domestic common stocks listed on the TSE First</x:t>
   </x:si>
   <x:si>
     <x:t>Section.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Equity - Sectors - Usonian Japan Value Creation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026 (%)</x:t>
+    <x:t>As of 05/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Stock Price Index (TR, Local)</x:t>
   </x:si>
   <x:si>
     <x:t>Communication Services</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples</x:t>
   </x:si>
   <x:si>
     <x:t>Energy</x:t>
   </x:si>
   <x:si>
     <x:t>Financials</x:t>
   </x:si>
   <x:si>
     <x:t>Health Care</x:t>
   </x:si>
@@ -229,135 +229,135 @@
   <x:si>
     <x:t>Materials</x:t>
   </x:si>
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Equity - Characteristics - Usonian Japan Value Creation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026</x:t>
+    <x:t>As of 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>EV/EBITDA - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>8.2x</x:t>
   </x:si>
   <x:si>
-    <x:t>11.9x</x:t>
+    <x:t>11.8x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>16.4x</x:t>
-[...2 lines deleted...]
-    <x:t>18.4x</x:t>
+    <x:t>15.6x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.0x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
     <x:t>1.4x</x:t>
   </x:si>
   <x:si>
     <x:t>1.7x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>9.3%</x:t>
   </x:si>
   <x:si>
-    <x:t>10.5%</x:t>
+    <x:t>11.3%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Avg Bil JPY</x:t>
   </x:si>
   <x:si>
-    <x:t>2405.4 JPY</x:t>
-[...2 lines deleted...]
-    <x:t>8670.0 JPY</x:t>
+    <x:t>2514.5 JPY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9523.3 JPY</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Avg Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>15.4 USD</x:t>
-[...2 lines deleted...]
-    <x:t>55.3 USD</x:t>
+    <x:t>15.8 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59.8 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
     <x:t>93.8%</x:t>
   </x:si>
   <x:si>
     <x:t>EV/EBITDA - Ex LT Investments Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>7.2x</x:t>
-[...2 lines deleted...]
-    <x:t>10.6x</x:t>
+    <x:t>7.4x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.0x</x:t>
   </x:si>
   <x:si>
     <x:t>Net Debt/Equity - Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3x</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.2x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1x</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -739,98 +739,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>3.31</x:v>
+        <x:v>6.13</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.13</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>0.87</x:v>
+        <x:v>0.85</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>1.01</x:v>
+        <x:v>1.28</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.89</x:v>
+        <x:v>1.04</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>18.58</x:v>
+        <x:v>19.1</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>15.83</x:v>
+        <x:v>15.61</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -888,161 +888,161 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>6.3</x:v>
+        <x:v>6.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
+        <x:v>15.5</x:v>
+      </x:c>
+      <x:c r="C7" s="4" t="n">
         <x:v>14.6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>14.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>4.9</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>16.7</x:v>
+        <x:v>14.5</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>16.7</x:v>
+        <x:v>16.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.2</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>32.9</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>27.6</x:v>
+        <x:v>26.3</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
+        <x:v>18.2</x:v>
+      </x:c>
+      <x:c r="C13" s="4" t="n">
         <x:v>16.3</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>14.4</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>5.7</x:v>
+        <x:v>8.5</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>5.8</x:v>
+        <x:v>5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -1153,54 +1153,54 @@
         <x:v>54</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>1625</x:v>
+        <x:v>1615</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">