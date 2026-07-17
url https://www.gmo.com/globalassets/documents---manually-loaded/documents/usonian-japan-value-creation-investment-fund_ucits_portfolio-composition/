--- v3 (2026-06-24)
+++ v4 (2026-07-17)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d192af0f7c44edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24c42e8ea4cf4d55919a07729cdc9d51.psmdcp" Id="R575879f20d3e4dbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58049d1fb45e41ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ce6594e24494af288a0da14e9323792.psmdcp" Id="Raba39b2fa2394efb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Equity - Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Equity - Characteristics" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <x:si>
     <x:t>Risk Profile - Usonian Japan Value Creation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 08/30/2024 to 05/31/2026</x:t>
+    <x:t>From 08/30/2024 to 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Usonian Japan Value Creation Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Stock Price Index (TR)</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -172,51 +172,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>TOPIX (Net of dividend withholding tax) is a free-float adjusted market capitalization-weighted index that is calculated based on all the domestic common stocks listed on the TSE First</x:t>
   </x:si>
   <x:si>
     <x:t>Section.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Equity - Sectors - Usonian Japan Value Creation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026 (%)</x:t>
+    <x:t>As of 06/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Stock Price Index (TR, Local)</x:t>
   </x:si>
   <x:si>
     <x:t>Communication Services</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples</x:t>
   </x:si>
   <x:si>
     <x:t>Energy</x:t>
   </x:si>
   <x:si>
     <x:t>Financials</x:t>
   </x:si>
   <x:si>
     <x:t>Health Care</x:t>
   </x:si>
@@ -229,132 +229,132 @@
   <x:si>
     <x:t>Materials</x:t>
   </x:si>
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Equity - Characteristics - Usonian Japan Value Creation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026</x:t>
+    <x:t>As of 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>EV/EBITDA - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>8.2x</x:t>
   </x:si>
   <x:si>
-    <x:t>11.8x</x:t>
+    <x:t>11.6x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>15.6x</x:t>
-[...2 lines deleted...]
-    <x:t>18.0x</x:t>
+    <x:t>14.7x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.9x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4x</x:t>
+    <x:t>1.3x</x:t>
   </x:si>
   <x:si>
     <x:t>1.7x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>9.3%</x:t>
+    <x:t>9.5%</x:t>
   </x:si>
   <x:si>
     <x:t>11.3%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Avg Bil JPY</x:t>
   </x:si>
   <x:si>
-    <x:t>2514.5 JPY</x:t>
-[...2 lines deleted...]
-    <x:t>9523.3 JPY</x:t>
+    <x:t>2341.0 JPY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9709.1 JPY</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Avg Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>15.8 USD</x:t>
-[...2 lines deleted...]
-    <x:t>59.8 USD</x:t>
+    <x:t>14.4 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59.7 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
     <x:t>93.8%</x:t>
   </x:si>
   <x:si>
     <x:t>EV/EBITDA - Ex LT Investments Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>7.4x</x:t>
   </x:si>
   <x:si>
-    <x:t>10.0x</x:t>
+    <x:t>10.4x</x:t>
   </x:si>
   <x:si>
     <x:t>Net Debt/Equity - Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2x</x:t>
+    <x:t>0.3x</x:t>
   </x:si>
   <x:si>
     <x:t>0.1x</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
@@ -739,98 +739,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>6.13</x:v>
+        <x:v>3.96</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>1.13</x:v>
+        <x:v>1.15</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.85</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>1.28</x:v>
+        <x:v>1.08</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>1.04</x:v>
+        <x:v>0.95</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>19.1</x:v>
+        <x:v>19.11</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>15.61</x:v>
+        <x:v>15.38</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -888,147 +888,147 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>6.7</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>15.5</x:v>
+        <x:v>13.3</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>14.6</x:v>
+        <x:v>14.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>7.6</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.7</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>14.5</x:v>
+        <x:v>16.2</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>16.5</x:v>
+        <x:v>17.3</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>28</x:v>
+        <x:v>23.5</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>26.3</x:v>
+        <x:v>25.2</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>18.2</x:v>
+        <x:v>20.1</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>16.3</x:v>
+        <x:v>18.3</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>8.5</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>5.9</x:v>
+        <x:v>5.6</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -1153,54 +1153,54 @@
         <x:v>54</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>1615</x:v>
+        <x:v>1611</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">