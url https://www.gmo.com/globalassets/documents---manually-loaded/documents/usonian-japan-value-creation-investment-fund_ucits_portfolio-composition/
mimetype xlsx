--- v4 (2026-07-17)
+++ v5 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58049d1fb45e41ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ce6594e24494af288a0da14e9323792.psmdcp" Id="Raba39b2fa2394efb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa1d6ac807c42e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d52cac03adf3433392190087c7e04970.psmdcp" Id="R72a7000e4ece4bc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Equity - Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Equity - Characteristics" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <x:si>
     <x:t>Risk Profile - Usonian Japan Value Creation Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>From 08/30/2024 to 06/30/2026</x:t>