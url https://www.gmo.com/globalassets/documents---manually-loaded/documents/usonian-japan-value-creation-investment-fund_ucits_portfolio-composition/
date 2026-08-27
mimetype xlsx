--- v5 (2026-08-06)
+++ v6 (2026-08-27)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa1d6ac807c42e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d52cac03adf3433392190087c7e04970.psmdcp" Id="R72a7000e4ece4bc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56bb43ecc2a14777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/731dc28665014a8c8e1a800331ba17ad.psmdcp" Id="Rf4f156c052bf46d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Equity - Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Equity - Characteristics" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <x:si>
     <x:t>Risk Profile - Usonian Japan Value Creation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 08/30/2024 to 06/30/2026</x:t>
+    <x:t>From 08/30/2024 to 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Usonian Japan Value Creation Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Stock Price Index (TR)</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -172,51 +172,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>TOPIX (Net of dividend withholding tax) is a free-float adjusted market capitalization-weighted index that is calculated based on all the domestic common stocks listed on the TSE First</x:t>
   </x:si>
   <x:si>
     <x:t>Section.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Equity - Sectors - Usonian Japan Value Creation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026 (%)</x:t>
+    <x:t>As of 07/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Stock Price Index (TR, Local)</x:t>
   </x:si>
   <x:si>
     <x:t>Communication Services</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples</x:t>
   </x:si>
   <x:si>
     <x:t>Energy</x:t>
   </x:si>
   <x:si>
     <x:t>Financials</x:t>
   </x:si>
   <x:si>
     <x:t>Health Care</x:t>
   </x:si>
@@ -229,132 +229,132 @@
   <x:si>
     <x:t>Materials</x:t>
   </x:si>
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Equity - Characteristics - Usonian Japan Value Creation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026</x:t>
+    <x:t>As of 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>EV/EBITDA - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>8.2x</x:t>
-[...2 lines deleted...]
-    <x:t>11.6x</x:t>
+    <x:t>7.7x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.3x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>14.7x</x:t>
-[...2 lines deleted...]
-    <x:t>17.9x</x:t>
+    <x:t>14.8x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.7x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3x</x:t>
+    <x:t>1.4x</x:t>
   </x:si>
   <x:si>
     <x:t>1.7x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>9.5%</x:t>
-[...2 lines deleted...]
-    <x:t>11.3%</x:t>
+    <x:t>10.0%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.5%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Avg Bil JPY</x:t>
   </x:si>
   <x:si>
-    <x:t>2341.0 JPY</x:t>
-[...2 lines deleted...]
-    <x:t>9709.1 JPY</x:t>
+    <x:t>2421.3 JPY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9633.0 JPY</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Avg Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>14.4 USD</x:t>
-[...2 lines deleted...]
-    <x:t>59.7 USD</x:t>
+    <x:t>15.2 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60.5 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>93.8%</x:t>
+    <x:t>93.5%</x:t>
   </x:si>
   <x:si>
     <x:t>EV/EBITDA - Ex LT Investments Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>7.4x</x:t>
+    <x:t>7.3x</x:t>
   </x:si>
   <x:si>
     <x:t>10.4x</x:t>
   </x:si>
   <x:si>
     <x:t>Net Debt/Equity - Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3x</x:t>
+    <x:t>0.2x</x:t>
   </x:si>
   <x:si>
     <x:t>0.1x</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
@@ -739,98 +739,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>3.96</x:v>
+        <x:v>5.65</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>1.15</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>0.85</x:v>
+        <x:v>0.84</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>1.08</x:v>
+        <x:v>1.22</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.95</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>19.11</x:v>
+        <x:v>18.85</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>15.38</x:v>
+        <x:v>15.05</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -888,147 +888,147 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>6</x:v>
+        <x:v>6.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>13.3</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>14.2</x:v>
+        <x:v>14.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>7.6</x:v>
+        <x:v>8.1</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>16.2</x:v>
+        <x:v>15.7</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>17.3</x:v>
+        <x:v>18.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>23.5</x:v>
+        <x:v>22.4</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>25.2</x:v>
+        <x:v>25.8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>20.1</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>18.3</x:v>
+        <x:v>15.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>9</x:v>
+        <x:v>8.7</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>5.6</x:v>
+        <x:v>5.3</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -1153,54 +1153,54 @@
         <x:v>54</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>1611</x:v>
+        <x:v>1608</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">