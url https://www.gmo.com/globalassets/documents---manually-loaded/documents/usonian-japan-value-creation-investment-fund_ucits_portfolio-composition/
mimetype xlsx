--- v6 (2026-08-27)
+++ v7 (2026-09-16)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56bb43ecc2a14777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/731dc28665014a8c8e1a800331ba17ad.psmdcp" Id="Rf4f156c052bf46d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd31d6242961494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c17793a9a7840e3bdb3cc3029580ea2.psmdcp" Id="Rfcaa9b90ed2e4289" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Equity - Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Equity - Characteristics" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <x:si>
     <x:t>Risk Profile - Usonian Japan Value Creation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 08/30/2024 to 07/31/2026</x:t>
+    <x:t>From 08/30/2024 to 08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Usonian Japan Value Creation Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Stock Price Index (TR)</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -172,51 +172,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>TOPIX (Net of dividend withholding tax) is a free-float adjusted market capitalization-weighted index that is calculated based on all the domestic common stocks listed on the TSE First</x:t>
   </x:si>
   <x:si>
     <x:t>Section.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Equity - Sectors - Usonian Japan Value Creation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/31/2026 (%)</x:t>
+    <x:t>As of 08/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Stock Price Index (TR, Local)</x:t>
   </x:si>
   <x:si>
     <x:t>Communication Services</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples</x:t>
   </x:si>
   <x:si>
     <x:t>Energy</x:t>
   </x:si>
   <x:si>
     <x:t>Financials</x:t>
   </x:si>
   <x:si>
     <x:t>Health Care</x:t>
   </x:si>
@@ -229,123 +229,123 @@
   <x:si>
     <x:t>Materials</x:t>
   </x:si>
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Equity - Characteristics - Usonian Japan Value Creation Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/31/2026</x:t>
+    <x:t>As of 08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>EV/EBITDA - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>7.7x</x:t>
-[...2 lines deleted...]
-    <x:t>11.3x</x:t>
+    <x:t>7.6x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.8x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>14.8x</x:t>
-[...2 lines deleted...]
-    <x:t>17.7x</x:t>
+    <x:t>15.1x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.0x</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Book - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
     <x:t>1.4x</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7x</x:t>
+    <x:t>1.8x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Hist 1 Yr Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>10.0%</x:t>
   </x:si>
   <x:si>
     <x:t>12.5%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Avg Bil JPY</x:t>
   </x:si>
   <x:si>
-    <x:t>2421.3 JPY</x:t>
-[...2 lines deleted...]
-    <x:t>9633.0 JPY</x:t>
+    <x:t>2165.3 JPY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10056.8 JPY</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Avg Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>15.2 USD</x:t>
-[...2 lines deleted...]
-    <x:t>60.5 USD</x:t>
+    <x:t>13.6 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63.0 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Active Share</x:t>
   </x:si>
   <x:si>
-    <x:t>93.5%</x:t>
+    <x:t>94.8%</x:t>
   </x:si>
   <x:si>
     <x:t>EV/EBITDA - Ex LT Investments Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>7.3x</x:t>
+    <x:t>6.9x</x:t>
   </x:si>
   <x:si>
     <x:t>10.4x</x:t>
   </x:si>
   <x:si>
     <x:t>Net Debt/Equity - Wtd Avg</x:t>
   </x:si>
   <x:si>
     <x:t>0.2x</x:t>
   </x:si>
   <x:si>
     <x:t>0.1x</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
@@ -739,98 +739,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>5.65</x:v>
+        <x:v>3.27</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>1.15</x:v>
+        <x:v>1.13</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>0.84</x:v>
+        <x:v>0.82</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>1.22</x:v>
+        <x:v>1.16</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>1</x:v>
+        <x:v>1.09</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>18.85</x:v>
+        <x:v>18.54</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>15.05</x:v>
+        <x:v>14.78</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -888,161 +888,161 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>6.1</x:v>
+        <x:v>6.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>15</x:v>
+        <x:v>16.5</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>14.8</x:v>
+        <x:v>14.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>15.7</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>18.8</x:v>
+        <x:v>18.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>22.4</x:v>
+        <x:v>21.7</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>25.8</x:v>
+        <x:v>25.9</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>15.5</x:v>
+        <x:v>15.3</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>8.7</x:v>
+        <x:v>8.9</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.4</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -1156,51 +1156,51 @@
         <x:v>55</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>1608</x:v>
+        <x:v>1607</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">