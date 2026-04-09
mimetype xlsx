--- v0 (2026-02-27)
+++ v1 (2026-04-09)
@@ -1,76 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://onlinegmo-my.sharepoint.com/personal/eric_coners_gmo_com/Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2025_12\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3B0A7281-7085-46D9-93A5-47FA7605283E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{73EFA1E8-EDAE-475F-BBCF-57F0DDE84A49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="6135" windowWidth="29040" windowHeight="15720" xr2:uid="{15D726BF-B7A1-4BFF-873F-70CC45B5D02C}"/>
+    <workbookView xWindow="1170" yWindow="1395" windowWidth="11520" windowHeight="8265" xr2:uid="{DE2DDFB0-2B0F-4950-8DA2-C47EAC975E43}"/>
   </bookViews>
   <sheets>
-    <sheet name="September" sheetId="1" r:id="rId1"/>
+    <sheet name="December" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="553" uniqueCount="212">
   <si>
     <t>GMO Usonian Japan Value Creation Investment Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
@@ -1064,95 +1066,95 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF2670C9-90A1-4C75-8A41-B0B16B308DF8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0ECBD2EF-9E17-430A-886E-2D39F5342798}">
   <dimension ref="A1:Z50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38" style="3" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="22.33203125" style="3" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="8.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="12.44140625" style="3" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="17" max="17" width="18.109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="18.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="11" style="3" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="7.5546875" style="3" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="23" max="23" width="8.6640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
-    <col min="25" max="25" width="16.33203125" style="4" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="27" max="16384" width="9.109375" style="1"/>
+    <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>45930</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:26" x14ac:dyDescent="0.25">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -1188,3062 +1190,3056 @@
       <c r="S3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="U3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="V3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>2644</v>
+        <v>2747</v>
       </c>
       <c r="E4" s="5">
-        <v>173.529875</v>
+        <v>184.08916500000001</v>
       </c>
       <c r="F4" s="4">
-        <v>458812.98950000003</v>
+        <v>505692.93694175</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
-        <v>5.7626964809373597E-3</v>
+        <v>5.4321502226486948E-3</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>2644</v>
+        <v>2747</v>
       </c>
       <c r="N4" s="4">
-        <v>458812.98950000003</v>
+        <v>505692.93694175</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>8.7000000000000001E-5</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:26" x14ac:dyDescent="0.25">
+        <v>8.7999999999999998E-5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
         <v>52.6</v>
       </c>
       <c r="E5" s="5">
-        <v>198.820931</v>
+        <v>210.82986199999999</v>
       </c>
       <c r="F5" s="4">
-        <v>10457.98098375</v>
+        <v>11089.650754349999</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
-        <v>5.0296515246807038E-3</v>
+        <v>4.7431610936320284E-3</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4">
         <v>52.6</v>
       </c>
       <c r="N5" s="4">
-        <v>10457.98098375</v>
+        <v>11089.650754349999</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
         <v>9.9999999999999995E-7</v>
       </c>
     </row>
-    <row r="6" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>202282335</v>
+        <v>148274511</v>
       </c>
       <c r="E6" s="5">
         <v>1</v>
       </c>
       <c r="F6" s="4">
-        <v>202282335</v>
+        <v>148274511</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
         <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4">
-        <v>202282335</v>
+        <v>148274511</v>
       </c>
       <c r="N6" s="4">
-        <v>202282335</v>
+        <v>148274511</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>3.8356000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:26" x14ac:dyDescent="0.25">
+        <v>2.5862E-2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D7" s="4">
         <v>24000</v>
       </c>
       <c r="E7" s="5">
-        <v>4199</v>
+        <v>4212</v>
       </c>
       <c r="F7" s="4">
-        <v>100776000</v>
+        <v>101088000</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="5">
-        <v>4199</v>
+        <v>4212</v>
       </c>
       <c r="K7" s="5">
         <v>1</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M7" s="4">
-        <v>100776000</v>
+        <v>101088000</v>
       </c>
       <c r="N7" s="4">
-        <v>100776000</v>
+        <v>101088000</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>46</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>52</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>1.9109000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:26" x14ac:dyDescent="0.25">
+        <v>1.7631999999999998E-2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D8" s="4">
-        <v>36600</v>
+        <v>34200</v>
       </c>
       <c r="E8" s="5">
-        <v>4825</v>
+        <v>5193</v>
       </c>
       <c r="F8" s="4">
-        <v>176595000</v>
+        <v>177600600</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J8" s="5">
-        <v>4825</v>
+        <v>5193</v>
       </c>
       <c r="K8" s="5">
         <v>1</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M8" s="4">
-        <v>176595000</v>
+        <v>177600600</v>
       </c>
       <c r="N8" s="4">
-        <v>176595000</v>
+        <v>177600600</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>58</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>3.3486000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:26" x14ac:dyDescent="0.25">
+        <v>3.0977000000000001E-2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D9" s="4">
-        <v>43900</v>
+        <v>58500</v>
       </c>
       <c r="E9" s="5">
-        <v>2952.5</v>
+        <v>3081</v>
       </c>
       <c r="F9" s="4">
-        <v>129614750</v>
+        <v>180238500</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J9" s="5">
-        <v>2952.5</v>
+        <v>3081</v>
       </c>
       <c r="K9" s="5">
         <v>1</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M9" s="4">
-        <v>129614750</v>
+        <v>180238500</v>
       </c>
       <c r="N9" s="4">
-        <v>129614750</v>
+        <v>180238500</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>61</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>51</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>62</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>2.4577000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:26" x14ac:dyDescent="0.25">
+        <v>3.1437E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D10" s="4">
-        <v>47600</v>
+        <v>45500</v>
       </c>
       <c r="E10" s="5">
-        <v>2283.5</v>
+        <v>2743.5</v>
       </c>
       <c r="F10" s="4">
-        <v>108694600</v>
+        <v>124829250</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J10" s="5">
-        <v>2283.5</v>
+        <v>2743.5</v>
       </c>
       <c r="K10" s="5">
         <v>1</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M10" s="4">
-        <v>108694600</v>
+        <v>124829250</v>
       </c>
       <c r="N10" s="4">
-        <v>108694600</v>
+        <v>124829250</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>65</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>66</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>67</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>2.061E-2</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:26" x14ac:dyDescent="0.25">
+        <v>2.1773000000000001E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D11" s="4">
-        <v>33400</v>
+        <v>45200</v>
       </c>
       <c r="E11" s="5">
-        <v>3681</v>
+        <v>3344</v>
       </c>
       <c r="F11" s="4">
-        <v>122945400</v>
+        <v>151148800</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J11" s="5">
-        <v>3681</v>
+        <v>3344</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M11" s="4">
-        <v>122945400</v>
+        <v>151148800</v>
       </c>
       <c r="N11" s="4">
-        <v>122945400</v>
+        <v>151148800</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>68</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>51</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>71</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>2.3313E-2</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:26" x14ac:dyDescent="0.25">
+        <v>2.6363000000000001E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="4">
-        <v>52200</v>
+        <v>51200</v>
       </c>
       <c r="E12" s="5">
-        <v>2700</v>
+        <v>3641</v>
       </c>
       <c r="F12" s="4">
-        <v>140940000</v>
+        <v>186419200</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J12" s="5">
-        <v>2700</v>
+        <v>3641</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M12" s="4">
-        <v>140940000</v>
+        <v>186419200</v>
       </c>
       <c r="N12" s="4">
-        <v>140940000</v>
+        <v>186419200</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>72</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>74</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>57</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>75</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>2.6724999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:26" x14ac:dyDescent="0.25">
+        <v>3.2515000000000002E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>77</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="4">
         <v>89000</v>
       </c>
       <c r="E13" s="5">
-        <v>3415</v>
+        <v>3382</v>
       </c>
       <c r="F13" s="4">
-        <v>303935000</v>
+        <v>300998000</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J13" s="5">
-        <v>3415</v>
+        <v>3382</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M13" s="4">
-        <v>303935000</v>
+        <v>300998000</v>
       </c>
       <c r="N13" s="4">
-        <v>303935000</v>
+        <v>300998000</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>76</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>79</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>80</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>5.7632000000000003E-2</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:26" x14ac:dyDescent="0.25">
+        <v>5.2500999999999999E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>82</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D14" s="4">
         <v>39600</v>
       </c>
       <c r="E14" s="5">
-        <v>2135</v>
+        <v>2400</v>
       </c>
       <c r="F14" s="4">
-        <v>84546000</v>
+        <v>95040000</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J14" s="5">
-        <v>2135</v>
+        <v>2400</v>
       </c>
       <c r="K14" s="5">
         <v>1</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M14" s="4">
-        <v>84546000</v>
+        <v>95040000</v>
       </c>
       <c r="N14" s="4">
-        <v>84546000</v>
+        <v>95040000</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>81</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>83</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>51</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>84</v>
       </c>
       <c r="S14" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>1.6031E-2</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:26" x14ac:dyDescent="0.25">
+        <v>1.6577000000000001E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="4">
-        <v>49200</v>
+        <v>51100</v>
       </c>
       <c r="E15" s="5">
-        <v>4299</v>
+        <v>4777</v>
       </c>
       <c r="F15" s="4">
-        <v>211510800</v>
+        <v>244104700</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J15" s="5">
-        <v>4299</v>
+        <v>4777</v>
       </c>
       <c r="K15" s="5">
         <v>1</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M15" s="4">
-        <v>211510800</v>
+        <v>244104700</v>
       </c>
       <c r="N15" s="4">
-        <v>211510800</v>
+        <v>244104700</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>85</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>87</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>88</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>89</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>4.0106000000000003E-2</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:26" x14ac:dyDescent="0.25">
+        <v>4.2576999999999997E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>91</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="4">
-        <v>80700</v>
+        <v>76900</v>
       </c>
       <c r="E16" s="5">
-        <v>1869.5</v>
+        <v>2439.5</v>
       </c>
       <c r="F16" s="4">
-        <v>150868650</v>
+        <v>187597550</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J16" s="5">
-        <v>1869.5</v>
+        <v>2439.5</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M16" s="4">
-        <v>150868650</v>
+        <v>187597550</v>
       </c>
       <c r="N16" s="4">
-        <v>150868650</v>
+        <v>187597550</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>90</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>92</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>93</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>94</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>2.8607E-2</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:26" x14ac:dyDescent="0.25">
+        <v>3.2721E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>96</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="4">
-        <v>66300</v>
+        <v>132600</v>
       </c>
       <c r="E17" s="5">
-        <v>3116</v>
+        <v>1799</v>
       </c>
       <c r="F17" s="4">
-        <v>206590800</v>
+        <v>238547400</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J17" s="5">
-        <v>3116</v>
+        <v>1799</v>
       </c>
       <c r="K17" s="5">
         <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M17" s="4">
-        <v>206590800</v>
+        <v>238547400</v>
       </c>
       <c r="N17" s="4">
-        <v>206590800</v>
+        <v>238547400</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>95</v>
       </c>
       <c r="P17" s="3" t="s">
         <v>97</v>
       </c>
       <c r="Q17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>98</v>
       </c>
       <c r="S17" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>3.9172999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:26" x14ac:dyDescent="0.25">
+        <v>4.1607999999999999E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>100</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="4">
         <v>42500</v>
       </c>
       <c r="E18" s="5">
-        <v>2167.5</v>
+        <v>2348</v>
       </c>
       <c r="F18" s="4">
-        <v>92118750</v>
+        <v>99790000</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J18" s="5">
-        <v>2167.5</v>
+        <v>2348</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M18" s="4">
-        <v>92118750</v>
+        <v>99790000</v>
       </c>
       <c r="N18" s="4">
-        <v>92118750</v>
+        <v>99790000</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>99</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>101</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>102</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>103</v>
       </c>
       <c r="S18" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>104</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>1.7467E-2</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:26" x14ac:dyDescent="0.25">
+        <v>1.7405E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>106</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="4">
-        <v>31900</v>
+        <v>30100</v>
       </c>
       <c r="E19" s="5">
-        <v>2142</v>
+        <v>2599</v>
       </c>
       <c r="F19" s="4">
-        <v>68329800</v>
+        <v>78229900</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J19" s="5">
-        <v>2142</v>
+        <v>2599</v>
       </c>
       <c r="K19" s="5">
         <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M19" s="4">
-        <v>68329800</v>
+        <v>78229900</v>
       </c>
       <c r="N19" s="4">
-        <v>68329800</v>
+        <v>78229900</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>105</v>
       </c>
       <c r="P19" s="3" t="s">
         <v>107</v>
       </c>
       <c r="Q19" s="3" t="s">
         <v>57</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>108</v>
       </c>
       <c r="S19" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>1.2956000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:26" x14ac:dyDescent="0.25">
+        <v>1.3644999999999999E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>109</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>110</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="4">
         <v>14300</v>
       </c>
       <c r="E20" s="5">
-        <v>7154</v>
+        <v>7697</v>
       </c>
       <c r="F20" s="4">
-        <v>102302200</v>
+        <v>110067100</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J20" s="5">
-        <v>7154</v>
+        <v>7697</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M20" s="4">
-        <v>102302200</v>
+        <v>110067100</v>
       </c>
       <c r="N20" s="4">
-        <v>102302200</v>
+        <v>110067100</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>109</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>111</v>
       </c>
       <c r="Q20" s="3" t="s">
         <v>57</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>112</v>
       </c>
       <c r="S20" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>1.9397999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:26" x14ac:dyDescent="0.25">
+        <v>1.9198E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="4">
-        <v>50300</v>
+        <v>52800</v>
       </c>
       <c r="E21" s="5">
-        <v>4176</v>
+        <v>5041</v>
       </c>
       <c r="F21" s="4">
-        <v>210052800</v>
+        <v>266164800</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J21" s="5">
-        <v>4176</v>
+        <v>5041</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M21" s="4">
-        <v>210052800</v>
+        <v>266164800</v>
       </c>
       <c r="N21" s="4">
-        <v>210052800</v>
+        <v>266164800</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>113</v>
       </c>
       <c r="P21" s="3" t="s">
         <v>115</v>
       </c>
       <c r="Q21" s="3" t="s">
         <v>88</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>116</v>
       </c>
       <c r="S21" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>3.9829999999999997E-2</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:26" x14ac:dyDescent="0.25">
+        <v>4.6425000000000001E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>117</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>118</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D22" s="4">
         <v>80700</v>
       </c>
       <c r="E22" s="5">
-        <v>1287.5</v>
+        <v>1451</v>
       </c>
       <c r="F22" s="4">
-        <v>103901250</v>
+        <v>117095700</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J22" s="5">
-        <v>1287.5</v>
+        <v>1451</v>
       </c>
       <c r="K22" s="5">
         <v>1</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M22" s="4">
-        <v>103901250</v>
+        <v>117095700</v>
       </c>
       <c r="N22" s="4">
-        <v>103901250</v>
+        <v>117095700</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>117</v>
       </c>
       <c r="P22" s="3" t="s">
         <v>119</v>
       </c>
       <c r="Q22" s="3" t="s">
         <v>66</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>120</v>
       </c>
       <c r="S22" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>1.9701E-2</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:26" x14ac:dyDescent="0.25">
+        <v>2.0424000000000001E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>121</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>122</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D23" s="4">
-        <v>44200</v>
+        <v>48500</v>
       </c>
       <c r="E23" s="5">
-        <v>3950</v>
+        <v>4208</v>
       </c>
       <c r="F23" s="4">
-        <v>174590000</v>
+        <v>204088000</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J23" s="5">
-        <v>3950</v>
+        <v>4208</v>
       </c>
       <c r="K23" s="5">
         <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M23" s="4">
-        <v>174590000</v>
+        <v>204088000</v>
       </c>
       <c r="N23" s="4">
-        <v>174590000</v>
+        <v>204088000</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>121</v>
       </c>
       <c r="P23" s="3" t="s">
         <v>123</v>
       </c>
       <c r="Q23" s="3" t="s">
         <v>88</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>124</v>
       </c>
       <c r="S23" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>3.3105000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:26" x14ac:dyDescent="0.25">
+        <v>3.5596999999999997E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>125</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>126</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D24" s="4">
-        <v>64200</v>
+        <v>59700</v>
       </c>
       <c r="E24" s="5">
-        <v>3803</v>
+        <v>4585</v>
       </c>
       <c r="F24" s="4">
-        <v>244152600</v>
+        <v>273724500</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J24" s="5">
-        <v>3803</v>
+        <v>4585</v>
       </c>
       <c r="K24" s="5">
         <v>1</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M24" s="4">
-        <v>244152600</v>
+        <v>273724500</v>
       </c>
       <c r="N24" s="4">
-        <v>244152600</v>
+        <v>273724500</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>125</v>
       </c>
       <c r="P24" s="3" t="s">
         <v>127</v>
       </c>
       <c r="Q24" s="3" t="s">
         <v>57</v>
       </c>
       <c r="R24" s="3" t="s">
         <v>128</v>
       </c>
       <c r="S24" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T24" s="4">
         <v>1</v>
       </c>
       <c r="W24" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>4.6295999999999997E-2</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:26" x14ac:dyDescent="0.25">
+        <v>4.7744000000000002E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>129</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>130</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D25" s="4">
-        <v>54200</v>
+        <v>61300</v>
       </c>
       <c r="E25" s="5">
-        <v>2671</v>
+        <v>3095</v>
       </c>
       <c r="F25" s="4">
-        <v>144768200</v>
+        <v>189723500</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J25" s="5">
-        <v>2671</v>
+        <v>3095</v>
       </c>
       <c r="K25" s="5">
         <v>1</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M25" s="4">
-        <v>144768200</v>
+        <v>189723500</v>
       </c>
       <c r="N25" s="4">
-        <v>144768200</v>
+        <v>189723500</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>129</v>
       </c>
       <c r="P25" s="3" t="s">
         <v>131</v>
       </c>
       <c r="Q25" s="3" t="s">
         <v>93</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>132</v>
       </c>
       <c r="S25" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T25" s="4">
         <v>1</v>
       </c>
       <c r="W25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>2.7451E-2</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:26" x14ac:dyDescent="0.25">
+        <v>3.3092000000000003E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D26" s="4">
         <v>39400</v>
       </c>
       <c r="E26" s="5">
-        <v>2619.5</v>
+        <v>2660</v>
       </c>
       <c r="F26" s="4">
-        <v>103208300</v>
+        <v>104804000</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J26" s="5">
-        <v>2619.5</v>
+        <v>2660</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M26" s="4">
-        <v>103208300</v>
+        <v>104804000</v>
       </c>
       <c r="N26" s="4">
-        <v>103208300</v>
+        <v>104804000</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>133</v>
       </c>
       <c r="P26" s="3" t="s">
         <v>135</v>
       </c>
       <c r="Q26" s="3" t="s">
         <v>102</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>136</v>
       </c>
       <c r="S26" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>1.9570000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:26" x14ac:dyDescent="0.25">
+        <v>1.8280000000000001E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>137</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>138</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="4">
-        <v>26400</v>
+        <v>20800</v>
       </c>
       <c r="E27" s="5">
-        <v>4739</v>
+        <v>5310</v>
       </c>
       <c r="F27" s="4">
-        <v>125109600</v>
+        <v>110448000</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J27" s="5">
-        <v>4739</v>
+        <v>5310</v>
       </c>
       <c r="K27" s="5">
         <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M27" s="4">
-        <v>125109600</v>
+        <v>110448000</v>
       </c>
       <c r="N27" s="4">
-        <v>125109600</v>
+        <v>110448000</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>137</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>139</v>
       </c>
       <c r="Q27" s="3" t="s">
         <v>51</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>140</v>
       </c>
       <c r="S27" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T27" s="4">
         <v>1</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>2.3723000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:26" x14ac:dyDescent="0.25">
+        <v>1.9264E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>141</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>142</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D28" s="4">
-        <v>36800</v>
+        <v>33100</v>
       </c>
       <c r="E28" s="5">
-        <v>5864</v>
+        <v>6557</v>
       </c>
       <c r="F28" s="4">
-        <v>215795200</v>
+        <v>217036700</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J28" s="5">
-        <v>5864</v>
+        <v>6557</v>
       </c>
       <c r="K28" s="5">
         <v>1</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M28" s="4">
-        <v>215795200</v>
+        <v>217036700</v>
       </c>
       <c r="N28" s="4">
-        <v>215795200</v>
+        <v>217036700</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>141</v>
       </c>
       <c r="P28" s="3" t="s">
         <v>143</v>
       </c>
       <c r="Q28" s="3" t="s">
         <v>102</v>
       </c>
       <c r="R28" s="3" t="s">
         <v>144</v>
       </c>
       <c r="S28" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>4.0918999999999997E-2</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:26" x14ac:dyDescent="0.25">
+        <v>3.7856000000000001E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>145</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D29" s="4">
-        <v>117700</v>
+        <v>112500</v>
       </c>
       <c r="E29" s="5">
-        <v>984.1</v>
+        <v>1092.5</v>
       </c>
       <c r="F29" s="4">
-        <v>115828570</v>
+        <v>122906250</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J29" s="5">
-        <v>984.1</v>
+        <v>1092.5</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M29" s="4">
-        <v>115828570</v>
+        <v>122906250</v>
       </c>
       <c r="N29" s="4">
-        <v>115828570</v>
+        <v>122906250</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>145</v>
       </c>
       <c r="P29" s="3" t="s">
         <v>147</v>
       </c>
       <c r="Q29" s="3" t="s">
         <v>93</v>
       </c>
       <c r="R29" s="3" t="s">
         <v>148</v>
       </c>
       <c r="S29" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>2.1963E-2</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:26" x14ac:dyDescent="0.25">
+        <v>2.1437000000000001E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>150</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D30" s="4">
-        <v>158000</v>
+        <v>125400</v>
       </c>
       <c r="E30" s="5">
-        <v>1166</v>
+        <v>1575.5</v>
       </c>
       <c r="F30" s="4">
-        <v>184228000</v>
+        <v>197567700</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J30" s="5">
-        <v>1166</v>
+        <v>1575.5</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M30" s="4">
-        <v>184228000</v>
+        <v>197567700</v>
       </c>
       <c r="N30" s="4">
-        <v>184228000</v>
+        <v>197567700</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>149</v>
       </c>
       <c r="P30" s="3" t="s">
         <v>151</v>
       </c>
       <c r="Q30" s="3" t="s">
         <v>57</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>152</v>
       </c>
       <c r="S30" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T30" s="4">
         <v>1</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>3.4932999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:26" x14ac:dyDescent="0.25">
+        <v>3.4459999999999998E-2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>153</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D31" s="4">
-        <v>15400</v>
+        <v>49000</v>
       </c>
       <c r="E31" s="5">
-        <v>3480</v>
+        <v>1716</v>
       </c>
       <c r="F31" s="4">
-        <v>53592000</v>
+        <v>84084000</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J31" s="5">
-        <v>3480</v>
+        <v>1716</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M31" s="4">
-        <v>53592000</v>
+        <v>84084000</v>
       </c>
       <c r="N31" s="4">
-        <v>53592000</v>
+        <v>84084000</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>153</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>155</v>
       </c>
       <c r="Q31" s="3" t="s">
         <v>156</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>157</v>
       </c>
       <c r="S31" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>1.0161999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:26" x14ac:dyDescent="0.25">
+        <v>1.4666E-2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>158</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>159</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D32" s="4">
-        <v>39400</v>
+        <v>53100</v>
       </c>
       <c r="E32" s="5">
-        <v>3622</v>
+        <v>3615</v>
       </c>
       <c r="F32" s="4">
-        <v>142706800</v>
+        <v>191956500</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J32" s="5">
-        <v>3622</v>
+        <v>3615</v>
       </c>
       <c r="K32" s="5">
         <v>1</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M32" s="4">
-        <v>142706800</v>
+        <v>191956500</v>
       </c>
       <c r="N32" s="4">
-        <v>142706800</v>
+        <v>191956500</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>158</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>160</v>
       </c>
       <c r="Q32" s="3" t="s">
         <v>88</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>161</v>
       </c>
       <c r="S32" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T32" s="4">
         <v>1</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>2.7060000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:26" x14ac:dyDescent="0.25">
+        <v>3.3480999999999997E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>162</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>163</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D33" s="4">
-        <v>21600</v>
+        <v>21200</v>
       </c>
       <c r="E33" s="5">
-        <v>8100</v>
+        <v>8456</v>
       </c>
       <c r="F33" s="4">
-        <v>174960000</v>
+        <v>179267200</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J33" s="5">
-        <v>8100</v>
+        <v>8456</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M33" s="4">
-        <v>174960000</v>
+        <v>179267200</v>
       </c>
       <c r="N33" s="4">
-        <v>174960000</v>
+        <v>179267200</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>162</v>
       </c>
       <c r="P33" s="3" t="s">
         <v>164</v>
       </c>
       <c r="Q33" s="3" t="s">
         <v>57</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>165</v>
       </c>
       <c r="S33" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>3.3175999999999997E-2</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:26" x14ac:dyDescent="0.25">
+        <v>3.1267999999999997E-2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>166</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>167</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D34" s="4">
         <v>31100</v>
       </c>
       <c r="E34" s="5">
-        <v>2989</v>
+        <v>3078</v>
       </c>
       <c r="F34" s="4">
-        <v>92957900</v>
+        <v>95725800</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J34" s="5">
-        <v>2989</v>
+        <v>3078</v>
       </c>
       <c r="K34" s="5">
         <v>1</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M34" s="4">
-        <v>92957900</v>
+        <v>95725800</v>
       </c>
       <c r="N34" s="4">
-        <v>92957900</v>
+        <v>95725800</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>166</v>
       </c>
       <c r="P34" s="3" t="s">
         <v>168</v>
       </c>
       <c r="Q34" s="3" t="s">
         <v>93</v>
       </c>
       <c r="R34" s="3" t="s">
         <v>169</v>
       </c>
       <c r="S34" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>1.7625999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:26" x14ac:dyDescent="0.25">
+        <v>1.6695999999999999E-2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>170</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>171</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D35" s="4">
-        <v>32800</v>
+        <v>31600</v>
       </c>
       <c r="E35" s="5">
-        <v>4092</v>
+        <v>4007</v>
       </c>
       <c r="F35" s="4">
-        <v>134217600</v>
+        <v>126621200</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J35" s="5">
-        <v>4092</v>
+        <v>4007</v>
       </c>
       <c r="K35" s="5">
         <v>1</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M35" s="4">
-        <v>134217600</v>
+        <v>126621200</v>
       </c>
       <c r="N35" s="4">
-        <v>134217600</v>
+        <v>126621200</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>170</v>
       </c>
       <c r="P35" s="3" t="s">
         <v>172</v>
       </c>
       <c r="Q35" s="3" t="s">
         <v>57</v>
       </c>
       <c r="R35" s="3" t="s">
         <v>173</v>
       </c>
       <c r="S35" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>2.545E-2</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:26" x14ac:dyDescent="0.25">
+        <v>2.2085E-2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>174</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>175</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D36" s="4">
-        <v>33100</v>
+        <v>43300</v>
       </c>
       <c r="E36" s="5">
-        <v>2137</v>
+        <v>2150</v>
       </c>
       <c r="F36" s="4">
-        <v>70734700</v>
+        <v>93095000</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J36" s="5">
-        <v>2137</v>
+        <v>2150</v>
       </c>
       <c r="K36" s="5">
         <v>1</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M36" s="4">
-        <v>70734700</v>
+        <v>93095000</v>
       </c>
       <c r="N36" s="4">
-        <v>70734700</v>
+        <v>93095000</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>174</v>
       </c>
       <c r="P36" s="3" t="s">
         <v>176</v>
       </c>
       <c r="Q36" s="3" t="s">
         <v>51</v>
       </c>
       <c r="R36" s="3" t="s">
         <v>177</v>
       </c>
       <c r="S36" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T36" s="4">
         <v>1</v>
       </c>
       <c r="W36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>1.3412E-2</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:26" x14ac:dyDescent="0.25">
+        <v>1.6237000000000001E-2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>178</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>179</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D37" s="4">
-        <v>127800</v>
+        <v>28700</v>
       </c>
       <c r="E37" s="5">
-        <v>1030.5</v>
+        <v>969.2</v>
       </c>
       <c r="F37" s="4">
-        <v>131697900</v>
+        <v>27816040</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J37" s="5">
-        <v>1030.5</v>
+        <v>969.2</v>
       </c>
       <c r="K37" s="5">
         <v>1</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M37" s="4">
-        <v>131697900</v>
+        <v>27816040</v>
       </c>
       <c r="N37" s="4">
-        <v>131697900</v>
+        <v>27816040</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>178</v>
       </c>
       <c r="P37" s="3" t="s">
         <v>180</v>
       </c>
       <c r="Q37" s="3" t="s">
         <v>66</v>
       </c>
       <c r="R37" s="3" t="s">
         <v>181</v>
       </c>
       <c r="S37" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>2.4972000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:26" x14ac:dyDescent="0.25">
+        <v>4.8510000000000003E-3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>182</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>183</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D38" s="4">
-        <v>46000</v>
+        <v>54200</v>
       </c>
       <c r="E38" s="5">
-        <v>3894</v>
+        <v>4334</v>
       </c>
       <c r="F38" s="4">
-        <v>179124000</v>
+        <v>234902800</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J38" s="5">
-        <v>3894</v>
+        <v>4334</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M38" s="4">
-        <v>179124000</v>
+        <v>234902800</v>
       </c>
       <c r="N38" s="4">
-        <v>179124000</v>
+        <v>234902800</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>182</v>
       </c>
       <c r="P38" s="3" t="s">
         <v>184</v>
       </c>
       <c r="Q38" s="3" t="s">
         <v>57</v>
       </c>
       <c r="R38" s="3" t="s">
         <v>185</v>
       </c>
       <c r="S38" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>3.3965000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:26" x14ac:dyDescent="0.25">
+        <v>4.0972000000000001E-2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>186</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>187</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D39" s="4">
-        <v>55100</v>
+        <v>76500</v>
       </c>
       <c r="E39" s="5">
-        <v>3116</v>
+        <v>2448</v>
       </c>
       <c r="F39" s="4">
-        <v>171691600</v>
+        <v>187272000</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J39" s="5">
-        <v>3116</v>
+        <v>2448</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M39" s="4">
-        <v>171691600</v>
+        <v>187272000</v>
       </c>
       <c r="N39" s="4">
-        <v>171691600</v>
+        <v>187272000</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>186</v>
       </c>
       <c r="P39" s="3" t="s">
         <v>188</v>
       </c>
       <c r="Q39" s="3" t="s">
         <v>93</v>
       </c>
       <c r="R39" s="3" t="s">
         <v>189</v>
       </c>
       <c r="S39" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>3.2556000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:26" x14ac:dyDescent="0.25">
+        <v>3.2663999999999999E-2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>190</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>191</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D40" s="4">
-        <v>80200</v>
+        <v>73100</v>
       </c>
       <c r="E40" s="5">
-        <v>1577</v>
+        <v>1435</v>
       </c>
       <c r="F40" s="4">
-        <v>126475400</v>
+        <v>104898500</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J40" s="5">
-        <v>1577</v>
+        <v>1435</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M40" s="4">
-        <v>126475400</v>
+        <v>104898500</v>
       </c>
       <c r="N40" s="4">
-        <v>126475400</v>
+        <v>104898500</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>190</v>
       </c>
       <c r="P40" s="3" t="s">
         <v>192</v>
       </c>
       <c r="Q40" s="3" t="s">
         <v>51</v>
       </c>
       <c r="R40" s="3" t="s">
         <v>193</v>
       </c>
       <c r="S40" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>2.3982E-2</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:26" x14ac:dyDescent="0.25">
+        <v>1.8296E-2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
         <v>194</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>195</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D41" s="4">
-        <v>38700</v>
+        <v>41800</v>
       </c>
       <c r="E41" s="5">
-        <v>3356</v>
+        <v>3121</v>
       </c>
       <c r="F41" s="4">
-        <v>129877200</v>
+        <v>130457800</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J41" s="5">
-        <v>3356</v>
+        <v>3121</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M41" s="4">
-        <v>129877200</v>
+        <v>130457800</v>
       </c>
       <c r="N41" s="4">
-        <v>129877200</v>
+        <v>130457800</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>194</v>
       </c>
       <c r="P41" s="3" t="s">
         <v>196</v>
       </c>
       <c r="Q41" s="3" t="s">
         <v>88</v>
       </c>
       <c r="R41" s="3" t="s">
         <v>197</v>
       </c>
       <c r="S41" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>2.4627E-2</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:26" x14ac:dyDescent="0.25">
+        <v>2.2754E-2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
         <v>198</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>199</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D42" s="4">
         <v>24500</v>
       </c>
       <c r="E42" s="5">
-        <v>2053</v>
+        <v>2392.5</v>
       </c>
       <c r="F42" s="4">
-        <v>50298500</v>
+        <v>58616250</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J42" s="5">
-        <v>2053</v>
+        <v>2392.5</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M42" s="4">
-        <v>50298500</v>
+        <v>58616250</v>
       </c>
       <c r="N42" s="4">
-        <v>50298500</v>
+        <v>58616250</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>198</v>
       </c>
       <c r="P42" s="3" t="s">
         <v>200</v>
       </c>
       <c r="Q42" s="3" t="s">
         <v>51</v>
       </c>
       <c r="R42" s="3" t="s">
         <v>201</v>
       </c>
       <c r="S42" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>9.5370000000000003E-3</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:26" x14ac:dyDescent="0.25">
+        <v>1.0224E-2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
         <v>202</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>203</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>204</v>
       </c>
       <c r="D43" s="4">
-        <v>-8804628.5899999999</v>
+        <v>-9601134.5600000005</v>
       </c>
       <c r="E43" s="5">
         <v>1</v>
       </c>
       <c r="F43" s="4">
-        <v>-8804628.5899999999</v>
+        <v>-9601134.5600000005</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>205</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J43" s="5">
         <v>1</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>45</v>
       </c>
       <c r="M43" s="4">
-        <v>-8804628.5899999999</v>
+        <v>-9601134.5600000005</v>
       </c>
       <c r="N43" s="4">
-        <v>-8804628.5899999999</v>
+        <v>-9601134.5600000005</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S43" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>-1.6689999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:26" x14ac:dyDescent="0.25">
+        <v>-1.6739999999999999E-3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="46" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="47" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="48" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="49" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="50" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
         <v>211</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>September</vt:lpstr>
+      <vt:lpstr>December</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>