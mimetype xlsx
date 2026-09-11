--- v5 (2026-08-22)
+++ v6 (2026-09-11)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd4b1add72ed49a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64dc001674f2466c8a6e89ba8503fce2.psmdcp" Id="R261fa1eecdfa4a59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f0c5324c814676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a4fd59da608481281db9e46bbd0ac62.psmdcp" Id="R88be41e1c82e4ad5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Credit Ratings" sheetId="2" r:id="rId2"/>
     <x:sheet name="Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Characteristics" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>Credit Ratings - Ultra-Short Income ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/31/2026 (%)</x:t>
+    <x:t>As of 08/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Rating</x:t>
   </x:si>
   <x:si>
     <x:t>Ultra-Short Income ETF</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
     <x:t>AA</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
     <x:t>The credit ratings above may encompass emerging debt, developed rates, and asset-backed exposures. Ratings for the developed rates exposures are derived by taking the lowest issue level</x:t>
   </x:si>
   <x:si>
     <x:t>rating between Standard and Poor's &amp; Moody's scores and rolling these up into the portfolio's overall quality brackets. Ratings for emerging debt are determined using the middle of the</x:t>
   </x:si>
   <x:si>
     <x:t>Moody’s, S&amp;P, and Fitch ratings when all three are available, the lower of the two ratings when two ratings are available, and the sole rating when only one rating is available. Ratings</x:t>
   </x:si>
@@ -128,81 +128,78 @@
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>AAA CLO</x:t>
   </x:si>
   <x:si>
     <x:t>Agencies</x:t>
   </x:si>
   <x:si>
     <x:t>Cash/Equiv.</x:t>
   </x:si>
   <x:si>
     <x:t>TIPS</x:t>
   </x:si>
   <x:si>
     <x:t>UST Floaters</x:t>
   </x:si>
   <x:si>
     <x:t>UST Notes/Bills</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Ultra-Short Income ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/31/2026</x:t>
+    <x:t>As of 08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Spread Duration</x:t>
   </x:si>
   <x:si>
     <x:t>Effective Duration</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Yield to Worst</x:t>
   </x:si>
   <x:si>
-    <x:t>4.7%</x:t>
+    <x:t>4.8%</x:t>
   </x:si>
   <x:si>
     <x:t>SEC Yield</x:t>
   </x:si>
   <x:si>
-    <x:t>4.3%</x:t>
+    <x:t>4.4%</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>4.5%</x:t>
   </x:si>
   <x:si>
     <x:t>The 30-Day Yield represents net investment income earned by the Fund over the most recent 30-Day period, expressed as an annual percentage rate based on the Fund’s share price at the end</x:t>
   </x:si>
   <x:si>
     <x:t>of the 30-Day period. The 30-Day unsubsidized SEC Yield does not reflect any fee waivers/reimbursements/limits in effect.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -578,59 +575,59 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>70.8</x:v>
+        <x:v>72.9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>29.2</x:v>
+        <x:v>27.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
@@ -754,91 +751,91 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>70.4</x:v>
+        <x:v>70.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>3.9</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B15"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
@@ -849,101 +846,101 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2" t="s">
-        <x:v>50</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>