--- v6 (2026-09-11)
+++ v7 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f0c5324c814676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a4fd59da608481281db9e46bbd0ac62.psmdcp" Id="R88be41e1c82e4ad5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R908f0be130294dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e38b58c0e61d42c2ac2702aae47a3d36.psmdcp" Id="Rd9d9d8d90cef445f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Credit Ratings" sheetId="2" r:id="rId2"/>
     <x:sheet name="Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Characteristics" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>Credit Ratings - Ultra-Short Income ETF</x:t>
   </x:si>
   <x:si>
     <x:t>As of 08/31/2026 (%)</x:t>