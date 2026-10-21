--- v7 (2026-10-01)
+++ v8 (2026-10-21)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R908f0be130294dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e38b58c0e61d42c2ac2702aae47a3d36.psmdcp" Id="Rd9d9d8d90cef445f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra73609585b6144e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b5dd4343a864f9f8a70063d2ed84a8b.psmdcp" Id="Rac783c487c86475c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Credit Ratings" sheetId="2" r:id="rId2"/>
     <x:sheet name="Sectors" sheetId="3" r:id="rId3"/>
     <x:sheet name="Characteristics" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Credit Ratings - Ultra-Short Income ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/31/2026 (%)</x:t>
+    <x:t>As of 09/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Rating</x:t>
   </x:si>
   <x:si>
     <x:t>Ultra-Short Income ETF</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
     <x:t>AA</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
     <x:t>The credit ratings above may encompass emerging debt, developed rates, and asset-backed exposures. Ratings for the developed rates exposures are derived by taking the lowest issue level</x:t>
   </x:si>
   <x:si>
     <x:t>rating between Standard and Poor's &amp; Moody's scores and rolling these up into the portfolio's overall quality brackets. Ratings for emerging debt are determined using the middle of the</x:t>
   </x:si>
   <x:si>
     <x:t>Moody’s, S&amp;P, and Fitch ratings when all three are available, the lower of the two ratings when two ratings are available, and the sole rating when only one rating is available. Ratings</x:t>
   </x:si>
@@ -116,90 +116,96 @@
   <x:si>
     <x:t>iv. Redistribution of the credit ratings is prohibited without S&amp;P’s consent; and</x:t>
   </x:si>
   <x:si>
     <x:t>v. S&amp;P may require that GMO stop providing the credit ratings unless you have or enter into any necessary direct license with S&amp;P.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Sectors - Ultra-Short Income ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>AAA CLO</x:t>
   </x:si>
   <x:si>
     <x:t>Agencies</x:t>
   </x:si>
   <x:si>
     <x:t>Cash/Equiv.</x:t>
   </x:si>
   <x:si>
+    <x:t>Repo</x:t>
+  </x:si>
+  <x:si>
     <x:t>TIPS</x:t>
   </x:si>
   <x:si>
     <x:t>UST Floaters</x:t>
   </x:si>
   <x:si>
     <x:t>UST Notes/Bills</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Ultra-Short Income ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/31/2026</x:t>
+    <x:t>As of 09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Spread Duration</x:t>
   </x:si>
   <x:si>
     <x:t>Effective Duration</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Yield to Worst</x:t>
   </x:si>
   <x:si>
-    <x:t>4.8%</x:t>
+    <x:t>5.2%</x:t>
   </x:si>
   <x:si>
     <x:t>SEC Yield</x:t>
   </x:si>
   <x:si>
-    <x:t>4.4%</x:t>
+    <x:t>4.6%</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.5%</x:t>
   </x:si>
   <x:si>
     <x:t>The 30-Day Yield represents net investment income earned by the Fund over the most recent 30-Day period, expressed as an annual percentage rate based on the Fund’s share price at the end</x:t>
   </x:si>
   <x:si>
     <x:t>of the 30-Day period. The 30-Day unsubsidized SEC Yield does not reflect any fee waivers/reimbursements/limits in effect.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -575,59 +581,59 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>72.9</x:v>
+        <x:v>72.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>27.1</x:v>
+        <x:v>27.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
@@ -718,229 +724,237 @@
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B13"/>
+  <x:dimension ref="A1:B14"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="14.870625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.000625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>70.7</x:v>
+        <x:v>70.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>1.1</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>5.9</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>21.8</x:v>
-[...3 lines deleted...]
-      <x:c r="A13" s="1" t="s">
+        <x:v>6.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:2">
+      <x:c r="A12" s="2" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="n">
+        <x:v>19.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:2">
+      <x:c r="A14" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B15"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="17.230625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.000625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s">
-        <x:v>46</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>