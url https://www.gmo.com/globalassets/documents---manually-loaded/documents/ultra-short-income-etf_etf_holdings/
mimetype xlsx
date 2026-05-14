--- v0 (2026-04-20)
+++ v1 (2026-05-14)
@@ -1,414 +1,420 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4083c0e2e86f42e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbeb9551a7fc4189a8f45da6fd9f54a5.psmdcp" Id="R414e4740db824ff4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8991854684c4f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e47786fd6a1a4ebdbf9190d549b4aaf7.psmdcp" Id="Rd6cf08694dad4ebc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="122">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="124">
   <x:si>
     <x:t>Holdings - Ultra-Short Income ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/20/2026 (%)</x:t>
+    <x:t>As of 05/13/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>TPIXX</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STREET INSTITUTIONAL TRE</x:t>
   </x:si>
   <x:si>
     <x:t>857492862</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
   </x:si>
   <x:si>
+    <x:t>CARVAL CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14686WAW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TREASURY BILL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797UD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FED HOME LN DISCOUNT NT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>313385F27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MADISON PARK FUNDING LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55818RBL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US TREASURY N/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CEC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSY INFL IX N/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CDC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CGC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTRESS CREDIT BSL LIMITED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34962DAN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OZLM LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67113DAW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PALMER SQUARE CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69702EAJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>313385ZP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAIN CAPITAL CREDIT CLO, LIMIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05682LBA4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37 CAPITAL CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88429RAL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUND POINT CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83611KAW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRINITAS CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89641GAY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOYA CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92917RAL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34962HAJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRYDEN SENIOR LOAN FUND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26244GAS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26244MAW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG US CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44933WAL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CMH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CGH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912828S50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67111DBG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BATTALION CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07132JBL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROMARK CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77587EAL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VENTURE CDO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92330EAP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92328XBD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>313385XZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GREYWOLF CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39809CAY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOUNTAIN VIEW CLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62432FAV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07131AAM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIND RIVER CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97316LAJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CPB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WELLFLEET CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94949GAW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYMPHONY CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87166VAW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92325QAA5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87167NDL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83607EAA0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGATTA XX FUNDING LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75884YAJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92945JAA1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13079WDC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GALAXY CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36320TBM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANYON CAPITAL CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13876GAJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLUEMOUNTAIN CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09629PAA4</x:t>
+  </x:si>
+  <x:si>
     <x:t>APEX CREDIT CLO LLC</x:t>
   </x:si>
   <x:si>
     <x:t>03755HAN3</x:t>
   </x:si>
   <x:si>
-    <x:t>Bond</x:t>
-[...11 lines deleted...]
-    <x:t>36320TBM4</x:t>
+    <x:t>83609GBN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US TREASURY FRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CPG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHWOODS CAPITAL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66860CAL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCI SYMPHONY CLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87229WAQ4</x:t>
   </x:si>
   <x:si>
     <x:t>KKR FINANCIAL CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>48249VBE0</x:t>
   </x:si>
   <x:si>
-    <x:t>MOUNTAIN VIEW CLO</x:t>
-[...2 lines deleted...]
-    <x:t>62432FAV6</x:t>
+    <x:t>JEFFERSON MILL CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47421MBJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCKFORD TOWER CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77342KAA8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>313385J80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>313385B88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LCM LTD PARTNERSHIP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50201QAL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92332NBC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797TS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07132EAS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CPL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CNV9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELMWOOD CLO X LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29002VAU2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77341GAS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912828V49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26252NAW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CLS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26245MAC5</x:t>
   </x:si>
   <x:si>
     <x:t>MAGNETITE CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>55954YAU9</x:t>
   </x:si>
   <x:si>
-    <x:t>US TREASURY N/B</x:t>
-[...103 lines deleted...]
-  <x:si>
     <x:t>83608GAQ9</x:t>
-  </x:si>
-[...169 lines deleted...]
-    <x:t>26244RAF8</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -758,1499 +764,1583 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G75"/>
+  <x:dimension ref="A1:G79"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="31.010625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="12.430625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="13.150625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>1516530.6</x:v>
+        <x:v>28298.5</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>1516530.6</x:v>
+        <x:v>28298.5</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s"/>
       <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>1089302.3</x:v>
+        <x:v>192083.3</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>1089847</x:v>
+        <x:v>191979.9</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>998177.4</x:v>
+        <x:v>207000</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>999175.6</x:v>
+        <x:v>200559.9</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s"/>
       <x:c r="B9" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>1000000</x:v>
+        <x:v>350000</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>999098</x:v>
+        <x:v>345800</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s"/>
       <x:c r="B10" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>800000</x:v>
+        <x:v>123428.8</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>799997.6</x:v>
+        <x:v>123379.2</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s"/>
       <x:c r="B11" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>740251.3</x:v>
+        <x:v>943000</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>740248.3</x:v>
+        <x:v>928850.4</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s"/>
       <x:c r="B12" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>712500</x:v>
+        <x:v>18011.1</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>712490.7</x:v>
+        <x:v>18194.4</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s"/>
       <x:c r="B13" s="3" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C13" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="C13" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>664000</x:v>
+        <x:v>921000</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>653770.8</x:v>
+        <x:v>919309.1</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s"/>
       <x:c r="B14" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>647000</x:v>
+        <x:v>1833570.7</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>646090.2</x:v>
+        <x:v>1833992.4</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s"/>
       <x:c r="B15" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>609000</x:v>
+        <x:v>16791.8</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>610952.5</x:v>
+        <x:v>16799.9</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s"/>
       <x:c r="B16" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>589332</x:v>
+        <x:v>1875000</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>5.6</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>590098.1</x:v>
+        <x:v>1879323.8</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s"/>
       <x:c r="B17" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>600000</x:v>
+        <x:v>400000</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>589622.7</x:v>
+        <x:v>397255.3</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s"/>
       <x:c r="B18" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>570000</x:v>
+        <x:v>192491.4</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>571104.4</x:v>
+        <x:v>192380.3</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s"/>
       <x:c r="B19" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>557000</x:v>
+        <x:v>175000</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>553953.9</x:v>
+        <x:v>175010.5</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s"/>
       <x:c r="B20" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>550375</x:v>
+        <x:v>1058953.6</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>550371.7</x:v>
+        <x:v>1059204.6</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s"/>
       <x:c r="B21" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>546000</x:v>
+        <x:v>366641.5</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>547301</x:v>
+        <x:v>366434.7</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s"/>
       <x:c r="B22" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>500000</x:v>
+        <x:v>409100.3</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>499477.5</x:v>
+        <x:v>409462.4</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s"/>
       <x:c r="B23" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>461685.3</x:v>
+        <x:v>52204.4</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>461915.2</x:v>
+        <x:v>52203</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s"/>
       <x:c r="B24" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>434677.5</x:v>
+        <x:v>370133.9</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>435144.8</x:v>
+        <x:v>370298.6</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s"/>
       <x:c r="B25" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>408012.4</x:v>
+        <x:v>67490.9</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>408140.6</x:v>
+        <x:v>67494</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s"/>
       <x:c r="B26" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>403789.6</x:v>
+        <x:v>410705.2</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>404058.9</x:v>
+        <x:v>410294.5</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s"/>
       <x:c r="B27" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>390000</x:v>
+        <x:v>510000</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>390522.2</x:v>
+        <x:v>511275</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s"/>
       <x:c r="B28" s="3" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C28" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="C28" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>370133.9</x:v>
+        <x:v>930000</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>370360.5</x:v>
+        <x:v>922443.8</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s"/>
       <x:c r="B29" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>350000</x:v>
+        <x:v>17794.9</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>344960.2</x:v>
+        <x:v>18007.7</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s"/>
       <x:c r="B30" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>335000</x:v>
+        <x:v>131823.9</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>331035.7</x:v>
+        <x:v>131894.3</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s"/>
       <x:c r="B31" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>303946.7</x:v>
+        <x:v>904581.9</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>304017.5</x:v>
+        <x:v>904568.4</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s"/>
       <x:c r="B32" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>290664.1</x:v>
+        <x:v>13314.1</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>290768.1</x:v>
+        <x:v>13314.9</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s"/>
       <x:c r="B33" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>267616.7</x:v>
+        <x:v>589332</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>267768.5</x:v>
+        <x:v>590068.6</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s"/>
       <x:c r="B34" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>259714.3</x:v>
+        <x:v>1106252.5</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>259719.7</x:v>
+        <x:v>1107263.6</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s"/>
       <x:c r="B35" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>229520.6</x:v>
+        <x:v>300000</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>229575.6</x:v>
+        <x:v>299082.9</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s"/>
       <x:c r="B36" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>220938</x:v>
+        <x:v>129475.7</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>220871.5</x:v>
+        <x:v>129642.7</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s"/>
       <x:c r="B37" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>208333.3</x:v>
+        <x:v>740251.3</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>208335.8</x:v>
+        <x:v>740230.6</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s"/>
       <x:c r="B38" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>206984.3</x:v>
+        <x:v>157919.4</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>206864.6</x:v>
+        <x:v>157738</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s"/>
       <x:c r="B39" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>201906.4</x:v>
+        <x:v>500000</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>201979.5</x:v>
+        <x:v>500167.5</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s"/>
       <x:c r="B40" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>204000</x:v>
+        <x:v>934000</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>200686.9</x:v>
+        <x:v>928344.9</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s"/>
       <x:c r="B41" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>207000</x:v>
+        <x:v>1016135</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>200350.7</x:v>
+        <x:v>1016439.8</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s"/>
       <x:c r="B42" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>197000</x:v>
+        <x:v>65188.8</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>195741.7</x:v>
+        <x:v>65372.1</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s"/>
       <x:c r="B43" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>192083.3</x:v>
+        <x:v>48622.7</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>191992.8</x:v>
+        <x:v>48727.2</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s"/>
       <x:c r="B44" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>178025</x:v>
+        <x:v>2208525.2</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>177930.6</x:v>
+        <x:v>2209510.2</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s"/>
       <x:c r="B45" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C45" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="C45" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>175000</x:v>
+        <x:v>184565</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>175016.3</x:v>
+        <x:v>184864.7</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s"/>
       <x:c r="B46" s="3" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C46" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C46" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>-170385.2</x:v>
+        <x:v>259714.3</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>-170385.2</x:v>
+        <x:v>259712.5</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s"/>
       <x:c r="B47" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>163912.8</x:v>
+        <x:v>187500</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>164011.3</x:v>
+        <x:v>187498.7</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s"/>
       <x:c r="B48" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>161586</x:v>
+        <x:v>65080.9</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>161633.3</x:v>
+        <x:v>65189.4</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s"/>
       <x:c r="B49" s="3" t="s">
-        <x:v>16</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>157919.4</x:v>
+        <x:v>1000000</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>157371.9</x:v>
+        <x:v>1000618</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s"/>
       <x:c r="B50" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>150000</x:v>
+        <x:v>143386.7</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>150150</x:v>
+        <x:v>143471.6</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s"/>
       <x:c r="B51" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>143386.7</x:v>
+        <x:v>25484.5</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>143458</x:v>
+        <x:v>25510.6</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s"/>
       <x:c r="B52" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>122761.7</x:v>
+        <x:v>639325.7</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>123001.1</x:v>
+        <x:v>639325.7</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s"/>
       <x:c r="B53" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>113863.5</x:v>
+        <x:v>166311</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>113884.5</x:v>
+        <x:v>166464.3</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s"/>
       <x:c r="B54" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>98305</x:v>
+        <x:v>671000</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>98337.6</x:v>
+        <x:v>672047.7</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s"/>
       <x:c r="B55" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>81198.4</x:v>
+        <x:v>403789.6</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>81211.8</x:v>
+        <x:v>403789.6</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s"/>
       <x:c r="B56" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>80264.7</x:v>
+        <x:v>5349.4</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>80335.2</x:v>
+        <x:v>5353.4</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s"/>
       <x:c r="B57" s="3" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C57" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C57" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>71118.9</x:v>
+        <x:v>1800000</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>71106.7</x:v>
+        <x:v>1799951.4</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s"/>
       <x:c r="B58" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>67490.9</x:v>
+        <x:v>36697.3</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>67393.4</x:v>
+        <x:v>36719.1</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s"/>
       <x:c r="B59" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>65188.8</x:v>
+        <x:v>170625</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>65407.1</x:v>
+        <x:v>170777.2</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s"/>
       <x:c r="B60" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>65080.9</x:v>
+        <x:v>600000</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>65211.3</x:v>
+        <x:v>591000</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s"/>
       <x:c r="B61" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>56000</x:v>
+        <x:v>335000</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>56094.5</x:v>
+        <x:v>331855.4</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s"/>
       <x:c r="B62" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>54894.2</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>54893.8</x:v>
+        <x:v>150193.5</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s"/>
       <x:c r="B63" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>50000</x:v>
+        <x:v>78014.4</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>49985</x:v>
+        <x:v>78063.8</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s"/>
       <x:c r="B64" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>41345</x:v>
+        <x:v>400000</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>41349.6</x:v>
+        <x:v>399762.4</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s"/>
       <x:c r="B65" s="3" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C65" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C65" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>29903.4</x:v>
+        <x:v>1603073.2</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>29903.8</x:v>
+        <x:v>1603688.7</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s"/>
       <x:c r="B66" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>25484.5</x:v>
+        <x:v>926000</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>25516.9</x:v>
+        <x:v>917716.6</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s"/>
       <x:c r="B67" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>17907.5</x:v>
+        <x:v>929000</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>18015.2</x:v>
+        <x:v>925298.5</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s"/>
       <x:c r="B68" s="3" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C68" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C68" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>17692.5</x:v>
+        <x:v>471750</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>17902.8</x:v>
+        <x:v>471737.7</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s"/>
       <x:c r="B69" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>17556.4</x:v>
+        <x:v>434677.5</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>17559.3</x:v>
+        <x:v>434764.5</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s"/>
       <x:c r="B70" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>5349.4</x:v>
+        <x:v>17658</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>5355</x:v>
+        <x:v>17705.5</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s"/>
       <x:c r="B71" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D71" s="4" t="n">
+        <x:v>303946.7</x:v>
+      </x:c>
+      <x:c r="E71" s="4" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="F71" s="4" t="n">
+        <x:v>304006.6</x:v>
+      </x:c>
+      <x:c r="G71" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:7">
+      <x:c r="A72" s="3" t="s"/>
+      <x:c r="B72" s="3" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C72" s="3" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D72" s="4" t="n">
+        <x:v>462000</x:v>
+      </x:c>
+      <x:c r="E72" s="4" t="n">
+        <x:v>1.4</x:v>
+      </x:c>
+      <x:c r="F72" s="4" t="n">
+        <x:v>462709.8</x:v>
+      </x:c>
+      <x:c r="G72" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:7">
+      <x:c r="A73" s="3" t="s"/>
+      <x:c r="B73" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C73" s="3" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D73" s="4" t="n">
+        <x:v>122761.7</x:v>
+      </x:c>
+      <x:c r="E73" s="4" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="F73" s="4" t="n">
+        <x:v>122956.9</x:v>
+      </x:c>
+      <x:c r="G73" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:7">
+      <x:c r="A74" s="3" t="s"/>
+      <x:c r="B74" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D71" s="4" t="n">
-[...13 lines deleted...]
-      <x:c r="A73" s="3" t="s">
+      <x:c r="C74" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A74" s="3" t="s">
+      <x:c r="D74" s="4" t="n">
+        <x:v>633333.3</x:v>
+      </x:c>
+      <x:c r="E74" s="4" t="n">
+        <x:v>1.9</x:v>
+      </x:c>
+      <x:c r="F74" s="4" t="n">
+        <x:v>634763.4</x:v>
+      </x:c>
+      <x:c r="G74" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:7">
+      <x:c r="A75" s="3" t="s"/>
+      <x:c r="B75" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C75" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A75" s="1" t="s">
+      <x:c r="D75" s="4" t="n">
+        <x:v>187207.3</x:v>
+      </x:c>
+      <x:c r="E75" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="F75" s="4" t="n">
+        <x:v>187408.6</x:v>
+      </x:c>
+      <x:c r="G75" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:7">
+      <x:c r="A77" s="3" t="s">
         <x:v>121</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:7">
+      <x:c r="A78" s="3" t="s">
+        <x:v>122</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:7">
+      <x:c r="A79" s="1" t="s">
+        <x:v>123</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>