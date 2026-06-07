--- v1 (2026-05-14)
+++ v2 (2026-06-07)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8991854684c4f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e47786fd6a1a4ebdbf9190d549b4aaf7.psmdcp" Id="Rd6cf08694dad4ebc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd649635656469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6b749925e174f20bc7b1be4e4812c0a.psmdcp" Id="R61b46582f08c4c09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="124">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="129">
   <x:si>
     <x:t>Holdings - Ultra-Short Income ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/13/2026 (%)</x:t>
+    <x:t>As of 06/05/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>TPIXX</x:t>
   </x:si>
@@ -208,50 +208,56 @@
   <x:si>
     <x:t>VENTURE CDO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>92330EAP2</x:t>
   </x:si>
   <x:si>
     <x:t>92328XBD0</x:t>
   </x:si>
   <x:si>
     <x:t>313385XZ4</x:t>
   </x:si>
   <x:si>
     <x:t>GREYWOLF CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>39809CAY0</x:t>
   </x:si>
   <x:si>
     <x:t>MOUNTAIN VIEW CLO</x:t>
   </x:si>
   <x:si>
     <x:t>62432FAV6</x:t>
   </x:si>
   <x:si>
+    <x:t>US TREASURY FRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CQM6</x:t>
+  </x:si>
+  <x:si>
     <x:t>07131AAM6</x:t>
   </x:si>
   <x:si>
     <x:t>WIND RIVER CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>97316LAJ7</x:t>
   </x:si>
   <x:si>
     <x:t>91282CPB1</x:t>
   </x:si>
   <x:si>
     <x:t>WELLFLEET CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>94949GAW1</x:t>
   </x:si>
   <x:si>
     <x:t>SYMPHONY CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>87166VAW8</x:t>
   </x:si>
   <x:si>
     <x:t>92325QAA5</x:t>
@@ -259,123 +265,132 @@
   <x:si>
     <x:t>87167NDL6</x:t>
   </x:si>
   <x:si>
     <x:t>83607EAA0</x:t>
   </x:si>
   <x:si>
     <x:t>REGATTA XX FUNDING LTD</x:t>
   </x:si>
   <x:si>
     <x:t>75884YAJ7</x:t>
   </x:si>
   <x:si>
     <x:t>92945JAA1</x:t>
   </x:si>
   <x:si>
     <x:t>13079WDC9</x:t>
   </x:si>
   <x:si>
     <x:t>GALAXY CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>36320TBM4</x:t>
   </x:si>
   <x:si>
+    <x:t>912797SU2</x:t>
+  </x:si>
+  <x:si>
     <x:t>CANYON CAPITAL CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>13876GAJ7</x:t>
   </x:si>
   <x:si>
     <x:t>BLUEMOUNTAIN CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>09629PAA4</x:t>
   </x:si>
   <x:si>
     <x:t>APEX CREDIT CLO LLC</x:t>
   </x:si>
   <x:si>
     <x:t>03755HAN3</x:t>
   </x:si>
   <x:si>
     <x:t>83609GBN4</x:t>
   </x:si>
   <x:si>
-    <x:t>US TREASURY FRN</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>91282CPG0</x:t>
   </x:si>
   <x:si>
     <x:t>NORTHWOODS CAPITAL LTD</x:t>
   </x:si>
   <x:si>
     <x:t>66860CAL7</x:t>
   </x:si>
   <x:si>
+    <x:t>912797UP0</x:t>
+  </x:si>
+  <x:si>
     <x:t>TCI SYMPHONY CLO</x:t>
   </x:si>
   <x:si>
     <x:t>87229WAQ4</x:t>
   </x:si>
   <x:si>
     <x:t>KKR FINANCIAL CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>48249VBE0</x:t>
   </x:si>
   <x:si>
+    <x:t>US DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999USDZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
     <x:t>JEFFERSON MILL CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>47421MBJ1</x:t>
   </x:si>
   <x:si>
     <x:t>ROCKFORD TOWER CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>77342KAA8</x:t>
   </x:si>
   <x:si>
     <x:t>313385J80</x:t>
   </x:si>
   <x:si>
     <x:t>313385B88</x:t>
   </x:si>
   <x:si>
     <x:t>LCM LTD PARTNERSHIP</x:t>
   </x:si>
   <x:si>
     <x:t>50201QAL8</x:t>
   </x:si>
   <x:si>
     <x:t>92332NBC8</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>912797TS6</x:t>
   </x:si>
   <x:si>
     <x:t>07132EAS4</x:t>
   </x:si>
   <x:si>
     <x:t>91282CPL9</x:t>
   </x:si>
   <x:si>
     <x:t>91282CNV9</x:t>
   </x:si>
   <x:si>
     <x:t>ELMWOOD CLO X LTD</x:t>
   </x:si>
   <x:si>
     <x:t>29002VAU2</x:t>
   </x:si>
   <x:si>
     <x:t>77341GAS9</x:t>
   </x:si>
   <x:si>
     <x:t>912828V49</x:t>
   </x:si>
   <x:si>
     <x:t>26252NAW9</x:t>
   </x:si>
@@ -764,51 +779,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G79"/>
+  <x:dimension ref="A1:G82"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="31.010625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.150625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -823,1524 +838,1587 @@
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>28298.5</x:v>
+        <x:v>4164.4</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>28298.5</x:v>
+        <x:v>4164.4</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s"/>
       <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>192083.3</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>191979.9</x:v>
+        <x:v>191986.5</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>207000</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>200559.9</x:v>
+        <x:v>201057.1</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s"/>
       <x:c r="B9" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>350000</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>345800</x:v>
+        <x:v>346595.6</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s"/>
       <x:c r="B10" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>123428.8</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>123379.2</x:v>
+        <x:v>123389.8</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s"/>
       <x:c r="B11" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>943000</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>928850.4</x:v>
+        <x:v>929665.4</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s"/>
       <x:c r="B12" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>18011.1</x:v>
+        <x:v>18147</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>18194.4</x:v>
+        <x:v>18187.6</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s"/>
       <x:c r="B13" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
         <x:v>921000</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>919309.1</x:v>
+        <x:v>918661.5</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s"/>
       <x:c r="B14" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
         <x:v>1833570.7</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>1833992.4</x:v>
+        <x:v>1833713.7</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s"/>
       <x:c r="B15" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>16791.8</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>16799.9</x:v>
+        <x:v>16795</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s"/>
       <x:c r="B16" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
         <x:v>1875000</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>5.6</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>1879323.8</x:v>
+        <x:v>1878909.4</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s"/>
       <x:c r="B17" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>400000</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>397255.3</x:v>
+        <x:v>398144.7</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s"/>
       <x:c r="B18" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>192491.4</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>192380.3</x:v>
+        <x:v>192386.1</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s"/>
       <x:c r="B19" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>175000</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>175010.5</x:v>
+        <x:v>175008.6</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s"/>
       <x:c r="B20" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>1058953.6</x:v>
+        <x:v>1334281.5</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>1059204.6</x:v>
+        <x:v>1334270.9</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s"/>
       <x:c r="B21" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
         <x:v>366641.5</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>366434.7</x:v>
+        <x:v>366441</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s"/>
       <x:c r="B22" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
         <x:v>409100.3</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>409462.4</x:v>
+        <x:v>409401</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s"/>
       <x:c r="B23" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
         <x:v>52204.4</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>52203</x:v>
+        <x:v>52202.5</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s"/>
       <x:c r="B24" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>370133.9</x:v>
+        <x:v>236242.9</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>370298.6</x:v>
+        <x:v>236458.8</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s"/>
       <x:c r="B25" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
         <x:v>67490.9</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>67494</x:v>
+        <x:v>67491.5</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s"/>
       <x:c r="B26" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
         <x:v>410705.2</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>410294.5</x:v>
+        <x:v>410394.3</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s"/>
       <x:c r="B27" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
         <x:v>510000</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>511275</x:v>
+        <x:v>510961.2</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s"/>
       <x:c r="B28" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
         <x:v>930000</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>922443.8</x:v>
+        <x:v>921971.5</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s"/>
       <x:c r="B29" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>17794.9</x:v>
+        <x:v>17929.1</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>18007.7</x:v>
+        <x:v>18042</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s"/>
       <x:c r="B30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
         <x:v>131823.9</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>131894.3</x:v>
+        <x:v>131926.6</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s"/>
       <x:c r="B31" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
         <x:v>904581.9</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>904568.4</x:v>
+        <x:v>905425</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s"/>
       <x:c r="B32" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
         <x:v>13314.1</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>13314.9</x:v>
+        <x:v>13314.4</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s"/>
       <x:c r="B33" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>589332</x:v>
+        <x:v>673522.2</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>590068.6</x:v>
+        <x:v>675022.2</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s"/>
       <x:c r="B34" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
         <x:v>1106252.5</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>1107263.6</x:v>
+        <x:v>1107071.2</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s"/>
       <x:c r="B35" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
         <x:v>300000</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>299082.9</x:v>
+        <x:v>299764</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s"/>
       <x:c r="B36" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
         <x:v>129475.7</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>129642.7</x:v>
+        <x:v>129615.4</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s"/>
       <x:c r="B37" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
         <x:v>740251.3</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>740230.6</x:v>
+        <x:v>740227.6</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s"/>
       <x:c r="B38" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>157919.4</x:v>
+        <x:v>598000</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>157738</x:v>
+        <x:v>598029.7</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s"/>
       <x:c r="B39" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>500000</x:v>
+        <x:v>157919.4</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>500167.5</x:v>
+        <x:v>157752.7</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s"/>
       <x:c r="B40" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>934000</x:v>
+        <x:v>500000</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>928344.9</x:v>
+        <x:v>500140</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s"/>
       <x:c r="B41" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>1016135</x:v>
+        <x:v>934000</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>1016439.8</x:v>
+        <x:v>928089.5</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s"/>
       <x:c r="B42" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>65188.8</x:v>
+        <x:v>1270168.7</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>65372.1</x:v>
+        <x:v>1270803.8</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s"/>
       <x:c r="B43" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>48622.7</x:v>
+        <x:v>65188.8</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>48727.2</x:v>
+        <x:v>65318.9</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s"/>
       <x:c r="B44" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>2208525.2</x:v>
+        <x:v>48622.7</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>6.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>2209510.2</x:v>
+        <x:v>48690</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s"/>
       <x:c r="B45" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>184565</x:v>
+        <x:v>2208525.2</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>184864.7</x:v>
+        <x:v>2209256.2</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s"/>
       <x:c r="B46" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>259714.3</x:v>
+        <x:v>184565</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>259712.5</x:v>
+        <x:v>184810.4</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s"/>
       <x:c r="B47" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>187500</x:v>
+        <x:v>259714.3</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>187498.7</x:v>
+        <x:v>259710.1</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s"/>
       <x:c r="B48" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>65080.9</x:v>
+        <x:v>187500</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>65189.4</x:v>
+        <x:v>187496.8</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s"/>
       <x:c r="B49" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>1000000</x:v>
+        <x:v>65080.9</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>1000618</x:v>
+        <x:v>65162.5</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s"/>
       <x:c r="B50" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>143386.7</x:v>
+        <x:v>1000000</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>143471.6</x:v>
+        <x:v>1000537</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s"/>
       <x:c r="B51" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="C51" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C51" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>25484.5</x:v>
+        <x:v>102000</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>25510.6</x:v>
+        <x:v>100197.7</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s"/>
       <x:c r="B52" s="3" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C52" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C52" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>639325.7</x:v>
+        <x:v>143386.7</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>639325.7</x:v>
+        <x:v>143437.4</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s"/>
       <x:c r="B53" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>166311</x:v>
+        <x:v>25484.5</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>166464.3</x:v>
+        <x:v>25504.7</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s"/>
       <x:c r="B54" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>671000</x:v>
+        <x:v>882269.4</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>672047.7</x:v>
+        <x:v>882265.9</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s"/>
       <x:c r="B55" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C55" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C55" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>403789.6</x:v>
+        <x:v>166311</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>403789.6</x:v>
+        <x:v>166436.7</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s"/>
       <x:c r="B56" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>5349.4</x:v>
+        <x:v>671000</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>5353.4</x:v>
+        <x:v>671978.7</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s"/>
       <x:c r="B57" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>1800000</x:v>
+        <x:v>317471.6</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>1799951.4</x:v>
+        <x:v>317464</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s"/>
       <x:c r="B58" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>36697.3</x:v>
+        <x:v>353000</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>36719.1</x:v>
+        <x:v>351623.3</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s"/>
       <x:c r="B59" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>170625</x:v>
+        <x:v>5349.4</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>170777.2</x:v>
+        <x:v>5351.5</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s"/>
       <x:c r="B60" s="3" t="s">
-        <x:v>18</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>600000</x:v>
+        <x:v>1800000</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>591000</x:v>
+        <x:v>1799166.6</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s"/>
       <x:c r="B61" s="3" t="s">
-        <x:v>18</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D61" s="4" t="n">
+        <x:v>1704071.4</x:v>
+      </x:c>
+      <x:c r="E61" s="4" t="n">
+        <x:v>4.5</x:v>
+      </x:c>
+      <x:c r="F61" s="4" t="n">
+        <x:v>1704071.4</x:v>
+      </x:c>
+      <x:c r="G61" s="3" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s"/>
       <x:c r="B62" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>150000</x:v>
+        <x:v>36697.3</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>150193.5</x:v>
+        <x:v>36705.7</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s"/>
       <x:c r="B63" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>78014.4</x:v>
+        <x:v>170625</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>78063.8</x:v>
+        <x:v>170719.7</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s"/>
       <x:c r="B64" s="3" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>400000</x:v>
+        <x:v>600000</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>399762.4</x:v>
+        <x:v>592337.7</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s"/>
       <x:c r="B65" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>1603073.2</x:v>
+        <x:v>335000</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>1603688.7</x:v>
+        <x:v>332614.9</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s"/>
       <x:c r="B66" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>926000</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>917716.6</x:v>
+        <x:v>150022.5</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s"/>
       <x:c r="B67" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>929000</x:v>
+        <x:v>1497134.1</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>925298.5</x:v>
+        <x:v>1496834.6</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s"/>
       <x:c r="B68" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>471750</x:v>
+        <x:v>1603073.2</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>471737.7</x:v>
+        <x:v>1603473.9</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s"/>
       <x:c r="B69" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>434677.5</x:v>
+        <x:v>926000</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>434764.5</x:v>
+        <x:v>917463.4</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s"/>
       <x:c r="B70" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>17658</x:v>
+        <x:v>929000</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>17705.5</x:v>
+        <x:v>925008.2</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s"/>
       <x:c r="B71" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>303946.7</x:v>
+        <x:v>471750</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>304006.6</x:v>
+        <x:v>471733.5</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s"/>
       <x:c r="B72" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>462000</x:v>
+        <x:v>376604.5</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>462709.8</x:v>
+        <x:v>376815.4</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s"/>
       <x:c r="B73" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>122761.7</x:v>
+        <x:v>17791.3</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>122956.9</x:v>
+        <x:v>17737.7</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s"/>
       <x:c r="B74" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>633333.3</x:v>
+        <x:v>263767</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>634763.4</x:v>
+        <x:v>263869.1</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s"/>
       <x:c r="B75" s="3" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C75" s="3" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D75" s="4" t="n">
+        <x:v>462000</x:v>
+      </x:c>
+      <x:c r="E75" s="4" t="n">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="F75" s="4" t="n">
+        <x:v>462509.6</x:v>
+      </x:c>
+      <x:c r="G75" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:7">
+      <x:c r="A76" s="3" t="s"/>
+      <x:c r="B76" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C76" s="3" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D76" s="4" t="n">
+        <x:v>122761.7</x:v>
+      </x:c>
+      <x:c r="E76" s="4" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="F76" s="4" t="n">
+        <x:v>122901</x:v>
+      </x:c>
+      <x:c r="G76" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:7">
+      <x:c r="A77" s="3" t="s"/>
+      <x:c r="B77" s="3" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C77" s="3" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="D77" s="4" t="n">
+        <x:v>633333.3</x:v>
+      </x:c>
+      <x:c r="E77" s="4" t="n">
+        <x:v>1.7</x:v>
+      </x:c>
+      <x:c r="F77" s="4" t="n">
+        <x:v>634638</x:v>
+      </x:c>
+      <x:c r="G77" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:7">
+      <x:c r="A78" s="3" t="s"/>
+      <x:c r="B78" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C75" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="D75" s="4" t="n">
+      <x:c r="C78" s="3" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D78" s="4" t="n">
         <x:v>187207.3</x:v>
       </x:c>
-      <x:c r="E75" s="4" t="n">
-[...21 lines deleted...]
-        <x:v>123</x:v>
+      <x:c r="E78" s="4" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="F78" s="4" t="n">
+        <x:v>187370.9</x:v>
+      </x:c>
+      <x:c r="G78" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:7">
+      <x:c r="A80" s="3" t="s">
+        <x:v>126</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:7">
+      <x:c r="A81" s="3" t="s">
+        <x:v>127</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:7">
+      <x:c r="A82" s="1" t="s">
+        <x:v>128</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>