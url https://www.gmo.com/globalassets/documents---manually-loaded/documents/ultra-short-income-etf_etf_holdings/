--- v2 (2026-06-07)
+++ v3 (2026-07-02)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd649635656469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6b749925e174f20bc7b1be4e4812c0a.psmdcp" Id="R61b46582f08c4c09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26d4810158bc4717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ac67b0772e44b8c854666c9f0a8b15f.psmdcp" Id="R608e8a6769164672" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="129">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="116">
   <x:si>
     <x:t>Holdings - Ultra-Short Income ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/05/2026 (%)</x:t>
+    <x:t>As of 07/02/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>TPIXX</x:t>
   </x:si>
@@ -91,333 +91,294 @@
   <x:si>
     <x:t>313385F27</x:t>
   </x:si>
   <x:si>
     <x:t>MADISON PARK FUNDING LTD</x:t>
   </x:si>
   <x:si>
     <x:t>55818RBL9</x:t>
   </x:si>
   <x:si>
     <x:t>US TREASURY N/B</x:t>
   </x:si>
   <x:si>
     <x:t>91282CEC1</x:t>
   </x:si>
   <x:si>
     <x:t>TSY INFL IX N/B</x:t>
   </x:si>
   <x:si>
     <x:t>91282CDC2</x:t>
   </x:si>
   <x:si>
     <x:t>91282CGC9</x:t>
   </x:si>
   <x:si>
+    <x:t>OZLM LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67113DAW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PALMER SQUARE CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69702EAJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>313385ZP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAIN CAPITAL CREDIT CLO, LIMIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05682LBA4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37 CAPITAL CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88429RAL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUND POINT CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83611KAW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRINITAS CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89641GAY8</x:t>
+  </x:si>
+  <x:si>
     <x:t>FORTRESS CREDIT BSL LIMITED</x:t>
   </x:si>
   <x:si>
-    <x:t>34962DAN6</x:t>
-[...38 lines deleted...]
-    <x:t>89641GAY8</x:t>
+    <x:t>34962HAJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRYDEN SENIOR LOAN FUND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26244GAS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG US CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44933WAL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CGH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912828S50</x:t>
   </x:si>
   <x:si>
     <x:t>VOYA CLO LTD</x:t>
   </x:si>
   <x:si>
-    <x:t>92917RAL3</x:t>
-[...26 lines deleted...]
-    <x:t>912828S50</x:t>
+    <x:t>92918FAF1</x:t>
   </x:si>
   <x:si>
     <x:t>67111DBG0</x:t>
   </x:si>
   <x:si>
     <x:t>BATTALION CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>07132JBL7</x:t>
   </x:si>
   <x:si>
     <x:t>ROMARK CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>77587EAL2</x:t>
   </x:si>
   <x:si>
     <x:t>VENTURE CDO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>92330EAP2</x:t>
   </x:si>
   <x:si>
     <x:t>92328XBD0</x:t>
   </x:si>
   <x:si>
-    <x:t>313385XZ4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>GREYWOLF CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>39809CAY0</x:t>
   </x:si>
   <x:si>
     <x:t>MOUNTAIN VIEW CLO</x:t>
   </x:si>
   <x:si>
     <x:t>62432FAV6</x:t>
   </x:si>
   <x:si>
     <x:t>US TREASURY FRN</x:t>
   </x:si>
   <x:si>
     <x:t>91282CQM6</x:t>
   </x:si>
   <x:si>
     <x:t>07131AAM6</x:t>
   </x:si>
   <x:si>
     <x:t>WIND RIVER CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>97316LAJ7</x:t>
   </x:si>
   <x:si>
     <x:t>91282CPB1</x:t>
   </x:si>
   <x:si>
-    <x:t>WELLFLEET CLO LTD</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>SYMPHONY CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>87166VAW8</x:t>
   </x:si>
   <x:si>
     <x:t>92325QAA5</x:t>
   </x:si>
   <x:si>
     <x:t>87167NDL6</x:t>
   </x:si>
   <x:si>
     <x:t>83607EAA0</x:t>
   </x:si>
   <x:si>
     <x:t>REGATTA XX FUNDING LTD</x:t>
   </x:si>
   <x:si>
     <x:t>75884YAJ7</x:t>
   </x:si>
   <x:si>
     <x:t>92945JAA1</x:t>
   </x:si>
   <x:si>
     <x:t>13079WDC9</x:t>
   </x:si>
   <x:si>
-    <x:t>GALAXY CLO LTD</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>CANYON CAPITAL CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>13876GAJ7</x:t>
   </x:si>
   <x:si>
     <x:t>BLUEMOUNTAIN CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>09629PAA4</x:t>
   </x:si>
   <x:si>
     <x:t>APEX CREDIT CLO LLC</x:t>
   </x:si>
   <x:si>
     <x:t>03755HAN3</x:t>
   </x:si>
   <x:si>
     <x:t>83609GBN4</x:t>
   </x:si>
   <x:si>
     <x:t>91282CPG0</x:t>
   </x:si>
   <x:si>
     <x:t>NORTHWOODS CAPITAL LTD</x:t>
   </x:si>
   <x:si>
     <x:t>66860CAL7</x:t>
   </x:si>
   <x:si>
-    <x:t>912797UP0</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>TCI SYMPHONY CLO</x:t>
   </x:si>
   <x:si>
     <x:t>87229WAQ4</x:t>
   </x:si>
   <x:si>
     <x:t>KKR FINANCIAL CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>48249VBE0</x:t>
   </x:si>
   <x:si>
-    <x:t>US DOLLAR</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>JEFFERSON MILL CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>47421MBJ1</x:t>
   </x:si>
   <x:si>
     <x:t>ROCKFORD TOWER CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>77342KAA8</x:t>
   </x:si>
   <x:si>
     <x:t>313385J80</x:t>
   </x:si>
   <x:si>
     <x:t>313385B88</x:t>
   </x:si>
   <x:si>
     <x:t>LCM LTD PARTNERSHIP</x:t>
   </x:si>
   <x:si>
     <x:t>50201QAL8</x:t>
   </x:si>
   <x:si>
     <x:t>92332NBC8</x:t>
   </x:si>
   <x:si>
     <x:t>07132EAS4</x:t>
   </x:si>
   <x:si>
     <x:t>91282CPL9</x:t>
   </x:si>
   <x:si>
     <x:t>91282CNV9</x:t>
   </x:si>
   <x:si>
     <x:t>ELMWOOD CLO X LTD</x:t>
   </x:si>
   <x:si>
     <x:t>29002VAU2</x:t>
   </x:si>
   <x:si>
     <x:t>77341GAS9</x:t>
   </x:si>
   <x:si>
+    <x:t>912797VA2</x:t>
+  </x:si>
+  <x:si>
     <x:t>912828V49</x:t>
   </x:si>
   <x:si>
     <x:t>26252NAW9</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>91282CLS8</x:t>
   </x:si>
   <x:si>
     <x:t>26245MAC5</x:t>
   </x:si>
   <x:si>
     <x:t>MAGNETITE CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>55954YAU9</x:t>
   </x:si>
   <x:si>
     <x:t>83608GAQ9</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -779,51 +740,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G82"/>
+  <x:dimension ref="A1:G73"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="31.010625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.150625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -838,1587 +799,1398 @@
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>4164.4</x:v>
+        <x:v>126239.1</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>4164.4</x:v>
+        <x:v>126239.1</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s"/>
       <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>192083.3</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>191986.5</x:v>
+        <x:v>191954</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>207000</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>201057.1</x:v>
+        <x:v>201411.4</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s"/>
       <x:c r="B9" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>350000</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>346595.6</x:v>
+        <x:v>347485.4</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s"/>
       <x:c r="B10" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>123428.8</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>123389.8</x:v>
+        <x:v>123395.3</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s"/>
       <x:c r="B11" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>943000</x:v>
+        <x:v>450000</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>929665.4</x:v>
+        <x:v>443754.9</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s"/>
       <x:c r="B12" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>18147</x:v>
+        <x:v>18284.3</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>18187.6</x:v>
+        <x:v>18188.8</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s"/>
       <x:c r="B13" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>921000</x:v>
+        <x:v>1305000</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>918661.5</x:v>
+        <x:v>1299137.7</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s"/>
       <x:c r="B14" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>1833570.7</x:v>
+        <x:v>16791.8</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>1833713.7</x:v>
+        <x:v>16792.8</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s"/>
       <x:c r="B15" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>16791.8</x:v>
+        <x:v>1875000</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>16795</x:v>
+        <x:v>1878461.3</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s"/>
       <x:c r="B16" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>1875000</x:v>
+        <x:v>400000</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>1878909.4</x:v>
+        <x:v>399235.8</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s"/>
       <x:c r="B17" s="3" t="s">
-        <x:v>18</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>400000</x:v>
+        <x:v>192491.4</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>398144.7</x:v>
+        <x:v>192353</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s"/>
       <x:c r="B18" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>192491.4</x:v>
+        <x:v>175000</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>192386.1</x:v>
+        <x:v>175022.8</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s"/>
       <x:c r="B19" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>175000</x:v>
+        <x:v>1334281.5</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>175008.6</x:v>
+        <x:v>1334208.1</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s"/>
       <x:c r="B20" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>1334281.5</x:v>
+        <x:v>366641.5</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>1334270.9</x:v>
+        <x:v>366773.5</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s"/>
       <x:c r="B21" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>366641.5</x:v>
+        <x:v>52204.4</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>366441</x:v>
+        <x:v>52196.1</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s"/>
       <x:c r="B22" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>409100.3</x:v>
+        <x:v>236242.9</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>409401</x:v>
+        <x:v>236378.5</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s"/>
       <x:c r="B23" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>52204.4</x:v>
+        <x:v>410705.2</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>52202.5</x:v>
+        <x:v>410581.6</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s"/>
       <x:c r="B24" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>236242.9</x:v>
+        <x:v>1319000</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>236458.8</x:v>
+        <x:v>1305191.7</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s"/>
       <x:c r="B25" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>67490.9</x:v>
+        <x:v>18064.8</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>67491.5</x:v>
+        <x:v>18094</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s"/>
       <x:c r="B26" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>410705.2</x:v>
+        <x:v>782802.5</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>410394.3</x:v>
+        <x:v>783392</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s"/>
       <x:c r="B27" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>510000</x:v>
+        <x:v>131823.9</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>510961.2</x:v>
+        <x:v>131892.4</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s"/>
       <x:c r="B28" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>930000</x:v>
+        <x:v>904581.9</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>921971.5</x:v>
+        <x:v>905203.4</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s"/>
       <x:c r="B29" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>17929.1</x:v>
+        <x:v>13314.1</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>18042</x:v>
+        <x:v>13313.9</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s"/>
       <x:c r="B30" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>131823.9</x:v>
+        <x:v>673522.2</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>131926.6</x:v>
+        <x:v>674358.7</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s"/>
       <x:c r="B31" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>904581.9</x:v>
+        <x:v>1106252.5</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>905425</x:v>
+        <x:v>1106804.5</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s"/>
       <x:c r="B32" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>13314.1</x:v>
+        <x:v>129475.7</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>13314.4</x:v>
+        <x:v>129548.7</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s"/>
       <x:c r="B33" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>673522.2</x:v>
+        <x:v>740251.3</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>675022.2</x:v>
+        <x:v>740075.1</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s"/>
       <x:c r="B34" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>1106252.5</x:v>
+        <x:v>638000</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>1107071.2</x:v>
+        <x:v>638145.3</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s"/>
       <x:c r="B35" s="3" t="s">
-        <x:v>18</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>300000</x:v>
+        <x:v>157919.4</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>299764</x:v>
+        <x:v>157748.9</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s"/>
       <x:c r="B36" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>129475.7</x:v>
+        <x:v>500000</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>129615.4</x:v>
+        <x:v>500085</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s"/>
       <x:c r="B37" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>740251.3</x:v>
+        <x:v>1018000</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>740227.6</x:v>
+        <x:v>1009927.6</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s"/>
       <x:c r="B38" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>598000</x:v>
+        <x:v>65188.8</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>598029.7</x:v>
+        <x:v>65267.6</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s"/>
       <x:c r="B39" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>157919.4</x:v>
+        <x:v>48622.7</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>157752.7</x:v>
+        <x:v>48650.5</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s"/>
       <x:c r="B40" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>500000</x:v>
+        <x:v>2208525.2</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>500140</x:v>
+        <x:v>2208958.1</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s"/>
       <x:c r="B41" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>934000</x:v>
+        <x:v>184565</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>928089.5</x:v>
+        <x:v>184723.7</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s"/>
       <x:c r="B42" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>1270168.7</x:v>
+        <x:v>259714.3</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>1270803.8</x:v>
+        <x:v>259713.2</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s"/>
       <x:c r="B43" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>65188.8</x:v>
+        <x:v>187500</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>65318.9</x:v>
+        <x:v>187553.3</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s"/>
       <x:c r="B44" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>48622.7</x:v>
+        <x:v>65080.9</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>48690</x:v>
+        <x:v>65131.7</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s"/>
       <x:c r="B45" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>2208525.2</x:v>
+        <x:v>143386.7</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>5.8</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>2209256.2</x:v>
+        <x:v>143411.7</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s"/>
       <x:c r="B46" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>184565</x:v>
+        <x:v>25484.5</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>184810.4</x:v>
+        <x:v>25493.3</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s"/>
       <x:c r="B47" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>259714.3</x:v>
+        <x:v>882269.4</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>259710.1</x:v>
+        <x:v>882230.6</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s"/>
       <x:c r="B48" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>187500</x:v>
+        <x:v>332621.9</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>187496.8</x:v>
+        <x:v>332787.3</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s"/>
       <x:c r="B49" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>65080.9</x:v>
+        <x:v>671000</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>65162.5</x:v>
+        <x:v>672073.1</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s"/>
       <x:c r="B50" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>1000000</x:v>
+        <x:v>658472.2</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>1000537</x:v>
+        <x:v>658773.8</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s"/>
       <x:c r="B51" s="3" t="s">
-        <x:v>16</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>102000</x:v>
+        <x:v>5349.4</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>100197.7</x:v>
+        <x:v>5349.8</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s"/>
       <x:c r="B52" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>143386.7</x:v>
+        <x:v>1800000</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>5.6</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>143437.4</x:v>
+        <x:v>1799233.2</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s"/>
       <x:c r="B53" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>25484.5</x:v>
+        <x:v>36697.3</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>25504.7</x:v>
+        <x:v>36700</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s"/>
       <x:c r="B54" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>882269.4</x:v>
+        <x:v>170625</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>882265.9</x:v>
+        <x:v>170662.7</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s"/>
       <x:c r="B55" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>166311</x:v>
+        <x:v>600000</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>166436.7</x:v>
+        <x:v>593800</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s"/>
       <x:c r="B56" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>671000</x:v>
+        <x:v>335000</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>671978.7</x:v>
+        <x:v>333501.4</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s"/>
       <x:c r="B57" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>317471.6</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>317464</x:v>
+        <x:v>150009.8</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s"/>
       <x:c r="B58" s="3" t="s">
-        <x:v>16</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>353000</x:v>
+        <x:v>1497134.1</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>351623.3</x:v>
+        <x:v>1497132.6</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s"/>
       <x:c r="B59" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>5349.4</x:v>
+        <x:v>1603073.2</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>5351.5</x:v>
+        <x:v>1603158.1</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s"/>
       <x:c r="B60" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>1800000</x:v>
+        <x:v>1130000</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>1799166.6</x:v>
+        <x:v>1117640.6</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s"/>
       <x:c r="B61" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>1704071.4</x:v>
+        <x:v>929000</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>1704071.4</x:v>
+        <x:v>923520.4</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s"/>
       <x:c r="B62" s="3" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C62" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="C62" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>36697.3</x:v>
+        <x:v>471750</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>36705.7</x:v>
+        <x:v>471738.7</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s"/>
       <x:c r="B63" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>170625</x:v>
+        <x:v>376604.5</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>170719.7</x:v>
+        <x:v>376732.1</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s"/>
       <x:c r="B64" s="3" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>600000</x:v>
+        <x:v>306000</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>592337.7</x:v>
+        <x:v>301058.9</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s"/>
       <x:c r="B65" s="3" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>335000</x:v>
+        <x:v>17925.8</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>332614.9</x:v>
+        <x:v>17692.9</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s"/>
       <x:c r="B66" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>150000</x:v>
+        <x:v>263767</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>150022.5</x:v>
+        <x:v>263826.3</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s"/>
       <x:c r="B67" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>1497134.1</x:v>
+        <x:v>122761.7</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>1496834.6</x:v>
+        <x:v>122818.9</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s"/>
       <x:c r="B68" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>1603073.2</x:v>
+        <x:v>633333.3</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>1603473.9</x:v>
+        <x:v>634502.5</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s"/>
       <x:c r="B69" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D69" s="4" t="n">
+        <x:v>187207.3</x:v>
+      </x:c>
+      <x:c r="E69" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="F69" s="4" t="n">
+        <x:v>187290.6</x:v>
+      </x:c>
+      <x:c r="G69" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:7">
+      <x:c r="A71" s="3" t="s">
+        <x:v>113</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:7">
+      <x:c r="A72" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D69" s="4" t="n">
-[...17 lines deleted...]
-      <x:c r="C70" s="3" t="s">
+    </x:row>
+    <x:row r="73" spans="1:7">
+      <x:c r="A73" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...193 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>