--- v3 (2026-07-02)
+++ v4 (2026-07-26)
@@ -1,372 +1,354 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26d4810158bc4717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ac67b0772e44b8c854666c9f0a8b15f.psmdcp" Id="R608e8a6769164672" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0099ae09c0e24cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a4a9c4b27374946a0b10bb557b59832.psmdcp" Id="R172ec6708904492b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="116">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="110">
   <x:si>
     <x:t>Holdings - Ultra-Short Income ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/02/2026 (%)</x:t>
+    <x:t>As of 07/24/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
-    <x:t>TPIXX</x:t>
-[...5 lines deleted...]
-    <x:t>857492862</x:t>
+    <x:t>CARVAL CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14686WAW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TREASURY BILL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797UD7</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
   </x:si>
   <x:si>
-    <x:t>CARVAL CLO LTD</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>FED HOME LN DISCOUNT NT</x:t>
   </x:si>
   <x:si>
     <x:t>313385F27</x:t>
   </x:si>
   <x:si>
     <x:t>MADISON PARK FUNDING LTD</x:t>
   </x:si>
   <x:si>
     <x:t>55818RBL9</x:t>
   </x:si>
   <x:si>
     <x:t>US TREASURY N/B</x:t>
   </x:si>
   <x:si>
     <x:t>91282CEC1</x:t>
   </x:si>
   <x:si>
     <x:t>TSY INFL IX N/B</x:t>
   </x:si>
   <x:si>
     <x:t>91282CDC2</x:t>
   </x:si>
   <x:si>
     <x:t>91282CGC9</x:t>
   </x:si>
   <x:si>
+    <x:t>PALMER SQUARE CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69702EAJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAIN CAPITAL CREDIT CLO, LIMIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05682LBA4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37 CAPITAL CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88429RAL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUND POINT CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83611KAW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRINITAS CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89641GAY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTRESS CREDIT BSL LIMITED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34962HAJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRYDEN SENIOR LOAN FUND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26244GAS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG US CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44933WAL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CGH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOYA CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92918FAF1</x:t>
+  </x:si>
+  <x:si>
     <x:t>OZLM LTD</x:t>
   </x:si>
   <x:si>
-    <x:t>67113DAW4</x:t>
-[...64 lines deleted...]
-  <x:si>
     <x:t>67111DBG0</x:t>
   </x:si>
   <x:si>
     <x:t>BATTALION CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>07132JBL7</x:t>
   </x:si>
   <x:si>
+    <x:t>WELLFLEET CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95023AAL4</x:t>
+  </x:si>
+  <x:si>
     <x:t>ROMARK CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>77587EAL2</x:t>
   </x:si>
   <x:si>
     <x:t>VENTURE CDO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>92330EAP2</x:t>
   </x:si>
   <x:si>
     <x:t>92328XBD0</x:t>
   </x:si>
   <x:si>
     <x:t>GREYWOLF CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>39809CAY0</x:t>
   </x:si>
   <x:si>
     <x:t>MOUNTAIN VIEW CLO</x:t>
   </x:si>
   <x:si>
     <x:t>62432FAV6</x:t>
   </x:si>
   <x:si>
     <x:t>US TREASURY FRN</x:t>
   </x:si>
   <x:si>
     <x:t>91282CQM6</x:t>
   </x:si>
   <x:si>
     <x:t>07131AAM6</x:t>
   </x:si>
   <x:si>
     <x:t>WIND RIVER CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>97316LAJ7</x:t>
   </x:si>
   <x:si>
     <x:t>91282CPB1</x:t>
   </x:si>
   <x:si>
+    <x:t>94949GAW1</x:t>
+  </x:si>
+  <x:si>
     <x:t>SYMPHONY CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>87166VAW8</x:t>
   </x:si>
   <x:si>
     <x:t>92325QAA5</x:t>
   </x:si>
   <x:si>
     <x:t>87167NDL6</x:t>
   </x:si>
   <x:si>
     <x:t>83607EAA0</x:t>
   </x:si>
   <x:si>
     <x:t>REGATTA XX FUNDING LTD</x:t>
   </x:si>
   <x:si>
     <x:t>75884YAJ7</x:t>
   </x:si>
   <x:si>
     <x:t>92945JAA1</x:t>
   </x:si>
   <x:si>
     <x:t>13079WDC9</x:t>
   </x:si>
   <x:si>
-    <x:t>CANYON CAPITAL CLO LTD</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BLUEMOUNTAIN CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>09629PAA4</x:t>
   </x:si>
   <x:si>
     <x:t>APEX CREDIT CLO LLC</x:t>
   </x:si>
   <x:si>
     <x:t>03755HAN3</x:t>
   </x:si>
   <x:si>
     <x:t>83609GBN4</x:t>
   </x:si>
   <x:si>
+    <x:t>05684GAQ9</x:t>
+  </x:si>
+  <x:si>
     <x:t>91282CPG0</x:t>
   </x:si>
   <x:si>
     <x:t>NORTHWOODS CAPITAL LTD</x:t>
   </x:si>
   <x:si>
     <x:t>66860CAL7</x:t>
   </x:si>
   <x:si>
-    <x:t>TCI SYMPHONY CLO</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>KKR FINANCIAL CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>48249VBE0</x:t>
   </x:si>
   <x:si>
-    <x:t>JEFFERSON MILL CLO LTD</x:t>
-[...2 lines deleted...]
-    <x:t>47421MBJ1</x:t>
+    <x:t>US DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999USDZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>313385J80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>313385B88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LCM LTD PARTNERSHIP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50201QAL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92332NBC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CPL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CNV9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39809TAW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELMWOOD CLO X LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29002VAU2</x:t>
   </x:si>
   <x:si>
     <x:t>ROCKFORD TOWER CLO LTD</x:t>
-  </x:si>
-[...31 lines deleted...]
-    <x:t>29002VAU2</x:t>
   </x:si>
   <x:si>
     <x:t>77341GAS9</x:t>
   </x:si>
   <x:si>
     <x:t>912797VA2</x:t>
   </x:si>
   <x:si>
     <x:t>912828V49</x:t>
   </x:si>
   <x:si>
     <x:t>26252NAW9</x:t>
   </x:si>
   <x:si>
     <x:t>26245MAC5</x:t>
   </x:si>
   <x:si>
     <x:t>MAGNETITE CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>55954YAU9</x:t>
   </x:si>
   <x:si>
     <x:t>83608GAQ9</x:t>
   </x:si>
@@ -740,1457 +722,1392 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G73"/>
+  <x:dimension ref="A1:G70"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="31.010625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="29.790625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.150625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
-      <x:c r="A6" s="3" t="s">
+      <x:c r="A6" s="3" t="s"/>
+      <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
-      <x:c r="B6" s="3" t="s">
+      <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="C6" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>126239.1</x:v>
+        <x:v>170990.5</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>126239.1</x:v>
+        <x:v>171057.6</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s"/>
       <x:c r="B7" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="C7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="C7" s="3" t="s">
+      <x:c r="D7" s="4" t="n">
+        <x:v>400000</x:v>
+      </x:c>
+      <x:c r="E7" s="4" t="n">
+        <x:v>1.1</x:v>
+      </x:c>
+      <x:c r="F7" s="4" t="n">
+        <x:v>389815.6</x:v>
+      </x:c>
+      <x:c r="G7" s="3" t="s">
         <x:v>14</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>207000</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>201411.4</x:v>
+        <x:v>201729.6</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s"/>
       <x:c r="B9" s="3" t="s">
-        <x:v>18</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>19</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>350000</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>347485.4</x:v>
+        <x:v>348266.3</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s"/>
       <x:c r="B10" s="3" t="s">
-        <x:v>20</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>21</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>123428.8</x:v>
+        <x:v>63213.1</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>123395.3</x:v>
+        <x:v>63192.9</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s"/>
       <x:c r="B11" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>450000</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>443754.9</x:v>
+        <x:v>444082</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s"/>
       <x:c r="B12" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>25</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>18284.3</x:v>
+        <x:v>18366.2</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>18188.8</x:v>
+        <x:v>18224.4</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s"/>
       <x:c r="B13" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
         <x:v>1305000</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>1299137.7</x:v>
+        <x:v>1296843.8</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s"/>
       <x:c r="B14" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>16791.8</x:v>
+        <x:v>1500000</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>16792.8</x:v>
+        <x:v>1503115.5</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s"/>
       <x:c r="B15" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>1875000</x:v>
+        <x:v>165757.7</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>5.8</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>1878461.3</x:v>
+        <x:v>165756.5</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s"/>
       <x:c r="B16" s="3" t="s">
-        <x:v>18</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>400000</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>399235.8</x:v>
+        <x:v>150022.2</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s"/>
       <x:c r="B17" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>192491.4</x:v>
+        <x:v>605689.3</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>192353</x:v>
+        <x:v>605661.4</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s"/>
       <x:c r="B18" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>175000</x:v>
+        <x:v>366641.5</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>175022.8</x:v>
+        <x:v>366750.4</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s"/>
       <x:c r="B19" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>1334281.5</x:v>
+        <x:v>35370.6</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>1334208.1</x:v>
+        <x:v>35364.2</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s"/>
       <x:c r="B20" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>366641.5</x:v>
+        <x:v>236242.9</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>366773.5</x:v>
+        <x:v>236431.2</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s"/>
       <x:c r="B21" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>52204.4</x:v>
+        <x:v>114238.6</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>52196.1</x:v>
+        <x:v>114174.9</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s"/>
       <x:c r="B22" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>236242.9</x:v>
+        <x:v>1319000</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>236378.5</x:v>
+        <x:v>1302924.7</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s"/>
       <x:c r="B23" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>410705.2</x:v>
+        <x:v>631154.5</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>410581.6</x:v>
+        <x:v>632011</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s"/>
       <x:c r="B24" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>1319000</x:v>
+        <x:v>87683.6</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>1305191.7</x:v>
+        <x:v>87636.1</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s"/>
       <x:c r="B25" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>18064.8</x:v>
+        <x:v>793318.7</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>18094</x:v>
+        <x:v>793797.9</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s"/>
       <x:c r="B26" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C26" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C26" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>782802.5</x:v>
+        <x:v>1600000</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>783392</x:v>
+        <x:v>1601092.8</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s"/>
       <x:c r="B27" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>131823.9</x:v>
+        <x:v>13314.1</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>131892.4</x:v>
+        <x:v>13314</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s"/>
       <x:c r="B28" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>904581.9</x:v>
+        <x:v>245310.7</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>905203.4</x:v>
+        <x:v>246103.3</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s"/>
       <x:c r="B29" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C29" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C29" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>13314.1</x:v>
+        <x:v>796409.3</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>13313.9</x:v>
+        <x:v>797213.6</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s"/>
       <x:c r="B30" s="3" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C30" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C30" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>673522.2</x:v>
+        <x:v>97241.6</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>674358.7</x:v>
+        <x:v>97346.4</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s"/>
       <x:c r="B31" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>1106252.5</x:v>
+        <x:v>641977</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>1106804.5</x:v>
+        <x:v>641810.7</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s"/>
       <x:c r="B32" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>129475.7</x:v>
+        <x:v>638000</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>129548.7</x:v>
+        <x:v>638363.7</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s"/>
       <x:c r="B33" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C33" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="C33" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>740251.3</x:v>
+        <x:v>127410.7</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>740075.1</x:v>
+        <x:v>127436.2</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s"/>
       <x:c r="B34" s="3" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C34" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="C34" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>638000</x:v>
+        <x:v>446342.6</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>638145.3</x:v>
+        <x:v>446714.8</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s"/>
       <x:c r="B35" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>157919.4</x:v>
+        <x:v>1018000</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>157748.9</x:v>
+        <x:v>1008853.9</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s"/>
       <x:c r="B36" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>500000</x:v>
+        <x:v>2469041.3</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>7.1</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>500085</x:v>
+        <x:v>2469651.1</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s"/>
       <x:c r="B37" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>1018000</x:v>
+        <x:v>28177</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>1009927.6</x:v>
+        <x:v>28256.2</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s"/>
       <x:c r="B38" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>65188.8</x:v>
+        <x:v>6736.9</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>65267.6</x:v>
+        <x:v>6745.6</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s"/>
       <x:c r="B39" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>48622.7</x:v>
+        <x:v>1428954.3</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>48650.5</x:v>
+        <x:v>1429558.7</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s"/>
       <x:c r="B40" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>2208525.2</x:v>
+        <x:v>114091.2</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>2208958.1</x:v>
+        <x:v>114279.9</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s"/>
       <x:c r="B41" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>184565</x:v>
+        <x:v>173142.9</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>184723.7</x:v>
+        <x:v>173143.9</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s"/>
       <x:c r="B42" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>259714.3</x:v>
+        <x:v>166666.7</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>259713.2</x:v>
+        <x:v>166732.2</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s"/>
       <x:c r="B43" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>187500</x:v>
+        <x:v>34265.4</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>187553.3</x:v>
+        <x:v>34323.5</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s"/>
       <x:c r="B44" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>65080.9</x:v>
+        <x:v>3449.3</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>65131.7</x:v>
+        <x:v>3451.7</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s"/>
       <x:c r="B45" s="3" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C45" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C45" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>143386.7</x:v>
+        <x:v>882269.4</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>143411.7</x:v>
+        <x:v>882262.4</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s"/>
       <x:c r="B46" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>25484.5</x:v>
+        <x:v>262968.4</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>25493.3</x:v>
+        <x:v>263225.6</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s"/>
       <x:c r="B47" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>882269.4</x:v>
+        <x:v>1357894.7</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>882230.6</x:v>
+        <x:v>1360265.6</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s"/>
       <x:c r="B48" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>332621.9</x:v>
+        <x:v>671000</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>332787.3</x:v>
+        <x:v>672200.8</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s"/>
       <x:c r="B49" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>671000</x:v>
+        <x:v>658472.2</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>672073.1</x:v>
+        <x:v>658352.3</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s"/>
       <x:c r="B50" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>658472.2</x:v>
+        <x:v>1650000</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>658773.8</x:v>
+        <x:v>1647394.7</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s"/>
       <x:c r="B51" s="3" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C51" s="3" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D51" s="4" t="n">
+        <x:v>-2228590</x:v>
+      </x:c>
+      <x:c r="E51" s="4" t="n">
+        <x:v>6.4</x:v>
+      </x:c>
+      <x:c r="F51" s="4" t="n">
+        <x:v>-2228590</x:v>
+      </x:c>
+      <x:c r="G51" s="3" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s"/>
       <x:c r="B52" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>1800000</x:v>
+        <x:v>600000</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>5.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>1799233.2</x:v>
+        <x:v>595092.5</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s"/>
       <x:c r="B53" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>36697.3</x:v>
+        <x:v>335000</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>36700</x:v>
+        <x:v>334250.7</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s"/>
       <x:c r="B54" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>170625</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>170662.7</x:v>
+        <x:v>150075.9</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s"/>
       <x:c r="B55" s="3" t="s">
-        <x:v>18</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>600000</x:v>
+        <x:v>1497134.1</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>593800</x:v>
+        <x:v>1497153.5</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s"/>
       <x:c r="B56" s="3" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>335000</x:v>
+        <x:v>1130000</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>333501.4</x:v>
+        <x:v>1116139.9</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s"/>
       <x:c r="B57" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>150000</x:v>
+        <x:v>929000</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>150009.8</x:v>
+        <x:v>922685.7</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s"/>
       <x:c r="B58" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>1497134.1</x:v>
+        <x:v>1274984</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>1497132.6</x:v>
+        <x:v>1275903.3</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s"/>
       <x:c r="B59" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>1603073.2</x:v>
+        <x:v>393125</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>1603158.1</x:v>
+        <x:v>393122.6</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s"/>
       <x:c r="B60" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>1130000</x:v>
+        <x:v>376604.5</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>1117640.6</x:v>
+        <x:v>376709.2</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s"/>
       <x:c r="B61" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>929000</x:v>
+        <x:v>96000</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>923520.4</x:v>
+        <x:v>94643.6</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s"/>
       <x:c r="B62" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>471750</x:v>
+        <x:v>18006.2</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>471738.7</x:v>
+        <x:v>17757.2</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s"/>
       <x:c r="B63" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>376604.5</x:v>
+        <x:v>263767</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>376732.1</x:v>
+        <x:v>263813.7</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s"/>
       <x:c r="B64" s="3" t="s">
-        <x:v>16</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>306000</x:v>
+        <x:v>21453.3</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>301058.9</x:v>
+        <x:v>21476.4</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s"/>
       <x:c r="B65" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>17925.8</x:v>
+        <x:v>633333.3</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>17692.9</x:v>
+        <x:v>634401.8</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s"/>
       <x:c r="B66" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D66" s="4" t="n">
+        <x:v>187207.3</x:v>
+      </x:c>
+      <x:c r="E66" s="4" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="F66" s="4" t="n">
+        <x:v>187269.7</x:v>
+      </x:c>
+      <x:c r="G66" s="3" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:7">
+      <x:c r="A68" s="3" t="s">
+        <x:v>107</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:7">
+      <x:c r="A69" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D66" s="4" t="n">
-[...17 lines deleted...]
-      <x:c r="C67" s="3" t="s">
+    </x:row>
+    <x:row r="70" spans="1:7">
+      <x:c r="A70" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...67 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>