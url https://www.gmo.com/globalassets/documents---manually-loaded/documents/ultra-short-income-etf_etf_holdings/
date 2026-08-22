--- v4 (2026-07-26)
+++ v5 (2026-08-22)
@@ -1,378 +1,381 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0099ae09c0e24cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a4a9c4b27374946a0b10bb557b59832.psmdcp" Id="R172ec6708904492b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94080f42d49046d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3765460c6f843fe90ed43b07366b55b.psmdcp" Id="Rafa5d1342eb34a89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="110">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
   <x:si>
     <x:t>Holdings - Ultra-Short Income ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/24/2026 (%)</x:t>
+    <x:t>As of 08/21/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
+    <x:t>WELLFLEET CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94949GAW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KKR FINANCIAL CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48249VBE0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95023AAL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PALMER SQUARE CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69702EAJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYMPHONY CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87167NDL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAIN CAPITAL CREDIT CLO, LIMIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05684GAQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US TREASURY N/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CGC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CGH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GREYWOLF CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39809TAW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CPL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VENTURE CDO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92332NBC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BATTALION CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07132JBL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CPB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REPO DAIWA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76099L006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CNV9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92328XBD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07131AAM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LCM LTD PARTNERSHIP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50204JAL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US TREASURY FRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CPG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOYA CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92918FAF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOUNTAIN VIEW CLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62432FAV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CQM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUND POINT CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83611KAW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FED HOME LN DISCOUNT NT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>313385J80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CRD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAGNETITE CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55954YAU9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPIXX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE STREET INSTITUTIONAL TRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857492862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CEC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIND RIVER CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97316LAJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999USDZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELMWOOD CLO X LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29002VAU2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCKFORD TOWER CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77341GAS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSY INFL IX N/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9128282L3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRINITAS CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89641GAY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83609GBN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHWOODS CAPITAL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66860CAL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92330EAP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRYDEN SENIOR LOAN FUND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26252NAW9</x:t>
+  </x:si>
+  <x:si>
     <x:t>CARVAL CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>14686WAW1</x:t>
   </x:si>
   <x:si>
-    <x:t>Bond</x:t>
-[...14 lines deleted...]
-    <x:t>313385F27</x:t>
+    <x:t>05682LBA4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37 CAPITAL CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88429RAL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGATTA XX FUNDING LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75884YAJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92945JAA1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50201QAL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG US CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44933WAL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OZLM LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67111DBG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39809CAY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83607EAA0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83608GAQ9</x:t>
   </x:si>
   <x:si>
     <x:t>MADISON PARK FUNDING LTD</x:t>
   </x:si>
   <x:si>
     <x:t>55818RBL9</x:t>
   </x:si>
   <x:si>
-    <x:t>US TREASURY N/B</x:t>
-[...5 lines deleted...]
-    <x:t>TSY INFL IX N/B</x:t>
+    <x:t>26244GAS4</x:t>
   </x:si>
   <x:si>
     <x:t>91282CDC2</x:t>
   </x:si>
   <x:si>
-    <x:t>91282CGC9</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>FORTRESS CREDIT BSL LIMITED</x:t>
   </x:si>
   <x:si>
     <x:t>34962HAJ6</x:t>
   </x:si>
   <x:si>
-    <x:t>DRYDEN SENIOR LOAN FUND</x:t>
-[...88 lines deleted...]
-  <x:si>
     <x:t>87166VAW8</x:t>
   </x:si>
   <x:si>
+    <x:t>13079WDC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APEX CREDIT CLO LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03755HAN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912828V49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26245MAC5</x:t>
+  </x:si>
+  <x:si>
     <x:t>92325QAA5</x:t>
   </x:si>
   <x:si>
-    <x:t>87167NDL6</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BLUEMOUNTAIN CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>09629PAA4</x:t>
-  </x:si>
-[...91 lines deleted...]
-    <x:t>83608GAQ9</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -722,1392 +725,1373 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G70"/>
+  <x:dimension ref="A1:G69"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="29.790625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="13.150625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="31.010625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="12.610625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>170990.5</x:v>
+        <x:v>2469041.3</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>7.4</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>171057.6</x:v>
+        <x:v>2469483.2</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s"/>
       <x:c r="B7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>400000</x:v>
+        <x:v>1650000</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>389815.6</x:v>
+        <x:v>1647485.4</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>207000</x:v>
+        <x:v>1600000</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>201729.6</x:v>
+        <x:v>1600926.4</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s"/>
       <x:c r="B9" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>350000</x:v>
+        <x:v>1500000</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>348266.3</x:v>
+        <x:v>1502692.5</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s"/>
       <x:c r="B10" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>63213.1</x:v>
+        <x:v>1428954.3</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>63192.9</x:v>
+        <x:v>1429351.5</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s"/>
       <x:c r="B11" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>450000</x:v>
+        <x:v>1357894.7</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>444082</x:v>
+        <x:v>1360067.4</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s"/>
       <x:c r="B12" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>18366.2</x:v>
+        <x:v>1305000</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>18224.4</x:v>
+        <x:v>1300412.1</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s"/>
       <x:c r="B13" s="3" t="s">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>1305000</x:v>
+        <x:v>1319000</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>1296843.8</x:v>
+        <x:v>1307098.1</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s"/>
       <x:c r="B14" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>1500000</x:v>
+        <x:v>1274984</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>1503115.5</x:v>
+        <x:v>1275706.9</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s"/>
       <x:c r="B15" s="3" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="C15" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="C15" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>165757.7</x:v>
+        <x:v>1130000</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>165756.5</x:v>
+        <x:v>1119582.8</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s"/>
       <x:c r="B16" s="3" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>150000</x:v>
+        <x:v>1087244.9</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>150022.2</x:v>
+        <x:v>1088069.1</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s"/>
       <x:c r="B17" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C17" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="C17" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>605689.3</x:v>
+        <x:v>1031314.1</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>605661.4</x:v>
+        <x:v>1032029.8</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s"/>
       <x:c r="B18" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>366641.5</x:v>
+        <x:v>1018000</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>366750.4</x:v>
+        <x:v>1011478.4</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s"/>
       <x:c r="B19" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C19" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>977550</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>2.9</x:v>
+      </x:c>
+      <x:c r="F19" s="4" t="n">
+        <x:v>977550</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
         <x:v>34</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s"/>
       <x:c r="B20" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>236242.9</x:v>
+        <x:v>929000</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>236431.2</x:v>
+        <x:v>924863.1</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s"/>
       <x:c r="B21" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>114238.6</x:v>
+        <x:v>796409.3</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>114174.9</x:v>
+        <x:v>797024.1</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s"/>
       <x:c r="B22" s="3" t="s">
-        <x:v>19</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>1319000</x:v>
+        <x:v>786431.5</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>1302924.7</x:v>
+        <x:v>786414.2</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s"/>
       <x:c r="B23" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>631154.5</x:v>
+        <x:v>784698.3</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>632011</x:v>
+        <x:v>784311.4</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s"/>
       <x:c r="B24" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>87683.6</x:v>
+        <x:v>671000</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>87636.1</x:v>
+        <x:v>672230.4</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s"/>
       <x:c r="B25" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>793318.7</x:v>
+        <x:v>631154.5</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>793797.9</x:v>
+        <x:v>631838.7</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s"/>
       <x:c r="B26" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>1600000</x:v>
+        <x:v>641977</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>1601092.8</x:v>
+        <x:v>641814</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s"/>
       <x:c r="B27" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>13314.1</x:v>
+        <x:v>638000</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>13314</x:v>
+        <x:v>638566.8</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s"/>
       <x:c r="B28" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>245310.7</x:v>
+        <x:v>605689.3</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>246103.3</x:v>
+        <x:v>605659</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s"/>
       <x:c r="B29" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>796409.3</x:v>
+        <x:v>600000</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>797213.6</x:v>
+        <x:v>596945.8</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s"/>
       <x:c r="B30" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>97241.6</x:v>
+        <x:v>615000</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>97346.4</x:v>
+        <x:v>614985.6</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s"/>
       <x:c r="B31" s="3" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C31" s="3" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D31" s="4" t="n">
+        <x:v>554166.7</x:v>
+      </x:c>
+      <x:c r="E31" s="4" t="n">
+        <x:v>1.7</x:v>
+      </x:c>
+      <x:c r="F31" s="4" t="n">
+        <x:v>555100.4</x:v>
+      </x:c>
+      <x:c r="G31" s="3" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:7">
+      <x:c r="A32" s="3" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="B32" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C32" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="C31" s="3" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>638000</x:v>
+        <x:v>417499.3</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>638363.7</x:v>
+        <x:v>417499.3</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s"/>
       <x:c r="B33" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>127410.7</x:v>
+        <x:v>450000</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>127436.2</x:v>
+        <x:v>445289.1</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s"/>
       <x:c r="B34" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
         <x:v>446342.6</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>446714.8</x:v>
+        <x:v>446455</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s"/>
       <x:c r="B35" s="3" t="s">
-        <x:v>19</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>1018000</x:v>
+        <x:v>-401036.5</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>1008853.9</x:v>
+        <x:v>-401036.5</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s"/>
       <x:c r="B36" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>2469041.3</x:v>
+        <x:v>393125</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>7.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>2469651.1</x:v>
+        <x:v>393112</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s"/>
       <x:c r="B37" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>28177</x:v>
+        <x:v>376604.5</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>28256.2</x:v>
+        <x:v>376802.2</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s"/>
       <x:c r="B38" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>6736.9</x:v>
+        <x:v>330787.4</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>6745.6</x:v>
+        <x:v>325735.1</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s"/>
       <x:c r="B39" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>1428954.3</x:v>
+        <x:v>284514.1</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>1429558.7</x:v>
+        <x:v>284731.2</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s"/>
       <x:c r="B40" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>114091.2</x:v>
+        <x:v>262968.4</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>114279.9</x:v>
+        <x:v>263175.1</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s"/>
       <x:c r="B41" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>173142.9</x:v>
+        <x:v>261762.5</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>173143.9</x:v>
+        <x:v>261718.8</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s"/>
       <x:c r="B42" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>166666.7</x:v>
+        <x:v>245310.7</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>166732.2</x:v>
+        <x:v>245923.5</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s"/>
       <x:c r="B43" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>34265.4</x:v>
+        <x:v>204566.7</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>34323.5</x:v>
+        <x:v>204640.1</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s"/>
       <x:c r="B44" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>3449.3</x:v>
+        <x:v>170990.5</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>3451.7</x:v>
+        <x:v>171041.3</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s"/>
       <x:c r="B45" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>882269.4</x:v>
+        <x:v>165757.7</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>882262.4</x:v>
+        <x:v>165752.4</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s"/>
       <x:c r="B46" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>262968.4</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>263225.6</x:v>
+        <x:v>149971.8</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s"/>
       <x:c r="B47" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>1357894.7</x:v>
+        <x:v>173142.9</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>1360265.6</x:v>
+        <x:v>173139.2</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s"/>
       <x:c r="B48" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>671000</x:v>
+        <x:v>166666.7</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>672200.8</x:v>
+        <x:v>166721.5</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s"/>
       <x:c r="B49" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>658472.2</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>658352.3</x:v>
+        <x:v>150060.8</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s"/>
       <x:c r="B50" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>1650000</x:v>
+        <x:v>114238.6</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>1647394.7</x:v>
+        <x:v>114204</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s"/>
       <x:c r="B51" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>-2228590</x:v>
+        <x:v>87683.6</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>6.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>-2228590</x:v>
+        <x:v>87636.7</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s"/>
       <x:c r="B52" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>600000</x:v>
+        <x:v>97241.6</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>595092.5</x:v>
+        <x:v>97318.3</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s"/>
       <x:c r="B53" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>335000</x:v>
+        <x:v>114091.2</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>334250.7</x:v>
+        <x:v>114228.6</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s"/>
       <x:c r="B54" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>150000</x:v>
+        <x:v>96747</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>150075.9</x:v>
+        <x:v>96806.1</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s"/>
       <x:c r="B55" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>1497134.1</x:v>
+        <x:v>63213.1</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>1497153.5</x:v>
+        <x:v>63195</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s"/>
       <x:c r="B56" s="3" t="s">
-        <x:v>19</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>1130000</x:v>
+        <x:v>74415</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>1116139.9</x:v>
+        <x:v>74529.9</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s"/>
       <x:c r="B57" s="3" t="s">
-        <x:v>19</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>929000</x:v>
+        <x:v>18354.5</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>922685.7</x:v>
+        <x:v>18254.6</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s"/>
       <x:c r="B58" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>1274984</x:v>
+        <x:v>35370.6</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>1275903.3</x:v>
+        <x:v>35377.7</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s"/>
       <x:c r="B59" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>393125</x:v>
+        <x:v>28177</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>393122.6</x:v>
+        <x:v>28240.1</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s"/>
       <x:c r="B60" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>376604.5</x:v>
+        <x:v>34265.4</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>376709.2</x:v>
+        <x:v>34311.4</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s"/>
       <x:c r="B61" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>96000</x:v>
+        <x:v>34682.6</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>94643.6</x:v>
+        <x:v>34681</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s"/>
       <x:c r="B62" s="3" t="s">
-        <x:v>21</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>18006.2</x:v>
+        <x:v>17994.7</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>17757.2</x:v>
+        <x:v>17802.3</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s"/>
       <x:c r="B63" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>263767</x:v>
+        <x:v>21453.3</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>263813.7</x:v>
+        <x:v>21468.1</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s"/>
       <x:c r="B64" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>21453.3</x:v>
+        <x:v>6736.9</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>21476.4</x:v>
+        <x:v>6742.6</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s"/>
       <x:c r="B65" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>633333.3</x:v>
+        <x:v>3449.3</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>634401.8</x:v>
+        <x:v>3450.8</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
-    <x:row r="66" spans="1:7">
-[...17 lines deleted...]
-        <x:v>11</x:v>
+    <x:row r="67" spans="1:7">
+      <x:c r="A67" s="3" t="s">
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
-      <x:c r="A69" s="3" t="s">
-[...5 lines deleted...]
-        <x:v>109</x:v>
+      <x:c r="A69" s="1" t="s">
+        <x:v>110</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>