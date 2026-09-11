--- v5 (2026-08-22)
+++ v6 (2026-09-11)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94080f42d49046d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3765460c6f843fe90ed43b07366b55b.psmdcp" Id="Rafa5d1342eb34a89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5179568a1d694835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5331d9e9c0940c5848c3954873799a0.psmdcp" Id="R6194a4f042234b31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="103">
   <x:si>
     <x:t>Holdings - Ultra-Short Income ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/21/2026 (%)</x:t>
+    <x:t>As of 09/11/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>WELLFLEET CLO LTD</x:t>
   </x:si>
@@ -88,267 +88,243 @@
   <x:si>
     <x:t>87167NDL6</x:t>
   </x:si>
   <x:si>
     <x:t>BAIN CAPITAL CREDIT CLO, LIMIT</x:t>
   </x:si>
   <x:si>
     <x:t>05684GAQ9</x:t>
   </x:si>
   <x:si>
     <x:t>US TREASURY N/B</x:t>
   </x:si>
   <x:si>
     <x:t>91282CGC9</x:t>
   </x:si>
   <x:si>
     <x:t>91282CGH8</x:t>
   </x:si>
   <x:si>
     <x:t>GREYWOLF CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>39809TAW7</x:t>
   </x:si>
   <x:si>
+    <x:t>VENTURE CDO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92332NBC8</x:t>
+  </x:si>
+  <x:si>
     <x:t>91282CPL9</x:t>
   </x:si>
   <x:si>
-    <x:t>VENTURE CDO LTD</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BATTALION CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>07132JBL7</x:t>
   </x:si>
   <x:si>
     <x:t>91282CPB1</x:t>
   </x:si>
   <x:si>
     <x:t>REPO DAIWA</x:t>
   </x:si>
   <x:si>
     <x:t>76099L006</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
   </x:si>
   <x:si>
     <x:t>91282CNV9</x:t>
   </x:si>
   <x:si>
+    <x:t>US TREASURY FRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CRD5</x:t>
+  </x:si>
+  <x:si>
     <x:t>92328XBD0</x:t>
   </x:si>
   <x:si>
     <x:t>07131AAM6</x:t>
   </x:si>
   <x:si>
     <x:t>LCM LTD PARTNERSHIP</x:t>
   </x:si>
   <x:si>
     <x:t>50204JAL1</x:t>
   </x:si>
   <x:si>
-    <x:t>US TREASURY FRN</x:t>
+    <x:t>MOUNTAIN VIEW CLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62432FAV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CQM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUND POINT CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83611KAW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOYA CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92918FAF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPIXX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE STREET INSTITUTIONAL TRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857492862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTRESS CREDIT BSL LIMITED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34962HAJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAGNETITE CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55954YAU9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CEC1</x:t>
   </x:si>
   <x:si>
     <x:t>91282CPG0</x:t>
   </x:si>
   <x:si>
-    <x:t>VOYA CLO LTD</x:t>
-[...61 lines deleted...]
-  <x:si>
     <x:t>ELMWOOD CLO X LTD</x:t>
   </x:si>
   <x:si>
     <x:t>29002VAU2</x:t>
   </x:si>
   <x:si>
+    <x:t>TSY INFL IX N/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9128282L3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRINITAS CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89641GAY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92330EAP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83609GBN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHWOODS CAPITAL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66860CAL7</x:t>
+  </x:si>
+  <x:si>
     <x:t>ROCKFORD TOWER CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>77341GAS9</x:t>
   </x:si>
   <x:si>
-    <x:t>TSY INFL IX N/B</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>DRYDEN SENIOR LOAN FUND</x:t>
   </x:si>
   <x:si>
     <x:t>26252NAW9</x:t>
   </x:si>
   <x:si>
     <x:t>CARVAL CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>14686WAW1</x:t>
   </x:si>
   <x:si>
     <x:t>05682LBA4</x:t>
   </x:si>
   <x:si>
     <x:t>37 CAPITAL CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>88429RAL2</x:t>
   </x:si>
   <x:si>
+    <x:t>50201QAU8</x:t>
+  </x:si>
+  <x:si>
     <x:t>REGATTA XX FUNDING LTD</x:t>
   </x:si>
   <x:si>
     <x:t>75884YAJ7</x:t>
   </x:si>
   <x:si>
     <x:t>92945JAA1</x:t>
   </x:si>
   <x:si>
     <x:t>50201QAL8</x:t>
   </x:si>
   <x:si>
     <x:t>ICG US CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>44933WAL3</x:t>
   </x:si>
   <x:si>
+    <x:t>83607EAA0</x:t>
+  </x:si>
+  <x:si>
     <x:t>OZLM LTD</x:t>
   </x:si>
   <x:si>
     <x:t>67111DBG0</x:t>
   </x:si>
   <x:si>
     <x:t>39809CAY0</x:t>
   </x:si>
   <x:si>
-    <x:t>83607EAA0</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>83608GAQ9</x:t>
   </x:si>
   <x:si>
-    <x:t>MADISON PARK FUNDING LTD</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>26244GAS4</x:t>
   </x:si>
   <x:si>
     <x:t>91282CDC2</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>34962HAJ6</x:t>
   </x:si>
   <x:si>
     <x:t>87166VAW8</x:t>
   </x:si>
   <x:si>
     <x:t>13079WDC9</x:t>
   </x:si>
   <x:si>
     <x:t>APEX CREDIT CLO LLC</x:t>
   </x:si>
   <x:si>
     <x:t>03755HAN3</x:t>
   </x:si>
   <x:si>
     <x:t>912828V49</x:t>
   </x:si>
   <x:si>
     <x:t>26245MAC5</x:t>
   </x:si>
   <x:si>
     <x:t>92325QAA5</x:t>
   </x:si>
   <x:si>
     <x:t>BLUEMOUNTAIN CLO LTD</x:t>
   </x:si>
@@ -725,51 +701,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G69"/>
+  <x:dimension ref="A1:G66"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="31.010625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.610625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -785,1313 +761,1250 @@
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>2469041.3</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>7.4</x:v>
+        <x:v>7.6</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>2469483.2</x:v>
+        <x:v>2469401.7</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s"/>
       <x:c r="B7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>1650000</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>1647485.4</x:v>
+        <x:v>1647587.7</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>1600000</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>1600926.4</x:v>
+        <x:v>1600782.4</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s"/>
       <x:c r="B9" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>1500000</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>1502692.5</x:v>
+        <x:v>1502395.5</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s"/>
       <x:c r="B10" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>1428954.3</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>1429351.5</x:v>
+        <x:v>1429270.1</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s"/>
       <x:c r="B11" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>1357894.7</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>1360067.4</x:v>
+        <x:v>1360184.1</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s"/>
       <x:c r="B12" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
         <x:v>1305000</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>1300412.1</x:v>
+        <x:v>1295263.5</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s"/>
       <x:c r="B13" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
         <x:v>1319000</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>1307098.1</x:v>
+        <x:v>1301482</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s"/>
       <x:c r="B14" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
         <x:v>1274984</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>1275706.9</x:v>
+        <x:v>1275547.6</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s"/>
       <x:c r="B15" s="3" t="s">
-        <x:v>21</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>1130000</x:v>
+        <x:v>1087244.9</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>1119582.8</x:v>
+        <x:v>1087896.2</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s"/>
       <x:c r="B16" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>1087244.9</x:v>
+        <x:v>1130000</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>1088069.1</x:v>
+        <x:v>1115742.6</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s"/>
       <x:c r="B17" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>1031314.1</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>1032029.8</x:v>
+        <x:v>1031588.4</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s"/>
       <x:c r="B18" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>1018000</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1011478.4</x:v>
+        <x:v>1009060</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s"/>
       <x:c r="B19" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>977550</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>977550</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s"/>
       <x:c r="B20" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
         <x:v>929000</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>924863.1</x:v>
+        <x:v>922766.3</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s"/>
       <x:c r="B21" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>796409.3</x:v>
+        <x:v>850000</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>797024.1</x:v>
+        <x:v>849793</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s"/>
       <x:c r="B22" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>786431.5</x:v>
+        <x:v>796409.3</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>786414.2</x:v>
+        <x:v>796919</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s"/>
       <x:c r="B23" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>784698.3</x:v>
+        <x:v>786431.5</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>784311.4</x:v>
+        <x:v>786411</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s"/>
       <x:c r="B24" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>671000</x:v>
+        <x:v>784698.3</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>672230.4</x:v>
+        <x:v>785437.4</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s"/>
       <x:c r="B25" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>631154.5</x:v>
+        <x:v>641977</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>631838.7</x:v>
+        <x:v>641821.7</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s"/>
       <x:c r="B26" s="3" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C26" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="C26" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>641977</x:v>
+        <x:v>638000</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>641814</x:v>
+        <x:v>638459.6</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s"/>
       <x:c r="B27" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>638000</x:v>
+        <x:v>605689.3</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>638566.8</x:v>
+        <x:v>605660.2</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s"/>
       <x:c r="B28" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>605689.3</x:v>
+        <x:v>631154.5</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>605659</x:v>
+        <x:v>631706.2</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
-      <x:c r="A29" s="3" t="s"/>
+      <x:c r="A29" s="3" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>600000</x:v>
+        <x:v>547265.6</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>596945.8</x:v>
+        <x:v>547265.6</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s"/>
       <x:c r="B30" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>615000</x:v>
+        <x:v>565929.8</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>614985.6</x:v>
+        <x:v>566022.6</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s"/>
       <x:c r="B31" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
         <x:v>554166.7</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>555100.4</x:v>
+        <x:v>555002.3</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
-      <x:c r="A32" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A32" s="3" t="s"/>
       <x:c r="B32" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>417499.3</x:v>
+        <x:v>450000</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>417499.3</x:v>
+        <x:v>445526.4</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s"/>
       <x:c r="B33" s="3" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>450000</x:v>
+        <x:v>436000</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>445289.1</x:v>
+        <x:v>436779.5</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s"/>
       <x:c r="B34" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>446342.6</x:v>
+        <x:v>393125</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>446455</x:v>
+        <x:v>393110.9</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s"/>
       <x:c r="B35" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>-401036.5</x:v>
+        <x:v>330366.3</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>-401036.5</x:v>
+        <x:v>326706.4</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s"/>
       <x:c r="B36" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C36" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C36" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>393125</x:v>
+        <x:v>284514.1</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>393112</x:v>
+        <x:v>284686.8</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s"/>
       <x:c r="B37" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>376604.5</x:v>
+        <x:v>245310.7</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>376802.2</x:v>
+        <x:v>245764.3</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s"/>
       <x:c r="B38" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>330787.4</x:v>
+        <x:v>262968.4</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>325735.1</x:v>
+        <x:v>263128.3</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s"/>
       <x:c r="B39" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>284514.1</x:v>
+        <x:v>261762.5</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>284731.2</x:v>
+        <x:v>261720.4</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s"/>
       <x:c r="B40" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>262968.4</x:v>
+        <x:v>260744.7</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>263175.1</x:v>
+        <x:v>261066.7</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s"/>
       <x:c r="B41" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>261762.5</x:v>
+        <x:v>204566.7</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>261718.8</x:v>
+        <x:v>204626</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s"/>
       <x:c r="B42" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>245310.7</x:v>
+        <x:v>170990.5</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>245923.5</x:v>
+        <x:v>171026.4</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s"/>
       <x:c r="B43" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>204566.7</x:v>
+        <x:v>165757.7</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>204640.1</x:v>
+        <x:v>165757.4</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s"/>
       <x:c r="B44" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>170990.5</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>171041.3</x:v>
+        <x:v>149973.5</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s"/>
       <x:c r="B45" s="3" t="s">
-        <x:v>19</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>165757.7</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>165752.4</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s"/>
       <x:c r="B46" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>150000</x:v>
+        <x:v>173142.9</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>149971.8</x:v>
+        <x:v>173138.9</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s"/>
       <x:c r="B47" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>173142.9</x:v>
+        <x:v>166666.7</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>173139.2</x:v>
+        <x:v>166716.3</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s"/>
       <x:c r="B48" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>166666.7</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>166721.5</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s"/>
       <x:c r="B49" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>150000</x:v>
+        <x:v>114238.6</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>150060.8</x:v>
+        <x:v>114215</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s"/>
       <x:c r="B50" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>114238.6</x:v>
+        <x:v>114091.2</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>114204</x:v>
+        <x:v>114203.3</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s"/>
       <x:c r="B51" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
         <x:v>87683.6</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>87636.7</x:v>
+        <x:v>87643.2</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s"/>
       <x:c r="B52" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
         <x:v>97241.6</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>97318.3</x:v>
+        <x:v>97297.1</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s"/>
       <x:c r="B53" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>114091.2</x:v>
+        <x:v>96747</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>114228.6</x:v>
+        <x:v>96792.4</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s"/>
       <x:c r="B54" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>96747</x:v>
+        <x:v>74415</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>96806.1</x:v>
+        <x:v>74509.1</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s"/>
       <x:c r="B55" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>63213.1</x:v>
+        <x:v>18331.1</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>63195</x:v>
+        <x:v>18293.1</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s"/>
       <x:c r="B56" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>74415</x:v>
+        <x:v>28177</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>74529.9</x:v>
+        <x:v>28215.4</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s"/>
       <x:c r="B57" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>18354.5</x:v>
+        <x:v>34265.4</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>18254.6</x:v>
+        <x:v>34297.6</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s"/>
       <x:c r="B58" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>35370.6</x:v>
+        <x:v>34682.6</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>35377.7</x:v>
+        <x:v>34680.9</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s"/>
       <x:c r="B59" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>28177</x:v>
+        <x:v>17971.7</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>28240.1</x:v>
+        <x:v>17892.8</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s"/>
       <x:c r="B60" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>34265.4</x:v>
+        <x:v>21453.3</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>34311.4</x:v>
+        <x:v>21462.3</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s"/>
       <x:c r="B61" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>34682.6</x:v>
+        <x:v>6736.9</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>34681</x:v>
+        <x:v>6740.5</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s"/>
       <x:c r="B62" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>17994.7</x:v>
+        <x:v>3449.3</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>17802.3</x:v>
+        <x:v>3450.2</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
-    <x:row r="63" spans="1:7">
-[...19 lines deleted...]
-    </x:row>
     <x:row r="64" spans="1:7">
-      <x:c r="A64" s="3" t="s"/>
-[...16 lines deleted...]
-        <x:v>11</x:v>
+      <x:c r="A64" s="3" t="s">
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
-      <x:c r="A65" s="3" t="s"/>
-[...31 lines deleted...]
-        <x:v>110</x:v>
+      <x:c r="A65" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:7">
+      <x:c r="A66" s="1" t="s">
+        <x:v>102</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>