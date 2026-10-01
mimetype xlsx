--- v6 (2026-09-11)
+++ v7 (2026-10-01)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5179568a1d694835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5331d9e9c0940c5848c3954873799a0.psmdcp" Id="R6194a4f042234b31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2af13d215d264488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a59e76fbd03f4732ad1d22a1e8e6c287.psmdcp" Id="R4bb293c400cb450a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="103">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="104">
   <x:si>
     <x:t>Holdings - Ultra-Short Income ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 09/11/2026 (%)</x:t>
+    <x:t>As of 10/01/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>WELLFLEET CLO LTD</x:t>
   </x:si>
@@ -76,252 +76,255 @@
   <x:si>
     <x:t>95023AAL4</x:t>
   </x:si>
   <x:si>
     <x:t>PALMER SQUARE CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>69702EAJ4</x:t>
   </x:si>
   <x:si>
     <x:t>SYMPHONY CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>87167NDL6</x:t>
   </x:si>
   <x:si>
     <x:t>BAIN CAPITAL CREDIT CLO, LIMIT</x:t>
   </x:si>
   <x:si>
     <x:t>05684GAQ9</x:t>
   </x:si>
   <x:si>
     <x:t>US TREASURY N/B</x:t>
   </x:si>
   <x:si>
+    <x:t>91282CGH8</x:t>
+  </x:si>
+  <x:si>
     <x:t>91282CGC9</x:t>
   </x:si>
   <x:si>
-    <x:t>91282CGH8</x:t>
-[...5 lines deleted...]
-    <x:t>39809TAW7</x:t>
+    <x:t>91282CPL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CPB1</x:t>
   </x:si>
   <x:si>
     <x:t>VENTURE CDO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>92332NBC8</x:t>
   </x:si>
   <x:si>
-    <x:t>91282CPL9</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BATTALION CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>07132JBL7</x:t>
   </x:si>
   <x:si>
-    <x:t>91282CPB1</x:t>
+    <x:t>US TREASURY FRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CQM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CRD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CMN8</x:t>
   </x:si>
   <x:si>
     <x:t>REPO DAIWA</x:t>
   </x:si>
   <x:si>
     <x:t>76099L006</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
   </x:si>
   <x:si>
+    <x:t>ROCKFORD TOWER CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77341GAS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUND POINT CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83615CAL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92328XBD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07131AAM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LCM LTD PARTNERSHIP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50204JAL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOYA CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92918FAF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOUNTAIN VIEW CLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62432FAV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83611KAW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTRESS CREDIT BSL LIMITED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34962HAJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83609GBN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIKES PEAK CLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72132YAY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAGNETITE CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55954YAU9</x:t>
+  </x:si>
+  <x:si>
     <x:t>91282CNV9</x:t>
   </x:si>
   <x:si>
-    <x:t>US TREASURY FRN</x:t>
-[...35 lines deleted...]
-    <x:t>92918FAF1</x:t>
+    <x:t>ELMWOOD CLO X LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29002VAU2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSY INFL IX N/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9128282L3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRINITAS CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89641GAY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHWOODS CAPITAL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66860CAL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92330EAP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRYDEN SENIOR LOAN FUND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26252NAW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARVAL CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14686WAW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05682LBA4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGATTA XX FUNDING LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75884YAJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92945JAA1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37 CAPITAL CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88429RAL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50201QAU8</x:t>
   </x:si>
   <x:si>
     <x:t>TPIXX</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STREET INSTITUTIONAL TRE</x:t>
   </x:si>
   <x:si>
     <x:t>857492862</x:t>
   </x:si>
   <x:si>
-    <x:t>FORTRESS CREDIT BSL LIMITED</x:t>
-[...88 lines deleted...]
-  <x:si>
     <x:t>ICG US CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>44933WAL3</x:t>
   </x:si>
   <x:si>
+    <x:t>OZLM LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67111DBG0</x:t>
+  </x:si>
+  <x:si>
     <x:t>83607EAA0</x:t>
   </x:si>
   <x:si>
-    <x:t>OZLM LTD</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>83608GAQ9</x:t>
   </x:si>
   <x:si>
     <x:t>26244GAS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999USDZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
   </x:si>
   <x:si>
     <x:t>91282CDC2</x:t>
   </x:si>
   <x:si>
     <x:t>87166VAW8</x:t>
   </x:si>
   <x:si>
     <x:t>13079WDC9</x:t>
   </x:si>
   <x:si>
     <x:t>APEX CREDIT CLO LLC</x:t>
   </x:si>
   <x:si>
     <x:t>03755HAN3</x:t>
   </x:si>
   <x:si>
     <x:t>912828V49</x:t>
   </x:si>
   <x:si>
     <x:t>26245MAC5</x:t>
   </x:si>
   <x:si>
     <x:t>92325QAA5</x:t>
   </x:si>
@@ -701,51 +704,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G66"/>
+  <x:dimension ref="A1:G65"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="31.010625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.610625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -761,1250 +764,1229 @@
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>2469041.3</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>7.6</x:v>
+        <x:v>7.3</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>2469401.7</x:v>
+        <x:v>2469337.5</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s"/>
       <x:c r="B7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>1650000</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>1647587.7</x:v>
+        <x:v>1647713.1</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>1600000</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>1600782.4</x:v>
+        <x:v>1600664</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s"/>
       <x:c r="B9" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>1500000</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>1502395.5</x:v>
+        <x:v>1502130</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s"/>
       <x:c r="B10" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>1428954.3</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>1429270.1</x:v>
+        <x:v>1429197.2</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s"/>
       <x:c r="B11" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>1357894.7</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>1360184.1</x:v>
+        <x:v>1360067.4</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s"/>
       <x:c r="B12" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>1305000</x:v>
+        <x:v>1319000</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>1295263.5</x:v>
+        <x:v>1297875.4</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s"/>
       <x:c r="B13" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>1319000</x:v>
+        <x:v>1305000</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>1301482</x:v>
+        <x:v>1291797.1</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s"/>
       <x:c r="B14" s="3" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="C14" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="C14" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>1274984</x:v>
+        <x:v>1300000</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>1275547.6</x:v>
+        <x:v>1280804.7</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s"/>
       <x:c r="B15" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>1087244.9</x:v>
+        <x:v>1268000</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>1087896.2</x:v>
+        <x:v>1254418.5</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s"/>
       <x:c r="B16" s="3" t="s">
-        <x:v>21</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>1130000</x:v>
+        <x:v>1087244.9</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>1115742.6</x:v>
+        <x:v>1087244.9</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s"/>
       <x:c r="B17" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C17" s="3" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>30</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>1031314.1</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>1031588.4</x:v>
+        <x:v>1032278.4</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s"/>
       <x:c r="B18" s="3" t="s">
-        <x:v>21</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>1018000</x:v>
+        <x:v>1030000</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1009060</x:v>
+        <x:v>1031200.9</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s"/>
       <x:c r="B19" s="3" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="C19" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="C19" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>977550</x:v>
+        <x:v>1040000</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>977550</x:v>
+        <x:v>1040393.7</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s"/>
       <x:c r="B20" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>929000</x:v>
+        <x:v>1030000</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>922766.3</x:v>
+        <x:v>1023079.7</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s"/>
       <x:c r="B21" s="3" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C21" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D21" s="4" t="n">
+        <x:v>959175</x:v>
+      </x:c>
+      <x:c r="E21" s="4" t="n">
+        <x:v>2.9</x:v>
+      </x:c>
+      <x:c r="F21" s="4" t="n">
+        <x:v>959175</x:v>
+      </x:c>
+      <x:c r="G21" s="3" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s"/>
       <x:c r="B22" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>796409.3</x:v>
+        <x:v>974225.1</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>796919</x:v>
+        <x:v>974457</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s"/>
       <x:c r="B23" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>786431.5</x:v>
+        <x:v>881553</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>786411</x:v>
+        <x:v>881724.9</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s"/>
       <x:c r="B24" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>784698.3</x:v>
+        <x:v>796409.3</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>785437.4</x:v>
+        <x:v>796782</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s"/>
       <x:c r="B25" s="3" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C25" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="C25" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>641977</x:v>
+        <x:v>786431.5</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>641821.7</x:v>
+        <x:v>786418.9</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s"/>
       <x:c r="B26" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>638000</x:v>
+        <x:v>784698.3</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>638459.6</x:v>
+        <x:v>785303.3</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s"/>
       <x:c r="B27" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>605689.3</x:v>
+        <x:v>631154.5</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>605660.2</x:v>
+        <x:v>631610.2</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s"/>
       <x:c r="B28" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>631154.5</x:v>
+        <x:v>641977</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>631706.2</x:v>
+        <x:v>641836.4</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
-      <x:c r="A29" s="3" t="s">
+      <x:c r="A29" s="3" t="s"/>
+      <x:c r="B29" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C29" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="B29" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>547265.6</x:v>
+        <x:v>605689.3</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>547265.6</x:v>
+        <x:v>605669.9</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s"/>
       <x:c r="B30" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
         <x:v>565929.8</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>566022.6</x:v>
+        <x:v>565991.5</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s"/>
       <x:c r="B31" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>554166.7</x:v>
+        <x:v>575243.3</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>555002.3</x:v>
+        <x:v>575529.8</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s"/>
       <x:c r="B32" s="3" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>450000</x:v>
+        <x:v>523658.1</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>445526.4</x:v>
+        <x:v>523658.1</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s"/>
       <x:c r="B33" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>436000</x:v>
+        <x:v>554166.7</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>436779.5</x:v>
+        <x:v>554914.8</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s"/>
       <x:c r="B34" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>393125</x:v>
+        <x:v>486000</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>393110.9</x:v>
+        <x:v>481980.1</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s"/>
       <x:c r="B35" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>330366.3</x:v>
+        <x:v>393125</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>326706.4</x:v>
+        <x:v>393115.2</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s"/>
       <x:c r="B36" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>284514.1</x:v>
+        <x:v>330344.5</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>284686.8</x:v>
+        <x:v>326524.9</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s"/>
       <x:c r="B37" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>245310.7</x:v>
+        <x:v>284514.1</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>245764.3</x:v>
+        <x:v>284658.1</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s"/>
       <x:c r="B38" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>262968.4</x:v>
+        <x:v>261762.5</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>263128.3</x:v>
+        <x:v>261722</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s"/>
       <x:c r="B39" s="3" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="C39" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>261762.5</x:v>
+        <x:v>245310.7</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>261720.4</x:v>
+        <x:v>245424.6</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s"/>
       <x:c r="B40" s="3" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C40" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C40" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>260744.7</x:v>
+        <x:v>204566.7</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>261066.7</x:v>
+        <x:v>204613.1</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s"/>
       <x:c r="B41" s="3" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C41" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="C41" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>204566.7</x:v>
+        <x:v>170990.5</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>204626</x:v>
+        <x:v>171088.9</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s"/>
       <x:c r="B42" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>170990.5</x:v>
+        <x:v>165757.7</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>171026.4</x:v>
+        <x:v>165758.2</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s"/>
       <x:c r="B43" s="3" t="s">
-        <x:v>19</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>165757.7</x:v>
+        <x:v>173142.9</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>165757.4</x:v>
+        <x:v>173140.8</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s"/>
       <x:c r="B44" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>150000</x:v>
+        <x:v>166666.7</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>149973.5</x:v>
+        <x:v>166713.5</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s"/>
       <x:c r="B45" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
         <x:v>150000</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>150000</x:v>
+        <x:v>149977.4</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s"/>
       <x:c r="B46" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C46" s="3" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D46" s="4" t="n">
+        <x:v>150000</x:v>
+      </x:c>
+      <x:c r="E46" s="4" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="F46" s="4" t="n">
+        <x:v>150000</x:v>
+      </x:c>
+      <x:c r="G46" s="3" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:7">
+      <x:c r="A47" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C46" s="3" t="s">
+      <x:c r="B47" s="3" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>166666.7</x:v>
+        <x:v>102159.9</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>166716.3</x:v>
+        <x:v>102159.9</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s"/>
       <x:c r="B48" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>150000</x:v>
+        <x:v>114238.6</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>150000</x:v>
+        <x:v>114227.4</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s"/>
       <x:c r="B49" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>114238.6</x:v>
+        <x:v>87683.6</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>114215</x:v>
+        <x:v>87646</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s"/>
       <x:c r="B50" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
         <x:v>114091.2</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>114203.3</x:v>
+        <x:v>114169.5</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s"/>
       <x:c r="B51" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>87683.6</x:v>
+        <x:v>96747</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>87643.2</x:v>
+        <x:v>96779.6</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s"/>
       <x:c r="B52" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>97241.6</x:v>
+        <x:v>74415</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>97297.1</x:v>
+        <x:v>74455.9</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s"/>
       <x:c r="B53" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>96747</x:v>
+        <x:v>-77255.2</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>96792.4</x:v>
+        <x:v>-77255.2</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s"/>
       <x:c r="B54" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>74415</x:v>
+        <x:v>18329.9</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>74509.1</x:v>
+        <x:v>18320.2</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s"/>
       <x:c r="B55" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>18331.1</x:v>
+        <x:v>28177</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>18293.1</x:v>
+        <x:v>28198.3</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s"/>
       <x:c r="B56" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>28177</x:v>
+        <x:v>34265.4</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>28215.4</x:v>
+        <x:v>34285.1</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s"/>
       <x:c r="B57" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>34265.4</x:v>
+        <x:v>34682.6</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>34297.6</x:v>
+        <x:v>34681.3</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s"/>
       <x:c r="B58" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>34682.6</x:v>
+        <x:v>17970.4</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>34680.9</x:v>
+        <x:v>17922</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s"/>
       <x:c r="B59" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>17971.7</x:v>
+        <x:v>21453.3</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>17892.8</x:v>
+        <x:v>21457</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s"/>
       <x:c r="B60" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>21453.3</x:v>
+        <x:v>6736.9</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>21462.3</x:v>
+        <x:v>6738.6</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s"/>
       <x:c r="B61" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>6736.9</x:v>
+        <x:v>3449.3</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>6740.5</x:v>
+        <x:v>3449.7</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
-    <x:row r="62" spans="1:7">
-[...17 lines deleted...]
-        <x:v>11</x:v>
+    <x:row r="63" spans="1:7">
+      <x:c r="A63" s="3" t="s">
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
-      <x:c r="A65" s="3" t="s">
-[...5 lines deleted...]
-        <x:v>102</x:v>
+      <x:c r="A65" s="1" t="s">
+        <x:v>103</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>