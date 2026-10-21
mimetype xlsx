--- v7 (2026-10-01)
+++ v8 (2026-10-21)
@@ -1,360 +1,345 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2af13d215d264488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a59e76fbd03f4732ad1d22a1e8e6c287.psmdcp" Id="R4bb293c400cb450a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e6b903535a74df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d5b72b8c2b24da98c712aadd07448fd.psmdcp" Id="Rc52d56b222c24799" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="104">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="99">
   <x:si>
     <x:t>Holdings - Ultra-Short Income ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 10/01/2026 (%)</x:t>
+    <x:t>As of 10/21/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
+    <x:t>NEUBERGER BERMAN CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64133CAS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REPO DAIWA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76099L006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LCM LTD PARTNERSHIP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50202CAJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KKR FINANCIAL CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48249VBE0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999USDZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
     <x:t>WELLFLEET CLO LTD</x:t>
   </x:si>
   <x:si>
-    <x:t>94949GAW1</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>95023AAL4</x:t>
   </x:si>
   <x:si>
+    <x:t>US TREASURY N/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CGC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CGH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CPL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CPB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAIN CAPITAL CREDIT CLO, LIMIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05684GAQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCKFORD TOWER CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77341GAS9</x:t>
+  </x:si>
+  <x:si>
     <x:t>PALMER SQUARE CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>69702EAJ4</x:t>
   </x:si>
   <x:si>
+    <x:t>VENTURE CDO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92332NBC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US TREASURY FRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CRD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CMN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BATTALION CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07132JBL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BENCHMARK MORTGAGE TRUST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08161CAD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUND POINT CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83615CAL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91282CQM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92328XBD0</x:t>
+  </x:si>
+  <x:si>
     <x:t>SYMPHONY CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>87167NDL6</x:t>
   </x:si>
   <x:si>
-    <x:t>BAIN CAPITAL CREDIT CLO, LIMIT</x:t>
-[...65 lines deleted...]
-    <x:t>92328XBD0</x:t>
+    <x:t>50204JAL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05684DAY9</x:t>
   </x:si>
   <x:si>
     <x:t>07131AAM6</x:t>
   </x:si>
   <x:si>
-    <x:t>LCM LTD PARTNERSHIP</x:t>
-[...2 lines deleted...]
-    <x:t>50204JAL1</x:t>
+    <x:t>MOUNTAIN VIEW CLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62432FAV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAGNETITE CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55954YAU9</x:t>
   </x:si>
   <x:si>
     <x:t>VOYA CLO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>92918FAF1</x:t>
   </x:si>
   <x:si>
-    <x:t>MOUNTAIN VIEW CLO</x:t>
-[...2 lines deleted...]
-    <x:t>62432FAV6</x:t>
+    <x:t>PIKES PEAK CLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72132YAY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83609GBN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RISERVA CLO, LTD.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76761RBG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSY INFL IX N/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9128282L3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELMWOOD CLO X LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29002VAU2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRINITAS CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89641GAY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHWOODS CAPITAL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66860CAL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRYDEN SENIOR LOAN FUND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26252NAW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTRESS CREDIT BSL LIMITED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34962HAJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05682LBA4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37 CAPITAL CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88429RAL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50201QAU8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92945JAA1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARVAL CLO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14686WAW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83608GAQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26244GAS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OZLM LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67111DBG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83607EAA0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGATTA XX FUNDING LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75884YAJ7</x:t>
   </x:si>
   <x:si>
     <x:t>83611KAW2</x:t>
   </x:si>
   <x:si>
-    <x:t>FORTRESS CREDIT BSL LIMITED</x:t>
-[...44 lines deleted...]
-    <x:t>66860CAL7</x:t>
+    <x:t>APEX CREDIT CLO LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03755HAN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912828V49</x:t>
   </x:si>
   <x:si>
     <x:t>92330EAP2</x:t>
   </x:si>
   <x:si>
-    <x:t>DRYDEN SENIOR LOAN FUND</x:t>
-[...73 lines deleted...]
-  <x:si>
     <x:t>87166VAW8</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>09629PAA4</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -704,1289 +689,1203 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G65"/>
+  <x:dimension ref="A1:G61"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="31.010625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="12.610625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="29.790625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="12.530625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>2469041.3</x:v>
+        <x:v>2513381</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>7.3</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>2469337.5</x:v>
+        <x:v>2512373.2</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s"/>
       <x:c r="B7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>1650000</x:v>
+        <x:v>1600467.4</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>1647713.1</x:v>
+        <x:v>1600467.4</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
-        <x:v>9</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>1600000</x:v>
+        <x:v>1582000</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>1600664</x:v>
+        <x:v>1582966.6</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s"/>
       <x:c r="B9" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>1500000</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>1502130</x:v>
+        <x:v>1497823.5</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s"/>
       <x:c r="B10" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>1428954.3</x:v>
+        <x:v>1496757</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>1429197.2</x:v>
+        <x:v>1496757</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s"/>
       <x:c r="B11" s="3" t="s">
-        <x:v>19</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>20</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>1357894.7</x:v>
+        <x:v>1469158.3</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>1360067.4</x:v>
+        <x:v>1470160.3</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s"/>
       <x:c r="B12" s="3" t="s">
-        <x:v>21</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>1319000</x:v>
+        <x:v>1305000</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>1297875.4</x:v>
+        <x:v>1293224.4</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s"/>
       <x:c r="B13" s="3" t="s">
-        <x:v>21</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>1305000</x:v>
+        <x:v>1319000</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>1291797.1</x:v>
+        <x:v>1299833.3</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s"/>
       <x:c r="B14" s="3" t="s">
-        <x:v>21</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
         <x:v>1300000</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>1280804.7</x:v>
+        <x:v>1282480.5</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s"/>
       <x:c r="B15" s="3" t="s">
-        <x:v>21</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>25</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>1268000</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>1254418.5</x:v>
+        <x:v>1255665.5</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s"/>
       <x:c r="B16" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>1087244.9</x:v>
+        <x:v>1267368.4</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>1087244.9</x:v>
+        <x:v>1269441.8</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s"/>
       <x:c r="B17" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>1031314.1</x:v>
+        <x:v>1230429.5</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>1032278.4</x:v>
+        <x:v>1230639.9</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s"/>
       <x:c r="B18" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>1030000</x:v>
+        <x:v>1125000</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1031200.9</x:v>
+        <x:v>1126883.3</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s"/>
       <x:c r="B19" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>1040000</x:v>
+        <x:v>1087244.9</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>1040393.7</x:v>
+        <x:v>1087228.6</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s"/>
       <x:c r="B20" s="3" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>1030000</x:v>
+        <x:v>1040000</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>1023079.7</x:v>
+        <x:v>1040425.4</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s"/>
       <x:c r="B21" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>959175</x:v>
+        <x:v>1030000</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>959175</x:v>
+        <x:v>1024286.7</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s"/>
       <x:c r="B22" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>974225.1</x:v>
+        <x:v>1031314.1</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>974457</x:v>
+        <x:v>1032093.8</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s"/>
       <x:c r="B23" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>881553</x:v>
+        <x:v>1000000</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>881724.9</x:v>
+        <x:v>978859.8</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s"/>
       <x:c r="B24" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>796409.3</x:v>
+        <x:v>881553</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>796782</x:v>
+        <x:v>882015.8</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s"/>
       <x:c r="B25" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>786431.5</x:v>
+        <x:v>849000</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>786418.9</x:v>
+        <x:v>849889.3</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s"/>
       <x:c r="B26" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>784698.3</x:v>
+        <x:v>796409.3</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>785303.3</x:v>
+        <x:v>797145.1</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s"/>
       <x:c r="B27" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>631154.5</x:v>
+        <x:v>823685.4</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>631610.2</x:v>
+        <x:v>823982.7</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s"/>
       <x:c r="B28" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>641977</x:v>
+        <x:v>666567.5</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>641836.4</x:v>
+        <x:v>666500.2</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s"/>
       <x:c r="B29" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>605689.3</x:v>
+        <x:v>628945</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>605669.9</x:v>
+        <x:v>629196.6</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s"/>
       <x:c r="B30" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>565929.8</x:v>
+        <x:v>642627.4</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>565991.5</x:v>
+        <x:v>642563.1</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s"/>
       <x:c r="B31" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>575243.3</x:v>
+        <x:v>549447.5</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>575529.8</x:v>
+        <x:v>549258</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s"/>
       <x:c r="B32" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>523658.1</x:v>
+        <x:v>554166.7</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>523658.1</x:v>
+        <x:v>554835</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s"/>
       <x:c r="B33" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>554166.7</x:v>
+        <x:v>519044.2</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>554914.8</x:v>
+        <x:v>519716.9</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s"/>
       <x:c r="B34" s="3" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>486000</x:v>
+        <x:v>523658.1</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>481980.1</x:v>
+        <x:v>523641.8</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s"/>
       <x:c r="B35" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>393125</x:v>
+        <x:v>437390</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>393115.2</x:v>
+        <x:v>437789.7</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s"/>
       <x:c r="B36" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>330344.5</x:v>
+        <x:v>411641.6</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>326524.9</x:v>
+        <x:v>412024</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s"/>
       <x:c r="B37" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>284514.1</x:v>
+        <x:v>331022.1</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>284658.1</x:v>
+        <x:v>328263</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s"/>
       <x:c r="B38" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>261762.5</x:v>
+        <x:v>314500</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>261722</x:v>
+        <x:v>314499.7</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s"/>
       <x:c r="B39" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>245310.7</x:v>
+        <x:v>284514.1</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>245424.6</x:v>
+        <x:v>284629.1</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s"/>
       <x:c r="B40" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>204566.7</x:v>
+        <x:v>261762.5</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>204613.1</x:v>
+        <x:v>261822.5</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s"/>
       <x:c r="B41" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>170990.5</x:v>
+        <x:v>204566.7</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>171088.9</x:v>
+        <x:v>204599.8</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s"/>
       <x:c r="B42" s="3" t="s">
-        <x:v>19</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>165757.7</x:v>
+        <x:v>158215.7</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>165758.2</x:v>
+        <x:v>158250.3</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s"/>
       <x:c r="B43" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>173142.9</x:v>
+        <x:v>141013.8</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>173140.8</x:v>
+        <x:v>141013.6</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s"/>
       <x:c r="B44" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>166666.7</x:v>
+        <x:v>125000</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>166713.5</x:v>
+        <x:v>124980.8</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s"/>
       <x:c r="B45" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>150000</x:v>
+        <x:v>137957.6</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>149977.4</x:v>
+        <x:v>137937.2</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s"/>
       <x:c r="B46" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>150000</x:v>
+        <x:v>145833.3</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>150000</x:v>
+        <x:v>145879.6</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
-      <x:c r="A47" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A47" s="3" t="s"/>
       <x:c r="B47" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>102159.9</x:v>
+        <x:v>120790.3</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>102159.9</x:v>
+        <x:v>120944.1</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s"/>
       <x:c r="B48" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>114238.6</x:v>
+        <x:v>96747</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>114227.4</x:v>
+        <x:v>96769</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s"/>
       <x:c r="B49" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>87683.6</x:v>
+        <x:v>74415</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>87646</x:v>
+        <x:v>74437.3</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s"/>
       <x:c r="B50" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>114091.2</x:v>
+        <x:v>64644.3</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>114169.5</x:v>
+        <x:v>64609.5</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s"/>
       <x:c r="B51" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>96747</x:v>
+        <x:v>66578.7</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>96779.6</x:v>
+        <x:v>66671.6</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s"/>
       <x:c r="B52" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>74415</x:v>
+        <x:v>86571.4</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>74455.9</x:v>
+        <x:v>86571.7</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s"/>
       <x:c r="B53" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>-77255.2</x:v>
+        <x:v>30161.4</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>-77255.2</x:v>
+        <x:v>30159.9</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s"/>
       <x:c r="B54" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>18329.9</x:v>
+        <x:v>34682.6</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>18320.2</x:v>
+        <x:v>34682.2</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s"/>
       <x:c r="B55" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>28177</x:v>
+        <x:v>18007.3</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>28198.3</x:v>
+        <x:v>17970.5</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s"/>
       <x:c r="B56" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>34265.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>34285.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s"/>
       <x:c r="B57" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>34682.6</x:v>
+        <x:v>6184.2</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>34681.3</x:v>
+        <x:v>6195.3</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
-    <x:row r="58" spans="1:7">
-[...4 lines deleted...]
-      <x:c r="C58" s="3" t="s">
+    <x:row r="59" spans="1:7">
+      <x:c r="A59" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="D58" s="4" t="n">
-[...17 lines deleted...]
-      <x:c r="C59" s="3" t="s">
+    </x:row>
+    <x:row r="60" spans="1:7">
+      <x:c r="A60" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D59" s="4" t="n">
-[...17 lines deleted...]
-      <x:c r="C60" s="3" t="s">
+    </x:row>
+    <x:row r="61" spans="1:7">
+      <x:c r="A61" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...46 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>