--- v5 (2026-03-12)
+++ v6 (2026-04-11)
@@ -1,1599 +1,1590 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de3e9483e294332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2fc62c1003c4eddb388623657a26382.psmdcp" Id="R8c808fe9f7684ed7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R845cf8cbcde04fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e12df70f04f43b894677c68485956a6.psmdcp" Id="R0a3095440ff34f88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="517" uniqueCount="517">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="514" uniqueCount="514">
   <x:si>
     <x:t>Holdings - U.S. Value ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/11/2026 (%)</x:t>
+    <x:t>As of 04/10/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META PLATFORMS INC CLASS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30303M102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALPHABET INC CL A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02079K305</x:t>
+  </x:si>
+  <x:si>
     <x:t>XOM</x:t>
   </x:si>
   <x:si>
     <x:t>EXXON MOBIL CORP</x:t>
   </x:si>
   <x:si>
     <x:t>30231G102</x:t>
   </x:si>
   <x:si>
-    <x:t>Equity</x:t>
+    <x:t>MRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERCK + CO. INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58933Y105</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ</x:t>
   </x:si>
   <x:si>
     <x:t>JOHNSON + JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>478160104</x:t>
   </x:si>
   <x:si>
-    <x:t>MRK</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>VZ</x:t>
   </x:si>
   <x:si>
     <x:t>VERIZON COMMUNICATIONS INC</x:t>
   </x:si>
   <x:si>
     <x:t>92343V104</x:t>
   </x:si>
   <x:si>
+    <x:t>BAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF AMERICA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>060505104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITEDHEALTH GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91324P102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFIZER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>717081103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUALCOMM INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>747525103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPMORGAN CHASE + CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46625H100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMCSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMCAST CORP CLASS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20030N101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRISTOL MYERS SQUIBB CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110122108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AT+T INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00206R102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOG RESOURCES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26875P101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE CIGNA GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125523100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARGET CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87612E106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITED PARCEL SERVICE CL B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>911312106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PROCTER + GAMBLE CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>742718109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITIGROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172967424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PROGRESSIVE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>743315103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGENERON PHARMACEUTICALS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75886F107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLSTATE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>020002101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVS HEALTH CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126650100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US BANCORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>902973304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNC FINANCIAL SERVICES GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>693475105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAPITAL ONE FINANCIAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14040H105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONOCOPHILLIPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20825C104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBAY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>278642103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARTFORD INSURANCE GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416515104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FEDEX CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31428X106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEPSICO INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>713448108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWKS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKYWORKS SOLUTIONS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83088M102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MATCH GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57667L107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENERAL MOTORS CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37045V100</x:t>
+  </x:si>
+  <x:si>
     <x:t>CVX</x:t>
   </x:si>
   <x:si>
     <x:t>CHEVRON CORP</x:t>
   </x:si>
   <x:si>
     <x:t>166764100</x:t>
   </x:si>
   <x:si>
-    <x:t>BAC</x:t>
-[...77 lines deleted...]
-    <x:t>46625H100</x:t>
+    <x:t>TRV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRAVELERS COS INC/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89417E109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYPAL HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70450Y103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHUBB LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H1467J104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03743Q108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERICAN EXPRESS CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>025816109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COGNIZANT TECH SOLUTIONS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192446102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE STREET CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857477103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALT DISNEY CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254687106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOX CORP   CLASS B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35137L204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR HORTON INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23331A109</x:t>
   </x:si>
   <x:si>
     <x:t>CSCO</x:t>
   </x:si>
   <x:si>
     <x:t>CISCO SYSTEMS INC</x:t>
   </x:si>
   <x:si>
     <x:t>17275R102</x:t>
   </x:si>
   <x:si>
-    <x:t>EOG</x:t>
-[...176 lines deleted...]
-    <x:t>278642103</x:t>
+    <x:t>F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORD MOTOR CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>345370860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELEVANCE HEALTH INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>036752103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFLAC INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001055102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUCOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>670346105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WELLS FARGO + CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>949746101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEWLETT PACKARD ENTERPRISE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42824C109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVNET INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>053807103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELTA AIR LINES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247361702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRUIST FINANCIAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89832Q109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HRB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H+R BLOCK INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>093671105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KROGER CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>501044101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONDELEZ INTERNATIONAL INC A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>609207105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEAR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>521865204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE STR INSTL INVT TR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85799J9Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCH CAPITAL GROUP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G0450A105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M + T BANK CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55261F104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VICI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VICI PROPERTIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>925652109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCHER DANIELS MIDLAND CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>039483102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIMBERLY CLARK CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>494368103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>METLIFE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59156R108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RADIAN GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>750236101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEVON ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25179M103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CROX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CROCS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227046109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAZON.COM INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>023135106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KENVUE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49177J102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHROP GRUMMAN CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666807102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999USDZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HALLIBURTON CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>406216101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGIC INVESTMENT CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>552848103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERICAN INTERNATIONAL GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>026874784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RESMED INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>761152107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUNTINGTON BANCSHARES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>446150104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MACY S INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55616P104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T ROWE PRICE GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74144T108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KB HOME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48666K109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PULTEGROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>745867101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLB LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>806857108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVH CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>693656100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENERAL MILLS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>370334104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACADEMY SPORTS + OUTDOORS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00402L107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENOVA INTERNATIONAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29357K103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESTERN UNION CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>959802109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZOOM COMMUNICATIONS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98980L101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEURIG DR PEPPER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49271V100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXP SEMICONDUCTORS NV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N6596X109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JANUS HENDERSON GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G4474Y214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COLGATE PALMOLIVE CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194162103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARATHON PETROLEUM CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56585A102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERITAGE HOMES CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59001A102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTUNE BRANDS INNOVATIONS I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34964C106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARRIER GLOBAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14448C104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NETAPP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64110D104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40434L105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPG INDUSTRIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>693506107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOXA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOX CORP   CLASS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35137L105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUMANA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444859102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIGNET JEWELERS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G81276100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALBERTSONS COS INC   CLASS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013091103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MATTEL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>577081102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FITB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIFTH THIRD BANCORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316773100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRH PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G25508105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOLLAR GENERAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256677105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LENNAR CORP W/D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>526057104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTUIT INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461202103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL TECHNOLOGIES  C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24703L202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GE HEALTHCARE TECHNOLOGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36266G107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROUP 1 AUTOMOTIVE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>398905109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLM CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78442P106</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>GILEAD SCIENCES INC</x:t>
   </x:si>
   <x:si>
     <x:t>375558103</x:t>
   </x:si>
   <x:si>
-    <x:t>KR</x:t>
-[...176 lines deleted...]
-    <x:t>093671105</x:t>
+    <x:t>ARW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARROW ELECTRONICS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>042735100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTONATION INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05329W102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BFH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BREAD FINANCIAL HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>018581108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BORGWARNER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>099724106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRANKLIN RESOURCES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>354613101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIKE INC  CL B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>654106103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRUDENTIAL FINANCIAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>744320102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDISON INTERNATIONAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281020107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DROPBOX INC CLASS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26210C104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRDO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERDOCEO EDUCATION CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71363P106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEST BUY CO INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>086516101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBRE GROUP INC   A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12504L109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYNCHRONY FINANCIAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87165B103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMMERCIAL METALS CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201723103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COVISTA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00737L103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICROSOFT CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>594918104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXELON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30161N101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERIPRISE FINANCIAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03076C106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIMKEN CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>887389104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LKQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LKQ CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>501889208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINDER MORGAN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49456B101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APTV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APTIV PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G3265R107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSKY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARAMOUNT SKYDANCE CL B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69932A204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YETI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YETI HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98585X104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENPACT LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G3922B107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRI POINTE HOMES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87265H109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP INC/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>364760108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTOLIV INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>052800109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPAND ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165167735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUMMINS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231021106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBWI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BATH + BODY WORKS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>070830104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LDOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEIDOS HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>525327102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FEDERATED HERMES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>314211103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNXC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONCENTRIX CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20602D101</x:t>
   </x:si>
   <x:si>
     <x:t>OSK</x:t>
   </x:si>
   <x:si>
     <x:t>OSHKOSH CORP</x:t>
   </x:si>
   <x:si>
     <x:t>688239201</x:t>
   </x:si>
   <x:si>
-    <x:t>KMB</x:t>
-[...302 lines deleted...]
-    <x:t>194162103</x:t>
+    <x:t>BF.B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROWN FORMAN CORP CLASS B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115637209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOOZ ALLEN HAMILTON HOLDINGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>099502106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHILLIPS 66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718546104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEWMARKET CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>651587107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VONTIER CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928881101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOSAIC CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61945C103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZOOMINFO TECHNOLOGIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98980F104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEREX CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>880779103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEXTRON INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>883203101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNAP ON INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>833034101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLUE OWL CAPITAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69121K104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYSCO CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>871829107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOLL BROTHERS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>889478103</x:t>
   </x:si>
   <x:si>
     <x:t>BK</x:t>
   </x:si>
   <x:si>
     <x:t>BANK OF NEW YORK MELLON CORP</x:t>
   </x:si>
   <x:si>
     <x:t>064058100</x:t>
   </x:si>
   <x:si>
-    <x:t>VICI</x:t>
-[...628 lines deleted...]
-  <x:si>
     <x:t>MHO</x:t>
   </x:si>
   <x:si>
     <x:t>M/I HOMES INC</x:t>
   </x:si>
   <x:si>
     <x:t>55305B101</x:t>
   </x:si>
   <x:si>
-    <x:t>ANF</x:t>
-[...32 lines deleted...]
-    <x:t>Cash</x:t>
+    <x:t>INGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGREDION INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>457187102</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1943,3971 +1934,3948 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G177"/>
+  <x:dimension ref="A1:G176"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="8.140625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="32.020625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="11.660625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="12.130625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>22231</x:v>
+        <x:v>5800</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>3293078</x:v>
+        <x:v>3644662</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>12780</x:v>
+        <x:v>7661</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>3114613.8</x:v>
+        <x:v>2439951.9</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>20580</x:v>
+        <x:v>15685</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>2409712.2</x:v>
+        <x:v>2431802.4</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>7789</x:v>
+        <x:v>19544</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>2391534.6</x:v>
+        <x:v>2397657.9</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>43847</x:v>
+        <x:v>8685</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>2223481.4</x:v>
+        <x:v>2095777.4</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>10645</x:v>
+        <x:v>40937</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>1983057.1</x:v>
+        <x:v>1927006.9</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>37578</x:v>
+        <x:v>36088</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>1824787.7</x:v>
+        <x:v>1902198.5</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>67136</x:v>
+        <x:v>6006</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>1823413.8</x:v>
+        <x:v>1843301.5</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>11478</x:v>
+        <x:v>66400</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>1790682.8</x:v>
+        <x:v>1807408</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>54275</x:v>
+        <x:v>13725</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>1686324.3</x:v>
+        <x:v>1753368.8</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>11169</x:v>
+        <x:v>5333</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>1510048.8</x:v>
+        <x:v>1654989.9</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>24875</x:v>
+        <x:v>53376</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>1495733.8</x:v>
+        <x:v>1511074.6</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>2207</x:v>
+        <x:v>24603</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1443532.5</x:v>
+        <x:v>1463140.4</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>49681</x:v>
+        <x:v>48691</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>1376660.5</x:v>
+        <x:v>1293354.7</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>4534</x:v>
+        <x:v>9313</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>1309101.8</x:v>
+        <x:v>1271969.5</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>16776</x:v>
+        <x:v>4461</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>1303495.2</x:v>
+        <x:v>1242165.5</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>9989</x:v>
+        <x:v>9992</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>1277493.2</x:v>
+        <x:v>1239307.8</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>4461</x:v>
+        <x:v>11368</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>1170744.8</x:v>
+        <x:v>1155443.5</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>9688</x:v>
+        <x:v>7673</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>1169729.1</x:v>
+        <x:v>1125322.2</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>9109</x:v>
+        <x:v>8960</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>992607.7</x:v>
+        <x:v>1119283.2</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>4643</x:v>
+        <x:v>5350</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>958268.8</x:v>
+        <x:v>1069358</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>12243</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>934385.8</x:v>
+        <x:v>1003580</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>9198</x:v>
+        <x:v>4652</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>928262.2</x:v>
+        <x:v>997947</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>12128</x:v>
+        <x:v>12243</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>908751</x:v>
+        <x:v>965238.1</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>7901</x:v>
+        <x:v>16655</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>901899.2</x:v>
+        <x:v>938176.2</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>4264</x:v>
+        <x:v>4194</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>882477.4</x:v>
+        <x:v>936226.6</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>16965</x:v>
+        <x:v>4646</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>881331.8</x:v>
+        <x:v>904715.6</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>2450</x:v>
+        <x:v>6319</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>880701.5</x:v>
+        <x:v>780206.9</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>1108</x:v>
+        <x:v>7958</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>855409.2</x:v>
+        <x:v>760625.6</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>5220</x:v>
+        <x:v>5342</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>839271.6</x:v>
+        <x:v>750016.8</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>4410</x:v>
+        <x:v>1962</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>815276.7</x:v>
+        <x:v>739674</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>5342</x:v>
+        <x:v>4496</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>733189.5</x:v>
+        <x:v>708075</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>3360</x:v>
+        <x:v>11704</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>697200</x:v>
+        <x:v>661978.2</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>2380</x:v>
+        <x:v>20158</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>671969.2</x:v>
+        <x:v>654933.4</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>2033</x:v>
+        <x:v>8374</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>661212.9</x:v>
+        <x:v>642537</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>7233</x:v>
+        <x:v>3352</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>657190.4</x:v>
+        <x:v>638086.7</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>4237</x:v>
+        <x:v>2085</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>629448.7</x:v>
+        <x:v>632234.6</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>8485</x:v>
+        <x:v>13596</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>612956.4</x:v>
+        <x:v>625144.1</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>13596</x:v>
+        <x:v>1860</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>612091.9</x:v>
+        <x:v>619268.4</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>814</x:v>
+        <x:v>15758</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>598273.7</x:v>
+        <x:v>614089.3</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>12295</x:v>
+        <x:v>1929</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>573561.8</x:v>
+        <x:v>612978.3</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>9058</x:v>
+        <x:v>10262</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>570472.8</x:v>
+        <x:v>607510.4</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>45264</x:v>
+        <x:v>4198</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>554031.4</x:v>
+        <x:v>581381</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>1765</x:v>
+        <x:v>5809</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>533806.6</x:v>
+        <x:v>579680.1</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>4775</x:v>
+        <x:v>10218</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>526682.5</x:v>
+        <x:v>571901.5</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>4198</x:v>
+        <x:v>3909</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>514464.9</x:v>
+        <x:v>561879.7</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>3499</x:v>
+        <x:v>6698</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>508334.7</x:v>
+        <x:v>557072.7</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>1721</x:v>
+        <x:v>45264</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>486492.3</x:v>
+        <x:v>554031.4</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>8672</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>476353</x:v>
+        <x:v>545333.3</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>568</x:v>
+        <x:v>4775</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>473604.1</x:v>
+        <x:v>539909.3</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>2294</x:v>
+        <x:v>2884</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>468251.3</x:v>
+        <x:v>530656</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
-      <x:c r="A57" s="3" t="s"/>
+      <x:c r="A57" s="3" t="s">
+        <x:v>163</x:v>
+      </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>451941.4</x:v>
+        <x:v>6134</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>451941.4</x:v>
+        <x:v>527646.7</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>7397</x:v>
+        <x:v>19974</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>448702</x:v>
+        <x:v>495954.4</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>7930</x:v>
+        <x:v>7397</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>448679.4</x:v>
+        <x:v>495155.2</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>3718</x:v>
+        <x:v>7264</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>443445.9</x:v>
+        <x:v>492717.1</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>4602</x:v>
+        <x:v>9709</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>442666.4</x:v>
+        <x:v>490110.3</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>14400</x:v>
+        <x:v>15595</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>432864</x:v>
+        <x:v>481417.7</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>2635</x:v>
+        <x:v>6722</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>412008.6</x:v>
+        <x:v>472892.7</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>3991</x:v>
+        <x:v>7930</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>405924.6</x:v>
+        <x:v>468583.7</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>2215</x:v>
+        <x:v>3718</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>377502.5</x:v>
+        <x:v>465419.2</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
-      <x:c r="A66" s="3" t="s">
+      <x:c r="A66" s="3" t="s"/>
+      <x:c r="B66" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="B66" s="3" t="s">
+      <x:c r="C66" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C66" s="3" t="s">
+      <x:c r="D66" s="4" t="n">
+        <x:v>455747</x:v>
+      </x:c>
+      <x:c r="E66" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="F66" s="4" t="n">
+        <x:v>455747</x:v>
+      </x:c>
+      <x:c r="G66" s="3" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>11294</x:v>
+        <x:v>4602</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>373379.6</x:v>
+        <x:v>454861.7</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>20313</x:v>
+        <x:v>1858</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>364821.5</x:v>
+        <x:v>414315.4</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>1121</x:v>
+        <x:v>14619</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>339831.2</x:v>
+        <x:v>410209.1</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>10983</x:v>
+        <x:v>5639</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>338715.7</x:v>
+        <x:v>396703.7</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>4061</x:v>
+        <x:v>3991</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>336697.5</x:v>
+        <x:v>390958.4</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>15748</x:v>
+        <x:v>5233</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>332282.8</x:v>
+        <x:v>390643.5</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>10407</x:v>
+        <x:v>11294</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>331150.7</x:v>
+        <x:v>390546.5</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>7707</x:v>
+        <x:v>7695</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>325852</x:v>
+        <x:v>368436.6</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>12627</x:v>
+        <x:v>3527</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>318452.9</x:v>
+        <x:v>359577.7</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>12037</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>317656.4</x:v>
+        <x:v>356791.2</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>6511</x:v>
+        <x:v>20313</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>313244.2</x:v>
+        <x:v>354055.6</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>5457</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>305155.4</x:v>
+        <x:v>348737.9</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
-      <x:c r="A79" s="3" t="s">
+      <x:c r="A79" s="3" t="s"/>
+      <x:c r="B79" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="B79" s="3" t="s">
+      <x:c r="C79" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C79" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>4968</x:v>
+        <x:v>-339713.6</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>297881.3</x:v>
+        <x:v>-339713.6</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>16089</x:v>
+        <x:v>8990</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>289441.1</x:v>
+        <x:v>338833.1</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>2325</x:v>
+        <x:v>12037</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>289206.8</x:v>
+        <x:v>334147.1</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>3998</x:v>
+        <x:v>4253</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>282258.8</x:v>
+        <x:v>330543.2</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>4065</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>282070.4</x:v>
+        <x:v>326923.3</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>1384</x:v>
+        <x:v>18741</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>280993.5</x:v>
+        <x:v>310913.2</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>3153</x:v>
+        <x:v>16089</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>281058.4</x:v>
+        <x:v>307943.5</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>27870</x:v>
+        <x:v>3153</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>271175.1</x:v>
+        <x:v>290580.5</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>4002</x:v>
+        <x:v>5457</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>268694.3</x:v>
+        <x:v>284964.5</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>5258</x:v>
+        <x:v>2325</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>267474.5</x:v>
+        <x:v>284184.8</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>1214</x:v>
+        <x:v>5390</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>261289.2</x:v>
+        <x:v>283190.6</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>1870</x:v>
+        <x:v>3067</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>260098.3</x:v>
+        <x:v>279373</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>3266</x:v>
+        <x:v>7707</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>255727.8</x:v>
+        <x:v>278531</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>3066</x:v>
+        <x:v>4968</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>245831.9</x:v>
+        <x:v>276618.2</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>1702</x:v>
+        <x:v>1870</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>244747.6</x:v>
+        <x:v>271243.5</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>1204</x:v>
+        <x:v>27870</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>231011.5</x:v>
+        <x:v>250830</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
         <x:v>2937</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>224328.1</x:v>
+        <x:v>246796.1</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>4927</x:v>
+        <x:v>9232</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>223045.3</x:v>
+        <x:v>243909.4</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>2408</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>222715.9</x:v>
+        <x:v>227882.4</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>1837</x:v>
+        <x:v>4327</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>212026.5</x:v>
+        <x:v>222407.8</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>7091</x:v>
+        <x:v>2408</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>207837.2</x:v>
+        <x:v>207184.3</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>31624</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>204923.5</x:v>
+        <x:v>203626.7</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
         <x:v>3023</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>202934</x:v>
+        <x:v>201603.9</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>1384</x:v>
+        <x:v>4927</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>202064</x:v>
+        <x:v>201070.9</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>2964</x:v>
+        <x:v>3208</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>194023.4</x:v>
+        <x:v>197163.7</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>6919</x:v>
+        <x:v>2000</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>194008.8</x:v>
+        <x:v>191340</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>3067</x:v>
+        <x:v>10343</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>193282.3</x:v>
+        <x:v>190104.3</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>10343</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>191242.1</x:v>
+        <x:v>190000.4</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>1880</x:v>
+        <x:v>3025</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>190481.6</x:v>
+        <x:v>189849</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
-        <x:v>3208</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>187443.4</x:v>
+        <x:v>185283.5</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>5659</x:v>
+        <x:v>1951</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>186520.6</x:v>
+        <x:v>181560.1</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>1732</x:v>
+        <x:v>10233</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>183332.2</x:v>
+        <x:v>178770.5</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
-        <x:v>1819</x:v>
+        <x:v>12172</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>179571.7</x:v>
+        <x:v>178198.1</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>2468</x:v>
+        <x:v>3427</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>179152.1</x:v>
+        <x:v>172103.9</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
-        <x:v>1279</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>179008.8</x:v>
+        <x:v>169323</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>1951</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>177170.3</x:v>
+        <x:v>164656.3</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>6653</x:v>
+        <x:v>1819</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>176171.4</x:v>
+        <x:v>161763.7</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
-        <x:v>3025</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>175934</x:v>
+        <x:v>155888.4</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="D117" s="4" t="n">
-        <x:v>10233</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>171505.1</x:v>
+        <x:v>149704.5</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="D118" s="4" t="n">
-        <x:v>4731</x:v>
+        <x:v>2038</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>167193.5</x:v>
+        <x:v>148590.6</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="D119" s="4" t="n">
-        <x:v>939</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>163029.2</x:v>
+        <x:v>145725.4</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="D120" s="4" t="n">
-        <x:v>3489</x:v>
+        <x:v>6788</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>161889.6</x:v>
+        <x:v>145534.7</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D121" s="4" t="n">
-        <x:v>9805</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>156782</x:v>
+        <x:v>145216</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="D122" s="4" t="n">
-        <x:v>1987</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>155085.4</x:v>
+        <x:v>144363.3</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="D123" s="4" t="n">
-        <x:v>1572</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>141307.1</x:v>
+        <x:v>143701.1</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="D124" s="4" t="n">
-        <x:v>1184</x:v>
+        <x:v>1800</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>140919.7</x:v>
+        <x:v>143550</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="D125" s="4" t="n">
-        <x:v>1134</x:v>
+        <x:v>2567</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>135796.5</x:v>
+        <x:v>141108</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="D126" s="4" t="n">
-        <x:v>2567</x:v>
+        <x:v>5416</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>135614.6</x:v>
+        <x:v>135616.6</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="3" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="D127" s="4" t="n">
-        <x:v>6788</x:v>
+        <x:v>3052</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>135420.6</x:v>
+        <x:v>134288</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="D128" s="4" t="n">
-        <x:v>431</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>134877.1</x:v>
+        <x:v>133318.3</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="D129" s="4" t="n">
-        <x:v>1967</x:v>
+        <x:v>1747</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>127461.6</x:v>
+        <x:v>132457.5</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="3" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="D130" s="4" t="n">
-        <x:v>3627</x:v>
+        <x:v>5896</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>124115.9</x:v>
+        <x:v>131068.1</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="3" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="D131" s="4" t="n">
-        <x:v>2591</x:v>
+        <x:v>3627</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
-        <x:v>120714.7</x:v>
+        <x:v>129483.9</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="D132" s="4" t="n">
-        <x:v>1235</x:v>
+        <x:v>1967</x:v>
       </x:c>
       <x:c r="E132" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>119683.9</x:v>
+        <x:v>126930.5</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="3" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="D133" s="4" t="n">
-        <x:v>1774</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
-        <x:v>117598.5</x:v>
+        <x:v>123085.4</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="3" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D134" s="4" t="n">
-        <x:v>1604</x:v>
+        <x:v>1661</x:v>
       </x:c>
       <x:c r="E134" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F134" s="4" t="n">
-        <x:v>115568.2</x:v>
+        <x:v>120405.9</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="D135" s="4" t="n">
-        <x:v>2081</x:v>
+        <x:v>1774</x:v>
       </x:c>
       <x:c r="E135" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F135" s="4" t="n">
-        <x:v>114996.1</x:v>
+        <x:v>116321.2</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="3" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="D136" s="4" t="n">
-        <x:v>2140</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="E136" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F136" s="4" t="n">
-        <x:v>113591.2</x:v>
+        <x:v>115174.1</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="D137" s="4" t="n">
-        <x:v>3484</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E137" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F137" s="4" t="n">
-        <x:v>106784.6</x:v>
+        <x:v>114907.1</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="3" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="D138" s="4" t="n">
-        <x:v>429</x:v>
+        <x:v>2301</x:v>
       </x:c>
       <x:c r="E138" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F138" s="4" t="n">
-        <x:v>106010.2</x:v>
+        <x:v>113761.4</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="3" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="D139" s="4" t="n">
-        <x:v>1442</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E139" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F139" s="4" t="n">
-        <x:v>104876.7</x:v>
+        <x:v>105525.7</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="3" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="D140" s="4" t="n">
-        <x:v>3844</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="E140" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F140" s="4" t="n">
-        <x:v>102865.4</x:v>
+        <x:v>105423.1</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="3" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="D141" s="4" t="n">
-        <x:v>1830</x:v>
+        <x:v>3484</x:v>
       </x:c>
       <x:c r="E141" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F141" s="4" t="n">
-        <x:v>102626.4</x:v>
+        <x:v>104694.2</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="3" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D142" s="4" t="n">
-        <x:v>3867</x:v>
+        <x:v>2929</x:v>
       </x:c>
       <x:c r="E142" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F142" s="4" t="n">
-        <x:v>102088.8</x:v>
+        <x:v>96569.1</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="D143" s="4" t="n">
-        <x:v>2599</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="E143" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F143" s="4" t="n">
-        <x:v>101153.1</x:v>
+        <x:v>96432.5</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="D144" s="4" t="n">
-        <x:v>986</x:v>
+        <x:v>8884</x:v>
       </x:c>
       <x:c r="E144" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F144" s="4" t="n">
-        <x:v>100749.5</x:v>
+        <x:v>96391.4</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="D145" s="4" t="n">
         <x:v>2539</x:v>
       </x:c>
       <x:c r="E145" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F145" s="4" t="n">
-        <x:v>96304.3</x:v>
+        <x:v>94755.5</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="3" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="D146" s="4" t="n">
-        <x:v>8884</x:v>
+        <x:v>2599</x:v>
       </x:c>
       <x:c r="E146" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F146" s="4" t="n">
-        <x:v>91771.7</x:v>
+        <x:v>92368.5</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="D147" s="4" t="n">
-        <x:v>910</x:v>
+        <x:v>1802</x:v>
       </x:c>
       <x:c r="E147" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F147" s="4" t="n">
-        <x:v>84184.1</x:v>
+        <x:v>84297.6</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="3" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="D148" s="4" t="n">
-        <x:v>778</x:v>
+        <x:v>3125</x:v>
       </x:c>
       <x:c r="E148" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F148" s="4" t="n">
-        <x:v>81301</x:v>
+        <x:v>82375</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="3" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="D149" s="4" t="n">
-        <x:v>818</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="E149" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F149" s="4" t="n">
-        <x:v>80924.7</x:v>
+        <x:v>80729</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="3" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="D150" s="4" t="n">
-        <x:v>3925</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="E150" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F150" s="4" t="n">
-        <x:v>80227</x:v>
+        <x:v>78409.9</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="3" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="D151" s="4" t="n">
-        <x:v>2319</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E151" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F151" s="4" t="n">
-        <x:v>74718.2</x:v>
+        <x:v>72708.4</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="3" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="D152" s="4" t="n">
-        <x:v>3125</x:v>
+        <x:v>3925</x:v>
       </x:c>
       <x:c r="E152" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F152" s="4" t="n">
-        <x:v>72281.3</x:v>
+        <x:v>72298.5</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="3" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="D153" s="4" t="n">
-        <x:v>2757</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E153" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F153" s="4" t="n">
-        <x:v>66085.3</x:v>
+        <x:v>71589.8</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="D154" s="4" t="n">
-        <x:v>1498</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="E154" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F154" s="4" t="n">
-        <x:v>65462.6</x:v>
+        <x:v>68088.3</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="3" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="D155" s="4" t="n">
-        <x:v>140</x:v>
+        <x:v>2319</x:v>
       </x:c>
       <x:c r="E155" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F155" s="4" t="n">
-        <x:v>63862.4</x:v>
+        <x:v>66091.5</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="3" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="D156" s="4" t="n">
-        <x:v>650</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E156" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F156" s="4" t="n">
-        <x:v>62055.5</x:v>
+        <x:v>62624</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="D157" s="4" t="n">
-        <x:v>1615</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="E157" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F157" s="4" t="n">
-        <x:v>61466.9</x:v>
+        <x:v>62448.9</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="3" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="D158" s="4" t="n">
-        <x:v>95</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="E158" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F158" s="4" t="n">
-        <x:v>59201.2</x:v>
+        <x:v>61401</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="D159" s="4" t="n">
-        <x:v>869</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E159" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F159" s="4" t="n">
-        <x:v>55459.6</x:v>
+        <x:v>61047.4</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="D160" s="4" t="n">
-        <x:v>914</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E160" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F160" s="4" t="n">
-        <x:v>55059.4</x:v>
+        <x:v>60309.8</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="D161" s="4" t="n">
-        <x:v>645</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="E161" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F161" s="4" t="n">
-        <x:v>54367.1</x:v>
+        <x:v>60013.4</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="D162" s="4" t="n">
-        <x:v>514</x:v>
+        <x:v>2275</x:v>
       </x:c>
       <x:c r="E162" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F162" s="4" t="n">
-        <x:v>51975.7</x:v>
+        <x:v>57489.3</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="3" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="D163" s="4" t="n">
-        <x:v>4555</x:v>
+        <x:v>10422</x:v>
       </x:c>
       <x:c r="E163" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F163" s="4" t="n">
-        <x:v>51744.8</x:v>
+        <x:v>56278.8</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="D164" s="4" t="n">
-        <x:v>3205</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="E164" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F164" s="4" t="n">
-        <x:v>51408.2</x:v>
+        <x:v>55954.9</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="D165" s="4" t="n">
-        <x:v>129</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E165" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F165" s="4" t="n">
-        <x:v>47730</x:v>
+        <x:v>50001.3</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="D166" s="4" t="n">
-        <x:v>327</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E166" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F166" s="4" t="n">
-        <x:v>47627.6</x:v>
+        <x:v>49507.6</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="D167" s="4" t="n">
-        <x:v>2580</x:v>
+        <x:v>4555</x:v>
       </x:c>
       <x:c r="E167" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F167" s="4" t="n">
-        <x:v>47549.4</x:v>
+        <x:v>49011.8</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="3" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="D168" s="4" t="n">
-        <x:v>1353</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E168" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F168" s="4" t="n">
-        <x:v>45569</x:v>
+        <x:v>48368.6</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="3" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="D169" s="4" t="n">
-        <x:v>336</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E169" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F169" s="4" t="n">
-        <x:v>44708.2</x:v>
+        <x:v>45770.2</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="3" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="D170" s="4" t="n">
-        <x:v>486</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E170" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F170" s="4" t="n">
-        <x:v>42199.4</x:v>
+        <x:v>45645.9</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="3" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="D171" s="4" t="n">
-        <x:v>781</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E171" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F171" s="4" t="n">
-        <x:v>37800.4</x:v>
+        <x:v>42037</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="3" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="D172" s="4" t="n">
-        <x:v>600</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E172" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F172" s="4" t="n">
-        <x:v>35562</x:v>
+        <x:v>40112.3</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
-    <x:row r="173" spans="1:7">
-[...1 lines deleted...]
-      <x:c r="B173" s="3" t="s">
+    <x:row r="174" spans="1:7">
+      <x:c r="A174" s="3" t="s">
         <x:v>511</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="3" t="s">
-        <x:v>514</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
-      <x:c r="A176" s="3" t="s">
-[...5 lines deleted...]
-        <x:v>516</x:v>
+      <x:c r="A176" s="1" t="s">
+        <x:v>513</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>