--- v6 (2026-04-11)
+++ v7 (2026-05-05)
@@ -1,1590 +1,1590 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R845cf8cbcde04fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e12df70f04f43b894677c68485956a6.psmdcp" Id="R0a3095440ff34f88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d0524619eb40a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2487ab8db4be456dabd1cb1461e053b5.psmdcp" Id="Re430fbce5890402e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="514" uniqueCount="514">
   <x:si>
     <x:t>Holdings - U.S. Value ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/10/2026 (%)</x:t>
+    <x:t>As of 05/05/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
+    <x:t>STATE STR INSTL INVT TR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85799J9Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FEDEX CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31428X106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHILLIPS 66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718546104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTONATION INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05329W102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PULTEGROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>745867101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF AMERICA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>060505104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXXON MOBIL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30231G102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOSAIC CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61945C103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRUDENTIAL FINANCIAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>744320102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RADIAN GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>750236101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYPAL HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70450Y103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBWI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BATH + BODY WORKS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>070830104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERICAN EXPRESS CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>025816109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAPITAL ONE FINANCIAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14040H105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICROSOFT CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>594918104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MATTEL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>577081102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVS HEALTH CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126650100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEURIG DR PEPPER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49271V100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US BANCORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>902973304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERCK + CO. INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58933Y105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VICI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VICI PROPERTIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>925652109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMMERCIAL METALS CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201723103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COGNIZANT TECH SOLUTIONS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192446102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JANUS HENDERSON GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G4474Y214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWKS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKYWORKS SOLUTIONS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83088M102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONOCOPHILLIPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20825C104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WELLS FARGO + CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>949746101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GILD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GILEAD SCIENCES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>375558103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFLAC INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001055102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIKE INC  CL B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>654106103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVH CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>693656100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGIC INVESTMENT CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>552848103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOOZ ALLEN HAMILTON HOLDINGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>099502106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERICAN INTERNATIONAL GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>026874784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRISTOL MYERS SQUIBB CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110122108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEST BUY CO INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>086516101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENPACT LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G3922B107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZOOMINFO TECHNOLOGIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98980F104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPAND ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165167735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUMMINS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231021106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITED PARCEL SERVICE CL B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>911312106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLUE OWL CAPITAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69121K104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXP SEMICONDUCTORS NV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N6596X109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONDELEZ INTERNATIONAL INC A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>609207105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELEVANCE HEALTH INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>036752103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEREX CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>880779103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROUP 1 AUTOMOTIVE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>398905109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRAVELERS COS INC/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89417E109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTUIT INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461202103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIGNET JEWELERS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G81276100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTUNE BRANDS INNOVATIONS I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34964C106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENERAL MOTORS CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37045V100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDISON INTERNATIONAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281020107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPG INDUSTRIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>693506107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBRE GROUP INC   A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12504L109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARATHON PETROLEUM CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56585A102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVNET INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>053807103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYNCHRONY FINANCIAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87165B103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RESMED INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>761152107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CROX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CROCS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227046109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELTA AIR LINES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247361702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIMBERLY CLARK CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>494368103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03743Q108</x:t>
+  </x:si>
+  <x:si>
     <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>META PLATFORMS INC CLASS A</x:t>
   </x:si>
   <x:si>
     <x:t>30303M102</x:t>
   </x:si>
   <x:si>
-    <x:t>Equity</x:t>
+    <x:t>FOXA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOX CORP   CLASS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35137L105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOX CORP   CLASS B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35137L204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRDO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERDOCEO EDUCATION CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71363P106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNAP ON INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>833034101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YETI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YETI HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98585X104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUALCOMM INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>747525103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZOOM COMMUNICATIONS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98980L101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MATCH GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57667L107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEAR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>521865204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BFH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BREAD FINANCIAL HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>018581108</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL</x:t>
   </x:si>
   <x:si>
     <x:t>ALPHABET INC CL A</x:t>
   </x:si>
   <x:si>
     <x:t>02079K305</x:t>
   </x:si>
   <x:si>
-    <x:t>XOM</x:t>
-[...14 lines deleted...]
-    <x:t>58933Y105</x:t>
+    <x:t>BWA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BORGWARNER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>099724106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERIPRISE FINANCIAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03076C106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHROP GRUMMAN CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666807102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTOLIV INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>052800109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHEVRON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166764100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MACY S INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55616P104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYSCO CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>871829107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLM CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78442P106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARRIER GLOBAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14448C104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNXC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONCENTRIX CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20602D101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NETAPP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64110D104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CISCO SYSTEMS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17275R102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLSTATE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>020002101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PROGRESSIVE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>743315103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENERAL MILLS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>370334104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T ROWE PRICE GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74144T108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESTERN UNION CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>959802109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEWLETT PACKARD ENTERPRISE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42824C109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FITB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIFTH THIRD BANCORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316773100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OSHKOSH CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688239201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUMANA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444859102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRH PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G25508105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COLGATE PALMOLIVE CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194162103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF.B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROWN FORMAN CORP CLASS B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115637209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AT+T INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00206R102</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ</x:t>
   </x:si>
   <x:si>
     <x:t>JOHNSON + JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>478160104</x:t>
   </x:si>
   <x:si>
+    <x:t>TPH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRI POINTE HOMES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87265H109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VONTIER CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928881101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE CIGNA GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125523100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARTFORD INSURANCE GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416515104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GE HEALTHCARE TECHNOLOGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36266G107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMCSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMCAST CORP CLASS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20030N101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXELON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30161N101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUCOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>670346105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARROW ELECTRONICS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>042735100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DROPBOX INC CLASS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26210C104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP INC/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>364760108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBAY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>278642103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PROCTER + GAMBLE CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>742718109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGENERON PHARMACEUTICALS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75886F107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERITAGE HOMES CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59001A102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIMKEN CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>887389104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40434L105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COVISTA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00737L103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARGET CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87612E106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFIZER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>717081103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALBERTSONS COS INC   CLASS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013091103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITIGROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172967424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRUIST FINANCIAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89832Q109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF NEW YORK MELLON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>064058100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LENNAR CORP W/D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>526057104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999USDZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LKQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LKQ CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>501889208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>METLIFE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59156R108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR HORTON INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23331A109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APTV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APTIV PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G3265R107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LDOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEIDOS HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>525327102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOLL BROTHERS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>889478103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITEDHEALTH GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91324P102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEXTRON INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>883203101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORD MOTOR CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>345370860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE STREET CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857477103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACADEMY SPORTS + OUTDOORS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00402L107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHUBB LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H1467J104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEVON ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25179M103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNC FINANCIAL SERVICES GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>693475105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOG RESOURCES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26875P101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOLLAR GENERAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256677105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALT DISNEY CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254687106</x:t>
+  </x:si>
+  <x:si>
     <x:t>VZ</x:t>
   </x:si>
   <x:si>
     <x:t>VERIZON COMMUNICATIONS INC</x:t>
   </x:si>
   <x:si>
     <x:t>92343V104</x:t>
   </x:si>
   <x:si>
-    <x:t>BAC</x:t>
-[...32 lines deleted...]
-    <x:t>747525103</x:t>
+    <x:t>INGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGREDION INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>457187102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSKY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARAMOUNT SKYDANCE CL B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69932A204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MHO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M/I HOMES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55305B101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HRB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H+R BLOCK INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>093671105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FEDERATED HERMES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>314211103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCHER DANIELS MIDLAND CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>039483102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAZON.COM INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>023135106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KENVUE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49177J102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUNTINGTON BANCSHARES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>446150104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M + T BANK CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55261F104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL TECHNOLOGIES  C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24703L202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINDER MORGAN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49456B101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KROGER CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>501044101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEWMARKET CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>651587107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEPSICO INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>713448108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KB HOME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48666K109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENOVA INTERNATIONAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29357K103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLB LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>806857108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCH CAPITAL GROUP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G0450A105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRANKLIN RESOURCES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>354613101</x:t>
   </x:si>
   <x:si>
     <x:t>JPM</x:t>
   </x:si>
   <x:si>
     <x:t>JPMORGAN CHASE + CO</x:t>
   </x:si>
   <x:si>
     <x:t>46625H100</x:t>
   </x:si>
   <x:si>
-    <x:t>CMCSA</x:t>
-[...565 lines deleted...]
-  <x:si>
     <x:t>HAL</x:t>
   </x:si>
   <x:si>
     <x:t>HALLIBURTON CO</x:t>
   </x:si>
   <x:si>
     <x:t>406216101</x:t>
-  </x:si>
-[...826 lines deleted...]
-    <x:t>457187102</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1941,3926 +1941,3926 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:G176"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="8.140625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="32.020625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="12.130625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="32.010625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="12.200625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
-      <x:c r="A6" s="3" t="s">
+      <x:c r="A6" s="3" t="s"/>
+      <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
-      <x:c r="B6" s="3" t="s">
+      <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="C6" s="3" t="s">
+      <x:c r="D6" s="4" t="n">
+        <x:v>270923.1</x:v>
+      </x:c>
+      <x:c r="E6" s="4" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="F6" s="4" t="n">
+        <x:v>270923.1</x:v>
+      </x:c>
+      <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="B7" s="3" t="s">
+      <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="C7" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>7661</x:v>
+        <x:v>2046</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>2439951.9</x:v>
+        <x:v>732058.8</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>15685</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>2431802.4</x:v>
+        <x:v>70317.2</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>19544</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>2397657.9</x:v>
+        <x:v>151387</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>8685</x:v>
+        <x:v>2424</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>2095777.4</x:v>
+        <x:v>279123.6</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>40937</x:v>
+        <x:v>37636</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>1927006.9</x:v>
+        <x:v>1964222.8</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>36088</x:v>
+        <x:v>16357</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>1902198.5</x:v>
+        <x:v>2513907.3</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>6006</x:v>
+        <x:v>2374</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>1843301.5</x:v>
+        <x:v>54530.8</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>66400</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>1807408</x:v>
+        <x:v>139932.5</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>13725</x:v>
+        <x:v>11777</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>1753368.8</x:v>
+        <x:v>417612.4</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>5333</x:v>
+        <x:v>14178</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>1654989.9</x:v>
+        <x:v>714429.4</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>53376</x:v>
+        <x:v>4093</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>1511074.6</x:v>
+        <x:v>75966.1</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>24603</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1463140.4</x:v>
+        <x:v>642569.7</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>48691</x:v>
+        <x:v>4844</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>1293354.7</x:v>
+        <x:v>919972.5</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>9313</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>1271969.5</x:v>
+        <x:v>132358.4</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>4461</x:v>
+        <x:v>12694</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>1242165.5</x:v>
+        <x:v>188505.9</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>9992</x:v>
+        <x:v>12768</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>1239307.8</x:v>
+        <x:v>1047103.7</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>11368</x:v>
+        <x:v>9628</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>1155443.5</x:v>
+        <x:v>277960.4</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>7673</x:v>
+        <x:v>17369</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>1125322.2</x:v>
+        <x:v>959463.6</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>8960</x:v>
+        <x:v>20381</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>1119283.2</x:v>
+        <x:v>2305294.9</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>5350</x:v>
+        <x:v>15246</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>1069358</x:v>
+        <x:v>428260.1</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>1307</x:v>
+        <x:v>1849</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>1003580</x:v>
+        <x:v>123993.9</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>4652</x:v>
+        <x:v>10703</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>997947</x:v>
+        <x:v>555057.6</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>12243</x:v>
+        <x:v>4513</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>965238.1</x:v>
+        <x:v>233051.3</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>16655</x:v>
+        <x:v>12205</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>938176.2</x:v>
+        <x:v>840314.3</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>4194</x:v>
+        <x:v>6589</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>936226.6</x:v>
+        <x:v>823032</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>4646</x:v>
+        <x:v>6398</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>904715.6</x:v>
+        <x:v>506593.6</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>6319</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>780206.9</x:v>
+        <x:v>141580.2</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>7958</x:v>
+        <x:v>4979</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>760625.6</x:v>
+        <x:v>564270.1</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>5342</x:v>
+        <x:v>3184</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>750016.8</x:v>
+        <x:v>137198.6</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>1962</x:v>
+        <x:v>3199</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>739674</x:v>
+        <x:v>282663.6</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>4496</x:v>
+        <x:v>12553</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>708075</x:v>
+        <x:v>328512</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>11704</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>661978.2</x:v>
+        <x:v>62661.2</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>20158</x:v>
+        <x:v>4436</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>654933.4</x:v>
+        <x:v>344056.2</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>8374</x:v>
+        <x:v>25656</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>642537</x:v>
+        <x:v>1472141.3</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>3352</x:v>
+        <x:v>2051</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>638086.7</x:v>
+        <x:v>118219.6</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>2085</x:v>
+        <x:v>2710</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>632234.6</x:v>
+        <x:v>92519.4</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>13596</x:v>
+        <x:v>10869</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>625144.1</x:v>
+        <x:v>70865.9</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>1860</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>619268.4</x:v>
+        <x:v>82732.2</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>15758</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>614089.3</x:v>
+        <x:v>82091.3</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>1929</x:v>
+        <x:v>11854</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>612978.3</x:v>
+        <x:v>1141658.7</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>10262</x:v>
+        <x:v>4907</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>607510.4</x:v>
+        <x:v>57902.6</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>4198</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>581381</x:v>
+        <x:v>336118.6</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>5809</x:v>
+        <x:v>8269</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>579680.1</x:v>
+        <x:v>507551.2</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>10218</x:v>
+        <x:v>1796</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>571901.5</x:v>
+        <x:v>667932.4</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>3909</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>561879.7</x:v>
+        <x:v>53413.1</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>6698</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>557072.7</x:v>
+        <x:v>148170</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>45264</x:v>
+        <x:v>2175</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>554031.4</x:v>
+        <x:v>655827.8</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>1721</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>545333.3</x:v>
+        <x:v>182738.5</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>4775</x:v>
+        <x:v>2035</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>539909.3</x:v>
+        <x:v>164835</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>2884</x:v>
+        <x:v>5137</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>530656</x:v>
+        <x:v>195719.7</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>6134</x:v>
+        <x:v>8734</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>527646.7</x:v>
+        <x:v>661163.8</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>19974</x:v>
+        <x:v>1822</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>495954.4</x:v>
+        <x:v>125718</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>7397</x:v>
+        <x:v>1807</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>495155.2</x:v>
+        <x:v>188072.6</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>7264</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>492717.1</x:v>
+        <x:v>126045</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>9709</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>490110.3</x:v>
+        <x:v>239913</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>15595</x:v>
+        <x:v>7715</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>481417.7</x:v>
+        <x:v>620440.3</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>6722</x:v>
+        <x:v>1733</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>472892.7</x:v>
+        <x:v>128138</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>7930</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>468583.7</x:v>
+        <x:v>312888.4</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>3718</x:v>
+        <x:v>3677</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>465419.2</x:v>
+        <x:v>373142</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
-      <x:c r="A66" s="3" t="s"/>
+      <x:c r="A66" s="3" t="s">
+        <x:v>190</x:v>
+      </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>455747</x:v>
+        <x:v>7576</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>455747</x:v>
+        <x:v>518956</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>4602</x:v>
+        <x:v>4162</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>454861.7</x:v>
+        <x:v>398095.3</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>1858</x:v>
+        <x:v>16433</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>414315.4</x:v>
+        <x:v>690514.7</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>14619</x:v>
+        <x:v>6049</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>410209.1</x:v>
+        <x:v>3692370.1</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>5639</x:v>
+        <x:v>3154</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>396703.7</x:v>
+        <x:v>196683.4</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>3991</x:v>
+        <x:v>10656</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>390958.4</x:v>
+        <x:v>597481.9</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>5233</x:v>
+        <x:v>3783</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>390643.5</x:v>
+        <x:v>127941.1</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>11294</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>390546.5</x:v>
+        <x:v>50236.2</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>7695</x:v>
+        <x:v>2647</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>368436.6</x:v>
+        <x:v>100797.8</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>3527</x:v>
+        <x:v>14313</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>359577.7</x:v>
+        <x:v>2410022.9</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>1527</x:v>
+        <x:v>3063</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>356791.2</x:v>
+        <x:v>326607.7</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>20313</x:v>
+        <x:v>21022</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>354055.6</x:v>
+        <x:v>802409.7</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>505</x:v>
+        <x:v>3877</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>348737.9</x:v>
+        <x:v>503350.9</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
-      <x:c r="A79" s="3" t="s"/>
+      <x:c r="A79" s="3" t="s">
+        <x:v>229</x:v>
+      </x:c>
       <x:c r="B79" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>-339713.6</x:v>
+        <x:v>1878</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>-339713.6</x:v>
+        <x:v>156925.7</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>8990</x:v>
+        <x:v>7988</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>338833.1</x:v>
+        <x:v>3061401</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>12037</x:v>
+        <x:v>2678</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>334147.1</x:v>
+        <x:v>150664.3</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>4253</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>330543.2</x:v>
+        <x:v>113398.8</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>1434</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>326923.3</x:v>
+        <x:v>298242</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>18741</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>310913.2</x:v>
+        <x:v>87607.9</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>16089</x:v>
+        <x:v>3496</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>307943.5</x:v>
+        <x:v>672210.9</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>3153</x:v>
+        <x:v>16779</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>290580.5</x:v>
+        <x:v>320814.5</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>5457</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>284964.5</x:v>
+        <x:v>48713.3</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>2325</x:v>
+        <x:v>7079</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>284184.8</x:v>
+        <x:v>159348.3</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>5390</x:v>
+        <x:v>3346</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>283190.6</x:v>
+        <x:v>220467.9</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>3067</x:v>
+        <x:v>2418</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>279373</x:v>
+        <x:v>56847.2</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>7707</x:v>
+        <x:v>2087</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>278531</x:v>
+        <x:v>231531.8</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>4968</x:v>
+        <x:v>6986</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>276618.2</x:v>
+        <x:v>647113.2</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>1870</x:v>
+        <x:v>4850</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>271243.5</x:v>
+        <x:v>1066369.5</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>27870</x:v>
+        <x:v>5578</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>250830</x:v>
+        <x:v>1111360.7</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>2937</x:v>
+        <x:v>8037</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>246796.1</x:v>
+        <x:v>276713.9</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>9232</x:v>
+        <x:v>3288</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>243909.4</x:v>
+        <x:v>338927</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>1108</x:v>
+        <x:v>29064</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>227882.4</x:v>
+        <x:v>266807.5</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>4327</x:v>
+        <x:v>20829</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>222407.8</x:v>
+        <x:v>598000.6</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>2408</x:v>
+        <x:v>3574</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>207184.3</x:v>
+        <x:v>176555.6</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>911</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>203626.7</x:v>
+        <x:v>62645.7</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>3023</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>201603.9</x:v>
+        <x:v>232724.9</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>4927</x:v>
+        <x:v>1529</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>201070.9</x:v>
+        <x:v>169413.2</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>3208</x:v>
+        <x:v>2510</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>197163.7</x:v>
+        <x:v>214278.7</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>2000</x:v>
+        <x:v>2147</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>191340</x:v>
+        <x:v>52945</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>10343</x:v>
+        <x:v>50779</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>190104.3</x:v>
+        <x:v>1325331.9</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>1732</x:v>
+        <x:v>9057</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>190000.4</x:v>
+        <x:v>2030579.4</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>3025</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>189849</x:v>
+        <x:v>88002.8</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
-        <x:v>939</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>185283.5</x:v>
+        <x:v>58586.4</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>1951</x:v>
+        <x:v>4653</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>181560.1</x:v>
+        <x:v>1299815.6</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>10233</x:v>
+        <x:v>5570</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>178770.5</x:v>
+        <x:v>745321.7</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
-        <x:v>12172</x:v>
+        <x:v>2125</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>178198.1</x:v>
+        <x:v>129625</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>3427</x:v>
+        <x:v>55665</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>172103.9</x:v>
+        <x:v>1506851.6</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
-        <x:v>1466</x:v>
+        <x:v>2400</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>169323</x:v>
+        <x:v>111864</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>1375</x:v>
+        <x:v>3007</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>164656.3</x:v>
+        <x:v>679010.7</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>1819</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>161763.7</x:v>
+        <x:v>177357.1</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
-        <x:v>431</x:v>
+        <x:v>6148</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>155888.4</x:v>
+        <x:v>154191.8</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="D117" s="4" t="n">
-        <x:v>825</x:v>
+        <x:v>3260</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>149704.5</x:v>
+        <x:v>77164.2</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="D118" s="4" t="n">
-        <x:v>2038</x:v>
+        <x:v>8300</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>148590.6</x:v>
+        <x:v>907439</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="D119" s="4" t="n">
-        <x:v>431</x:v>
+        <x:v>8003</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>145725.4</x:v>
+        <x:v>1147790.3</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="D120" s="4" t="n">
-        <x:v>6788</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>145534.7</x:v>
+        <x:v>967362.4</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D121" s="4" t="n">
-        <x:v>1022</x:v>
+        <x:v>3152</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>145216</x:v>
+        <x:v>198733.6</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="D122" s="4" t="n">
-        <x:v>917</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>144363.3</x:v>
+        <x:v>110119.4</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="D123" s="4" t="n">
-        <x:v>717</x:v>
+        <x:v>10787</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>143701.1</x:v>
+        <x:v>224369.6</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="D124" s="4" t="n">
-        <x:v>1800</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>143550</x:v>
+        <x:v>119038.5</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="D125" s="4" t="n">
-        <x:v>2567</x:v>
+        <x:v>10421</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>141108</x:v>
+        <x:v>1331387</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="D126" s="4" t="n">
-        <x:v>5416</x:v>
+        <x:v>69247</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>135616.6</x:v>
+        <x:v>1821196.1</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="3" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="D127" s="4" t="n">
-        <x:v>3052</x:v>
+        <x:v>10671</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>134288</x:v>
+        <x:v>173830.6</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="D128" s="4" t="n">
-        <x:v>1373</x:v>
+        <x:v>9344</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>133318.3</x:v>
+        <x:v>1173886.7</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="D129" s="4" t="n">
-        <x:v>1747</x:v>
+        <x:v>10126</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>132457.5</x:v>
+        <x:v>501034.5</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="3" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="D130" s="4" t="n">
-        <x:v>5896</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>131068.1</x:v>
+        <x:v>48795.6</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="3" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="D131" s="4" t="n">
-        <x:v>3627</x:v>
+        <x:v>1897</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
-        <x:v>129483.9</x:v>
+        <x:v>160030.9</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
-      <x:c r="A132" s="3" t="s">
+      <x:c r="A132" s="3" t="s"/>
+      <x:c r="B132" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="B132" s="3" t="s">
+      <x:c r="C132" s="3" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C132" s="3" t="s">
+      <x:c r="D132" s="4" t="n">
+        <x:v>7988.4</x:v>
+      </x:c>
+      <x:c r="E132" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F132" s="4" t="n">
+        <x:v>7988.4</x:v>
+      </x:c>
+      <x:c r="G132" s="3" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="3" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="D133" s="4" t="n">
-        <x:v>864</x:v>
+        <x:v>3634</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
-        <x:v>123085.4</x:v>
+        <x:v>100843.5</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="3" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D134" s="4" t="n">
-        <x:v>1661</x:v>
+        <x:v>5458</x:v>
       </x:c>
       <x:c r="E134" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F134" s="4" t="n">
-        <x:v>120405.9</x:v>
+        <x:v>430909.1</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="D135" s="4" t="n">
-        <x:v>1774</x:v>
+        <x:v>4077</x:v>
       </x:c>
       <x:c r="E135" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F135" s="4" t="n">
-        <x:v>116321.2</x:v>
+        <x:v>585171.8</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="3" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="D136" s="4" t="n">
-        <x:v>1008</x:v>
+        <x:v>1673</x:v>
       </x:c>
       <x:c r="E136" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F136" s="4" t="n">
-        <x:v>115174.1</x:v>
+        <x:v>99593.7</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="D137" s="4" t="n">
-        <x:v>308</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E137" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F137" s="4" t="n">
-        <x:v>114907.1</x:v>
+        <x:v>71577.6</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="3" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="D138" s="4" t="n">
-        <x:v>2301</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E138" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F138" s="4" t="n">
-        <x:v>113761.4</x:v>
+        <x:v>46187.1</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="3" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="D139" s="4" t="n">
-        <x:v>233</x:v>
+        <x:v>6264</x:v>
       </x:c>
       <x:c r="E139" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F139" s="4" t="n">
-        <x:v>105525.7</x:v>
+        <x:v>2322378</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="3" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="D140" s="4" t="n">
-        <x:v>986</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E140" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F140" s="4" t="n">
-        <x:v>105423.1</x:v>
+        <x:v>51926.7</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="3" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="D141" s="4" t="n">
-        <x:v>3484</x:v>
+        <x:v>47205</x:v>
       </x:c>
       <x:c r="E141" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F141" s="4" t="n">
-        <x:v>104694.2</x:v>
+        <x:v>542857.5</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="3" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D142" s="4" t="n">
-        <x:v>2929</x:v>
+        <x:v>4378</x:v>
       </x:c>
       <x:c r="E142" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F142" s="4" t="n">
-        <x:v>96569.1</x:v>
+        <x:v>648294.2</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="D143" s="4" t="n">
-        <x:v>1604</x:v>
+        <x:v>5181</x:v>
       </x:c>
       <x:c r="E143" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F143" s="4" t="n">
-        <x:v>96432.5</x:v>
+        <x:v>268220.4</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="D144" s="4" t="n">
-        <x:v>8884</x:v>
+        <x:v>1941</x:v>
       </x:c>
       <x:c r="E144" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F144" s="4" t="n">
-        <x:v>96391.4</x:v>
+        <x:v>631057.9</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="D145" s="4" t="n">
-        <x:v>2539</x:v>
+        <x:v>8025</x:v>
       </x:c>
       <x:c r="E145" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F145" s="4" t="n">
-        <x:v>94755.5</x:v>
+        <x:v>411361.5</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="3" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="D146" s="4" t="n">
-        <x:v>2599</x:v>
+        <x:v>4374</x:v>
       </x:c>
       <x:c r="E146" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F146" s="4" t="n">
-        <x:v>92368.5</x:v>
+        <x:v>953707</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="D147" s="4" t="n">
-        <x:v>1802</x:v>
+        <x:v>9712</x:v>
       </x:c>
       <x:c r="E147" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F147" s="4" t="n">
-        <x:v>84297.6</x:v>
+        <x:v>1375316.3</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="3" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="D148" s="4" t="n">
-        <x:v>3125</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="E148" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F148" s="4" t="n">
-        <x:v>82375</x:v>
+        <x:v>164278.8</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="3" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="D149" s="4" t="n">
-        <x:v>734</x:v>
+        <x:v>6058</x:v>
       </x:c>
       <x:c r="E149" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F149" s="4" t="n">
-        <x:v>80729</x:v>
+        <x:v>613736</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="3" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="D150" s="4" t="n">
-        <x:v>788</x:v>
+        <x:v>42692</x:v>
       </x:c>
       <x:c r="E150" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F150" s="4" t="n">
-        <x:v>78409.9</x:v>
+        <x:v>2030858.4</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="3" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="D151" s="4" t="n">
-        <x:v>119</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E151" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F151" s="4" t="n">
-        <x:v>72708.4</x:v>
+        <x:v>38904.3</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="3" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="D152" s="4" t="n">
-        <x:v>3925</x:v>
+        <x:v>9265</x:v>
       </x:c>
       <x:c r="E152" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F152" s="4" t="n">
-        <x:v>72298.5</x:v>
+        <x:v>103119.5</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="3" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="D153" s="4" t="n">
-        <x:v>460</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E153" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F153" s="4" t="n">
-        <x:v>71589.8</x:v>
+        <x:v>44131.2</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="D154" s="4" t="n">
-        <x:v>1196</x:v>
+        <x:v>16264</x:v>
       </x:c>
       <x:c r="E154" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F154" s="4" t="n">
-        <x:v>68088.3</x:v>
+        <x:v>505485.1</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="3" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="D155" s="4" t="n">
-        <x:v>2319</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="E155" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F155" s="4" t="n">
-        <x:v>66091.5</x:v>
+        <x:v>67338</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="3" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="D156" s="4" t="n">
-        <x:v>400</x:v>
+        <x:v>5882</x:v>
       </x:c>
       <x:c r="E156" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F156" s="4" t="n">
-        <x:v>62624</x:v>
+        <x:v>448620.1</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="D157" s="4" t="n">
-        <x:v>2060</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="E157" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F157" s="4" t="n">
-        <x:v>62448.9</x:v>
+        <x:v>433375.7</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="3" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="D158" s="4" t="n">
-        <x:v>772</x:v>
+        <x:v>21183</x:v>
       </x:c>
       <x:c r="E158" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F158" s="4" t="n">
-        <x:v>61401</x:v>
+        <x:v>363288.5</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="D159" s="4" t="n">
-        <x:v>379</x:v>
+        <x:v>19545</x:v>
       </x:c>
       <x:c r="E159" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F159" s="4" t="n">
-        <x:v>61047.4</x:v>
+        <x:v>315847.2</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="D160" s="4" t="n">
-        <x:v>95</x:v>
+        <x:v>1939</x:v>
       </x:c>
       <x:c r="E160" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F160" s="4" t="n">
-        <x:v>60309.8</x:v>
+        <x:v>415101.1</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="D161" s="4" t="n">
-        <x:v>1615</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="E161" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F161" s="4" t="n">
-        <x:v>60013.4</x:v>
+        <x:v>182222</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="D162" s="4" t="n">
-        <x:v>2275</x:v>
+        <x:v>3055</x:v>
       </x:c>
       <x:c r="E162" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F162" s="4" t="n">
-        <x:v>57489.3</x:v>
+        <x:v>99195.9</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="3" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="D163" s="4" t="n">
-        <x:v>10422</x:v>
+        <x:v>7010</x:v>
       </x:c>
       <x:c r="E163" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F163" s="4" t="n">
-        <x:v>56278.8</x:v>
+        <x:v>473525.5</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="D164" s="4" t="n">
-        <x:v>869</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E164" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F164" s="4" t="n">
-        <x:v>55954.9</x:v>
+        <x:v>66643.9</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="D165" s="4" t="n">
-        <x:v>547</x:v>
+        <x:v>4688</x:v>
       </x:c>
       <x:c r="E165" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F165" s="4" t="n">
-        <x:v>50001.3</x:v>
+        <x:v>724717.9</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="D166" s="4" t="n">
-        <x:v>129</x:v>
+        <x:v>5691</x:v>
       </x:c>
       <x:c r="E166" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F166" s="4" t="n">
-        <x:v>49507.6</x:v>
+        <x:v>273680.2</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="D167" s="4" t="n">
-        <x:v>4555</x:v>
+        <x:v>1951</x:v>
       </x:c>
       <x:c r="E167" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F167" s="4" t="n">
-        <x:v>49011.8</x:v>
+        <x:v>319788.4</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="3" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="D168" s="4" t="n">
-        <x:v>645</x:v>
+        <x:v>5621</x:v>
       </x:c>
       <x:c r="E168" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F168" s="4" t="n">
-        <x:v>48368.6</x:v>
+        <x:v>312696.2</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="3" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="D169" s="4" t="n">
-        <x:v>327</x:v>
+        <x:v>4800</x:v>
       </x:c>
       <x:c r="E169" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F169" s="4" t="n">
-        <x:v>45770.2</x:v>
+        <x:v>449520</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="3" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="D170" s="4" t="n">
-        <x:v>355</x:v>
+        <x:v>5647</x:v>
       </x:c>
       <x:c r="E170" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F170" s="4" t="n">
-        <x:v>45645.9</x:v>
+        <x:v>167715.9</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="3" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="D171" s="4" t="n">
-        <x:v>336</x:v>
+        <x:v>5561</x:v>
       </x:c>
       <x:c r="E171" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F171" s="4" t="n">
-        <x:v>42037</x:v>
+        <x:v>1710841.7</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="3" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="D172" s="4" t="n">
-        <x:v>349</x:v>
+        <x:v>9374</x:v>
       </x:c>
       <x:c r="E172" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F172" s="4" t="n">
-        <x:v>40112.3</x:v>
+        <x:v>393520.5</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="3" t="s">
         <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="3" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>