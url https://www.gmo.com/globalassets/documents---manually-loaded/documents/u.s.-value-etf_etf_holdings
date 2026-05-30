--- v7 (2026-05-05)
+++ v8 (2026-05-30)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d0524619eb40a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2487ab8db4be456dabd1cb1461e053b5.psmdcp" Id="Re430fbce5890402e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9952b2bcec048c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe2753f6804a4147b1560d4c95ab1a27.psmdcp" Id="R7dc3487940434cd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="514" uniqueCount="514">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="511" uniqueCount="511">
   <x:si>
     <x:t>Holdings - U.S. Value ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/05/2026 (%)</x:t>
+    <x:t>As of 05/29/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
@@ -292,50 +292,59 @@
   <x:si>
     <x:t>CONOCOPHILLIPS</x:t>
   </x:si>
   <x:si>
     <x:t>20825C104</x:t>
   </x:si>
   <x:si>
     <x:t>WFC</x:t>
   </x:si>
   <x:si>
     <x:t>WELLS FARGO + CO</x:t>
   </x:si>
   <x:si>
     <x:t>949746101</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>GILEAD SCIENCES INC</x:t>
   </x:si>
   <x:si>
     <x:t>375558103</x:t>
   </x:si>
   <x:si>
+    <x:t>PAYC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYCOM SOFTWARE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70432V102</x:t>
+  </x:si>
+  <x:si>
     <x:t>AFL</x:t>
   </x:si>
   <x:si>
     <x:t>AFLAC INC</x:t>
   </x:si>
   <x:si>
     <x:t>001055102</x:t>
   </x:si>
   <x:si>
     <x:t>NKE</x:t>
   </x:si>
   <x:si>
     <x:t>NIKE INC  CL B</x:t>
   </x:si>
   <x:si>
     <x:t>654106103</x:t>
   </x:si>
   <x:si>
     <x:t>PVH</x:t>
   </x:si>
   <x:si>
     <x:t>PVH CORP</x:t>
   </x:si>
   <x:si>
     <x:t>693656100</x:t>
@@ -391,59 +400,50 @@
   <x:si>
     <x:t>GENPACT LTD</x:t>
   </x:si>
   <x:si>
     <x:t>G3922B107</x:t>
   </x:si>
   <x:si>
     <x:t>GTM</x:t>
   </x:si>
   <x:si>
     <x:t>ZOOMINFO TECHNOLOGIES INC</x:t>
   </x:si>
   <x:si>
     <x:t>98980F104</x:t>
   </x:si>
   <x:si>
     <x:t>EXE</x:t>
   </x:si>
   <x:si>
     <x:t>EXPAND ENERGY CORP</x:t>
   </x:si>
   <x:si>
     <x:t>165167735</x:t>
   </x:si>
   <x:si>
-    <x:t>CMI</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>UPS</x:t>
   </x:si>
   <x:si>
     <x:t>UNITED PARCEL SERVICE CL B</x:t>
   </x:si>
   <x:si>
     <x:t>911312106</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC</x:t>
   </x:si>
   <x:si>
     <x:t>BLUE OWL CAPITAL CORP</x:t>
   </x:si>
   <x:si>
     <x:t>69121K104</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>NXP SEMICONDUCTORS NV</x:t>
   </x:si>
   <x:si>
     <x:t>N6596X109</x:t>
@@ -571,50 +571,59 @@
   <x:si>
     <x:t>AVNET INC</x:t>
   </x:si>
   <x:si>
     <x:t>053807103</x:t>
   </x:si>
   <x:si>
     <x:t>SYF</x:t>
   </x:si>
   <x:si>
     <x:t>SYNCHRONY FINANCIAL</x:t>
   </x:si>
   <x:si>
     <x:t>87165B103</x:t>
   </x:si>
   <x:si>
     <x:t>RMD</x:t>
   </x:si>
   <x:si>
     <x:t>RESMED INC</x:t>
   </x:si>
   <x:si>
     <x:t>761152107</x:t>
   </x:si>
   <x:si>
+    <x:t>UNM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNUM GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91529Y106</x:t>
+  </x:si>
+  <x:si>
     <x:t>CROX</x:t>
   </x:si>
   <x:si>
     <x:t>CROCS INC</x:t>
   </x:si>
   <x:si>
     <x:t>227046109</x:t>
   </x:si>
   <x:si>
     <x:t>DAL</x:t>
   </x:si>
   <x:si>
     <x:t>DELTA AIR LINES INC</x:t>
   </x:si>
   <x:si>
     <x:t>247361702</x:t>
   </x:si>
   <x:si>
     <x:t>KMB</x:t>
   </x:si>
   <x:si>
     <x:t>KIMBERLY CLARK CORP</x:t>
   </x:si>
   <x:si>
     <x:t>494368103</x:t>
@@ -697,50 +706,59 @@
   <x:si>
     <x:t>ZOOM COMMUNICATIONS INC</x:t>
   </x:si>
   <x:si>
     <x:t>98980L101</x:t>
   </x:si>
   <x:si>
     <x:t>MTCH</x:t>
   </x:si>
   <x:si>
     <x:t>MATCH GROUP INC</x:t>
   </x:si>
   <x:si>
     <x:t>57667L107</x:t>
   </x:si>
   <x:si>
     <x:t>LEA</x:t>
   </x:si>
   <x:si>
     <x:t>LEAR CORP</x:t>
   </x:si>
   <x:si>
     <x:t>521865204</x:t>
   </x:si>
   <x:si>
+    <x:t>DXC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXC TECHNOLOGY CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23355L106</x:t>
+  </x:si>
+  <x:si>
     <x:t>BFH</x:t>
   </x:si>
   <x:si>
     <x:t>BREAD FINANCIAL HOLDINGS INC</x:t>
   </x:si>
   <x:si>
     <x:t>018581108</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL</x:t>
   </x:si>
   <x:si>
     <x:t>ALPHABET INC CL A</x:t>
   </x:si>
   <x:si>
     <x:t>02079K305</x:t>
   </x:si>
   <x:si>
     <x:t>BWA</x:t>
   </x:si>
   <x:si>
     <x:t>BORGWARNER INC</x:t>
   </x:si>
   <x:si>
     <x:t>099724106</x:t>
@@ -796,59 +814,50 @@
   <x:si>
     <x:t>SYSCO CORP</x:t>
   </x:si>
   <x:si>
     <x:t>871829107</x:t>
   </x:si>
   <x:si>
     <x:t>SLM</x:t>
   </x:si>
   <x:si>
     <x:t>SLM CORP</x:t>
   </x:si>
   <x:si>
     <x:t>78442P106</x:t>
   </x:si>
   <x:si>
     <x:t>CARR</x:t>
   </x:si>
   <x:si>
     <x:t>CARRIER GLOBAL CORP</x:t>
   </x:si>
   <x:si>
     <x:t>14448C104</x:t>
   </x:si>
   <x:si>
-    <x:t>CNXC</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>NTAP</x:t>
   </x:si>
   <x:si>
     <x:t>NETAPP INC</x:t>
   </x:si>
   <x:si>
     <x:t>64110D104</x:t>
   </x:si>
   <x:si>
     <x:t>CSCO</x:t>
   </x:si>
   <x:si>
     <x:t>CISCO SYSTEMS INC</x:t>
   </x:si>
   <x:si>
     <x:t>17275R102</x:t>
   </x:si>
   <x:si>
     <x:t>ALL</x:t>
   </x:si>
   <x:si>
     <x:t>ALLSTATE CORP</x:t>
   </x:si>
   <x:si>
     <x:t>020002101</x:t>
@@ -949,158 +958,140 @@
   <x:si>
     <x:t>BROWN FORMAN CORP CLASS B</x:t>
   </x:si>
   <x:si>
     <x:t>115637209</x:t>
   </x:si>
   <x:si>
     <x:t>T</x:t>
   </x:si>
   <x:si>
     <x:t>AT+T INC</x:t>
   </x:si>
   <x:si>
     <x:t>00206R102</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ</x:t>
   </x:si>
   <x:si>
     <x:t>JOHNSON + JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>478160104</x:t>
   </x:si>
   <x:si>
-    <x:t>TPH</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>VNT</x:t>
   </x:si>
   <x:si>
     <x:t>VONTIER CORP</x:t>
   </x:si>
   <x:si>
     <x:t>928881101</x:t>
   </x:si>
   <x:si>
     <x:t>CI</x:t>
   </x:si>
   <x:si>
     <x:t>THE CIGNA GROUP</x:t>
   </x:si>
   <x:si>
     <x:t>125523100</x:t>
   </x:si>
   <x:si>
     <x:t>HIG</x:t>
   </x:si>
   <x:si>
     <x:t>HARTFORD INSURANCE GROUP INC</x:t>
   </x:si>
   <x:si>
     <x:t>416515104</x:t>
   </x:si>
   <x:si>
-    <x:t>GEHC</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>CMCSA</x:t>
   </x:si>
   <x:si>
     <x:t>COMCAST CORP CLASS A</x:t>
   </x:si>
   <x:si>
     <x:t>20030N101</x:t>
   </x:si>
   <x:si>
-    <x:t>EXC</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>NUE</x:t>
   </x:si>
   <x:si>
     <x:t>NUCOR CORP</x:t>
   </x:si>
   <x:si>
     <x:t>670346105</x:t>
   </x:si>
   <x:si>
     <x:t>ARW</x:t>
   </x:si>
   <x:si>
     <x:t>ARROW ELECTRONICS INC</x:t>
   </x:si>
   <x:si>
     <x:t>042735100</x:t>
   </x:si>
   <x:si>
     <x:t>DBX</x:t>
   </x:si>
   <x:si>
     <x:t>DROPBOX INC CLASS A</x:t>
   </x:si>
   <x:si>
     <x:t>26210C104</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>GAP INC/THE</x:t>
   </x:si>
   <x:si>
     <x:t>364760108</x:t>
   </x:si>
   <x:si>
     <x:t>EBAY</x:t>
   </x:si>
   <x:si>
     <x:t>EBAY INC</x:t>
   </x:si>
   <x:si>
     <x:t>278642103</x:t>
   </x:si>
   <x:si>
+    <x:t>ANF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABERCROMBIE + FITCH CO CL A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002896207</x:t>
+  </x:si>
+  <x:si>
     <x:t>PG</x:t>
   </x:si>
   <x:si>
     <x:t>PROCTER + GAMBLE CO/THE</x:t>
   </x:si>
   <x:si>
     <x:t>742718109</x:t>
   </x:si>
   <x:si>
     <x:t>REGN</x:t>
   </x:si>
   <x:si>
     <x:t>REGENERON PHARMACEUTICALS</x:t>
   </x:si>
   <x:si>
     <x:t>75886F107</x:t>
   </x:si>
   <x:si>
     <x:t>MTH</x:t>
   </x:si>
   <x:si>
     <x:t>MERITAGE HOMES CORP</x:t>
   </x:si>
   <x:si>
     <x:t>59001A102</x:t>
@@ -1111,158 +1102,149 @@
   <x:si>
     <x:t>TIMKEN CO</x:t>
   </x:si>
   <x:si>
     <x:t>887389104</x:t>
   </x:si>
   <x:si>
     <x:t>HPQ</x:t>
   </x:si>
   <x:si>
     <x:t>HP INC</x:t>
   </x:si>
   <x:si>
     <x:t>40434L105</x:t>
   </x:si>
   <x:si>
     <x:t>CVSA</x:t>
   </x:si>
   <x:si>
     <x:t>COVISTA INC</x:t>
   </x:si>
   <x:si>
     <x:t>00737L103</x:t>
   </x:si>
   <x:si>
+    <x:t>EMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EASTMAN CHEMICAL CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>277432100</x:t>
+  </x:si>
+  <x:si>
     <x:t>TGT</x:t>
   </x:si>
   <x:si>
     <x:t>TARGET CORP</x:t>
   </x:si>
   <x:si>
     <x:t>87612E106</x:t>
   </x:si>
   <x:si>
     <x:t>PFE</x:t>
   </x:si>
   <x:si>
     <x:t>PFIZER INC</x:t>
   </x:si>
   <x:si>
     <x:t>717081103</x:t>
   </x:si>
   <x:si>
     <x:t>ACI</x:t>
   </x:si>
   <x:si>
     <x:t>ALBERTSONS COS INC   CLASS A</x:t>
   </x:si>
   <x:si>
     <x:t>013091103</x:t>
   </x:si>
   <x:si>
     <x:t>C</x:t>
   </x:si>
   <x:si>
     <x:t>CITIGROUP INC</x:t>
   </x:si>
   <x:si>
     <x:t>172967424</x:t>
   </x:si>
   <x:si>
     <x:t>TFC</x:t>
   </x:si>
   <x:si>
     <x:t>TRUIST FINANCIAL CORP</x:t>
   </x:si>
   <x:si>
     <x:t>89832Q109</x:t>
   </x:si>
   <x:si>
-    <x:t>BK</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>LEN</x:t>
   </x:si>
   <x:si>
     <x:t>LENNAR CORP W/D</x:t>
   </x:si>
   <x:si>
     <x:t>526057104</x:t>
   </x:si>
   <x:si>
     <x:t>US DOLLAR</x:t>
   </x:si>
   <x:si>
     <x:t>999USDZ92</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
     <x:t>LKQ</x:t>
   </x:si>
   <x:si>
     <x:t>LKQ CORP</x:t>
   </x:si>
   <x:si>
     <x:t>501889208</x:t>
   </x:si>
   <x:si>
     <x:t>MET</x:t>
   </x:si>
   <x:si>
     <x:t>METLIFE INC</x:t>
   </x:si>
   <x:si>
     <x:t>59156R108</x:t>
   </x:si>
   <x:si>
     <x:t>DHI</x:t>
   </x:si>
   <x:si>
     <x:t>DR HORTON INC</x:t>
   </x:si>
   <x:si>
     <x:t>23331A109</x:t>
   </x:si>
   <x:si>
-    <x:t>APTV</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>LDOS</x:t>
   </x:si>
   <x:si>
     <x:t>LEIDOS HOLDINGS INC</x:t>
   </x:si>
   <x:si>
     <x:t>525327102</x:t>
   </x:si>
   <x:si>
     <x:t>TOL</x:t>
   </x:si>
   <x:si>
     <x:t>TOLL BROTHERS INC</x:t>
   </x:si>
   <x:si>
     <x:t>889478103</x:t>
   </x:si>
   <x:si>
     <x:t>UNH</x:t>
   </x:si>
   <x:si>
     <x:t>UNITEDHEALTH GROUP INC</x:t>
   </x:si>
   <x:si>
     <x:t>91324P102</x:t>
@@ -1318,140 +1300,149 @@
   <x:si>
     <x:t>DEVON ENERGY CORP</x:t>
   </x:si>
   <x:si>
     <x:t>25179M103</x:t>
   </x:si>
   <x:si>
     <x:t>PNC</x:t>
   </x:si>
   <x:si>
     <x:t>PNC FINANCIAL SERVICES GROUP</x:t>
   </x:si>
   <x:si>
     <x:t>693475105</x:t>
   </x:si>
   <x:si>
     <x:t>EOG</x:t>
   </x:si>
   <x:si>
     <x:t>EOG RESOURCES INC</x:t>
   </x:si>
   <x:si>
     <x:t>26875P101</x:t>
   </x:si>
   <x:si>
+    <x:t>AOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMITH (A.O.) CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>831865209</x:t>
+  </x:si>
+  <x:si>
     <x:t>DG</x:t>
   </x:si>
   <x:si>
     <x:t>DOLLAR GENERAL CORP</x:t>
   </x:si>
   <x:si>
     <x:t>256677105</x:t>
   </x:si>
   <x:si>
     <x:t>DIS</x:t>
   </x:si>
   <x:si>
     <x:t>WALT DISNEY CO/THE</x:t>
   </x:si>
   <x:si>
     <x:t>254687106</x:t>
   </x:si>
   <x:si>
     <x:t>VZ</x:t>
   </x:si>
   <x:si>
     <x:t>VERIZON COMMUNICATIONS INC</x:t>
   </x:si>
   <x:si>
     <x:t>92343V104</x:t>
   </x:si>
   <x:si>
     <x:t>INGR</x:t>
   </x:si>
   <x:si>
     <x:t>INGREDION INC</x:t>
   </x:si>
   <x:si>
     <x:t>457187102</x:t>
   </x:si>
   <x:si>
+    <x:t>BDX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BECTON DICKINSON AND CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>075887109</x:t>
+  </x:si>
+  <x:si>
     <x:t>PSKY</x:t>
   </x:si>
   <x:si>
     <x:t>PARAMOUNT SKYDANCE CL B</x:t>
   </x:si>
   <x:si>
     <x:t>69932A204</x:t>
   </x:si>
   <x:si>
     <x:t>MHO</x:t>
   </x:si>
   <x:si>
     <x:t>M/I HOMES INC</x:t>
   </x:si>
   <x:si>
     <x:t>55305B101</x:t>
   </x:si>
   <x:si>
     <x:t>HRB</x:t>
   </x:si>
   <x:si>
     <x:t>H+R BLOCK INC</x:t>
   </x:si>
   <x:si>
     <x:t>093671105</x:t>
   </x:si>
   <x:si>
     <x:t>FHI</x:t>
   </x:si>
   <x:si>
     <x:t>FEDERATED HERMES INC</x:t>
   </x:si>
   <x:si>
     <x:t>314211103</x:t>
   </x:si>
   <x:si>
     <x:t>ADM</x:t>
   </x:si>
   <x:si>
     <x:t>ARCHER DANIELS MIDLAND CO</x:t>
   </x:si>
   <x:si>
     <x:t>039483102</x:t>
   </x:si>
   <x:si>
-    <x:t>AMZN</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>KVUE</x:t>
   </x:si>
   <x:si>
     <x:t>KENVUE INC</x:t>
   </x:si>
   <x:si>
     <x:t>49177J102</x:t>
   </x:si>
   <x:si>
     <x:t>HBAN</x:t>
   </x:si>
   <x:si>
     <x:t>HUNTINGTON BANCSHARES INC</x:t>
   </x:si>
   <x:si>
     <x:t>446150104</x:t>
   </x:si>
   <x:si>
     <x:t>MTB</x:t>
   </x:si>
   <x:si>
     <x:t>M + T BANK CORP</x:t>
   </x:si>
   <x:si>
     <x:t>55261F104</x:t>
@@ -1498,84 +1489,84 @@
   <x:si>
     <x:t>PEPSICO INC</x:t>
   </x:si>
   <x:si>
     <x:t>713448108</x:t>
   </x:si>
   <x:si>
     <x:t>KBH</x:t>
   </x:si>
   <x:si>
     <x:t>KB HOME</x:t>
   </x:si>
   <x:si>
     <x:t>48666K109</x:t>
   </x:si>
   <x:si>
     <x:t>ENVA</x:t>
   </x:si>
   <x:si>
     <x:t>ENOVA INTERNATIONAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>29357K103</x:t>
   </x:si>
   <x:si>
-    <x:t>SLB</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>ACGL</x:t>
   </x:si>
   <x:si>
     <x:t>ARCH CAPITAL GROUP LTD</x:t>
   </x:si>
   <x:si>
     <x:t>G0450A105</x:t>
   </x:si>
   <x:si>
     <x:t>BEN</x:t>
   </x:si>
   <x:si>
     <x:t>FRANKLIN RESOURCES INC</x:t>
   </x:si>
   <x:si>
     <x:t>354613101</x:t>
   </x:si>
   <x:si>
     <x:t>JPM</x:t>
   </x:si>
   <x:si>
     <x:t>JPMORGAN CHASE + CO</x:t>
   </x:si>
   <x:si>
     <x:t>46625H100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTL BUSINESS MACHINES CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>459200101</x:t>
   </x:si>
   <x:si>
     <x:t>HAL</x:t>
   </x:si>
   <x:si>
     <x:t>HALLIBURTON CO</x:t>
   </x:si>
   <x:si>
     <x:t>406216101</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -1934,51 +1925,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G176"/>
+  <x:dimension ref="A1:G175"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="8.140625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="32.010625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.200625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -1991,3891 +1982,3868 @@
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>270923.1</x:v>
+        <x:v>991825.3</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>270923.1</x:v>
+        <x:v>991825.3</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>2046</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>732058.8</x:v>
+        <x:v>455419.8</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>394</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>70317.2</x:v>
+        <x:v>71390.8</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>747</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>151387</x:v>
+        <x:v>148598.6</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>2424</x:v>
+        <x:v>2490</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>279123.6</x:v>
+        <x:v>293844.9</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>37636</x:v>
+        <x:v>38668</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>1964222.8</x:v>
+        <x:v>1963174.4</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>16357</x:v>
+        <x:v>16166</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>2513907.3</x:v>
+        <x:v>2375755.4</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>2374</x:v>
+        <x:v>2440</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>54530.8</x:v>
+        <x:v>58706.4</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>1433</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>139932.5</x:v>
+        <x:v>203131.6</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>11777</x:v>
+        <x:v>12099</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>417612.4</x:v>
+        <x:v>419351.3</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>14178</x:v>
+        <x:v>14566</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>714429.4</x:v>
+        <x:v>647604.4</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>4093</x:v>
+        <x:v>4205</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>75966.1</x:v>
+        <x:v>85613.8</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>2013</x:v>
+        <x:v>2331</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>642569.7</x:v>
+        <x:v>734544.7</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>4844</x:v>
+        <x:v>5115</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>919972.5</x:v>
+        <x:v>956607.3</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>320</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>132358.4</x:v>
+        <x:v>140052.7</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>12694</x:v>
+        <x:v>13042</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>188505.9</x:v>
+        <x:v>194195.4</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>12768</x:v>
+        <x:v>12118</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>1047103.7</x:v>
+        <x:v>1126610.5</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>9628</x:v>
+        <x:v>9892</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>277960.4</x:v>
+        <x:v>297155.7</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>17369</x:v>
+        <x:v>18339</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>959463.6</x:v>
+        <x:v>998558.6</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>20381</x:v>
+        <x:v>20939</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>2305294.9</x:v>
+        <x:v>2510376.7</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>15246</x:v>
+        <x:v>8739</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>428260.1</x:v>
+        <x:v>247575.9</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>1849</x:v>
+        <x:v>1899</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>123993.9</x:v>
+        <x:v>146185</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>10703</x:v>
+        <x:v>8973</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>555057.6</x:v>
+        <x:v>483196.1</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>4513</x:v>
+        <x:v>4637</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>233051.3</x:v>
+        <x:v>240057.5</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>12205</x:v>
+        <x:v>3267</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>840314.3</x:v>
+        <x:v>265966.5</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>6589</x:v>
+        <x:v>6769</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>823032</x:v>
+        <x:v>778367.3</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>6398</x:v>
+        <x:v>6574</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>506593.6</x:v>
+        <x:v>503897.1</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>1067</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>141580.2</x:v>
+        <x:v>149433.3</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>4979</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>564270.1</x:v>
+        <x:v>217238.4</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>3184</x:v>
+        <x:v>4145</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>137198.6</x:v>
+        <x:v>466851.4</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>3199</x:v>
+        <x:v>3272</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>282663.6</x:v>
+        <x:v>154994.6</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>12553</x:v>
+        <x:v>2639</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>328512</x:v>
+        <x:v>255428.8</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>805</x:v>
+        <x:v>11044</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>62661.2</x:v>
+        <x:v>281732.4</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>4436</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>344056.2</x:v>
+        <x:v>67028.4</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>25656</x:v>
+        <x:v>5292</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>1472141.3</x:v>
+        <x:v>393724.8</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>2051</x:v>
+        <x:v>26358</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>118219.6</x:v>
+        <x:v>1500033.8</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>2710</x:v>
+        <x:v>2107</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>92519.4</x:v>
+        <x:v>157477.2</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>10869</x:v>
+        <x:v>2784</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>70865.9</x:v>
+        <x:v>90257.3</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>821</x:v>
+        <x:v>11167</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>82732.2</x:v>
+        <x:v>35846.1</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>125</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>82091.3</x:v>
+        <x:v>78896.4</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>11854</x:v>
+        <x:v>12516</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>1141658.7</x:v>
+        <x:v>1335081.7</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>4907</x:v>
+        <x:v>5041</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>57902.6</x:v>
+        <x:v>56005.5</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>1156</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>336118.6</x:v>
+        <x:v>183966</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>8269</x:v>
+        <x:v>8495</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>507551.2</x:v>
+        <x:v>530003.1</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>1796</x:v>
+        <x:v>2152</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>667932.4</x:v>
+        <x:v>845198</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>905</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>53413.1</x:v>
+        <x:v>54968.9</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>449</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>148170</x:v>
+        <x:v>150488.8</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>2175</x:v>
+        <x:v>2235</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>655827.8</x:v>
+        <x:v>657782.9</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>449</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>182738.5</x:v>
+        <x:v>144293</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>2035</x:v>
+        <x:v>2091</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>164835</x:v>
+        <x:v>181896.1</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>5137</x:v>
+        <x:v>5277</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>195719.7</x:v>
+        <x:v>207861</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>8734</x:v>
+        <x:v>10664</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>661163.8</x:v>
+        <x:v>899508.4</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>1822</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>125718</x:v>
+        <x:v>131564.2</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>1807</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>188072.6</x:v>
+        <x:v>209581</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>900</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>126045</x:v>
+        <x:v>116812.1</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>950</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>239913</x:v>
+        <x:v>245298.1</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>7715</x:v>
+        <x:v>6435</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>620440.3</x:v>
+        <x:v>560617.2</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>1733</x:v>
+        <x:v>3210</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>128138</x:v>
+        <x:v>229418.7</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>1494</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>312888.4</x:v>
+        <x:v>195079.8</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>3677</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>373142</x:v>
+        <x:v>67114.3</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>7576</x:v>
+        <x:v>3224</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>518956</x:v>
+        <x:v>382430.9</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>4162</x:v>
+        <x:v>7784</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>398095.3</x:v>
+        <x:v>642102.2</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>16433</x:v>
+        <x:v>4276</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>690514.7</x:v>
+        <x:v>428198.6</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>6049</x:v>
+        <x:v>16883</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>3692370.1</x:v>
+        <x:v>616736</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>3154</x:v>
+        <x:v>7444</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>196683.4</x:v>
+        <x:v>4729098.8</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>10656</x:v>
+        <x:v>3240</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>597481.9</x:v>
+        <x:v>213289.2</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>3783</x:v>
+        <x:v>12178</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>127941.1</x:v>
+        <x:v>721302.9</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>135</x:v>
+        <x:v>3887</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>50236.2</x:v>
+        <x:v>128620.8</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>2647</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>100797.8</x:v>
+        <x:v>52049.9</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>14313</x:v>
+        <x:v>2719</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>2410022.9</x:v>
+        <x:v>127031.7</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>3063</x:v>
+        <x:v>12172</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>326607.7</x:v>
+        <x:v>2961325.9</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>21022</x:v>
+        <x:v>3754</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>802409.7</x:v>
+        <x:v>377126.8</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>3877</x:v>
+        <x:v>21598</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>503350.9</x:v>
+        <x:v>785303.3</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>1878</x:v>
+        <x:v>3983</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>156925.7</x:v>
+        <x:v>585222.2</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>7988</x:v>
+        <x:v>5341</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>3061401</x:v>
+        <x:v>49511.1</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>2678</x:v>
+        <x:v>1930</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>150664.3</x:v>
+        <x:v>170283.9</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>242</x:v>
+        <x:v>9296</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>113398.8</x:v>
+        <x:v>3626648.5</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>526</x:v>
+        <x:v>2752</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>298242</x:v>
+        <x:v>196245.1</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>764</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>87607.9</x:v>
+        <x:v>168022.7</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>3496</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>672210.9</x:v>
+        <x:v>580543</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>16779</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>320814.5</x:v>
+        <x:v>206819.8</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>672</x:v>
+        <x:v>3731</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>48713.3</x:v>
+        <x:v>682884.9</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>7079</x:v>
+        <x:v>23061</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>159348.3</x:v>
+        <x:v>517719.5</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>3346</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>220467.9</x:v>
+        <x:v>52384.8</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>2418</x:v>
+        <x:v>7273</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>56847.2</x:v>
+        <x:v>159133.2</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>2087</x:v>
+        <x:v>2383</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>231531.8</x:v>
+        <x:v>152059.2</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>6986</x:v>
+        <x:v>2145</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>647113.2</x:v>
+        <x:v>305448</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>4850</x:v>
+        <x:v>5112</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>1066369.5</x:v>
+        <x:v>606487.7</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>5578</x:v>
+        <x:v>5112</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>1111360.7</x:v>
+        <x:v>1059615.4</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>8037</x:v>
+        <x:v>6216</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>276713.9</x:v>
+        <x:v>1209074.2</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>3288</x:v>
+        <x:v>8257</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>338927</x:v>
+        <x:v>279829.7</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>29064</x:v>
+        <x:v>2876</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>266807.5</x:v>
+        <x:v>297809.8</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>20829</x:v>
+        <x:v>29860</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>598000.6</x:v>
+        <x:v>242164.6</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>3574</x:v>
+        <x:v>21399</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>176555.6</x:v>
+        <x:v>817655.8</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>418</x:v>
+        <x:v>3672</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>62645.7</x:v>
+        <x:v>183159.4</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>978</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>232724.9</x:v>
+        <x:v>55749.5</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>1529</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>169413.2</x:v>
+        <x:v>309934.8</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>2510</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>214278.7</x:v>
+        <x:v>167720</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>2147</x:v>
+        <x:v>3484</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>52945</x:v>
+        <x:v>319343.4</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>50779</x:v>
+        <x:v>4642</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>1325331.9</x:v>
+        <x:v>120506.3</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>9057</x:v>
+        <x:v>59814</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>2030579.4</x:v>
+        <x:v>1488172.3</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>1880</x:v>
+        <x:v>7996</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>88002.8</x:v>
+        <x:v>1845476.8</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
-        <x:v>1684</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>58586.4</x:v>
+        <x:v>49979.7</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>4653</x:v>
+        <x:v>5024</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>1299815.6</x:v>
+        <x:v>1428473.9</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>5570</x:v>
+        <x:v>5722</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>745321.7</x:v>
+        <x:v>737966.3</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
-        <x:v>2125</x:v>
+        <x:v>68934</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>129625</x:v>
+        <x:v>1734379.4</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>55665</x:v>
+        <x:v>2133</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>1506851.6</x:v>
+        <x:v>531756.9</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
-        <x:v>2400</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>111864</x:v>
+        <x:v>62210.9</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>3007</x:v>
+        <x:v>6316</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>679010.7</x:v>
+        <x:v>165416</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>956</x:v>
+        <x:v>5395</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>177357.1</x:v>
+        <x:v>134875</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
-        <x:v>6148</x:v>
+        <x:v>7334</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>154191.8</x:v>
+        <x:v>820087.9</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="D117" s="4" t="n">
-        <x:v>3260</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>77164.2</x:v>
+        <x:v>108313.2</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="D118" s="4" t="n">
-        <x:v>8300</x:v>
+        <x:v>9731</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>907439</x:v>
+        <x:v>1419850.2</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="D119" s="4" t="n">
-        <x:v>8003</x:v>
+        <x:v>1758</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>1147790.3</x:v>
+        <x:v>1092632.2</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="D120" s="4" t="n">
-        <x:v>1364</x:v>
+        <x:v>3238</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>967362.4</x:v>
+        <x:v>212477.6</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D121" s="4" t="n">
-        <x:v>3152</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>198733.6</x:v>
+        <x:v>133879.7</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="D122" s="4" t="n">
-        <x:v>1028</x:v>
+        <x:v>11083</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>110119.4</x:v>
+        <x:v>277185.8</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="D123" s="4" t="n">
-        <x:v>10787</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>224369.6</x:v>
+        <x:v>130578.1</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="D124" s="4" t="n">
-        <x:v>1050</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>119038.5</x:v>
+        <x:v>91250.2</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="D125" s="4" t="n">
-        <x:v>10421</x:v>
+        <x:v>10707</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>1331387</x:v>
+        <x:v>1377455.6</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="D126" s="4" t="n">
-        <x:v>69247</x:v>
+        <x:v>72971</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>1821196.1</x:v>
+        <x:v>1907461.9</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="3" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="D127" s="4" t="n">
-        <x:v>10671</x:v>
+        <x:v>14592</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>173830.6</x:v>
+        <x:v>232304.6</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="D128" s="4" t="n">
-        <x:v>9344</x:v>
+        <x:v>9600</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>1173886.7</x:v>
+        <x:v>1196928</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="D129" s="4" t="n">
-        <x:v>10126</x:v>
+        <x:v>10404</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>501034.5</x:v>
+        <x:v>497311.2</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="3" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="D130" s="4" t="n">
-        <x:v>370</x:v>
+        <x:v>1949</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>48795.6</x:v>
+        <x:v>174922.8</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
-      <x:c r="A131" s="3" t="s">
+      <x:c r="A131" s="3" t="s"/>
+      <x:c r="B131" s="3" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="B131" s="3" t="s">
+      <x:c r="C131" s="3" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="C131" s="3" t="s">
+      <x:c r="D131" s="4" t="n">
+        <x:v>370.1</x:v>
+      </x:c>
+      <x:c r="E131" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F131" s="4" t="n">
+        <x:v>370.1</x:v>
+      </x:c>
+      <x:c r="G131" s="3" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="D131" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="E131" s="4" t="n">
+    </x:row>
+    <x:row r="132" spans="1:7">
+      <x:c r="A132" s="3" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B132" s="3" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C132" s="3" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="D132" s="4" t="n">
+        <x:v>7750</x:v>
+      </x:c>
+      <x:c r="E132" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
-      <x:c r="F131" s="4" t="n">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>7988.4</x:v>
+        <x:v>211497.5</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
-        <x:v>390</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="3" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="D133" s="4" t="n">
-        <x:v>3634</x:v>
+        <x:v>5608</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
-        <x:v>100843.5</x:v>
+        <x:v>459631.7</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="3" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D134" s="4" t="n">
-        <x:v>5458</x:v>
+        <x:v>4189</x:v>
       </x:c>
       <x:c r="E134" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F134" s="4" t="n">
-        <x:v>430909.1</x:v>
+        <x:v>615447.9</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="D135" s="4" t="n">
-        <x:v>4077</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="E135" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F135" s="4" t="n">
-        <x:v>585171.8</x:v>
+        <x:v>111193.6</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="3" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="D136" s="4" t="n">
-        <x:v>1673</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E136" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F136" s="4" t="n">
-        <x:v>99593.7</x:v>
+        <x:v>48625.3</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="D137" s="4" t="n">
-        <x:v>481</x:v>
+        <x:v>4839</x:v>
       </x:c>
       <x:c r="E137" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F137" s="4" t="n">
-        <x:v>71577.6</x:v>
+        <x:v>1851062.7</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="3" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="D138" s="4" t="n">
-        <x:v>342</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E138" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F138" s="4" t="n">
-        <x:v>46187.1</x:v>
+        <x:v>53957</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="3" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="D139" s="4" t="n">
-        <x:v>6264</x:v>
+        <x:v>48499</x:v>
       </x:c>
       <x:c r="E139" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F139" s="4" t="n">
-        <x:v>2322378</x:v>
+        <x:v>807508.4</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="3" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="D140" s="4" t="n">
-        <x:v>571</x:v>
+        <x:v>3618</x:v>
       </x:c>
       <x:c r="E140" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F140" s="4" t="n">
-        <x:v>51926.7</x:v>
+        <x:v>570233</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="3" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="D141" s="4" t="n">
-        <x:v>47205</x:v>
+        <x:v>5323</x:v>
       </x:c>
       <x:c r="E141" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F141" s="4" t="n">
-        <x:v>542857.5</x:v>
+        <x:v>293403.8</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="3" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D142" s="4" t="n">
-        <x:v>4378</x:v>
+        <x:v>1995</x:v>
       </x:c>
       <x:c r="E142" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F142" s="4" t="n">
-        <x:v>648294.2</x:v>
+        <x:v>630858.9</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="D143" s="4" t="n">
-        <x:v>5181</x:v>
+        <x:v>7120</x:v>
       </x:c>
       <x:c r="E143" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F143" s="4" t="n">
-        <x:v>268220.4</x:v>
+        <x:v>314063.2</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="D144" s="4" t="n">
-        <x:v>1941</x:v>
+        <x:v>3885</x:v>
       </x:c>
       <x:c r="E144" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F144" s="4" t="n">
-        <x:v>631057.9</x:v>
+        <x:v>853845.3</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="D145" s="4" t="n">
-        <x:v>8025</x:v>
+        <x:v>8718</x:v>
       </x:c>
       <x:c r="E145" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F145" s="4" t="n">
-        <x:v>411361.5</x:v>
+        <x:v>1173268.4</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="3" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="D146" s="4" t="n">
-        <x:v>4374</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="E146" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F146" s="4" t="n">
-        <x:v>953707</x:v>
+        <x:v>84701.4</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="D147" s="4" t="n">
-        <x:v>9712</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="E147" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F147" s="4" t="n">
-        <x:v>1375316.3</x:v>
+        <x:v>162102.5</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="3" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="D148" s="4" t="n">
-        <x:v>1435</x:v>
+        <x:v>7492</x:v>
       </x:c>
       <x:c r="E148" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F148" s="4" t="n">
-        <x:v>164278.8</x:v>
+        <x:v>777145.2</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="3" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="D149" s="4" t="n">
-        <x:v>6058</x:v>
+        <x:v>45069</x:v>
       </x:c>
       <x:c r="E149" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F149" s="4" t="n">
-        <x:v>613736</x:v>
+        <x:v>2163762.7</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="3" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="D150" s="4" t="n">
-        <x:v>42692</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E150" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F150" s="4" t="n">
-        <x:v>2030858.4</x:v>
+        <x:v>134895.5</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="3" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="D151" s="4" t="n">
-        <x:v>364</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E151" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F151" s="4" t="n">
-        <x:v>38904.3</x:v>
+        <x:v>63519.5</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="3" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="D152" s="4" t="n">
-        <x:v>9265</x:v>
+        <x:v>9519</x:v>
       </x:c>
       <x:c r="E152" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F152" s="4" t="n">
-        <x:v>103119.5</x:v>
+        <x:v>102900.4</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="3" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="D153" s="4" t="n">
-        <x:v>351</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E153" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F153" s="4" t="n">
-        <x:v>44131.2</x:v>
+        <x:v>47839.7</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="D154" s="4" t="n">
-        <x:v>16264</x:v>
+        <x:v>16710</x:v>
       </x:c>
       <x:c r="E154" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F154" s="4" t="n">
-        <x:v>505485.1</x:v>
+        <x:v>639993</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="3" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="D155" s="4" t="n">
-        <x:v>1247</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="E155" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F155" s="4" t="n">
-        <x:v>67338</x:v>
+        <x:v>71057.1</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="3" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="D156" s="4" t="n">
-        <x:v>5882</x:v>
+        <x:v>6044</x:v>
       </x:c>
       <x:c r="E156" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F156" s="4" t="n">
-        <x:v>448620.1</x:v>
+        <x:v>483761.8</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="D157" s="4" t="n">
-        <x:v>1593</x:v>
+        <x:v>21763</x:v>
       </x:c>
       <x:c r="E157" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F157" s="4" t="n">
-        <x:v>433375.7</x:v>
+        <x:v>383899.3</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="3" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="D158" s="4" t="n">
-        <x:v>21183</x:v>
+        <x:v>20081</x:v>
       </x:c>
       <x:c r="E158" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F158" s="4" t="n">
-        <x:v>363288.5</x:v>
+        <x:v>323705.7</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="D159" s="4" t="n">
-        <x:v>19545</x:v>
+        <x:v>1993</x:v>
       </x:c>
       <x:c r="E159" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F159" s="4" t="n">
-        <x:v>315847.2</x:v>
+        <x:v>427119.8</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="D160" s="4" t="n">
-        <x:v>1939</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E160" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F160" s="4" t="n">
-        <x:v>415101.1</x:v>
+        <x:v>112552.8</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="D161" s="4" t="n">
-        <x:v>861</x:v>
+        <x:v>3139</x:v>
       </x:c>
       <x:c r="E161" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F161" s="4" t="n">
-        <x:v>182222</x:v>
+        <x:v>100165.5</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="D162" s="4" t="n">
-        <x:v>3055</x:v>
+        <x:v>8470</x:v>
       </x:c>
       <x:c r="E162" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F162" s="4" t="n">
-        <x:v>99195.9</x:v>
+        <x:v>539200.2</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="3" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="D163" s="4" t="n">
-        <x:v>7010</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E163" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F163" s="4" t="n">
-        <x:v>473525.5</x:v>
+        <x:v>78712</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="D164" s="4" t="n">
-        <x:v>98</x:v>
+        <x:v>5693</x:v>
       </x:c>
       <x:c r="E164" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F164" s="4" t="n">
-        <x:v>66643.9</x:v>
+        <x:v>832829</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="D165" s="4" t="n">
-        <x:v>4688</x:v>
+        <x:v>5847</x:v>
       </x:c>
       <x:c r="E165" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F165" s="4" t="n">
-        <x:v>724717.9</x:v>
+        <x:v>287380.1</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="D166" s="4" t="n">
-        <x:v>5691</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="E166" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F166" s="4" t="n">
-        <x:v>273680.2</x:v>
+        <x:v>318594.5</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="D167" s="4" t="n">
-        <x:v>1951</x:v>
+        <x:v>4262</x:v>
       </x:c>
       <x:c r="E167" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F167" s="4" t="n">
-        <x:v>319788.4</x:v>
+        <x:v>386435.5</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="3" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="D168" s="4" t="n">
-        <x:v>5621</x:v>
+        <x:v>5801</x:v>
       </x:c>
       <x:c r="E168" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F168" s="4" t="n">
-        <x:v>312696.2</x:v>
+        <x:v>181049.2</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="3" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="D169" s="4" t="n">
-        <x:v>4800</x:v>
+        <x:v>5164</x:v>
       </x:c>
       <x:c r="E169" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F169" s="4" t="n">
-        <x:v>449520</x:v>
+        <x:v>1532313.7</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="3" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="D170" s="4" t="n">
-        <x:v>5647</x:v>
+        <x:v>3775</x:v>
       </x:c>
       <x:c r="E170" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F170" s="4" t="n">
-        <x:v>167715.9</x:v>
+        <x:v>997430.5</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="3" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="D171" s="4" t="n">
-        <x:v>5561</x:v>
+        <x:v>7933</x:v>
       </x:c>
       <x:c r="E171" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F171" s="4" t="n">
-        <x:v>1710841.7</x:v>
+        <x:v>312004.9</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row r="172" spans="1:7">
-      <x:c r="A172" s="3" t="s">
+    <x:row r="173" spans="1:7">
+      <x:c r="A173" s="3" t="s">
         <x:v>508</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="3" t="s">
-        <x:v>511</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
-      <x:c r="A175" s="3" t="s">
-[...5 lines deleted...]
-        <x:v>513</x:v>
+      <x:c r="A175" s="1" t="s">
+        <x:v>510</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>