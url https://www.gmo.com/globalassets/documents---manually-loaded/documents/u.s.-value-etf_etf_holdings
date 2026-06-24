--- v8 (2026-05-30)
+++ v9 (2026-06-24)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9952b2bcec048c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe2753f6804a4147b1560d4c95ab1a27.psmdcp" Id="R7dc3487940434cd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf88fd18253ba4898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9951f4e088914a86bd0f6d84c88f4b85.psmdcp" Id="Rdf4f706c3a934763" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="511" uniqueCount="511">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="514" uniqueCount="514">
   <x:si>
     <x:t>Holdings - U.S. Value ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/29/2026 (%)</x:t>
+    <x:t>As of 06/23/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
@@ -103,59 +103,50 @@
   <x:si>
     <x:t>PULTEGROUP INC</x:t>
   </x:si>
   <x:si>
     <x:t>745867101</x:t>
   </x:si>
   <x:si>
     <x:t>BAC</x:t>
   </x:si>
   <x:si>
     <x:t>BANK OF AMERICA CORP</x:t>
   </x:si>
   <x:si>
     <x:t>060505104</x:t>
   </x:si>
   <x:si>
     <x:t>XOM</x:t>
   </x:si>
   <x:si>
     <x:t>EXXON MOBIL CORP</x:t>
   </x:si>
   <x:si>
     <x:t>30231G102</x:t>
   </x:si>
   <x:si>
-    <x:t>MOS</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>PRU</x:t>
   </x:si>
   <x:si>
     <x:t>PRUDENTIAL FINANCIAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>744320102</x:t>
   </x:si>
   <x:si>
     <x:t>RDN</x:t>
   </x:si>
   <x:si>
     <x:t>RADIAN GROUP INC</x:t>
   </x:si>
   <x:si>
     <x:t>750236101</x:t>
   </x:si>
   <x:si>
     <x:t>PYPL</x:t>
   </x:si>
   <x:si>
     <x:t>PAYPAL HOLDINGS INC</x:t>
   </x:si>
   <x:si>
     <x:t>70450Y103</x:t>
@@ -283,50 +274,59 @@
   <x:si>
     <x:t>SKYWORKS SOLUTIONS INC</x:t>
   </x:si>
   <x:si>
     <x:t>83088M102</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>CONOCOPHILLIPS</x:t>
   </x:si>
   <x:si>
     <x:t>20825C104</x:t>
   </x:si>
   <x:si>
     <x:t>WFC</x:t>
   </x:si>
   <x:si>
     <x:t>WELLS FARGO + CO</x:t>
   </x:si>
   <x:si>
     <x:t>949746101</x:t>
   </x:si>
   <x:si>
+    <x:t>LNC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LINCOLN NATIONAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>534187109</x:t>
+  </x:si>
+  <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>GILEAD SCIENCES INC</x:t>
   </x:si>
   <x:si>
     <x:t>375558103</x:t>
   </x:si>
   <x:si>
     <x:t>PAYC</x:t>
   </x:si>
   <x:si>
     <x:t>PAYCOM SOFTWARE INC</x:t>
   </x:si>
   <x:si>
     <x:t>70432V102</x:t>
   </x:si>
   <x:si>
     <x:t>AFL</x:t>
   </x:si>
   <x:si>
     <x:t>AFLAC INC</x:t>
   </x:si>
   <x:si>
     <x:t>001055102</x:t>
@@ -337,113 +337,122 @@
   <x:si>
     <x:t>NIKE INC  CL B</x:t>
   </x:si>
   <x:si>
     <x:t>654106103</x:t>
   </x:si>
   <x:si>
     <x:t>PVH</x:t>
   </x:si>
   <x:si>
     <x:t>PVH CORP</x:t>
   </x:si>
   <x:si>
     <x:t>693656100</x:t>
   </x:si>
   <x:si>
     <x:t>MTG</x:t>
   </x:si>
   <x:si>
     <x:t>MGIC INVESTMENT CORP</x:t>
   </x:si>
   <x:si>
     <x:t>552848103</x:t>
   </x:si>
   <x:si>
+    <x:t>MDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEDTRONIC PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G5960L103</x:t>
+  </x:si>
+  <x:si>
     <x:t>BAH</x:t>
   </x:si>
   <x:si>
     <x:t>BOOZ ALLEN HAMILTON HOLDINGS</x:t>
   </x:si>
   <x:si>
     <x:t>099502106</x:t>
   </x:si>
   <x:si>
     <x:t>AIG</x:t>
   </x:si>
   <x:si>
     <x:t>AMERICAN INTERNATIONAL GROUP</x:t>
   </x:si>
   <x:si>
     <x:t>026874784</x:t>
   </x:si>
   <x:si>
     <x:t>BMY</x:t>
   </x:si>
   <x:si>
     <x:t>BRISTOL MYERS SQUIBB CO</x:t>
   </x:si>
   <x:si>
     <x:t>110122108</x:t>
   </x:si>
   <x:si>
     <x:t>BBY</x:t>
   </x:si>
   <x:si>
     <x:t>BEST BUY CO INC</x:t>
   </x:si>
   <x:si>
     <x:t>086516101</x:t>
   </x:si>
   <x:si>
     <x:t>G</x:t>
   </x:si>
   <x:si>
     <x:t>GENPACT LTD</x:t>
   </x:si>
   <x:si>
     <x:t>G3922B107</x:t>
   </x:si>
   <x:si>
-    <x:t>GTM</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>EXE</x:t>
   </x:si>
   <x:si>
     <x:t>EXPAND ENERGY CORP</x:t>
   </x:si>
   <x:si>
     <x:t>165167735</x:t>
   </x:si>
   <x:si>
+    <x:t>INCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCYTE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45337C102</x:t>
+  </x:si>
+  <x:si>
     <x:t>UPS</x:t>
   </x:si>
   <x:si>
     <x:t>UNITED PARCEL SERVICE CL B</x:t>
   </x:si>
   <x:si>
     <x:t>911312106</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC</x:t>
   </x:si>
   <x:si>
     <x:t>BLUE OWL CAPITAL CORP</x:t>
   </x:si>
   <x:si>
     <x:t>69121K104</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>NXP SEMICONDUCTORS NV</x:t>
   </x:si>
   <x:si>
     <x:t>N6596X109</x:t>
@@ -562,59 +571,50 @@
   <x:si>
     <x:t>MARATHON PETROLEUM CORP</x:t>
   </x:si>
   <x:si>
     <x:t>56585A102</x:t>
   </x:si>
   <x:si>
     <x:t>AVT</x:t>
   </x:si>
   <x:si>
     <x:t>AVNET INC</x:t>
   </x:si>
   <x:si>
     <x:t>053807103</x:t>
   </x:si>
   <x:si>
     <x:t>SYF</x:t>
   </x:si>
   <x:si>
     <x:t>SYNCHRONY FINANCIAL</x:t>
   </x:si>
   <x:si>
     <x:t>87165B103</x:t>
   </x:si>
   <x:si>
-    <x:t>RMD</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>UNM</x:t>
   </x:si>
   <x:si>
     <x:t>UNUM GROUP</x:t>
   </x:si>
   <x:si>
     <x:t>91529Y106</x:t>
   </x:si>
   <x:si>
     <x:t>CROX</x:t>
   </x:si>
   <x:si>
     <x:t>CROCS INC</x:t>
   </x:si>
   <x:si>
     <x:t>227046109</x:t>
   </x:si>
   <x:si>
     <x:t>DAL</x:t>
   </x:si>
   <x:si>
     <x:t>DELTA AIR LINES INC</x:t>
   </x:si>
   <x:si>
     <x:t>247361702</x:t>
@@ -670,113 +670,113 @@
   <x:si>
     <x:t>PERDOCEO EDUCATION CORP</x:t>
   </x:si>
   <x:si>
     <x:t>71363P106</x:t>
   </x:si>
   <x:si>
     <x:t>SNA</x:t>
   </x:si>
   <x:si>
     <x:t>SNAP ON INC</x:t>
   </x:si>
   <x:si>
     <x:t>833034101</x:t>
   </x:si>
   <x:si>
     <x:t>YETI</x:t>
   </x:si>
   <x:si>
     <x:t>YETI HOLDINGS INC</x:t>
   </x:si>
   <x:si>
     <x:t>98585X104</x:t>
   </x:si>
   <x:si>
+    <x:t>JLL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JONES LANG LASALLE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48020Q107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TE CONNECTIVITY PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G87052109</x:t>
+  </x:si>
+  <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>QUALCOMM INC</x:t>
   </x:si>
   <x:si>
     <x:t>747525103</x:t>
   </x:si>
   <x:si>
     <x:t>ZM</x:t>
   </x:si>
   <x:si>
     <x:t>ZOOM COMMUNICATIONS INC</x:t>
   </x:si>
   <x:si>
     <x:t>98980L101</x:t>
   </x:si>
   <x:si>
     <x:t>MTCH</x:t>
   </x:si>
   <x:si>
     <x:t>MATCH GROUP INC</x:t>
   </x:si>
   <x:si>
     <x:t>57667L107</x:t>
   </x:si>
   <x:si>
     <x:t>LEA</x:t>
   </x:si>
   <x:si>
     <x:t>LEAR CORP</x:t>
   </x:si>
   <x:si>
     <x:t>521865204</x:t>
   </x:si>
   <x:si>
-    <x:t>DXC</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BFH</x:t>
   </x:si>
   <x:si>
     <x:t>BREAD FINANCIAL HOLDINGS INC</x:t>
   </x:si>
   <x:si>
     <x:t>018581108</x:t>
   </x:si>
   <x:si>
-    <x:t>GOOGL</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BWA</x:t>
   </x:si>
   <x:si>
     <x:t>BORGWARNER INC</x:t>
   </x:si>
   <x:si>
     <x:t>099724106</x:t>
   </x:si>
   <x:si>
     <x:t>AMP</x:t>
   </x:si>
   <x:si>
     <x:t>AMERIPRISE FINANCIAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>03076C106</x:t>
   </x:si>
   <x:si>
     <x:t>NOC</x:t>
   </x:si>
   <x:si>
     <x:t>NORTHROP GRUMMAN CORP</x:t>
   </x:si>
   <x:si>
     <x:t>666807102</x:t>
@@ -994,68 +994,68 @@
   <x:si>
     <x:t>THE CIGNA GROUP</x:t>
   </x:si>
   <x:si>
     <x:t>125523100</x:t>
   </x:si>
   <x:si>
     <x:t>HIG</x:t>
   </x:si>
   <x:si>
     <x:t>HARTFORD INSURANCE GROUP INC</x:t>
   </x:si>
   <x:si>
     <x:t>416515104</x:t>
   </x:si>
   <x:si>
     <x:t>CMCSA</x:t>
   </x:si>
   <x:si>
     <x:t>COMCAST CORP CLASS A</x:t>
   </x:si>
   <x:si>
     <x:t>20030N101</x:t>
   </x:si>
   <x:si>
+    <x:t>EXC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXELON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30161N101</x:t>
+  </x:si>
+  <x:si>
     <x:t>NUE</x:t>
   </x:si>
   <x:si>
     <x:t>NUCOR CORP</x:t>
   </x:si>
   <x:si>
     <x:t>670346105</x:t>
   </x:si>
   <x:si>
-    <x:t>ARW</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>DBX</x:t>
   </x:si>
   <x:si>
     <x:t>DROPBOX INC CLASS A</x:t>
   </x:si>
   <x:si>
     <x:t>26210C104</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>GAP INC/THE</x:t>
   </x:si>
   <x:si>
     <x:t>364760108</x:t>
   </x:si>
   <x:si>
     <x:t>EBAY</x:t>
   </x:si>
   <x:si>
     <x:t>EBAY INC</x:t>
   </x:si>
   <x:si>
     <x:t>278642103</x:t>
@@ -1237,50 +1237,59 @@
   <x:si>
     <x:t>TOLL BROTHERS INC</x:t>
   </x:si>
   <x:si>
     <x:t>889478103</x:t>
   </x:si>
   <x:si>
     <x:t>UNH</x:t>
   </x:si>
   <x:si>
     <x:t>UNITEDHEALTH GROUP INC</x:t>
   </x:si>
   <x:si>
     <x:t>91324P102</x:t>
   </x:si>
   <x:si>
     <x:t>TXT</x:t>
   </x:si>
   <x:si>
     <x:t>TEXTRON INC</x:t>
   </x:si>
   <x:si>
     <x:t>883203101</x:t>
   </x:si>
   <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALESFORCE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79466L302</x:t>
+  </x:si>
+  <x:si>
     <x:t>F</x:t>
   </x:si>
   <x:si>
     <x:t>FORD MOTOR CO</x:t>
   </x:si>
   <x:si>
     <x:t>345370860</x:t>
   </x:si>
   <x:si>
     <x:t>STT</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STREET CORP</x:t>
   </x:si>
   <x:si>
     <x:t>857477103</x:t>
   </x:si>
   <x:si>
     <x:t>ASO</x:t>
   </x:si>
   <x:si>
     <x:t>ACADEMY SPORTS + OUTDOORS IN</x:t>
   </x:si>
   <x:si>
     <x:t>00402L107</x:t>
@@ -1354,59 +1363,50 @@
   <x:si>
     <x:t>VERIZON COMMUNICATIONS INC</x:t>
   </x:si>
   <x:si>
     <x:t>92343V104</x:t>
   </x:si>
   <x:si>
     <x:t>INGR</x:t>
   </x:si>
   <x:si>
     <x:t>INGREDION INC</x:t>
   </x:si>
   <x:si>
     <x:t>457187102</x:t>
   </x:si>
   <x:si>
     <x:t>BDX</x:t>
   </x:si>
   <x:si>
     <x:t>BECTON DICKINSON AND CO</x:t>
   </x:si>
   <x:si>
     <x:t>075887109</x:t>
   </x:si>
   <x:si>
-    <x:t>PSKY</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>MHO</x:t>
   </x:si>
   <x:si>
     <x:t>M/I HOMES INC</x:t>
   </x:si>
   <x:si>
     <x:t>55305B101</x:t>
   </x:si>
   <x:si>
     <x:t>HRB</x:t>
   </x:si>
   <x:si>
     <x:t>H+R BLOCK INC</x:t>
   </x:si>
   <x:si>
     <x:t>093671105</x:t>
   </x:si>
   <x:si>
     <x:t>FHI</x:t>
   </x:si>
   <x:si>
     <x:t>FEDERATED HERMES INC</x:t>
   </x:si>
   <x:si>
     <x:t>314211103</x:t>
@@ -1426,59 +1426,50 @@
   <x:si>
     <x:t>KENVUE INC</x:t>
   </x:si>
   <x:si>
     <x:t>49177J102</x:t>
   </x:si>
   <x:si>
     <x:t>HBAN</x:t>
   </x:si>
   <x:si>
     <x:t>HUNTINGTON BANCSHARES INC</x:t>
   </x:si>
   <x:si>
     <x:t>446150104</x:t>
   </x:si>
   <x:si>
     <x:t>MTB</x:t>
   </x:si>
   <x:si>
     <x:t>M + T BANK CORP</x:t>
   </x:si>
   <x:si>
     <x:t>55261F104</x:t>
   </x:si>
   <x:si>
-    <x:t>DELL</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>KINDER MORGAN INC</x:t>
   </x:si>
   <x:si>
     <x:t>49456B101</x:t>
   </x:si>
   <x:si>
     <x:t>KR</x:t>
   </x:si>
   <x:si>
     <x:t>KROGER CO</x:t>
   </x:si>
   <x:si>
     <x:t>501044101</x:t>
   </x:si>
   <x:si>
     <x:t>NEU</x:t>
   </x:si>
   <x:si>
     <x:t>NEWMARKET CORP</x:t>
   </x:si>
   <x:si>
     <x:t>651587107</x:t>
@@ -1489,93 +1480,111 @@
   <x:si>
     <x:t>PEPSICO INC</x:t>
   </x:si>
   <x:si>
     <x:t>713448108</x:t>
   </x:si>
   <x:si>
     <x:t>KBH</x:t>
   </x:si>
   <x:si>
     <x:t>KB HOME</x:t>
   </x:si>
   <x:si>
     <x:t>48666K109</x:t>
   </x:si>
   <x:si>
     <x:t>ENVA</x:t>
   </x:si>
   <x:si>
     <x:t>ENOVA INTERNATIONAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>29357K103</x:t>
   </x:si>
   <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGILENT TECHNOLOGIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00846U101</x:t>
+  </x:si>
+  <x:si>
     <x:t>ACGL</x:t>
   </x:si>
   <x:si>
     <x:t>ARCH CAPITAL GROUP LTD</x:t>
   </x:si>
   <x:si>
     <x:t>G0450A105</x:t>
   </x:si>
   <x:si>
     <x:t>BEN</x:t>
   </x:si>
   <x:si>
     <x:t>FRANKLIN RESOURCES INC</x:t>
   </x:si>
   <x:si>
     <x:t>354613101</x:t>
   </x:si>
   <x:si>
     <x:t>JPM</x:t>
   </x:si>
   <x:si>
     <x:t>JPMORGAN CHASE + CO</x:t>
   </x:si>
   <x:si>
     <x:t>46625H100</x:t>
   </x:si>
   <x:si>
     <x:t>IBM</x:t>
   </x:si>
   <x:si>
     <x:t>INTL BUSINESS MACHINES CORP</x:t>
   </x:si>
   <x:si>
     <x:t>459200101</x:t>
   </x:si>
   <x:si>
     <x:t>HAL</x:t>
   </x:si>
   <x:si>
     <x:t>HALLIBURTON CO</x:t>
   </x:si>
   <x:si>
     <x:t>406216101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEN DIGITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>668771108</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1925,3925 +1934,3948 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G175"/>
+  <x:dimension ref="A1:G176"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="8.140625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="32.010625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.200625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>991825.3</x:v>
+        <x:v>161308.7</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>991825.3</x:v>
+        <x:v>161308.7</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>1107</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>455419.8</x:v>
+        <x:v>105867.2</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>404</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>71390.8</x:v>
+        <x:v>220953.9</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>767</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>148598.6</x:v>
+        <x:v>146309.1</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>2490</x:v>
+        <x:v>2523</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>293844.9</x:v>
+        <x:v>316939.3</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>38668</x:v>
+        <x:v>37065</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>1963174.4</x:v>
+        <x:v>2126419.1</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>16166</x:v>
+        <x:v>20506</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>2375755.4</x:v>
+        <x:v>2839465.8</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>2440</x:v>
+        <x:v>2046</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>58706.4</x:v>
+        <x:v>221500</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>2019</x:v>
+        <x:v>12260</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>203131.6</x:v>
+        <x:v>430448.6</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>12099</x:v>
+        <x:v>14760</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>419351.3</x:v>
+        <x:v>624938.4</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>14566</x:v>
+        <x:v>4261</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>647604.4</x:v>
+        <x:v>83643.4</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>4205</x:v>
+        <x:v>2770</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>85613.8</x:v>
+        <x:v>936453.9</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>2331</x:v>
+        <x:v>5713</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>734544.7</x:v>
+        <x:v>1146599.1</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>5115</x:v>
+        <x:v>14000</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>956607.3</x:v>
+        <x:v>5142760</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>328</x:v>
+        <x:v>13216</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>140052.7</x:v>
+        <x:v>183570.2</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>13042</x:v>
+        <x:v>12280</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>194195.4</x:v>
+        <x:v>1243964</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>12118</x:v>
+        <x:v>10024</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>1126610.5</x:v>
+        <x:v>309440.9</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>9892</x:v>
+        <x:v>17488</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>297155.7</x:v>
+        <x:v>1026195.8</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>18339</x:v>
+        <x:v>20720</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>998558.6</x:v>
+        <x:v>2392745.6</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>20939</x:v>
+        <x:v>6870</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>2510376.7</x:v>
+        <x:v>179238.3</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>8739</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>247575.9</x:v>
+        <x:v>141010</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>1899</x:v>
+        <x:v>9093</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>146185</x:v>
+        <x:v>380360.2</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>8973</x:v>
+        <x:v>4699</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>483196.1</x:v>
+        <x:v>243972.1</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>4637</x:v>
+        <x:v>2081</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>240057.5</x:v>
+        <x:v>158530.6</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>3267</x:v>
+        <x:v>7533</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>265966.5</x:v>
+        <x:v>826370.1</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>6769</x:v>
+        <x:v>7481</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>778367.3</x:v>
+        <x:v>627207</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>6574</x:v>
+        <x:v>2980</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>503897.1</x:v>
+        <x:v>112286.4</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>1097</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>149433.3</x:v>
+        <x:v>138855.4</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>1588</x:v>
+        <x:v>2480</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>217238.4</x:v>
+        <x:v>306701.6</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>4145</x:v>
+        <x:v>3449</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>466851.4</x:v>
+        <x:v>401981</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>3272</x:v>
+        <x:v>3316</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>154994.6</x:v>
+        <x:v>143218</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>2639</x:v>
+        <x:v>1908</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>255428.8</x:v>
+        <x:v>148766.8</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>11044</x:v>
+        <x:v>11191</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>281732.4</x:v>
+        <x:v>294323.3</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>827</x:v>
+        <x:v>4793</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>67028.4</x:v>
+        <x:v>379941.1</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>5292</x:v>
+        <x:v>6987</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>393724.8</x:v>
+        <x:v>442486.7</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>26358</x:v>
+        <x:v>6495</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>1500033.8</x:v>
+        <x:v>496023.2</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>2107</x:v>
+        <x:v>27612</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>157477.2</x:v>
+        <x:v>1510376.4</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>2784</x:v>
+        <x:v>2135</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>90257.3</x:v>
+        <x:v>162281.4</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>11167</x:v>
+        <x:v>2821</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>35846.1</x:v>
+        <x:v>79298.3</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>843</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>78896.4</x:v>
+        <x:v>75527.8</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>12516</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>1335081.7</x:v>
+        <x:v>80751.1</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>5041</x:v>
+        <x:v>11563</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>56005.5</x:v>
+        <x:v>1240016.1</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>557</x:v>
+        <x:v>5108</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>183966</x:v>
+        <x:v>55115.3</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>8495</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>530003.1</x:v>
+        <x:v>182307.4</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>2152</x:v>
+        <x:v>7435</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>845198</x:v>
+        <x:v>442456.9</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>929</x:v>
+        <x:v>2181</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>54968.9</x:v>
+        <x:v>861102.4</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>461</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>150488.8</x:v>
+        <x:v>64872.5</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>2235</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>657782.9</x:v>
+        <x:v>147221.8</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>461</x:v>
+        <x:v>2265</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>144293</x:v>
+        <x:v>703531.7</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>2091</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>181896.1</x:v>
+        <x:v>120378.6</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>5277</x:v>
+        <x:v>2119</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>207861</x:v>
+        <x:v>183780.9</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>10664</x:v>
+        <x:v>5347</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>899508.4</x:v>
+        <x:v>220938</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>1872</x:v>
+        <x:v>9834</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>131564.2</x:v>
+        <x:v>790948.6</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>1857</x:v>
+        <x:v>1897</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>209581</x:v>
+        <x:v>136963.4</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>924</x:v>
+        <x:v>1882</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>116812.1</x:v>
+        <x:v>223807.4</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>976</x:v>
+        <x:v>1705</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>245298.1</x:v>
+        <x:v>221564.8</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>6435</x:v>
+        <x:v>1622</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>560617.2</x:v>
+        <x:v>401104.4</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>3210</x:v>
+        <x:v>5689</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>229418.7</x:v>
+        <x:v>525948.1</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>959</x:v>
+        <x:v>3253</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>195079.8</x:v>
+        <x:v>246284.6</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>814</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>67114.3</x:v>
+        <x:v>74728.5</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>3224</x:v>
+        <x:v>2226</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>382430.9</x:v>
+        <x:v>275578.8</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>7784</x:v>
+        <x:v>5672</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>642102.2</x:v>
+        <x:v>487338.2</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>4276</x:v>
+        <x:v>4333</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>428198.6</x:v>
+        <x:v>435466.5</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>16883</x:v>
+        <x:v>17108</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>616736</x:v>
+        <x:v>585093.6</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>7444</x:v>
+        <x:v>8404</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>4729098.8</x:v>
+        <x:v>4738595.4</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>3240</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>213289.2</x:v>
+        <x:v>79913</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>12178</x:v>
+        <x:v>8579</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>721302.9</x:v>
+        <x:v>385454.5</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>3887</x:v>
+        <x:v>3939</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>128620.8</x:v>
+        <x:v>129199.2</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>52049.9</x:v>
+        <x:v>55088.7</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>2719</x:v>
+        <x:v>2755</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>127031.7</x:v>
+        <x:v>132074.7</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>12172</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>2961325.9</x:v>
+        <x:v>179262.7</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>3754</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>377126.8</x:v>
+        <x:v>129102.8</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>21598</x:v>
+        <x:v>6148</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>785303.3</x:v>
+        <x:v>1364241.2</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>3983</x:v>
+        <x:v>3804</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>585222.2</x:v>
+        <x:v>320829.4</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>5341</x:v>
+        <x:v>17742</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>49511.1</x:v>
+        <x:v>625228.1</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>1930</x:v>
+        <x:v>1812</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>170283.9</x:v>
+        <x:v>254966.5</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>9296</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>3626648.5</x:v>
+        <x:v>143389.4</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>2752</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>196245.1</x:v>
+        <x:v>59608.2</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>382</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>168022.7</x:v>
+        <x:v>341772.3</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>1038</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>580543</x:v>
+        <x:v>729033.2</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>1604</x:v>
+        <x:v>1625</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>206819.8</x:v>
+        <x:v>192302.5</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>3731</x:v>
+        <x:v>5450</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>682884.9</x:v>
+        <x:v>954077</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>23061</x:v>
+        <x:v>27152</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>517719.5</x:v>
+        <x:v>669568.3</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>690</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>52384.8</x:v>
+        <x:v>54508</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>7273</x:v>
+        <x:v>7370</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>159133.2</x:v>
+        <x:v>168330.8</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>2383</x:v>
+        <x:v>2415</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>152059.2</x:v>
+        <x:v>173517.8</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>2145</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>305448</x:v>
+        <x:v>227808.1</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>5112</x:v>
+        <x:v>2921</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>606487.7</x:v>
+        <x:v>354989.1</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>5112</x:v>
+        <x:v>5533</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>1059615.4</x:v>
+        <x:v>1231424.5</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>6216</x:v>
+        <x:v>6299</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>1209074.2</x:v>
+        <x:v>1306286.6</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>8257</x:v>
+        <x:v>8367</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>279829.7</x:v>
+        <x:v>278955.8</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>2876</x:v>
+        <x:v>2334</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>297809.8</x:v>
+        <x:v>252048.7</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>29860</x:v>
+        <x:v>30258</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>242164.6</x:v>
+        <x:v>214529.2</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>21399</x:v>
+        <x:v>14905</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>817655.8</x:v>
+        <x:v>721402</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>3672</x:v>
+        <x:v>3721</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>183159.4</x:v>
+        <x:v>199482.8</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>430</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>55749.5</x:v>
+        <x:v>144292.2</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>1004</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>309934.8</x:v>
+        <x:v>550819.4</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>1571</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>167720</x:v>
+        <x:v>177110</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>3484</x:v>
+        <x:v>3530</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>319343.4</x:v>
+        <x:v>313005.1</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>4642</x:v>
+        <x:v>4704</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>120506.3</x:v>
+        <x:v>128231</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>59814</x:v>
+        <x:v>43544</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>1488172.3</x:v>
+        <x:v>962322.4</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>7996</x:v>
+        <x:v>9043</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>1845476.8</x:v>
+        <x:v>2091555.5</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
-        <x:v>1730</x:v>
+        <x:v>1753</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>49979.7</x:v>
+        <x:v>53396.4</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>5024</x:v>
+        <x:v>5091</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>1428473.9</x:v>
+        <x:v>1436069.3</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>5722</x:v>
+        <x:v>5798</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>737966.3</x:v>
+        <x:v>750841</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
-        <x:v>68934</x:v>
+        <x:v>38889</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>1734379.4</x:v>
+        <x:v>868002.5</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>2133</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>531756.9</x:v>
+        <x:v>66934.6</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
-        <x:v>288</x:v>
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>62210.9</x:v>
+        <x:v>372293.6</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>6316</x:v>
+        <x:v>6400</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>165416</x:v>
+        <x:v>165120</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>5395</x:v>
+        <x:v>8632</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>134875</x:v>
+        <x:v>177991.8</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
-        <x:v>7334</x:v>
+        <x:v>5992</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>820087.9</x:v>
+        <x:v>628800.5</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="D117" s="4" t="n">
-        <x:v>1318</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>108313.2</x:v>
+        <x:v>114989.5</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="D118" s="4" t="n">
-        <x:v>9731</x:v>
+        <x:v>12495</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>1419850.2</x:v>
+        <x:v>1845261.6</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="D119" s="4" t="n">
-        <x:v>1758</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>1092632.2</x:v>
+        <x:v>1189475</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="D120" s="4" t="n">
-        <x:v>3238</x:v>
+        <x:v>3281</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>212477.6</x:v>
+        <x:v>246337.5</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D121" s="4" t="n">
-        <x:v>1056</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>133879.7</x:v>
+        <x:v>86459.7</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="D122" s="4" t="n">
-        <x:v>11083</x:v>
+        <x:v>11231</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>277185.8</x:v>
+        <x:v>264377.7</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="D123" s="4" t="n">
-        <x:v>1078</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>130578.1</x:v>
+        <x:v>130253.8</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="D124" s="4" t="n">
-        <x:v>1195</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>91250.2</x:v>
+        <x:v>87143.6</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="D125" s="4" t="n">
-        <x:v>10707</x:v>
+        <x:v>10850</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>1377455.6</x:v>
+        <x:v>1407570.5</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="D126" s="4" t="n">
-        <x:v>72971</x:v>
+        <x:v>79391</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>1907461.9</x:v>
+        <x:v>1991126.3</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="3" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="D127" s="4" t="n">
-        <x:v>14592</x:v>
+        <x:v>14787</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>232304.6</x:v>
+        <x:v>201398.9</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="D128" s="4" t="n">
-        <x:v>9600</x:v>
+        <x:v>9017</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>1196928</x:v>
+        <x:v>1313506.4</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="D129" s="4" t="n">
-        <x:v>10404</x:v>
+        <x:v>10543</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>497311.2</x:v>
+        <x:v>514076.7</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="3" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="D130" s="4" t="n">
-        <x:v>1949</x:v>
+        <x:v>1975</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>174922.8</x:v>
+        <x:v>172694</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="3" t="s"/>
       <x:c r="B131" s="3" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="D131" s="4" t="n">
-        <x:v>370.1</x:v>
+        <x:v>6871.8</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
-        <x:v>370.1</x:v>
+        <x:v>6871.8</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="D132" s="4" t="n">
-        <x:v>7750</x:v>
+        <x:v>7853</x:v>
       </x:c>
       <x:c r="E132" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>211497.5</x:v>
+        <x:v>199544.7</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="3" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="D133" s="4" t="n">
-        <x:v>5608</x:v>
+        <x:v>5683</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
-        <x:v>459631.7</x:v>
+        <x:v>497603.5</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="3" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D134" s="4" t="n">
-        <x:v>4189</x:v>
+        <x:v>4245</x:v>
       </x:c>
       <x:c r="E134" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F134" s="4" t="n">
-        <x:v>615447.9</x:v>
+        <x:v>661965.3</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="D135" s="4" t="n">
-        <x:v>845</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="E135" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F135" s="4" t="n">
-        <x:v>111193.6</x:v>
+        <x:v>136816.2</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="3" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="D136" s="4" t="n">
-        <x:v>352</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E136" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F136" s="4" t="n">
-        <x:v>48625.3</x:v>
+        <x:v>54235.4</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="D137" s="4" t="n">
-        <x:v>4839</x:v>
+        <x:v>3001</x:v>
       </x:c>
       <x:c r="E137" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F137" s="4" t="n">
-        <x:v>1851062.7</x:v>
+        <x:v>1220446.7</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="3" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="D138" s="4" t="n">
-        <x:v>587</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E138" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F138" s="4" t="n">
-        <x:v>53957</x:v>
+        <x:v>51729.3</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="3" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="D139" s="4" t="n">
-        <x:v>48499</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="E139" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F139" s="4" t="n">
-        <x:v>807508.4</x:v>
+        <x:v>248899</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="3" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="D140" s="4" t="n">
-        <x:v>3618</x:v>
+        <x:v>45369</x:v>
       </x:c>
       <x:c r="E140" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F140" s="4" t="n">
-        <x:v>570233</x:v>
+        <x:v>640156.6</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="3" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="D141" s="4" t="n">
-        <x:v>5323</x:v>
+        <x:v>3666</x:v>
       </x:c>
       <x:c r="E141" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F141" s="4" t="n">
-        <x:v>293403.8</x:v>
+        <x:v>636820.9</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="3" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D142" s="4" t="n">
-        <x:v>1995</x:v>
+        <x:v>5394</x:v>
       </x:c>
       <x:c r="E142" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F142" s="4" t="n">
-        <x:v>630858.9</x:v>
+        <x:v>279840.7</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="D143" s="4" t="n">
-        <x:v>7120</x:v>
+        <x:v>2847</x:v>
       </x:c>
       <x:c r="E143" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F143" s="4" t="n">
-        <x:v>314063.2</x:v>
+        <x:v>925844.4</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="D144" s="4" t="n">
-        <x:v>3885</x:v>
+        <x:v>15202</x:v>
       </x:c>
       <x:c r="E144" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F144" s="4" t="n">
-        <x:v>853845.3</x:v>
+        <x:v>654446.1</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="D145" s="4" t="n">
-        <x:v>8718</x:v>
+        <x:v>3937</x:v>
       </x:c>
       <x:c r="E145" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F145" s="4" t="n">
-        <x:v>1173268.4</x:v>
+        <x:v>924053.3</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="3" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="D146" s="4" t="n">
-        <x:v>1470</x:v>
+        <x:v>8834</x:v>
       </x:c>
       <x:c r="E146" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F146" s="4" t="n">
-        <x:v>84701.4</x:v>
+        <x:v>1173420.2</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="D147" s="4" t="n">
-        <x:v>1475</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="E147" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F147" s="4" t="n">
-        <x:v>162102.5</x:v>
+        <x:v>87448.1</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="3" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="D148" s="4" t="n">
-        <x:v>7492</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="E148" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F148" s="4" t="n">
-        <x:v>777145.2</x:v>
+        <x:v>168127.7</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="3" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="D149" s="4" t="n">
-        <x:v>45069</x:v>
+        <x:v>3852</x:v>
       </x:c>
       <x:c r="E149" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F149" s="4" t="n">
-        <x:v>2163762.7</x:v>
+        <x:v>394637.4</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="3" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="D150" s="4" t="n">
-        <x:v>1307</x:v>
+        <x:v>48133</x:v>
       </x:c>
       <x:c r="E150" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F150" s="4" t="n">
-        <x:v>134895.5</x:v>
+        <x:v>2183312.9</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="3" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="D151" s="4" t="n">
-        <x:v>428</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="E151" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F151" s="4" t="n">
-        <x:v>63519.5</x:v>
+        <x:v>128970.8</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="3" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="D152" s="4" t="n">
-        <x:v>9519</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E152" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F152" s="4" t="n">
-        <x:v>102900.4</x:v>
+        <x:v>61068.1</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="3" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="D153" s="4" t="n">
-        <x:v>361</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E153" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F153" s="4" t="n">
-        <x:v>47839.7</x:v>
+        <x:v>54566.9</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="D154" s="4" t="n">
-        <x:v>16710</x:v>
+        <x:v>16933</x:v>
       </x:c>
       <x:c r="E154" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F154" s="4" t="n">
-        <x:v>639993</x:v>
+        <x:v>576399.3</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="3" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="D155" s="4" t="n">
-        <x:v>1281</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="E155" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F155" s="4" t="n">
-        <x:v>71057.1</x:v>
+        <x:v>77931.9</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="3" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="D156" s="4" t="n">
-        <x:v>6044</x:v>
+        <x:v>5556</x:v>
       </x:c>
       <x:c r="E156" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F156" s="4" t="n">
-        <x:v>483761.8</x:v>
+        <x:v>423867.2</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="D157" s="4" t="n">
-        <x:v>21763</x:v>
+        <x:v>22053</x:v>
       </x:c>
       <x:c r="E157" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F157" s="4" t="n">
-        <x:v>383899.3</x:v>
+        <x:v>393866.6</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="3" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="D158" s="4" t="n">
-        <x:v>20081</x:v>
+        <x:v>13782</x:v>
       </x:c>
       <x:c r="E158" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F158" s="4" t="n">
-        <x:v>323705.7</x:v>
+        <x:v>234983.1</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="D159" s="4" t="n">
-        <x:v>1993</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="E159" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F159" s="4" t="n">
-        <x:v>427119.8</x:v>
+        <x:v>460014.6</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="D160" s="4" t="n">
-        <x:v>355</x:v>
+        <x:v>5750</x:v>
       </x:c>
       <x:c r="E160" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F160" s="4" t="n">
-        <x:v>112552.8</x:v>
+        <x:v>185437.5</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="D161" s="4" t="n">
-        <x:v>3139</x:v>
+        <x:v>10295</x:v>
       </x:c>
       <x:c r="E161" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F161" s="4" t="n">
-        <x:v>100165.5</x:v>
+        <x:v>574049.2</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="D162" s="4" t="n">
-        <x:v>8470</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E162" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F162" s="4" t="n">
-        <x:v>539200.2</x:v>
+        <x:v>78799.2</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="3" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="D163" s="4" t="n">
-        <x:v>100</x:v>
+        <x:v>6316</x:v>
       </x:c>
       <x:c r="E163" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F163" s="4" t="n">
-        <x:v>78712</x:v>
+        <x:v>888724.4</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="D164" s="4" t="n">
-        <x:v>5693</x:v>
+        <x:v>5925</x:v>
       </x:c>
       <x:c r="E164" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F164" s="4" t="n">
-        <x:v>832829</x:v>
+        <x:v>311181</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="D165" s="4" t="n">
-        <x:v>5847</x:v>
+        <x:v>2032</x:v>
       </x:c>
       <x:c r="E165" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F165" s="4" t="n">
-        <x:v>287380.1</x:v>
+        <x:v>416031.7</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="D166" s="4" t="n">
-        <x:v>2005</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="E166" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F166" s="4" t="n">
-        <x:v>318594.5</x:v>
+        <x:v>121683.4</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="D167" s="4" t="n">
-        <x:v>4262</x:v>
+        <x:v>2954</x:v>
       </x:c>
       <x:c r="E167" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F167" s="4" t="n">
-        <x:v>386435.5</x:v>
+        <x:v>271886.2</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="3" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="D168" s="4" t="n">
-        <x:v>5801</x:v>
+        <x:v>5878</x:v>
       </x:c>
       <x:c r="E168" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F168" s="4" t="n">
-        <x:v>181049.2</x:v>
+        <x:v>199440.5</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="3" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="D169" s="4" t="n">
-        <x:v>5164</x:v>
+        <x:v>5583</x:v>
       </x:c>
       <x:c r="E169" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F169" s="4" t="n">
-        <x:v>1532313.7</x:v>
+        <x:v>1850652.8</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="3" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="D170" s="4" t="n">
-        <x:v>3775</x:v>
+        <x:v>1686</x:v>
       </x:c>
       <x:c r="E170" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F170" s="4" t="n">
-        <x:v>997430.5</x:v>
+        <x:v>425242.9</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="3" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="D171" s="4" t="n">
-        <x:v>7933</x:v>
+        <x:v>8039</x:v>
       </x:c>
       <x:c r="E171" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F171" s="4" t="n">
-        <x:v>312004.9</x:v>
+        <x:v>282731.6</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row r="173" spans="1:7">
-      <x:c r="A173" s="3" t="s">
+    <x:row r="172" spans="1:7">
+      <x:c r="A172" s="3" t="s">
         <x:v>508</x:v>
+      </x:c>
+      <x:c r="B172" s="3" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="C172" s="3" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="D172" s="4" t="n">
+        <x:v>2851</x:v>
+      </x:c>
+      <x:c r="E172" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="F172" s="4" t="n">
+        <x:v>65601.5</x:v>
+      </x:c>
+      <x:c r="G172" s="3" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="3" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
-      <x:c r="A175" s="1" t="s">
-        <x:v>510</x:v>
+      <x:c r="A175" s="3" t="s">
+        <x:v>512</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="176" spans="1:7">
+      <x:c r="A176" s="1" t="s">
+        <x:v>513</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>