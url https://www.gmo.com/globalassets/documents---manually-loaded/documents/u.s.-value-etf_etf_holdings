--- v9 (2026-06-24)
+++ v10 (2026-07-19)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf88fd18253ba4898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9951f4e088914a86bd0f6d84c88f4b85.psmdcp" Id="Rdf4f706c3a934763" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd16af8593654023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88a6b9119bb54eb1b385f4a95b4d548a.psmdcp" Id="Rcc0d10bee587401a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="514" uniqueCount="514">
   <x:si>
     <x:t>Holdings - U.S. Value ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/23/2026 (%)</x:t>
+    <x:t>As of 07/17/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
@@ -94,102 +94,102 @@
   <x:si>
     <x:t>AUTONATION INC</x:t>
   </x:si>
   <x:si>
     <x:t>05329W102</x:t>
   </x:si>
   <x:si>
     <x:t>PHM</x:t>
   </x:si>
   <x:si>
     <x:t>PULTEGROUP INC</x:t>
   </x:si>
   <x:si>
     <x:t>745867101</x:t>
   </x:si>
   <x:si>
     <x:t>BAC</x:t>
   </x:si>
   <x:si>
     <x:t>BANK OF AMERICA CORP</x:t>
   </x:si>
   <x:si>
     <x:t>060505104</x:t>
   </x:si>
   <x:si>
+    <x:t>PRU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRUDENTIAL FINANCIAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>744320102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RADIAN GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>750236101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYPAL HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70450Y103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBWI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BATH + BODY WORKS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>070830104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERICAN EXPRESS CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>025816109</x:t>
+  </x:si>
+  <x:si>
     <x:t>XOM</x:t>
   </x:si>
   <x:si>
-    <x:t>EXXON MOBIL CORP</x:t>
-[...47 lines deleted...]
-    <x:t>025816109</x:t>
+    <x:t>EXXONMOBIL HOLDINGS CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30233Q108</x:t>
   </x:si>
   <x:si>
     <x:t>COF</x:t>
   </x:si>
   <x:si>
     <x:t>CAPITAL ONE FINANCIAL CORP</x:t>
   </x:si>
   <x:si>
     <x:t>14040H105</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT</x:t>
   </x:si>
   <x:si>
     <x:t>MICROSOFT CORP</x:t>
   </x:si>
   <x:si>
     <x:t>594918104</x:t>
   </x:si>
   <x:si>
     <x:t>MAT</x:t>
   </x:si>
   <x:si>
     <x:t>MATTEL INC</x:t>
   </x:si>
@@ -238,104 +238,104 @@
   <x:si>
     <x:t>VICI PROPERTIES INC</x:t>
   </x:si>
   <x:si>
     <x:t>925652109</x:t>
   </x:si>
   <x:si>
     <x:t>CMC</x:t>
   </x:si>
   <x:si>
     <x:t>COMMERCIAL METALS CO</x:t>
   </x:si>
   <x:si>
     <x:t>201723103</x:t>
   </x:si>
   <x:si>
     <x:t>CTSH</x:t>
   </x:si>
   <x:si>
     <x:t>COGNIZANT TECH SOLUTIONS A</x:t>
   </x:si>
   <x:si>
     <x:t>192446102</x:t>
   </x:si>
   <x:si>
-    <x:t>JHG</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>SKYWORKS SOLUTIONS INC</x:t>
   </x:si>
   <x:si>
     <x:t>83088M102</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>CONOCOPHILLIPS</x:t>
   </x:si>
   <x:si>
     <x:t>20825C104</x:t>
   </x:si>
   <x:si>
     <x:t>WFC</x:t>
   </x:si>
   <x:si>
     <x:t>WELLS FARGO + CO</x:t>
   </x:si>
   <x:si>
     <x:t>949746101</x:t>
   </x:si>
   <x:si>
     <x:t>LNC</x:t>
   </x:si>
   <x:si>
     <x:t>LINCOLN NATIONAL CORP</x:t>
   </x:si>
   <x:si>
     <x:t>534187109</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>GILEAD SCIENCES INC</x:t>
   </x:si>
   <x:si>
     <x:t>375558103</x:t>
   </x:si>
   <x:si>
+    <x:t>BRK.B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BERKSHIRE HATHAWAY INC CL B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>084670702</x:t>
+  </x:si>
+  <x:si>
     <x:t>PAYC</x:t>
   </x:si>
   <x:si>
     <x:t>PAYCOM SOFTWARE INC</x:t>
   </x:si>
   <x:si>
     <x:t>70432V102</x:t>
   </x:si>
   <x:si>
     <x:t>AFL</x:t>
   </x:si>
   <x:si>
     <x:t>AFLAC INC</x:t>
   </x:si>
   <x:si>
     <x:t>001055102</x:t>
   </x:si>
   <x:si>
     <x:t>NKE</x:t>
   </x:si>
   <x:si>
     <x:t>NIKE INC  CL B</x:t>
   </x:si>
   <x:si>
     <x:t>654106103</x:t>
@@ -391,57 +391,57 @@
   <x:si>
     <x:t>BRISTOL MYERS SQUIBB CO</x:t>
   </x:si>
   <x:si>
     <x:t>110122108</x:t>
   </x:si>
   <x:si>
     <x:t>BBY</x:t>
   </x:si>
   <x:si>
     <x:t>BEST BUY CO INC</x:t>
   </x:si>
   <x:si>
     <x:t>086516101</x:t>
   </x:si>
   <x:si>
     <x:t>G</x:t>
   </x:si>
   <x:si>
     <x:t>GENPACT LTD</x:t>
   </x:si>
   <x:si>
     <x:t>G3922B107</x:t>
   </x:si>
   <x:si>
-    <x:t>EXE</x:t>
-[...5 lines deleted...]
-    <x:t>165167735</x:t>
+    <x:t>VLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALERO ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91913Y100</x:t>
   </x:si>
   <x:si>
     <x:t>INCY</x:t>
   </x:si>
   <x:si>
     <x:t>INCYTE CORP</x:t>
   </x:si>
   <x:si>
     <x:t>45337C102</x:t>
   </x:si>
   <x:si>
     <x:t>UPS</x:t>
   </x:si>
   <x:si>
     <x:t>UNITED PARCEL SERVICE CL B</x:t>
   </x:si>
   <x:si>
     <x:t>911312106</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC</x:t>
   </x:si>
   <x:si>
     <x:t>BLUE OWL CAPITAL CORP</x:t>
   </x:si>
@@ -526,50 +526,59 @@
   <x:si>
     <x:t>FORTUNE BRANDS INNOVATIONS I</x:t>
   </x:si>
   <x:si>
     <x:t>34964C106</x:t>
   </x:si>
   <x:si>
     <x:t>GM</x:t>
   </x:si>
   <x:si>
     <x:t>GENERAL MOTORS CO</x:t>
   </x:si>
   <x:si>
     <x:t>37045V100</x:t>
   </x:si>
   <x:si>
     <x:t>EIX</x:t>
   </x:si>
   <x:si>
     <x:t>EDISON INTERNATIONAL</x:t>
   </x:si>
   <x:si>
     <x:t>281020107</x:t>
   </x:si>
   <x:si>
+    <x:t>KSS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOHLS CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500255104</x:t>
+  </x:si>
+  <x:si>
     <x:t>PPG</x:t>
   </x:si>
   <x:si>
     <x:t>PPG INDUSTRIES INC</x:t>
   </x:si>
   <x:si>
     <x:t>693506107</x:t>
   </x:si>
   <x:si>
     <x:t>CBRE</x:t>
   </x:si>
   <x:si>
     <x:t>CBRE GROUP INC   A</x:t>
   </x:si>
   <x:si>
     <x:t>12504L109</x:t>
   </x:si>
   <x:si>
     <x:t>MPC</x:t>
   </x:si>
   <x:si>
     <x:t>MARATHON PETROLEUM CORP</x:t>
   </x:si>
   <x:si>
     <x:t>56585A102</x:t>
@@ -580,131 +589,104 @@
   <x:si>
     <x:t>AVNET INC</x:t>
   </x:si>
   <x:si>
     <x:t>053807103</x:t>
   </x:si>
   <x:si>
     <x:t>SYF</x:t>
   </x:si>
   <x:si>
     <x:t>SYNCHRONY FINANCIAL</x:t>
   </x:si>
   <x:si>
     <x:t>87165B103</x:t>
   </x:si>
   <x:si>
     <x:t>UNM</x:t>
   </x:si>
   <x:si>
     <x:t>UNUM GROUP</x:t>
   </x:si>
   <x:si>
     <x:t>91529Y106</x:t>
   </x:si>
   <x:si>
-    <x:t>CROX</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>DAL</x:t>
   </x:si>
   <x:si>
     <x:t>DELTA AIR LINES INC</x:t>
   </x:si>
   <x:si>
     <x:t>247361702</x:t>
   </x:si>
   <x:si>
     <x:t>KMB</x:t>
   </x:si>
   <x:si>
     <x:t>KIMBERLY CLARK CORP</x:t>
   </x:si>
   <x:si>
     <x:t>494368103</x:t>
   </x:si>
   <x:si>
     <x:t>APA</x:t>
   </x:si>
   <x:si>
     <x:t>APA CORP</x:t>
   </x:si>
   <x:si>
     <x:t>03743Q108</x:t>
   </x:si>
   <x:si>
     <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>META PLATFORMS INC CLASS A</x:t>
   </x:si>
   <x:si>
     <x:t>30303M102</x:t>
   </x:si>
   <x:si>
-    <x:t>FOXA</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>FOX</x:t>
   </x:si>
   <x:si>
     <x:t>FOX CORP   CLASS B</x:t>
   </x:si>
   <x:si>
     <x:t>35137L204</x:t>
   </x:si>
   <x:si>
     <x:t>PRDO</x:t>
   </x:si>
   <x:si>
     <x:t>PERDOCEO EDUCATION CORP</x:t>
   </x:si>
   <x:si>
     <x:t>71363P106</x:t>
   </x:si>
   <x:si>
-    <x:t>SNA</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>YETI</x:t>
   </x:si>
   <x:si>
     <x:t>YETI HOLDINGS INC</x:t>
   </x:si>
   <x:si>
     <x:t>98585X104</x:t>
   </x:si>
   <x:si>
     <x:t>JLL</x:t>
   </x:si>
   <x:si>
     <x:t>JONES LANG LASALLE INC</x:t>
   </x:si>
   <x:si>
     <x:t>48020Q107</x:t>
   </x:si>
   <x:si>
     <x:t>TEL</x:t>
   </x:si>
   <x:si>
     <x:t>TE CONNECTIVITY PLC</x:t>
   </x:si>
   <x:si>
     <x:t>G87052109</x:t>
@@ -733,95 +715,95 @@
   <x:si>
     <x:t>MATCH GROUP INC</x:t>
   </x:si>
   <x:si>
     <x:t>57667L107</x:t>
   </x:si>
   <x:si>
     <x:t>LEA</x:t>
   </x:si>
   <x:si>
     <x:t>LEAR CORP</x:t>
   </x:si>
   <x:si>
     <x:t>521865204</x:t>
   </x:si>
   <x:si>
     <x:t>BFH</x:t>
   </x:si>
   <x:si>
     <x:t>BREAD FINANCIAL HOLDINGS INC</x:t>
   </x:si>
   <x:si>
     <x:t>018581108</x:t>
   </x:si>
   <x:si>
-    <x:t>BWA</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>AMP</x:t>
   </x:si>
   <x:si>
     <x:t>AMERIPRISE FINANCIAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>03076C106</x:t>
   </x:si>
   <x:si>
     <x:t>NOC</x:t>
   </x:si>
   <x:si>
     <x:t>NORTHROP GRUMMAN CORP</x:t>
   </x:si>
   <x:si>
     <x:t>666807102</x:t>
   </x:si>
   <x:si>
     <x:t>ALV</x:t>
   </x:si>
   <x:si>
     <x:t>AUTOLIV INC</x:t>
   </x:si>
   <x:si>
     <x:t>052800109</x:t>
   </x:si>
   <x:si>
     <x:t>CVX</x:t>
   </x:si>
   <x:si>
     <x:t>CHEVRON CORP</x:t>
   </x:si>
   <x:si>
     <x:t>166764100</x:t>
   </x:si>
   <x:si>
+    <x:t>ROP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROPER TECHNOLOGIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>776696106</x:t>
+  </x:si>
+  <x:si>
     <x:t>M</x:t>
   </x:si>
   <x:si>
     <x:t>MACY S INC</x:t>
   </x:si>
   <x:si>
     <x:t>55616P104</x:t>
   </x:si>
   <x:si>
     <x:t>SYY</x:t>
   </x:si>
   <x:si>
     <x:t>SYSCO CORP</x:t>
   </x:si>
   <x:si>
     <x:t>871829107</x:t>
   </x:si>
   <x:si>
     <x:t>SLM</x:t>
   </x:si>
   <x:si>
     <x:t>SLM CORP</x:t>
   </x:si>
   <x:si>
     <x:t>78442P106</x:t>
@@ -850,95 +832,113 @@
   <x:si>
     <x:t>CISCO SYSTEMS INC</x:t>
   </x:si>
   <x:si>
     <x:t>17275R102</x:t>
   </x:si>
   <x:si>
     <x:t>ALL</x:t>
   </x:si>
   <x:si>
     <x:t>ALLSTATE CORP</x:t>
   </x:si>
   <x:si>
     <x:t>020002101</x:t>
   </x:si>
   <x:si>
     <x:t>PGR</x:t>
   </x:si>
   <x:si>
     <x:t>PROGRESSIVE CORP</x:t>
   </x:si>
   <x:si>
     <x:t>743315103</x:t>
   </x:si>
   <x:si>
+    <x:t>UHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSAL HEALTH SERVICES B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>913903100</x:t>
+  </x:si>
+  <x:si>
     <x:t>GIS</x:t>
   </x:si>
   <x:si>
     <x:t>GENERAL MILLS INC</x:t>
   </x:si>
   <x:si>
     <x:t>370334104</x:t>
   </x:si>
   <x:si>
     <x:t>TROW</x:t>
   </x:si>
   <x:si>
     <x:t>T ROWE PRICE GROUP INC</x:t>
   </x:si>
   <x:si>
     <x:t>74144T108</x:t>
   </x:si>
   <x:si>
     <x:t>WU</x:t>
   </x:si>
   <x:si>
     <x:t>WESTERN UNION CO</x:t>
   </x:si>
   <x:si>
     <x:t>959802109</x:t>
   </x:si>
   <x:si>
     <x:t>HPE</x:t>
   </x:si>
   <x:si>
     <x:t>HEWLETT PACKARD ENTERPRISE</x:t>
   </x:si>
   <x:si>
     <x:t>42824C109</x:t>
   </x:si>
   <x:si>
     <x:t>FITB</x:t>
   </x:si>
   <x:si>
     <x:t>FIFTH THIRD BANCORP</x:t>
   </x:si>
   <x:si>
     <x:t>316773100</x:t>
   </x:si>
   <x:si>
+    <x:t>CFG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITIZENS FINANCIAL GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174610105</x:t>
+  </x:si>
+  <x:si>
     <x:t>OSK</x:t>
   </x:si>
   <x:si>
     <x:t>OSHKOSH CORP</x:t>
   </x:si>
   <x:si>
     <x:t>688239201</x:t>
   </x:si>
   <x:si>
     <x:t>HUM</x:t>
   </x:si>
   <x:si>
     <x:t>HUMANA INC</x:t>
   </x:si>
   <x:si>
     <x:t>444859102</x:t>
   </x:si>
   <x:si>
     <x:t>CRH</x:t>
   </x:si>
   <x:si>
     <x:t>CRH PLC</x:t>
   </x:si>
   <x:si>
     <x:t>G25508105</x:t>
@@ -958,77 +958,77 @@
   <x:si>
     <x:t>BROWN FORMAN CORP CLASS B</x:t>
   </x:si>
   <x:si>
     <x:t>115637209</x:t>
   </x:si>
   <x:si>
     <x:t>T</x:t>
   </x:si>
   <x:si>
     <x:t>AT+T INC</x:t>
   </x:si>
   <x:si>
     <x:t>00206R102</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ</x:t>
   </x:si>
   <x:si>
     <x:t>JOHNSON + JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>478160104</x:t>
   </x:si>
   <x:si>
-    <x:t>VNT</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>CI</x:t>
   </x:si>
   <x:si>
     <x:t>THE CIGNA GROUP</x:t>
   </x:si>
   <x:si>
     <x:t>125523100</x:t>
   </x:si>
   <x:si>
     <x:t>HIG</x:t>
   </x:si>
   <x:si>
     <x:t>HARTFORD INSURANCE GROUP INC</x:t>
   </x:si>
   <x:si>
     <x:t>416515104</x:t>
   </x:si>
   <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GE HEALTHCARE TECHNOLOGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36266G107</x:t>
+  </x:si>
+  <x:si>
     <x:t>CMCSA</x:t>
   </x:si>
   <x:si>
     <x:t>COMCAST CORP CLASS A</x:t>
   </x:si>
   <x:si>
     <x:t>20030N101</x:t>
   </x:si>
   <x:si>
     <x:t>EXC</x:t>
   </x:si>
   <x:si>
     <x:t>EXELON CORP</x:t>
   </x:si>
   <x:si>
     <x:t>30161N101</x:t>
   </x:si>
   <x:si>
     <x:t>NUE</x:t>
   </x:si>
   <x:si>
     <x:t>NUCOR CORP</x:t>
   </x:si>
   <x:si>
     <x:t>670346105</x:t>
@@ -1075,57 +1075,57 @@
   <x:si>
     <x:t>PROCTER + GAMBLE CO/THE</x:t>
   </x:si>
   <x:si>
     <x:t>742718109</x:t>
   </x:si>
   <x:si>
     <x:t>REGN</x:t>
   </x:si>
   <x:si>
     <x:t>REGENERON PHARMACEUTICALS</x:t>
   </x:si>
   <x:si>
     <x:t>75886F107</x:t>
   </x:si>
   <x:si>
     <x:t>MTH</x:t>
   </x:si>
   <x:si>
     <x:t>MERITAGE HOMES CORP</x:t>
   </x:si>
   <x:si>
     <x:t>59001A102</x:t>
   </x:si>
   <x:si>
-    <x:t>TKR</x:t>
-[...5 lines deleted...]
-    <x:t>887389104</x:t>
+    <x:t>LOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOWE S COS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>548661107</x:t>
   </x:si>
   <x:si>
     <x:t>HPQ</x:t>
   </x:si>
   <x:si>
     <x:t>HP INC</x:t>
   </x:si>
   <x:si>
     <x:t>40434L105</x:t>
   </x:si>
   <x:si>
     <x:t>CVSA</x:t>
   </x:si>
   <x:si>
     <x:t>COVISTA INC</x:t>
   </x:si>
   <x:si>
     <x:t>00737L103</x:t>
   </x:si>
   <x:si>
     <x:t>EMN</x:t>
   </x:si>
   <x:si>
     <x:t>EASTMAN CHEMICAL CO</x:t>
   </x:si>
@@ -1210,77 +1210,59 @@
   <x:si>
     <x:t>METLIFE INC</x:t>
   </x:si>
   <x:si>
     <x:t>59156R108</x:t>
   </x:si>
   <x:si>
     <x:t>DHI</x:t>
   </x:si>
   <x:si>
     <x:t>DR HORTON INC</x:t>
   </x:si>
   <x:si>
     <x:t>23331A109</x:t>
   </x:si>
   <x:si>
     <x:t>LDOS</x:t>
   </x:si>
   <x:si>
     <x:t>LEIDOS HOLDINGS INC</x:t>
   </x:si>
   <x:si>
     <x:t>525327102</x:t>
   </x:si>
   <x:si>
-    <x:t>TOL</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>UNH</x:t>
   </x:si>
   <x:si>
     <x:t>UNITEDHEALTH GROUP INC</x:t>
   </x:si>
   <x:si>
     <x:t>91324P102</x:t>
   </x:si>
   <x:si>
-    <x:t>TXT</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>CRM</x:t>
   </x:si>
   <x:si>
     <x:t>SALESFORCE INC</x:t>
   </x:si>
   <x:si>
     <x:t>79466L302</x:t>
   </x:si>
   <x:si>
     <x:t>F</x:t>
   </x:si>
   <x:si>
     <x:t>FORD MOTOR CO</x:t>
   </x:si>
   <x:si>
     <x:t>345370860</x:t>
   </x:si>
   <x:si>
     <x:t>STT</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STREET CORP</x:t>
   </x:si>
   <x:si>
     <x:t>857477103</x:t>
@@ -1318,50 +1300,59 @@
   <x:si>
     <x:t>PNC FINANCIAL SERVICES GROUP</x:t>
   </x:si>
   <x:si>
     <x:t>693475105</x:t>
   </x:si>
   <x:si>
     <x:t>EOG</x:t>
   </x:si>
   <x:si>
     <x:t>EOG RESOURCES INC</x:t>
   </x:si>
   <x:si>
     <x:t>26875P101</x:t>
   </x:si>
   <x:si>
     <x:t>AOS</x:t>
   </x:si>
   <x:si>
     <x:t>SMITH (A.O.) CORP</x:t>
   </x:si>
   <x:si>
     <x:t>831865209</x:t>
   </x:si>
   <x:si>
+    <x:t>OXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCCIDENTAL PETROLEUM CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>674599105</x:t>
+  </x:si>
+  <x:si>
     <x:t>DG</x:t>
   </x:si>
   <x:si>
     <x:t>DOLLAR GENERAL CORP</x:t>
   </x:si>
   <x:si>
     <x:t>256677105</x:t>
   </x:si>
   <x:si>
     <x:t>DIS</x:t>
   </x:si>
   <x:si>
     <x:t>WALT DISNEY CO/THE</x:t>
   </x:si>
   <x:si>
     <x:t>254687106</x:t>
   </x:si>
   <x:si>
     <x:t>VZ</x:t>
   </x:si>
   <x:si>
     <x:t>VERIZON COMMUNICATIONS INC</x:t>
   </x:si>
   <x:si>
     <x:t>92343V104</x:t>
@@ -1444,66 +1435,75 @@
   <x:si>
     <x:t>M + T BANK CORP</x:t>
   </x:si>
   <x:si>
     <x:t>55261F104</x:t>
   </x:si>
   <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>KINDER MORGAN INC</x:t>
   </x:si>
   <x:si>
     <x:t>49456B101</x:t>
   </x:si>
   <x:si>
     <x:t>KR</x:t>
   </x:si>
   <x:si>
     <x:t>KROGER CO</x:t>
   </x:si>
   <x:si>
     <x:t>501044101</x:t>
   </x:si>
   <x:si>
-    <x:t>NEU</x:t>
-[...5 lines deleted...]
-    <x:t>651587107</x:t>
+    <x:t>AGCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001084102</x:t>
   </x:si>
   <x:si>
     <x:t>PEP</x:t>
   </x:si>
   <x:si>
     <x:t>PEPSICO INC</x:t>
   </x:si>
   <x:si>
     <x:t>713448108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARTNER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>366651107</x:t>
   </x:si>
   <x:si>
     <x:t>KBH</x:t>
   </x:si>
   <x:si>
     <x:t>KB HOME</x:t>
   </x:si>
   <x:si>
     <x:t>48666K109</x:t>
   </x:si>
   <x:si>
     <x:t>ENVA</x:t>
   </x:si>
   <x:si>
     <x:t>ENOVA INTERNATIONAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>29357K103</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
     <x:t>AGILENT TECHNOLOGIES INC</x:t>
   </x:si>
@@ -1991,3873 +1991,3873 @@
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>161308.7</x:v>
+        <x:v>552291.2</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>161308.7</x:v>
+        <x:v>552291.2</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>322</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>105867.2</x:v>
+        <x:v>107551.6</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>1312</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>220953.9</x:v>
+        <x:v>277821.6</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>777</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>146309.1</x:v>
+        <x:v>170753</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>2523</x:v>
+        <x:v>2139</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>316939.3</x:v>
+        <x:v>275973.8</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>37065</x:v>
+        <x:v>33390</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>2126419.1</x:v>
+        <x:v>2053151.1</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>20506</x:v>
+        <x:v>2154</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>2839465.8</x:v>
+        <x:v>254710.5</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>2046</x:v>
+        <x:v>12904</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>221500</x:v>
+        <x:v>505062.6</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>12260</x:v>
+        <x:v>15084</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>430448.6</x:v>
+        <x:v>855715.3</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>14760</x:v>
+        <x:v>7817</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>624938.4</x:v>
+        <x:v>165095</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>4261</x:v>
+        <x:v>2525</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>83643.4</x:v>
+        <x:v>912964.3</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>2770</x:v>
+        <x:v>24063</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>936453.9</x:v>
+        <x:v>3511994.9</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>5713</x:v>
+        <x:v>6324</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1146599.1</x:v>
+        <x:v>1340245.3</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>14000</x:v>
+        <x:v>14260</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>5.7</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>5142760</x:v>
+        <x:v>5719686</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>13216</x:v>
+        <x:v>13912</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>183570.2</x:v>
+        <x:v>203810.8</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>12280</x:v>
+        <x:v>12430</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>1243964</x:v>
+        <x:v>1323795</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>10024</x:v>
+        <x:v>4908</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>309440.9</x:v>
+        <x:v>154013</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>17488</x:v>
+        <x:v>17788</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>1026195.8</x:v>
+        <x:v>1138609.9</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>20720</x:v>
+        <x:v>21812</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>2392745.6</x:v>
+        <x:v>2783865.6</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>6870</x:v>
+        <x:v>7230</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>179238.3</x:v>
+        <x:v>196294.5</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>1924</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>141010</x:v>
+        <x:v>134393.6</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>9093</x:v>
+        <x:v>9573</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>380360.2</x:v>
+        <x:v>426572.9</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>4699</x:v>
+        <x:v>2189</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>243972.1</x:v>
+        <x:v>126152.1</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>2081</x:v>
+        <x:v>7661</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>158530.6</x:v>
+        <x:v>864467.2</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>7533</x:v>
+        <x:v>7609</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>826370.1</x:v>
+        <x:v>670124.6</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>7481</x:v>
+        <x:v>3136</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>627207</x:v>
+        <x:v>131335.7</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>2980</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>112286.4</x:v>
+        <x:v>90366.9</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>1112</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>138855.4</x:v>
+        <x:v>143004.8</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>2480</x:v>
+        <x:v>2612</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>306701.6</x:v>
+        <x:v>393053.8</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>3449</x:v>
+        <x:v>3065</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>401981</x:v>
+        <x:v>377056.3</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>3316</x:v>
+        <x:v>3492</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>143218</x:v>
+        <x:v>155638.4</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>1908</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>148766.8</x:v>
+        <x:v>160298.6</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>11191</x:v>
+        <x:v>11779</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>294323.3</x:v>
+        <x:v>344418</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>4793</x:v>
+        <x:v>9475</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>379941.1</x:v>
+        <x:v>791731</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>6987</x:v>
+        <x:v>12244</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>442486.7</x:v>
+        <x:v>799043.4</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>6495</x:v>
+        <x:v>6835</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>496023.2</x:v>
+        <x:v>533335.1</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>27612</x:v>
+        <x:v>30827</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>1510376.4</x:v>
+        <x:v>1865341.8</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>2135</x:v>
+        <x:v>2247</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>162281.4</x:v>
+        <x:v>191646.6</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>2821</x:v>
+        <x:v>2969</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>79298.3</x:v>
+        <x:v>92692.2</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>854</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>75527.8</x:v>
+        <x:v>72062.4</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>779</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>80751.1</x:v>
+        <x:v>95536.4</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>11563</x:v>
+        <x:v>11183</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>1240016.1</x:v>
+        <x:v>1310423.9</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>5108</x:v>
+        <x:v>5519</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>55115.3</x:v>
+        <x:v>61757.6</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>564</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>182307.4</x:v>
+        <x:v>160230.7</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>7435</x:v>
+        <x:v>3892</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>442456.9</x:v>
+        <x:v>239046.6</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>2181</x:v>
+        <x:v>2812</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>861102.4</x:v>
+        <x:v>1048454.2</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>941</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>64872.5</x:v>
+        <x:v>65036.6</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>467</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>147221.8</x:v>
+        <x:v>162825.4</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>2265</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>703531.7</x:v>
+        <x:v>574969.6</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>467</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>120378.6</x:v>
+        <x:v>144741.9</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>2119</x:v>
+        <x:v>2231</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>183780.9</x:v>
+        <x:v>201325.4</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>5347</x:v>
+        <x:v>5627</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>220938</x:v>
+        <x:v>296092.7</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>9834</x:v>
+        <x:v>8473</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>790948.6</x:v>
+        <x:v>658521.6</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>1897</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>136963.4</x:v>
+        <x:v>101387</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>1882</x:v>
+        <x:v>5638</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>223807.4</x:v>
+        <x:v>98608.6</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>1705</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>221564.8</x:v>
+        <x:v>176833.2</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>1622</x:v>
+        <x:v>1793</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>401104.4</x:v>
+        <x:v>257636.2</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>5689</x:v>
+        <x:v>1916</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>525948.1</x:v>
+        <x:v>586008.6</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>3253</x:v>
+        <x:v>4728</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>246284.6</x:v>
+        <x:v>400745.3</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>825</x:v>
+        <x:v>3425</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>74728.5</x:v>
+        <x:v>254409</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>2226</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>275578.8</x:v>
+        <x:v>77836.3</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>5672</x:v>
+        <x:v>3046</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>487338.2</x:v>
+        <x:v>264088.2</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>4333</x:v>
+        <x:v>4561</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>435466.5</x:v>
+        <x:v>497103.4</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>17108</x:v>
+        <x:v>13763</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>585093.6</x:v>
+        <x:v>471795.6</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>8404</x:v>
+        <x:v>9512</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>6.4</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>4738595.4</x:v>
+        <x:v>6321104.5</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>1618</x:v>
+        <x:v>4635</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>79913</x:v>
+        <x:v>236755.8</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>8579</x:v>
+        <x:v>4147</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>385454.5</x:v>
+        <x:v>134736</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>3939</x:v>
+        <x:v>2899</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>129199.2</x:v>
+        <x:v>148022.9</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>141</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>55088.7</x:v>
+        <x:v>94038</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>2755</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>132074.7</x:v>
+        <x:v>297372.8</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>608</x:v>
+        <x:v>8860</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>179262.7</x:v>
+        <x:v>1511604.6</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>607</x:v>
+        <x:v>2863</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>129102.8</x:v>
+        <x:v>266030</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>6148</x:v>
+        <x:v>13023</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>1364241.2</x:v>
+        <x:v>524696.7</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>3804</x:v>
+        <x:v>4113</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>320829.4</x:v>
+        <x:v>590873.6</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>17742</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>625228.1</x:v>
+        <x:v>142793.7</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>1812</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>254966.5</x:v>
+        <x:v>535876.1</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>1383</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>143389.4</x:v>
+        <x:v>784717.5</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>824</x:v>
+        <x:v>2620</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>59608.2</x:v>
+        <x:v>327473.8</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>725</x:v>
+        <x:v>6077</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>341772.3</x:v>
+        <x:v>1117317.2</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>1437</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>729033.2</x:v>
+        <x:v>320869</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>1625</x:v>
+        <x:v>28580</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>192302.5</x:v>
+        <x:v>689349.6</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>5450</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>954077</x:v>
+        <x:v>60453.8</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>27152</x:v>
+        <x:v>7758</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>669568.3</x:v>
+        <x:v>198604.8</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>699</x:v>
+        <x:v>3499</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>54508</x:v>
+        <x:v>242620.7</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>7370</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>168330.8</x:v>
+        <x:v>143880.7</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>2415</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>173517.8</x:v>
+        <x:v>161309.9</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>1439</x:v>
+        <x:v>5628</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>227808.1</x:v>
+        <x:v>1361188.1</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>2921</x:v>
+        <x:v>7267</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>354989.1</x:v>
+        <x:v>1495548.6</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>5533</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>1231424.5</x:v>
+        <x:v>132505</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>6299</x:v>
+        <x:v>8807</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>1306286.6</x:v>
+        <x:v>340830.9</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>8367</x:v>
+        <x:v>2458</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>278955.8</x:v>
+        <x:v>292182.5</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>2334</x:v>
+        <x:v>31850</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>252048.7</x:v>
+        <x:v>265629</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>30258</x:v>
+        <x:v>11939</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>214529.2</x:v>
+        <x:v>538807.1</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>14905</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>721402</x:v>
+        <x:v>112803</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>3721</x:v>
+        <x:v>1630</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>199482.8</x:v>
+        <x:v>121272</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>1014</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>144292.2</x:v>
+        <x:v>240620.8</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>1527</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>550819.4</x:v>
+        <x:v>547255.7</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>1592</x:v>
+        <x:v>2848</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>177110</x:v>
+        <x:v>300720.3</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>3530</x:v>
+        <x:v>2742</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>313005.1</x:v>
+        <x:v>257939.9</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>4704</x:v>
+        <x:v>4952</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>128231</x:v>
+        <x:v>128553.9</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>43544</x:v>
+        <x:v>44289</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>962322.4</x:v>
+        <x:v>973472.2</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>9043</x:v>
+        <x:v>8425</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>2091555.5</x:v>
+        <x:v>2105997.3</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
-        <x:v>1753</x:v>
+        <x:v>6085</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>53396.4</x:v>
+        <x:v>1727044.7</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>5091</x:v>
+        <x:v>5196</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>1436069.3</x:v>
+        <x:v>710033.4</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>5798</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>750841</x:v>
+        <x:v>63269.1</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
-        <x:v>38889</x:v>
+        <x:v>39300</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>868002.5</x:v>
+        <x:v>947130</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>1457</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>66934.6</x:v>
+        <x:v>71729.1</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
-        <x:v>1520</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>372293.6</x:v>
+        <x:v>377072</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>6400</x:v>
+        <x:v>3239</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>165120</x:v>
+        <x:v>98627.6</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>8632</x:v>
+        <x:v>15557</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>177991.8</x:v>
+        <x:v>318918.5</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
-        <x:v>5992</x:v>
+        <x:v>3608</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>628800.5</x:v>
+        <x:v>400163.3</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="D117" s="4" t="n">
-        <x:v>1336</x:v>
+        <x:v>2169</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>114989.5</x:v>
+        <x:v>211195.5</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="D118" s="4" t="n">
-        <x:v>12495</x:v>
+        <x:v>13822</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>1845261.6</x:v>
+        <x:v>2094033</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="D119" s="4" t="n">
-        <x:v>1942</x:v>
+        <x:v>2046</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>1189475</x:v>
+        <x:v>1389111.2</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="D120" s="4" t="n">
-        <x:v>3281</x:v>
+        <x:v>3453</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>246337.5</x:v>
+        <x:v>267400.3</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D121" s="4" t="n">
-        <x:v>609</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>86459.7</x:v>
+        <x:v>114132.5</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="D122" s="4" t="n">
-        <x:v>11231</x:v>
+        <x:v>16453</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>264377.7</x:v>
+        <x:v>397175.4</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="D123" s="4" t="n">
-        <x:v>1092</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>130253.8</x:v>
+        <x:v>133420.6</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="D124" s="4" t="n">
-        <x:v>1211</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>87143.6</x:v>
+        <x:v>88179</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="D125" s="4" t="n">
-        <x:v>10850</x:v>
+        <x:v>9653</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>1407570.5</x:v>
+        <x:v>1353447.1</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="D126" s="4" t="n">
-        <x:v>79391</x:v>
+        <x:v>88365</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>1991126.3</x:v>
+        <x:v>2221496.1</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="3" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="D127" s="4" t="n">
-        <x:v>14787</x:v>
+        <x:v>15567</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>201398.9</x:v>
+        <x:v>233816.3</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="D128" s="4" t="n">
-        <x:v>9017</x:v>
+        <x:v>8540</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>1313506.4</x:v>
+        <x:v>1124803.4</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="D129" s="4" t="n">
-        <x:v>10543</x:v>
+        <x:v>11099</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>514076.7</x:v>
+        <x:v>591021.8</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="3" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="D130" s="4" t="n">
-        <x:v>1975</x:v>
+        <x:v>2079</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>172694</x:v>
+        <x:v>179625.6</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="3" t="s"/>
       <x:c r="B131" s="3" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="D131" s="4" t="n">
-        <x:v>6871.8</x:v>
+        <x:v>4025.8</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
-        <x:v>6871.8</x:v>
+        <x:v>4025.8</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="D132" s="4" t="n">
-        <x:v>7853</x:v>
+        <x:v>8265</x:v>
       </x:c>
       <x:c r="E132" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>199544.7</x:v>
+        <x:v>214972.7</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="3" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="D133" s="4" t="n">
-        <x:v>5683</x:v>
+        <x:v>5983</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
-        <x:v>497603.5</x:v>
+        <x:v>560607.1</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="3" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D134" s="4" t="n">
-        <x:v>4245</x:v>
+        <x:v>4469</x:v>
       </x:c>
       <x:c r="E134" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F134" s="4" t="n">
-        <x:v>661965.3</x:v>
+        <x:v>690103</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="D135" s="4" t="n">
-        <x:v>1305</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="E135" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F135" s="4" t="n">
-        <x:v>136816.2</x:v>
+        <x:v>148682.2</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="3" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="D136" s="4" t="n">
-        <x:v>357</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="E136" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F136" s="4" t="n">
-        <x:v>54235.4</x:v>
+        <x:v>655815.6</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="D137" s="4" t="n">
-        <x:v>3001</x:v>
+        <x:v>3103</x:v>
       </x:c>
       <x:c r="E137" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F137" s="4" t="n">
-        <x:v>1220446.7</x:v>
+        <x:v>535826</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="3" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="D138" s="4" t="n">
-        <x:v>595</x:v>
+        <x:v>46146</x:v>
       </x:c>
       <x:c r="E138" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F138" s="4" t="n">
-        <x:v>51729.3</x:v>
+        <x:v>654811.7</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="3" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="D139" s="4" t="n">
-        <x:v>1658</x:v>
+        <x:v>3711</x:v>
       </x:c>
       <x:c r="E139" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F139" s="4" t="n">
-        <x:v>248899</x:v>
+        <x:v>688984.3</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="3" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="D140" s="4" t="n">
-        <x:v>45369</x:v>
+        <x:v>5678</x:v>
       </x:c>
       <x:c r="E140" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F140" s="4" t="n">
-        <x:v>640156.6</x:v>
+        <x:v>276007.6</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="3" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="D141" s="4" t="n">
-        <x:v>3666</x:v>
+        <x:v>2895</x:v>
       </x:c>
       <x:c r="E141" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F141" s="4" t="n">
-        <x:v>636820.9</x:v>
+        <x:v>995011.5</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="3" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D142" s="4" t="n">
-        <x:v>5394</x:v>
+        <x:v>16002</x:v>
       </x:c>
       <x:c r="E142" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F142" s="4" t="n">
-        <x:v>279840.7</x:v>
+        <x:v>688566.1</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="D143" s="4" t="n">
-        <x:v>2847</x:v>
+        <x:v>4145</x:v>
       </x:c>
       <x:c r="E143" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F143" s="4" t="n">
-        <x:v>925844.4</x:v>
+        <x:v>1057804</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="D144" s="4" t="n">
-        <x:v>15202</x:v>
+        <x:v>9133</x:v>
       </x:c>
       <x:c r="E144" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F144" s="4" t="n">
-        <x:v>654446.1</x:v>
+        <x:v>1255239.5</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="D145" s="4" t="n">
-        <x:v>3937</x:v>
+        <x:v>1570</x:v>
       </x:c>
       <x:c r="E145" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F145" s="4" t="n">
-        <x:v>924053.3</x:v>
+        <x:v>95032.1</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="3" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="D146" s="4" t="n">
-        <x:v>8834</x:v>
+        <x:v>2198</x:v>
       </x:c>
       <x:c r="E146" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F146" s="4" t="n">
-        <x:v>1173420.2</x:v>
+        <x:v>117922.7</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="D147" s="4" t="n">
-        <x:v>1490</x:v>
+        <x:v>1575</x:v>
       </x:c>
       <x:c r="E147" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F147" s="4" t="n">
-        <x:v>87448.1</x:v>
+        <x:v>200277</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="3" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="D148" s="4" t="n">
-        <x:v>1495</x:v>
+        <x:v>6701</x:v>
       </x:c>
       <x:c r="E148" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F148" s="4" t="n">
-        <x:v>168127.7</x:v>
+        <x:v>668156.7</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="3" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="D149" s="4" t="n">
-        <x:v>3852</x:v>
+        <x:v>53133</x:v>
       </x:c>
       <x:c r="E149" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F149" s="4" t="n">
-        <x:v>394637.4</x:v>
+        <x:v>2331476</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="3" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="D150" s="4" t="n">
-        <x:v>48133</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="E150" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F150" s="4" t="n">
-        <x:v>2183312.9</x:v>
+        <x:v>142318.1</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="3" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="D151" s="4" t="n">
-        <x:v>1324</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="E151" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F151" s="4" t="n">
-        <x:v>128970.8</x:v>
+        <x:v>136420.3</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="3" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="D152" s="4" t="n">
-        <x:v>434</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E152" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F152" s="4" t="n">
-        <x:v>61068.1</x:v>
+        <x:v>59027.1</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="3" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="D153" s="4" t="n">
-        <x:v>366</x:v>
+        <x:v>15138</x:v>
       </x:c>
       <x:c r="E153" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F153" s="4" t="n">
-        <x:v>54566.9</x:v>
+        <x:v>633525.3</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="D154" s="4" t="n">
-        <x:v>16933</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="E154" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F154" s="4" t="n">
-        <x:v>576399.3</x:v>
+        <x:v>81440.9</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="3" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="D155" s="4" t="n">
-        <x:v>1298</x:v>
+        <x:v>5848</x:v>
       </x:c>
       <x:c r="E155" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F155" s="4" t="n">
-        <x:v>77931.9</x:v>
+        <x:v>485384</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="3" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="D156" s="4" t="n">
-        <x:v>5556</x:v>
+        <x:v>23213</x:v>
       </x:c>
       <x:c r="E156" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F156" s="4" t="n">
-        <x:v>423867.2</x:v>
+        <x:v>441511.3</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="D157" s="4" t="n">
-        <x:v>22053</x:v>
+        <x:v>14506</x:v>
       </x:c>
       <x:c r="E157" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F157" s="4" t="n">
-        <x:v>393866.6</x:v>
+        <x:v>269231.4</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="3" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="D158" s="4" t="n">
-        <x:v>13782</x:v>
+        <x:v>2128</x:v>
       </x:c>
       <x:c r="E158" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F158" s="4" t="n">
-        <x:v>234983.1</x:v>
+        <x:v>540597.1</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="D159" s="4" t="n">
-        <x:v>2020</x:v>
+        <x:v>4334</x:v>
       </x:c>
       <x:c r="E159" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F159" s="4" t="n">
-        <x:v>460014.6</x:v>
+        <x:v>141028.4</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="D160" s="4" t="n">
-        <x:v>5750</x:v>
+        <x:v>8516</x:v>
       </x:c>
       <x:c r="E160" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F160" s="4" t="n">
-        <x:v>185437.5</x:v>
+        <x:v>499122.8</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="D161" s="4" t="n">
-        <x:v>10295</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="E161" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F161" s="4" t="n">
-        <x:v>574049.2</x:v>
+        <x:v>149032.2</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="D162" s="4" t="n">
-        <x:v>101</x:v>
+        <x:v>8513</x:v>
       </x:c>
       <x:c r="E162" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F162" s="4" t="n">
-        <x:v>78799.2</x:v>
+        <x:v>1186967.6</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="3" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="D163" s="4" t="n">
-        <x:v>6316</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="E163" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F163" s="4" t="n">
-        <x:v>888724.4</x:v>
+        <x:v>163037.5</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="D164" s="4" t="n">
-        <x:v>5925</x:v>
+        <x:v>6237</x:v>
       </x:c>
       <x:c r="E164" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F164" s="4" t="n">
-        <x:v>311181</x:v>
+        <x:v>360561</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="D165" s="4" t="n">
-        <x:v>2032</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="E165" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F165" s="4" t="n">
-        <x:v>416031.7</x:v>
+        <x:v>301949.5</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="D166" s="4" t="n">
-        <x:v>962</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E166" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F166" s="4" t="n">
-        <x:v>121683.4</x:v>
+        <x:v>83157.1</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="D167" s="4" t="n">
-        <x:v>2954</x:v>
+        <x:v>3110</x:v>
       </x:c>
       <x:c r="E167" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F167" s="4" t="n">
-        <x:v>271886.2</x:v>
+        <x:v>311124.4</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="3" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="D168" s="4" t="n">
-        <x:v>5878</x:v>
+        <x:v>6186</x:v>
       </x:c>
       <x:c r="E168" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F168" s="4" t="n">
-        <x:v>199440.5</x:v>
+        <x:v>206179.4</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="3" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="D169" s="4" t="n">
-        <x:v>5583</x:v>
+        <x:v>7287</x:v>
       </x:c>
       <x:c r="E169" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F169" s="4" t="n">
-        <x:v>1850652.8</x:v>
+        <x:v>2500534.1</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="3" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="D170" s="4" t="n">
-        <x:v>1686</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="E170" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F170" s="4" t="n">
-        <x:v>425242.9</x:v>
+        <x:v>327041.7</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="3" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="D171" s="4" t="n">
-        <x:v>8039</x:v>
+        <x:v>8463</x:v>
       </x:c>
       <x:c r="E171" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F171" s="4" t="n">
-        <x:v>282731.6</x:v>
+        <x:v>296543.5</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="3" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="D172" s="4" t="n">
-        <x:v>2851</x:v>
+        <x:v>3003</x:v>
       </x:c>
       <x:c r="E172" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F172" s="4" t="n">
-        <x:v>65601.5</x:v>
+        <x:v>81111</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="3" t="s">
         <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="3" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>