--- v10 (2026-07-19)
+++ v11 (2026-08-11)
@@ -1,1590 +1,1635 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd16af8593654023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88a6b9119bb54eb1b385f4a95b4d548a.psmdcp" Id="Rcc0d10bee587401a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8331bfd01e114368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3dbf7e7eeca4dec91582e798f84d4f9.psmdcp" Id="R5f449bf95e914baf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="514" uniqueCount="514">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="529" uniqueCount="529">
   <x:si>
     <x:t>Holdings - U.S. Value ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/17/2026 (%)</x:t>
+    <x:t>As of 08/11/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICROSOFT CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>594918104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META PLATFORMS INC CLASS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30303M102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXXONMOBIL HOLDINGS CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30233Q108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERCK + CO. INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58933Y105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPMORGAN CHASE + CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46625H100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VERIZON COMMUNICATIONS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92343V104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFIZER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>717081103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF AMERICA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>060505104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JNJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHNSON + JOHNSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>478160104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRISTOL MYERS SQUIBB CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110122108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PROCTER + GAMBLE CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>742718109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUALCOMM INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>747525103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PROGRESSIVE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>743315103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE CIGNA GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125523100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGENERON PHARMACEUTICALS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75886F107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAPITAL ONE FINANCIAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14040H105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLSTATE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>020002101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARGET CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87612E106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US BANCORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>902973304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELEVANCE HEALTH INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>036752103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOG RESOURCES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26875P101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVS HEALTH CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126650100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITED PARCEL SERVICE CL B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>911312106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHEVRON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166764100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITIGROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172967424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEPSICO INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>713448108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEDTRONIC PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G5960L103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AT+T INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00206R102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNC FINANCIAL SERVICES GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>693475105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONOCOPHILLIPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20825C104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOOZ ALLEN HAMILTON HOLDINGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>099502106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHROP GRUMMAN CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666807102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMCSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMCAST CORP CLASS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20030N101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHUBB LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H1467J104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTL BUSINESS MACHINES CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>459200101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYPAL HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70450Y103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WELLS FARGO + CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>949746101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENERAL MOTORS CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37045V100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MACY S INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55616P104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARTFORD INSURANCE GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416515104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEVON ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25179M103</x:t>
+  </x:si>
+  <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
   <x:si>
     <x:t>85799J9Y2</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
   </x:si>
   <x:si>
+    <x:t>AXP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERICAN EXPRESS CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>025816109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VICI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VICI PROPERTIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>925652109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRAVELERS COS INC/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89417E109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARATHON PETROLEUM CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56585A102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEWLETT PACKARD ENTERPRISE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42824C109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR HORTON INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23331A109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITEDHEALTH GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91324P102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALESFORCE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79466L302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORD MOTOR CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>345370860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE STREET CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857477103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALT DISNEY CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254687106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HRB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H+R BLOCK INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>093671105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYCOM SOFTWARE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70432V102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERICAN INTERNATIONAL GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>026874784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIMBERLY CLARK CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>494368103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03743Q108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEAR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>521865204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERIPRISE FINANCIAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03076C106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUMANA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444859102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40434L105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRUIST FINANCIAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89832Q109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>METLIFE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59156R108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M + T BANK CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55261F104</x:t>
+  </x:si>
+  <x:si>
     <x:t>FDX</x:t>
   </x:si>
   <x:si>
     <x:t>FEDEX CORP</x:t>
   </x:si>
   <x:si>
     <x:t>31428X106</x:t>
   </x:si>
   <x:si>
-    <x:t>Equity</x:t>
+    <x:t>RDN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RADIAN GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>750236101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COGNIZANT TECH SOLUTIONS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192446102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVNET INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>053807103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MATCH GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57667L107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTOLIV INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>052800109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRH PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G25508105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUCOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>670346105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBAY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>278642103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCHER DANIELS MIDLAND CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>039483102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KENVUE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49177J102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KROGER CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>501044101</x:t>
   </x:si>
   <x:si>
     <x:t>PSX</x:t>
   </x:si>
   <x:si>
     <x:t>PHILLIPS 66</x:t>
   </x:si>
   <x:si>
     <x:t>718546104</x:t>
   </x:si>
   <x:si>
+    <x:t>PHM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PULTEGROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>745867101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFLAC INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001055102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGIC INVESTMENT CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>552848103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONDELEZ INTERNATIONAL INC A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>609207105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TE CONNECTIVITY PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G87052109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZOOM COMMUNICATIONS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98980L101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROPER TECHNOLOGIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>776696106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENERAL MILLS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>370334104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T ROWE PRICE GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74144T108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP INC/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>364760108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACADEMY SPORTS + OUTDOORS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00402L107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KB HOME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48666K109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENOVA INTERNATIONAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29357K103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCH CAPITAL GROUP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G0450A105</x:t>
+  </x:si>
+  <x:si>
     <x:t>AN</x:t>
   </x:si>
   <x:si>
     <x:t>AUTONATION INC</x:t>
   </x:si>
   <x:si>
     <x:t>05329W102</x:t>
   </x:si>
   <x:si>
-    <x:t>PHM</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>PRU</x:t>
   </x:si>
   <x:si>
     <x:t>PRUDENTIAL FINANCIAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>744320102</x:t>
   </x:si>
   <x:si>
-    <x:t>RDN</x:t>
-[...14 lines deleted...]
-    <x:t>70450Y103</x:t>
+    <x:t>MAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MATTEL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>577081102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVH CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>693656100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEST BUY CO INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>086516101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTUIT INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461202103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIGNET JEWELERS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G81276100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTUNE BRANDS INNOVATIONS I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34964C106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPG INDUSTRIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>693506107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBRE GROUP INC   A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12504L109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYNCHRONY FINANCIAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87165B103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELTA AIR LINES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247361702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOX CORP   CLASS B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35137L204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLM CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78442P106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NETAPP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64110D104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CISCO SYSTEMS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17275R102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESTERN UNION CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>959802109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OSHKOSH CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688239201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COLGATE PALMOLIVE CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194162103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABERCROMBIE + FITCH CO CL A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002896207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERITAGE HOMES CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59001A102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOWE S COS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>548661107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EASTMAN CHEMICAL CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>277432100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALBERTSONS COS INC   CLASS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013091103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LKQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LKQ CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>501889208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LDOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEIDOS HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>525327102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOLLAR GENERAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256677105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BECTON DICKINSON AND CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>075887109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUNTINGTON BANCSHARES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>446150104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001084102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARTNER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>366651107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRANKLIN RESOURCES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>354613101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HALLIBURTON CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>406216101</x:t>
   </x:si>
   <x:si>
     <x:t>BBWI</x:t>
   </x:si>
   <x:si>
     <x:t>BATH + BODY WORKS INC</x:t>
   </x:si>
   <x:si>
     <x:t>070830104</x:t>
   </x:si>
   <x:si>
-    <x:t>AXP</x:t>
-[...50 lines deleted...]
-    <x:t>126650100</x:t>
+    <x:t>RHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROBERT HALF INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>770323103</x:t>
   </x:si>
   <x:si>
     <x:t>KDP</x:t>
   </x:si>
   <x:si>
     <x:t>KEURIG DR PEPPER INC</x:t>
   </x:si>
   <x:si>
     <x:t>49271V100</x:t>
   </x:si>
   <x:si>
-    <x:t>USB</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>CMC</x:t>
   </x:si>
   <x:si>
     <x:t>COMMERCIAL METALS CO</x:t>
   </x:si>
   <x:si>
     <x:t>201723103</x:t>
   </x:si>
   <x:si>
-    <x:t>CTSH</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>SKYWORKS SOLUTIONS INC</x:t>
   </x:si>
   <x:si>
     <x:t>83088M102</x:t>
   </x:si>
   <x:si>
-    <x:t>COP</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>LNC</x:t>
   </x:si>
   <x:si>
     <x:t>LINCOLN NATIONAL CORP</x:t>
   </x:si>
   <x:si>
     <x:t>534187109</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>GILEAD SCIENCES INC</x:t>
   </x:si>
   <x:si>
     <x:t>375558103</x:t>
   </x:si>
   <x:si>
     <x:t>BRK.B</x:t>
   </x:si>
   <x:si>
     <x:t>BERKSHIRE HATHAWAY INC CL B</x:t>
   </x:si>
   <x:si>
     <x:t>084670702</x:t>
   </x:si>
   <x:si>
-    <x:t>PAYC</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>NKE</x:t>
   </x:si>
   <x:si>
     <x:t>NIKE INC  CL B</x:t>
   </x:si>
   <x:si>
     <x:t>654106103</x:t>
   </x:si>
   <x:si>
-    <x:t>PVH</x:t>
-[...61 lines deleted...]
-  <x:si>
     <x:t>G</x:t>
   </x:si>
   <x:si>
     <x:t>GENPACT LTD</x:t>
   </x:si>
   <x:si>
     <x:t>G3922B107</x:t>
   </x:si>
   <x:si>
     <x:t>VLO</x:t>
   </x:si>
   <x:si>
     <x:t>VALERO ENERGY CORP</x:t>
   </x:si>
   <x:si>
     <x:t>91913Y100</x:t>
   </x:si>
   <x:si>
+    <x:t>MAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANPOWERGROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56418H100</x:t>
+  </x:si>
+  <x:si>
     <x:t>INCY</x:t>
   </x:si>
   <x:si>
     <x:t>INCYTE CORP</x:t>
   </x:si>
   <x:si>
     <x:t>45337C102</x:t>
   </x:si>
   <x:si>
-    <x:t>UPS</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>OBDC</x:t>
   </x:si>
   <x:si>
     <x:t>BLUE OWL CAPITAL CORP</x:t>
   </x:si>
   <x:si>
     <x:t>69121K104</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>NXP SEMICONDUCTORS NV</x:t>
   </x:si>
   <x:si>
     <x:t>N6596X109</x:t>
   </x:si>
   <x:si>
-    <x:t>MDLZ</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>TEX</x:t>
   </x:si>
   <x:si>
     <x:t>TEREX CORP</x:t>
   </x:si>
   <x:si>
     <x:t>880779103</x:t>
   </x:si>
   <x:si>
     <x:t>GPI</x:t>
   </x:si>
   <x:si>
     <x:t>GROUP 1 AUTOMOTIVE INC</x:t>
   </x:si>
   <x:si>
     <x:t>398905109</x:t>
   </x:si>
   <x:si>
-    <x:t>TRV</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>EIX</x:t>
   </x:si>
   <x:si>
     <x:t>EDISON INTERNATIONAL</x:t>
   </x:si>
   <x:si>
     <x:t>281020107</x:t>
   </x:si>
   <x:si>
     <x:t>KSS</x:t>
   </x:si>
   <x:si>
     <x:t>KOHLS CORP</x:t>
   </x:si>
   <x:si>
     <x:t>500255104</x:t>
   </x:si>
   <x:si>
-    <x:t>PPG</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>UNM</x:t>
   </x:si>
   <x:si>
     <x:t>UNUM GROUP</x:t>
   </x:si>
   <x:si>
     <x:t>91529Y106</x:t>
   </x:si>
   <x:si>
-    <x:t>DAL</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>PRDO</x:t>
   </x:si>
   <x:si>
     <x:t>PERDOCEO EDUCATION CORP</x:t>
   </x:si>
   <x:si>
     <x:t>71363P106</x:t>
   </x:si>
   <x:si>
     <x:t>YETI</x:t>
   </x:si>
   <x:si>
     <x:t>YETI HOLDINGS INC</x:t>
   </x:si>
   <x:si>
     <x:t>98585X104</x:t>
   </x:si>
   <x:si>
     <x:t>JLL</x:t>
   </x:si>
   <x:si>
     <x:t>JONES LANG LASALLE INC</x:t>
   </x:si>
   <x:si>
     <x:t>48020Q107</x:t>
   </x:si>
   <x:si>
-    <x:t>TEL</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>BFH</x:t>
   </x:si>
   <x:si>
     <x:t>BREAD FINANCIAL HOLDINGS INC</x:t>
   </x:si>
   <x:si>
     <x:t>018581108</x:t>
   </x:si>
   <x:si>
-    <x:t>AMP</x:t>
-[...50 lines deleted...]
-    <x:t>55616P104</x:t>
+    <x:t>BWA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BORGWARNER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>099724106</x:t>
   </x:si>
   <x:si>
     <x:t>SYY</x:t>
   </x:si>
   <x:si>
     <x:t>SYSCO CORP</x:t>
   </x:si>
   <x:si>
     <x:t>871829107</x:t>
   </x:si>
   <x:si>
-    <x:t>SLM</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>CARR</x:t>
   </x:si>
   <x:si>
     <x:t>CARRIER GLOBAL CORP</x:t>
   </x:si>
   <x:si>
     <x:t>14448C104</x:t>
   </x:si>
   <x:si>
-    <x:t>NTAP</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>UHS</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSAL HEALTH SERVICES B</x:t>
   </x:si>
   <x:si>
     <x:t>913903100</x:t>
   </x:si>
   <x:si>
-    <x:t>GIS</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>FITB</x:t>
   </x:si>
   <x:si>
     <x:t>FIFTH THIRD BANCORP</x:t>
   </x:si>
   <x:si>
     <x:t>316773100</x:t>
   </x:si>
   <x:si>
     <x:t>CFG</x:t>
   </x:si>
   <x:si>
     <x:t>CITIZENS FINANCIAL GROUP</x:t>
   </x:si>
   <x:si>
     <x:t>174610105</x:t>
   </x:si>
   <x:si>
-    <x:t>OSK</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>BF.B</x:t>
   </x:si>
   <x:si>
     <x:t>BROWN FORMAN CORP CLASS B</x:t>
   </x:si>
   <x:si>
     <x:t>115637209</x:t>
   </x:si>
   <x:si>
-    <x:t>T</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>GEHC</x:t>
   </x:si>
   <x:si>
     <x:t>GE HEALTHCARE TECHNOLOGY</x:t>
   </x:si>
   <x:si>
     <x:t>36266G107</x:t>
   </x:si>
   <x:si>
-    <x:t>CMCSA</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>EXC</x:t>
   </x:si>
   <x:si>
     <x:t>EXELON CORP</x:t>
   </x:si>
   <x:si>
     <x:t>30161N101</x:t>
   </x:si>
   <x:si>
-    <x:t>NUE</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>DBX</x:t>
   </x:si>
   <x:si>
     <x:t>DROPBOX INC CLASS A</x:t>
   </x:si>
   <x:si>
     <x:t>26210C104</x:t>
   </x:si>
   <x:si>
-    <x:t>GAP</x:t>
-[...70 lines deleted...]
-  <x:si>
     <x:t>CVSA</x:t>
   </x:si>
   <x:si>
     <x:t>COVISTA INC</x:t>
   </x:si>
   <x:si>
     <x:t>00737L103</x:t>
   </x:si>
   <x:si>
-    <x:t>EMN</x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t>LEN</x:t>
   </x:si>
   <x:si>
-    <x:t>LENNAR CORP W/D</x:t>
+    <x:t>LENNAR CORP A</x:t>
   </x:si>
   <x:si>
     <x:t>526057104</x:t>
   </x:si>
   <x:si>
+    <x:t>TOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOLL BROTHERS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>889478103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMITH (A.O.) CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>831865209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCCIDENTAL PETROLEUM CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>674599105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGREDION INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>457187102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MHO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M/I HOMES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55305B101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FEDERATED HERMES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>314211103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINDER MORGAN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49456B101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGILENT TECHNOLOGIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00846U101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEN DIGITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>668771108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF INDUSTRIES HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125269100</x:t>
+  </x:si>
+  <x:si>
     <x:t>US DOLLAR</x:t>
   </x:si>
   <x:si>
     <x:t>999USDZ92</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
-  </x:si>
-[...367 lines deleted...]
-    <x:t>668771108</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1934,3948 +1979,4063 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G176"/>
+  <x:dimension ref="A1:G181"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="32.010625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="12.200625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="11.400625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
-      <x:c r="A6" s="3" t="s"/>
+      <x:c r="A6" s="3" t="s">
+        <x:v>9</x:v>
+      </x:c>
       <x:c r="B6" s="3" t="s">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>552291.2</x:v>
+        <x:v>15366</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>7.1</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>552291.2</x:v>
+        <x:v>7776118</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>338</x:v>
+        <x:v>9886</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>107551.6</x:v>
+        <x:v>5881379.1</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>1380</x:v>
+        <x:v>24364</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>277821.6</x:v>
+        <x:v>3893123.6</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>817</x:v>
+        <x:v>22456</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>170753</x:v>
+        <x:v>2939939.5</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>2139</x:v>
+        <x:v>7378</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>275973.8</x:v>
+        <x:v>2654530.6</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>33390</x:v>
+        <x:v>53797</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>2053151.1</x:v>
+        <x:v>2530072.9</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>2154</x:v>
+        <x:v>89470</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>254710.5</x:v>
+        <x:v>2420163.5</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>12904</x:v>
+        <x:v>36674</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>505062.6</x:v>
+        <x:v>2342001.6</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>15084</x:v>
+        <x:v>8530</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>855715.3</x:v>
+        <x:v>2233239.3</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>7817</x:v>
+        <x:v>32644</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>165095</x:v>
+        <x:v>2116637</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>2525</x:v>
+        <x:v>13995</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>912964.3</x:v>
+        <x:v>2049427.8</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>24063</x:v>
+        <x:v>12264</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>3511994.9</x:v>
+        <x:v>1988852.9</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>6324</x:v>
+        <x:v>8029</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1340245.3</x:v>
+        <x:v>1717804.6</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>14260</x:v>
+        <x:v>6402</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>5.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>5719686</x:v>
+        <x:v>1782316.8</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>13912</x:v>
+        <x:v>2228</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>203810.8</x:v>
+        <x:v>1800335.4</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>12430</x:v>
+        <x:v>7014</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>1323795</x:v>
+        <x:v>1535855.6</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>4908</x:v>
+        <x:v>5698</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>154013</x:v>
+        <x:v>1536579.7</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>17788</x:v>
+        <x:v>9774</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>1138609.9</x:v>
+        <x:v>1485843.5</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>21812</x:v>
+        <x:v>20232</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>2783865.6</x:v>
+        <x:v>1298692.1</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>7230</x:v>
+        <x:v>3273</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>196294.5</x:v>
+        <x:v>1301672.1</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>2024</x:v>
+        <x:v>9247</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>134393.6</x:v>
+        <x:v>1315108.3</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>9573</x:v>
+        <x:v>12585</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>426572.9</x:v>
+        <x:v>1204007</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>2189</x:v>
+        <x:v>11323</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>126152.1</x:v>
+        <x:v>1185744.6</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>7661</x:v>
+        <x:v>6153</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>864467.2</x:v>
+        <x:v>1199281.2</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>7609</x:v>
+        <x:v>8647</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>670124.6</x:v>
+        <x:v>1169247.3</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>3136</x:v>
+        <x:v>8619</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>131335.7</x:v>
+        <x:v>1187094.9</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>663</x:v>
+        <x:v>12903</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>90366.9</x:v>
+        <x:v>1153657.2</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>290</x:v>
+        <x:v>44843</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>143004.8</x:v>
+        <x:v>1078474.2</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>2612</x:v>
+        <x:v>4197</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>393053.8</x:v>
+        <x:v>1056636.7</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>3065</x:v>
+        <x:v>7757</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>377056.3</x:v>
+        <x:v>954343.7</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>3492</x:v>
+        <x:v>12397</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>155638.4</x:v>
+        <x:v>965726.3</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>2008</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>160298.6</x:v>
+        <x:v>953518.5</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>11779</x:v>
+        <x:v>39791</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>344418</x:v>
+        <x:v>1002733.2</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>9475</x:v>
+        <x:v>2931</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>791731</x:v>
+        <x:v>1020867.3</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>12244</x:v>
+        <x:v>4172</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>799043.4</x:v>
+        <x:v>985885.3</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>6835</x:v>
+        <x:v>15273</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>533335.1</x:v>
+        <x:v>902176.1</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>30827</x:v>
+        <x:v>9976</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>1865341.8</x:v>
+        <x:v>873099.5</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>2247</x:v>
+        <x:v>8579</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>191646.6</x:v>
+        <x:v>754608.8</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>2969</x:v>
+        <x:v>30792</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>92692.2</x:v>
+        <x:v>766720.8</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>240</x:v>
+        <x:v>5822</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>72062.4</x:v>
+        <x:v>821775.3</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>819</x:v>
+        <x:v>17563</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>95536.4</x:v>
+        <x:v>796657.7</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
-      <x:c r="A47" s="3" t="s">
+      <x:c r="A47" s="3" t="s"/>
+      <x:c r="B47" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="B47" s="3" t="s">
+      <x:c r="C47" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C47" s="3" t="s">
+      <x:c r="D47" s="4" t="n">
+        <x:v>710110.3</x:v>
+      </x:c>
+      <x:c r="E47" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="F47" s="4" t="n">
+        <x:v>710110.3</x:v>
+      </x:c>
+      <x:c r="G47" s="3" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>5519</x:v>
+        <x:v>2071</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>61757.6</x:v>
+        <x:v>701779.1</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>592</x:v>
+        <x:v>23994</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>160230.7</x:v>
+        <x:v>625523.6</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>3892</x:v>
+        <x:v>1723</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>239046.6</x:v>
+        <x:v>647193.3</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>2812</x:v>
+        <x:v>1940</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>1048454.2</x:v>
+        <x:v>621420.8</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>989</x:v>
+        <x:v>12088</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>65036.6</x:v>
+        <x:v>660971.8</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>491</x:v>
+        <x:v>4525</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>162825.4</x:v>
+        <x:v>663636.5</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>1702</x:v>
+        <x:v>1568</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>574969.6</x:v>
+        <x:v>640904.3</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>491</x:v>
+        <x:v>3142</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>144741.9</x:v>
+        <x:v>620576.4</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>2231</x:v>
+        <x:v>46723</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>201325.4</x:v>
+        <x:v>647113.6</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>5627</x:v>
+        <x:v>3757</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>296092.7</x:v>
+        <x:v>701356.8</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>8473</x:v>
+        <x:v>6785</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>658521.6</x:v>
+        <x:v>700076.3</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>1299</x:v>
+        <x:v>15327</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>101387</x:v>
+        <x:v>703969.1</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>5638</x:v>
+        <x:v>2645</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>98608.6</x:v>
+        <x:v>564575.3</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>1490</x:v>
+        <x:v>7538</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>176833.2</x:v>
+        <x:v>585024.2</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>1793</x:v>
+        <x:v>4618</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>257636.2</x:v>
+        <x:v>498836.4</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>1916</x:v>
+        <x:v>13935</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>586008.6</x:v>
+        <x:v>571613.7</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>4728</x:v>
+        <x:v>4164</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>400745.3</x:v>
+        <x:v>503302.7</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>3425</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>254409</x:v>
+        <x:v>567565.5</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>869</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>77836.3</x:v>
+        <x:v>553093.8</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>3046</x:v>
+        <x:v>16659</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>264088.2</x:v>
+        <x:v>496438.2</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>4561</x:v>
+        <x:v>11238</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>497103.4</x:v>
+        <x:v>582802.7</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>13763</x:v>
+        <x:v>6058</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>471795.6</x:v>
+        <x:v>587807.7</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>9512</x:v>
+        <x:v>2381</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
-        <x:v>6.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>6321104.5</x:v>
+        <x:v>597940.5</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>4635</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>236755.8</x:v>
+        <x:v>399523.3</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>4147</x:v>
+        <x:v>11465</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>134736</x:v>
+        <x:v>418472.5</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>2899</x:v>
+        <x:v>8268</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>148022.9</x:v>
+        <x:v>482107.1</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>280</x:v>
+        <x:v>4787</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>94038</x:v>
+        <x:v>466253.8</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>1468</x:v>
+        <x:v>13186</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>297372.8</x:v>
+        <x:v>484321.8</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>8860</x:v>
+        <x:v>3175</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>1511604.6</x:v>
+        <x:v>386524.5</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>2863</x:v>
+        <x:v>4045</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>266030</x:v>
+        <x:v>406927</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>13023</x:v>
+        <x:v>1620</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>524696.7</x:v>
+        <x:v>444868.2</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>4113</x:v>
+        <x:v>3653</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>590873.6</x:v>
+        <x:v>393464.6</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>1455</x:v>
+        <x:v>5921</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>142793.7</x:v>
+        <x:v>476581.3</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>1005</x:v>
+        <x:v>23503</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>535876.1</x:v>
+        <x:v>447262.1</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>1513</x:v>
+        <x:v>8622</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>784717.5</x:v>
+        <x:v>486970.6</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>2620</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>327473.8</x:v>
+        <x:v>301081.4</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>6077</x:v>
+        <x:v>2166</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>1117317.2</x:v>
+        <x:v>281688.3</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>881</x:v>
+        <x:v>3103</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>320869</x:v>
+        <x:v>378379.8</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>28580</x:v>
+        <x:v>11926</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>689349.6</x:v>
+        <x:v>361000</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>735</x:v>
+        <x:v>5940</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>60453.8</x:v>
+        <x:v>365488.2</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>7758</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>198604.8</x:v>
+        <x:v>318420.1</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>3499</x:v>
+        <x:v>2899</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>242620.7</x:v>
+        <x:v>310772.8</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>901</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>143880.7</x:v>
+        <x:v>360269.9</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>1471</x:v>
+        <x:v>8917</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>161309.9</x:v>
+        <x:v>332247.4</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>5628</x:v>
+        <x:v>2489</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>1361188.1</x:v>
+        <x:v>283173.5</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>7267</x:v>
+        <x:v>15751</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>1495548.6</x:v>
+        <x:v>338804</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>863</x:v>
+        <x:v>5749</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>132505</x:v>
+        <x:v>286817.6</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>8807</x:v>
+        <x:v>6315</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>340830.9</x:v>
+        <x:v>356923.8</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>2458</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>292182.5</x:v>
+        <x:v>327809.9</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>31850</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>265629</x:v>
+        <x:v>309373.5</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>11939</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>538807.1</x:v>
+        <x:v>172090.4</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>1900</x:v>
+        <x:v>2181</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>112803</x:v>
+        <x:v>266321.9</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>1630</x:v>
+        <x:v>14086</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>121272</x:v>
+        <x:v>207627.6</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>1640</x:v>
+        <x:v>2033</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>240620.8</x:v>
+        <x:v>177135.3</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>1416</x:v>
+        <x:v>2275</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>547255.7</x:v>
+        <x:v>187528.3</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>2848</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>300720.3</x:v>
+        <x:v>166211.7</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>2742</x:v>
+        <x:v>2890</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>257939.9</x:v>
+        <x:v>273047.2</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>4952</x:v>
+        <x:v>5697</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>128553.9</x:v>
+        <x:v>273399</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>44289</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>973472.2</x:v>
+        <x:v>174259.3</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>8425</x:v>
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>2105997.3</x:v>
+        <x:v>261251.1</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
-        <x:v>6085</x:v>
+        <x:v>3468</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>1727044.7</x:v>
+        <x:v>271162.9</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>5196</x:v>
+        <x:v>3084</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>710033.4</x:v>
+        <x:v>275123.6</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>963</x:v>
+        <x:v>4693</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>63269.1</x:v>
+        <x:v>264356.7</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
-        <x:v>39300</x:v>
+        <x:v>7855</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>947130</x:v>
+        <x:v>214598.6</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>1533</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>71729.1</x:v>
+        <x:v>181232.6</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
-        <x:v>1600</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>377072</x:v>
+        <x:v>182506.7</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>3239</x:v>
+        <x:v>32248</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>98627.6</x:v>
+        <x:v>226703.4</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>15557</x:v>
+        <x:v>1661</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>318918.5</x:v>
+        <x:v>258102.8</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
-        <x:v>3608</x:v>
+        <x:v>2776</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>400163.3</x:v>
+        <x:v>258584.4</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="D117" s="4" t="n">
-        <x:v>2169</x:v>
+        <x:v>2196</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>211195.5</x:v>
+        <x:v>260291.9</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="D118" s="4" t="n">
-        <x:v>13822</x:v>
+        <x:v>3496</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>2094033</x:v>
+        <x:v>251607.1</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="D119" s="4" t="n">
-        <x:v>2046</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>1389111.2</x:v>
+        <x:v>245145.6</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="D120" s="4" t="n">
-        <x:v>3453</x:v>
+        <x:v>3531</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>267400.3</x:v>
+        <x:v>259246</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D121" s="4" t="n">
-        <x:v>528</x:v>
+        <x:v>15762</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>114132.5</x:v>
+        <x:v>191193.1</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="D122" s="4" t="n">
-        <x:v>16453</x:v>
+        <x:v>8368</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>397175.4</x:v>
+        <x:v>205601.8</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="D123" s="4" t="n">
-        <x:v>1148</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>133420.6</x:v>
+        <x:v>193349</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="D124" s="4" t="n">
-        <x:v>1275</x:v>
+        <x:v>1595</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>88179</x:v>
+        <x:v>195259.9</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="D125" s="4" t="n">
-        <x:v>9653</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>1353447.1</x:v>
+        <x:v>222561.6</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="D126" s="4" t="n">
-        <x:v>88365</x:v>
+        <x:v>14687</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>2221496.1</x:v>
+        <x:v>258491.2</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="3" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="D127" s="4" t="n">
-        <x:v>15567</x:v>
+        <x:v>1951</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>233816.3</x:v>
+        <x:v>196797.4</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="D128" s="4" t="n">
-        <x:v>8540</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>1124803.4</x:v>
+        <x:v>223111.4</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="D129" s="4" t="n">
-        <x:v>11099</x:v>
+        <x:v>6263</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>591021.8</x:v>
+        <x:v>209935.8</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="3" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="D130" s="4" t="n">
-        <x:v>2079</x:v>
+        <x:v>5450</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>179625.6</x:v>
+        <x:v>183338</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
-      <x:c r="A131" s="3" t="s"/>
+      <x:c r="A131" s="3" t="s">
+        <x:v>385</x:v>
+      </x:c>
       <x:c r="B131" s="3" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D131" s="4" t="n">
-        <x:v>4025.8</x:v>
+        <x:v>7915</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
-        <x:v>4025.8</x:v>
+        <x:v>152917.8</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="D132" s="4" t="n">
-        <x:v>8265</x:v>
+        <x:v>3762</x:v>
       </x:c>
       <x:c r="E132" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>214972.7</x:v>
+        <x:v>160571.6</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="3" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="D133" s="4" t="n">
-        <x:v>5983</x:v>
+        <x:v>2853</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
-        <x:v>560607.1</x:v>
+        <x:v>83592.9</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="3" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D134" s="4" t="n">
-        <x:v>4469</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="E134" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F134" s="4" t="n">
-        <x:v>690103</x:v>
+        <x:v>150007.3</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="D135" s="4" t="n">
-        <x:v>1373</x:v>
+        <x:v>2216</x:v>
       </x:c>
       <x:c r="E135" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F135" s="4" t="n">
-        <x:v>148682.2</x:v>
+        <x:v>152438.6</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="3" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="D136" s="4" t="n">
-        <x:v>1549</x:v>
+        <x:v>3175</x:v>
       </x:c>
       <x:c r="E136" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F136" s="4" t="n">
-        <x:v>655815.6</x:v>
+        <x:v>145034</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="D137" s="4" t="n">
-        <x:v>3103</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="E137" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F137" s="4" t="n">
-        <x:v>535826</x:v>
+        <x:v>89283.3</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="3" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="D138" s="4" t="n">
-        <x:v>46146</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E138" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F138" s="4" t="n">
-        <x:v>654811.7</x:v>
+        <x:v>155649.5</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="3" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="D139" s="4" t="n">
-        <x:v>3711</x:v>
+        <x:v>3536</x:v>
       </x:c>
       <x:c r="E139" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F139" s="4" t="n">
-        <x:v>688984.3</x:v>
+        <x:v>148901</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="3" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="D140" s="4" t="n">
-        <x:v>5678</x:v>
+        <x:v>3006</x:v>
       </x:c>
       <x:c r="E140" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F140" s="4" t="n">
-        <x:v>276007.6</x:v>
+        <x:v>102594.8</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="3" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="D141" s="4" t="n">
-        <x:v>2895</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E141" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F141" s="4" t="n">
-        <x:v>995011.5</x:v>
+        <x:v>75588</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="3" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D142" s="4" t="n">
-        <x:v>16002</x:v>
+        <x:v>1722</x:v>
       </x:c>
       <x:c r="E142" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F142" s="4" t="n">
-        <x:v>688566.1</x:v>
+        <x:v>97331.8</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="D143" s="4" t="n">
-        <x:v>4145</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="E143" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F143" s="4" t="n">
-        <x:v>1057804</x:v>
+        <x:v>100765</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="D144" s="4" t="n">
-        <x:v>9133</x:v>
+        <x:v>5588</x:v>
       </x:c>
       <x:c r="E144" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F144" s="4" t="n">
-        <x:v>1255239.5</x:v>
+        <x:v>64541.4</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="D145" s="4" t="n">
-        <x:v>1570</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E145" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F145" s="4" t="n">
-        <x:v>95032.1</x:v>
+        <x:v>139824.6</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="3" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="D146" s="4" t="n">
-        <x:v>2198</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="E146" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F146" s="4" t="n">
-        <x:v>117922.7</x:v>
+        <x:v>62266</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="D147" s="4" t="n">
-        <x:v>1575</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E147" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F147" s="4" t="n">
-        <x:v>200277</x:v>
+        <x:v>131764.6</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="3" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="D148" s="4" t="n">
-        <x:v>6701</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="E148" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F148" s="4" t="n">
-        <x:v>668156.7</x:v>
+        <x:v>89196.5</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="3" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="D149" s="4" t="n">
-        <x:v>53133</x:v>
+        <x:v>5708</x:v>
       </x:c>
       <x:c r="E149" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F149" s="4" t="n">
-        <x:v>2331476</x:v>
+        <x:v>108623.2</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="3" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="D150" s="4" t="n">
-        <x:v>1392</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="E150" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F150" s="4" t="n">
-        <x:v>142318.1</x:v>
+        <x:v>80423.2</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="3" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="D151" s="4" t="n">
-        <x:v>853</x:v>
+        <x:v>4199</x:v>
       </x:c>
       <x:c r="E151" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F151" s="4" t="n">
-        <x:v>136420.3</x:v>
+        <x:v>131974.6</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="3" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="D152" s="4" t="n">
-        <x:v>386</x:v>
+        <x:v>2935</x:v>
       </x:c>
       <x:c r="E152" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F152" s="4" t="n">
-        <x:v>59027.1</x:v>
+        <x:v>154615.8</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="3" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="D153" s="4" t="n">
-        <x:v>15138</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E153" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F153" s="4" t="n">
-        <x:v>633525.3</x:v>
+        <x:v>101487.4</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="D154" s="4" t="n">
-        <x:v>1366</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="E154" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F154" s="4" t="n">
-        <x:v>81440.9</x:v>
+        <x:v>159687.9</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="3" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="D155" s="4" t="n">
-        <x:v>5848</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="E155" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F155" s="4" t="n">
-        <x:v>485384</x:v>
+        <x:v>94016.4</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="3" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="D156" s="4" t="n">
-        <x:v>23213</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="E156" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F156" s="4" t="n">
-        <x:v>441511.3</x:v>
+        <x:v>62399.3</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="D157" s="4" t="n">
-        <x:v>14506</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="E157" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F157" s="4" t="n">
-        <x:v>269231.4</x:v>
+        <x:v>81266.6</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="3" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="D158" s="4" t="n">
-        <x:v>2128</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="E158" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F158" s="4" t="n">
-        <x:v>540597.1</x:v>
+        <x:v>150974.8</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="D159" s="4" t="n">
-        <x:v>4334</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="E159" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F159" s="4" t="n">
-        <x:v>141028.4</x:v>
+        <x:v>109918.1</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="D160" s="4" t="n">
-        <x:v>8516</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="E160" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F160" s="4" t="n">
-        <x:v>499122.8</x:v>
+        <x:v>119905.5</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="D161" s="4" t="n">
-        <x:v>1292</x:v>
+        <x:v>5014</x:v>
       </x:c>
       <x:c r="E161" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F161" s="4" t="n">
-        <x:v>149032.2</x:v>
+        <x:v>141344.7</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="D162" s="4" t="n">
-        <x:v>8513</x:v>
+        <x:v>2090</x:v>
       </x:c>
       <x:c r="E162" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F162" s="4" t="n">
-        <x:v>1186967.6</x:v>
+        <x:v>152444.6</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="3" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="D163" s="4" t="n">
-        <x:v>1141</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="E163" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F163" s="4" t="n">
-        <x:v>163037.5</x:v>
+        <x:v>63991</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="D164" s="4" t="n">
-        <x:v>6237</x:v>
+        <x:v>3279</x:v>
       </x:c>
       <x:c r="E164" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F164" s="4" t="n">
-        <x:v>360561</x:v>
+        <x:v>113420.6</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="D165" s="4" t="n">
-        <x:v>1282</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="E165" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F165" s="4" t="n">
-        <x:v>301949.5</x:v>
+        <x:v>149561</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="D166" s="4" t="n">
-        <x:v>611</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="E166" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F166" s="4" t="n">
-        <x:v>83157.1</x:v>
+        <x:v>121466.4</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="D167" s="4" t="n">
-        <x:v>3110</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E167" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F167" s="4" t="n">
-        <x:v>311124.4</x:v>
+        <x:v>71551.2</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="3" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="D168" s="4" t="n">
-        <x:v>6186</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="E168" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F168" s="4" t="n">
-        <x:v>206179.4</x:v>
+        <x:v>99231.9</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="3" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="D169" s="4" t="n">
-        <x:v>7287</x:v>
+        <x:v>2225</x:v>
       </x:c>
       <x:c r="E169" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F169" s="4" t="n">
-        <x:v>2500534.1</x:v>
+        <x:v>130496.3</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="3" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="D170" s="4" t="n">
-        <x:v>1493</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="E170" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F170" s="4" t="n">
-        <x:v>327041.7</x:v>
+        <x:v>145803.3</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="3" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="D171" s="4" t="n">
-        <x:v>8463</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E171" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F171" s="4" t="n">
-        <x:v>296543.5</x:v>
+        <x:v>57907.1</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="3" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="D172" s="4" t="n">
-        <x:v>3003</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="E172" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F172" s="4" t="n">
-        <x:v>81111</x:v>
+        <x:v>87322.6</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="173" spans="1:7">
+      <x:c r="A173" s="3" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="B173" s="3" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="C173" s="3" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="D173" s="4" t="n">
+        <x:v>4388</x:v>
+      </x:c>
+      <x:c r="E173" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="F173" s="4" t="n">
+        <x:v>137739.3</x:v>
+      </x:c>
+      <x:c r="G173" s="3" t="s">
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="3" t="s">
-        <x:v>511</x:v>
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="B174" s="3" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="C174" s="3" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="D174" s="4" t="n">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="E174" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="F174" s="4" t="n">
+        <x:v>92057.7</x:v>
+      </x:c>
+      <x:c r="G174" s="3" t="s">
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="3" t="s">
-        <x:v>512</x:v>
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="B175" s="3" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="C175" s="3" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="D175" s="4" t="n">
+        <x:v>3041</x:v>
+      </x:c>
+      <x:c r="E175" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="F175" s="4" t="n">
+        <x:v>89070.9</x:v>
+      </x:c>
+      <x:c r="G175" s="3" t="s">
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
-      <x:c r="A176" s="1" t="s">
-        <x:v>513</x:v>
+      <x:c r="A176" s="3" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="B176" s="3" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="C176" s="3" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="D176" s="4" t="n">
+        <x:v>1189</x:v>
+      </x:c>
+      <x:c r="E176" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="F176" s="4" t="n">
+        <x:v>144442.7</x:v>
+      </x:c>
+      <x:c r="G176" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="177" spans="1:7">
+      <x:c r="A177" s="3" t="s"/>
+      <x:c r="B177" s="3" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="C177" s="3" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="D177" s="4" t="n">
+        <x:v>-31893.2</x:v>
+      </x:c>
+      <x:c r="E177" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F177" s="4" t="n">
+        <x:v>-31893.2</x:v>
+      </x:c>
+      <x:c r="G177" s="3" t="s">
+        <x:v>525</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="179" spans="1:7">
+      <x:c r="A179" s="3" t="s">
+        <x:v>526</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="180" spans="1:7">
+      <x:c r="A180" s="3" t="s">
+        <x:v>527</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="181" spans="1:7">
+      <x:c r="A181" s="1" t="s">
+        <x:v>528</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>