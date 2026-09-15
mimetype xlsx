--- v11 (2026-08-11)
+++ v12 (2026-09-15)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8331bfd01e114368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3dbf7e7eeca4dec91582e798f84d4f9.psmdcp" Id="R5f449bf95e914baf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R962ff624fc274981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df6dc6cc46f34c55914f3c1121ad27bc.psmdcp" Id="R4da2042a32f942da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="529" uniqueCount="529">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="535" uniqueCount="535">
   <x:si>
     <x:t>Holdings - U.S. Value ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/11/2026 (%)</x:t>
+    <x:t>As of 09/15/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT</x:t>
   </x:si>
@@ -76,1560 +76,1578 @@
   <x:si>
     <x:t>META PLATFORMS INC CLASS A</x:t>
   </x:si>
   <x:si>
     <x:t>30303M102</x:t>
   </x:si>
   <x:si>
     <x:t>XOM</x:t>
   </x:si>
   <x:si>
     <x:t>EXXONMOBIL HOLDINGS CORP</x:t>
   </x:si>
   <x:si>
     <x:t>30233Q108</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>MERCK + CO. INC.</x:t>
   </x:si>
   <x:si>
     <x:t>58933Y105</x:t>
   </x:si>
   <x:si>
+    <x:t>VZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VERIZON COMMUNICATIONS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92343V104</x:t>
+  </x:si>
+  <x:si>
     <x:t>JPM</x:t>
   </x:si>
   <x:si>
     <x:t>JPMORGAN CHASE + CO</x:t>
   </x:si>
   <x:si>
     <x:t>46625H100</x:t>
   </x:si>
   <x:si>
-    <x:t>VZ</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>PFE</x:t>
   </x:si>
   <x:si>
     <x:t>PFIZER INC</x:t>
   </x:si>
   <x:si>
     <x:t>717081103</x:t>
   </x:si>
   <x:si>
     <x:t>BAC</x:t>
   </x:si>
   <x:si>
     <x:t>BANK OF AMERICA CORP</x:t>
   </x:si>
   <x:si>
     <x:t>060505104</x:t>
   </x:si>
   <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRISTOL MYERS SQUIBB CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110122108</x:t>
+  </x:si>
+  <x:si>
     <x:t>JNJ</x:t>
   </x:si>
   <x:si>
     <x:t>JOHNSON + JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>478160104</x:t>
   </x:si>
   <x:si>
-    <x:t>BMY</x:t>
-[...5 lines deleted...]
-    <x:t>110122108</x:t>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUALCOMM INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>747525103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PROGRESSIVE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>743315103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE CIGNA GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125523100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGENERON PHARMACEUTICALS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75886F107</x:t>
   </x:si>
   <x:si>
     <x:t>PG</x:t>
   </x:si>
   <x:si>
     <x:t>PROCTER + GAMBLE CO/THE</x:t>
   </x:si>
   <x:si>
     <x:t>742718109</x:t>
   </x:si>
   <x:si>
-    <x:t>QCOM</x:t>
-[...32 lines deleted...]
-    <x:t>75886F107</x:t>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADOBE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00724F101</x:t>
   </x:si>
   <x:si>
     <x:t>COF</x:t>
   </x:si>
   <x:si>
     <x:t>CAPITAL ONE FINANCIAL CORP</x:t>
   </x:si>
   <x:si>
     <x:t>14040H105</x:t>
   </x:si>
   <x:si>
+    <x:t>ELV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELEVANCE HEALTH INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>036752103</x:t>
+  </x:si>
+  <x:si>
     <x:t>ALL</x:t>
   </x:si>
   <x:si>
     <x:t>ALLSTATE CORP</x:t>
   </x:si>
   <x:si>
     <x:t>020002101</x:t>
   </x:si>
   <x:si>
     <x:t>TGT</x:t>
   </x:si>
   <x:si>
     <x:t>TARGET CORP</x:t>
   </x:si>
   <x:si>
     <x:t>87612E106</x:t>
   </x:si>
   <x:si>
     <x:t>USB</x:t>
   </x:si>
   <x:si>
     <x:t>US BANCORP</x:t>
   </x:si>
   <x:si>
     <x:t>902973304</x:t>
   </x:si>
   <x:si>
-    <x:t>ELV</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>EOG</x:t>
   </x:si>
   <x:si>
     <x:t>EOG RESOURCES INC</x:t>
   </x:si>
   <x:si>
     <x:t>26875P101</x:t>
   </x:si>
   <x:si>
     <x:t>CVS</x:t>
   </x:si>
   <x:si>
     <x:t>CVS HEALTH CORP</x:t>
   </x:si>
   <x:si>
     <x:t>126650100</x:t>
   </x:si>
   <x:si>
+    <x:t>MDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEDTRONIC PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G5960L103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHEVRON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166764100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AT+T INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00206R102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITIGROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172967424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEPSICO INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>713448108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYPAL HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70450Y103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONOCOPHILLIPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20825C104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOOZ ALLEN HAMILTON HOLDINGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>099502106</x:t>
+  </x:si>
+  <x:si>
     <x:t>UPS</x:t>
   </x:si>
   <x:si>
     <x:t>UNITED PARCEL SERVICE CL B</x:t>
   </x:si>
   <x:si>
     <x:t>911312106</x:t>
   </x:si>
   <x:si>
-    <x:t>CVX</x:t>
-[...41 lines deleted...]
-    <x:t>00206R102</x:t>
+    <x:t>CMCSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMCAST CORP CLASS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20030N101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITEDHEALTH GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91324P102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHUBB LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H1467J104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTL BUSINESS MACHINES CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>459200101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE STR INSTL INVT TR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85799J9Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WELLS FARGO + CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>949746101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEVON ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25179M103</x:t>
   </x:si>
   <x:si>
     <x:t>PNC</x:t>
   </x:si>
   <x:si>
     <x:t>PNC FINANCIAL SERVICES GROUP</x:t>
   </x:si>
   <x:si>
     <x:t>693475105</x:t>
   </x:si>
   <x:si>
-    <x:t>COP</x:t>
-[...14 lines deleted...]
-    <x:t>099502106</x:t>
+    <x:t>INTU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTUIT INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461202103</x:t>
   </x:si>
   <x:si>
     <x:t>NOC</x:t>
   </x:si>
   <x:si>
     <x:t>NORTHROP GRUMMAN CORP</x:t>
   </x:si>
   <x:si>
     <x:t>666807102</x:t>
   </x:si>
   <x:si>
-    <x:t>CMCSA</x:t>
-[...41 lines deleted...]
-    <x:t>949746101</x:t>
+    <x:t>HIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARTFORD INSURANCE GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416515104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALT DISNEY CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254687106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERICAN EXPRESS CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>025816109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERICAN INTERNATIONAL GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>026874784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRAVELERS COS INC/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89417E109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MACY S INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55616P104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR HORTON INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23331A109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALESFORCE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79466L302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORD MOTOR CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>345370860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE STREET CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857477103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HRB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H+R BLOCK INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>093671105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COGNIZANT TECH SOLUTIONS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192446102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYCOM SOFTWARE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70432V102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03743Q108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEAR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>521865204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERIPRISE FINANCIAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03076C106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUMANA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444859102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40434L105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRUIST FINANCIAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89832Q109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>METLIFE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59156R108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCHER DANIELS MIDLAND CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>039483102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M + T BANK CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55261F104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KROGER CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>501044101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RADIAN GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>750236101</x:t>
   </x:si>
   <x:si>
     <x:t>GM</x:t>
   </x:si>
   <x:si>
     <x:t>GENERAL MOTORS CO</x:t>
   </x:si>
   <x:si>
     <x:t>37045V100</x:t>
   </x:si>
   <x:si>
-    <x:t>M</x:t>
-[...41 lines deleted...]
-    <x:t>025816109</x:t>
+    <x:t>AVT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVNET INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>053807103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MATCH GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57667L107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUCOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>670346105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBAY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>278642103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KENVUE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49177J102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FEDEX CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31428X106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHILLIPS 66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718546104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRUDENTIAL FINANCIAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>744320102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGIC INVESTMENT CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>552848103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONDELEZ INTERNATIONAL INC A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>609207105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIGNET JEWELERS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G81276100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARATHON PETROLEUM CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56585A102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIMBERLY CLARK CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>494368103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTOLIV INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>052800109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROPER TECHNOLOGIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>776696106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEWLETT PACKARD ENTERPRISE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42824C109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRH PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G25508105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP INC/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>364760108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABERCROMBIE + FITCH CO CL A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002896207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACADEMY SPORTS + OUTDOORS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00402L107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGREDION INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>457187102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KB HOME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48666K109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCH CAPITAL GROUP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G0450A105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTONATION INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05329W102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PULTEGROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>745867101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MATTEL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>577081102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWKS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKYWORKS SOLUTIONS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83088M102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LINCOLN NATIONAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>534187109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFLAC INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001055102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEST BUY CO INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>086516101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBR INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48242W106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTUNE BRANDS INNOVATIONS I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34964C106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYNCHRONY FINANCIAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87165B103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELTA AIR LINES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247361702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TE CONNECTIVITY PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G87052109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZOOM COMMUNICATIONS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98980L101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLM CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78442P106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NETAPP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64110D104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENERAL MILLS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>370334104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T ROWE PRICE GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74144T108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESTERN UNION CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>959802109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OSHKOSH CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688239201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERITAGE HOMES CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59001A102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOWE S COS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>548661107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EASTMAN CHEMICAL CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>277432100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALBERTSONS COS INC   CLASS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013091103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LKQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LKQ CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>501889208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LDOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEIDOS HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>525327102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCCIDENTAL PETROLEUM CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>674599105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BECTON DICKINSON AND CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>075887109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUNTINGTON BANCSHARES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>446150104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001084102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRANKLIN TEMPLETON INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>354613101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HALLIBURTON CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>406216101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VF CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>918204108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBWI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BATH + BODY WORKS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>070830104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROBERT HALF INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>770323103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEURIG DR PEPPER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49271V100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUNGE GLOBAL SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H11356104</x:t>
   </x:si>
   <x:si>
     <x:t>VICI</x:t>
   </x:si>
   <x:si>
     <x:t>VICI PROPERTIES INC</x:t>
   </x:si>
   <x:si>
     <x:t>925652109</x:t>
   </x:si>
   <x:si>
-    <x:t>TRV</x:t>
-[...410 lines deleted...]
-    <x:t>48666K109</x:t>
+    <x:t>CMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMMERCIAL METALS CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201723103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GILD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GILEAD SCIENCES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>375558103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRK.B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BERKSHIRE HATHAWAY INC CL B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>084670702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH INDUSTRIAL NV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N20944109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIKE INC  CL B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>654106103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVH CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>693656100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENPACT LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G3922B107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANPOWERGROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56418H100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HORMEL FOODS CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>440452100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCYTE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45337C102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLUE OWL CAPITAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69121K104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXP SEMICONDUCTORS NV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N6596X109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROUP 1 AUTOMOTIVE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>398905109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDISON INTERNATIONAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281020107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KSS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOHLS CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500255104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPG INDUSTRIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>693506107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBRE GROUP INC   A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12504L109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RESMED INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>761152107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNUM GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91529Y106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOX CORP   CLASS B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35137L204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRDO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERDOCEO EDUCATION CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71363P106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YETI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YETI HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98585X104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BFH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BREAD FINANCIAL HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>018581108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BORGWARNER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>099724106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYSCO CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>871829107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSAL HEALTH SERVICES B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>913903100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FITB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIFTH THIRD BANCORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316773100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITIZENS FINANCIAL GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174610105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBOTT LABORATORIES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002824100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COLGATE PALMOLIVE CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194162103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF.B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROWN FORMAN CORP CLASS B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115637209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GE HEALTHCARE TECHNOLOGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36266G107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COVISTA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00737L103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LENNAR CORP A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>526057104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLOBE LIFE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37959E102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOLL BROTHERS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>889478103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMITH (A.O.) CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>831865209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOLLAR GENERAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256677105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FEDERATED HERMES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>314211103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINDER MORGAN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49456B101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARTNER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>366651107</x:t>
   </x:si>
   <x:si>
     <x:t>ENVA</x:t>
   </x:si>
   <x:si>
     <x:t>ENOVA INTERNATIONAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>29357K103</x:t>
   </x:si>
   <x:si>
-    <x:t>ACGL</x:t>
-[...662 lines deleted...]
-    <x:t>457187102</x:t>
+    <x:t>SOLV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOLVENTUM CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83444M101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEN DIGITAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>668771108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF INDUSTRIES HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125269100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999USDZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
   </x:si>
   <x:si>
     <x:t>MHO</x:t>
   </x:si>
   <x:si>
     <x:t>M/I HOMES INC</x:t>
   </x:si>
   <x:si>
     <x:t>55305B101</x:t>
-  </x:si>
-[...52 lines deleted...]
-    <x:t>Cash</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1979,51 +1997,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G181"/>
+  <x:dimension ref="A1:G183"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="32.010625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.400625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -2041,4001 +2059,4047 @@
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>15366</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>7.1</x:v>
+        <x:v>6.9</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>7776118</x:v>
+        <x:v>7766130.1</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>9886</x:v>
+        <x:v>9812</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>5881379.1</x:v>
+        <x:v>6530867.2</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>24364</x:v>
+        <x:v>24543</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>3893123.6</x:v>
+        <x:v>4051558.4</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>22456</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>2939939.5</x:v>
+        <x:v>3233664</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>7378</x:v>
+        <x:v>55787</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>2654530.6</x:v>
+        <x:v>2861315.2</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>53797</x:v>
+        <x:v>7463</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>2530072.9</x:v>
+        <x:v>2613020.2</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
         <x:v>89470</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>2420163.5</x:v>
+        <x:v>2480108.4</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>36674</x:v>
+        <x:v>37706</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>2342001.6</x:v>
+        <x:v>2242375.8</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>8530</x:v>
+        <x:v>33452</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>2233239.3</x:v>
+        <x:v>2144273.2</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>32644</x:v>
+        <x:v>7992</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>2116637</x:v>
+        <x:v>2128429.4</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>13995</x:v>
+        <x:v>11170</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>2049427.8</x:v>
+        <x:v>2012275.5</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>12264</x:v>
+        <x:v>8424</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>1988852.9</x:v>
+        <x:v>1861872.5</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>8029</x:v>
+        <x:v>6211</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1717804.6</x:v>
+        <x:v>1801500.6</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>6402</x:v>
+        <x:v>2283</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>1782316.8</x:v>
+        <x:v>1812108.4</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>2228</x:v>
+        <x:v>11713</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>1800335.4</x:v>
+        <x:v>1711620.7</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>7014</x:v>
+        <x:v>5824</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>1535855.6</x:v>
+        <x:v>1546912.6</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>5698</x:v>
+        <x:v>7014</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>1536579.7</x:v>
+        <x:v>1449653.5</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>9774</x:v>
+        <x:v>3354</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>1485843.5</x:v>
+        <x:v>1422901</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>20232</x:v>
+        <x:v>5508</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>1298692.1</x:v>
+        <x:v>1423707.8</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>3273</x:v>
+        <x:v>8845</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>1301672.1</x:v>
+        <x:v>1403701.5</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>9247</x:v>
+        <x:v>20733</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>1315108.3</x:v>
+        <x:v>1299544.4</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>12585</x:v>
+        <x:v>9247</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>1204007</x:v>
+        <x:v>1373549.4</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>11323</x:v>
+        <x:v>13358</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>1185744.6</x:v>
+        <x:v>1276356.9</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>6153</x:v>
+        <x:v>12903</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>1199281.2</x:v>
+        <x:v>1210301.4</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>8647</x:v>
+        <x:v>5997</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>1169247.3</x:v>
+        <x:v>1272383.5</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>8619</x:v>
+        <x:v>46404</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>1187094.9</x:v>
+        <x:v>1230170</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>12903</x:v>
+        <x:v>8647</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>1153657.2</x:v>
+        <x:v>1177548.5</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>44843</x:v>
+        <x:v>9307</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>1078474.2</x:v>
+        <x:v>1268916.4</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>4197</x:v>
+        <x:v>18842</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>1056636.7</x:v>
+        <x:v>1018033.3</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
         <x:v>7757</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>954343.7</x:v>
+        <x:v>1060149.2</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>12397</x:v>
+        <x:v>12971</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>965726.3</x:v>
+        <x:v>1026135.8</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>1650</x:v>
+        <x:v>9351</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>953518.5</x:v>
+        <x:v>958103.5</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>39791</x:v>
+        <x:v>41168</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>1002733.2</x:v>
+        <x:v>1024259.8</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>2931</x:v>
+        <x:v>2512</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>1020867.3</x:v>
+        <x:v>963477.6</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>4172</x:v>
+        <x:v>2897</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>985885.3</x:v>
+        <x:v>990339.5</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>15273</x:v>
+        <x:v>4275</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>902176.1</x:v>
+        <x:v>1064859.8</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
-      <x:c r="A42" s="3" t="s">
+      <x:c r="A42" s="3" t="s"/>
+      <x:c r="B42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="B42" s="3" t="s">
+      <x:c r="C42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="C42" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>9976</x:v>
+        <x:v>925322.9</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>873099.5</x:v>
+        <x:v>925322.9</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>8579</x:v>
+        <x:v>9976</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>754608.8</x:v>
+        <x:v>884971</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>30792</x:v>
+        <x:v>17563</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>766720.8</x:v>
+        <x:v>867787.8</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>5822</x:v>
+        <x:v>3833</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>821775.3</x:v>
+        <x:v>930345.8</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>17563</x:v>
+        <x:v>2391</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>796657.7</x:v>
+        <x:v>810907.7</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
-      <x:c r="A47" s="3" t="s"/>
+      <x:c r="A47" s="3" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>710110.3</x:v>
+        <x:v>1570</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>710110.3</x:v>
+        <x:v>828002.3</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>2071</x:v>
+        <x:v>5822</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>701779.1</x:v>
+        <x:v>801049</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>23994</x:v>
+        <x:v>6785</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>625523.6</x:v>
+        <x:v>736783.2</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>1723</x:v>
+        <x:v>2071</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>647193.3</x:v>
+        <x:v>678832.4</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>1940</x:v>
+        <x:v>8518</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>621420.8</x:v>
+        <x:v>649838.2</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>12088</x:v>
+        <x:v>1723</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>660971.8</x:v>
+        <x:v>651380.2</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>4525</x:v>
+        <x:v>30792</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>663636.5</x:v>
+        <x:v>689386.7</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>1568</x:v>
+        <x:v>4525</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>640904.3</x:v>
+        <x:v>630830.3</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>3142</x:v>
+        <x:v>2804</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>620576.4</x:v>
+        <x:v>727441.7</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>46723</x:v>
+        <x:v>48349</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>647113.6</x:v>
+        <x:v>670117.1</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
         <x:v>3757</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>701356.8</x:v>
+        <x:v>706917.1</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>6785</x:v>
+        <x:v>14212</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>700076.3</x:v>
+        <x:v>650056.9</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>15327</x:v>
+        <x:v>8268</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>703969.1</x:v>
+        <x:v>529978.8</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
         <x:v>2645</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>564575.3</x:v>
+        <x:v>589438.3</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>7538</x:v>
+        <x:v>12038</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>585024.2</x:v>
+        <x:v>542071.1</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>4618</x:v>
+        <x:v>4373</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>498836.4</x:v>
+        <x:v>563548.5</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>13935</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>571613.7</x:v>
+        <x:v>568593.7</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>4164</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>503302.7</x:v>
+        <x:v>583666.7</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>1018</x:v>
+        <x:v>17378</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>567565.5</x:v>
+        <x:v>591199.6</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>1434</x:v>
+        <x:v>12293</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>553093.8</x:v>
+        <x:v>615879.3</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>16659</x:v>
+        <x:v>5306</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>496438.2</x:v>
+        <x:v>518661.5</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>11238</x:v>
+        <x:v>6581</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>582802.7</x:v>
+        <x:v>568861.6</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>6058</x:v>
+        <x:v>2381</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>587807.7</x:v>
+        <x:v>566249.4</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>2381</x:v>
+        <x:v>8622</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>597940.5</x:v>
+        <x:v>525166</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>1229</x:v>
+        <x:v>11465</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>399523.3</x:v>
+        <x:v>411020.3</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>11465</x:v>
+        <x:v>5015</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>418472.5</x:v>
+        <x:v>437107.4</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>8268</x:v>
+        <x:v>4787</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>482107.1</x:v>
+        <x:v>442031.6</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>4787</x:v>
+        <x:v>10276</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>466253.8</x:v>
+        <x:v>443409.4</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>13186</x:v>
+        <x:v>1620</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>484321.8</x:v>
+        <x:v>412500.6</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>3175</x:v>
+        <x:v>4520</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>386524.5</x:v>
+        <x:v>492634.8</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>4045</x:v>
+        <x:v>23503</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>406927</x:v>
+        <x:v>420938.7</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>1620</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>444868.2</x:v>
+        <x:v>384148.5</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>3653</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>393464.6</x:v>
+        <x:v>291763.1</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>5921</x:v>
+        <x:v>2917</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>476581.3</x:v>
+        <x:v>348581.5</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>23503</x:v>
+        <x:v>11926</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>447262.1</x:v>
+        <x:v>368155.6</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>8622</x:v>
+        <x:v>5940</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>486970.6</x:v>
+        <x:v>370596.6</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>1397</x:v>
+        <x:v>2890</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>301081.4</x:v>
+        <x:v>291167.5</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>2166</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>281688.3</x:v>
+        <x:v>323899.7</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>3103</x:v>
+        <x:v>3561</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>378379.8</x:v>
+        <x:v>352859.5</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>11926</x:v>
+        <x:v>3175</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>361000</x:v>
+        <x:v>376237.5</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>5940</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>365488.2</x:v>
+        <x:v>351992.1</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>1486</x:v>
+        <x:v>6055</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>318420.1</x:v>
+        <x:v>335507.6</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>2899</x:v>
+        <x:v>4045</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>310772.8</x:v>
+        <x:v>359924.1</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>892</x:v>
+        <x:v>15751</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>360269.9</x:v>
+        <x:v>329510.9</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>8917</x:v>
+        <x:v>2196</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>332247.4</x:v>
+        <x:v>308801.5</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>2489</x:v>
+        <x:v>5749</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>283173.5</x:v>
+        <x:v>311883.3</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>15751</x:v>
+        <x:v>3205</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>338804</x:v>
+        <x:v>316109.2</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>5749</x:v>
+        <x:v>6315</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>286817.6</x:v>
+        <x:v>313034.6</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>6315</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>356923.8</x:v>
+        <x:v>308444.6</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>1298</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>327809.9</x:v>
+        <x:v>170022.9</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>3149</x:v>
+        <x:v>2166</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>309373.5</x:v>
+        <x:v>257060.9</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>827</x:v>
+        <x:v>14086</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>172090.4</x:v>
+        <x:v>197626.6</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>2181</x:v>
+        <x:v>2216</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>266321.9</x:v>
+        <x:v>175640.2</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>14086</x:v>
+        <x:v>3918</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>207627.6</x:v>
+        <x:v>172548.7</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>2033</x:v>
+        <x:v>2323</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>177135.3</x:v>
+        <x:v>271814.2</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
         <x:v>2275</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>187528.3</x:v>
+        <x:v>215738.3</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>497</x:v>
+        <x:v>5440</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>166211.7</x:v>
+        <x:v>200246.4</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>2890</x:v>
+        <x:v>5697</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>273047.2</x:v>
+        <x:v>232095.8</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>5697</x:v>
+        <x:v>3468</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>273399</x:v>
+        <x:v>263151.8</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>1509</x:v>
+        <x:v>3084</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>174259.3</x:v>
+        <x:v>246103.2</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>1815</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>261251.1</x:v>
+        <x:v>245467.6</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
-        <x:v>3468</x:v>
+        <x:v>2899</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>271162.9</x:v>
+        <x:v>276448.6</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>3084</x:v>
+        <x:v>7855</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>275123.6</x:v>
+        <x:v>207372</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>4693</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>264356.7</x:v>
+        <x:v>171706.8</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
-        <x:v>7855</x:v>
+        <x:v>6643</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>214598.6</x:v>
+        <x:v>242270.2</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>912</x:v>
+        <x:v>2489</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>181232.6</x:v>
+        <x:v>260100.5</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
-        <x:v>1489</x:v>
+        <x:v>32248</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>182506.7</x:v>
+        <x:v>226703.4</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>32248</x:v>
+        <x:v>1661</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>226703.4</x:v>
+        <x:v>238187.4</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>1661</x:v>
+        <x:v>3496</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>258102.8</x:v>
+        <x:v>225142.4</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
-        <x:v>2776</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>258584.4</x:v>
+        <x:v>221950.4</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="D117" s="4" t="n">
-        <x:v>2196</x:v>
+        <x:v>3531</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>260291.9</x:v>
+        <x:v>233611</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="D118" s="4" t="n">
-        <x:v>3496</x:v>
+        <x:v>15762</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>251607.1</x:v>
+        <x:v>200492.6</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="D119" s="4" t="n">
-        <x:v>1120</x:v>
+        <x:v>8368</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>245145.6</x:v>
+        <x:v>198740</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="D120" s="4" t="n">
-        <x:v>3531</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>259246</x:v>
+        <x:v>184036</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D121" s="4" t="n">
-        <x:v>15762</x:v>
+        <x:v>3648</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>191193.1</x:v>
+        <x:v>225373.4</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="D122" s="4" t="n">
-        <x:v>8368</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>205601.8</x:v>
+        <x:v>226625.5</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="D123" s="4" t="n">
-        <x:v>1390</x:v>
+        <x:v>14687</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>193349</x:v>
+        <x:v>246301</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="D124" s="4" t="n">
-        <x:v>1595</x:v>
+        <x:v>1951</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>195259.9</x:v>
+        <x:v>238607.3</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="D125" s="4" t="n">
-        <x:v>1239</x:v>
+        <x:v>6689</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>222561.6</x:v>
+        <x:v>223880.8</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="D126" s="4" t="n">
-        <x:v>14687</x:v>
+        <x:v>7070</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>258491.2</x:v>
+        <x:v>247520.7</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="3" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="D127" s="4" t="n">
-        <x:v>1951</x:v>
+        <x:v>4830</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>196797.4</x:v>
+        <x:v>63176.4</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="D128" s="4" t="n">
-        <x:v>1155</x:v>
+        <x:v>7915</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>223111.4</x:v>
+        <x:v>141757.7</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="D129" s="4" t="n">
-        <x:v>6263</x:v>
+        <x:v>3762</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>209935.8</x:v>
+        <x:v>145702.3</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="3" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="D130" s="4" t="n">
-        <x:v>5450</x:v>
+        <x:v>2068</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>183338</x:v>
+        <x:v>65307.4</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="3" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="D131" s="4" t="n">
-        <x:v>7915</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
-        <x:v>152917.8</x:v>
+        <x:v>69228</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="D132" s="4" t="n">
-        <x:v>3762</x:v>
+        <x:v>6342</x:v>
       </x:c>
       <x:c r="E132" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>160571.6</x:v>
+        <x:v>158803.7</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="3" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="D133" s="4" t="n">
-        <x:v>2853</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
-        <x:v>83592.9</x:v>
+        <x:v>133164.5</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="3" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D134" s="4" t="n">
-        <x:v>2049</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E134" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F134" s="4" t="n">
-        <x:v>150007.3</x:v>
+        <x:v>96526.2</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="D135" s="4" t="n">
-        <x:v>2216</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E135" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F135" s="4" t="n">
-        <x:v>152438.6</x:v>
+        <x:v>151395.3</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="3" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="D136" s="4" t="n">
-        <x:v>3175</x:v>
+        <x:v>4989</x:v>
       </x:c>
       <x:c r="E136" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F136" s="4" t="n">
-        <x:v>145034</x:v>
+        <x:v>68648.6</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="D137" s="4" t="n">
-        <x:v>671</x:v>
+        <x:v>3536</x:v>
       </x:c>
       <x:c r="E137" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F137" s="4" t="n">
-        <x:v>89283.3</x:v>
+        <x:v>131008.8</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="3" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="D138" s="4" t="n">
-        <x:v>294</x:v>
+        <x:v>2033</x:v>
       </x:c>
       <x:c r="E138" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F138" s="4" t="n">
-        <x:v>155649.5</x:v>
+        <x:v>148429.3</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="3" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="D139" s="4" t="n">
-        <x:v>3536</x:v>
+        <x:v>3006</x:v>
       </x:c>
       <x:c r="E139" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F139" s="4" t="n">
-        <x:v>148901</x:v>
+        <x:v>109508.6</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="3" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="D140" s="4" t="n">
-        <x:v>3006</x:v>
+        <x:v>1722</x:v>
       </x:c>
       <x:c r="E140" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F140" s="4" t="n">
-        <x:v>102594.8</x:v>
+        <x:v>99910.4</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="3" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="D141" s="4" t="n">
-        <x:v>240</x:v>
+        <x:v>4243</x:v>
       </x:c>
       <x:c r="E141" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F141" s="4" t="n">
-        <x:v>75588</x:v>
+        <x:v>88975.7</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="3" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D142" s="4" t="n">
-        <x:v>1722</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="E142" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F142" s="4" t="n">
-        <x:v>97331.8</x:v>
+        <x:v>101295.5</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="D143" s="4" t="n">
-        <x:v>829</x:v>
+        <x:v>5588</x:v>
       </x:c>
       <x:c r="E143" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F143" s="4" t="n">
-        <x:v>100765</x:v>
+        <x:v>61915</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="D144" s="4" t="n">
-        <x:v>5588</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E144" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F144" s="4" t="n">
-        <x:v>64541.4</x:v>
+        <x:v>134313.8</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="D145" s="4" t="n">
-        <x:v>599</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E145" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F145" s="4" t="n">
-        <x:v>139824.6</x:v>
+        <x:v>141153</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="3" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="D146" s="4" t="n">
-        <x:v>941</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="E146" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F146" s="4" t="n">
-        <x:v>62266</x:v>
+        <x:v>73811</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="D147" s="4" t="n">
-        <x:v>497</x:v>
+        <x:v>5568</x:v>
       </x:c>
       <x:c r="E147" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F147" s="4" t="n">
-        <x:v>131764.6</x:v>
+        <x:v>95602.6</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="3" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="D148" s="4" t="n">
-        <x:v>1315</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="E148" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F148" s="4" t="n">
-        <x:v>89196.5</x:v>
+        <x:v>158822.3</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="3" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="D149" s="4" t="n">
-        <x:v>5708</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="E149" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F149" s="4" t="n">
-        <x:v>108623.2</x:v>
+        <x:v>143577.1</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="3" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="D150" s="4" t="n">
-        <x:v>880</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E150" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F150" s="4" t="n">
-        <x:v>80423.2</x:v>
+        <x:v>99012</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="3" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="D151" s="4" t="n">
-        <x:v>4199</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="E151" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F151" s="4" t="n">
-        <x:v>131974.6</x:v>
+        <x:v>83529.6</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="3" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="D152" s="4" t="n">
-        <x:v>2935</x:v>
+        <x:v>2153</x:v>
       </x:c>
       <x:c r="E152" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F152" s="4" t="n">
-        <x:v>154615.8</x:v>
+        <x:v>131634.4</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="3" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="D153" s="4" t="n">
-        <x:v>284</x:v>
+        <x:v>4199</x:v>
       </x:c>
       <x:c r="E153" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F153" s="4" t="n">
-        <x:v>101487.4</x:v>
+        <x:v>138818.9</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="D154" s="4" t="n">
-        <x:v>1473</x:v>
+        <x:v>2935</x:v>
       </x:c>
       <x:c r="E154" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F154" s="4" t="n">
-        <x:v>159687.9</x:v>
+        <x:v>119836.1</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="3" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="D155" s="4" t="n">
-        <x:v>1357</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="E155" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F155" s="4" t="n">
-        <x:v>94016.4</x:v>
+        <x:v>160895.8</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="3" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="D156" s="4" t="n">
-        <x:v>744</x:v>
+        <x:v>2302</x:v>
       </x:c>
       <x:c r="E156" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F156" s="4" t="n">
-        <x:v>62399.3</x:v>
+        <x:v>147212.9</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="D157" s="4" t="n">
-        <x:v>1281</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="E157" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F157" s="4" t="n">
-        <x:v>81266.6</x:v>
+        <x:v>62153.8</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="3" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="D158" s="4" t="n">
         <x:v>874</x:v>
       </x:c>
       <x:c r="E158" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F158" s="4" t="n">
-        <x:v>150974.8</x:v>
+        <x:v>151420.5</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="D159" s="4" t="n">
-        <x:v>1924</x:v>
+        <x:v>1680</x:v>
       </x:c>
       <x:c r="E159" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F159" s="4" t="n">
-        <x:v>109918.1</x:v>
+        <x:v>91358.4</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="D160" s="4" t="n">
         <x:v>1650</x:v>
       </x:c>
       <x:c r="E160" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F160" s="4" t="n">
-        <x:v>119905.5</x:v>
+        <x:v>116391</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="D161" s="4" t="n">
-        <x:v>5014</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="E161" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F161" s="4" t="n">
-        <x:v>141344.7</x:v>
+        <x:v>91140.4</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="D162" s="4" t="n">
-        <x:v>2090</x:v>
+        <x:v>1902</x:v>
       </x:c>
       <x:c r="E162" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F162" s="4" t="n">
-        <x:v>152444.6</x:v>
+        <x:v>167166.8</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="3" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="D163" s="4" t="n">
-        <x:v>1438</x:v>
+        <x:v>5014</x:v>
       </x:c>
       <x:c r="E163" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F163" s="4" t="n">
-        <x:v>63991</x:v>
+        <x:v>131567.4</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="D164" s="4" t="n">
-        <x:v>3279</x:v>
+        <x:v>2090</x:v>
       </x:c>
       <x:c r="E164" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F164" s="4" t="n">
-        <x:v>113420.6</x:v>
+        <x:v>134282.5</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="D165" s="4" t="n">
-        <x:v>1162</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E165" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F165" s="4" t="n">
-        <x:v>149561</x:v>
+        <x:v>77552.8</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="D166" s="4" t="n">
         <x:v>1419</x:v>
       </x:c>
       <x:c r="E166" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F166" s="4" t="n">
-        <x:v>121466.4</x:v>
+        <x:v>113505.8</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="D167" s="4" t="n">
-        <x:v>477</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E167" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F167" s="4" t="n">
-        <x:v>71551.2</x:v>
+        <x:v>63119.5</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="3" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="D168" s="4" t="n">
-        <x:v>1590</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E168" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F168" s="4" t="n">
-        <x:v>99231.9</x:v>
+        <x:v>64027.7</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="3" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="D169" s="4" t="n">
-        <x:v>2225</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="E169" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F169" s="4" t="n">
-        <x:v>130496.3</x:v>
+        <x:v>91234.2</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="3" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="D170" s="4" t="n">
-        <x:v>1409</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="E170" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F170" s="4" t="n">
-        <x:v>145803.3</x:v>
+        <x:v>150353.9</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="3" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="D171" s="4" t="n">
-        <x:v>391</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="E171" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F171" s="4" t="n">
-        <x:v>57907.1</x:v>
+        <x:v>81583.2</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="3" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="D172" s="4" t="n">
-        <x:v>1383</x:v>
+        <x:v>2834</x:v>
       </x:c>
       <x:c r="E172" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F172" s="4" t="n">
-        <x:v>87322.6</x:v>
+        <x:v>87740.6</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="3" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="D173" s="4" t="n">
-        <x:v>4388</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E173" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F173" s="4" t="n">
-        <x:v>137739.3</x:v>
+        <x:v>68580.4</x:v>
       </x:c>
       <x:c r="G173" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="3" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="D174" s="4" t="n">
-        <x:v>619</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="E174" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F174" s="4" t="n">
-        <x:v>92057.7</x:v>
+        <x:v>155529.9</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="3" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="B175" s="3" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="D175" s="4" t="n">
-        <x:v>3041</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="E175" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F175" s="4" t="n">
-        <x:v>89070.9</x:v>
+        <x:v>60994.6</x:v>
       </x:c>
       <x:c r="G175" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="3" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C176" s="3" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="D176" s="4" t="n">
-        <x:v>1189</x:v>
+        <x:v>3041</x:v>
       </x:c>
       <x:c r="E176" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F176" s="4" t="n">
-        <x:v>144442.7</x:v>
+        <x:v>95517.8</x:v>
       </x:c>
       <x:c r="G176" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
-      <x:c r="A177" s="3" t="s"/>
+      <x:c r="A177" s="3" t="s">
+        <x:v>523</x:v>
+      </x:c>
       <x:c r="B177" s="3" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D177" s="4" t="n">
-        <x:v>-31893.2</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="E177" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="F177" s="4" t="n">
+        <x:v>156044.4</x:v>
+      </x:c>
+      <x:c r="G177" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="178" spans="1:7">
+      <x:c r="A178" s="3" t="s"/>
+      <x:c r="B178" s="3" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="C178" s="3" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="D178" s="4" t="n">
+        <x:v>48466.3</x:v>
+      </x:c>
+      <x:c r="E178" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="F177" s="4" t="n">
-[...3 lines deleted...]
-        <x:v>525</x:v>
+      <x:c r="F178" s="4" t="n">
+        <x:v>48466.3</x:v>
+      </x:c>
+      <x:c r="G178" s="3" t="s">
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="3" t="s">
-        <x:v>526</x:v>
-[...4 lines deleted...]
-        <x:v>527</x:v>
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="B179" s="3" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="C179" s="3" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="D179" s="4" t="n">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="E179" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F179" s="4" t="n">
+        <x:v>54978.5</x:v>
+      </x:c>
+      <x:c r="G179" s="3" t="s">
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
-      <x:c r="A181" s="1" t="s">
-        <x:v>528</x:v>
+      <x:c r="A181" s="3" t="s">
+        <x:v>532</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="182" spans="1:7">
+      <x:c r="A182" s="3" t="s">
+        <x:v>533</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="183" spans="1:7">
+      <x:c r="A183" s="1" t="s">
+        <x:v>534</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>