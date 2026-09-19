--- v13 (2026-08-27)
+++ v14 (2026-09-19)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd30bbfa0af394d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04bbf39693ca417c870a71d7bbdd2529.psmdcp" Id="Rd54587ffcff84dd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8a47743db7a4a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7d59e7573ca4df8a7c09c5de2d11f1b.psmdcp" Id="Rc7858f08f04940a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="148">
   <x:si>
     <x:t>Holdings - U.S. Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/27/2026 (%)</x:t>
+    <x:t>As of 09/18/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT</x:t>
   </x:si>
@@ -67,239 +67,239 @@
   <x:si>
     <x:t>594918104</x:t>
   </x:si>
   <x:si>
     <x:t>Equity</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL</x:t>
   </x:si>
   <x:si>
     <x:t>ALPHABET INC CL A</x:t>
   </x:si>
   <x:si>
     <x:t>02079K305</x:t>
   </x:si>
   <x:si>
     <x:t>AAPL</x:t>
   </x:si>
   <x:si>
     <x:t>APPLE INC</x:t>
   </x:si>
   <x:si>
     <x:t>037833100</x:t>
   </x:si>
   <x:si>
+    <x:t>TMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THERMO FISHER SCIENTIFIC INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>883556102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META PLATFORMS INC CLASS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30303M102</x:t>
+  </x:si>
+  <x:si>
     <x:t>JNJ</x:t>
   </x:si>
   <x:si>
     <x:t>JOHNSON + JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>478160104</x:t>
   </x:si>
   <x:si>
-    <x:t>TMO</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>LRCX</x:t>
   </x:si>
   <x:si>
     <x:t>LAM RESEARCH CORP</x:t>
   </x:si>
   <x:si>
     <x:t>512807306</x:t>
   </x:si>
   <x:si>
-    <x:t>META</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>AMAZON.COM INC</x:t>
   </x:si>
   <x:si>
     <x:t>023135106</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>BROADCOM INC</x:t>
   </x:si>
   <x:si>
     <x:t>11135F101</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>TEXAS INSTRUMENTS INC</x:t>
   </x:si>
   <x:si>
     <x:t>882508104</x:t>
   </x:si>
   <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALESFORCE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79466L302</x:t>
+  </x:si>
+  <x:si>
     <x:t>V</x:t>
   </x:si>
   <x:si>
     <x:t>VISA INC CLASS A SHARES</x:t>
   </x:si>
   <x:si>
     <x:t>92826C839</x:t>
   </x:si>
   <x:si>
-    <x:t>CRM</x:t>
-[...5 lines deleted...]
-    <x:t>79466L302</x:t>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVIDIA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67066G104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELI LILLY + CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>532457108</x:t>
   </x:si>
   <x:si>
     <x:t>MA</x:t>
   </x:si>
   <x:si>
     <x:t>MASTERCARD INC   A</x:t>
   </x:si>
   <x:si>
     <x:t>57636Q104</x:t>
   </x:si>
   <x:si>
+    <x:t>UNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITEDHEALTH GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91324P102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>482480100</x:t>
+  </x:si>
+  <x:si>
     <x:t>ABT</x:t>
   </x:si>
   <x:si>
     <x:t>ABBOTT LABORATORIES</x:t>
   </x:si>
   <x:si>
     <x:t>002824100</x:t>
   </x:si>
   <x:si>
-    <x:t>UNH</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>NFLX</x:t>
   </x:si>
   <x:si>
     <x:t>NETFLIX INC</x:t>
   </x:si>
   <x:si>
     <x:t>64110L106</x:t>
   </x:si>
   <x:si>
-    <x:t>LLY</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>ARMK</x:t>
   </x:si>
   <x:si>
     <x:t>ARAMARK</x:t>
   </x:si>
   <x:si>
     <x:t>03852U106</x:t>
   </x:si>
   <x:si>
     <x:t>ACN</x:t>
   </x:si>
   <x:si>
     <x:t>ACCENTURE PLC CL A</x:t>
   </x:si>
   <x:si>
     <x:t>G1151C101</x:t>
   </x:si>
   <x:si>
     <x:t>PG</x:t>
   </x:si>
   <x:si>
     <x:t>PROCTER + GAMBLE CO/THE</x:t>
   </x:si>
   <x:si>
     <x:t>742718109</x:t>
   </x:si>
   <x:si>
+    <x:t>KO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COCA COLA CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>191216100</x:t>
+  </x:si>
+  <x:si>
     <x:t>USB</x:t>
   </x:si>
   <x:si>
     <x:t>US BANCORP</x:t>
   </x:si>
   <x:si>
     <x:t>902973304</x:t>
   </x:si>
   <x:si>
-    <x:t>KO</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>GE</x:t>
   </x:si>
   <x:si>
     <x:t>GENERAL ELECTRIC</x:t>
   </x:si>
   <x:si>
     <x:t>369604301</x:t>
   </x:si>
   <x:si>
     <x:t>HLT</x:t>
   </x:si>
   <x:si>
     <x:t>HILTON WORLDWIDE HOLDINGS IN</x:t>
   </x:si>
   <x:si>
     <x:t>43300A203</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>MERCK + CO. INC.</x:t>
   </x:si>
   <x:si>
     <x:t>58933Y105</x:t>
@@ -310,174 +310,174 @@
   <x:si>
     <x:t>ELEVANCE HEALTH INC</x:t>
   </x:si>
   <x:si>
     <x:t>036752103</x:t>
   </x:si>
   <x:si>
     <x:t>CI</x:t>
   </x:si>
   <x:si>
     <x:t>THE CIGNA GROUP</x:t>
   </x:si>
   <x:si>
     <x:t>125523100</x:t>
   </x:si>
   <x:si>
     <x:t>STZ</x:t>
   </x:si>
   <x:si>
     <x:t>CONSTELLATION BRANDS INC A</x:t>
   </x:si>
   <x:si>
     <x:t>21036P108</x:t>
   </x:si>
   <x:si>
+    <x:t>SNPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYNOPSYS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>871607107</x:t>
+  </x:si>
+  <x:si>
     <x:t>UBER</x:t>
   </x:si>
   <x:si>
     <x:t>UBER TECHNOLOGIES INC</x:t>
   </x:si>
   <x:si>
     <x:t>90353T100</x:t>
   </x:si>
   <x:si>
-    <x:t>SNPS</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>TJX</x:t>
   </x:si>
   <x:si>
     <x:t>TJX COMPANIES INC</x:t>
   </x:si>
   <x:si>
     <x:t>872540109</x:t>
   </x:si>
   <x:si>
+    <x:t>ISRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTUITIVE SURGICAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46120E602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUEST DIAGNOSTICS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74834L100</x:t>
+  </x:si>
+  <x:si>
     <x:t>PM</x:t>
   </x:si>
   <x:si>
     <x:t>PHILIP MORRIS INTERNATIONAL</x:t>
   </x:si>
   <x:si>
     <x:t>718172109</x:t>
   </x:si>
   <x:si>
-    <x:t>ISRG</x:t>
-[...14 lines deleted...]
-    <x:t>74834L100</x:t>
+    <x:t>BF.B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROWN FORMAN CORP CLASS B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115637209</x:t>
   </x:si>
   <x:si>
     <x:t>SYK</x:t>
   </x:si>
   <x:si>
     <x:t>STRYKER CORP</x:t>
   </x:si>
   <x:si>
     <x:t>863667101</x:t>
   </x:si>
   <x:si>
+    <x:t>TW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRADEWEB MARKETS INC CLASS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>892672106</x:t>
+  </x:si>
+  <x:si>
     <x:t>ROP</x:t>
   </x:si>
   <x:si>
     <x:t>ROPER TECHNOLOGIES INC</x:t>
   </x:si>
   <x:si>
     <x:t>776696106</x:t>
   </x:si>
   <x:si>
-    <x:t>BF.B</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>PTC</x:t>
   </x:si>
   <x:si>
     <x:t>PTC INC</x:t>
   </x:si>
   <x:si>
     <x:t>69370C100</x:t>
   </x:si>
   <x:si>
+    <x:t>STATE STR INSTL INVT TR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85799J9Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
+  </x:si>
+  <x:si>
     <x:t>MCO</x:t>
   </x:si>
   <x:si>
     <x:t>MOODY S CORP</x:t>
   </x:si>
   <x:si>
     <x:t>615369105</x:t>
   </x:si>
   <x:si>
     <x:t>JKHY</x:t>
   </x:si>
   <x:si>
     <x:t>JACK HENRY + ASSOCIATES INC</x:t>
   </x:si>
   <x:si>
     <x:t>426281101</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Short Term</x:t>
   </x:si>
   <x:si>
     <x:t>US DOLLAR</x:t>
   </x:si>
   <x:si>
     <x:t>999USDZ92</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -895,1065 +895,1065 @@
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>794740</x:v>
+        <x:v>795004</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>7.6</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>394485093.8</x:v>
+        <x:v>395713241</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>740371</x:v>
+        <x:v>740619</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>253206882</x:v>
+        <x:v>257239197.3</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>742165</x:v>
+        <x:v>742413</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>232631619.3</x:v>
+        <x:v>250193181</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>853184</x:v>
+        <x:v>346352</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>230359680</x:v>
+        <x:v>228010448.6</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>346236</x:v>
+        <x:v>340054</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>219413215.6</x:v>
+        <x:v>232022244.7</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>658764</x:v>
+        <x:v>853468</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>206114080.3</x:v>
+        <x:v>230624123</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>339942</x:v>
+        <x:v>658984</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>195854183.9</x:v>
+        <x:v>177470981</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>719504</x:v>
+        <x:v>719744</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>187272501.1</x:v>
+        <x:v>180792495.4</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>521294</x:v>
+        <x:v>521466</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>185366933.5</x:v>
+        <x:v>181105141.8</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>672862</x:v>
+        <x:v>673086</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>176135085.7</x:v>
+        <x:v>173750420</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>394914</x:v>
+        <x:v>687223</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>151607484.6</x:v>
+        <x:v>166892105.6</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>686995</x:v>
+        <x:v>395046</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>141259911.9</x:v>
+        <x:v>146139366.8</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>221316</x:v>
+        <x:v>607679</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>132450986.5</x:v>
+        <x:v>133288311.9</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>1202846</x:v>
+        <x:v>113167</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>137244728.6</x:v>
+        <x:v>130418177.5</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>335661</x:v>
+        <x:v>221388</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>134603417.6</x:v>
+        <x:v>125245833.2</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>1643854</x:v>
+        <x:v>335773</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>133908346.8</x:v>
+        <x:v>125985387.3</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>113131</x:v>
+        <x:v>711057</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>134559142.7</x:v>
+        <x:v>120154411.9</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>710821</x:v>
+        <x:v>1203246</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>130670224.4</x:v>
+        <x:v>123007838.6</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>607475</x:v>
+        <x:v>1644402</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>127363208.5</x:v>
+        <x:v>123839914.6</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>2101706</x:v>
+        <x:v>2102406</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>125093541.1</x:v>
+        <x:v>119605877.3</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>610402</x:v>
+        <x:v>610606</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>110714714.8</x:v>
+        <x:v>116192215.7</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>716765</x:v>
+        <x:v>717005</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>103930925</x:v>
+        <x:v>105794087.8</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>1548804</x:v>
+        <x:v>1114380</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>97264891.2</x:v>
+        <x:v>98132302.8</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>1114008</x:v>
+        <x:v>1549320</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>100349840.6</x:v>
+        <x:v>93346530</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>275491</x:v>
+        <x:v>275583</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>97631255.5</x:v>
+        <x:v>86387003</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>278587</x:v>
+        <x:v>278679</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>92646892.7</x:v>
+        <x:v>84311544.7</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>565012</x:v>
+        <x:v>565200</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>86503337.2</x:v>
+        <x:v>83169180</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>191018</x:v>
+        <x:v>191082</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>76892385.7</x:v>
+        <x:v>79157629.3</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>284488</x:v>
+        <x:v>284584</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>79904144.6</x:v>
+        <x:v>78545184</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>551623</x:v>
+        <x:v>551807</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>74165712.4</x:v>
+        <x:v>67568767.2</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>866882</x:v>
+        <x:v>155851</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>68041568.2</x:v>
+        <x:v>59405725.7</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>155799</x:v>
+        <x:v>867170</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>63877590</x:v>
+        <x:v>61456337.9</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>468715</x:v>
+        <x:v>468871</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>64134273.5</x:v>
+        <x:v>59335625.1</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>272315</x:v>
+        <x:v>145637</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>52856341.5</x:v>
+        <x:v>55857615</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>145589</x:v>
+        <x:v>217196</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>53929077.4</x:v>
+        <x:v>53745150.2</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>217124</x:v>
+        <x:v>272407</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>53195380</x:v>
+        <x:v>51888085.4</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>148890</x:v>
+        <x:v>1542102</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>49084566.3</x:v>
+        <x:v>40865703</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>94974</x:v>
+        <x:v>148938</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>39250854.7</x:v>
+        <x:v>41722001.9</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>1541590</x:v>
+        <x:v>359323</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>43272431.3</x:v>
+        <x:v>36672505.4</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>359203</x:v>
+        <x:v>95006</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>38617914.5</x:v>
+        <x:v>35604448.6</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>229946</x:v>
+        <x:v>230022</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>34862113.1</x:v>
+        <x:v>30924157.7</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
-      <x:c r="A47" s="3" t="s">
+      <x:c r="A47" s="3" t="s"/>
+      <x:c r="B47" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="B47" s="3" t="s">
+      <x:c r="C47" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C47" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>45927</x:v>
+        <x:v>23009570.2</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>23631737.9</x:v>
+        <x:v>23009570.2</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>141902</x:v>
+        <x:v>45943</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>24462485.8</x:v>
+        <x:v>21220152.8</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
-      <x:c r="A49" s="3" t="s"/>
+      <x:c r="A49" s="3" t="s">
+        <x:v>139</x:v>
+      </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>21518785.7</x:v>
+        <x:v>141950</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>21518785.7</x:v>
+        <x:v>22174009.5</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s"/>
       <x:c r="B50" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>417798.4</x:v>
+        <x:v>15912.8</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>417798.4</x:v>
+        <x:v>15912.8</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>