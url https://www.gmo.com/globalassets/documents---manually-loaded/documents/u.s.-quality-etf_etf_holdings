--- v14 (2026-09-19)
+++ v15 (2026-10-17)
@@ -1,474 +1,483 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8a47743db7a4a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7d59e7573ca4df8a7c09c5de2d11f1b.psmdcp" Id="Rc7858f08f04940a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea97d4b4374a43b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74f2e3360e394199a1231aa831cbbc63.psmdcp" Id="R131e512f48e9462d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="148">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="151">
   <x:si>
     <x:t>Holdings - U.S. Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 09/18/2026 (%)</x:t>
+    <x:t>As of 10/16/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT</x:t>
   </x:si>
   <x:si>
     <x:t>MICROSOFT CORP</x:t>
   </x:si>
   <x:si>
     <x:t>594918104</x:t>
   </x:si>
   <x:si>
     <x:t>Equity</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL</x:t>
   </x:si>
   <x:si>
     <x:t>ALPHABET INC CL A</x:t>
   </x:si>
   <x:si>
     <x:t>02079K305</x:t>
   </x:si>
   <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META PLATFORMS INC CLASS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30303M102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THERMO FISHER SCIENTIFIC INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>883556102</x:t>
+  </x:si>
+  <x:si>
     <x:t>AAPL</x:t>
   </x:si>
   <x:si>
     <x:t>APPLE INC</x:t>
   </x:si>
   <x:si>
     <x:t>037833100</x:t>
   </x:si>
   <x:si>
-    <x:t>TMO</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>JNJ</x:t>
   </x:si>
   <x:si>
     <x:t>JOHNSON + JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>478160104</x:t>
   </x:si>
   <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEXAS INSTRUMENTS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>882508104</x:t>
+  </x:si>
+  <x:si>
     <x:t>LRCX</x:t>
   </x:si>
   <x:si>
     <x:t>LAM RESEARCH CORP</x:t>
   </x:si>
   <x:si>
     <x:t>512807306</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>AMAZON.COM INC</x:t>
   </x:si>
   <x:si>
     <x:t>023135106</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>BROADCOM INC</x:t>
   </x:si>
   <x:si>
     <x:t>11135F101</x:t>
   </x:si>
   <x:si>
-    <x:t>TXN</x:t>
-[...5 lines deleted...]
-    <x:t>882508104</x:t>
+    <x:t>V</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VISA INC CLASS A SHARES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92826C839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVIDIA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67066G104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELI LILLY + CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>532457108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MASTERCARD INC   A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57636Q104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITEDHEALTH GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91324P102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBOTT LABORATORIES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002824100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>482480100</x:t>
   </x:si>
   <x:si>
     <x:t>CRM</x:t>
   </x:si>
   <x:si>
     <x:t>SALESFORCE INC</x:t>
   </x:si>
   <x:si>
     <x:t>79466L302</x:t>
   </x:si>
   <x:si>
-    <x:t>V</x:t>
-[...61 lines deleted...]
-  <x:si>
     <x:t>NFLX</x:t>
   </x:si>
   <x:si>
     <x:t>NETFLIX INC</x:t>
   </x:si>
   <x:si>
     <x:t>64110L106</x:t>
   </x:si>
   <x:si>
+    <x:t>PG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PROCTER + GAMBLE CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>742718109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COCA COLA CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>191216100</x:t>
+  </x:si>
+  <x:si>
     <x:t>ARMK</x:t>
   </x:si>
   <x:si>
     <x:t>ARAMARK</x:t>
   </x:si>
   <x:si>
     <x:t>03852U106</x:t>
   </x:si>
   <x:si>
+    <x:t>HLT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HILTON WORLDWIDE HOLDINGS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43300A203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US BANCORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>902973304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYNOPSYS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>871607107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENERAL ELECTRIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>369604301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE CIGNA GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125523100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERCK + CO. INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58933Y105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELEVANCE HEALTH INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>036752103</x:t>
+  </x:si>
+  <x:si>
     <x:t>ACN</x:t>
   </x:si>
   <x:si>
     <x:t>ACCENTURE PLC CL A</x:t>
   </x:si>
   <x:si>
     <x:t>G1151C101</x:t>
   </x:si>
   <x:si>
-    <x:t>PG</x:t>
-[...70 lines deleted...]
-  <x:si>
     <x:t>STZ</x:t>
   </x:si>
   <x:si>
     <x:t>CONSTELLATION BRANDS INC A</x:t>
   </x:si>
   <x:si>
     <x:t>21036P108</x:t>
   </x:si>
   <x:si>
-    <x:t>SNPS</x:t>
-[...5 lines deleted...]
-    <x:t>871607107</x:t>
+    <x:t>TJX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TJX COMPANIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>872540109</x:t>
   </x:si>
   <x:si>
     <x:t>UBER</x:t>
   </x:si>
   <x:si>
     <x:t>UBER TECHNOLOGIES INC</x:t>
   </x:si>
   <x:si>
     <x:t>90353T100</x:t>
   </x:si>
   <x:si>
-    <x:t>TJX</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>ISRG</x:t>
   </x:si>
   <x:si>
     <x:t>INTUITIVE SURGICAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>46120E602</x:t>
   </x:si>
   <x:si>
+    <x:t>PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHILIP MORRIS INTERNATIONAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718172109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROPER TECHNOLOGIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>776696106</x:t>
+  </x:si>
+  <x:si>
     <x:t>DGX</x:t>
   </x:si>
   <x:si>
     <x:t>QUEST DIAGNOSTICS INC</x:t>
   </x:si>
   <x:si>
     <x:t>74834L100</x:t>
   </x:si>
   <x:si>
-    <x:t>PM</x:t>
-[...5 lines deleted...]
-    <x:t>718172109</x:t>
+    <x:t>MLM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIN MARIETTA MATERIALS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>573284106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRADEWEB MARKETS INC CLASS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>892672106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOME DEPOT INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>437076102</x:t>
   </x:si>
   <x:si>
     <x:t>BF.B</x:t>
   </x:si>
   <x:si>
     <x:t>BROWN FORMAN CORP CLASS B</x:t>
   </x:si>
   <x:si>
     <x:t>115637209</x:t>
   </x:si>
   <x:si>
     <x:t>SYK</x:t>
   </x:si>
   <x:si>
     <x:t>STRYKER CORP</x:t>
   </x:si>
   <x:si>
     <x:t>863667101</x:t>
   </x:si>
   <x:si>
-    <x:t>TW</x:t>
-[...23 lines deleted...]
-    <x:t>69370C100</x:t>
+    <x:t>MCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOODY S CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>615369105</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
   <x:si>
     <x:t>85799J9Y2</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>615369105</x:t>
   </x:si>
   <x:si>
     <x:t>JKHY</x:t>
   </x:si>
   <x:si>
     <x:t>JACK HENRY + ASSOCIATES INC</x:t>
   </x:si>
   <x:si>
     <x:t>426281101</x:t>
   </x:si>
   <x:si>
     <x:t>US DOLLAR</x:t>
   </x:si>
   <x:si>
     <x:t>999USDZ92</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
@@ -836,51 +845,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G54"/>
+  <x:dimension ref="A1:G55"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="8.140625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="31.910625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.400625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -895,1083 +904,1106 @@
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>795004</x:v>
+        <x:v>818170</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>7.7</x:v>
+        <x:v>8.1</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>395713241</x:v>
+        <x:v>441353624.8</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>740619</x:v>
+        <x:v>762364</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>257239197.3</x:v>
+        <x:v>266232756.1</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>742413</x:v>
+        <x:v>349882</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>250193181</x:v>
+        <x:v>257765067</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>346352</x:v>
+        <x:v>356531</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>228010448.6</x:v>
+        <x:v>248320276.2</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>340054</x:v>
+        <x:v>683980</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>232022244.7</x:v>
+        <x:v>233921160</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>853468</x:v>
+        <x:v>878389</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>230624123</x:v>
+        <x:v>222478365.9</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>658984</x:v>
+        <x:v>692742</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>177470981</x:v>
+        <x:v>193358147</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>719744</x:v>
+        <x:v>678289</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>180792495.4</x:v>
+        <x:v>188198065.9</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>521466</x:v>
+        <x:v>740804</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>181105141.8</x:v>
+        <x:v>188727227</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>673086</x:v>
+        <x:v>536559</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>173750420</x:v>
+        <x:v>184753360.5</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>687223</x:v>
+        <x:v>406629</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>166892105.6</x:v>
+        <x:v>162549942.8</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>395046</x:v>
+        <x:v>740707</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>146139366.8</x:v>
+        <x:v>160903781.6</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>607679</x:v>
+        <x:v>116326</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>133288311.9</x:v>
+        <x:v>145594784.9</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>113167</x:v>
+        <x:v>227706</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>130418177.5</x:v>
+        <x:v>140339761.9</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>221388</x:v>
+        <x:v>345601</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>125245833.2</x:v>
+        <x:v>140545558.7</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>335773</x:v>
+        <x:v>1238346</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>125985387.3</x:v>
+        <x:v>129630059.3</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>711057</x:v>
+        <x:v>731766</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>120154411.9</x:v>
+        <x:v>127663896.4</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>1203246</x:v>
+        <x:v>488699</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>123007838.6</x:v>
+        <x:v>120581591.3</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>1644402</x:v>
+        <x:v>1692472</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>123839914.6</x:v>
+        <x:v>122890391.9</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>2102406</x:v>
+        <x:v>700991</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>119605877.3</x:v>
+        <x:v>110111666.3</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>610606</x:v>
+        <x:v>1147006</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>116192215.7</x:v>
+        <x:v>105524552</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>717005</x:v>
+        <x:v>1913854</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>105794087.8</x:v>
+        <x:v>105338524.2</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>1114380</x:v>
+        <x:v>286752</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>98132302.8</x:v>
+        <x:v>98350201</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>1549320</x:v>
+        <x:v>1594582</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>93346530</x:v>
+        <x:v>91513061</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>275583</x:v>
+        <x:v>195181</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>86387003</x:v>
+        <x:v>91366177.9</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>278679</x:v>
+        <x:v>283656</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>84311544.7</x:v>
+        <x:v>88500672</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>565200</x:v>
+        <x:v>293008</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>83169180</x:v>
+        <x:v>87553720.5</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>191082</x:v>
+        <x:v>581697</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>79157629.3</x:v>
+        <x:v>84456587.4</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>284584</x:v>
+        <x:v>196698</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>78545184</x:v>
+        <x:v>84271324.1</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>551807</x:v>
+        <x:v>358736</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>67568767.2</x:v>
+        <x:v>80686901.1</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>155851</x:v>
+        <x:v>567953</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>59405725.7</x:v>
+        <x:v>73595349.7</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>867170</x:v>
+        <x:v>482560</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>61456337.9</x:v>
+        <x:v>69768524.8</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>468871</x:v>
+        <x:v>892442</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>59335625.1</x:v>
+        <x:v>63604341.3</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>145637</x:v>
+        <x:v>149849</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>55857615</x:v>
+        <x:v>64114393.1</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>217196</x:v>
+        <x:v>280480</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>53745150.2</x:v>
+        <x:v>56067952</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>272407</x:v>
+        <x:v>142245</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>51888085.4</x:v>
+        <x:v>54401600.3</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>1542102</x:v>
+        <x:v>223514</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>40865703</x:v>
+        <x:v>53453373.1</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>148938</x:v>
+        <x:v>104602</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>41722001.9</x:v>
+        <x:v>51383640.5</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>359323</x:v>
+        <x:v>369853</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>36672505.4</x:v>
+        <x:v>41423536</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>95006</x:v>
+        <x:v>147940</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>35604448.6</x:v>
+        <x:v>45601025.6</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>230022</x:v>
+        <x:v>1587030</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>30924157.7</x:v>
+        <x:v>45357317.4</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
-      <x:c r="A47" s="3" t="s"/>
+      <x:c r="A47" s="3" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>23009570.2</x:v>
+        <x:v>153150</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>23009570.2</x:v>
+        <x:v>44908174.5</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>45943</x:v>
+        <x:v>82331</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>21220152.8</x:v>
+        <x:v>39822681.4</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
-      <x:c r="A49" s="3" t="s">
+      <x:c r="A49" s="3" t="s"/>
+      <x:c r="B49" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="B49" s="3" t="s">
+      <x:c r="C49" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C49" s="3" t="s">
+      <x:c r="D49" s="4" t="n">
+        <x:v>35217414.9</x:v>
+      </x:c>
+      <x:c r="E49" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="F49" s="4" t="n">
+        <x:v>35217414.9</x:v>
+      </x:c>
+      <x:c r="G49" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="D49" s="4" t="n">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
-      <x:c r="A50" s="3" t="s"/>
+      <x:c r="A50" s="3" t="s">
+        <x:v>142</x:v>
+      </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>15912.8</x:v>
+        <x:v>220926</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="F50" s="4" t="n">
+        <x:v>34568291.2</x:v>
+      </x:c>
+      <x:c r="G50" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:7">
+      <x:c r="A51" s="3" t="s"/>
+      <x:c r="B51" s="3" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C51" s="3" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D51" s="4" t="n">
+        <x:v>189570.5</x:v>
+      </x:c>
+      <x:c r="E51" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="F50" s="4" t="n">
-[...8 lines deleted...]
-        <x:v>145</x:v>
+      <x:c r="F51" s="4" t="n">
+        <x:v>189570.5</x:v>
+      </x:c>
+      <x:c r="G51" s="3" t="s">
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
-      <x:c r="A54" s="1" t="s">
-        <x:v>147</x:v>
+      <x:c r="A54" s="3" t="s">
+        <x:v>149</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:7">
+      <x:c r="A55" s="1" t="s">
+        <x:v>150</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>