--- v5 (2026-03-10)
+++ v6 (2026-04-09)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdee489ca48ce46e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a02edd1a72e54ae4b672a01bb971a179.psmdcp" Id="Rdcf3d3cfcdd041a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5136a5192234a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54a6b011476b47f0b0fb47b4f2099fde.psmdcp" Id="R5d4fbe35379d42c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="136">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="139">
   <x:si>
     <x:t>Holdings - U.S. Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/10/2026 (%)</x:t>
+    <x:t>As of 04/08/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT</x:t>
   </x:si>
@@ -67,372 +67,381 @@
   <x:si>
     <x:t>594918104</x:t>
   </x:si>
   <x:si>
     <x:t>Equity</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL</x:t>
   </x:si>
   <x:si>
     <x:t>ALPHABET INC CL A</x:t>
   </x:si>
   <x:si>
     <x:t>02079K305</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ</x:t>
   </x:si>
   <x:si>
     <x:t>JOHNSON + JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>478160104</x:t>
   </x:si>
   <x:si>
+    <x:t>AAPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APPLE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>037833100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAM RESEARCH CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>512807306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROADCOM INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11135F101</x:t>
+  </x:si>
+  <x:si>
     <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>META PLATFORMS INC CLASS A</x:t>
   </x:si>
   <x:si>
     <x:t>30303M102</x:t>
   </x:si>
   <x:si>
-    <x:t>AAPL</x:t>
-[...23 lines deleted...]
-    <x:t>512807306</x:t>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>482480100</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>AMAZON.COM INC</x:t>
   </x:si>
   <x:si>
     <x:t>023135106</x:t>
   </x:si>
   <x:si>
     <x:t>TMO</x:t>
   </x:si>
   <x:si>
     <x:t>THERMO FISHER SCIENTIFIC INC</x:t>
   </x:si>
   <x:si>
     <x:t>883556102</x:t>
   </x:si>
   <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEXAS INSTRUMENTS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>882508104</x:t>
+  </x:si>
+  <x:si>
     <x:t>ABT</x:t>
   </x:si>
   <x:si>
     <x:t>ABBOTT LABORATORIES</x:t>
   </x:si>
   <x:si>
     <x:t>002824100</x:t>
   </x:si>
   <x:si>
-    <x:t>KLAC</x:t>
-[...5 lines deleted...]
-    <x:t>482480100</x:t>
+    <x:t>HLT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HILTON WORLDWIDE HOLDINGS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43300A203</x:t>
   </x:si>
   <x:si>
     <x:t>CRM</x:t>
   </x:si>
   <x:si>
     <x:t>SALESFORCE INC</x:t>
   </x:si>
   <x:si>
     <x:t>79466L302</x:t>
   </x:si>
   <x:si>
-    <x:t>TXN</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>ACN</x:t>
   </x:si>
   <x:si>
     <x:t>ACCENTURE PLC CL A</x:t>
   </x:si>
   <x:si>
     <x:t>G1151C101</x:t>
   </x:si>
   <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US BANCORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>902973304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PROCTER + GAMBLE CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>742718109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITEDHEALTH GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91324P102</x:t>
+  </x:si>
+  <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>ELI LILLY + CO</x:t>
   </x:si>
   <x:si>
     <x:t>532457108</x:t>
   </x:si>
   <x:si>
-    <x:t>PG</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>V</x:t>
   </x:si>
   <x:si>
     <x:t>VISA INC CLASS A SHARES</x:t>
   </x:si>
   <x:si>
     <x:t>92826C839</x:t>
   </x:si>
   <x:si>
     <x:t>ARMK</x:t>
   </x:si>
   <x:si>
     <x:t>ARAMARK</x:t>
   </x:si>
   <x:si>
     <x:t>03852U106</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>MERCK + CO. INC.</x:t>
   </x:si>
   <x:si>
     <x:t>58933Y105</x:t>
   </x:si>
   <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONSTELLATION BRANDS INC A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21036P108</x:t>
+  </x:si>
+  <x:si>
     <x:t>KO</x:t>
   </x:si>
   <x:si>
     <x:t>COCA COLA CO/THE</x:t>
   </x:si>
   <x:si>
     <x:t>191216100</x:t>
   </x:si>
   <x:si>
-    <x:t>STZ</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>CI</x:t>
   </x:si>
   <x:si>
     <x:t>THE CIGNA GROUP</x:t>
   </x:si>
   <x:si>
     <x:t>125523100</x:t>
   </x:si>
   <x:si>
     <x:t>TJX</x:t>
   </x:si>
   <x:si>
     <x:t>TJX COMPANIES INC</x:t>
   </x:si>
   <x:si>
     <x:t>872540109</x:t>
   </x:si>
   <x:si>
+    <x:t>ELV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELEVANCE HEALTH INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>036752103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONDELEZ INTERNATIONAL INC A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>609207105</x:t>
+  </x:si>
+  <x:si>
     <x:t>ISRG</x:t>
   </x:si>
   <x:si>
     <x:t>INTUITIVE SURGICAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>46120E602</x:t>
   </x:si>
   <x:si>
+    <x:t>MA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MASTERCARD INC   A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57636Q104</x:t>
+  </x:si>
+  <x:si>
     <x:t>GE</x:t>
   </x:si>
   <x:si>
     <x:t>GENERAL ELECTRIC</x:t>
   </x:si>
   <x:si>
     <x:t>369604301</x:t>
   </x:si>
   <x:si>
-    <x:t>MDLZ</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>UBER</x:t>
   </x:si>
   <x:si>
     <x:t>UBER TECHNOLOGIES INC</x:t>
   </x:si>
   <x:si>
     <x:t>90353T100</x:t>
   </x:si>
   <x:si>
-    <x:t>ELV</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>NFLX</x:t>
   </x:si>
   <x:si>
     <x:t>NETFLIX INC</x:t>
   </x:si>
   <x:si>
     <x:t>64110L106</x:t>
   </x:si>
   <x:si>
+    <x:t>TW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRADEWEB MARKETS INC CLASS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>892672106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUEST DIAGNOSTICS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74834L100</x:t>
+  </x:si>
+  <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>SYNOPSYS INC</x:t>
   </x:si>
   <x:si>
     <x:t>871607107</x:t>
   </x:si>
   <x:si>
-    <x:t>TW</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BF.B</x:t>
   </x:si>
   <x:si>
     <x:t>BROWN FORMAN CORP CLASS B</x:t>
   </x:si>
   <x:si>
     <x:t>115637209</x:t>
   </x:si>
   <x:si>
+    <x:t>ROP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROPER TECHNOLOGIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>776696106</x:t>
+  </x:si>
+  <x:si>
     <x:t>PTC</x:t>
   </x:si>
   <x:si>
     <x:t>PTC INC</x:t>
   </x:si>
   <x:si>
     <x:t>69370C100</x:t>
   </x:si>
   <x:si>
-    <x:t>ROP</x:t>
-[...5 lines deleted...]
-    <x:t>776696106</x:t>
+    <x:t>JKHY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACK HENRY + ASSOCIATES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>426281101</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
   <x:si>
     <x:t>85799J9Y2</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
   </x:si>
   <x:si>
     <x:t>US DOLLAR</x:t>
   </x:si>
   <x:si>
     <x:t>999USDZ92</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
@@ -800,51 +809,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G50"/>
+  <x:dimension ref="A1:G51"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="8.140625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="31.910625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.400625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -859,991 +868,1014 @@
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>578661</x:v>
+        <x:v>616969</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>6.6</x:v>
+        <x:v>6.2</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>236909600</x:v>
+        <x:v>229691389</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>631036</x:v>
+        <x:v>673112</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>5.5</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>193324189</x:v>
+        <x:v>205608791.5</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>735137</x:v>
+        <x:v>784121</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>178336884.8</x:v>
+        <x:v>186942287.6</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>268206</x:v>
+        <x:v>686335</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>173633882.3</x:v>
+        <x:v>173985922.5</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>643631</x:v>
+        <x:v>746302</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>167266824.3</x:v>
+        <x:v>167432853.7</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>466645</x:v>
+        <x:v>497417</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>161342508.8</x:v>
+        <x:v>166122355.5</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>699830</x:v>
+        <x:v>285790</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>147769104.5</x:v>
+        <x:v>164343539.5</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>565808</x:v>
+        <x:v>86277</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>120794349.9</x:v>
+        <x:v>133630131.5</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>234227</x:v>
+        <x:v>603488</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>119448743.2</x:v>
+        <x:v>129007629.8</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>1049244</x:v>
+        <x:v>249927</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>118197336.6</x:v>
+        <x:v>122339266.5</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>80625</x:v>
+        <x:v>607572</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>115221187.5</x:v>
+        <x:v>121353393.4</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>567534</x:v>
+        <x:v>1118952</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>112820083.9</x:v>
+        <x:v>113942882.2</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>569892</x:v>
+        <x:v>349895</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>111812810.4</x:v>
+        <x:v>105724273.2</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>523629</x:v>
+        <x:v>556214</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>109626967.4</x:v>
+        <x:v>101764913.4</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>104956</x:v>
+        <x:v>511826</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>105836580.8</x:v>
+        <x:v>100983269.8</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>641441</x:v>
+        <x:v>1873948</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>99564472</x:v>
+        <x:v>100631007.6</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>327915</x:v>
+        <x:v>684145</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>99509085.9</x:v>
+        <x:v>96669688.5</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>1757140</x:v>
+        <x:v>313187</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>91599708.2</x:v>
+        <x:v>96377035.5</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>293719</x:v>
+        <x:v>95725</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>83759847.2</x:v>
+        <x:v>89128590.3</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>255490</x:v>
+        <x:v>292922</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>80727175.3</x:v>
+        <x:v>88623551.1</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>1826430</x:v>
+        <x:v>1947634</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>73641657.6</x:v>
+        <x:v>81800628</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>604866</x:v>
+        <x:v>645058</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>70835857.3</x:v>
+        <x:v>76942518.2</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>875807</x:v>
+        <x:v>462659</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>68137784.6</x:v>
+        <x:v>71170834</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>433771</x:v>
+        <x:v>934211</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>64614528.2</x:v>
+        <x:v>70915957</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>226500</x:v>
+        <x:v>241572</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>61077990</x:v>
+        <x:v>66251121</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>368797</x:v>
+        <x:v>393289</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>58321557.6</x:v>
+        <x:v>61974480.6</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>114845</x:v>
+        <x:v>186169</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>56682898.2</x:v>
+        <x:v>58053079.3</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>171010</x:v>
+        <x:v>980610</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>55053249.3</x:v>
+        <x:v>56394881.1</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>919694</x:v>
+        <x:v>122381</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>53498600</x:v>
+        <x:v>55432474</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>682418</x:v>
+        <x:v>106011</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>50389745.1</x:v>
+        <x:v>52823161.1</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>174865</x:v>
+        <x:v>182314</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>48790832.3</x:v>
+        <x:v>52615820.4</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>73173</x:v>
+        <x:v>727634</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>37883125.6</x:v>
+        <x:v>52193186.8</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>379323</x:v>
+        <x:v>404443</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>37295037.4</x:v>
+        <x:v>39967057.3</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>83661</x:v>
+        <x:v>301183</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>36578262.4</x:v>
+        <x:v>37593662.1</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>282343</x:v>
+        <x:v>182312</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>35736153.5</x:v>
+        <x:v>35880824.7</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>171008</x:v>
+        <x:v>89313</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>34471792.6</x:v>
+        <x:v>35537642.7</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>1213678</x:v>
+        <x:v>1294062</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>30196308.6</x:v>
+        <x:v>34357346.1</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>181268</x:v>
+        <x:v>79502</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>29622816.6</x:v>
+        <x:v>28527702.7</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>74478</x:v>
+        <x:v>193200</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>27039982.7</x:v>
+        <x:v>27805344</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
-      <x:c r="A45" s="3" t="s"/>
+      <x:c r="A45" s="3" t="s">
+        <x:v>127</x:v>
+      </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>17960709.7</x:v>
+        <x:v>112516</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>17960709.7</x:v>
+        <x:v>17813533.1</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s"/>
       <x:c r="B46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>-2527403.6</x:v>
+        <x:v>13460241.3</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>-2527403.6</x:v>
+        <x:v>13460241.3</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
-    <x:row r="48" spans="1:7">
-      <x:c r="A48" s="3" t="s">
+    <x:row r="47" spans="1:7">
+      <x:c r="A47" s="3" t="s"/>
+      <x:c r="B47" s="3" t="s">
         <x:v>133</x:v>
+      </x:c>
+      <x:c r="C47" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D47" s="4" t="n">
+        <x:v>-5250617.9</x:v>
+      </x:c>
+      <x:c r="E47" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="F47" s="4" t="n">
+        <x:v>-5250617.9</x:v>
+      </x:c>
+      <x:c r="G47" s="3" t="s">
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
-      <x:c r="A50" s="1" t="s">
-        <x:v>135</x:v>
+      <x:c r="A50" s="3" t="s">
+        <x:v>137</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:7">
+      <x:c r="A51" s="1" t="s">
+        <x:v>138</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>