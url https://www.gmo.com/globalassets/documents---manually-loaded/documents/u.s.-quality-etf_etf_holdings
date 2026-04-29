--- v6 (2026-04-09)
+++ v7 (2026-04-29)
@@ -1,420 +1,420 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5136a5192234a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54a6b011476b47f0b0fb47b4f2099fde.psmdcp" Id="R5d4fbe35379d42c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff16fc1882f44441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba1c16fad9ae4a089681999c10aba96b.psmdcp" Id="R994c466158004e7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="139">
   <x:si>
     <x:t>Holdings - U.S. Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/08/2026 (%)</x:t>
+    <x:t>As of 04/28/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT</x:t>
   </x:si>
   <x:si>
     <x:t>MICROSOFT CORP</x:t>
   </x:si>
   <x:si>
     <x:t>594918104</x:t>
   </x:si>
   <x:si>
     <x:t>Equity</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL</x:t>
   </x:si>
   <x:si>
     <x:t>ALPHABET INC CL A</x:t>
   </x:si>
   <x:si>
     <x:t>02079K305</x:t>
   </x:si>
   <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROADCOM INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11135F101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META PLATFORMS INC CLASS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30303M102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAM RESEARCH CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>512807306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APPLE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>037833100</x:t>
+  </x:si>
+  <x:si>
     <x:t>JNJ</x:t>
   </x:si>
   <x:si>
     <x:t>JOHNSON + JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>478160104</x:t>
   </x:si>
   <x:si>
-    <x:t>AAPL</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>KLAC</x:t>
   </x:si>
   <x:si>
     <x:t>KLA CORP</x:t>
   </x:si>
   <x:si>
     <x:t>482480100</x:t>
   </x:si>
   <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEXAS INSTRUMENTS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>882508104</x:t>
+  </x:si>
+  <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>AMAZON.COM INC</x:t>
   </x:si>
   <x:si>
     <x:t>023135106</x:t>
   </x:si>
   <x:si>
     <x:t>TMO</x:t>
   </x:si>
   <x:si>
     <x:t>THERMO FISHER SCIENTIFIC INC</x:t>
   </x:si>
   <x:si>
     <x:t>883556102</x:t>
   </x:si>
   <x:si>
-    <x:t>TXN</x:t>
-[...5 lines deleted...]
-    <x:t>882508104</x:t>
+    <x:t>HLT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HILTON WORLDWIDE HOLDINGS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43300A203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITEDHEALTH GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91324P102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US BANCORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>902973304</x:t>
   </x:si>
   <x:si>
     <x:t>ABT</x:t>
   </x:si>
   <x:si>
     <x:t>ABBOTT LABORATORIES</x:t>
   </x:si>
   <x:si>
     <x:t>002824100</x:t>
   </x:si>
   <x:si>
-    <x:t>HLT</x:t>
-[...5 lines deleted...]
-    <x:t>43300A203</x:t>
+    <x:t>PG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PROCTER + GAMBLE CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>742718109</x:t>
   </x:si>
   <x:si>
     <x:t>CRM</x:t>
   </x:si>
   <x:si>
     <x:t>SALESFORCE INC</x:t>
   </x:si>
   <x:si>
     <x:t>79466L302</x:t>
   </x:si>
   <x:si>
+    <x:t>V</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VISA INC CLASS A SHARES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92826C839</x:t>
+  </x:si>
+  <x:si>
     <x:t>ACN</x:t>
   </x:si>
   <x:si>
     <x:t>ACCENTURE PLC CL A</x:t>
   </x:si>
   <x:si>
     <x:t>G1151C101</x:t>
   </x:si>
   <x:si>
-    <x:t>USB</x:t>
-[...23 lines deleted...]
-    <x:t>91324P102</x:t>
+    <x:t>ARMK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARAMARK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03852U106</x:t>
   </x:si>
   <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>ELI LILLY + CO</x:t>
   </x:si>
   <x:si>
     <x:t>532457108</x:t>
   </x:si>
   <x:si>
-    <x:t>V</x:t>
-[...14 lines deleted...]
-    <x:t>03852U106</x:t>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONSTELLATION BRANDS INC A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21036P108</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>MERCK + CO. INC.</x:t>
   </x:si>
   <x:si>
     <x:t>58933Y105</x:t>
   </x:si>
   <x:si>
-    <x:t>STZ</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>KO</x:t>
   </x:si>
   <x:si>
     <x:t>COCA COLA CO/THE</x:t>
   </x:si>
   <x:si>
     <x:t>191216100</x:t>
   </x:si>
   <x:si>
     <x:t>CI</x:t>
   </x:si>
   <x:si>
     <x:t>THE CIGNA GROUP</x:t>
   </x:si>
   <x:si>
     <x:t>125523100</x:t>
   </x:si>
   <x:si>
+    <x:t>ELV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELEVANCE HEALTH INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>036752103</x:t>
+  </x:si>
+  <x:si>
     <x:t>TJX</x:t>
   </x:si>
   <x:si>
     <x:t>TJX COMPANIES INC</x:t>
   </x:si>
   <x:si>
     <x:t>872540109</x:t>
   </x:si>
   <x:si>
-    <x:t>ELV</x:t>
-[...5 lines deleted...]
-    <x:t>036752103</x:t>
+    <x:t>ISRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTUITIVE SURGICAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46120E602</x:t>
   </x:si>
   <x:si>
     <x:t>MDLZ</x:t>
   </x:si>
   <x:si>
     <x:t>MONDELEZ INTERNATIONAL INC A</x:t>
   </x:si>
   <x:si>
     <x:t>609207105</x:t>
   </x:si>
   <x:si>
-    <x:t>ISRG</x:t>
-[...5 lines deleted...]
-    <x:t>46120E602</x:t>
+    <x:t>UBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER TECHNOLOGIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90353T100</x:t>
   </x:si>
   <x:si>
     <x:t>MA</x:t>
   </x:si>
   <x:si>
     <x:t>MASTERCARD INC   A</x:t>
   </x:si>
   <x:si>
     <x:t>57636Q104</x:t>
   </x:si>
   <x:si>
     <x:t>GE</x:t>
   </x:si>
   <x:si>
     <x:t>GENERAL ELECTRIC</x:t>
   </x:si>
   <x:si>
     <x:t>369604301</x:t>
   </x:si>
   <x:si>
-    <x:t>UBER</x:t>
-[...5 lines deleted...]
-    <x:t>90353T100</x:t>
+    <x:t>SNPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYNOPSYS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>871607107</x:t>
   </x:si>
   <x:si>
     <x:t>NFLX</x:t>
   </x:si>
   <x:si>
     <x:t>NETFLIX INC</x:t>
   </x:si>
   <x:si>
     <x:t>64110L106</x:t>
   </x:si>
   <x:si>
+    <x:t>DGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUEST DIAGNOSTICS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74834L100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF.B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROWN FORMAN CORP CLASS B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115637209</x:t>
+  </x:si>
+  <x:si>
     <x:t>TW</x:t>
   </x:si>
   <x:si>
     <x:t>TRADEWEB MARKETS INC CLASS A</x:t>
   </x:si>
   <x:si>
     <x:t>892672106</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>115637209</x:t>
   </x:si>
   <x:si>
     <x:t>ROP</x:t>
   </x:si>
   <x:si>
     <x:t>ROPER TECHNOLOGIES INC</x:t>
   </x:si>
   <x:si>
     <x:t>776696106</x:t>
   </x:si>
   <x:si>
     <x:t>PTC</x:t>
   </x:si>
   <x:si>
     <x:t>PTC INC</x:t>
   </x:si>
   <x:si>
     <x:t>69370C100</x:t>
   </x:si>
   <x:si>
     <x:t>JKHY</x:t>
   </x:si>
   <x:si>
     <x:t>JACK HENRY + ASSOCIATES INC</x:t>
   </x:si>
@@ -868,996 +868,996 @@
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>616969</x:v>
+        <x:v>634659</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>6.2</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>229691389</x:v>
+        <x:v>269615836.4</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>673112</x:v>
+        <x:v>692542</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>205608791.5</x:v>
+        <x:v>242625164.3</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>784121</x:v>
+        <x:v>511627</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>186942287.6</x:v>
+        <x:v>213962411.4</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>686335</x:v>
+        <x:v>293910</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>173985922.5</x:v>
+        <x:v>199453204.2</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>746302</x:v>
+        <x:v>767762</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>167432853.7</x:v>
+        <x:v>199211206.1</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>497417</x:v>
+        <x:v>706055</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>166122355.5</x:v>
+        <x:v>188947378.6</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>285790</x:v>
+        <x:v>806741</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>164343539.5</x:v>
+        <x:v>181791016.9</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>86277</x:v>
+        <x:v>88887</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>133630131.5</x:v>
+        <x:v>168885300</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>603488</x:v>
+        <x:v>624972</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>129007629.8</x:v>
+        <x:v>168429954</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>249927</x:v>
+        <x:v>620888</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>122339266.5</x:v>
+        <x:v>162126274.6</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>607572</x:v>
+        <x:v>257177</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>121353393.4</x:v>
+        <x:v>120369123.1</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>1118952</x:v>
+        <x:v>360045</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>113942882.2</x:v>
+        <x:v>119696960.3</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>349895</x:v>
+        <x:v>322177</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>105724273.2</x:v>
+        <x:v>114272960.1</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>556214</x:v>
+        <x:v>1927888</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>101764913.4</x:v>
+        <x:v>107903891.4</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>511826</x:v>
+        <x:v>1151142</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>100983269.8</x:v>
+        <x:v>106825977.6</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>1873948</x:v>
+        <x:v>703865</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>100631007.6</x:v>
+        <x:v>104453566</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>684145</x:v>
+        <x:v>572164</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>96669688.5</x:v>
+        <x:v>103092509.5</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>313187</x:v>
+        <x:v>301332</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>96377035.5</x:v>
+        <x:v>93307453.8</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>95725</x:v>
+        <x:v>526616</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>89128590.3</x:v>
+        <x:v>93195233.5</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>292922</x:v>
+        <x:v>2003604</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>88623551.1</x:v>
+        <x:v>91364342.4</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>1947634</x:v>
+        <x:v>98335</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>81800628</x:v>
+        <x:v>85381330.5</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>645058</x:v>
+        <x:v>475999</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>76942518.2</x:v>
+        <x:v>73817924.9</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>462659</x:v>
+        <x:v>663618</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>71170834</x:v>
+        <x:v>73150612.1</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>934211</x:v>
+        <x:v>961181</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>70915957</x:v>
+        <x:v>72511494.6</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>241572</x:v>
+        <x:v>248532</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>66251121</x:v>
+        <x:v>70230172.6</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>393289</x:v>
+        <x:v>191389</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>61974480.6</x:v>
+        <x:v>68159364.6</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>186169</x:v>
+        <x:v>404599</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>58053079.3</x:v>
+        <x:v>63716250.5</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>980610</x:v>
+        <x:v>125861</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>56394881.1</x:v>
+        <x:v>59279272.4</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>122381</x:v>
+        <x:v>1008740</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>55432474</x:v>
+        <x:v>57921850.8</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>106011</x:v>
+        <x:v>748514</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>52823161.1</x:v>
+        <x:v>57089162.8</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>182314</x:v>
+        <x:v>109201</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>52615820.4</x:v>
+        <x:v>55302662.4</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>727634</x:v>
+        <x:v>187534</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>52193186.8</x:v>
+        <x:v>53364675</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>404443</x:v>
+        <x:v>91923</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>39967057.3</x:v>
+        <x:v>45827292.4</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>301183</x:v>
+        <x:v>416043</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>37593662.1</x:v>
+        <x:v>38013848.9</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>182312</x:v>
+        <x:v>187532</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>35880824.7</x:v>
+        <x:v>36874417.2</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>89313</x:v>
+        <x:v>1331182</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>35537642.7</x:v>
+        <x:v>36727311.4</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>1294062</x:v>
+        <x:v>309883</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>34357346.1</x:v>
+        <x:v>34533361.5</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>79502</x:v>
+        <x:v>81822</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>28527702.7</x:v>
+        <x:v>28838163.9</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>193200</x:v>
+        <x:v>198710</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>27805344</x:v>
+        <x:v>27106031.1</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>112516</x:v>
+        <x:v>115706</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>17813533.1</x:v>
+        <x:v>17472763.1</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s"/>
       <x:c r="B46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>13460241.3</x:v>
+        <x:v>8931814.3</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>13460241.3</x:v>
+        <x:v>8931814.3</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s"/>
       <x:c r="B47" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>-5250617.9</x:v>
+        <x:v>14539.8</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>-5250617.9</x:v>
+        <x:v>14539.8</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>