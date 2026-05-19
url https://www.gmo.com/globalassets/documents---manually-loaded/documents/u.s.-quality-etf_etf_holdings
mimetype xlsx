--- v7 (2026-04-29)
+++ v8 (2026-05-19)
@@ -1,465 +1,465 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff16fc1882f44441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba1c16fad9ae4a089681999c10aba96b.psmdcp" Id="R994c466158004e7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e28a91ae11d40c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2e5e354b9a647339e098e3c90b1f335.psmdcp" Id="Rf161f09e066d4206" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="139">
   <x:si>
     <x:t>Holdings - U.S. Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/28/2026 (%)</x:t>
+    <x:t>As of 05/18/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
+    <x:t>STATE STR INSTL INVT TR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85799J9Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>482480100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONSTELLATION BRANDS INC A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21036P108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRADEWEB MARKETS INC CLASS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>892672106</x:t>
+  </x:si>
+  <x:si>
     <x:t>MSFT</x:t>
   </x:si>
   <x:si>
     <x:t>MICROSOFT CORP</x:t>
   </x:si>
   <x:si>
     <x:t>594918104</x:t>
   </x:si>
   <x:si>
-    <x:t>Equity</x:t>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US BANCORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>902973304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERCK + CO. INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58933Y105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>V</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VISA INC CLASS A SHARES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92826C839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYNOPSYS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>871607107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER TECHNOLOGIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90353T100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THERMO FISHER SCIENTIFIC INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>883556102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAM RESEARCH CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>512807306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COCA COLA CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>191216100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONDELEZ INTERNATIONAL INC A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>609207105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELEVANCE HEALTH INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>036752103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARMK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARAMARK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03852U106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META PLATFORMS INC CLASS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30303M102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTC INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69370C100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MASTERCARD INC   A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57636Q104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTUITIVE SURGICAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46120E602</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL</x:t>
   </x:si>
   <x:si>
     <x:t>ALPHABET INC CL A</x:t>
   </x:si>
   <x:si>
     <x:t>02079K305</x:t>
   </x:si>
   <x:si>
+    <x:t>GE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENERAL ELECTRIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>369604301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROPER TECHNOLOGIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>776696106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBOTT LABORATORIES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002824100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF.B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROWN FORMAN CORP CLASS B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115637209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JNJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHNSON + JOHNSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>478160104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE CIGNA GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125523100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PROCTER + GAMBLE CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>742718109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999USDZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACK HENRY + ASSOCIATES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>426281101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUEST DIAGNOSTICS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74834L100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITEDHEALTH GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91324P102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALESFORCE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79466L302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEXAS INSTRUMENTS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>882508104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NETFLIX INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64110L106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAZON.COM INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>023135106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACCENTURE PLC CL A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G1151C101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APPLE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>037833100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HILTON WORLDWIDE HOLDINGS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43300A203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TJX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TJX COMPANIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>872540109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELI LILLY + CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>532457108</x:t>
+  </x:si>
+  <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>BROADCOM INC</x:t>
   </x:si>
   <x:si>
     <x:t>11135F101</x:t>
-  </x:si>
-[...349 lines deleted...]
-    <x:t>Cash</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -816,1051 +816,1051 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:G51"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="8.140625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="31.910625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="11.400625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="31.030625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="12.130625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
-      <x:c r="A6" s="3" t="s">
+      <x:c r="A6" s="3" t="s"/>
+      <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
-      <x:c r="B6" s="3" t="s">
+      <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="C6" s="3" t="s">
+      <x:c r="D6" s="4" t="n">
+        <x:v>22834335.1</x:v>
+      </x:c>
+      <x:c r="E6" s="4" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="F6" s="4" t="n">
+        <x:v>22834335.1</x:v>
+      </x:c>
+      <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="B7" s="3" t="s">
+      <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="C7" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>692542</x:v>
+        <x:v>90354</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>5.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>242625164.3</x:v>
+        <x:v>162819715.1</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>511627</x:v>
+        <x:v>483497</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>213962411.4</x:v>
+        <x:v>68825798</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>293910</x:v>
+        <x:v>314773</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>199453204.2</x:v>
+        <x:v>34920916.6</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>767762</x:v>
+        <x:v>696994</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>6.9</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>199211206.1</x:v>
+        <x:v>294075708.5</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>706055</x:v>
+        <x:v>1958158</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>188947378.6</x:v>
+        <x:v>104017353</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>806741</x:v>
+        <x:v>674050</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>181791016.9</x:v>
+        <x:v>75075689</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>88887</x:v>
+        <x:v>346041</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>168885300</x:v>
+        <x:v>112722855.8</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>624972</x:v>
+        <x:v>93390</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>168429954</x:v>
+        <x:v>46921003.8</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>620888</x:v>
+        <x:v>760250</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>162126274.6</x:v>
+        <x:v>57087172.5</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>257177</x:v>
+        <x:v>261252</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>120369123.1</x:v>
+        <x:v>114517201.7</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>360045</x:v>
+        <x:v>738972</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>119696960.3</x:v>
+        <x:v>210400107.8</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>322177</x:v>
+        <x:v>976316</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>114272960.1</x:v>
+        <x:v>78905859.1</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>1927888</x:v>
+        <x:v>2592</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>107903891.4</x:v>
+        <x:v>156660.5</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>1151142</x:v>
+        <x:v>194323</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>106825977.6</x:v>
+        <x:v>76306755.6</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>703865</x:v>
+        <x:v>2035039</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>104453566</x:v>
+        <x:v>108019870.1</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>572164</x:v>
+        <x:v>298474</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>103092509.5</x:v>
+        <x:v>183331685</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>301332</x:v>
+        <x:v>201807</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>93307453.8</x:v>
+        <x:v>28638431.4</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>526616</x:v>
+        <x:v>157635</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>93195233.5</x:v>
+        <x:v>77903217</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>2003604</x:v>
+        <x:v>127817</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>91364342.4</x:v>
+        <x:v>53826295</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>98335</x:v>
+        <x:v>648590</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>85381330.5</x:v>
+        <x:v>257347540.2</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>475999</x:v>
+        <x:v>241428</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>73817924.9</x:v>
+        <x:v>67969224.8</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>663618</x:v>
+        <x:v>83126</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>73150612.1</x:v>
+        <x:v>26675133.4</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>961181</x:v>
+        <x:v>1169211</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>72511494.6</x:v>
+        <x:v>98763253.2</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>248532</x:v>
+        <x:v>1352022</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>70230172.6</x:v>
+        <x:v>35666340.4</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>191389</x:v>
+        <x:v>819431</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>68159364.6</x:v>
+        <x:v>185773202</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>404599</x:v>
+        <x:v>252444</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>63716250.5</x:v>
+        <x:v>72014699.9</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>125861</x:v>
+        <x:v>714925</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>59279272.4</x:v>
+        <x:v>101211932.3</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
-      <x:c r="A34" s="3" t="s">
+      <x:c r="A34" s="3" t="s"/>
+      <x:c r="B34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="B34" s="3" t="s">
+      <x:c r="C34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="C34" s="3" t="s">
+      <x:c r="D34" s="4" t="n">
+        <x:v>-59601.7</x:v>
+      </x:c>
+      <x:c r="E34" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F34" s="4" t="n">
+        <x:v>-59601.7</x:v>
+      </x:c>
+      <x:c r="G34" s="3" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>748514</x:v>
+        <x:v>117499</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>57089162.8</x:v>
+        <x:v>16082088.1</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>109201</x:v>
+        <x:v>190466</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>55302662.4</x:v>
+        <x:v>35542860.3</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>187534</x:v>
+        <x:v>327230</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>53364675</x:v>
+        <x:v>128879535.5</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>91923</x:v>
+        <x:v>581129</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>45827292.4</x:v>
+        <x:v>100831692.8</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>416043</x:v>
+        <x:v>634752</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>38013848.9</x:v>
+        <x:v>192158473</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>187532</x:v>
+        <x:v>859541</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>36874417.2</x:v>
+        <x:v>74797257.8</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>1331182</x:v>
+        <x:v>630644</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>36727311.4</x:v>
+        <x:v>166578306.2</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>309883</x:v>
+        <x:v>534905</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>34533361.5</x:v>
+        <x:v>90302662.1</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>81822</x:v>
+        <x:v>717139</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>28838163.9</x:v>
+        <x:v>215306642</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>198710</x:v>
+        <x:v>277722</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>27106031.1</x:v>
+        <x:v>87807364.7</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>115706</x:v>
+        <x:v>410956</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>17472763.1</x:v>
+        <x:v>60587243.1</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
-      <x:c r="A46" s="3" t="s"/>
+      <x:c r="A46" s="3" t="s">
+        <x:v>130</x:v>
+      </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>8931814.3</x:v>
+        <x:v>99802</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>8931814.3</x:v>
+        <x:v>100293025.8</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
-      <x:c r="A47" s="3" t="s"/>
+      <x:c r="A47" s="3" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>14539.8</x:v>
+        <x:v>519614</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>14539.8</x:v>
+        <x:v>220934676.7</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>