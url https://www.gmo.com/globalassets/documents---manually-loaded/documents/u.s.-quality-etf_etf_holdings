--- v8 (2026-05-19)
+++ v9 (2026-06-08)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e28a91ae11d40c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2e5e354b9a647339e098e3c90b1f335.psmdcp" Id="Rf161f09e066d4206" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R386b68b661e34672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a3f1f5bf80a4452b5c5482105bd9e63.psmdcp" Id="Rf21a0a7e40f3489c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="139">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="136">
   <x:si>
     <x:t>Holdings - U.S. Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/18/2026 (%)</x:t>
+    <x:t>As of 06/08/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
@@ -130,86 +130,86 @@
   <x:si>
     <x:t>VISA INC CLASS A SHARES</x:t>
   </x:si>
   <x:si>
     <x:t>92826C839</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>SYNOPSYS INC</x:t>
   </x:si>
   <x:si>
     <x:t>871607107</x:t>
   </x:si>
   <x:si>
     <x:t>UBER</x:t>
   </x:si>
   <x:si>
     <x:t>UBER TECHNOLOGIES INC</x:t>
   </x:si>
   <x:si>
     <x:t>90353T100</x:t>
   </x:si>
   <x:si>
+    <x:t>MCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOODY S CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>615369105</x:t>
+  </x:si>
+  <x:si>
     <x:t>TMO</x:t>
   </x:si>
   <x:si>
     <x:t>THERMO FISHER SCIENTIFIC INC</x:t>
   </x:si>
   <x:si>
     <x:t>883556102</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX</x:t>
   </x:si>
   <x:si>
     <x:t>LAM RESEARCH CORP</x:t>
   </x:si>
   <x:si>
     <x:t>512807306</x:t>
   </x:si>
   <x:si>
     <x:t>KO</x:t>
   </x:si>
   <x:si>
     <x:t>COCA COLA CO/THE</x:t>
   </x:si>
   <x:si>
     <x:t>191216100</x:t>
   </x:si>
   <x:si>
-    <x:t>MDLZ</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>ELV</x:t>
   </x:si>
   <x:si>
     <x:t>ELEVANCE HEALTH INC</x:t>
   </x:si>
   <x:si>
     <x:t>036752103</x:t>
   </x:si>
   <x:si>
     <x:t>ARMK</x:t>
   </x:si>
   <x:si>
     <x:t>ARAMARK</x:t>
   </x:si>
   <x:si>
     <x:t>03852U106</x:t>
   </x:si>
   <x:si>
     <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>META PLATFORMS INC CLASS A</x:t>
   </x:si>
   <x:si>
     <x:t>30303M102</x:t>
@@ -290,59 +290,50 @@
     <x:t>JNJ</x:t>
   </x:si>
   <x:si>
     <x:t>JOHNSON + JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>478160104</x:t>
   </x:si>
   <x:si>
     <x:t>CI</x:t>
   </x:si>
   <x:si>
     <x:t>THE CIGNA GROUP</x:t>
   </x:si>
   <x:si>
     <x:t>125523100</x:t>
   </x:si>
   <x:si>
     <x:t>PG</x:t>
   </x:si>
   <x:si>
     <x:t>PROCTER + GAMBLE CO/THE</x:t>
   </x:si>
   <x:si>
     <x:t>742718109</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Cash</x:t>
   </x:si>
   <x:si>
     <x:t>JKHY</x:t>
   </x:si>
   <x:si>
     <x:t>JACK HENRY + ASSOCIATES INC</x:t>
   </x:si>
   <x:si>
     <x:t>426281101</x:t>
   </x:si>
   <x:si>
     <x:t>DGX</x:t>
   </x:si>
   <x:si>
     <x:t>QUEST DIAGNOSTICS INC</x:t>
   </x:si>
   <x:si>
     <x:t>74834L100</x:t>
   </x:si>
   <x:si>
     <x:t>UNH</x:t>
   </x:si>
   <x:si>
     <x:t>UNITEDHEALTH GROUP INC</x:t>
   </x:si>
@@ -809,51 +800,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G51"/>
+  <x:dimension ref="A1:G50"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="8.140625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="31.030625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.130625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -866,1016 +857,995 @@
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>22834335.1</x:v>
+        <x:v>19586059.6</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>22834335.1</x:v>
+        <x:v>19586059.6</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>90354</x:v>
+        <x:v>93216</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>162819715.1</x:v>
+        <x:v>179832307.2</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>483497</x:v>
+        <x:v>498125</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>68825798</x:v>
+        <x:v>70190793.8</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>314773</x:v>
+        <x:v>324313</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>34920916.6</x:v>
+        <x:v>33251811.9</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>696994</x:v>
+        <x:v>717982</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>294075708.5</x:v>
+        <x:v>299161559.9</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>1958158</x:v>
+        <x:v>2017272</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>104017353</x:v>
+        <x:v>112341877.7</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>674050</x:v>
+        <x:v>694402</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>75075689</x:v>
+        <x:v>83876817.6</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>346041</x:v>
+        <x:v>356535</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>112722855.8</x:v>
+        <x:v>115364030</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>93390</x:v>
+        <x:v>140680</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>46921003.8</x:v>
+        <x:v>65395098</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>760250</x:v>
+        <x:v>783146</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>57087172.5</x:v>
+        <x:v>55376253.7</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>261252</x:v>
+        <x:v>24796</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>114517201.7</x:v>
+        <x:v>11191674.6</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>738972</x:v>
+        <x:v>269202</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>210400107.8</x:v>
+        <x:v>127278705.6</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>976316</x:v>
+        <x:v>761232</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>78905859.1</x:v>
+        <x:v>230866441</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>2592</x:v>
+        <x:v>1005856</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>156660.5</x:v>
+        <x:v>79945434.9</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>194323</x:v>
+        <x:v>200047</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>76306755.6</x:v>
+        <x:v>83125529.9</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>2035039</x:v>
+        <x:v>2096379</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>108019870.1</x:v>
+        <x:v>111967602.4</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>298474</x:v>
+        <x:v>307378</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>183331685</x:v>
+        <x:v>182275154</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>201807</x:v>
+        <x:v>207849</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>28638431.4</x:v>
+        <x:v>28475313</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>157635</x:v>
+        <x:v>174142</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>77903217</x:v>
+        <x:v>85517653.4</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>127817</x:v>
+        <x:v>131633</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>53826295</x:v>
+        <x:v>55557024</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>648590</x:v>
+        <x:v>668272</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>6.1</x:v>
+        <x:v>5.6</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>257347540.2</x:v>
+        <x:v>246131260.3</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>241428</x:v>
+        <x:v>248742</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>67969224.8</x:v>
+        <x:v>81587376</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>83126</x:v>
+        <x:v>85670</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>26675133.4</x:v>
+        <x:v>28457860.6</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>1169211</x:v>
+        <x:v>1204475</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>98763253.2</x:v>
+        <x:v>109691538.3</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>1352022</x:v>
+        <x:v>1392726</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>35666340.4</x:v>
+        <x:v>36433712.2</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>819431</x:v>
+        <x:v>844201</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>185773202</x:v>
+        <x:v>196504666.8</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>252444</x:v>
+        <x:v>260076</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>72014699.9</x:v>
+        <x:v>75286800.5</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>714925</x:v>
+        <x:v>736515</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>101211932.3</x:v>
+        <x:v>107928908.1</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
-      <x:c r="A34" s="3" t="s"/>
+      <x:c r="A34" s="3" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>-59601.7</x:v>
+        <x:v>120887</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>-59601.7</x:v>
+        <x:v>15728607.6</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>117499</x:v>
+        <x:v>196190</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>16082088.1</x:v>
+        <x:v>39294895.1</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>190466</x:v>
+        <x:v>337088</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>35542860.3</x:v>
+        <x:v>134656543.4</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>327230</x:v>
+        <x:v>598619</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>128879535.5</x:v>
+        <x:v>111139603.5</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>581129</x:v>
+        <x:v>653832</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>100831692.8</x:v>
+        <x:v>186381349.9</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>634752</x:v>
+        <x:v>885583</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>192158473</x:v>
+        <x:v>72777210.9</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>859541</x:v>
+        <x:v>649724</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>74797257.8</x:v>
+        <x:v>159851595.7</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>630644</x:v>
+        <x:v>551089</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>166578306.2</x:v>
+        <x:v>98231614.3</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>534905</x:v>
+        <x:v>703195</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>90302662.1</x:v>
+        <x:v>216119951.3</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>717139</x:v>
+        <x:v>285990</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>215306642</x:v>
+        <x:v>98123169</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>277722</x:v>
+        <x:v>423358</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>87807364.7</x:v>
+        <x:v>68037864.2</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>410956</x:v>
+        <x:v>102664</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>60587243.1</x:v>
+        <x:v>116156102.9</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>99802</x:v>
+        <x:v>482793</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>100293025.8</x:v>
+        <x:v>186227743.9</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row r="47" spans="1:7">
-      <x:c r="A47" s="3" t="s">
+    <x:row r="48" spans="1:7">
+      <x:c r="A48" s="3" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
-      <x:c r="A50" s="3" t="s">
-[...5 lines deleted...]
-        <x:v>138</x:v>
+      <x:c r="A50" s="1" t="s">
+        <x:v>135</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>