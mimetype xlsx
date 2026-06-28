--- v9 (2026-06-08)
+++ v10 (2026-06-28)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R386b68b661e34672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a3f1f5bf80a4452b5c5482105bd9e63.psmdcp" Id="Rf21a0a7e40f3489c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90213e99c293464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82970289afab41118f9f2f9cf9611881.psmdcp" Id="R52f0db6d503b41c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="136">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="142">
   <x:si>
     <x:t>Holdings - U.S. Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/08/2026 (%)</x:t>
+    <x:t>As of 06/26/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
@@ -283,57 +283,75 @@
   <x:si>
     <x:t>BROWN FORMAN CORP CLASS B</x:t>
   </x:si>
   <x:si>
     <x:t>115637209</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ</x:t>
   </x:si>
   <x:si>
     <x:t>JOHNSON + JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>478160104</x:t>
   </x:si>
   <x:si>
     <x:t>CI</x:t>
   </x:si>
   <x:si>
     <x:t>THE CIGNA GROUP</x:t>
   </x:si>
   <x:si>
     <x:t>125523100</x:t>
   </x:si>
   <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVIDIA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67066G104</x:t>
+  </x:si>
+  <x:si>
     <x:t>PG</x:t>
   </x:si>
   <x:si>
     <x:t>PROCTER + GAMBLE CO/THE</x:t>
   </x:si>
   <x:si>
     <x:t>742718109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999USDZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
   </x:si>
   <x:si>
     <x:t>JKHY</x:t>
   </x:si>
   <x:si>
     <x:t>JACK HENRY + ASSOCIATES INC</x:t>
   </x:si>
   <x:si>
     <x:t>426281101</x:t>
   </x:si>
   <x:si>
     <x:t>DGX</x:t>
   </x:si>
   <x:si>
     <x:t>QUEST DIAGNOSTICS INC</x:t>
   </x:si>
   <x:si>
     <x:t>74834L100</x:t>
   </x:si>
   <x:si>
     <x:t>UNH</x:t>
   </x:si>
   <x:si>
     <x:t>UNITEDHEALTH GROUP INC</x:t>
   </x:si>
@@ -800,51 +818,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G50"/>
+  <x:dimension ref="A1:G52"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="8.140625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="31.030625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.130625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -857,995 +875,1039 @@
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>19586059.6</x:v>
+        <x:v>11005516.5</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>19586059.6</x:v>
+        <x:v>11005516.5</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>93216</x:v>
+        <x:v>733973</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>179832307.2</x:v>
+        <x:v>189952212.4</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>498125</x:v>
+        <x:v>517399</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>70190793.8</x:v>
+        <x:v>74738285.6</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>324313</x:v>
+        <x:v>336883</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>33251811.9</x:v>
+        <x:v>30824794.5</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>717982</x:v>
+        <x:v>745636</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>299161559.9</x:v>
+        <x:v>263082749.9</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>2017272</x:v>
+        <x:v>1723517</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>112341877.7</x:v>
+        <x:v>105496475.6</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>694402</x:v>
+        <x:v>721218</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>83876817.6</x:v>
+        <x:v>90476798.1</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>356535</x:v>
+        <x:v>370362</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>115364030</x:v>
+        <x:v>122412048.2</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>140680</x:v>
+        <x:v>146127</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>65395098</x:v>
+        <x:v>66490707.5</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>783146</x:v>
+        <x:v>813314</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>55376253.7</x:v>
+        <x:v>58761936.5</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>24796</x:v>
+        <x:v>25634</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>11191674.6</x:v>
+        <x:v>11249480.9</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>269202</x:v>
+        <x:v>304214</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>127278705.6</x:v>
+        <x:v>153856230.5</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>761232</x:v>
+        <x:v>688257</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>230866441</x:v>
+        <x:v>276555427.7</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>1005856</x:v>
+        <x:v>1044823</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>79945434.9</x:v>
+        <x:v>84024665.7</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>200047</x:v>
+        <x:v>184229</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>83125529.9</x:v>
+        <x:v>71355576.3</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>2096379</x:v>
+        <x:v>2177246</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>111967602.4</x:v>
+        <x:v>119269535.9</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>307378</x:v>
+        <x:v>319110</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>182275154</x:v>
+        <x:v>173235245.7</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>207849</x:v>
+        <x:v>215810</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>28475313</x:v>
+        <x:v>24289415.5</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>174142</x:v>
+        <x:v>207344</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>85517653.4</x:v>
+        <x:v>101374628.5</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>131633</x:v>
+        <x:v>136661</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>55557024</x:v>
+        <x:v>54622035.1</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>668272</x:v>
+        <x:v>694250</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>5.6</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>246131260.3</x:v>
+        <x:v>238620667.5</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>248742</x:v>
+        <x:v>258379</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>81587376</x:v>
+        <x:v>95951625.4</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>85670</x:v>
+        <x:v>89022</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>28457860.6</x:v>
+        <x:v>29592693.2</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>1204475</x:v>
+        <x:v>1250984</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>109691538.3</x:v>
+        <x:v>116641748.2</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>1392726</x:v>
+        <x:v>1446358</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>36433712.2</x:v>
+        <x:v>40035189.4</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>844201</x:v>
+        <x:v>876883</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>196504666.8</x:v>
+        <x:v>214731109</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>260076</x:v>
+        <x:v>270132</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>75286800.5</x:v>
+        <x:v>76142106.8</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>736515</x:v>
+        <x:v>541394</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>107928908.1</x:v>
+        <x:v>105972461.6</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>120887</x:v>
+        <x:v>765007</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>15728607.6</x:v>
+        <x:v>113603539.5</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
-      <x:c r="A35" s="3" t="s">
+      <x:c r="A35" s="3" t="s"/>
+      <x:c r="B35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="B35" s="3" t="s">
+      <x:c r="C35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C35" s="3" t="s">
+      <x:c r="D35" s="4" t="n">
+        <x:v>-1776792.8</x:v>
+      </x:c>
+      <x:c r="E35" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F35" s="4" t="n">
+        <x:v>-1776792.8</x:v>
+      </x:c>
+      <x:c r="G35" s="3" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>337088</x:v>
+        <x:v>120887</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>134656543.4</x:v>
+        <x:v>15559365.8</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>598619</x:v>
+        <x:v>203732</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>111139603.5</x:v>
+        <x:v>42017687.7</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>653832</x:v>
+        <x:v>321851</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>186381349.9</x:v>
+        <x:v>133738746</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>885583</x:v>
+        <x:v>621664</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>72777210.9</x:v>
+        <x:v>93367716.2</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>649724</x:v>
+        <x:v>639175</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>159851595.7</x:v>
+        <x:v>199301156.8</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>551089</x:v>
+        <x:v>1215838</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>98231614.3</x:v>
+        <x:v>86202914.2</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>703195</x:v>
+        <x:v>674864</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>216119951.3</x:v>
+        <x:v>153200876.6</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>285990</x:v>
+        <x:v>572458</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>98123169</x:v>
+        <x:v>72026665.6</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>423358</x:v>
+        <x:v>730430</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>68037864.2</x:v>
+        <x:v>200977814.5</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>102664</x:v>
+        <x:v>296884</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>116156102.9</x:v>
+        <x:v>101103846.2</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>482793</x:v>
+        <x:v>439699</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>186227743.9</x:v>
+        <x:v>68236887.8</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:7">
+      <x:c r="A47" s="3" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="B47" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C47" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D47" s="4" t="n">
+        <x:v>106435</x:v>
+      </x:c>
+      <x:c r="E47" s="4" t="n">
+        <x:v>2.6</x:v>
+      </x:c>
+      <x:c r="F47" s="4" t="n">
+        <x:v>120025685.2</x:v>
+      </x:c>
+      <x:c r="G47" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
-        <x:v>133</x:v>
-[...4 lines deleted...]
-        <x:v>134</x:v>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="B48" s="3" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C48" s="3" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D48" s="4" t="n">
+        <x:v>489302</x:v>
+      </x:c>
+      <x:c r="E48" s="4" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="F48" s="4" t="n">
+        <x:v>185401420.8</x:v>
+      </x:c>
+      <x:c r="G48" s="3" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
-      <x:c r="A50" s="1" t="s">
-        <x:v>135</x:v>
+      <x:c r="A50" s="3" t="s">
+        <x:v>139</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:7">
+      <x:c r="A51" s="3" t="s">
+        <x:v>140</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:7">
+      <x:c r="A52" s="1" t="s">
+        <x:v>141</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>