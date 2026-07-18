--- v10 (2026-06-28)
+++ v11 (2026-07-18)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90213e99c293464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82970289afab41118f9f2f9cf9611881.psmdcp" Id="R52f0db6d503b41c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R412e3f249ed84a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77b12671e2d64d5c8fb9046c8d289a7e.psmdcp" Id="Rf2907671893a4ed1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="142">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="145">
   <x:si>
     <x:t>Holdings - U.S. Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/26/2026 (%)</x:t>
+    <x:t>As of 07/17/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
@@ -137,50 +137,59 @@
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>SYNOPSYS INC</x:t>
   </x:si>
   <x:si>
     <x:t>871607107</x:t>
   </x:si>
   <x:si>
     <x:t>UBER</x:t>
   </x:si>
   <x:si>
     <x:t>UBER TECHNOLOGIES INC</x:t>
   </x:si>
   <x:si>
     <x:t>90353T100</x:t>
   </x:si>
   <x:si>
     <x:t>MCO</x:t>
   </x:si>
   <x:si>
     <x:t>MOODY S CORP</x:t>
   </x:si>
   <x:si>
     <x:t>615369105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHILIP MORRIS INTERNATIONAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718172109</x:t>
   </x:si>
   <x:si>
     <x:t>TMO</x:t>
   </x:si>
   <x:si>
     <x:t>THERMO FISHER SCIENTIFIC INC</x:t>
   </x:si>
   <x:si>
     <x:t>883556102</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX</x:t>
   </x:si>
   <x:si>
     <x:t>LAM RESEARCH CORP</x:t>
   </x:si>
   <x:si>
     <x:t>512807306</x:t>
   </x:si>
   <x:si>
     <x:t>KO</x:t>
   </x:si>
   <x:si>
     <x:t>COCA COLA CO/THE</x:t>
   </x:si>
@@ -818,51 +827,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G52"/>
+  <x:dimension ref="A1:G53"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="8.140625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="31.030625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.130625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -875,1039 +884,1062 @@
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>11005516.5</x:v>
+        <x:v>12550907.1</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>11005516.5</x:v>
+        <x:v>12550907.1</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>733973</x:v>
+        <x:v>754448</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>189952212.4</x:v>
+        <x:v>165503257.8</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>517399</x:v>
+        <x:v>531889</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>74738285.6</x:v>
+        <x:v>72187975.1</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>336883</x:v>
+        <x:v>346333</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>30824794.5</x:v>
+        <x:v>35045436.3</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>745636</x:v>
+        <x:v>766426</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>5.7</x:v>
+        <x:v>6.3</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>263082749.9</x:v>
+        <x:v>307413468.6</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>1723517</x:v>
+        <x:v>1681028</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>105496475.6</x:v>
+        <x:v>107602602.3</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>721218</x:v>
+        <x:v>741378</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>90476798.1</x:v>
+        <x:v>94622074.1</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>370362</x:v>
+        <x:v>380757</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>122412048.2</x:v>
+        <x:v>139029611</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>146127</x:v>
+        <x:v>150222</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>66490707.5</x:v>
+        <x:v>62647080.7</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>813314</x:v>
+        <x:v>835994</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>58761936.5</x:v>
+        <x:v>61896995.8</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>25634</x:v>
+        <x:v>26264</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>11249480.9</x:v>
+        <x:v>13631541.3</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>304214</x:v>
+        <x:v>262448</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>153856230.5</x:v>
+        <x:v>49823128.3</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>688257</x:v>
+        <x:v>312719</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>6</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>276555427.7</x:v>
+        <x:v>169865833.6</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>1044823</x:v>
+        <x:v>707472</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>84024665.7</x:v>
+        <x:v>227070213.1</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>184229</x:v>
+        <x:v>1074118</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>71355576.3</x:v>
+        <x:v>91214100.6</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>2177246</x:v>
+        <x:v>189269</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>119269535.9</x:v>
+        <x:v>70568946.7</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>319110</x:v>
+        <x:v>2026638</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>173235245.7</x:v>
+        <x:v>115498099.6</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>215810</x:v>
+        <x:v>327930</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>24289415.5</x:v>
+        <x:v>217922602.2</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>207344</x:v>
+        <x:v>221795</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>101374628.5</x:v>
+        <x:v>28247811.2</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>136661</x:v>
+        <x:v>213594</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>54622035.1</x:v>
+        <x:v>117805634.8</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>694250</x:v>
+        <x:v>140441</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>238620667.5</x:v>
+        <x:v>56503627.5</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>258379</x:v>
+        <x:v>713780</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>95951625.4</x:v>
+        <x:v>253006458.8</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>89022</x:v>
+        <x:v>265624</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>29592693.2</x:v>
+        <x:v>91834185.5</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>1250984</x:v>
+        <x:v>91542</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>116641748.2</x:v>
+        <x:v>33340511.8</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>1446358</x:v>
+        <x:v>1159946</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>40035189.4</x:v>
+        <x:v>114637463.2</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>876883</x:v>
+        <x:v>1486678</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>214731109</x:v>
+        <x:v>38594160.9</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>270132</x:v>
+        <x:v>845532</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>76142106.8</x:v>
+        <x:v>211357634</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>541394</x:v>
+        <x:v>277692</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>105972461.6</x:v>
+        <x:v>78814543.4</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>765007</x:v>
+        <x:v>556514</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>113603539.5</x:v>
+        <x:v>115421003.6</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
-      <x:c r="A35" s="3" t="s"/>
+      <x:c r="A35" s="3" t="s">
+        <x:v>97</x:v>
+      </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>-1776792.8</x:v>
+        <x:v>691032</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="F35" s="4" t="n">
+        <x:v>104691348</x:v>
+      </x:c>
+      <x:c r="G35" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:7">
+      <x:c r="A36" s="3" t="s"/>
+      <x:c r="B36" s="3" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C36" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D36" s="4" t="n">
+        <x:v>72277.2</x:v>
+      </x:c>
+      <x:c r="E36" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="F35" s="4" t="n">
-[...13 lines deleted...]
-      <x:c r="C36" s="3" t="s">
+      <x:c r="F36" s="4" t="n">
+        <x:v>72277.2</x:v>
+      </x:c>
+      <x:c r="G36" s="3" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>203732</x:v>
+        <x:v>120887</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>42017687.7</x:v>
+        <x:v>18597256.1</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>321851</x:v>
+        <x:v>209402</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>133738746</x:v>
+        <x:v>43850872.8</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>621664</x:v>
+        <x:v>330986</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>93367716.2</x:v>
+        <x:v>140132852.7</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>639175</x:v>
+        <x:v>638989</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>199301156.8</x:v>
+        <x:v>110340620.5</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>1215838</x:v>
+        <x:v>657130</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>86202914.2</x:v>
+        <x:v>191369398.6</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>674864</x:v>
+        <x:v>1249858</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>153200876.6</x:v>
+        <x:v>92926942.3</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>572458</x:v>
+        <x:v>693764</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>72026665.6</x:v>
+        <x:v>173364686</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>730430</x:v>
+        <x:v>588523</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>200977814.5</x:v>
+        <x:v>85106311</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>296884</x:v>
+        <x:v>750905</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>101103846.2</x:v>
+        <x:v>250246600.3</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>439699</x:v>
+        <x:v>305074</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>68236887.8</x:v>
+        <x:v>98599916.8</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>106435</x:v>
+        <x:v>451984</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>120025685.2</x:v>
+        <x:v>69962603.4</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>489302</x:v>
+        <x:v>109270</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>185401420.8</x:v>
+        <x:v>127755205.9</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row r="50" spans="1:7">
-      <x:c r="A50" s="3" t="s">
+    <x:row r="49" spans="1:7">
+      <x:c r="A49" s="3" t="s">
         <x:v>139</x:v>
+      </x:c>
+      <x:c r="B49" s="3" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D49" s="4" t="n">
+        <x:v>502847</x:v>
+      </x:c>
+      <x:c r="E49" s="4" t="n">
+        <x:v>3.9</x:v>
+      </x:c>
+      <x:c r="F49" s="4" t="n">
+        <x:v>188291059.2</x:v>
+      </x:c>
+      <x:c r="G49" s="3" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
-      <x:c r="A52" s="1" t="s">
-        <x:v>141</x:v>
+      <x:c r="A52" s="3" t="s">
+        <x:v>143</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:7">
+      <x:c r="A53" s="1" t="s">
+        <x:v>144</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>