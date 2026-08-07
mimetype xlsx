--- v11 (2026-07-18)
+++ v12 (2026-08-07)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R412e3f249ed84a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77b12671e2d64d5c8fb9046c8d289a7e.psmdcp" Id="Rf2907671893a4ed1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ee305b826f945ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa305958f9ae424ca218270575bd64ff.psmdcp" Id="R86e763425d6e437c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="145">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="148">
   <x:si>
     <x:t>Holdings - U.S. Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/17/2026 (%)</x:t>
+    <x:t>As of 08/07/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
@@ -371,50 +371,59 @@
     <x:t>CRM</x:t>
   </x:si>
   <x:si>
     <x:t>SALESFORCE INC</x:t>
   </x:si>
   <x:si>
     <x:t>79466L302</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>TEXAS INSTRUMENTS INC</x:t>
   </x:si>
   <x:si>
     <x:t>882508104</x:t>
   </x:si>
   <x:si>
     <x:t>NFLX</x:t>
   </x:si>
   <x:si>
     <x:t>NETFLIX INC</x:t>
   </x:si>
   <x:si>
     <x:t>64110L106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STRYKER CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>863667101</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>AMAZON.COM INC</x:t>
   </x:si>
   <x:si>
     <x:t>023135106</x:t>
   </x:si>
   <x:si>
     <x:t>ACN</x:t>
   </x:si>
   <x:si>
     <x:t>ACCENTURE PLC CL A</x:t>
   </x:si>
   <x:si>
     <x:t>G1151C101</x:t>
   </x:si>
   <x:si>
     <x:t>AAPL</x:t>
   </x:si>
   <x:si>
     <x:t>APPLE INC</x:t>
   </x:si>
@@ -827,51 +836,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G53"/>
+  <x:dimension ref="A1:G54"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="8.140625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="31.030625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.130625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -884,1062 +893,1085 @@
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>12550907.1</x:v>
+        <x:v>9390385.7</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>12550907.1</x:v>
+        <x:v>9390385.7</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>754448</x:v>
+        <x:v>694950</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>165503257.8</x:v>
+        <x:v>134278239</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>531889</x:v>
+        <x:v>539249</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>72187975.1</x:v>
+        <x:v>71461277.5</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>346333</x:v>
+        <x:v>351133</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>35045436.3</x:v>
+        <x:v>36279061.6</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>766426</x:v>
+        <x:v>776986</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>6.3</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>307413468.6</x:v>
+        <x:v>388384222</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>1681028</x:v>
+        <x:v>1514110</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>107602602.3</x:v>
+        <x:v>96615359.1</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>741378</x:v>
+        <x:v>720267</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>94622074.1</x:v>
+        <x:v>92460674.8</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>380757</x:v>
+        <x:v>386037</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>139029611</x:v>
+        <x:v>143015127.4</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>150222</x:v>
+        <x:v>152302</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>62647080.7</x:v>
+        <x:v>61831566</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>835994</x:v>
+        <x:v>847514</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>61896995.8</x:v>
+        <x:v>59724311.6</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>26264</x:v>
+        <x:v>39045</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>13631541.3</x:v>
+        <x:v>18473360.9</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>262448</x:v>
+        <x:v>266128</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>49823128.3</x:v>
+        <x:v>50045370.4</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>312719</x:v>
+        <x:v>338435</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>169865833.6</x:v>
+        <x:v>196299068.7</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>707472</x:v>
+        <x:v>643969</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>227070213.1</x:v>
+        <x:v>196906401.1</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>1074118</x:v>
+        <x:v>1088998</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>91214100.6</x:v>
+        <x:v>94579476.3</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>189269</x:v>
+        <x:v>186714</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>70568946.7</x:v>
+        <x:v>73079859.6</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>2026638</x:v>
+        <x:v>2054638</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>115498099.6</x:v>
+        <x:v>115696665.8</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>327930</x:v>
+        <x:v>332410</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>217922602.2</x:v>
+        <x:v>196088659</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>221795</x:v>
+        <x:v>224835</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>28247811.2</x:v>
+        <x:v>33199136.1</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>213594</x:v>
+        <x:v>216474</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>117805634.8</x:v>
+        <x:v>124678200.3</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>140441</x:v>
+        <x:v>142361</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>56503627.5</x:v>
+        <x:v>53201729.3</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>713780</x:v>
+        <x:v>723700</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>253006458.8</x:v>
+        <x:v>258903675</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>265624</x:v>
+        <x:v>269304</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>91834185.5</x:v>
+        <x:v>100867813.2</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>91542</x:v>
+        <x:v>92822</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>33340511.8</x:v>
+        <x:v>36857759.8</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>1159946</x:v>
+        <x:v>1175946</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>114637463.2</x:v>
+        <x:v>126955130.2</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>1486678</x:v>
+        <x:v>1507158</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>38594160.9</x:v>
+        <x:v>42607356.7</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>845532</x:v>
+        <x:v>834085</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>211357634</x:v>
+        <x:v>214343163.3</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>277692</x:v>
+        <x:v>278032</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>78814543.4</x:v>
+        <x:v>76528308</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>556514</x:v>
+        <x:v>569881</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>115421003.6</x:v>
+        <x:v>124798240.2</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>691032</x:v>
+        <x:v>700632</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>104691348</x:v>
+        <x:v>102971885</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s"/>
       <x:c r="B36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>72277.2</x:v>
+        <x:v>200893.4</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>72277.2</x:v>
+        <x:v>200893.4</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>120887</x:v>
+        <x:v>120987</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>18597256.1</x:v>
+        <x:v>18987699.8</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>209402</x:v>
+        <x:v>212282</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>43850872.8</x:v>
+        <x:v>50629257</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>330986</x:v>
+        <x:v>328129</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>140132852.7</x:v>
+        <x:v>132554272.1</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>638989</x:v>
+        <x:v>647789</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>110340620.5</x:v>
+        <x:v>120987551.5</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>657130</x:v>
+        <x:v>657798</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>191369398.6</x:v>
+        <x:v>183130963.2</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>1249858</x:v>
+        <x:v>1607008</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>92926942.3</x:v>
+        <x:v>118420419.5</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>693764</x:v>
+        <x:v>145662</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>173364686</x:v>
+        <x:v>49150728.7</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>588523</x:v>
+        <x:v>703364</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>85106311</x:v>
+        <x:v>191497882.6</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>750905</x:v>
+        <x:v>596683</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>250246600.3</x:v>
+        <x:v>102098428.1</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>305074</x:v>
+        <x:v>725494</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>98599916.8</x:v>
+        <x:v>226651580.5</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>451984</x:v>
+        <x:v>272400</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>69962603.4</x:v>
+        <x:v>87707352</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>109270</x:v>
+        <x:v>458224</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>127755205.9</x:v>
+        <x:v>74259781.4</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>502847</x:v>
+        <x:v>110710</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>188291059.2</x:v>
+        <x:v>131959677.4</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row r="51" spans="1:7">
-      <x:c r="A51" s="3" t="s">
+    <x:row r="50" spans="1:7">
+      <x:c r="A50" s="3" t="s">
         <x:v>142</x:v>
+      </x:c>
+      <x:c r="B50" s="3" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C50" s="3" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D50" s="4" t="n">
+        <x:v>509727</x:v>
+      </x:c>
+      <x:c r="E50" s="4" t="n">
+        <x:v>4.3</x:v>
+      </x:c>
+      <x:c r="F50" s="4" t="n">
+        <x:v>214373335.8</x:v>
+      </x:c>
+      <x:c r="G50" s="3" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
-      <x:c r="A53" s="1" t="s">
-        <x:v>144</x:v>
+      <x:c r="A53" s="3" t="s">
+        <x:v>146</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:7">
+      <x:c r="A54" s="1" t="s">
+        <x:v>147</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>