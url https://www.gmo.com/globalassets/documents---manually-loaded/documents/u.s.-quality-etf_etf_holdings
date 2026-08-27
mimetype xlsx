--- v12 (2026-08-07)
+++ v13 (2026-08-27)
@@ -1,492 +1,492 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ee305b826f945ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa305958f9ae424ca218270575bd64ff.psmdcp" Id="R86e763425d6e437c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd30bbfa0af394d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04bbf39693ca417c870a71d7bbdd2529.psmdcp" Id="Rd54587ffcff84dd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="148">
   <x:si>
     <x:t>Holdings - U.S. Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/07/2026 (%)</x:t>
+    <x:t>As of 08/27/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICROSOFT CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>594918104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALPHABET INC CL A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02079K305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APPLE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>037833100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JNJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHNSON + JOHNSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>478160104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THERMO FISHER SCIENTIFIC INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>883556102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAM RESEARCH CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>512807306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META PLATFORMS INC CLASS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30303M102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAZON.COM INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>023135106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROADCOM INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11135F101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEXAS INSTRUMENTS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>882508104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>V</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VISA INC CLASS A SHARES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92826C839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALESFORCE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79466L302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MASTERCARD INC   A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57636Q104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBOTT LABORATORIES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002824100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITEDHEALTH GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91324P102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NETFLIX INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64110L106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELI LILLY + CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>532457108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>482480100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVIDIA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67066G104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARMK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARAMARK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03852U106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACCENTURE PLC CL A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G1151C101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PROCTER + GAMBLE CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>742718109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US BANCORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>902973304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COCA COLA CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>191216100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENERAL ELECTRIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>369604301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HILTON WORLDWIDE HOLDINGS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43300A203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERCK + CO. INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58933Y105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELEVANCE HEALTH INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>036752103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE CIGNA GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125523100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONSTELLATION BRANDS INC A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21036P108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER TECHNOLOGIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90353T100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYNOPSYS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>871607107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TJX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TJX COMPANIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>872540109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHILIP MORRIS INTERNATIONAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718172109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTUITIVE SURGICAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46120E602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUEST DIAGNOSTICS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74834L100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STRYKER CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>863667101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROPER TECHNOLOGIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>776696106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF.B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROWN FORMAN CORP CLASS B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115637209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRADEWEB MARKETS INC CLASS A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>892672106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTC INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69370C100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOODY S CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>615369105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACK HENRY + ASSOCIATES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>426281101</x:t>
+  </x:si>
+  <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
   <x:si>
     <x:t>85799J9Y2</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
   </x:si>
   <x:si>
-    <x:t>KLAC</x:t>
-[...262 lines deleted...]
-  <x:si>
     <x:t>US DOLLAR</x:t>
   </x:si>
   <x:si>
     <x:t>999USDZ92</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
-  </x:si>
-[...124 lines deleted...]
-    <x:t>11135F101</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -843,1120 +843,1120 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:G54"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="8.140625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="31.030625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="12.130625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="31.910625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="11.400625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
-      <x:c r="A6" s="3" t="s"/>
+      <x:c r="A6" s="3" t="s">
+        <x:v>9</x:v>
+      </x:c>
       <x:c r="B6" s="3" t="s">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>9390385.7</x:v>
+        <x:v>794740</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>7.6</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>9390385.7</x:v>
+        <x:v>394485093.8</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>694950</x:v>
+        <x:v>740371</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>134278239</x:v>
+        <x:v>253206882</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>539249</x:v>
+        <x:v>742165</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>71461277.5</x:v>
+        <x:v>232631619.3</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>351133</x:v>
+        <x:v>853184</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>36279061.6</x:v>
+        <x:v>230359680</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>776986</x:v>
+        <x:v>346236</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>7.7</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>388384222</x:v>
+        <x:v>219413215.6</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>1514110</x:v>
+        <x:v>658764</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>96615359.1</x:v>
+        <x:v>206114080.3</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>720267</x:v>
+        <x:v>339942</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>92460674.8</x:v>
+        <x:v>195854183.9</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>386037</x:v>
+        <x:v>719504</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>143015127.4</x:v>
+        <x:v>187272501.1</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>152302</x:v>
+        <x:v>521294</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>61831566</x:v>
+        <x:v>185366933.5</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>847514</x:v>
+        <x:v>672862</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>59724311.6</x:v>
+        <x:v>176135085.7</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>39045</x:v>
+        <x:v>394914</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>18473360.9</x:v>
+        <x:v>151607484.6</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>266128</x:v>
+        <x:v>686995</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>50045370.4</x:v>
+        <x:v>141259911.9</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>338435</x:v>
+        <x:v>221316</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>196299068.7</x:v>
+        <x:v>132450986.5</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>643969</x:v>
+        <x:v>1202846</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>196906401.1</x:v>
+        <x:v>137244728.6</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>1088998</x:v>
+        <x:v>335661</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>94579476.3</x:v>
+        <x:v>134603417.6</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>186714</x:v>
+        <x:v>1643854</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>73079859.6</x:v>
+        <x:v>133908346.8</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>2054638</x:v>
+        <x:v>113131</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>115696665.8</x:v>
+        <x:v>134559142.7</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>332410</x:v>
+        <x:v>710821</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>196088659</x:v>
+        <x:v>130670224.4</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>224835</x:v>
+        <x:v>607475</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>33199136.1</x:v>
+        <x:v>127363208.5</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>216474</x:v>
+        <x:v>2101706</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>124678200.3</x:v>
+        <x:v>125093541.1</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>142361</x:v>
+        <x:v>610402</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>53201729.3</x:v>
+        <x:v>110714714.8</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>723700</x:v>
+        <x:v>716765</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>258903675</x:v>
+        <x:v>103930925</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>269304</x:v>
+        <x:v>1548804</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>100867813.2</x:v>
+        <x:v>97264891.2</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>92822</x:v>
+        <x:v>1114008</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>36857759.8</x:v>
+        <x:v>100349840.6</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>1175946</x:v>
+        <x:v>275491</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>126955130.2</x:v>
+        <x:v>97631255.5</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>1507158</x:v>
+        <x:v>278587</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>42607356.7</x:v>
+        <x:v>92646892.7</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>834085</x:v>
+        <x:v>565012</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>214343163.3</x:v>
+        <x:v>86503337.2</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>278032</x:v>
+        <x:v>191018</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>76528308</x:v>
+        <x:v>76892385.7</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>569881</x:v>
+        <x:v>284488</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>124798240.2</x:v>
+        <x:v>79904144.6</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>700632</x:v>
+        <x:v>551623</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>102971885</x:v>
+        <x:v>74165712.4</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
-      <x:c r="A36" s="3" t="s"/>
+      <x:c r="A36" s="3" t="s">
+        <x:v>100</x:v>
+      </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>200893.4</x:v>
+        <x:v>866882</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>200893.4</x:v>
+        <x:v>68041568.2</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>120987</x:v>
+        <x:v>155799</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>18987699.8</x:v>
+        <x:v>63877590</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>212282</x:v>
+        <x:v>468715</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>50629257</x:v>
+        <x:v>64134273.5</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>328129</x:v>
+        <x:v>272315</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>132554272.1</x:v>
+        <x:v>52856341.5</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>647789</x:v>
+        <x:v>145589</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>120987551.5</x:v>
+        <x:v>53929077.4</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>657798</x:v>
+        <x:v>217124</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>183130963.2</x:v>
+        <x:v>53195380</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>1607008</x:v>
+        <x:v>148890</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>118420419.5</x:v>
+        <x:v>49084566.3</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>145662</x:v>
+        <x:v>94974</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>49150728.7</x:v>
+        <x:v>39250854.7</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>703364</x:v>
+        <x:v>1541590</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>191497882.6</x:v>
+        <x:v>43272431.3</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>596683</x:v>
+        <x:v>359203</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>102098428.1</x:v>
+        <x:v>38617914.5</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>725494</x:v>
+        <x:v>229946</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>226651580.5</x:v>
+        <x:v>34862113.1</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>272400</x:v>
+        <x:v>45927</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>87707352</x:v>
+        <x:v>23631737.9</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>458224</x:v>
+        <x:v>141902</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>74259781.4</x:v>
+        <x:v>24462485.8</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
-      <x:c r="A49" s="3" t="s">
+      <x:c r="A49" s="3" t="s"/>
+      <x:c r="B49" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="B49" s="3" t="s">
+      <x:c r="C49" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C49" s="3" t="s">
+      <x:c r="D49" s="4" t="n">
+        <x:v>21518785.7</x:v>
+      </x:c>
+      <x:c r="E49" s="4" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="F49" s="4" t="n">
+        <x:v>21518785.7</x:v>
+      </x:c>
+      <x:c r="G49" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="D49" s="4" t="n">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
-      <x:c r="A50" s="3" t="s">
+      <x:c r="A50" s="3" t="s"/>
+      <x:c r="B50" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="B50" s="3" t="s">
+      <x:c r="C50" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C50" s="3" t="s">
+      <x:c r="D50" s="4" t="n">
+        <x:v>417798.4</x:v>
+      </x:c>
+      <x:c r="E50" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F50" s="4" t="n">
+        <x:v>417798.4</x:v>
+      </x:c>
+      <x:c r="G50" s="3" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>