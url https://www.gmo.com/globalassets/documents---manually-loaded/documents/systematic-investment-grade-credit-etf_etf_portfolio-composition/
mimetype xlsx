--- v7 (2026-09-02)
+++ v8 (2026-09-23)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f109d43ce874d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6492f892d544126b677220dfa0b8957.psmdcp" Id="R075ffaf24d114fef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R603960668ccb4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3dbd17f5a832458facbff22148dfc86b.psmdcp" Id="R8ae29bc825f24bcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Credit Ratings" sheetId="3" r:id="rId3"/>
     <x:sheet name="Characteristics" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <x:si>
     <x:t>Risk Profile - Systematic Investment Grade Credit ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>From 06/30/2025 to 07/31/2026</x:t>
+    <x:t>From 06/30/2025 to 08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Systematic Investment Grade Credit ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Bloomberg U.S. Corporate Index</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -172,51 +172,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The Bloomberg US Corporate Index measures the investment grade, fixed-rate, taxable corporate bond market. It includes USD denominated securities publicly issued by US and non-US</x:t>
   </x:si>
   <x:si>
     <x:t>industrial, utility, and financial issuers. The index includes securities with remaining maturity of at least one year.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Ratings - Systematic Investment Grade Credit ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/31/2026 (%)</x:t>
+    <x:t>As of 08/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Rating</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
     <x:t>AA</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
     <x:t>BB</x:t>
   </x:si>
   <x:si>
     <x:t>The credit ratings above may encompass emerging debt, developed rates, and asset-backed exposures. Ratings for the developed rates exposures are derived by taking the lowest issue level</x:t>
   </x:si>
   <x:si>
     <x:t>rating between Standard and Poor's &amp; Moody's scores and rolling these up into the portfolio's overall quality brackets. Ratings for emerging debt are determined using the middle of the</x:t>
   </x:si>
@@ -259,75 +259,75 @@
   <x:si>
     <x:t>not statements of fact.</x:t>
   </x:si>
   <x:si>
     <x:t>Unless you have a direct agreement with S&amp;P permitting otherwise:</x:t>
   </x:si>
   <x:si>
     <x:t>i. The credit ratings may not be used as a substitute for a direct license with S&amp;P;</x:t>
   </x:si>
   <x:si>
     <x:t>ii. You may use the credit ratings for informational purposes only and not as an alternative to obtaining credit ratings from and/or pursuant to an agreement with S&amp;P;</x:t>
   </x:si>
   <x:si>
     <x:t>iii. The credit ratings may not be used to populate a security master, database or network server;</x:t>
   </x:si>
   <x:si>
     <x:t>iv. Redistribution of the credit ratings is prohibited without S&amp;P’s consent; and</x:t>
   </x:si>
   <x:si>
     <x:t>v. S&amp;P may require that GMO stop providing the credit ratings unless you have or enter into any necessary direct license with S&amp;P.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Systematic Investment Grade Credit ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/31/2026</x:t>
+    <x:t>As of 08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Effective Duration</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Option-Adjusted Spread</x:t>
   </x:si>
   <x:si>
-    <x:t>89.6bps</x:t>
-[...2 lines deleted...]
-    <x:t>78.2bps</x:t>
+    <x:t>91.8bps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77.8bps</x:t>
   </x:si>
   <x:si>
     <x:t>Yield to Worst</x:t>
   </x:si>
   <x:si>
-    <x:t>5.6%</x:t>
+    <x:t>5.7%</x:t>
   </x:si>
   <x:si>
     <x:t>5.5%</x:t>
   </x:si>
   <x:si>
     <x:t>SEC Yield</x:t>
   </x:si>
   <x:si>
     <x:t>The 30-Day Yield represents net investment income earned by the Fund over the most recent 30-Day period, expressed as an annual percentage rate based on the Fund’s share price at the end</x:t>
   </x:si>
   <x:si>
     <x:t>of the 30-Day period. The 30-Day unsubsidized SEC Yield does not reflect any fee waivers/reimbursements/limits in effect.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
@@ -721,98 +721,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>0.31</x:v>
+        <x:v>0.34</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>1.04</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.98</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>-0.39</x:v>
+        <x:v>-0.33</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>-0.48</x:v>
+        <x:v>-0.44</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>3.58</x:v>
+        <x:v>3.46</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>3.41</x:v>
+        <x:v>3.29</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -879,59 +879,59 @@
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>25.3</x:v>
+        <x:v>25.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>70.8</x:v>
+        <x:v>70.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
@@ -1070,51 +1070,51 @@
         <x:v>51</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>6.8</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>11.7</x:v>
+        <x:v>11.6</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>59</x:v>