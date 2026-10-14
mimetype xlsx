--- v8 (2026-09-23)
+++ v9 (2026-10-14)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R603960668ccb4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3dbd17f5a832458facbff22148dfc86b.psmdcp" Id="R8ae29bc825f24bcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbf954943616488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e128faf5a66448de8fa8f0347447fd34.psmdcp" Id="Rc34ea1c714294ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Credit Ratings" sheetId="3" r:id="rId3"/>
     <x:sheet name="Characteristics" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <x:si>
     <x:t>Risk Profile - Systematic Investment Grade Credit ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>From 06/30/2025 to 08/31/2026</x:t>
+    <x:t>From 06/30/2025 to 09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Systematic Investment Grade Credit ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Bloomberg U.S. Corporate Index</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -172,71 +172,68 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The Bloomberg US Corporate Index measures the investment grade, fixed-rate, taxable corporate bond market. It includes USD denominated securities publicly issued by US and non-US</x:t>
   </x:si>
   <x:si>
     <x:t>industrial, utility, and financial issuers. The index includes securities with remaining maturity of at least one year.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Ratings - Systematic Investment Grade Credit ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/31/2026 (%)</x:t>
+    <x:t>As of 09/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Rating</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
     <x:t>AA</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
-    <x:t>BB</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>The credit ratings above may encompass emerging debt, developed rates, and asset-backed exposures. Ratings for the developed rates exposures are derived by taking the lowest issue level</x:t>
   </x:si>
   <x:si>
     <x:t>rating between Standard and Poor's &amp; Moody's scores and rolling these up into the portfolio's overall quality brackets. Ratings for emerging debt are determined using the middle of the</x:t>
   </x:si>
   <x:si>
     <x:t>Moody’s, S&amp;P, and Fitch ratings when all three are available, the lower of the two ratings when two ratings are available, and the sole rating when only one rating is available. Ratings</x:t>
   </x:si>
   <x:si>
     <x:t>for the asset-backed exposures are derived by using the lowest rating among rating agencies at the issue level. Final credit ratings are expressed based upon Standard and Poor's ratings</x:t>
   </x:si>
   <x:si>
     <x:t>scale. Standard &amp; Poor's rates securities from AAA (highest quality) to C (lowest quality), and D to indicate securities in default; some securities are not rated and are included in the</x:t>
   </x:si>
   <x:si>
     <x:t>NR category. BB and below are considered below investment grade securities.</x:t>
   </x:si>
   <x:si>
     <x:t>By accessing the credit ratings in this file (“Ratings”), you acknowledge and agree: (1) the Ratings are not intended for distribution to any party that is not a Wholesale Client as</x:t>
   </x:si>
   <x:si>
     <x:t>defined in Chapter 7 of the Corporations Act of 2001 (Australia); and (2) you will not distribute the Ratings to any third party.</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright 2026, S&amp;P Global Market Intelligence. Reproduction of any information, data or material, including ratings (“Content”) in any form is prohibited except with the prior written</x:t>
@@ -259,81 +256,84 @@
   <x:si>
     <x:t>not statements of fact.</x:t>
   </x:si>
   <x:si>
     <x:t>Unless you have a direct agreement with S&amp;P permitting otherwise:</x:t>
   </x:si>
   <x:si>
     <x:t>i. The credit ratings may not be used as a substitute for a direct license with S&amp;P;</x:t>
   </x:si>
   <x:si>
     <x:t>ii. You may use the credit ratings for informational purposes only and not as an alternative to obtaining credit ratings from and/or pursuant to an agreement with S&amp;P;</x:t>
   </x:si>
   <x:si>
     <x:t>iii. The credit ratings may not be used to populate a security master, database or network server;</x:t>
   </x:si>
   <x:si>
     <x:t>iv. Redistribution of the credit ratings is prohibited without S&amp;P’s consent; and</x:t>
   </x:si>
   <x:si>
     <x:t>v. S&amp;P may require that GMO stop providing the credit ratings unless you have or enter into any necessary direct license with S&amp;P.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Systematic Investment Grade Credit ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/31/2026</x:t>
+    <x:t>As of 09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Effective Duration</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Option-Adjusted Spread</x:t>
   </x:si>
   <x:si>
-    <x:t>91.8bps</x:t>
-[...2 lines deleted...]
-    <x:t>77.8bps</x:t>
+    <x:t>95.0bps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80.1bps</x:t>
   </x:si>
   <x:si>
     <x:t>Yield to Worst</x:t>
   </x:si>
   <x:si>
-    <x:t>5.7%</x:t>
-[...2 lines deleted...]
-    <x:t>5.5%</x:t>
+    <x:t>6.2%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.0%</x:t>
   </x:si>
   <x:si>
     <x:t>SEC Yield</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.1%</x:t>
   </x:si>
   <x:si>
     <x:t>The 30-Day Yield represents net investment income earned by the Fund over the most recent 30-Day period, expressed as an annual percentage rate based on the Fund’s share price at the end</x:t>
   </x:si>
   <x:si>
     <x:t>of the 30-Day period. The 30-Day unsubsidized SEC Yield does not reflect any fee waivers/reimbursements/limits in effect.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -732,87 +732,87 @@
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
         <x:v>0.34</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>1.04</x:v>
+        <x:v>1.03</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>0.98</x:v>
+        <x:v>0.99</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>-0.33</x:v>
+        <x:v>-0.85</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>-0.44</x:v>
+        <x:v>-0.94</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>3.46</x:v>
+        <x:v>4.23</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>3.29</x:v>
+        <x:v>4.07</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -830,116 +830,113 @@
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B33"/>
+  <x:dimension ref="A1:B32"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="13.160625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="36.680625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>25.5</x:v>
+        <x:v>23.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>70.6</x:v>
-[...3 lines deleted...]
-      <x:c r="A10" s="3" t="s">
+        <x:v>74.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:2">
+      <x:c r="A11" s="3" t="s">
         <x:v>27</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="3" t="s">
         <x:v>32</x:v>
@@ -999,155 +996,150 @@
       <x:c r="A27" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
-      <x:c r="A32" s="3" t="s">
-[...4 lines deleted...]
-      <x:c r="A33" s="1" t="s">
+      <x:c r="A32" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:C16"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="22.350625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="36.680625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="29.920625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>6.6</x:v>
+        <x:v>6.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>11.6</x:v>
+        <x:v>11.3</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="B8" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="B8" s="3" t="s">
+      <x:c r="C8" s="3" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="B9" s="3" t="s">
+      <x:c r="C9" s="3" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>