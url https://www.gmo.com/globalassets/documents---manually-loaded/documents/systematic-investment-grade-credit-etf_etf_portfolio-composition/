--- v9 (2026-10-14)
+++ v10 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbf954943616488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e128faf5a66448de8fa8f0347447fd34.psmdcp" Id="Rc34ea1c714294ae4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re25f96831ce8466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23f5d8b1e8584ce6a31f2407e6ab0c05.psmdcp" Id="Rfa5e86a40ead438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Credit Ratings" sheetId="3" r:id="rId3"/>
     <x:sheet name="Characteristics" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <x:si>
     <x:t>Risk Profile - Systematic Investment Grade Credit ETF</x:t>
   </x:si>
   <x:si>
     <x:t>From 06/30/2025 to 09/30/2026</x:t>