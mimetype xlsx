--- v7 (2026-09-02)
+++ v8 (2026-09-23)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63986c725a9f46cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/012e94588d8f412db85bc813193c9e26.psmdcp" Id="Rc1e3626c8c5a4b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1148a42256e244b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3413ad60edb04ccd92b177da1b83e39b.psmdcp" Id="R7e97901454f64beb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="232">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="229" uniqueCount="229">
   <x:si>
     <x:t>Holdings - Systematic Investment Grade Credit ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 09/02/2026 (%)</x:t>
+    <x:t>As of 09/23/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>BANK OF NOVA SCOTIA</x:t>
   </x:si>
@@ -112,143 +112,155 @@
   <x:si>
     <x:t>12621EAM5</x:t>
   </x:si>
   <x:si>
     <x:t>ADVANCED MICRO DEVICES</x:t>
   </x:si>
   <x:si>
     <x:t>007903BL0</x:t>
   </x:si>
   <x:si>
     <x:t>882508CM4</x:t>
   </x:si>
   <x:si>
     <x:t>PINNACLE FINANCL PARTNRS</x:t>
   </x:si>
   <x:si>
     <x:t>87161CAP0</x:t>
   </x:si>
   <x:si>
     <x:t>MAREX GROUP PLC</x:t>
   </x:si>
   <x:si>
     <x:t>566539AD4</x:t>
   </x:si>
   <x:si>
+    <x:t>UNITEDHEALTH GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91324PFD9</x:t>
+  </x:si>
+  <x:si>
     <x:t>CSX CORP</x:t>
   </x:si>
   <x:si>
     <x:t>126408HN6</x:t>
   </x:si>
   <x:si>
     <x:t>NETAPP INC</x:t>
   </x:si>
   <x:si>
     <x:t>64110DAM6</x:t>
   </x:si>
   <x:si>
     <x:t>HOST HOTELS + RESORTS LP</x:t>
   </x:si>
   <x:si>
     <x:t>44107TBD7</x:t>
   </x:si>
   <x:si>
     <x:t>ROYALTY PHARMA PLC</x:t>
   </x:si>
   <x:si>
     <x:t>78081BAU7</x:t>
   </x:si>
   <x:si>
     <x:t>566539AA0</x:t>
   </x:si>
   <x:si>
     <x:t>573874AQ7</x:t>
   </x:si>
   <x:si>
+    <x:t>SOUTH BOW USA INFRA HLDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83007CAH5</x:t>
+  </x:si>
+  <x:si>
     <x:t>SYSTEM ENERGY RESOURCES</x:t>
   </x:si>
   <x:si>
     <x:t>871911AV5</x:t>
   </x:si>
   <x:si>
-    <x:t>UNITEDHEALTH GROUP INC</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>91324PET5</x:t>
   </x:si>
   <x:si>
     <x:t>ALTRIA GROUP INC</x:t>
   </x:si>
   <x:si>
     <x:t>02209SBM4</x:t>
   </x:si>
   <x:si>
     <x:t>BGC GROUP INC</x:t>
   </x:si>
   <x:si>
     <x:t>05555LAD3</x:t>
   </x:si>
   <x:si>
     <x:t>AMERICAN ASSETS TRUST LP</x:t>
   </x:si>
   <x:si>
     <x:t>02401LAB0</x:t>
   </x:si>
   <x:si>
     <x:t>NORDSON CORP</x:t>
   </x:si>
   <x:si>
     <x:t>655663AB8</x:t>
   </x:si>
   <x:si>
     <x:t>BOSTON PROPERTIES LP</x:t>
   </x:si>
   <x:si>
     <x:t>10112RBH6</x:t>
   </x:si>
   <x:si>
     <x:t>007903BM8</x:t>
   </x:si>
   <x:si>
     <x:t>TORONTO DOMINION BANK</x:t>
   </x:si>
   <x:si>
     <x:t>89115A3G5</x:t>
   </x:si>
   <x:si>
-    <x:t>SOUTH BOW USA INFRA HLDS</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>83007CAF9</x:t>
   </x:si>
   <x:si>
     <x:t>DIAMONDBACK ENERGY INC</x:t>
   </x:si>
   <x:si>
     <x:t>25278XAW9</x:t>
   </x:si>
   <x:si>
+    <x:t>EQUITABLE HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>054561AM7</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARRIOTT INTERNATIONAL</x:t>
   </x:si>
   <x:si>
     <x:t>571903BZ5</x:t>
   </x:si>
   <x:si>
     <x:t>571903BU6</x:t>
   </x:si>
   <x:si>
     <x:t>OCCIDENTAL PETROLEUM COR</x:t>
   </x:si>
   <x:si>
     <x:t>674599EA9</x:t>
   </x:si>
   <x:si>
     <x:t>OVINTIV INC</x:t>
   </x:si>
   <x:si>
     <x:t>69047QAC6</x:t>
   </x:si>
   <x:si>
     <x:t>HOWMET AEROSPACE INC</x:t>
   </x:si>
   <x:si>
     <x:t>443201AB4</x:t>
@@ -283,462 +295,441 @@
   <x:si>
     <x:t>DELL INT LLC / EMC CORP</x:t>
   </x:si>
   <x:si>
     <x:t>24703TAK2</x:t>
   </x:si>
   <x:si>
     <x:t>EDISON INTERNATIONAL</x:t>
   </x:si>
   <x:si>
     <x:t>281020AW7</x:t>
   </x:si>
   <x:si>
     <x:t>PATTERSON UTI ENERGY INC</x:t>
   </x:si>
   <x:si>
     <x:t>703481AE1</x:t>
   </x:si>
   <x:si>
     <x:t>CITIZENS FINANCIAL GROUP</x:t>
   </x:si>
   <x:si>
     <x:t>174610BH7</x:t>
   </x:si>
   <x:si>
+    <x:t>SANTANDER HOLDINGS USA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80282KBL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIOGEN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09062XAM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALERO ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91913YBB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTENE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15135BAV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTAH ACQUISITION SUB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62854AAP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VENTAS REALTY LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92277GAX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAPESTRY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>876030AL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VERIZON COMMUNICATIONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92343VHK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLEX LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33938XAG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYLAN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>628530BJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARGA RESOURCES CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87612KAC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APPLIED MATERIALS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>038222AT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>038222AN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>876030AK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444859CB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESTERN MIDSTREAM OPERAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>958254AJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYB INT FINANCE III</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50249AAL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15135BAY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILLUMINA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>452327AP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87612GAD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50249AAR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>674599DJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174610BG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUMMINS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231021BA3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89114TZV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHNSON CONTROLS/TYCO FI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>477921AA8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HASBRO INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>418056AZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>418056BA4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47837RAE0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MORGAN STANLEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61747YFT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>828807DV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02209SAV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN COMMUNITIES OPER LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>866677AH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>054989AC2</x:t>
+  </x:si>
+  <x:si>
     <x:t>NVENT FINANCE SARL</x:t>
   </x:si>
   <x:si>
     <x:t>67078AAF0</x:t>
   </x:si>
   <x:si>
-    <x:t>SANTANDER HOLDINGS USA</x:t>
-[...38 lines deleted...]
-    <x:t>92277GAX5</x:t>
+    <x:t>BANK OF MONTREAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06368MS70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CISCO SYSTEMS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17275RBV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281020BC0</x:t>
   </x:si>
   <x:si>
     <x:t>STEEL DYNAMICS INC</x:t>
   </x:si>
   <x:si>
     <x:t>858119BQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>TAPESTRY INC</x:t>
-[...62 lines deleted...]
-    <x:t>452327AP4</x:t>
+    <x:t>BANK OF NY MELLON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06406RBU0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78081BAR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13607QFE7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTEL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458140CK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458140BK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUMITOMO MITSUI FINL GRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86562MBP4</x:t>
   </x:si>
   <x:si>
     <x:t>JB HUNT TRANSPRT SVCS</x:t>
   </x:si>
   <x:si>
     <x:t>445658CG0</x:t>
   </x:si>
   <x:si>
     <x:t>ROYAL BANK OF CANADA</x:t>
   </x:si>
   <x:si>
     <x:t>78017FZT3</x:t>
   </x:si>
   <x:si>
-    <x:t>87612GAD3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CH ROBINSON WORLDWIDE</x:t>
   </x:si>
   <x:si>
     <x:t>12541WAA8</x:t>
   </x:si>
   <x:si>
-    <x:t>50249AAR4</x:t>
-[...95 lines deleted...]
-    <x:t>86562MBP4</x:t>
+    <x:t>44107TBC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61747YFR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24703TAJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06418GAQ0</x:t>
   </x:si>
   <x:si>
     <x:t>FNB CORP</x:t>
   </x:si>
   <x:si>
     <x:t>302520AD3</x:t>
   </x:si>
   <x:si>
-    <x:t>44107TBC9</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>TELEFONICA EMISIONES SAU</x:t>
   </x:si>
   <x:si>
     <x:t>87938WAX1</x:t>
   </x:si>
   <x:si>
     <x:t>VODAFONE GROUP PLC</x:t>
   </x:si>
   <x:si>
     <x:t>92857WCB4</x:t>
   </x:si>
   <x:si>
     <x:t>126408HK2</x:t>
   </x:si>
   <x:si>
     <x:t>ANALOG DEVICES INC</x:t>
   </x:si>
   <x:si>
     <x:t>032654BE4</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
   <x:si>
     <x:t>85799J9Y2</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
   </x:si>
   <x:si>
+    <x:t>M+T BANK CORPORATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55261FAV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTERPOINT ENER HOUSTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15189XBF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTERSTATE POWER + LIGHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461070AX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTIVE CORPORATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34959JAN8</x:t>
+  </x:si>
+  <x:si>
     <x:t>78017DAC2</x:t>
   </x:si>
   <x:si>
-    <x:t>M+T BANK CORPORATION</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>858119BS8</x:t>
   </x:si>
   <x:si>
     <x:t>AEP TEXAS INC</x:t>
   </x:si>
   <x:si>
     <x:t>00108WAT7</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STREET CORP</x:t>
   </x:si>
   <x:si>
     <x:t>857477BV4</x:t>
   </x:si>
   <x:si>
+    <x:t>ATLASSIAN CORPORATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>049468AA9</x:t>
+  </x:si>
+  <x:si>
     <x:t>HEALTHCARE RLTY HLDGS LP</x:t>
   </x:si>
   <x:si>
     <x:t>42225UAH7</x:t>
   </x:si>
   <x:si>
     <x:t>92343VHH0</x:t>
   </x:si>
   <x:si>
     <x:t>CARRIER GLOBAL CORP</x:t>
   </x:si>
   <x:si>
     <x:t>14448CBC7</x:t>
   </x:si>
   <x:si>
     <x:t>91913YBG4</x:t>
   </x:si>
   <x:si>
     <x:t>BIO RAD LABS</x:t>
   </x:si>
   <x:si>
     <x:t>090572AQ1</x:t>
   </x:si>
   <x:si>
     <x:t>17275RCA8</x:t>
   </x:si>
   <x:si>
     <x:t>CITIGROUP INC</x:t>
   </x:si>
   <x:si>
     <x:t>172967LP4</x:t>
   </x:si>
   <x:si>
     <x:t>MPLX LP</x:t>
   </x:si>
   <x:si>
     <x:t>55336VAN0</x:t>
   </x:si>
   <x:si>
-    <x:t>PIONEER NATURAL RESOURCE</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>06406RBM8</x:t>
   </x:si>
   <x:si>
     <x:t>55336VAT7</x:t>
   </x:si>
   <x:si>
     <x:t>TAKE TWO INTERACTIVE SOF</x:t>
   </x:si>
   <x:si>
     <x:t>874054AK5</x:t>
   </x:si>
   <x:si>
     <x:t>KLA CORP</x:t>
   </x:si>
   <x:si>
     <x:t>482480AP5</x:t>
   </x:si>
   <x:si>
     <x:t>BORGWARNER INC</x:t>
   </x:si>
   <x:si>
     <x:t>099724AP1</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Cash</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1088,51 +1079,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G137"/>
+  <x:dimension ref="A1:G136"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="28.050625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.830625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -1151,2736 +1142,2715 @@
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>295000</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>295400</x:v>
+        <x:v>294323.3</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s"/>
       <x:c r="B7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>235000</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>231862.1</x:v>
+        <x:v>230062</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>275000</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>235620.8</x:v>
+        <x:v>233032.1</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s"/>
       <x:c r="B9" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>265000</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>228175</x:v>
+        <x:v>228185</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s"/>
       <x:c r="B10" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>230000</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>234086.7</x:v>
+        <x:v>232401.4</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s"/>
       <x:c r="B11" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>240000</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>233669.8</x:v>
+        <x:v>230993</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s"/>
       <x:c r="B12" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
         <x:v>265000</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>236989.4</x:v>
+        <x:v>235343.1</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s"/>
       <x:c r="B13" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
         <x:v>280000</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>237031.4</x:v>
+        <x:v>235205.9</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s"/>
       <x:c r="B14" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
         <x:v>230000</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>234258.6</x:v>
+        <x:v>231701.4</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s"/>
       <x:c r="B15" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>240000</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>237363.2</x:v>
+        <x:v>235653.2</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s"/>
       <x:c r="B16" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
         <x:v>235000</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>229764</x:v>
+        <x:v>228380.6</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s"/>
       <x:c r="B17" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>230000</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>233179.1</x:v>
+        <x:v>231026.3</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s"/>
       <x:c r="B18" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>240000</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>237029.5</x:v>
+        <x:v>234200.5</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s"/>
       <x:c r="B19" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>231634.7</x:v>
+        <x:v>221766.8</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s"/>
       <x:c r="B20" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>230267.6</x:v>
+        <x:v>230550.4</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s"/>
       <x:c r="B21" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
         <x:v>230000</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>231292.9</x:v>
+        <x:v>227967.2</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s"/>
       <x:c r="B22" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>231891.8</x:v>
+        <x:v>228741.2</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s"/>
       <x:c r="B23" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>234085.2</x:v>
+        <x:v>230144.3</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s"/>
       <x:c r="B24" s="3" t="s">
-        <x:v>18</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
         <x:v>230000</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>235356.6</x:v>
+        <x:v>231558.1</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s"/>
       <x:c r="B25" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>239000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>232490</x:v>
+        <x:v>233153.1</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s"/>
       <x:c r="B26" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>245000</x:v>
+        <x:v>236000</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>235476.7</x:v>
+        <x:v>222022.2</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s"/>
       <x:c r="B27" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>312000</x:v>
+        <x:v>239000</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>229037.7</x:v>
+        <x:v>229838.3</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s"/>
       <x:c r="B28" s="3" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C28" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="C28" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>245000</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>231912.7</x:v>
+        <x:v>236124.1</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s"/>
       <x:c r="B29" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C29" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="C29" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>312000</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>232574.6</x:v>
+        <x:v>228456.2</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s"/>
       <x:c r="B30" s="3" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C30" s="3" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
         <x:v>230000</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>233964.7</x:v>
+        <x:v>229877.2</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s"/>
       <x:c r="B31" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C31" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="C31" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>233892.7</x:v>
+        <x:v>230171.3</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s"/>
       <x:c r="B32" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>236264.1</x:v>
+        <x:v>231758.8</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s"/>
       <x:c r="B33" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>231000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>231817.2</x:v>
+        <x:v>231113.7</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s"/>
       <x:c r="B34" s="3" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C34" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C34" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>229561</x:v>
+        <x:v>235186.9</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s"/>
       <x:c r="B35" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C35" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C35" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>231000</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>230886.5</x:v>
+        <x:v>229252.7</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s"/>
       <x:c r="B36" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>250000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>233064.8</x:v>
+        <x:v>229070.1</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s"/>
       <x:c r="B37" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>234314.1</x:v>
+        <x:v>232170.5</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s"/>
       <x:c r="B38" s="3" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C38" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C38" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>185000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>206003.5</x:v>
+        <x:v>229363.6</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s"/>
       <x:c r="B39" s="3" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="C39" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>209036.4</x:v>
+        <x:v>230990</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s"/>
       <x:c r="B40" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>214000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>205244.1</x:v>
+        <x:v>231531.3</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s"/>
       <x:c r="B41" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>185000</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>210443.8</x:v>
+        <x:v>203902.8</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s"/>
       <x:c r="B42" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
         <x:v>200000</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>200278.4</x:v>
+        <x:v>205601.4</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s"/>
       <x:c r="B43" s="3" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C43" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C43" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>186000</x:v>
+        <x:v>214000</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>198476.9</x:v>
+        <x:v>204012.3</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s"/>
       <x:c r="B44" s="3" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C44" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C44" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>277000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>217789</x:v>
+        <x:v>208362.2</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s"/>
       <x:c r="B45" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>202675.9</x:v>
+        <x:v>198126.3</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s"/>
       <x:c r="B46" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>180000</x:v>
+        <x:v>186000</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>216943.2</x:v>
+        <x:v>198076.3</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s"/>
       <x:c r="B47" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>195000</x:v>
+        <x:v>277000</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>200885.8</x:v>
+        <x:v>218434.6</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s"/>
       <x:c r="B48" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>202798.2</x:v>
+        <x:v>202292.8</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s"/>
       <x:c r="B49" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>199000</x:v>
+        <x:v>180000</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>200943</x:v>
+        <x:v>215681.5</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s"/>
       <x:c r="B50" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>195000</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>199861.7</x:v>
+        <x:v>199654.4</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s"/>
       <x:c r="B51" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>203636.6</x:v>
+        <x:v>201098.4</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s"/>
       <x:c r="B52" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>199000</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>202464.8</x:v>
+        <x:v>198673.1</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s"/>
       <x:c r="B53" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>250000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>220679.4</x:v>
+        <x:v>202224.1</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s"/>
       <x:c r="B54" s="3" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C54" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C54" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>220000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>214826.2</x:v>
+        <x:v>203024.6</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s"/>
       <x:c r="B55" s="3" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C55" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="C55" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>224000</x:v>
+        <x:v>220000</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>207665.4</x:v>
+        <x:v>214467.8</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s"/>
       <x:c r="B56" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C56" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C56" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>251000</x:v>
+        <x:v>224000</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>205347</x:v>
+        <x:v>205930.5</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s"/>
       <x:c r="B57" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>236000</x:v>
+        <x:v>251000</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>217960.4</x:v>
+        <x:v>209206.4</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s"/>
       <x:c r="B58" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
         <x:v>201000</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>201763.7</x:v>
+        <x:v>199701.5</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s"/>
       <x:c r="B59" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>198048.3</x:v>
+        <x:v>208844</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s"/>
       <x:c r="B60" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>220000</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>210499.7</x:v>
+        <x:v>201042.5</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s"/>
       <x:c r="B61" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>220000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>201072.4</x:v>
+        <x:v>201723.8</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s"/>
       <x:c r="B62" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>257000</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>202487.4</x:v>
+        <x:v>210403.7</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s"/>
       <x:c r="B63" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>257000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>206394</x:v>
+        <x:v>202168</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s"/>
       <x:c r="B64" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>210000</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>200732.6</x:v>
+        <x:v>200090.4</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s"/>
       <x:c r="B65" s="3" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C65" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="C65" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>210000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>201853.1</x:v>
+        <x:v>203334.1</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s"/>
       <x:c r="B66" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>210000</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>204938.1</x:v>
+        <x:v>207463.2</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s"/>
       <x:c r="B67" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>210000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>209316.2</x:v>
+        <x:v>200316.8</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s"/>
       <x:c r="B68" s="3" t="s">
-        <x:v>16</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>247000</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>200176.1</x:v>
+        <x:v>211484.1</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s"/>
       <x:c r="B69" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>247000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>209090.2</x:v>
+        <x:v>211826.4</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s"/>
       <x:c r="B70" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C70" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C70" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>224000</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>213940.2</x:v>
+        <x:v>212239.9</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s"/>
       <x:c r="B71" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>224000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>213181.4</x:v>
+        <x:v>201609.5</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s"/>
       <x:c r="B72" s="3" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C72" s="3" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
         <x:v>200000</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>202158.5</x:v>
+        <x:v>202666.6</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s"/>
       <x:c r="B73" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>198589.9</x:v>
+        <x:v>211035</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s"/>
       <x:c r="B74" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>210000</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>197530.6</x:v>
+        <x:v>211313.6</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s"/>
       <x:c r="B75" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>168000</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>201372.3</x:v>
+        <x:v>174602.7</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s"/>
       <x:c r="B76" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>197598.6</x:v>
+        <x:v>194188.3</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s"/>
       <x:c r="B77" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>206000</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>212500.5</x:v>
+        <x:v>184180.1</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s"/>
       <x:c r="B78" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>210000</x:v>
+        <x:v>185000</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>212348.9</x:v>
+        <x:v>186321.1</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s"/>
       <x:c r="B79" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>168000</x:v>
+        <x:v>197000</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>176448.7</x:v>
+        <x:v>188400.4</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s"/>
       <x:c r="B80" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>182000</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>196174.4</x:v>
+        <x:v>184605</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s"/>
       <x:c r="B81" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>206000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>186183.5</x:v>
+        <x:v>194508.7</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s"/>
       <x:c r="B82" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>185000</x:v>
+        <x:v>181000</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>187585.9</x:v>
+        <x:v>175519</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s"/>
       <x:c r="B83" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>197000</x:v>
+        <x:v>187000</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>190122.5</x:v>
+        <x:v>180197.8</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s"/>
       <x:c r="B84" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>182000</x:v>
+        <x:v>269000</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>186474.5</x:v>
+        <x:v>192129.8</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s"/>
       <x:c r="B85" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>202000</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>196372.6</x:v>
+        <x:v>187329.6</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s"/>
       <x:c r="B86" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>181000</x:v>
+        <x:v>166000</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>177337.3</x:v>
+        <x:v>177948.6</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s"/>
       <x:c r="B87" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>187000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>181179.4</x:v>
+        <x:v>196392.1</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s"/>
       <x:c r="B88" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>269000</x:v>
+        <x:v>195000</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>191475</x:v>
+        <x:v>187521.4</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s"/>
       <x:c r="B89" s="3" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C89" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="C89" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>202000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>189511.1</x:v>
+        <x:v>180991.6</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s"/>
       <x:c r="B90" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>166000</x:v>
+        <x:v>195000</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>178043.2</x:v>
+        <x:v>196000.6</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s"/>
       <x:c r="B91" s="3" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C91" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C91" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>195000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>189367.9</x:v>
+        <x:v>195922.5</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s"/>
       <x:c r="B92" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C92" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="C92" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>166000</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>180045.6</x:v>
+        <x:v>174155.1</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s"/>
       <x:c r="B93" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>195000</x:v>
+        <x:v>180000</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>196469.1</x:v>
+        <x:v>176217.1</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s"/>
       <x:c r="B94" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>166000</x:v>
+        <x:v>192000</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>176149.4</x:v>
+        <x:v>186109.1</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s"/>
       <x:c r="B95" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>180000</x:v>
+        <x:v>212000</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>177849.8</x:v>
+        <x:v>191320.4</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s"/>
       <x:c r="B96" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>192000</x:v>
+        <x:v>356000</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>187593.5</x:v>
+        <x:v>192426</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s"/>
       <x:c r="B97" s="3" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C97" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C97" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>212000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>188767.8</x:v>
+        <x:v>192961.4</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s"/>
       <x:c r="B98" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>356000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>189996.8</x:v>
+        <x:v>197014.9</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s"/>
       <x:c r="B99" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>194526.8</x:v>
+        <x:v>195867.7</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s"/>
       <x:c r="B100" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>175000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>174998.5</x:v>
+        <x:v>197082.7</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s"/>
       <x:c r="B101" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
         <x:v>175000</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>170695.9</x:v>
+        <x:v>169077.2</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s"/>
       <x:c r="B102" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
         <x:v>172000</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>174111</x:v>
+        <x:v>172174.6</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s"/>
       <x:c r="B103" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
         <x:v>140000</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>161792.8</x:v>
+        <x:v>160121</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s"/>
       <x:c r="B104" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
         <x:v>168000</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>167767.4</x:v>
+        <x:v>166565</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s"/>
       <x:c r="B105" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>175000</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>166703.1</x:v>
+        <x:v>173726.1</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s"/>
       <x:c r="B106" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
         <x:v>150000</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>131866</x:v>
+        <x:v>131481.5</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s"/>
       <x:c r="B107" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
         <x:v>165000</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>148298</x:v>
+        <x:v>148610</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s"/>
       <x:c r="B108" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
         <x:v>170000</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>134451.6</x:v>
+        <x:v>134015.3</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s"/>
       <x:c r="B109" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
         <x:v>135000</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>133149.5</x:v>
+        <x:v>131792.3</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s"/>
       <x:c r="B110" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>118751</x:v>
+        <x:v>120161.8</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>118751</x:v>
+        <x:v>120161.8</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s"/>
       <x:c r="B111" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
-        <x:v>105000</x:v>
+        <x:v>125000</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>105069.4</x:v>
+        <x:v>120552.1</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s"/>
       <x:c r="B112" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
         <x:v>125000</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>121268.1</x:v>
+        <x:v>120146.2</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s"/>
       <x:c r="B113" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
-        <x:v>125000</x:v>
+        <x:v>119000</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>121375.2</x:v>
+        <x:v>117640.1</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s"/>
       <x:c r="B114" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>119000</x:v>
+        <x:v>120000</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>118972.5</x:v>
+        <x:v>116032.9</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s"/>
       <x:c r="B115" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>120000</x:v>
+        <x:v>105000</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>117170</x:v>
+        <x:v>104154.3</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s"/>
       <x:c r="B116" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
         <x:v>105000</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>102681.7</x:v>
+        <x:v>101784.7</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s"/>
       <x:c r="B117" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D117" s="4" t="n">
         <x:v>96000</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>96552.6</x:v>
+        <x:v>95651.8</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s"/>
       <x:c r="B118" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="D118" s="4" t="n">
         <x:v>105000</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>99038.3</x:v>
+        <x:v>97855.9</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s"/>
       <x:c r="B119" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D119" s="4" t="n">
         <x:v>100000</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>86647.2</x:v>
+        <x:v>99513.8</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="3" t="s"/>
       <x:c r="B120" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D120" s="4" t="n">
-        <x:v>75000</x:v>
+        <x:v>100000</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>69647.4</x:v>
+        <x:v>85888.3</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s"/>
       <x:c r="B121" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D121" s="4" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>77108.9</x:v>
+        <x:v>69523.9</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s"/>
       <x:c r="B122" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D122" s="4" t="n">
-        <x:v>65000</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>62589</x:v>
+        <x:v>76243.9</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s"/>
       <x:c r="B123" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D123" s="4" t="n">
-        <x:v>85000</x:v>
+        <x:v>65000</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>78200.4</x:v>
+        <x:v>62082</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s"/>
       <x:c r="B124" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D124" s="4" t="n">
-        <x:v>65000</x:v>
+        <x:v>85000</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>60115.9</x:v>
+        <x:v>77141.1</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s"/>
       <x:c r="B125" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D125" s="4" t="n">
-        <x:v>47000</x:v>
+        <x:v>65000</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>46563</x:v>
+        <x:v>60383.1</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="3" t="s"/>
       <x:c r="B126" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D126" s="4" t="n">
-        <x:v>56000</x:v>
+        <x:v>47000</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>44892.9</x:v>
+        <x:v>46519</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="3" t="s"/>
       <x:c r="B127" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D127" s="4" t="n">
-        <x:v>65000</x:v>
+        <x:v>56000</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>57913.4</x:v>
+        <x:v>45065.1</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s"/>
       <x:c r="B128" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D128" s="4" t="n">
         <x:v>56000</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>57566.3</x:v>
+        <x:v>56972.3</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s"/>
       <x:c r="B129" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D129" s="4" t="n">
         <x:v>56000</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>49569.9</x:v>
+        <x:v>49903</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="3" t="s"/>
       <x:c r="B130" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D130" s="4" t="n">
         <x:v>56000</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>56113.8</x:v>
+        <x:v>55866.6</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="3" t="s"/>
       <x:c r="B131" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D131" s="4" t="n">
         <x:v>20000</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
-        <x:v>19236.2</x:v>
+        <x:v>19022.8</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="3" t="s"/>
       <x:c r="B132" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D132" s="4" t="n">
         <x:v>13000</x:v>
       </x:c>
       <x:c r="E132" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>12932.6</x:v>
+        <x:v>12845.7</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
-    <x:row r="133" spans="1:7">
-[...1 lines deleted...]
-      <x:c r="B133" s="3" t="s">
+    <x:row r="134" spans="1:7">
+      <x:c r="A134" s="3" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
-      <x:c r="A136" s="3" t="s">
-[...5 lines deleted...]
-        <x:v>231</x:v>
+      <x:c r="A136" s="1" t="s">
+        <x:v>228</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>