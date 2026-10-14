--- v8 (2026-09-23)
+++ v9 (2026-10-14)
@@ -1,729 +1,717 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1148a42256e244b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3413ad60edb04ccd92b177da1b83e39b.psmdcp" Id="R7e97901454f64beb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb46c22a3718447e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8abe812d5dd84ae98c4f9a9c1f161c3e.psmdcp" Id="Rc4d2ea5b1f894f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="229" uniqueCount="229">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="225" uniqueCount="225">
   <x:si>
     <x:t>Holdings - Systematic Investment Grade Credit ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 09/23/2026 (%)</x:t>
+    <x:t>As of 10/13/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>BANK OF NOVA SCOTIA</x:t>
   </x:si>
   <x:si>
     <x:t>06418GAP2</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
     <x:t>CANADIAN IMPERIAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>13607PHS6</x:t>
   </x:si>
   <x:si>
+    <x:t>WPP 2025 LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92944AAA1</x:t>
+  </x:si>
+  <x:si>
     <x:t>BAXTER INTERNATIONAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>071813CS6</x:t>
   </x:si>
   <x:si>
     <x:t>HUMANA INC</x:t>
   </x:si>
   <x:si>
     <x:t>444859BX9</x:t>
   </x:si>
   <x:si>
+    <x:t>EQUITABLE HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29452EAC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIRBNB INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009066AE1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEXAS INSTRUMENTS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>882508BJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>071813CB3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNO FINANCIAL GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12621EAM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVANCED MICRO DEVICES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>007903BL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGILENT TECHNOLOGIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00846UAN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CROWDSTRIKE HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22788CAA3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>882508CM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PINNACLE FINANCL PARTNRS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87161CAP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAREX GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>566539AD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSX CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126408HN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NETAPP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64110DAM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOST HOTELS + RESORTS LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44107TBD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROYALTY PHARMA PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78081BAU7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>566539AA0</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARVELL TECHNOLOGY INC</x:t>
   </x:si>
   <x:si>
+    <x:t>573874AQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILLUMINA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>452327AR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYSTEM ENERGY RESOURCES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>871911AV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITEDHEALTH GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91324PET5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALTRIA GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02209SBM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGC GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05555LAD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERICAN ASSETS TRUST LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02401LAB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REVVITY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>714046AG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORDSON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>655663AB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIO RAD LABS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>090572AQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOSTON PROPERTIES LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10112RBH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>007903BM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATLASSIAN CORPORATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>049468AA9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TORONTO DOMINION BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89115A3G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTH BOW USA INFRA HLDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83007CAF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIAMONDBACK ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25278XAW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>054561AM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARRIOTT INTERNATIONAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>571903BZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>571903BU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCCIDENTAL PETROLEUM COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>674599EA9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OVINTIV INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69047QAC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOWMET AEROSPACE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>443201AB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBC HOLDINGS PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404280ES4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404280EX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAT CAPITAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05526DBF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENOVUS ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15135UAR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL INT LLC / EMC CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24703TAK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDISON INTERNATIONAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281020AW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATTERSON UTI ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>703481AE1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITIZENS FINANCIAL GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174610BH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVENT FINANCE SARL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67078AAF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANTANDER HOLDINGS USA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80282KBL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIOGEN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09062XAM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91324PFD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALERO ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91913YBB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>655663AC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTAH ACQUISITION SUB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62854AAP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281020BC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83007CAH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VENTAS REALTY LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92277GAX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAPESTRY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>876030AL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLEX LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33938XAG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYLAN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>628530BJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARGA RESOURCES CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87612KAC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444859CB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESTERN MIDSTREAM OPERAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>958254AJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>452327AP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JB HUNT TRANSPRT SVCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>445658CG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROYAL BANK OF CANADA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78017FZT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87612GAD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CH ROBINSON WORLDWIDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12541WAA8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>674599DJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174610BG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUMMINS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231021BA3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89114TZV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHNSON CONTROLS/TYCO FI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>477921AA8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HASBRO INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>418056BA4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47837RAE0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIMON PROPERTY GROUP LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>828807DX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MORGAN STANLEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61747YFT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>828807DV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02209SAV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN COMMUNITIES OPER LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>866677AH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>054989AC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF MONTREAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06368MS70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CISCO SYSTEMS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17275RBV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEEL DYNAMICS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>858119BQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VERIZON COMMUNICATIONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92343VHK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF NY MELLON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06406RBU0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78081BAR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13607QFE7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTEL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458140CK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458140BK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUMITOMO MITSUI FINL GRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86562MBP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACKSON FINANCIAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46817MAV9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FNB CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>302520AD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44107TBC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61747YFR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24703TAJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06418GAQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE STR INSTL INVT TR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85799J9Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126408HK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78017DAC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M+T BANK CORPORATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55261FAV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTERPOINT ENER HOUSTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15189XBF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTERSTATE POWER + LIGHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461070AX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTIVE CORPORATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34959JAN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>858119BS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP TEXAS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00108WAT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE STREET CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857477BV4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEALTHCARE RLTY HLDGS LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42225UAH7</x:t>
+  </x:si>
+  <x:si>
     <x:t>573874AP9</x:t>
   </x:si>
   <x:si>
-    <x:t>AIRBNB INC</x:t>
-[...559 lines deleted...]
-  <x:si>
     <x:t>92343VHH0</x:t>
   </x:si>
   <x:si>
     <x:t>CARRIER GLOBAL CORP</x:t>
   </x:si>
   <x:si>
     <x:t>14448CBC7</x:t>
   </x:si>
   <x:si>
     <x:t>91913YBG4</x:t>
   </x:si>
   <x:si>
-    <x:t>BIO RAD LABS</x:t>
-[...2 lines deleted...]
-    <x:t>090572AQ1</x:t>
+    <x:t>META PLATFORMS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30303M8R6</x:t>
   </x:si>
   <x:si>
     <x:t>17275RCA8</x:t>
   </x:si>
   <x:si>
     <x:t>CITIGROUP INC</x:t>
   </x:si>
   <x:si>
     <x:t>172967LP4</x:t>
   </x:si>
   <x:si>
     <x:t>MPLX LP</x:t>
   </x:si>
   <x:si>
     <x:t>55336VAN0</x:t>
   </x:si>
   <x:si>
     <x:t>06406RBM8</x:t>
   </x:si>
   <x:si>
     <x:t>55336VAT7</x:t>
   </x:si>
   <x:si>
     <x:t>TAKE TWO INTERACTIVE SOF</x:t>
   </x:si>
   <x:si>
     <x:t>874054AK5</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>482480AP5</x:t>
   </x:si>
   <x:si>
     <x:t>BORGWARNER INC</x:t>
   </x:si>
   <x:si>
     <x:t>099724AP1</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
@@ -1079,51 +1067,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G136"/>
+  <x:dimension ref="A1:G133"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="28.050625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.830625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -1142,2715 +1130,2652 @@
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>295000</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>294323.3</x:v>
+        <x:v>294165.7</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s"/>
       <x:c r="B7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>235000</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>230062</x:v>
+        <x:v>229233.7</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>233032.1</x:v>
+        <x:v>228957.8</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s"/>
       <x:c r="B9" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>228185</x:v>
+        <x:v>229945.7</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s"/>
       <x:c r="B10" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>232401.4</x:v>
+        <x:v>221870.3</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s"/>
       <x:c r="B11" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>230993</x:v>
+        <x:v>229926.9</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s"/>
       <x:c r="B12" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>235343.1</x:v>
+        <x:v>225332.2</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s"/>
       <x:c r="B13" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>280000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>235205.9</x:v>
+        <x:v>234022.7</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s"/>
       <x:c r="B14" s="3" t="s">
-        <x:v>25</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>280000</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>231701.4</x:v>
+        <x:v>233393.4</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s"/>
       <x:c r="B15" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>235653.2</x:v>
+        <x:v>228120</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s"/>
       <x:c r="B16" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>228380.6</x:v>
+        <x:v>233714.2</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s"/>
       <x:c r="B17" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>231026.3</x:v>
+        <x:v>231407.9</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s"/>
       <x:c r="B18" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>245000</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>234200.5</x:v>
+        <x:v>230372.2</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s"/>
       <x:c r="B19" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>250000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>221766.8</x:v>
+        <x:v>223938.6</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s"/>
       <x:c r="B20" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>230550.4</x:v>
+        <x:v>230352</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s"/>
       <x:c r="B21" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>227967.2</x:v>
+        <x:v>231746.9</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s"/>
       <x:c r="B22" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>228741.2</x:v>
+        <x:v>222270.9</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s"/>
       <x:c r="B23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>230144.3</x:v>
+        <x:v>225736.6</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s"/>
       <x:c r="B24" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
         <x:v>230000</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>231558.1</x:v>
+        <x:v>226380.5</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s"/>
       <x:c r="B25" s="3" t="s">
-        <x:v>18</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>233153.1</x:v>
+        <x:v>225672.3</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s"/>
       <x:c r="B26" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>236000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>222022.2</x:v>
+        <x:v>230274</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s"/>
       <x:c r="B27" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>239000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>229838.3</x:v>
+        <x:v>229889.2</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s"/>
       <x:c r="B28" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>245000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>236124.1</x:v>
+        <x:v>226854.6</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s"/>
       <x:c r="B29" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>312000</x:v>
+        <x:v>239000</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>228456.2</x:v>
+        <x:v>225939.2</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s"/>
       <x:c r="B30" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>245000</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>229877.2</x:v>
+        <x:v>225617.1</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s"/>
       <x:c r="B31" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>312000</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>230171.3</x:v>
+        <x:v>221705.5</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s"/>
       <x:c r="B32" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
         <x:v>230000</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>231758.8</x:v>
+        <x:v>229210.4</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s"/>
       <x:c r="B33" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>231113.7</x:v>
+        <x:v>223712.5</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s"/>
       <x:c r="B34" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>245000</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>235186.9</x:v>
+        <x:v>229878.2</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s"/>
       <x:c r="B35" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>231000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>229252.7</x:v>
+        <x:v>227432.1</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s"/>
       <x:c r="B36" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>255000</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>229070.1</x:v>
+        <x:v>228744.7</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s"/>
       <x:c r="B37" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>232170.5</x:v>
+        <x:v>226618.6</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s"/>
       <x:c r="B38" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>229363.6</x:v>
+        <x:v>232176.2</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s"/>
       <x:c r="B39" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>250000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>230990</x:v>
+        <x:v>227949.1</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s"/>
       <x:c r="B40" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>231000</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>231531.3</x:v>
+        <x:v>227030.9</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s"/>
       <x:c r="B41" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>185000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>203902.8</x:v>
+        <x:v>225292</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s"/>
       <x:c r="B42" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>205601.4</x:v>
+        <x:v>223279.8</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s"/>
       <x:c r="B43" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>214000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>204012.3</x:v>
+        <x:v>220813.3</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s"/>
       <x:c r="B44" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>208362.2</x:v>
+        <x:v>225027.1</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s"/>
       <x:c r="B45" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>198126.3</x:v>
+        <x:v>225850.1</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s"/>
       <x:c r="B46" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>186000</x:v>
+        <x:v>185000</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>198076.3</x:v>
+        <x:v>202264.2</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s"/>
       <x:c r="B47" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>277000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>218434.6</x:v>
+        <x:v>203079.4</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s"/>
       <x:c r="B48" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>214000</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>202292.8</x:v>
+        <x:v>203686.3</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s"/>
       <x:c r="B49" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>180000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>215681.5</x:v>
+        <x:v>203690.5</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s"/>
       <x:c r="B50" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>195000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>199654.4</x:v>
+        <x:v>193740</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s"/>
       <x:c r="B51" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>277000</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>201098.4</x:v>
+        <x:v>211356.3</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s"/>
       <x:c r="B52" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>199000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>198673.1</x:v>
+        <x:v>195239.9</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s"/>
       <x:c r="B53" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>180000</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>202224.1</x:v>
+        <x:v>209114.3</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s"/>
       <x:c r="B54" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>195000</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>203024.6</x:v>
+        <x:v>198419.1</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s"/>
       <x:c r="B55" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>220000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>214467.8</x:v>
+        <x:v>196578.9</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s"/>
       <x:c r="B56" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>224000</x:v>
+        <x:v>199000</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>205930.5</x:v>
+        <x:v>196794.6</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s"/>
       <x:c r="B57" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>251000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>209206.4</x:v>
+        <x:v>193730.4</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s"/>
       <x:c r="B58" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>201000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>199701.5</x:v>
+        <x:v>198528.5</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s"/>
       <x:c r="B59" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>208844</x:v>
+        <x:v>195223.6</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s"/>
       <x:c r="B60" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>220000</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>201042.5</x:v>
+        <x:v>211593.9</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s"/>
       <x:c r="B61" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>220000</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>201723.8</x:v>
+        <x:v>214509.1</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s"/>
       <x:c r="B62" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>257000</x:v>
+        <x:v>220000</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>210403.7</x:v>
+        <x:v>213486.1</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s"/>
       <x:c r="B63" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>251000</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>202168</x:v>
+        <x:v>202454.2</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s"/>
       <x:c r="B64" s="3" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C64" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C64" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>210000</x:v>
+        <x:v>195000</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>200090.4</x:v>
+        <x:v>194788.6</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s"/>
       <x:c r="B65" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>236000</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>203334.1</x:v>
+        <x:v>213607.8</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s"/>
       <x:c r="B66" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>210000</x:v>
+        <x:v>201000</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>207463.2</x:v>
+        <x:v>195352.5</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s"/>
       <x:c r="B67" s="3" t="s">
-        <x:v>16</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>200316.8</x:v>
+        <x:v>204985.4</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s"/>
       <x:c r="B68" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>247000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>211484.1</x:v>
+        <x:v>197576</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s"/>
       <x:c r="B69" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>257000</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>211826.4</x:v>
+        <x:v>202895.9</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s"/>
       <x:c r="B70" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>224000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>212239.9</x:v>
+        <x:v>194009.2</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s"/>
       <x:c r="B71" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>201609.5</x:v>
+        <x:v>194307</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s"/>
       <x:c r="B72" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>247000</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>202666.6</x:v>
+        <x:v>203816.1</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s"/>
       <x:c r="B73" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>211035</x:v>
+        <x:v>201470.9</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s"/>
       <x:c r="B74" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>210000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>211313.6</x:v>
+        <x:v>195511.2</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s"/>
       <x:c r="B75" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>168000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>174602.7</x:v>
+        <x:v>194954.1</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s"/>
       <x:c r="B76" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>194188.3</x:v>
+        <x:v>195274.1</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s"/>
       <x:c r="B77" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>206000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>184180.1</x:v>
+        <x:v>196920.1</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s"/>
       <x:c r="B78" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>185000</x:v>
+        <x:v>210000</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>186321.1</x:v>
+        <x:v>206360.2</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s"/>
       <x:c r="B79" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>197000</x:v>
+        <x:v>168000</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>188400.4</x:v>
+        <x:v>171711</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s"/>
       <x:c r="B80" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>182000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>184605</x:v>
+        <x:v>191283.4</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s"/>
       <x:c r="B81" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>206000</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>194508.7</x:v>
+        <x:v>182452.5</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s"/>
       <x:c r="B82" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>181000</x:v>
+        <x:v>185000</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>175519</x:v>
+        <x:v>185737.9</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s"/>
       <x:c r="B83" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>187000</x:v>
+        <x:v>182000</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>180197.8</x:v>
+        <x:v>181050.2</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s"/>
       <x:c r="B84" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>269000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>192129.8</x:v>
+        <x:v>192248.8</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s"/>
       <x:c r="B85" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>202000</x:v>
+        <x:v>186000</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>187329.6</x:v>
+        <x:v>189285.7</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s"/>
       <x:c r="B86" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>166000</x:v>
+        <x:v>181000</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>177948.6</x:v>
+        <x:v>171737.5</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s"/>
       <x:c r="B87" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>187000</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>196392.1</x:v>
+        <x:v>172584.3</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s"/>
       <x:c r="B88" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>195000</x:v>
+        <x:v>269000</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>187521.4</x:v>
+        <x:v>185543</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s"/>
       <x:c r="B89" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>202000</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>180991.6</x:v>
+        <x:v>185391.1</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s"/>
       <x:c r="B90" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>195000</x:v>
+        <x:v>166000</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>196000.6</x:v>
+        <x:v>172753.8</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s"/>
       <x:c r="B91" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>195000</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>195922.5</x:v>
+        <x:v>183677.4</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s"/>
       <x:c r="B92" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>166000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>174155.1</x:v>
+        <x:v>173311</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s"/>
       <x:c r="B93" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>180000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>176217.1</x:v>
+        <x:v>192042.5</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s"/>
       <x:c r="B94" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>192000</x:v>
+        <x:v>220000</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>186109.1</x:v>
+        <x:v>189847.7</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s"/>
       <x:c r="B95" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>212000</x:v>
+        <x:v>166000</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>191320.4</x:v>
+        <x:v>171289.3</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s"/>
       <x:c r="B96" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>356000</x:v>
+        <x:v>180000</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>192426</x:v>
+        <x:v>172896.5</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s"/>
       <x:c r="B97" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>192000</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>192961.4</x:v>
+        <x:v>184769.7</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s"/>
       <x:c r="B98" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>212000</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>197014.9</x:v>
+        <x:v>182264.8</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s"/>
       <x:c r="B99" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>356000</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>195867.7</x:v>
+        <x:v>181762.3</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s"/>
       <x:c r="B100" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>197082.7</x:v>
+        <x:v>192668</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s"/>
       <x:c r="B101" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>175000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>169077.2</x:v>
+        <x:v>191660.6</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s"/>
       <x:c r="B102" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>172000</x:v>
+        <x:v>175000</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>172174.6</x:v>
+        <x:v>172528.2</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s"/>
       <x:c r="B103" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>140000</x:v>
+        <x:v>175000</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>160121</x:v>
+        <x:v>165568.2</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s"/>
       <x:c r="B104" s="3" t="s">
-        <x:v>9</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>168000</x:v>
+        <x:v>172000</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>166565</x:v>
+        <x:v>168855.6</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s"/>
       <x:c r="B105" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>175000</x:v>
+        <x:v>140000</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>173726.1</x:v>
+        <x:v>156937.2</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s"/>
       <x:c r="B106" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>150000</x:v>
+        <x:v>168000</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>131481.5</x:v>
+        <x:v>165571.1</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s"/>
       <x:c r="B107" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>165000</x:v>
+        <x:v>134701.7</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>148610</x:v>
+        <x:v>134701.7</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s"/>
       <x:c r="B108" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
         <x:v>170000</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>134015.3</x:v>
+        <x:v>128966.3</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s"/>
       <x:c r="B109" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>135000</x:v>
+        <x:v>105000</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>131792.3</x:v>
+        <x:v>103475.7</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s"/>
       <x:c r="B110" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>120161.8</x:v>
+        <x:v>125000</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>120161.8</x:v>
+        <x:v>117397.9</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s"/>
       <x:c r="B111" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
         <x:v>125000</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>120552.1</x:v>
+        <x:v>118288.7</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s"/>
       <x:c r="B112" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>125000</x:v>
+        <x:v>119000</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>120146.2</x:v>
+        <x:v>115356.7</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s"/>
       <x:c r="B113" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
-        <x:v>119000</x:v>
+        <x:v>120000</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>117640.1</x:v>
+        <x:v>115165.4</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s"/>
       <x:c r="B114" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>120000</x:v>
+        <x:v>105000</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>116032.9</x:v>
+        <x:v>99680.7</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s"/>
       <x:c r="B115" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>105000</x:v>
+        <x:v>96000</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>104154.3</x:v>
+        <x:v>93848</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s"/>
       <x:c r="B116" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
         <x:v>105000</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>101784.7</x:v>
+        <x:v>96547.9</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s"/>
       <x:c r="B117" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D117" s="4" t="n">
-        <x:v>96000</x:v>
+        <x:v>100000</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>95651.8</x:v>
+        <x:v>84946.8</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s"/>
       <x:c r="B118" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D118" s="4" t="n">
-        <x:v>105000</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>97855.9</x:v>
+        <x:v>75558.5</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s"/>
       <x:c r="B119" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D119" s="4" t="n">
-        <x:v>100000</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>99513.8</x:v>
+        <x:v>66551.2</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="3" t="s"/>
       <x:c r="B120" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D120" s="4" t="n">
-        <x:v>100000</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>85888.3</x:v>
+        <x:v>75028.3</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s"/>
       <x:c r="B121" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D121" s="4" t="n">
-        <x:v>75000</x:v>
+        <x:v>65000</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>69523.9</x:v>
+        <x:v>60669.1</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s"/>
       <x:c r="B122" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D122" s="4" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>76243.9</x:v>
+        <x:v>58751.8</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s"/>
       <x:c r="B123" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D123" s="4" t="n">
         <x:v>65000</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>62082</x:v>
+        <x:v>58085.5</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s"/>
       <x:c r="B124" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D124" s="4" t="n">
-        <x:v>85000</x:v>
+        <x:v>47000</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>77141.1</x:v>
+        <x:v>46537.3</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s"/>
       <x:c r="B125" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D125" s="4" t="n">
-        <x:v>65000</x:v>
+        <x:v>56000</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>60383.1</x:v>
+        <x:v>43367.6</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="3" t="s"/>
       <x:c r="B126" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D126" s="4" t="n">
-        <x:v>47000</x:v>
+        <x:v>56000</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>46519</x:v>
+        <x:v>56230</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="3" t="s"/>
       <x:c r="B127" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D127" s="4" t="n">
         <x:v>56000</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>45065.1</x:v>
+        <x:v>48132.5</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s"/>
       <x:c r="B128" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D128" s="4" t="n">
         <x:v>56000</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>56972.3</x:v>
+        <x:v>55788.5</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s"/>
       <x:c r="B129" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D129" s="4" t="n">
-        <x:v>56000</x:v>
+        <x:v>13000</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>49903</x:v>
+        <x:v>12800.9</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
-    <x:row r="130" spans="1:7">
-[...19 lines deleted...]
-    </x:row>
     <x:row r="131" spans="1:7">
-      <x:c r="A131" s="3" t="s"/>
-      <x:c r="B131" s="3" t="s">
+      <x:c r="A131" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C131" s="3" t="s">
+    </x:row>
+    <x:row r="132" spans="1:7">
+      <x:c r="A132" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D131" s="4" t="n">
-[...14 lines deleted...]
-      <x:c r="B132" s="3" t="s">
+    </x:row>
+    <x:row r="133" spans="1:7">
+      <x:c r="A133" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>