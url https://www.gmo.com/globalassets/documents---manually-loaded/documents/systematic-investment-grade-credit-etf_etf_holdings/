--- v9 (2026-10-14)
+++ v10 (2026-11-03)
@@ -1,248 +1,413 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb46c22a3718447e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8abe812d5dd84ae98c4f9a9c1f161c3e.psmdcp" Id="Rc4d2ea5b1f894f4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3583565931af4c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2646fefc6e6749578faa27e728924340.psmdcp" Id="R88b04f904b0d41f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="225" uniqueCount="225">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="254">
   <x:si>
     <x:t>Holdings - Systematic Investment Grade Credit ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 10/13/2026 (%)</x:t>
+    <x:t>As of 11/02/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>BANK OF NOVA SCOTIA</x:t>
   </x:si>
   <x:si>
     <x:t>06418GAP2</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
+    <x:t>TR FINANCE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87268LAG2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESTEE LAUDER CO INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29736RAT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BECTON DICKINSON + CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>075887CS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JM SMUCKER CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>832696AY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYCHEX INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>704326AC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALERO ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91913YBG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST CITIZENS BANK/TRST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>337967AA1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHILIP MORRIS INTL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718172DU0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTL FLAVOR + FRAGRANCES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>459506AL5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>075887CJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WORKDAY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98138HAN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ING GROEP NV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>456837BV4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBVIE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00287YEM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98138HAM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALTRIA GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02209SBM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONCENTRIX CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20602DAC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST CITIZENS BANCSHARE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31959XAC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKYWORKS SOLUTIONS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83088MAQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCP MIDSTREAM OPERATING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23311VAH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29736RAU4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLEGION US HOLDING CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01748TAC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACKSON FINANCIAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46817MAV9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQVIA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46266TAC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQUITABLE HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>054561AM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROYAL BANK OF CANADA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78017FZT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78017DAC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HASBRO INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>418056BA4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENOVUS ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15135UAR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META PLATFORMS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30303M8R6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718172EG0</x:t>
+  </x:si>
+  <x:si>
     <x:t>CANADIAN IMPERIAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>13607PHS6</x:t>
   </x:si>
   <x:si>
     <x:t>WPP 2025 LLC</x:t>
   </x:si>
   <x:si>
     <x:t>92944AAA1</x:t>
   </x:si>
   <x:si>
     <x:t>BAXTER INTERNATIONAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>071813CS6</x:t>
   </x:si>
   <x:si>
     <x:t>HUMANA INC</x:t>
   </x:si>
   <x:si>
     <x:t>444859BX9</x:t>
   </x:si>
   <x:si>
-    <x:t>EQUITABLE HOLDINGS INC</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>29452EAC5</x:t>
   </x:si>
   <x:si>
+    <x:t>AVANGRID INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05351WAB9</x:t>
+  </x:si>
+  <x:si>
     <x:t>AIRBNB INC</x:t>
   </x:si>
   <x:si>
     <x:t>009066AE1</x:t>
   </x:si>
   <x:si>
     <x:t>TEXAS INSTRUMENTS INC</x:t>
   </x:si>
   <x:si>
     <x:t>882508BJ2</x:t>
   </x:si>
   <x:si>
     <x:t>071813CB3</x:t>
   </x:si>
   <x:si>
-    <x:t>CNO FINANCIAL GROUP INC</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>ADVANCED MICRO DEVICES</x:t>
   </x:si>
   <x:si>
     <x:t>007903BL0</x:t>
   </x:si>
   <x:si>
     <x:t>AGILENT TECHNOLOGIES INC</x:t>
   </x:si>
   <x:si>
     <x:t>00846UAN1</x:t>
   </x:si>
   <x:si>
     <x:t>CROWDSTRIKE HOLDINGS INC</x:t>
   </x:si>
   <x:si>
     <x:t>22788CAA3</x:t>
   </x:si>
   <x:si>
     <x:t>882508CM4</x:t>
   </x:si>
   <x:si>
     <x:t>PINNACLE FINANCL PARTNRS</x:t>
   </x:si>
   <x:si>
     <x:t>87161CAP0</x:t>
   </x:si>
   <x:si>
+    <x:t>83088MAR3</x:t>
+  </x:si>
+  <x:si>
     <x:t>MAREX GROUP PLC</x:t>
   </x:si>
   <x:si>
     <x:t>566539AD4</x:t>
   </x:si>
   <x:si>
+    <x:t>UNITEDHEALTH GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91324PFD9</x:t>
+  </x:si>
+  <x:si>
     <x:t>CSX CORP</x:t>
   </x:si>
   <x:si>
     <x:t>126408HN6</x:t>
   </x:si>
   <x:si>
     <x:t>NETAPP INC</x:t>
   </x:si>
   <x:si>
     <x:t>64110DAM6</x:t>
   </x:si>
   <x:si>
     <x:t>HOST HOTELS + RESORTS LP</x:t>
   </x:si>
   <x:si>
     <x:t>44107TBD7</x:t>
   </x:si>
   <x:si>
     <x:t>ROYALTY PHARMA PLC</x:t>
   </x:si>
   <x:si>
     <x:t>78081BAU7</x:t>
   </x:si>
   <x:si>
     <x:t>566539AA0</x:t>
   </x:si>
   <x:si>
     <x:t>MARVELL TECHNOLOGY INC</x:t>
   </x:si>
   <x:si>
     <x:t>573874AQ7</x:t>
   </x:si>
   <x:si>
     <x:t>ILLUMINA INC</x:t>
   </x:si>
   <x:si>
     <x:t>452327AR0</x:t>
   </x:si>
   <x:si>
     <x:t>SYSTEM ENERGY RESOURCES</x:t>
   </x:si>
   <x:si>
     <x:t>871911AV5</x:t>
   </x:si>
   <x:si>
-    <x:t>UNITEDHEALTH GROUP INC</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>91324PET5</x:t>
   </x:si>
   <x:si>
-    <x:t>ALTRIA GROUP INC</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BGC GROUP INC</x:t>
   </x:si>
   <x:si>
     <x:t>05555LAD3</x:t>
   </x:si>
   <x:si>
     <x:t>AMERICAN ASSETS TRUST LP</x:t>
   </x:si>
   <x:si>
     <x:t>02401LAB0</x:t>
   </x:si>
   <x:si>
+    <x:t>00287YBX6</x:t>
+  </x:si>
+  <x:si>
     <x:t>REVVITY INC</x:t>
   </x:si>
   <x:si>
     <x:t>714046AG4</x:t>
   </x:si>
   <x:si>
     <x:t>NORDSON CORP</x:t>
   </x:si>
   <x:si>
     <x:t>655663AB8</x:t>
   </x:si>
   <x:si>
     <x:t>BIO RAD LABS</x:t>
   </x:si>
   <x:si>
     <x:t>090572AQ1</x:t>
   </x:si>
   <x:si>
     <x:t>BOSTON PROPERTIES LP</x:t>
   </x:si>
   <x:si>
     <x:t>10112RBH6</x:t>
   </x:si>
   <x:si>
     <x:t>007903BM8</x:t>
@@ -250,474 +415,396 @@
   <x:si>
     <x:t>ATLASSIAN CORPORATION</x:t>
   </x:si>
   <x:si>
     <x:t>049468AA9</x:t>
   </x:si>
   <x:si>
     <x:t>TORONTO DOMINION BANK</x:t>
   </x:si>
   <x:si>
     <x:t>89115A3G5</x:t>
   </x:si>
   <x:si>
     <x:t>SOUTH BOW USA INFRA HLDS</x:t>
   </x:si>
   <x:si>
     <x:t>83007CAF9</x:t>
   </x:si>
   <x:si>
     <x:t>DIAMONDBACK ENERGY INC</x:t>
   </x:si>
   <x:si>
     <x:t>25278XAW9</x:t>
   </x:si>
   <x:si>
-    <x:t>054561AM7</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>MARRIOTT INTERNATIONAL</x:t>
   </x:si>
   <x:si>
     <x:t>571903BZ5</x:t>
   </x:si>
   <x:si>
     <x:t>571903BU6</x:t>
   </x:si>
   <x:si>
     <x:t>OCCIDENTAL PETROLEUM COR</x:t>
   </x:si>
   <x:si>
     <x:t>674599EA9</x:t>
   </x:si>
   <x:si>
     <x:t>OVINTIV INC</x:t>
   </x:si>
   <x:si>
     <x:t>69047QAC6</x:t>
   </x:si>
   <x:si>
-    <x:t>HOWMET AEROSPACE INC</x:t>
-[...11 lines deleted...]
-    <x:t>404280EX3</x:t>
+    <x:t>JOHNSON CONTROLS/TYCO FI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47837RAE0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIMON PROPERTY GROUP LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>828807DX2</x:t>
   </x:si>
   <x:si>
     <x:t>BAT CAPITAL CORP</x:t>
   </x:si>
   <x:si>
     <x:t>05526DBF1</x:t>
   </x:si>
   <x:si>
-    <x:t>CENOVUS ENERGY INC</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DELL INT LLC / EMC CORP</x:t>
   </x:si>
   <x:si>
     <x:t>24703TAK2</x:t>
   </x:si>
   <x:si>
+    <x:t>02209SAV5</x:t>
+  </x:si>
+  <x:si>
     <x:t>EDISON INTERNATIONAL</x:t>
   </x:si>
   <x:si>
     <x:t>281020AW7</x:t>
   </x:si>
   <x:si>
     <x:t>PATTERSON UTI ENERGY INC</x:t>
   </x:si>
   <x:si>
     <x:t>703481AE1</x:t>
   </x:si>
   <x:si>
     <x:t>CITIZENS FINANCIAL GROUP</x:t>
   </x:si>
   <x:si>
     <x:t>174610BH7</x:t>
   </x:si>
   <x:si>
     <x:t>NVENT FINANCE SARL</x:t>
   </x:si>
   <x:si>
     <x:t>67078AAF0</x:t>
   </x:si>
   <x:si>
     <x:t>SANTANDER HOLDINGS USA</x:t>
   </x:si>
   <x:si>
     <x:t>80282KBL9</x:t>
   </x:si>
   <x:si>
     <x:t>BIOGEN INC</x:t>
   </x:si>
   <x:si>
     <x:t>09062XAM5</x:t>
   </x:si>
   <x:si>
-    <x:t>91324PFD9</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>91913YBB5</x:t>
   </x:si>
   <x:si>
     <x:t>655663AC6</x:t>
   </x:si>
   <x:si>
     <x:t>UTAH ACQUISITION SUB</x:t>
   </x:si>
   <x:si>
     <x:t>62854AAP9</x:t>
   </x:si>
   <x:si>
-    <x:t>281020BC0</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>83007CAH5</x:t>
   </x:si>
   <x:si>
     <x:t>VENTAS REALTY LP</x:t>
   </x:si>
   <x:si>
     <x:t>92277GAX5</x:t>
   </x:si>
   <x:si>
-    <x:t>TAPESTRY INC</x:t>
-[...8 lines deleted...]
-    <x:t>33938XAG0</x:t>
+    <x:t>STEEL DYNAMICS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>858119BQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VERIZON COMMUNICATIONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92343VHK3</x:t>
   </x:si>
   <x:si>
     <x:t>MYLAN INC</x:t>
   </x:si>
   <x:si>
     <x:t>628530BJ5</x:t>
   </x:si>
   <x:si>
     <x:t>TARGA RESOURCES CORP</x:t>
   </x:si>
   <x:si>
     <x:t>87612KAC6</x:t>
   </x:si>
   <x:si>
     <x:t>444859CB6</x:t>
   </x:si>
   <x:si>
+    <x:t>SUMITOMO MITSUI FINL GRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86562MBP4</x:t>
+  </x:si>
+  <x:si>
     <x:t>WESTERN MIDSTREAM OPERAT</x:t>
   </x:si>
   <x:si>
     <x:t>958254AJ3</x:t>
   </x:si>
   <x:si>
+    <x:t>456837BM4</x:t>
+  </x:si>
+  <x:si>
     <x:t>452327AP4</x:t>
   </x:si>
   <x:si>
     <x:t>JB HUNT TRANSPRT SVCS</x:t>
   </x:si>
   <x:si>
     <x:t>445658CG0</x:t>
   </x:si>
   <x:si>
-    <x:t>ROYAL BANK OF CANADA</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>87612GAD3</x:t>
   </x:si>
   <x:si>
-    <x:t>CH ROBINSON WORLDWIDE</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>674599DJ1</x:t>
   </x:si>
   <x:si>
+    <x:t>STATE STR INSTL INVT TR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85799J9Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
+  </x:si>
+  <x:si>
     <x:t>174610BG9</x:t>
   </x:si>
   <x:si>
-    <x:t>CUMMINS INC</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>89114TZV7</x:t>
   </x:si>
   <x:si>
-    <x:t>JOHNSON CONTROLS/TYCO FI</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>477921AA8</x:t>
   </x:si>
   <x:si>
-    <x:t>HASBRO INC</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>MORGAN STANLEY</x:t>
   </x:si>
   <x:si>
     <x:t>61747YFT7</x:t>
   </x:si>
   <x:si>
     <x:t>828807DV6</x:t>
   </x:si>
   <x:si>
-    <x:t>02209SAV5</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>SUN COMMUNITIES OPER LP</x:t>
   </x:si>
   <x:si>
     <x:t>866677AH0</x:t>
   </x:si>
   <x:si>
+    <x:t>MIDAMERICAN ENERGY CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>595620AT2</x:t>
+  </x:si>
+  <x:si>
     <x:t>054989AC2</x:t>
   </x:si>
   <x:si>
+    <x:t>44107TBC9</x:t>
+  </x:si>
+  <x:si>
     <x:t>BANK OF MONTREAL</x:t>
   </x:si>
   <x:si>
     <x:t>06368MS70</x:t>
   </x:si>
   <x:si>
     <x:t>CISCO SYSTEMS INC</x:t>
   </x:si>
   <x:si>
     <x:t>17275RBV3</x:t>
   </x:si>
   <x:si>
-    <x:t>STEEL DYNAMICS INC</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BANK OF NY MELLON CORP</x:t>
   </x:si>
   <x:si>
     <x:t>06406RBU0</x:t>
   </x:si>
   <x:si>
     <x:t>78081BAR4</x:t>
   </x:si>
   <x:si>
+    <x:t>STANLEY BLACK + DECKER I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>854502AL5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06418GAQ0</x:t>
+  </x:si>
+  <x:si>
     <x:t>13607QFE7</x:t>
   </x:si>
   <x:si>
+    <x:t>FNB CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>302520AD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24703TAJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126408HK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M+T BANK CORPORATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55261FAV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTERPOINT ENER HOUSTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15189XBF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTERSTATE POWER + LIGHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461070AX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTIVE CORPORATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34959JAN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>573874AP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>858119BS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55261FAT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP TEXAS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00108WAT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE STREET CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857477BV4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEALTHCARE RLTY HLDGS LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42225UAH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92343VHH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPLX LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55336VAN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNION PACIFIC CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>907818FW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06406RBM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55336VAT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAKE TWO INTERACTIVE SOF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>874054AK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17275RCA8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999USDZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
     <x:t>INTEL CORP</x:t>
   </x:si>
   <x:si>
-    <x:t>458140CK4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>458140BK5</x:t>
-  </x:si>
-[...142 lines deleted...]
-    <x:t>099724AP1</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1067,58 +1154,58 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G133"/>
+  <x:dimension ref="A1:G149"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="28.050625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="28.790625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.830625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
@@ -1127,2655 +1214,2991 @@
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>295000</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>294165.7</x:v>
+        <x:v>294529.6</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s"/>
       <x:c r="B7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>295000</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>229233.7</x:v>
+        <x:v>295050.9</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>300000</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>228957.8</x:v>
+        <x:v>286023</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s"/>
       <x:c r="B9" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>300000</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>229945.7</x:v>
+        <x:v>290209.9</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s"/>
       <x:c r="B10" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>280000</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>221870.3</x:v>
+        <x:v>286973.9</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s"/>
       <x:c r="B11" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>305000</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>229926.9</x:v>
+        <x:v>296476.9</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s"/>
       <x:c r="B12" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>310000</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>225332.2</x:v>
+        <x:v>294613.9</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s"/>
       <x:c r="B13" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>290000</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>234022.7</x:v>
+        <x:v>288306.4</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s"/>
       <x:c r="B14" s="3" t="s">
-        <x:v>16</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>280000</x:v>
+        <x:v>310000</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>233393.4</x:v>
+        <x:v>293497.1</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s"/>
       <x:c r="B15" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>350000</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>228120</x:v>
+        <x:v>294232.6</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s"/>
       <x:c r="B16" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>315000</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>233714.2</x:v>
+        <x:v>289847.1</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s"/>
       <x:c r="B17" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>295000</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>231407.9</x:v>
+        <x:v>295486.7</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s"/>
       <x:c r="B18" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>245000</x:v>
+        <x:v>305000</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>230372.2</x:v>
+        <x:v>291134.4</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s"/>
       <x:c r="B19" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>295000</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>223938.6</x:v>
+        <x:v>290672.4</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s"/>
       <x:c r="B20" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>280000</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>230352</x:v>
+        <x:v>282645.1</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s"/>
       <x:c r="B21" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>402000</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>231746.9</x:v>
+        <x:v>294178.3</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s"/>
       <x:c r="B22" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>310000</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>222270.9</x:v>
+        <x:v>288521.8</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s"/>
       <x:c r="B23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>300000</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>225736.6</x:v>
+        <x:v>294015.6</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s"/>
       <x:c r="B24" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>295000</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>226380.5</x:v>
+        <x:v>290282.6</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s"/>
       <x:c r="B25" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>290000</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>225672.3</x:v>
+        <x:v>288820.4</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s"/>
       <x:c r="B26" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>330000</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>230274</x:v>
+        <x:v>285559.2</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s"/>
       <x:c r="B27" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>295000</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>229889.2</x:v>
+        <x:v>293174.6</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s"/>
       <x:c r="B28" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>305000</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>226854.6</x:v>
+        <x:v>289372.3</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s"/>
       <x:c r="B29" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>239000</x:v>
+        <x:v>285000</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>225939.2</x:v>
+        <x:v>286995</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s"/>
       <x:c r="B30" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>245000</x:v>
+        <x:v>360000</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>225617.1</x:v>
+        <x:v>297717.4</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s"/>
       <x:c r="B31" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>312000</x:v>
+        <x:v>300000</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>221705.5</x:v>
+        <x:v>294305.4</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s"/>
       <x:c r="B32" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C32" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="C32" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>260000</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>229210.4</x:v>
+        <x:v>257852.5</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s"/>
       <x:c r="B33" s="3" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C33" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C33" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>257000</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>223712.5</x:v>
+        <x:v>260253</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s"/>
       <x:c r="B34" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C34" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C34" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>245000</x:v>
+        <x:v>305000</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>229878.2</x:v>
+        <x:v>274741.1</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s"/>
       <x:c r="B35" s="3" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C35" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="C35" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>340000</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>227432.1</x:v>
+        <x:v>267795.7</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s"/>
       <x:c r="B36" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>255000</x:v>
+        <x:v>270000</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>228744.7</x:v>
+        <x:v>253881</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s"/>
       <x:c r="B37" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>226618.6</x:v>
+        <x:v>230287.6</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s"/>
       <x:c r="B38" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
         <x:v>240000</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>232176.2</x:v>
+        <x:v>233041.2</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s"/>
       <x:c r="B39" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="C39" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>227949.1</x:v>
+        <x:v>233153.2</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s"/>
       <x:c r="B40" s="3" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C40" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="C40" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>231000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>227030.9</x:v>
+        <x:v>226624.7</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s"/>
       <x:c r="B41" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
         <x:v>235000</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>225292</x:v>
+        <x:v>233159.4</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s"/>
       <x:c r="B42" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>223279.8</x:v>
+        <x:v>241072.3</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s"/>
       <x:c r="B43" s="3" t="s">
-        <x:v>20</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>220813.3</x:v>
+        <x:v>228697.6</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s"/>
       <x:c r="B44" s="3" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C44" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="C44" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>250000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>225027.1</x:v>
+        <x:v>236310.9</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s"/>
       <x:c r="B45" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>280000</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>225850.1</x:v>
+        <x:v>235986</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s"/>
       <x:c r="B46" s="3" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C46" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="C46" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>185000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>202264.2</x:v>
+        <x:v>233270.2</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s"/>
       <x:c r="B47" s="3" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C47" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="C47" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>203079.4</x:v>
+        <x:v>234228.7</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s"/>
       <x:c r="B48" s="3" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C48" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C48" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>214000</x:v>
+        <x:v>245000</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>203686.3</x:v>
+        <x:v>231536.6</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s"/>
       <x:c r="B49" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>203690.5</x:v>
+        <x:v>227551.5</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s"/>
       <x:c r="B50" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>193740</x:v>
+        <x:v>231427.4</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s"/>
       <x:c r="B51" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>277000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>211356.3</x:v>
+        <x:v>233989.9</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s"/>
       <x:c r="B52" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>195239.9</x:v>
+        <x:v>232902.7</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s"/>
       <x:c r="B53" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>180000</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>209114.3</x:v>
+        <x:v>219047.9</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s"/>
       <x:c r="B54" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>195000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>198419.1</x:v>
+        <x:v>228951.7</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s"/>
       <x:c r="B55" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>196578.9</x:v>
+        <x:v>227134.6</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s"/>
       <x:c r="B56" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>199000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>196794.6</x:v>
+        <x:v>229298.5</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s"/>
       <x:c r="B57" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>193730.4</x:v>
+        <x:v>230148.3</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s"/>
       <x:c r="B58" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>198528.5</x:v>
+        <x:v>231304.7</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s"/>
       <x:c r="B59" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>195223.6</x:v>
+        <x:v>229706.6</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s"/>
       <x:c r="B60" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>250000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>211593.9</x:v>
+        <x:v>229076.5</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s"/>
       <x:c r="B61" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>220000</x:v>
+        <x:v>239000</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>214509.1</x:v>
+        <x:v>229669.3</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s"/>
       <x:c r="B62" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>220000</x:v>
+        <x:v>245000</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>213486.1</x:v>
+        <x:v>233245.5</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s"/>
       <x:c r="B63" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>251000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>202454.2</x:v>
+        <x:v>229732.8</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s"/>
       <x:c r="B64" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>195000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>194788.6</x:v>
+        <x:v>229046.6</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s"/>
       <x:c r="B65" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>236000</x:v>
+        <x:v>255000</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>213607.8</x:v>
+        <x:v>241459.7</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s"/>
       <x:c r="B66" s="3" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C66" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="C66" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>201000</x:v>
+        <x:v>245000</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>195352.5</x:v>
+        <x:v>231366.3</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s"/>
       <x:c r="B67" s="3" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C67" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C67" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>204985.4</x:v>
+        <x:v>231852.9</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s"/>
       <x:c r="B68" s="3" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C68" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C68" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>255000</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>197576</x:v>
+        <x:v>232190.3</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s"/>
       <x:c r="B69" s="3" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C69" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C69" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>257000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>202895.9</x:v>
+        <x:v>229973.6</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s"/>
       <x:c r="B70" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>194009.2</x:v>
+        <x:v>232612.6</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s"/>
       <x:c r="B71" s="3" t="s">
-        <x:v>18</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>194307</x:v>
+        <x:v>229242.6</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s"/>
       <x:c r="B72" s="3" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C72" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="C72" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>247000</x:v>
+        <x:v>231000</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>203816.1</x:v>
+        <x:v>229677.6</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s"/>
       <x:c r="B73" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>201470.9</x:v>
+        <x:v>228401.3</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s"/>
       <x:c r="B74" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>195511.2</x:v>
+        <x:v>230401.8</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s"/>
       <x:c r="B75" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>194954.1</x:v>
+        <x:v>229537</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s"/>
       <x:c r="B76" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>195274.1</x:v>
+        <x:v>229830.1</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s"/>
       <x:c r="B77" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>185000</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>196920.1</x:v>
+        <x:v>203402.3</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s"/>
       <x:c r="B78" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>210000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>206360.2</x:v>
+        <x:v>206173.5</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s"/>
       <x:c r="B79" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>168000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>171711</x:v>
+        <x:v>194895.7</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s"/>
       <x:c r="B80" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>186000</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>191283.4</x:v>
+        <x:v>195865.1</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s"/>
       <x:c r="B81" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>206000</x:v>
+        <x:v>277000</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>182452.5</x:v>
+        <x:v>216621.4</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s"/>
       <x:c r="B82" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>185000</x:v>
+        <x:v>180000</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>185737.9</x:v>
+        <x:v>210552.1</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s"/>
       <x:c r="B83" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>182000</x:v>
+        <x:v>269000</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>181050.2</x:v>
+        <x:v>191175.6</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s"/>
       <x:c r="B84" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>195000</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>192248.8</x:v>
+        <x:v>198624.4</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s"/>
       <x:c r="B85" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>186000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>189285.7</x:v>
+        <x:v>200633.9</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s"/>
       <x:c r="B86" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>181000</x:v>
+        <x:v>199000</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>171737.5</x:v>
+        <x:v>198788.9</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s"/>
       <x:c r="B87" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>187000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>172584.3</x:v>
+        <x:v>195599.6</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s"/>
       <x:c r="B88" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>269000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>185543</x:v>
+        <x:v>199714.8</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s"/>
       <x:c r="B89" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>202000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>185391.1</x:v>
+        <x:v>200909.2</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s"/>
       <x:c r="B90" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>166000</x:v>
+        <x:v>220000</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>172753.8</x:v>
+        <x:v>215007.9</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s"/>
       <x:c r="B91" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>195000</x:v>
+        <x:v>220000</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>183677.4</x:v>
+        <x:v>214904.4</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s"/>
       <x:c r="B92" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>251000</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>173311</x:v>
+        <x:v>208476.8</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s"/>
       <x:c r="B93" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>236000</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>192042.5</x:v>
+        <x:v>218742.6</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s"/>
       <x:c r="B94" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>220000</x:v>
+        <x:v>201000</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>189847.7</x:v>
+        <x:v>198426.4</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s"/>
       <x:c r="B95" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>166000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>171289.3</x:v>
+        <x:v>194715</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s"/>
       <x:c r="B96" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>180000</x:v>
+        <x:v>220000</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>172896.5</x:v>
+        <x:v>191636.1</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s"/>
       <x:c r="B97" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>192000</x:v>
+        <x:v>257000</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>184769.7</x:v>
+        <x:v>209533.8</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s"/>
       <x:c r="B98" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>212000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>182264.8</x:v>
+        <x:v>199547.1</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s"/>
       <x:c r="B99" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>356000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>181762.3</x:v>
+        <x:v>199053.4</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s"/>
       <x:c r="B100" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
         <x:v>205000</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>192668</x:v>
+        <x:v>193796.5</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s"/>
       <x:c r="B101" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>247000</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>191660.6</x:v>
+        <x:v>209903</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s"/>
       <x:c r="B102" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>175000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>172528.2</x:v>
+        <x:v>196057.3</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s"/>
       <x:c r="B103" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>175000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>165568.2</x:v>
+        <x:v>201320</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s"/>
       <x:c r="B104" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>172000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>168855.6</x:v>
+        <x:v>197281.7</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s"/>
       <x:c r="B105" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>140000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>156937.2</x:v>
+        <x:v>200909.2</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s"/>
       <x:c r="B106" s="3" t="s">
-        <x:v>9</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>168000</x:v>
+        <x:v>210000</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>165571.1</x:v>
+        <x:v>209174.5</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s"/>
       <x:c r="B107" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>134701.7</x:v>
+        <x:v>177826.6</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>134701.7</x:v>
+        <x:v>177826.6</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s"/>
       <x:c r="B108" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
-        <x:v>170000</x:v>
+        <x:v>168000</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>128966.3</x:v>
+        <x:v>174232.7</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s"/>
       <x:c r="B109" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>105000</x:v>
+        <x:v>206000</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>103475.7</x:v>
+        <x:v>185036</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s"/>
       <x:c r="B110" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>125000</x:v>
+        <x:v>185000</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>117397.9</x:v>
+        <x:v>186704.9</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s"/>
       <x:c r="B111" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
-        <x:v>125000</x:v>
+        <x:v>181000</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>118288.7</x:v>
+        <x:v>174912.4</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s"/>
       <x:c r="B112" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>119000</x:v>
+        <x:v>187000</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>115356.7</x:v>
+        <x:v>178022.3</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s"/>
       <x:c r="B113" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
-        <x:v>120000</x:v>
+        <x:v>202000</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>115165.4</x:v>
+        <x:v>188189.8</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s"/>
       <x:c r="B114" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>105000</x:v>
+        <x:v>190000</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>99680.7</x:v>
+        <x:v>183935.2</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s"/>
       <x:c r="B115" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>96000</x:v>
+        <x:v>166000</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>93848</x:v>
+        <x:v>176887.2</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s"/>
       <x:c r="B116" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
-        <x:v>105000</x:v>
+        <x:v>175000</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>96547.9</x:v>
+        <x:v>169199.5</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s"/>
       <x:c r="B117" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D117" s="4" t="n">
-        <x:v>100000</x:v>
+        <x:v>195000</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>84946.8</x:v>
+        <x:v>187018</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s"/>
       <x:c r="B118" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D118" s="4" t="n">
-        <x:v>75000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>75558.5</x:v>
+        <x:v>177283.1</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s"/>
       <x:c r="B119" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D119" s="4" t="n">
-        <x:v>75000</x:v>
+        <x:v>166000</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>66551.2</x:v>
+        <x:v>173975</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="3" t="s"/>
       <x:c r="B120" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D120" s="4" t="n">
-        <x:v>75000</x:v>
+        <x:v>180000</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>75028.3</x:v>
+        <x:v>175795.6</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s"/>
       <x:c r="B121" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D121" s="4" t="n">
-        <x:v>65000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>60669.1</x:v>
+        <x:v>181084</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s"/>
       <x:c r="B122" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D122" s="4" t="n">
-        <x:v>75000</x:v>
+        <x:v>168000</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>58751.8</x:v>
+        <x:v>166843.1</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s"/>
       <x:c r="B123" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D123" s="4" t="n">
-        <x:v>65000</x:v>
+        <x:v>192000</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>58085.5</x:v>
+        <x:v>186545.1</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s"/>
       <x:c r="B124" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D124" s="4" t="n">
-        <x:v>47000</x:v>
+        <x:v>175000</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>46537.3</x:v>
+        <x:v>173491.7</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s"/>
       <x:c r="B125" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D125" s="4" t="n">
-        <x:v>56000</x:v>
+        <x:v>140000</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>43367.6</x:v>
+        <x:v>157795.3</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="3" t="s"/>
       <x:c r="B126" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D126" s="4" t="n">
-        <x:v>56000</x:v>
+        <x:v>170000</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>56230</x:v>
+        <x:v>133515.9</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="3" t="s"/>
       <x:c r="B127" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D127" s="4" t="n">
-        <x:v>56000</x:v>
+        <x:v>125000</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>48132.5</x:v>
+        <x:v>119402</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s"/>
       <x:c r="B128" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D128" s="4" t="n">
-        <x:v>56000</x:v>
+        <x:v>125000</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>55788.5</x:v>
+        <x:v>120264.8</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s"/>
       <x:c r="B129" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D129" s="4" t="n">
-        <x:v>13000</x:v>
+        <x:v>119000</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="F129" s="4" t="n">
+        <x:v>117507.2</x:v>
+      </x:c>
+      <x:c r="G129" s="3" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:7">
+      <x:c r="A130" s="3" t="s"/>
+      <x:c r="B130" s="3" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C130" s="3" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D130" s="4" t="n">
+        <x:v>120000</x:v>
+      </x:c>
+      <x:c r="E130" s="4" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="F130" s="4" t="n">
+        <x:v>116398.9</x:v>
+      </x:c>
+      <x:c r="G130" s="3" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:7">
+      <x:c r="A131" s="3" t="s"/>
+      <x:c r="B131" s="3" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C131" s="3" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D131" s="4" t="n">
+        <x:v>75000</x:v>
+      </x:c>
+      <x:c r="E131" s="4" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="F131" s="4" t="n">
+        <x:v>75673.6</x:v>
+      </x:c>
+      <x:c r="G131" s="3" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:7">
+      <x:c r="A132" s="3" t="s"/>
+      <x:c r="B132" s="3" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C132" s="3" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D132" s="4" t="n">
+        <x:v>105000</x:v>
+      </x:c>
+      <x:c r="E132" s="4" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="F132" s="4" t="n">
+        <x:v>101188.6</x:v>
+      </x:c>
+      <x:c r="G132" s="3" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:7">
+      <x:c r="A133" s="3" t="s"/>
+      <x:c r="B133" s="3" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C133" s="3" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D133" s="4" t="n">
+        <x:v>75000</x:v>
+      </x:c>
+      <x:c r="E133" s="4" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="F133" s="4" t="n">
+        <x:v>76202.3</x:v>
+      </x:c>
+      <x:c r="G133" s="3" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:7">
+      <x:c r="A134" s="3" t="s"/>
+      <x:c r="B134" s="3" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C134" s="3" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D134" s="4" t="n">
+        <x:v>96000</x:v>
+      </x:c>
+      <x:c r="E134" s="4" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="F134" s="4" t="n">
+        <x:v>95536</x:v>
+      </x:c>
+      <x:c r="G134" s="3" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:7">
+      <x:c r="A135" s="3" t="s"/>
+      <x:c r="B135" s="3" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C135" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D135" s="4" t="n">
+        <x:v>105000</x:v>
+      </x:c>
+      <x:c r="E135" s="4" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="F135" s="4" t="n">
+        <x:v>98168.1</x:v>
+      </x:c>
+      <x:c r="G135" s="3" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:7">
+      <x:c r="A136" s="3" t="s"/>
+      <x:c r="B136" s="3" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C136" s="3" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D136" s="4" t="n">
+        <x:v>100000</x:v>
+      </x:c>
+      <x:c r="E136" s="4" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="F136" s="4" t="n">
+        <x:v>86265.6</x:v>
+      </x:c>
+      <x:c r="G136" s="3" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:7">
+      <x:c r="A137" s="3" t="s"/>
+      <x:c r="B137" s="3" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C137" s="3" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D137" s="4" t="n">
+        <x:v>75000</x:v>
+      </x:c>
+      <x:c r="E137" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="F137" s="4" t="n">
+        <x:v>67510.6</x:v>
+      </x:c>
+      <x:c r="G137" s="3" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:7">
+      <x:c r="A138" s="3" t="s"/>
+      <x:c r="B138" s="3" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C138" s="3" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D138" s="4" t="n">
+        <x:v>56000</x:v>
+      </x:c>
+      <x:c r="E138" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="F138" s="4" t="n">
+        <x:v>44733.8</x:v>
+      </x:c>
+      <x:c r="G138" s="3" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:7">
+      <x:c r="A139" s="3" t="s"/>
+      <x:c r="B139" s="3" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C139" s="3" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D139" s="4" t="n">
+        <x:v>75000</x:v>
+      </x:c>
+      <x:c r="E139" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="F139" s="4" t="n">
+        <x:v>44493</x:v>
+      </x:c>
+      <x:c r="G139" s="3" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:7">
+      <x:c r="A140" s="3" t="s"/>
+      <x:c r="B140" s="3" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C140" s="3" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D140" s="4" t="n">
+        <x:v>56000</x:v>
+      </x:c>
+      <x:c r="E140" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="F140" s="4" t="n">
+        <x:v>56928.9</x:v>
+      </x:c>
+      <x:c r="G140" s="3" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:7">
+      <x:c r="A141" s="3" t="s"/>
+      <x:c r="B141" s="3" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C141" s="3" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D141" s="4" t="n">
+        <x:v>56000</x:v>
+      </x:c>
+      <x:c r="E141" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="F141" s="4" t="n">
+        <x:v>49649.1</x:v>
+      </x:c>
+      <x:c r="G141" s="3" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:7">
+      <x:c r="A142" s="3" t="s"/>
+      <x:c r="B142" s="3" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C142" s="3" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D142" s="4" t="n">
+        <x:v>56000</x:v>
+      </x:c>
+      <x:c r="E142" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="F142" s="4" t="n">
+        <x:v>55912.2</x:v>
+      </x:c>
+      <x:c r="G142" s="3" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143" spans="1:7">
+      <x:c r="A143" s="3" t="s"/>
+      <x:c r="B143" s="3" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C143" s="3" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D143" s="4" t="n">
+        <x:v>65000</x:v>
+      </x:c>
+      <x:c r="E143" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="F143" s="4" t="n">
+        <x:v>59599.7</x:v>
+      </x:c>
+      <x:c r="G143" s="3" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="144" spans="1:7">
+      <x:c r="A144" s="3" t="s"/>
+      <x:c r="B144" s="3" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C144" s="3" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D144" s="4" t="n">
+        <x:v>-29266</x:v>
+      </x:c>
+      <x:c r="E144" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
-      <x:c r="F129" s="4" t="n">
-[...18 lines deleted...]
-        <x:v>224</x:v>
+      <x:c r="F144" s="4" t="n">
+        <x:v>-29266</x:v>
+      </x:c>
+      <x:c r="G144" s="3" t="s">
+        <x:v>248</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="145" spans="1:7">
+      <x:c r="A145" s="3" t="s"/>
+      <x:c r="B145" s="3" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C145" s="3" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D145" s="4" t="n">
+        <x:v>76000</x:v>
+      </x:c>
+      <x:c r="E145" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="F145" s="4" t="n">
+        <x:v>38540.5</x:v>
+      </x:c>
+      <x:c r="G145" s="3" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147" spans="1:7">
+      <x:c r="A147" s="3" t="s">
+        <x:v>251</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="148" spans="1:7">
+      <x:c r="A148" s="3" t="s">
+        <x:v>252</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="149" spans="1:7">
+      <x:c r="A149" s="1" t="s">
+        <x:v>253</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>