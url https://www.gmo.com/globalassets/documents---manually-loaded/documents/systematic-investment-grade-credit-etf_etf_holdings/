--- v0 (2026-04-01)
+++ v1 (2026-04-22)
@@ -1,626 +1,635 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb678e82122b14ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45fbff87dd654c2998c19bb4c6aaa07d.psmdcp" Id="Re86633d272e34968" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R726e201c3cc44af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbcfe2468b774e54849192f1ddb98ce2.psmdcp" Id="R1f9f37900e304a31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="233" uniqueCount="233">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="234">
   <x:si>
     <x:t>Holdings - Systematic Investment Grade Credit ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/01/2026 (%)</x:t>
+    <x:t>As of 04/22/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
+    <x:t>TAPESTRY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>876030AL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
     <x:t>DOW CHEMICAL CO/THE</x:t>
   </x:si>
   <x:si>
     <x:t>260543DP5</x:t>
   </x:si>
   <x:si>
-    <x:t>Bond</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LYB INT FINANCE III</x:t>
   </x:si>
   <x:si>
     <x:t>50249AAL7</x:t>
   </x:si>
   <x:si>
     <x:t>PIONEER NATURAL RESOURCE</x:t>
   </x:si>
   <x:si>
     <x:t>723787AQ0</x:t>
   </x:si>
   <x:si>
+    <x:t>OCCIDENTAL PETROLEUM COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>674599DJ1</x:t>
+  </x:si>
+  <x:si>
     <x:t>50249AAR4</x:t>
   </x:si>
   <x:si>
-    <x:t>TAPESTRY INC</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>HALLIBURTON CO</x:t>
   </x:si>
   <x:si>
     <x:t>406216BL4</x:t>
   </x:si>
   <x:si>
+    <x:t>TAKEDA PHARMACEUTICAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>874060BK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OVINTIV INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69047QAC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VERIZON COMMUNICATIONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92343VHK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>876030AK3</x:t>
+  </x:si>
+  <x:si>
     <x:t>MASTEC INC</x:t>
   </x:si>
   <x:si>
     <x:t>576323AT6</x:t>
   </x:si>
   <x:si>
-    <x:t>OVINTIV INC</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>VALERO ENERGY CORP</x:t>
   </x:si>
   <x:si>
     <x:t>91913YBB5</x:t>
   </x:si>
   <x:si>
     <x:t>674599EA9</x:t>
   </x:si>
   <x:si>
+    <x:t>AEP TEXAS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00108WAT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTENE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15135BAY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HELMERICH + PAYNE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>423452AN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLARIS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>731068AB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROOKFIELD FINANCE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11271LAQ5</x:t>
+  </x:si>
+  <x:si>
     <x:t>APPLIED MATERIALS INC</x:t>
   </x:si>
   <x:si>
     <x:t>038222AN5</x:t>
   </x:si>
   <x:si>
-    <x:t>AEP TEXAS INC</x:t>
-[...26 lines deleted...]
-    <x:t>15135BAY7</x:t>
+    <x:t>L3HARRIS TECH INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>502431AU3</x:t>
   </x:si>
   <x:si>
     <x:t>260543DG5</x:t>
   </x:si>
   <x:si>
-    <x:t>L3HARRIS TECH INC</x:t>
-[...2 lines deleted...]
-    <x:t>502431AU3</x:t>
+    <x:t>SANTANDER HOLDINGS USA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80282KBL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIMON PROPERTY GROUP LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>828807DX2</x:t>
   </x:si>
   <x:si>
     <x:t>ALPHABET INC</x:t>
   </x:si>
   <x:si>
     <x:t>02079KAN7</x:t>
   </x:si>
   <x:si>
-    <x:t>ANGLOGOLD HOLDINGS PLC</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>038222AT2</x:t>
   </x:si>
   <x:si>
+    <x:t>TARGA RESOURCES CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87612KAC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORNING INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219350BF1</x:t>
+  </x:si>
+  <x:si>
     <x:t>HOWMET AEROSPACE INC</x:t>
   </x:si>
   <x:si>
     <x:t>443201AB4</x:t>
   </x:si>
   <x:si>
     <x:t>HUNTINGTON INGALLS INDUS</x:t>
   </x:si>
   <x:si>
     <x:t>446413BA3</x:t>
   </x:si>
   <x:si>
-    <x:t>TARGA RESOURCES CORP</x:t>
-[...2 lines deleted...]
-    <x:t>87612KAC6</x:t>
+    <x:t>STEEL DYNAMICS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>858119BQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENERAL MOTORS CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37045VBB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15135BAV3</x:t>
   </x:si>
   <x:si>
     <x:t>ILLUMINA INC</x:t>
   </x:si>
   <x:si>
     <x:t>452327AR0</x:t>
   </x:si>
   <x:si>
-    <x:t>CORNING INC</x:t>
-[...8 lines deleted...]
-    <x:t>80282KBL9</x:t>
+    <x:t>KLA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>482480AN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIOGEN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09062XAM5</x:t>
   </x:si>
   <x:si>
     <x:t>CUMMINS INC</x:t>
   </x:si>
   <x:si>
     <x:t>231021AZ9</x:t>
   </x:si>
   <x:si>
+    <x:t>MYLAN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>628530BJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87612GAD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404119BZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VENTAS REALTY LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92277GAX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTAH ACQUISITION SUB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62854AAP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHWEST AIRLINES CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>844741BL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAS VEGAS SANDS CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>517834AL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENOVUS ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15135UAR0</x:t>
+  </x:si>
+  <x:si>
     <x:t>JB HUNT TRANSPRT SVCS</x:t>
   </x:si>
   <x:si>
     <x:t>445658CG0</x:t>
   </x:si>
   <x:si>
     <x:t>EDISON INTERNATIONAL</x:t>
   </x:si>
   <x:si>
     <x:t>281020AW7</x:t>
   </x:si>
   <x:si>
-    <x:t>KLA CORP</x:t>
-[...41 lines deleted...]
-    <x:t>LAS VEGAS SANDS CORP</x:t>
+    <x:t>JOHNSON CONTROLS/TYCO FI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47837RAE0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTEL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458140BK5</x:t>
   </x:si>
   <x:si>
     <x:t>517834AK3</x:t>
   </x:si>
   <x:si>
-    <x:t>87612GAD3</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>CITIZENS FINANCIAL GROUP</x:t>
   </x:si>
   <x:si>
     <x:t>174610BH7</x:t>
   </x:si>
   <x:si>
-    <x:t>CENOVUS ENERGY INC</x:t>
-[...14 lines deleted...]
-    <x:t>404119BZ1</x:t>
+    <x:t>SYNCHRONY FINANCIAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87165BAY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80282KBQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404119CW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGAL REXNORD CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>758750AP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458140CK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVENT FINANCE SARL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67078AAF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FEDEX CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31428XDR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231021BA3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALTRIA GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02209SAV5</x:t>
   </x:si>
   <x:si>
     <x:t>452327AP4</x:t>
   </x:si>
   <x:si>
-    <x:t>15135BAV3</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>CH ROBINSON WORLDWIDE</x:t>
   </x:si>
   <x:si>
     <x:t>12541WAA8</x:t>
   </x:si>
   <x:si>
+    <x:t>37045VAL4</x:t>
+  </x:si>
+  <x:si>
     <x:t>281020BC0</x:t>
   </x:si>
   <x:si>
-    <x:t>REGAL REXNORD CORP</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>SUN COMMUNITIES OPER LP</x:t>
   </x:si>
   <x:si>
     <x:t>866677AH0</x:t>
   </x:si>
   <x:si>
     <x:t>731068AA0</x:t>
   </x:si>
   <x:si>
+    <x:t>TORONTO DOMINION BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89114TZV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HASBRO INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>418056BA4</x:t>
+  </x:si>
+  <x:si>
     <x:t>JACOBS ENGINEERING GROUP</x:t>
   </x:si>
   <x:si>
     <x:t>469814AA5</x:t>
   </x:si>
   <x:si>
+    <x:t>418056AZ0</x:t>
+  </x:si>
+  <x:si>
     <x:t>477921AA8</x:t>
   </x:si>
   <x:si>
-    <x:t>TORONTO DOMINION BANK</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>CANADIAN IMPERIAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>13607QFE7</x:t>
   </x:si>
   <x:si>
-    <x:t>418056BA4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>828807DV6</x:t>
   </x:si>
   <x:si>
+    <x:t>844741BM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAT CAPITAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>054989AC2</x:t>
+  </x:si>
+  <x:si>
     <x:t>HSBC HOLDINGS PLC</x:t>
   </x:si>
   <x:si>
     <x:t>404280ES4</x:t>
   </x:si>
   <x:si>
-    <x:t>BAT CAPITAL CORP</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>174610BG9</x:t>
   </x:si>
   <x:si>
+    <x:t>PARAMOUNT GLOBAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92556HAC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MORGAN STANLEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61747YFT7</x:t>
+  </x:si>
+  <x:si>
     <x:t>219350BK0</x:t>
   </x:si>
   <x:si>
-    <x:t>MORGAN STANLEY</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>61747YFR1</x:t>
   </x:si>
   <x:si>
     <x:t>BANK OF NY MELLON CORP</x:t>
   </x:si>
   <x:si>
     <x:t>06406RBU0</x:t>
   </x:si>
   <x:si>
+    <x:t>404280EX3</x:t>
+  </x:si>
+  <x:si>
     <x:t>FNB CORP</x:t>
   </x:si>
   <x:si>
     <x:t>302520AD3</x:t>
   </x:si>
   <x:si>
-    <x:t>404280EX3</x:t>
-[...5 lines deleted...]
-    <x:t>92556HAC1</x:t>
+    <x:t>SYSTEM ENERGY RESOURCES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>871911AV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMITH + NEPHEW PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83192PAD0</x:t>
   </x:si>
   <x:si>
     <x:t>BANK OF NOVA SCOTIA</x:t>
   </x:si>
   <x:si>
     <x:t>06418GAQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>SMITH + NEPHEW PLC</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BORGWARNER INC</x:t>
   </x:si>
   <x:si>
     <x:t>099724AQ9</x:t>
   </x:si>
   <x:si>
+    <x:t>02209SBM4</x:t>
+  </x:si>
+  <x:si>
     <x:t>SUMITOMO MITSUI FINL GRP</x:t>
   </x:si>
   <x:si>
     <x:t>86562MBP4</x:t>
   </x:si>
   <x:si>
-    <x:t>02209SBM4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11271LAB8</x:t>
   </x:si>
   <x:si>
     <x:t>WESTERN MIDSTREAM OPERAT</x:t>
   </x:si>
   <x:si>
     <x:t>958254AJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>SYSTEM ENERGY RESOURCES</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>502431AQ2</x:t>
   </x:si>
   <x:si>
     <x:t>GENERAL ELECTRIC CO</x:t>
   </x:si>
   <x:si>
     <x:t>369604BZ5</x:t>
   </x:si>
   <x:si>
+    <x:t>ALLY FINANCIAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02005NBV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APPLE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>037833CH1</x:t>
+  </x:si>
+  <x:si>
     <x:t>099724AP1</x:t>
   </x:si>
   <x:si>
-    <x:t>APPLE INC</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>02005NCA6</x:t>
   </x:si>
   <x:si>
     <x:t>05526DBF1</x:t>
   </x:si>
   <x:si>
     <x:t>02079KAZ0</x:t>
   </x:si>
   <x:si>
+    <x:t>MARRIOTT INTERNATIONAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>571903BZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M+T BANK CORPORATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55261FAV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE STR INSTL INVT TR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85799J9Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
+  </x:si>
+  <x:si>
     <x:t>EXXON MOBIL CORPORATION</x:t>
   </x:si>
   <x:si>
     <x:t>30231GBK7</x:t>
   </x:si>
   <x:si>
     <x:t>13607PHS6</x:t>
   </x:si>
   <x:si>
-    <x:t>STATE STR INSTL INVT TR</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>858119BS8</x:t>
   </x:si>
   <x:si>
+    <x:t>FLORIDA POWER + LIGHT CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>341081FP7</x:t>
+  </x:si>
+  <x:si>
     <x:t>446413BB1</x:t>
   </x:si>
   <x:si>
     <x:t>RTX CORP</x:t>
   </x:si>
   <x:si>
     <x:t>75513ECH2</x:t>
   </x:si>
   <x:si>
     <x:t>FIFTH THIRD FINANCL CORP</x:t>
   </x:si>
   <x:si>
     <x:t>200340AW7</x:t>
   </x:si>
   <x:si>
     <x:t>GOLDMAN SACHS GROUP INC</x:t>
   </x:si>
   <x:si>
     <x:t>38141GXA7</x:t>
   </x:si>
   <x:si>
     <x:t>ARCELORMITTAL SA</x:t>
   </x:si>
   <x:si>
     <x:t>03938LBE3</x:t>
@@ -691,57 +700,51 @@
   <x:si>
     <x:t>92343VHC1</x:t>
   </x:si>
   <x:si>
     <x:t>SOUTH BOW USA INFRA HLDS</x:t>
   </x:si>
   <x:si>
     <x:t>83007CAH5</x:t>
   </x:si>
   <x:si>
     <x:t>PHILLIPS 66</x:t>
   </x:si>
   <x:si>
     <x:t>718547AP7</x:t>
   </x:si>
   <x:si>
     <x:t>482480AP5</x:t>
   </x:si>
   <x:si>
     <x:t>ONCOR ELECTRIC DELIVERY</x:t>
   </x:si>
   <x:si>
     <x:t>68233JBH6</x:t>
   </x:si>
   <x:si>
-    <x:t>US DOLLAR</x:t>
-[...5 lines deleted...]
-    <x:t>Cash</x:t>
+    <x:t>31428XDS2</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1091,2862 +1094,2883 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G140"/>
+  <x:dimension ref="A1:G141"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="28.790625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="11.640625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="12.500625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>255000</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>252607.3</x:v>
+        <x:v>254064.4</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s"/>
       <x:c r="B7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>250000</x:v>
+        <x:v>255000</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>252020.9</x:v>
+        <x:v>253940.3</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>280000</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>251831.1</x:v>
+        <x:v>253924.4</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s"/>
       <x:c r="B9" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>250000</x:v>
+        <x:v>280000</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>250826.1</x:v>
+        <x:v>253636.4</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s"/>
       <x:c r="B10" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>250000</x:v>
+        <x:v>245000</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>250431</x:v>
+        <x:v>253307.7</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s"/>
       <x:c r="B11" s="3" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>250213.3</x:v>
+        <x:v>251791.6</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s"/>
       <x:c r="B12" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>245000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>249950.8</x:v>
+        <x:v>250394.5</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s"/>
       <x:c r="B13" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>245000</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>249765.2</x:v>
+        <x:v>250030</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s"/>
       <x:c r="B14" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>247988.6</x:v>
+        <x:v>249673.5</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s"/>
       <x:c r="B15" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>255000</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>247667.1</x:v>
+        <x:v>249284.6</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s"/>
       <x:c r="B16" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
         <x:v>245000</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>247544.6</x:v>
+        <x:v>249236.7</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s"/>
       <x:c r="B17" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>255000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>247255.7</x:v>
+        <x:v>248246.3</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s"/>
       <x:c r="B18" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>255000</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>247215.9</x:v>
+        <x:v>247666.5</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s"/>
       <x:c r="B19" s="3" t="s">
-        <x:v>21</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>215000</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>244794</x:v>
+        <x:v>245297.4</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s"/>
       <x:c r="B20" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>270000</x:v>
+        <x:v>236000</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>243015.2</x:v>
+        <x:v>245033.6</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s"/>
       <x:c r="B21" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>236000</x:v>
+        <x:v>259000</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>242929.1</x:v>
+        <x:v>244782.1</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s"/>
       <x:c r="B22" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
         <x:v>247000</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>242816.2</x:v>
+        <x:v>244686.9</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s"/>
       <x:c r="B23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>247000</x:v>
+        <x:v>244000</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>241843.2</x:v>
+        <x:v>244303.5</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s"/>
       <x:c r="B24" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>244000</x:v>
+        <x:v>247000</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>241814.5</x:v>
+        <x:v>244192.8</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s"/>
       <x:c r="B25" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>259000</x:v>
+        <x:v>270000</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>241206.3</x:v>
+        <x:v>244081.3</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s"/>
       <x:c r="B26" s="3" t="s">
-        <x:v>9</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>237000</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>241207.6</x:v>
+        <x:v>242912.3</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s"/>
       <x:c r="B27" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>237000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>240896.3</x:v>
+        <x:v>242595.9</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s"/>
       <x:c r="B28" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>260000</x:v>
+        <x:v>228000</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>240663.7</x:v>
+        <x:v>242193.4</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s"/>
       <x:c r="B29" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>250000</x:v>
+        <x:v>216000</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>240306.7</x:v>
+        <x:v>241936.5</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s"/>
       <x:c r="B30" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>245000</x:v>
+        <x:v>260000</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>240215.8</x:v>
+        <x:v>241521</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s"/>
       <x:c r="B31" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>249000</x:v>
+        <x:v>245000</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>240203.3</x:v>
+        <x:v>241320.2</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s"/>
       <x:c r="B32" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>239559.1</x:v>
+        <x:v>241157.3</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s"/>
       <x:c r="B33" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>303000</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>238983.5</x:v>
+        <x:v>241111.2</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s"/>
       <x:c r="B34" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>249000</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>238762.8</x:v>
+        <x:v>240615.4</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s"/>
       <x:c r="B35" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>303000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>238608.3</x:v>
+        <x:v>240586.4</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s"/>
       <x:c r="B36" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>228000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>238463.6</x:v>
+        <x:v>240484.1</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s"/>
       <x:c r="B37" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>236000</x:v>
+        <x:v>228000</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>238445.4</x:v>
+        <x:v>240473.8</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s"/>
       <x:c r="B38" s="3" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C38" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="C38" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>259000</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>237789.5</x:v>
+        <x:v>240223.6</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s"/>
       <x:c r="B39" s="3" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="C39" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>237406.5</x:v>
+        <x:v>240033.9</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s"/>
       <x:c r="B40" s="3" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C40" s="3" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
         <x:v>260000</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>237165</x:v>
+        <x:v>239900.2</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s"/>
       <x:c r="B41" s="3" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C41" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="C41" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>228000</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>237145.1</x:v>
+        <x:v>239817.3</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s"/>
       <x:c r="B42" s="3" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C42" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C42" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>228000</x:v>
+        <x:v>236000</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>237096</x:v>
+        <x:v>239373.1</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s"/>
       <x:c r="B43" s="3" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C43" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C43" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>231000</x:v>
+        <x:v>297000</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>236894.9</x:v>
+        <x:v>239337.1</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s"/>
       <x:c r="B44" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>236889.4</x:v>
+        <x:v>239048</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s"/>
       <x:c r="B45" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>216000</x:v>
+        <x:v>266000</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>236650</x:v>
+        <x:v>239036.2</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s"/>
       <x:c r="B46" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>228000</x:v>
+        <x:v>231000</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>236589.8</x:v>
+        <x:v>238772.8</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s"/>
       <x:c r="B47" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>291000</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>236379.9</x:v>
+        <x:v>238727.4</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s"/>
       <x:c r="B48" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>235938.5</x:v>
+        <x:v>238686.8</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s"/>
       <x:c r="B49" s="3" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="C49" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>235900.9</x:v>
+        <x:v>238580.2</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s"/>
       <x:c r="B50" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>260000</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>235677.7</x:v>
+        <x:v>238463</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s"/>
       <x:c r="B51" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>229000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>235390.7</x:v>
+        <x:v>238124.8</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s"/>
       <x:c r="B52" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>260000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>235342.5</x:v>
+        <x:v>238060.1</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s"/>
       <x:c r="B53" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>297000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>235099.9</x:v>
+        <x:v>237329.1</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s"/>
       <x:c r="B54" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>266000</x:v>
+        <x:v>416000</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>234731.1</x:v>
+        <x:v>237236.2</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s"/>
       <x:c r="B55" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
         <x:v>230000</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>234467.5</x:v>
+        <x:v>237014.6</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s"/>
       <x:c r="B56" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>259000</x:v>
+        <x:v>229000</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>233964.5</x:v>
+        <x:v>236927.7</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s"/>
       <x:c r="B57" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>228000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>233946.9</x:v>
+        <x:v>235873.2</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s"/>
       <x:c r="B58" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
         <x:v>228000</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>233776.9</x:v>
+        <x:v>235526.2</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s"/>
       <x:c r="B59" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>291000</x:v>
+        <x:v>239000</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>233778.3</x:v>
+        <x:v>235242.7</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s"/>
       <x:c r="B60" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>220000</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>233135.8</x:v>
+        <x:v>234943.9</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s"/>
       <x:c r="B61" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>247000</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>233101.9</x:v>
+        <x:v>234917.2</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s"/>
       <x:c r="B62" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>220000</x:v>
+        <x:v>228000</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>232537.7</x:v>
+        <x:v>234729.3</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s"/>
       <x:c r="B63" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>228000</x:v>
+        <x:v>270000</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>232395.4</x:v>
+        <x:v>234637.2</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s"/>
       <x:c r="B64" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>228000</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>231785.9</x:v>
+        <x:v>234626.2</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s"/>
       <x:c r="B65" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>239000</x:v>
+        <x:v>314000</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>230726.8</x:v>
+        <x:v>234560.4</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s"/>
       <x:c r="B66" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>270000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>230593.4</x:v>
+        <x:v>234361.6</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s"/>
       <x:c r="B67" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>314000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>229989.1</x:v>
+        <x:v>233715.2</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s"/>
       <x:c r="B68" s="3" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C68" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C68" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>416000</x:v>
+        <x:v>221000</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>229805.2</x:v>
+        <x:v>233643.3</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s"/>
       <x:c r="B69" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>247000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>229121.3</x:v>
+        <x:v>233367.5</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s"/>
       <x:c r="B70" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>221000</x:v>
+        <x:v>237000</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>228791.7</x:v>
+        <x:v>228066.2</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s"/>
       <x:c r="B71" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C71" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C71" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>237000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>225640.5</x:v>
+        <x:v>225064.9</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s"/>
       <x:c r="B72" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>241000</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>225168.4</x:v>
+        <x:v>223476.9</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s"/>
       <x:c r="B73" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>212000</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>222572.6</x:v>
+        <x:v>223287.4</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s"/>
       <x:c r="B74" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
         <x:v>215000</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>222110.8</x:v>
+        <x:v>223200.4</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s"/>
       <x:c r="B75" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>241000</x:v>
+        <x:v>227000</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>221660</x:v>
+        <x:v>222405.6</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s"/>
       <x:c r="B76" s="3" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C76" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C76" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>227000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>221544.9</x:v>
+        <x:v>222319.5</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s"/>
       <x:c r="B77" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C77" s="3" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
         <x:v>222000</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>221055.5</x:v>
+        <x:v>221450.7</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s"/>
       <x:c r="B78" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>212000</x:v>
+        <x:v>217000</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>220970.1</x:v>
+        <x:v>219688.7</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s"/>
       <x:c r="B79" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>217000</x:v>
+        <x:v>228000</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>216290</x:v>
+        <x:v>219553.1</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s"/>
       <x:c r="B80" s="3" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C80" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C80" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>196000</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>215626.4</x:v>
+        <x:v>218071</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s"/>
       <x:c r="B81" s="3" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C81" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C81" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>196000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>215438.9</x:v>
+        <x:v>217939.4</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s"/>
       <x:c r="B82" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>228000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>214001.9</x:v>
+        <x:v>214350.9</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s"/>
       <x:c r="B83" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>344000</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>212209</x:v>
+        <x:v>214159.5</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s"/>
       <x:c r="B84" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>211000</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>211797.9</x:v>
+        <x:v>213361.3</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s"/>
       <x:c r="B85" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>211000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>211731.8</x:v>
+        <x:v>213203.8</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s"/>
       <x:c r="B86" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
         <x:v>202000</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>209714</x:v>
+        <x:v>211262.4</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s"/>
       <x:c r="B87" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
         <x:v>191000</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>208767</x:v>
+        <x:v>210068.4</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s"/>
       <x:c r="B88" s="3" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C88" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C88" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>206170.6</x:v>
+        <x:v>207705.4</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s"/>
       <x:c r="B89" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>205588.2</x:v>
+        <x:v>207284.9</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s"/>
       <x:c r="B90" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>344000</x:v>
+        <x:v>204000</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>205357.5</x:v>
+        <x:v>204905.1</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s"/>
       <x:c r="B91" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
         <x:v>198000</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>201278.9</x:v>
+        <x:v>202300</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s"/>
       <x:c r="B92" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
         <x:v>198000</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>200831.8</x:v>
+        <x:v>201980.3</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s"/>
       <x:c r="B93" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
         <x:v>197000</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>199458</x:v>
+        <x:v>201292.8</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s"/>
       <x:c r="B94" s="3" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C94" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C94" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>257000</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>194994.5</x:v>
+        <x:v>196516.9</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s"/>
       <x:c r="B95" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>257000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>193988.5</x:v>
+        <x:v>195989.8</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s"/>
       <x:c r="B96" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
         <x:v>228000</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>189388.6</x:v>
+        <x:v>192653</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s"/>
       <x:c r="B97" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
         <x:v>212000</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>179190.8</x:v>
+        <x:v>181656.6</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s"/>
       <x:c r="B98" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C98" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C98" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>179000</x:v>
+        <x:v>160000</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>178530.7</x:v>
+        <x:v>165044.6</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s"/>
       <x:c r="B99" s="3" t="s">
-        <x:v>19</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>159000</x:v>
+        <x:v>164000</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>169959.4</x:v>
+        <x:v>164334.8</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s"/>
       <x:c r="B100" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
         <x:v>160000</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>164159</x:v>
+        <x:v>163947.8</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s"/>
       <x:c r="B101" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>164000</x:v>
+        <x:v>192000</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>163606.8</x:v>
+        <x:v>163211.3</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s"/>
       <x:c r="B102" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
         <x:v>159000</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>160828.6</x:v>
+        <x:v>161285</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s"/>
       <x:c r="B103" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>192000</x:v>
+        <x:v>159000</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>160791.9</x:v>
+        <x:v>158873.4</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s"/>
       <x:c r="B104" s="3" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C104" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C104" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>160000</x:v>
+        <x:v>192000</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>160464.9</x:v>
+        <x:v>158453</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s"/>
       <x:c r="B105" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>159000</x:v>
+        <x:v>155000</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>156182.3</x:v>
+        <x:v>152438.5</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s"/>
       <x:c r="B106" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>192000</x:v>
+        <x:v>155000</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>155891.1</x:v>
+        <x:v>150074.6</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s"/>
       <x:c r="B107" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>155000</x:v>
+        <x:v>145000</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>151557.6</x:v>
+        <x:v>145208.8</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s"/>
       <x:c r="B108" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
-        <x:v>145000</x:v>
+        <x:v>143873.9</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>141047.4</x:v>
+        <x:v>143873.9</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s"/>
       <x:c r="B109" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>135000</x:v>
+        <x:v>145000</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>135149.7</x:v>
+        <x:v>141623.5</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s"/>
       <x:c r="B110" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>131260.3</x:v>
+        <x:v>135000</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>131260.3</x:v>
+        <x:v>135557.6</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s"/>
       <x:c r="B111" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
         <x:v>125000</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>125053.6</x:v>
+        <x:v>126725.1</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s"/>
       <x:c r="B112" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>97000</x:v>
+        <x:v>165000</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>100317.6</x:v>
+        <x:v>124915</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s"/>
       <x:c r="B113" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
         <x:v>97000</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>96311.1</x:v>
+        <x:v>100962.3</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s"/>
       <x:c r="B114" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>87000</x:v>
+        <x:v>97000</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>89771.6</x:v>
+        <x:v>96477.3</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s"/>
       <x:c r="B115" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>97000</x:v>
+        <x:v>87000</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>86871.2</x:v>
+        <x:v>89986.2</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s"/>
       <x:c r="B116" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
-        <x:v>80000</x:v>
+        <x:v>97000</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>82441</x:v>
+        <x:v>88053.3</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s"/>
       <x:c r="B117" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D117" s="4" t="n">
         <x:v>80000</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>78943.2</x:v>
+        <x:v>82477.3</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s"/>
       <x:c r="B118" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D118" s="4" t="n">
-        <x:v>75000</x:v>
+        <x:v>80000</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>73932.9</x:v>
+        <x:v>79690</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s"/>
       <x:c r="B119" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D119" s="4" t="n">
-        <x:v>66000</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>71072</x:v>
+        <x:v>74278.6</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="3" t="s"/>
       <x:c r="B120" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D120" s="4" t="n">
-        <x:v>70000</x:v>
+        <x:v>66000</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>70587.7</x:v>
+        <x:v>71547.2</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s"/>
       <x:c r="B121" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D121" s="4" t="n">
-        <x:v>66000</x:v>
+        <x:v>70000</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>69960.7</x:v>
+        <x:v>70692.5</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s"/>
       <x:c r="B122" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D122" s="4" t="n">
-        <x:v>68000</x:v>
+        <x:v>66000</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>68242.7</x:v>
+        <x:v>70219.3</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s"/>
       <x:c r="B123" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D123" s="4" t="n">
-        <x:v>66000</x:v>
+        <x:v>68000</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>67789.9</x:v>
+        <x:v>68491.3</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s"/>
       <x:c r="B124" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D124" s="4" t="n">
         <x:v>66000</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>66603.5</x:v>
+        <x:v>68027</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s"/>
       <x:c r="B125" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D125" s="4" t="n">
-        <x:v>64000</x:v>
+        <x:v>66000</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>65568</x:v>
+        <x:v>66594.2</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="3" t="s"/>
       <x:c r="B126" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D126" s="4" t="n">
-        <x:v>66000</x:v>
+        <x:v>64000</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>65416.4</x:v>
+        <x:v>66207.4</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="3" t="s"/>
       <x:c r="B127" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D127" s="4" t="n">
         <x:v>66000</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>59652.8</x:v>
+        <x:v>65470.5</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s"/>
       <x:c r="B128" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D128" s="4" t="n">
-        <x:v>57000</x:v>
+        <x:v>66000</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>56393</x:v>
+        <x:v>60343.3</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s"/>
       <x:c r="B129" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D129" s="4" t="n">
-        <x:v>66000</x:v>
+        <x:v>57000</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>53644.9</x:v>
+        <x:v>56468.4</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="3" t="s"/>
       <x:c r="B130" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D130" s="4" t="n">
-        <x:v>45000</x:v>
+        <x:v>66000</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>44797.5</x:v>
+        <x:v>54727.3</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="3" t="s"/>
       <x:c r="B131" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D131" s="4" t="n">
-        <x:v>35000</x:v>
+        <x:v>45000</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
-        <x:v>34891.9</x:v>
+        <x:v>44882.5</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="3" t="s"/>
       <x:c r="B132" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D132" s="4" t="n">
-        <x:v>31000</x:v>
+        <x:v>35000</x:v>
       </x:c>
       <x:c r="E132" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>29512.4</x:v>
+        <x:v>35122.2</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="3" t="s"/>
       <x:c r="B133" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D133" s="4" t="n">
         <x:v>31000</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
-        <x:v>26848</x:v>
+        <x:v>29707.9</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="3" t="s"/>
       <x:c r="B134" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D134" s="4" t="n">
-        <x:v>25000</x:v>
+        <x:v>31000</x:v>
       </x:c>
       <x:c r="E134" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F134" s="4" t="n">
-        <x:v>24778</x:v>
+        <x:v>27150.7</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="3" t="s"/>
       <x:c r="B135" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D135" s="4" t="n">
         <x:v>25000</x:v>
       </x:c>
       <x:c r="E135" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F135" s="4" t="n">
-        <x:v>24610.2</x:v>
+        <x:v>24914.1</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="3" t="s"/>
       <x:c r="B136" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D136" s="4" t="n">
-        <x:v>23547.9</x:v>
+        <x:v>25000</x:v>
       </x:c>
       <x:c r="E136" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F136" s="4" t="n">
-        <x:v>23547.9</x:v>
+        <x:v>24682.3</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
-        <x:v>229</x:v>
-[...3 lines deleted...]
-      <x:c r="A138" s="3" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:7">
+      <x:c r="A137" s="3" t="s"/>
+      <x:c r="B137" s="3" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C137" s="3" t="s">
         <x:v>230</x:v>
+      </x:c>
+      <x:c r="D137" s="4" t="n">
+        <x:v>25000</x:v>
+      </x:c>
+      <x:c r="E137" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="F137" s="4" t="n">
+        <x:v>21100.7</x:v>
+      </x:c>
+      <x:c r="G137" s="3" t="s">
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
-      <x:c r="A140" s="1" t="s">
+      <x:c r="A140" s="3" t="s">
         <x:v>232</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:7">
+      <x:c r="A141" s="1" t="s">
+        <x:v>233</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>