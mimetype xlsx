--- v1 (2026-04-22)
+++ v2 (2026-05-13)
@@ -1,750 +1,771 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R726e201c3cc44af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbcfe2468b774e54849192f1ddb98ce2.psmdcp" Id="R1f9f37900e304a31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c3a940b772944eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/967ef92760ee4ba6b967ee8fa9dee310.psmdcp" Id="Rac77e547fcf44231" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="234">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="241">
   <x:si>
     <x:t>Holdings - Systematic Investment Grade Credit ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/22/2026 (%)</x:t>
+    <x:t>As of 05/13/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
+    <x:t>STATE STR INSTL INVT TR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85799J9Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLDMAN SACHS GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38141GXA7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L3HARRIS TECH INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>502431AQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCCIDENTAL PETROLEUM COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>674599EA9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLARIS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>731068AA0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>482480AP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANADIAN IMPERIAL BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13607PHS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITIZENS FINANCIAL GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174610BG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OVINTIV INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69047QAC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHWEST AIRLINES CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>844741BL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACOBS ENGINEERING GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>469814AA5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUMMINS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231021BA3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M+T BANK CORPORATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55261FAV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TORONTO DOMINION BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89114TZV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF NOVA SCOTIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06418GAP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOW CHEMICAL CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260543DP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHNSON CONTROLS/TYCO FI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>477921AA8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HASBRO INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>418056AZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOWMET AEROSPACE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>443201AB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBC HOLDINGS PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404280ES4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>418056BA4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404280EX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47837RAE0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>482480AN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BORGWARNER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>099724AP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIMON PROPERTY GROUP LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>828807DX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HELMERICH + PAYNE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>423452AN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALPHABET INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02079KAZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLY FINANCIAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02005NBV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCELORMITTAL SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03938LBE3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGAL REXNORD CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>758750AP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAT CAPITAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05526DBF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARVELL TECHNOLOGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>573874AP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MORGAN STANLEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61747YFT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>828807DV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENERAL MOTORS CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37045VBB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENOVUS ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15135UAR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALTRIA GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02209SAV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN COMMUNITIES OPER LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>866677AH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDISON INTERNATIONAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281020AW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38141GWL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITIGROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172967LP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPLX LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55336VAN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>054989AC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174610BH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIONEER NATURAL RESOURCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>723787AQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEEL DYNAMICS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>858119BS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VODAFONE GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92857WCB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVENT FINANCE SARL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67078AAF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF NY MELLON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06406RBM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALERO ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91913YBG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRANSCANADA PIPELINES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89352HAW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIFTH THIRD FINANCL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200340AW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANTANDER HOLDINGS USA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80282KBL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIOGEN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09062XAM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PINNACLE FINANCL PARTNRS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87161CAP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAREX GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>566539AD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>502431AU3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91913YBB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTENE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15135BAV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXXON MOBIL CORPORATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30231GBK7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61747YFR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTAH ACQUISITION SUB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62854AAP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HALLIBURTON CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>406216BL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP TEXAS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00108WAT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANALOG DEVICES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>032654BD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281020BC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>566539AA0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>573874AQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAS VEGAS SANDS CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>517834AL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTH BOW USA INFRA HLDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83007CAH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VENTAS REALTY LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92277GAX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>858119BQ2</x:t>
+  </x:si>
+  <x:si>
     <x:t>TAPESTRY INC</x:t>
   </x:si>
   <x:si>
     <x:t>876030AL1</x:t>
   </x:si>
   <x:si>
-    <x:t>Bond</x:t>
-[...5 lines deleted...]
-    <x:t>260543DP5</x:t>
+    <x:t>VERIZON COMMUNICATIONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92343VHK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESTLAKE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>960413BC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06406RBU0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FEDEX CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31428XDR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYSTEM ENERGY RESOURCES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>871911AV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYLAN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>628530BJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02209SBM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORNING INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219350BF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUNTINGTON INGALLS INDUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>446413BB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHILLIPS 66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718547AP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219350BK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARGA RESOURCES CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87612KAC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APPLIED MATERIALS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>038222AT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>844741BM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTERSTATE POWER + LIGHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461070AX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>038222AN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROOKFIELD FINANCE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11271LAB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92343VHC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALBEMARLE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>012653AE1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999USDZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06418GAQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>446413BA3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13607QFE7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>099724AQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02005NCA6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02079KAN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>960413AS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAKEDA PHARMACEUTICAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>874060BK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>876030AK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231021AZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTEL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458140CK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458140BK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUMITOMO MITSUI FINL GRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86562MBP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERICAN ASSETS TRUST LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02401LAB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESTERN MIDSTREAM OPERAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>958254AJ3</x:t>
   </x:si>
   <x:si>
     <x:t>LYB INT FINANCE III</x:t>
   </x:si>
   <x:si>
     <x:t>50249AAL7</x:t>
   </x:si>
   <x:si>
-    <x:t>PIONEER NATURAL RESOURCE</x:t>
-[...5 lines deleted...]
-    <x:t>OCCIDENTAL PETROLEUM COR</x:t>
+    <x:t>55336VAT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLORIDA POWER + LIGHT CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>341081FP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260543DG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORDSON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>655663AB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15135BAY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILLUMINA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>452327AP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11271LAQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37045VAL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MASTEC INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>576323AT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JB HUNT TRANSPRT SVCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>445658CG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAKE TWO INTERACTIVE SOF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>874054AK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>032654BE4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>731068AB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89115A3G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIAMONDBACK ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25278XAW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARRIOTT INTERNATIONAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>571903BZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>571903BU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87612GAD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CH ROBINSON WORLDWIDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12541WAA8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31428XDS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FNB CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>302520AD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYNCHRONY FINANCIAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87165BAY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PINNACLE BANK TN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87164DVJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50249AAR4</x:t>
   </x:si>
   <x:si>
     <x:t>674599DJ1</x:t>
-  </x:si>
-[...631 lines deleted...]
-    <x:t>31428XDS2</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1094,2883 +1115,2946 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G141"/>
+  <x:dimension ref="A1:G144"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="28.790625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="12.500625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="12.350625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>250000</x:v>
+        <x:v>126502.4</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>254064.4</x:v>
+        <x:v>126502.4</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s"/>
       <x:c r="B7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>255000</x:v>
+        <x:v>97000</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>253940.3</x:v>
+        <x:v>87174.3</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>250000</x:v>
+        <x:v>160000</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>253924.4</x:v>
+        <x:v>163566.1</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s"/>
       <x:c r="B9" s="3" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>280000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>253636.4</x:v>
+        <x:v>244434.4</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s"/>
       <x:c r="B10" s="3" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>245000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>253307.7</x:v>
+        <x:v>224605.2</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s"/>
       <x:c r="B11" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>250000</x:v>
+        <x:v>25000</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>251791.6</x:v>
+        <x:v>24714.7</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s"/>
       <x:c r="B12" s="3" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>250394.5</x:v>
+        <x:v>274586.7</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s"/>
       <x:c r="B13" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>245000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>250030</x:v>
+        <x:v>212702.8</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s"/>
       <x:c r="B14" s="3" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
         <x:v>235000</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>249673.5</x:v>
+        <x:v>248344.6</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s"/>
       <x:c r="B15" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>255000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>249284.6</x:v>
+        <x:v>237808.9</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s"/>
       <x:c r="B16" s="3" t="s">
-        <x:v>9</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>245000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>249236.7</x:v>
+        <x:v>221640.3</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s"/>
       <x:c r="B17" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>228000</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>248246.3</x:v>
+        <x:v>232218.3</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s"/>
       <x:c r="B18" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>255000</x:v>
+        <x:v>145000</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>247666.5</x:v>
+        <x:v>144143.4</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s"/>
       <x:c r="B19" s="3" t="s">
-        <x:v>18</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>241000</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>245297.4</x:v>
+        <x:v>221882.8</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s"/>
       <x:c r="B20" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>236000</x:v>
+        <x:v>70000</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>245033.6</x:v>
+        <x:v>70506.9</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s"/>
       <x:c r="B21" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>259000</x:v>
+        <x:v>255000</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>244782.1</x:v>
+        <x:v>254533.4</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s"/>
       <x:c r="B22" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>247000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>244686.9</x:v>
+        <x:v>221063.9</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s"/>
       <x:c r="B23" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>244000</x:v>
+        <x:v>227000</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>244303.5</x:v>
+        <x:v>221231.7</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s"/>
       <x:c r="B24" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>247000</x:v>
+        <x:v>249000</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>244192.8</x:v>
+        <x:v>239837.9</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s"/>
       <x:c r="B25" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>270000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>244081.3</x:v>
+        <x:v>216365.3</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s"/>
       <x:c r="B26" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>237000</x:v>
+        <x:v>212000</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>242912.3</x:v>
+        <x:v>221404.8</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s"/>
       <x:c r="B27" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>242595.9</x:v>
+        <x:v>205790.7</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s"/>
       <x:c r="B28" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>228000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>242193.4</x:v>
+        <x:v>235499</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s"/>
       <x:c r="B29" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>216000</x:v>
+        <x:v>260000</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>241936.5</x:v>
+        <x:v>237194.7</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s"/>
       <x:c r="B30" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>260000</x:v>
+        <x:v>159000</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>241521</x:v>
+        <x:v>160548.4</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s"/>
       <x:c r="B31" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>245000</x:v>
+        <x:v>216000</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>241320.2</x:v>
+        <x:v>239398.4</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s"/>
       <x:c r="B32" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>247000</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>241157.3</x:v>
+        <x:v>243359.9</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s"/>
       <x:c r="B33" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>303000</x:v>
+        <x:v>155000</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>241111.2</x:v>
+        <x:v>149593.6</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s"/>
       <x:c r="B34" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>249000</x:v>
+        <x:v>160000</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>240615.4</x:v>
+        <x:v>162368.2</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s"/>
       <x:c r="B35" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>80000</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>240586.4</x:v>
+        <x:v>82193.3</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s"/>
       <x:c r="B36" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>220000</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>240484.1</x:v>
+        <x:v>232053.3</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s"/>
       <x:c r="B37" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>228000</x:v>
+        <x:v>192000</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>240473.8</x:v>
+        <x:v>156297.1</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s"/>
       <x:c r="B38" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>259000</x:v>
+        <x:v>270000</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>240223.6</x:v>
+        <x:v>277775.8</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s"/>
       <x:c r="B39" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>211000</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>240033.9</x:v>
+        <x:v>212476.3</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s"/>
       <x:c r="B40" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>260000</x:v>
+        <x:v>217000</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>239900.2</x:v>
+        <x:v>217331.3</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s"/>
       <x:c r="B41" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
         <x:v>228000</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>239817.3</x:v>
+        <x:v>238023.9</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s"/>
       <x:c r="B42" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>236000</x:v>
+        <x:v>260000</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>239373.1</x:v>
+        <x:v>238718.2</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s"/>
       <x:c r="B43" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>297000</x:v>
+        <x:v>314000</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>239337.1</x:v>
+        <x:v>232224</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s"/>
       <x:c r="B44" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>237000</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>239048</x:v>
+        <x:v>227005.3</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s"/>
       <x:c r="B45" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>266000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>239036.2</x:v>
+        <x:v>236404.1</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s"/>
       <x:c r="B46" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>231000</x:v>
+        <x:v>66000</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>238772.8</x:v>
+        <x:v>65450.9</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s"/>
       <x:c r="B47" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>291000</x:v>
+        <x:v>57000</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>238727.4</x:v>
+        <x:v>56462.8</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s"/>
       <x:c r="B48" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>66000</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>238686.8</x:v>
+        <x:v>53987.1</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s"/>
       <x:c r="B49" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>196000</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>238580.2</x:v>
+        <x:v>216518.4</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s"/>
       <x:c r="B50" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>260000</x:v>
+        <x:v>229000</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>238463</x:v>
+        <x:v>235419.9</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s"/>
       <x:c r="B51" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>280000</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>238124.8</x:v>
+        <x:v>252244.3</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s"/>
       <x:c r="B52" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>125000</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>238060.1</x:v>
+        <x:v>125432.1</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s"/>
       <x:c r="B53" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>285000</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>237329.1</x:v>
+        <x:v>270837.7</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s"/>
       <x:c r="B54" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>416000</x:v>
+        <x:v>228000</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>237236.2</x:v>
+        <x:v>233496.2</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s"/>
       <x:c r="B55" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>66000</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>237014.6</x:v>
+        <x:v>69646.5</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s"/>
       <x:c r="B56" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>229000</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>236927.7</x:v>
+        <x:v>73735.7</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s"/>
       <x:c r="B57" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>45000</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>235873.2</x:v>
+        <x:v>44752.7</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s"/>
       <x:c r="B58" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>228000</x:v>
+        <x:v>87000</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>235526.2</x:v>
+        <x:v>89608.1</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s"/>
       <x:c r="B59" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>239000</x:v>
+        <x:v>228000</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>235242.7</x:v>
+        <x:v>239919.1</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s"/>
       <x:c r="B60" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>220000</x:v>
+        <x:v>228000</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>234943.9</x:v>
+        <x:v>239533.6</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s"/>
       <x:c r="B61" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>247000</x:v>
+        <x:v>175000</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>234917.2</x:v>
+        <x:v>178779.8</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s"/>
       <x:c r="B62" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>228000</x:v>
+        <x:v>280000</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>234729.3</x:v>
+        <x:v>278925</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s"/>
       <x:c r="B63" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>270000</x:v>
+        <x:v>237000</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>234637.2</x:v>
+        <x:v>240347</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s"/>
       <x:c r="B64" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>228000</x:v>
+        <x:v>255000</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>234626.2</x:v>
+        <x:v>247331</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s"/>
       <x:c r="B65" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>314000</x:v>
+        <x:v>259000</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>234560.4</x:v>
+        <x:v>240495.9</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s"/>
       <x:c r="B66" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>145000</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>234361.6</x:v>
+        <x:v>140618</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s"/>
       <x:c r="B67" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>202000</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>233715.2</x:v>
+        <x:v>209872.6</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s"/>
       <x:c r="B68" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>221000</x:v>
+        <x:v>291000</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>233643.3</x:v>
+        <x:v>239265.9</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s"/>
       <x:c r="B69" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>233367.5</x:v>
+        <x:v>249491.9</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s"/>
       <x:c r="B70" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>237000</x:v>
+        <x:v>236000</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>228066.2</x:v>
+        <x:v>243180.1</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s"/>
       <x:c r="B71" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>225064.9</x:v>
+        <x:v>274500.4</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s"/>
       <x:c r="B72" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>241000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>223476.9</x:v>
+        <x:v>232056.6</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s"/>
       <x:c r="B73" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>212000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>223287.4</x:v>
+        <x:v>272317.2</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s"/>
       <x:c r="B74" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>223200.4</x:v>
+        <x:v>278478.4</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s"/>
       <x:c r="B75" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>227000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>222405.6</x:v>
+        <x:v>236169.9</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s"/>
       <x:c r="B76" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>31000</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>222319.5</x:v>
+        <x:v>29380.8</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s"/>
       <x:c r="B77" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>222000</x:v>
+        <x:v>231000</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>221450.7</x:v>
+        <x:v>237196.5</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s"/>
       <x:c r="B78" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>217000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>219688.7</x:v>
+        <x:v>238568.4</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s"/>
       <x:c r="B79" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>228000</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>219553.1</x:v>
+        <x:v>251217.6</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s"/>
       <x:c r="B80" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>196000</x:v>
+        <x:v>255000</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>218071</x:v>
+        <x:v>245681</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s"/>
       <x:c r="B81" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>217939.4</x:v>
+        <x:v>269478.3</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s"/>
       <x:c r="B82" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>191000</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>214350.9</x:v>
+        <x:v>208456.3</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s"/>
       <x:c r="B83" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>344000</x:v>
+        <x:v>270000</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>214159.5</x:v>
+        <x:v>231814.8</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s"/>
       <x:c r="B84" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>211000</x:v>
+        <x:v>204000</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>213361.3</x:v>
+        <x:v>203307.1</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s"/>
       <x:c r="B85" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>297000</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>213203.8</x:v>
+        <x:v>240698.7</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s"/>
       <x:c r="B86" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>202000</x:v>
+        <x:v>362000</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>211262.4</x:v>
+        <x:v>274269.4</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s"/>
       <x:c r="B87" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>191000</x:v>
+        <x:v>303000</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>210068.4</x:v>
+        <x:v>239477.1</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s"/>
       <x:c r="B88" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>97000</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>207705.4</x:v>
+        <x:v>99877.7</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s"/>
       <x:c r="B89" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>31000</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>207284.9</x:v>
+        <x:v>26926.2</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s"/>
       <x:c r="B90" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>204000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>204905.1</x:v>
+        <x:v>211994.5</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s"/>
       <x:c r="B91" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>202300</x:v>
+        <x:v>240398.6</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s"/>
       <x:c r="B92" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>245000</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>201980.3</x:v>
+        <x:v>239374.9</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s"/>
       <x:c r="B93" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>197000</x:v>
+        <x:v>228000</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>201292.8</x:v>
+        <x:v>216411.2</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s"/>
       <x:c r="B94" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>257000</x:v>
+        <x:v>64000</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>196516.9</x:v>
+        <x:v>65594.7</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s"/>
       <x:c r="B95" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>270000</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>195989.8</x:v>
+        <x:v>242654.6</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s"/>
       <x:c r="B96" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
         <x:v>228000</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>192653</x:v>
+        <x:v>191682.9</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s"/>
       <x:c r="B97" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>212000</x:v>
+        <x:v>35000</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>181656.6</x:v>
+        <x:v>34844.5</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s"/>
       <x:c r="B98" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>160000</x:v>
+        <x:v>68000</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>165044.6</x:v>
+        <x:v>68077.7</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s"/>
       <x:c r="B99" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>164000</x:v>
+        <x:v>5790</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>164334.8</x:v>
+        <x:v>5790</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s"/>
       <x:c r="B100" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>160000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>163947.8</x:v>
+        <x:v>201088.4</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s"/>
       <x:c r="B101" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>192000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>163211.3</x:v>
+        <x:v>239701.3</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s"/>
       <x:c r="B102" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>159000</x:v>
+        <x:v>222000</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>161285</x:v>
+        <x:v>220083.8</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s"/>
       <x:c r="B103" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>159000</x:v>
+        <x:v>197000</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>158873.4</x:v>
+        <x:v>199660.7</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s"/>
       <x:c r="B104" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>192000</x:v>
+        <x:v>159000</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>158453</x:v>
+        <x:v>157695.5</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s"/>
       <x:c r="B105" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>155000</x:v>
+        <x:v>260000</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>152438.5</x:v>
+        <x:v>236187.5</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s"/>
       <x:c r="B106" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>155000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>150074.6</x:v>
+        <x:v>225238.3</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s"/>
       <x:c r="B107" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>145000</x:v>
+        <x:v>245000</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>145208.8</x:v>
+        <x:v>247905.9</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s"/>
       <x:c r="B108" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
-        <x:v>143873.9</x:v>
+        <x:v>245000</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>143873.9</x:v>
+        <x:v>247388.2</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s"/>
       <x:c r="B109" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>145000</x:v>
+        <x:v>236000</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>141623.5</x:v>
+        <x:v>237609</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s"/>
       <x:c r="B110" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>135000</x:v>
+        <x:v>247000</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>135557.6</x:v>
+        <x:v>234713.8</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s"/>
       <x:c r="B111" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
-        <x:v>125000</x:v>
+        <x:v>416000</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>126725.1</x:v>
+        <x:v>235691.7</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s"/>
       <x:c r="B112" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>165000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>124915</x:v>
+        <x:v>195197.9</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s"/>
       <x:c r="B113" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
-        <x:v>97000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>100962.3</x:v>
+        <x:v>274527.1</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s"/>
       <x:c r="B114" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>97000</x:v>
+        <x:v>212000</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>96477.3</x:v>
+        <x:v>181422.7</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s"/>
       <x:c r="B115" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>87000</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>89986.2</x:v>
+        <x:v>253390.1</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s"/>
       <x:c r="B116" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
-        <x:v>97000</x:v>
+        <x:v>66000</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>88053.3</x:v>
+        <x:v>59836.8</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s"/>
       <x:c r="B117" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D117" s="4" t="n">
-        <x:v>80000</x:v>
+        <x:v>165000</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>82477.3</x:v>
+        <x:v>123514.2</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s"/>
       <x:c r="B118" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D118" s="4" t="n">
-        <x:v>80000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>79690</x:v>
+        <x:v>242791.9</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s"/>
       <x:c r="B119" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D119" s="4" t="n">
-        <x:v>75000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>74278.6</x:v>
+        <x:v>274910.5</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="3" t="s"/>
       <x:c r="B120" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D120" s="4" t="n">
-        <x:v>66000</x:v>
+        <x:v>259000</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>71547.2</x:v>
+        <x:v>243997.3</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s"/>
       <x:c r="B121" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D121" s="4" t="n">
-        <x:v>70000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>70692.5</x:v>
+        <x:v>233865.7</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s"/>
       <x:c r="B122" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D122" s="4" t="n">
-        <x:v>66000</x:v>
+        <x:v>247000</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>70219.3</x:v>
+        <x:v>243171.8</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s"/>
       <x:c r="B123" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D123" s="4" t="n">
-        <x:v>68000</x:v>
+        <x:v>221000</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>68491.3</x:v>
+        <x:v>230569.2</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s"/>
       <x:c r="B124" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D124" s="4" t="n">
-        <x:v>66000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>68027</x:v>
+        <x:v>247166.6</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s"/>
       <x:c r="B125" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D125" s="4" t="n">
-        <x:v>66000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>66594.2</x:v>
+        <x:v>236550.6</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="3" t="s"/>
       <x:c r="B126" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D126" s="4" t="n">
-        <x:v>64000</x:v>
+        <x:v>66000</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>66207.4</x:v>
+        <x:v>66422.2</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="3" t="s"/>
       <x:c r="B127" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D127" s="4" t="n">
-        <x:v>66000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>65470.5</x:v>
+        <x:v>274835</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s"/>
       <x:c r="B128" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D128" s="4" t="n">
-        <x:v>66000</x:v>
+        <x:v>244000</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>60343.3</x:v>
+        <x:v>242404.3</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s"/>
       <x:c r="B129" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D129" s="4" t="n">
-        <x:v>57000</x:v>
+        <x:v>271000</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>56468.4</x:v>
+        <x:v>277061</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="3" t="s"/>
       <x:c r="B130" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D130" s="4" t="n">
-        <x:v>66000</x:v>
+        <x:v>270000</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>54727.3</x:v>
+        <x:v>276144.6</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="3" t="s"/>
       <x:c r="B131" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D131" s="4" t="n">
-        <x:v>45000</x:v>
+        <x:v>290000</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
-        <x:v>44882.5</x:v>
+        <x:v>276850.3</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="3" t="s"/>
       <x:c r="B132" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D132" s="4" t="n">
-        <x:v>35000</x:v>
+        <x:v>280000</x:v>
       </x:c>
       <x:c r="E132" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>35122.2</x:v>
+        <x:v>280444.5</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="3" t="s"/>
       <x:c r="B133" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D133" s="4" t="n">
-        <x:v>31000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
-        <x:v>29707.9</x:v>
+        <x:v>238621.6</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="3" t="s"/>
       <x:c r="B134" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D134" s="4" t="n">
-        <x:v>31000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E134" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F134" s="4" t="n">
-        <x:v>27150.7</x:v>
+        <x:v>232988.7</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="3" t="s"/>
       <x:c r="B135" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D135" s="4" t="n">
-        <x:v>25000</x:v>
+        <x:v>335000</x:v>
       </x:c>
       <x:c r="E135" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F135" s="4" t="n">
-        <x:v>24914.1</x:v>
+        <x:v>278407.5</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="3" t="s"/>
       <x:c r="B136" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D136" s="4" t="n">
-        <x:v>25000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E136" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F136" s="4" t="n">
-        <x:v>24682.3</x:v>
+        <x:v>206231.1</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="3" t="s"/>
       <x:c r="B137" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D137" s="4" t="n">
-        <x:v>25000</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E137" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F137" s="4" t="n">
-        <x:v>21100.7</x:v>
+        <x:v>74603.4</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:7">
+      <x:c r="A138" s="3" t="s"/>
+      <x:c r="B138" s="3" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C138" s="3" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D138" s="4" t="n">
+        <x:v>275000</x:v>
+      </x:c>
+      <x:c r="E138" s="4" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F138" s="4" t="n">
+        <x:v>277607.6</x:v>
+      </x:c>
+      <x:c r="G138" s="3" t="s">
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
-      <x:c r="A139" s="3" t="s">
-        <x:v>231</x:v>
+      <x:c r="A139" s="3" t="s"/>
+      <x:c r="B139" s="3" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C139" s="3" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D139" s="4" t="n">
+        <x:v>250000</x:v>
+      </x:c>
+      <x:c r="E139" s="4" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="F139" s="4" t="n">
+        <x:v>252585.6</x:v>
+      </x:c>
+      <x:c r="G139" s="3" t="s">
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
-      <x:c r="A140" s="3" t="s">
-[...5 lines deleted...]
-        <x:v>233</x:v>
+      <x:c r="A140" s="3" t="s"/>
+      <x:c r="B140" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C140" s="3" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D140" s="4" t="n">
+        <x:v>245000</x:v>
+      </x:c>
+      <x:c r="E140" s="4" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="F140" s="4" t="n">
+        <x:v>252705.3</x:v>
+      </x:c>
+      <x:c r="G140" s="3" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:7">
+      <x:c r="A142" s="3" t="s">
+        <x:v>238</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143" spans="1:7">
+      <x:c r="A143" s="3" t="s">
+        <x:v>239</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="144" spans="1:7">
+      <x:c r="A144" s="1" t="s">
+        <x:v>240</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>