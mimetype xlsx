--- v2 (2026-05-13)
+++ v3 (2026-06-02)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c3a940b772944eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/967ef92760ee4ba6b967ee8fa9dee310.psmdcp" Id="Rac77e547fcf44231" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2dfcbf01c944875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fe2c41b18ac402f9473f2958ab12bd1.psmdcp" Id="R6e2a95f861d14a12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="241">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="235">
   <x:si>
     <x:t>Holdings - Systematic Investment Grade Credit ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/13/2026 (%)</x:t>
+    <x:t>As of 06/02/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
@@ -67,705 +67,687 @@
   <x:si>
     <x:t>Short Term</x:t>
   </x:si>
   <x:si>
     <x:t>GOLDMAN SACHS GROUP INC</x:t>
   </x:si>
   <x:si>
     <x:t>38141GXA7</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
     <x:t>L3HARRIS TECH INC</x:t>
   </x:si>
   <x:si>
     <x:t>502431AQ2</x:t>
   </x:si>
   <x:si>
     <x:t>OCCIDENTAL PETROLEUM COR</x:t>
   </x:si>
   <x:si>
     <x:t>674599EA9</x:t>
   </x:si>
   <x:si>
+    <x:t>KLA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>482480AP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANADIAN IMPERIAL BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13607PHS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITIZENS FINANCIAL GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174610BG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OVINTIV INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69047QAC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUMMINS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231021BA3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M+T BANK CORPORATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55261FAV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TORONTO DOMINION BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89114TZV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF NOVA SCOTIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06418GAP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOW CHEMICAL CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260543DP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHNSON CONTROLS/TYCO FI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>477921AA8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HASBRO INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>418056AZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOWMET AEROSPACE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>443201AB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBC HOLDINGS PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404280ES4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>418056BA4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404280EX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47837RAE0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>482480AN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BORGWARNER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>099724AP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIMON PROPERTY GROUP LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>828807DX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HELMERICH + PAYNE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>423452AN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALPHABET INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02079KAZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLY FINANCIAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02005NBV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCELORMITTAL SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03938LBE3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGAL REXNORD CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>758750AP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAT CAPITAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05526DBF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARVELL TECHNOLOGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>573874AP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TELEFONICA EMISIONES SAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87938WAX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MORGAN STANLEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61747YFT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>828807DV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENERAL MOTORS CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37045VBB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENOVUS ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15135UAR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEXAS INSTRUMENTS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>882508BJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALTRIA GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02209SAV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN COMMUNITIES OPER LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>866677AH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDISON INTERNATIONAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281020AW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITIGROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172967LP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPLX LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55336VAN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>054989AC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATTERSON UTI ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>703481AE1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174610BH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIONEER NATURAL RESOURCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>723787AQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEEL DYNAMICS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>858119BS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VODAFONE GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92857WCB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVENT FINANCE SARL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67078AAF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CISCO SYSTEMS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17275RBV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>882508CM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF NY MELLON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06406RBM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALERO ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91913YBG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRANSCANADA PIPELINES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89352HAW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIFTH THIRD FINANCL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200340AW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANTANDER HOLDINGS USA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80282KBL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTERPOINT ENER HOUSTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15189XBF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIOGEN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09062XAM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PINNACLE FINANCL PARTNRS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87161CAP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAREX GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>566539AD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>502431AU3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91913YBB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTENE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15135BAV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61747YFR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTAH ACQUISITION SUB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62854AAP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOST HOTELS + RESORTS LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44107TBD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HALLIBURTON CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>406216BL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP TEXAS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00108WAT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANALOG DEVICES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>032654BD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281020BC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>566539AA0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>573874AQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTH BOW USA INFRA HLDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83007CAH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VENTAS REALTY LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92277GAX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>858119BQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAPESTRY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>876030AL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VERIZON COMMUNICATIONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92343VHK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESTLAKE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>960413BC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06406RBU0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FEDEX CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31428XDR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYSTEM ENERGY RESOURCES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>871911AV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLEX LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33938XAG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYLAN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>628530BJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02209SBM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORNING INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219350BF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219350BK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARGA RESOURCES CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87612KAC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APPLIED MATERIALS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>038222AT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTERSTATE POWER + LIGHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461070AX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>038222AN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92343VHC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALBEMARLE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>012653AE1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06418GAQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13607QFE7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>099724AQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02005NCA6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02079KAN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>960413AS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAKEDA PHARMACEUTICAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>874060BK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>876030AK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231021AZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTEL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458140CK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458140BK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HONEYWELL INTERNATIONAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>438516BZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUMITOMO MITSUI FINL GRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86562MBP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERICAN ASSETS TRUST LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02401LAB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESTERN MIDSTREAM OPERAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>958254AJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYB INT FINANCE III</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50249AAL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55336VAT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260543DG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORDSON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>655663AB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15135BAY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILLUMINA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>452327AP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROOKFIELD FINANCE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11271LAQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37045VAL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MASTEC INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>576323AT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JB HUNT TRANSPRT SVCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>445658CG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAKE TWO INTERACTIVE SOF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>874054AK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>032654BE4</x:t>
+  </x:si>
+  <x:si>
     <x:t>POLARIS INC</x:t>
   </x:si>
   <x:si>
-    <x:t>731068AA0</x:t>
-[...595 lines deleted...]
-  <x:si>
     <x:t>731068AB8</x:t>
   </x:si>
   <x:si>
     <x:t>89115A3G5</x:t>
   </x:si>
   <x:si>
     <x:t>DIAMONDBACK ENERGY INC</x:t>
   </x:si>
   <x:si>
     <x:t>25278XAW9</x:t>
   </x:si>
   <x:si>
     <x:t>MARRIOTT INTERNATIONAL</x:t>
   </x:si>
   <x:si>
     <x:t>571903BZ5</x:t>
   </x:si>
   <x:si>
     <x:t>571903BU6</x:t>
   </x:si>
   <x:si>
     <x:t>87612GAD3</x:t>
   </x:si>
   <x:si>
     <x:t>CH ROBINSON WORLDWIDE</x:t>
   </x:si>
   <x:si>
     <x:t>12541WAA8</x:t>
   </x:si>
   <x:si>
     <x:t>31428XDS2</x:t>
   </x:si>
   <x:si>
     <x:t>FNB CORP</x:t>
   </x:si>
   <x:si>
     <x:t>302520AD3</x:t>
   </x:si>
   <x:si>
-    <x:t>SYNCHRONY FINANCIAL</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>PINNACLE BANK TN</x:t>
   </x:si>
   <x:si>
     <x:t>87164DVJ6</x:t>
   </x:si>
   <x:si>
     <x:t>50249AAR4</x:t>
   </x:si>
   <x:si>
     <x:t>674599DJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17275RCA8</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1115,2946 +1097,2862 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G144"/>
+  <x:dimension ref="A1:G140"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="28.790625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="12.350625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="12.380625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>126502.4</x:v>
+        <x:v>184569.2</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>126502.4</x:v>
+        <x:v>184569.2</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s"/>
       <x:c r="B7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>97000</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>87174.3</x:v>
+        <x:v>87420</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>160000</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>163566.1</x:v>
+        <x:v>164011.6</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s"/>
       <x:c r="B9" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>215000</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>244434.4</x:v>
+        <x:v>244027.8</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s"/>
       <x:c r="B10" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>25000</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>224605.2</x:v>
+        <x:v>24795.8</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s"/>
       <x:c r="B11" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>25000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>24714.7</x:v>
+        <x:v>274618</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s"/>
       <x:c r="B12" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>274586.7</x:v>
+        <x:v>213342.6</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s"/>
       <x:c r="B13" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>212702.8</x:v>
+        <x:v>248831.4</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s"/>
       <x:c r="B14" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>228000</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>248344.6</x:v>
+        <x:v>232655.4</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s"/>
       <x:c r="B15" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>145000</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>237808.9</x:v>
+        <x:v>144654.7</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s"/>
       <x:c r="B16" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>241000</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>221640.3</x:v>
+        <x:v>221971.7</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s"/>
       <x:c r="B17" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>228000</x:v>
+        <x:v>70000</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>232218.3</x:v>
+        <x:v>70527.1</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s"/>
       <x:c r="B18" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>145000</x:v>
+        <x:v>255000</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>144143.4</x:v>
+        <x:v>254789</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s"/>
       <x:c r="B19" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>241000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>221882.8</x:v>
+        <x:v>220525.4</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s"/>
       <x:c r="B20" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>70000</x:v>
+        <x:v>227000</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>70506.9</x:v>
+        <x:v>221245</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s"/>
       <x:c r="B21" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>255000</x:v>
+        <x:v>249000</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>254533.4</x:v>
+        <x:v>239945.3</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s"/>
       <x:c r="B22" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
         <x:v>215000</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>221063.9</x:v>
+        <x:v>216615.6</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s"/>
       <x:c r="B23" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C23" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="C23" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>227000</x:v>
+        <x:v>212000</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>221231.7</x:v>
+        <x:v>221142</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s"/>
       <x:c r="B24" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>249000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>239837.9</x:v>
+        <x:v>206188.4</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s"/>
       <x:c r="B25" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>216365.3</x:v>
+        <x:v>235590.8</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s"/>
       <x:c r="B26" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>212000</x:v>
+        <x:v>260000</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>221404.8</x:v>
+        <x:v>241152.2</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s"/>
       <x:c r="B27" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>159000</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>205790.7</x:v>
+        <x:v>160654</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s"/>
       <x:c r="B28" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>216000</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>235499</x:v>
+        <x:v>241984.5</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s"/>
       <x:c r="B29" s="3" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>260000</x:v>
+        <x:v>247000</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>237194.7</x:v>
+        <x:v>244291</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s"/>
       <x:c r="B30" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>159000</x:v>
+        <x:v>155000</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>160548.4</x:v>
+        <x:v>151358.5</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s"/>
       <x:c r="B31" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>216000</x:v>
+        <x:v>160000</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>239398.4</x:v>
+        <x:v>162998.1</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s"/>
       <x:c r="B32" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>247000</x:v>
+        <x:v>80000</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>243359.9</x:v>
+        <x:v>82198</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s"/>
       <x:c r="B33" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>155000</x:v>
+        <x:v>220000</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>149593.6</x:v>
+        <x:v>233099.4</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s"/>
       <x:c r="B34" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>160000</x:v>
+        <x:v>322000</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>162368.2</x:v>
+        <x:v>265344.3</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s"/>
       <x:c r="B35" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>80000</x:v>
+        <x:v>270000</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>82193.3</x:v>
+        <x:v>277743</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s"/>
       <x:c r="B36" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>220000</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>232053.3</x:v>
+        <x:v>138791</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s"/>
       <x:c r="B37" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>192000</x:v>
+        <x:v>211000</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>156297.1</x:v>
+        <x:v>212758.1</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s"/>
       <x:c r="B38" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C38" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="C38" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>270000</x:v>
+        <x:v>217000</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>277775.8</x:v>
+        <x:v>219874.7</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s"/>
       <x:c r="B39" s="3" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C39" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>211000</x:v>
+        <x:v>228000</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>212476.3</x:v>
+        <x:v>239597.6</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s"/>
       <x:c r="B40" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>217000</x:v>
+        <x:v>260000</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>217331.3</x:v>
+        <x:v>241184.1</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s"/>
       <x:c r="B41" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>228000</x:v>
+        <x:v>310000</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>238023.9</x:v>
+        <x:v>279998.3</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s"/>
       <x:c r="B42" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>260000</x:v>
+        <x:v>314000</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>238718.2</x:v>
+        <x:v>234131.8</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s"/>
       <x:c r="B43" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>314000</x:v>
+        <x:v>237000</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>232224</x:v>
+        <x:v>227065.6</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s"/>
       <x:c r="B44" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>237000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>227005.3</x:v>
+        <x:v>235962.6</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s"/>
       <x:c r="B45" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>57000</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>236404.1</x:v>
+        <x:v>56525.7</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s"/>
       <x:c r="B46" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
         <x:v>66000</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>65450.9</x:v>
+        <x:v>54915.6</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s"/>
       <x:c r="B47" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>57000</x:v>
+        <x:v>196000</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>56462.8</x:v>
+        <x:v>218610.4</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s"/>
       <x:c r="B48" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>66000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>53987.1</x:v>
+        <x:v>240517.6</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s"/>
       <x:c r="B49" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>196000</x:v>
+        <x:v>229000</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>216518.4</x:v>
+        <x:v>234981</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s"/>
       <x:c r="B50" s="3" t="s">
-        <x:v>25</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>229000</x:v>
+        <x:v>165000</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>235419.9</x:v>
+        <x:v>148762.5</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s"/>
       <x:c r="B51" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>280000</x:v>
+        <x:v>125000</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>252244.3</x:v>
+        <x:v>125791.5</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s"/>
       <x:c r="B52" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>125000</x:v>
+        <x:v>285000</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>125432.1</x:v>
+        <x:v>274634</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s"/>
       <x:c r="B53" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>285000</x:v>
+        <x:v>228000</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>270837.7</x:v>
+        <x:v>234155.3</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s"/>
       <x:c r="B54" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>228000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>233496.2</x:v>
+        <x:v>225670.1</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s"/>
       <x:c r="B55" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>66000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>69646.5</x:v>
+        <x:v>278328.4</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s"/>
       <x:c r="B56" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>75000</x:v>
+        <x:v>66000</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>73735.7</x:v>
+        <x:v>69528</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s"/>
       <x:c r="B57" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>45000</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>44752.7</x:v>
+        <x:v>74087.4</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s"/>
       <x:c r="B58" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>87000</x:v>
+        <x:v>45000</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>89608.1</x:v>
+        <x:v>44794.8</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s"/>
       <x:c r="B59" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>228000</x:v>
+        <x:v>87000</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>239919.1</x:v>
+        <x:v>89560.6</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s"/>
       <x:c r="B60" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
         <x:v>228000</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>239533.6</x:v>
+        <x:v>241276.2</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s"/>
       <x:c r="B61" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>175000</x:v>
+        <x:v>145000</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>178779.8</x:v>
+        <x:v>144948.9</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s"/>
       <x:c r="B62" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>280000</x:v>
+        <x:v>228000</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>278925</x:v>
+        <x:v>242269</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s"/>
       <x:c r="B63" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>237000</x:v>
+        <x:v>270000</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>240347</x:v>
+        <x:v>276636.9</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s"/>
       <x:c r="B64" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>255000</x:v>
+        <x:v>280000</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>247331</x:v>
+        <x:v>280313.2</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s"/>
       <x:c r="B65" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>259000</x:v>
+        <x:v>237000</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>240495.9</x:v>
+        <x:v>241055.2</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s"/>
       <x:c r="B66" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>145000</x:v>
+        <x:v>255000</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>140618</x:v>
+        <x:v>248197.9</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s"/>
       <x:c r="B67" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>202000</x:v>
+        <x:v>259000</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>209872.6</x:v>
+        <x:v>240185.9</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s"/>
       <x:c r="B68" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>291000</x:v>
+        <x:v>202000</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>239265.9</x:v>
+        <x:v>209944.6</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s"/>
       <x:c r="B69" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>291000</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>249491.9</x:v>
+        <x:v>243505.4</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s"/>
       <x:c r="B70" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>236000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>243180.1</x:v>
+        <x:v>271613.2</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s"/>
       <x:c r="B71" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>274500.4</x:v>
+        <x:v>249238.1</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s"/>
       <x:c r="B72" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>236000</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>232056.6</x:v>
+        <x:v>243538.1</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s"/>
       <x:c r="B73" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>272317.2</x:v>
+        <x:v>274811.8</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s"/>
       <x:c r="B74" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>278478.4</x:v>
+        <x:v>231770.5</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s"/>
       <x:c r="B75" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>236169.9</x:v>
+        <x:v>273118.8</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s"/>
       <x:c r="B76" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>31000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>29380.8</x:v>
+        <x:v>279378.9</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s"/>
       <x:c r="B77" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>231000</x:v>
+        <x:v>31000</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>237196.5</x:v>
+        <x:v>29986.6</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s"/>
       <x:c r="B78" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>231000</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>238568.4</x:v>
+        <x:v>237909.5</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s"/>
       <x:c r="B79" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>250000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>251217.6</x:v>
+        <x:v>238785</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s"/>
       <x:c r="B80" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>255000</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>245681</x:v>
+        <x:v>251616.9</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s"/>
       <x:c r="B81" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>255000</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>269478.3</x:v>
+        <x:v>251706.8</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s"/>
       <x:c r="B82" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>191000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>208456.3</x:v>
+        <x:v>274492.3</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s"/>
       <x:c r="B83" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>270000</x:v>
+        <x:v>191000</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>231814.8</x:v>
+        <x:v>208253</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s"/>
       <x:c r="B84" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>204000</x:v>
+        <x:v>270000</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>203307.1</x:v>
+        <x:v>236244.2</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s"/>
       <x:c r="B85" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>297000</x:v>
+        <x:v>204000</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>240698.7</x:v>
+        <x:v>203805.7</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s"/>
       <x:c r="B86" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>362000</x:v>
+        <x:v>175000</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>274269.4</x:v>
+        <x:v>172797.4</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s"/>
       <x:c r="B87" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>303000</x:v>
+        <x:v>297000</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>239477.1</x:v>
+        <x:v>244749.7</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s"/>
       <x:c r="B88" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>97000</x:v>
+        <x:v>362000</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>99877.7</x:v>
+        <x:v>275272.9</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s"/>
       <x:c r="B89" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>31000</x:v>
+        <x:v>303000</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>26926.2</x:v>
+        <x:v>243274.3</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s"/>
       <x:c r="B90" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
         <x:v>225000</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>211994.5</x:v>
+        <x:v>214524.6</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s"/>
       <x:c r="B91" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
         <x:v>240000</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>240398.6</x:v>
+        <x:v>245026.8</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s"/>
       <x:c r="B92" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
         <x:v>245000</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>239374.9</x:v>
+        <x:v>239637.9</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s"/>
       <x:c r="B93" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>228000</x:v>
+        <x:v>64000</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>216411.2</x:v>
+        <x:v>65716.5</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s"/>
       <x:c r="B94" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>64000</x:v>
+        <x:v>270000</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>65594.7</x:v>
+        <x:v>242964.1</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s"/>
       <x:c r="B95" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>270000</x:v>
+        <x:v>35000</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>242654.6</x:v>
+        <x:v>35108.6</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s"/>
       <x:c r="B96" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>228000</x:v>
+        <x:v>68000</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>191682.9</x:v>
+        <x:v>67996.3</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s"/>
       <x:c r="B97" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>35000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>34844.5</x:v>
+        <x:v>200752.6</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s"/>
       <x:c r="B98" s="3" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="C98" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C98" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>68000</x:v>
+        <x:v>222000</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>68077.7</x:v>
+        <x:v>219939.3</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s"/>
       <x:c r="B99" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>5790</x:v>
+        <x:v>197000</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>5790</x:v>
+        <x:v>200433.9</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s"/>
       <x:c r="B100" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>159000</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>201088.4</x:v>
+        <x:v>157509.7</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s"/>
       <x:c r="B101" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>260000</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>239701.3</x:v>
+        <x:v>240907.2</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s"/>
       <x:c r="B102" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>222000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>220083.8</x:v>
+        <x:v>228907.1</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s"/>
       <x:c r="B103" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>197000</x:v>
+        <x:v>245000</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>199660.7</x:v>
+        <x:v>248348</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s"/>
       <x:c r="B104" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>159000</x:v>
+        <x:v>245000</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>157695.5</x:v>
+        <x:v>247272.1</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s"/>
       <x:c r="B105" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>260000</x:v>
+        <x:v>236000</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>236187.5</x:v>
+        <x:v>237324.2</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s"/>
       <x:c r="B106" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>247000</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>225238.3</x:v>
+        <x:v>237533.5</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s"/>
       <x:c r="B107" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>245000</x:v>
+        <x:v>416000</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>247905.9</x:v>
+        <x:v>238240</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s"/>
       <x:c r="B108" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
-        <x:v>245000</x:v>
+        <x:v>305000</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>247388.2</x:v>
+        <x:v>276206.2</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s"/>
       <x:c r="B109" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>236000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>237609</x:v>
+        <x:v>195334.7</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s"/>
       <x:c r="B110" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>247000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>234713.8</x:v>
+        <x:v>277016.5</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s"/>
       <x:c r="B111" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
-        <x:v>416000</x:v>
+        <x:v>212000</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>235691.7</x:v>
+        <x:v>185488.9</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s"/>
       <x:c r="B112" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>195197.9</x:v>
+        <x:v>253137.8</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s"/>
       <x:c r="B113" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>66000</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>274527.1</x:v>
+        <x:v>60853.5</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s"/>
       <x:c r="B114" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C114" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C114" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>212000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>181422.7</x:v>
+        <x:v>242910.1</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s"/>
       <x:c r="B115" s="3" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C115" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C115" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>250000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>253390.1</x:v>
+        <x:v>275732.5</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s"/>
       <x:c r="B116" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
-        <x:v>66000</x:v>
+        <x:v>259000</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>59836.8</x:v>
+        <x:v>245816.6</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s"/>
       <x:c r="B117" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C117" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C117" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D117" s="4" t="n">
-        <x:v>165000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>123514.2</x:v>
+        <x:v>233797.5</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s"/>
       <x:c r="B118" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D118" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>137000</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>242791.9</x:v>
+        <x:v>135065.6</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s"/>
       <x:c r="B119" s="3" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C119" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C119" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D119" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>221000</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>274910.5</x:v>
+        <x:v>233412.7</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="3" t="s"/>
       <x:c r="B120" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D120" s="4" t="n">
-        <x:v>259000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>243997.3</x:v>
+        <x:v>246705.5</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s"/>
       <x:c r="B121" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="D121" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>233865.7</x:v>
+        <x:v>236626.4</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s"/>
       <x:c r="B122" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D122" s="4" t="n">
-        <x:v>247000</x:v>
+        <x:v>66000</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>243171.8</x:v>
+        <x:v>66449.9</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s"/>
       <x:c r="B123" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D123" s="4" t="n">
-        <x:v>221000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>230569.2</x:v>
+        <x:v>274606.9</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s"/>
       <x:c r="B124" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D124" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>244000</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>247166.6</x:v>
+        <x:v>243023.4</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s"/>
       <x:c r="B125" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D125" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>271000</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>236550.6</x:v>
+        <x:v>277086.2</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="3" t="s"/>
       <x:c r="B126" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D126" s="4" t="n">
-        <x:v>66000</x:v>
+        <x:v>270000</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>66422.2</x:v>
+        <x:v>281261</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="3" t="s"/>
       <x:c r="B127" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D127" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>290000</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>274835</x:v>
+        <x:v>279985.1</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s"/>
       <x:c r="B128" s="3" t="s">
-        <x:v>19</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D128" s="4" t="n">
-        <x:v>244000</x:v>
+        <x:v>280000</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>242404.3</x:v>
+        <x:v>282397.7</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s"/>
       <x:c r="B129" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D129" s="4" t="n">
-        <x:v>271000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>277061</x:v>
+        <x:v>242547.3</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="3" t="s"/>
       <x:c r="B130" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D130" s="4" t="n">
-        <x:v>270000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>276144.6</x:v>
+        <x:v>233130.8</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="3" t="s"/>
       <x:c r="B131" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="D131" s="4" t="n">
-        <x:v>290000</x:v>
+        <x:v>335000</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
-        <x:v>276850.3</x:v>
+        <x:v>282748.8</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="3" t="s"/>
       <x:c r="B132" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D132" s="4" t="n">
-        <x:v>280000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E132" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>280444.5</x:v>
+        <x:v>206547.7</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="3" t="s"/>
       <x:c r="B133" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D133" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
-        <x:v>238621.6</x:v>
+        <x:v>278204.4</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="3" t="s"/>
       <x:c r="B134" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D134" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E134" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F134" s="4" t="n">
-        <x:v>232988.7</x:v>
+        <x:v>253099.3</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="3" t="s"/>
       <x:c r="B135" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D135" s="4" t="n">
-        <x:v>335000</x:v>
+        <x:v>245000</x:v>
       </x:c>
       <x:c r="E135" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F135" s="4" t="n">
-        <x:v>278407.5</x:v>
+        <x:v>257974.7</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="3" t="s"/>
       <x:c r="B136" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D136" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E136" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F136" s="4" t="n">
-        <x:v>206231.1</x:v>
+        <x:v>73576.5</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
-    <x:row r="137" spans="1:7">
-[...1 lines deleted...]
-      <x:c r="B137" s="3" t="s">
+    <x:row r="138" spans="1:7">
+      <x:c r="A138" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C137" s="3" t="s">
+    </x:row>
+    <x:row r="139" spans="1:7">
+      <x:c r="A139" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D137" s="4" t="n">
-[...14 lines deleted...]
-      <x:c r="B138" s="3" t="s">
+    </x:row>
+    <x:row r="140" spans="1:7">
+      <x:c r="A140" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...70 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>