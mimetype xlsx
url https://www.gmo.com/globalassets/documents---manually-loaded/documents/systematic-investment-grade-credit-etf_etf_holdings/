--- v3 (2026-06-02)
+++ v4 (2026-06-22)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2dfcbf01c944875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fe2c41b18ac402f9473f2958ab12bd1.psmdcp" Id="R6e2a95f861d14a12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2101c5247e14836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52eb2b66517e464691d7f426d0d23646.psmdcp" Id="Rd09af4a035a84c0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="235">
   <x:si>
     <x:t>Holdings - Systematic Investment Grade Credit ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/02/2026 (%)</x:t>
+    <x:t>As of 06/22/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
@@ -337,56 +337,50 @@
   <x:si>
     <x:t>17275RBV3</x:t>
   </x:si>
   <x:si>
     <x:t>882508CM4</x:t>
   </x:si>
   <x:si>
     <x:t>BANK OF NY MELLON CORP</x:t>
   </x:si>
   <x:si>
     <x:t>06406RBM8</x:t>
   </x:si>
   <x:si>
     <x:t>VALERO ENERGY CORP</x:t>
   </x:si>
   <x:si>
     <x:t>91913YBG4</x:t>
   </x:si>
   <x:si>
     <x:t>TRANSCANADA PIPELINES</x:t>
   </x:si>
   <x:si>
     <x:t>89352HAW9</x:t>
   </x:si>
   <x:si>
-    <x:t>FIFTH THIRD FINANCL CORP</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>SANTANDER HOLDINGS USA</x:t>
   </x:si>
   <x:si>
     <x:t>80282KBL9</x:t>
   </x:si>
   <x:si>
     <x:t>CENTERPOINT ENER HOUSTON</x:t>
   </x:si>
   <x:si>
     <x:t>15189XBF4</x:t>
   </x:si>
   <x:si>
     <x:t>BIOGEN INC</x:t>
   </x:si>
   <x:si>
     <x:t>09062XAM5</x:t>
   </x:si>
   <x:si>
     <x:t>PINNACLE FINANCL PARTNRS</x:t>
   </x:si>
   <x:si>
     <x:t>87161CAP0</x:t>
   </x:si>
   <x:si>
     <x:t>MAREX GROUP PLC</x:t>
@@ -656,50 +650,56 @@
     <x:t>576323AT6</x:t>
   </x:si>
   <x:si>
     <x:t>JB HUNT TRANSPRT SVCS</x:t>
   </x:si>
   <x:si>
     <x:t>445658CG0</x:t>
   </x:si>
   <x:si>
     <x:t>TAKE TWO INTERACTIVE SOF</x:t>
   </x:si>
   <x:si>
     <x:t>874054AK5</x:t>
   </x:si>
   <x:si>
     <x:t>032654BE4</x:t>
   </x:si>
   <x:si>
     <x:t>POLARIS INC</x:t>
   </x:si>
   <x:si>
     <x:t>731068AB8</x:t>
   </x:si>
   <x:si>
     <x:t>89115A3G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIFTH THIRD BANCORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316773DQ0</x:t>
   </x:si>
   <x:si>
     <x:t>DIAMONDBACK ENERGY INC</x:t>
   </x:si>
   <x:si>
     <x:t>25278XAW9</x:t>
   </x:si>
   <x:si>
     <x:t>MARRIOTT INTERNATIONAL</x:t>
   </x:si>
   <x:si>
     <x:t>571903BZ5</x:t>
   </x:si>
   <x:si>
     <x:t>571903BU6</x:t>
   </x:si>
   <x:si>
     <x:t>87612GAD3</x:t>
   </x:si>
   <x:si>
     <x:t>CH ROBINSON WORLDWIDE</x:t>
   </x:si>
   <x:si>
     <x:t>12541WAA8</x:t>
   </x:si>
@@ -1154,2787 +1154,2787 @@
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>184569.2</x:v>
+        <x:v>238508.1</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>184569.2</x:v>
+        <x:v>238508.1</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s"/>
       <x:c r="B7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>97000</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>87420</x:v>
+        <x:v>87692.5</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>160000</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>164011.6</x:v>
+        <x:v>163770.3</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s"/>
       <x:c r="B9" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>215000</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>244027.8</x:v>
+        <x:v>243138.8</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s"/>
       <x:c r="B10" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>25000</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>24795.8</x:v>
+        <x:v>24706.7</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s"/>
       <x:c r="B11" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>275000</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>274618</x:v>
+        <x:v>273777.8</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s"/>
       <x:c r="B12" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
         <x:v>198000</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>213342.6</x:v>
+        <x:v>213055.2</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s"/>
       <x:c r="B13" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
         <x:v>235000</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>248831.4</x:v>
+        <x:v>247371.6</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s"/>
       <x:c r="B14" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
         <x:v>228000</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>232655.4</x:v>
+        <x:v>232455.9</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s"/>
       <x:c r="B15" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>145000</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>144654.7</x:v>
+        <x:v>144928.3</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s"/>
       <x:c r="B16" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
         <x:v>241000</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>221971.7</x:v>
+        <x:v>221261.9</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s"/>
       <x:c r="B17" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>70000</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>70527.1</x:v>
+        <x:v>70343.9</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s"/>
       <x:c r="B18" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>255000</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>254789</x:v>
+        <x:v>254848.7</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s"/>
       <x:c r="B19" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>215000</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>220525.4</x:v>
+        <x:v>219892.6</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s"/>
       <x:c r="B20" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
         <x:v>227000</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>221245</x:v>
+        <x:v>220449.5</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s"/>
       <x:c r="B21" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
         <x:v>249000</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>239945.3</x:v>
+        <x:v>239443.1</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s"/>
       <x:c r="B22" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
         <x:v>215000</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>216615.6</x:v>
+        <x:v>216260.7</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s"/>
       <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
         <x:v>212000</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>221142</x:v>
+        <x:v>221215.9</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s"/>
       <x:c r="B24" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
         <x:v>200000</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>206188.4</x:v>
+        <x:v>206068.7</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s"/>
       <x:c r="B25" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
         <x:v>235000</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>235590.8</x:v>
+        <x:v>235121.2</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s"/>
       <x:c r="B26" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
         <x:v>260000</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>241152.2</x:v>
+        <x:v>242824.8</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s"/>
       <x:c r="B27" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
         <x:v>159000</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>160654</x:v>
+        <x:v>160049.1</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s"/>
       <x:c r="B28" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
         <x:v>216000</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>241984.5</x:v>
+        <x:v>243684.7</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s"/>
       <x:c r="B29" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
         <x:v>247000</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>244291</x:v>
+        <x:v>241845.9</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s"/>
       <x:c r="B30" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
         <x:v>155000</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>151358.5</x:v>
+        <x:v>151131</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s"/>
       <x:c r="B31" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
         <x:v>160000</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>162998.1</x:v>
+        <x:v>162539.2</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s"/>
       <x:c r="B32" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
         <x:v>80000</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>82198</x:v>
+        <x:v>81884.4</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s"/>
       <x:c r="B33" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
         <x:v>220000</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>233099.4</x:v>
+        <x:v>233235.2</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s"/>
       <x:c r="B34" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
         <x:v>322000</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>265344.3</x:v>
+        <x:v>266335.3</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s"/>
       <x:c r="B35" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
         <x:v>270000</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>277743</x:v>
+        <x:v>276519.7</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s"/>
       <x:c r="B36" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
         <x:v>150000</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>138791</x:v>
+        <x:v>138170.3</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s"/>
       <x:c r="B37" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
         <x:v>211000</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>212758.1</x:v>
+        <x:v>212264.1</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s"/>
       <x:c r="B38" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
         <x:v>217000</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>219874.7</x:v>
+        <x:v>222067.7</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s"/>
       <x:c r="B39" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
         <x:v>228000</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>239597.6</x:v>
+        <x:v>238733.8</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s"/>
       <x:c r="B40" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
         <x:v>260000</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>241184.1</x:v>
+        <x:v>242091.3</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s"/>
       <x:c r="B41" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
         <x:v>310000</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>279998.3</x:v>
+        <x:v>279723.3</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s"/>
       <x:c r="B42" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
         <x:v>314000</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>234131.8</x:v>
+        <x:v>234226.7</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s"/>
       <x:c r="B43" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
         <x:v>237000</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>227065.6</x:v>
+        <x:v>226486.5</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s"/>
       <x:c r="B44" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
         <x:v>225000</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>235962.6</x:v>
+        <x:v>234982.2</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s"/>
       <x:c r="B45" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
         <x:v>57000</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>56525.7</x:v>
+        <x:v>56466.5</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s"/>
       <x:c r="B46" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
         <x:v>66000</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>54915.6</x:v>
+        <x:v>54988.3</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s"/>
       <x:c r="B47" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
         <x:v>196000</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>218610.4</x:v>
+        <x:v>218964.9</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s"/>
       <x:c r="B48" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
         <x:v>240000</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>240517.6</x:v>
+        <x:v>239612</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s"/>
       <x:c r="B49" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
         <x:v>229000</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>234981</x:v>
+        <x:v>234685.9</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s"/>
       <x:c r="B50" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
         <x:v>165000</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>148762.5</x:v>
+        <x:v>148145.9</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s"/>
       <x:c r="B51" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
         <x:v>125000</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>125791.5</x:v>
+        <x:v>125461.2</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s"/>
       <x:c r="B52" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
         <x:v>285000</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>274634</x:v>
+        <x:v>272413.3</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s"/>
       <x:c r="B53" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
         <x:v>228000</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>234155.3</x:v>
+        <x:v>234587.2</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s"/>
       <x:c r="B54" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
         <x:v>240000</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>225670.1</x:v>
+        <x:v>225290.9</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s"/>
       <x:c r="B55" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
         <x:v>275000</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>278328.4</x:v>
+        <x:v>277633.5</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s"/>
       <x:c r="B56" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
         <x:v>66000</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>69528</x:v>
+        <x:v>69305.2</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s"/>
       <x:c r="B57" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>74087.4</x:v>
+        <x:v>73848.1</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s"/>
       <x:c r="B58" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
         <x:v>45000</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>44794.8</x:v>
+        <x:v>44669.4</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s"/>
       <x:c r="B59" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>87000</x:v>
+        <x:v>228000</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>89560.6</x:v>
+        <x:v>240126.2</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s"/>
       <x:c r="B60" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>228000</x:v>
+        <x:v>145000</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>241276.2</x:v>
+        <x:v>144379.2</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s"/>
       <x:c r="B61" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>145000</x:v>
+        <x:v>228000</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>144948.9</x:v>
+        <x:v>244639.7</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s"/>
       <x:c r="B62" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>228000</x:v>
+        <x:v>270000</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>242269</x:v>
+        <x:v>276049.5</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s"/>
       <x:c r="B63" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>270000</x:v>
+        <x:v>280000</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>276636.9</x:v>
+        <x:v>278754.7</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s"/>
       <x:c r="B64" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C64" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="C64" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>280000</x:v>
+        <x:v>237000</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>280313.2</x:v>
+        <x:v>241083</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s"/>
       <x:c r="B65" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>237000</x:v>
+        <x:v>255000</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>241055.2</x:v>
+        <x:v>248083</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s"/>
       <x:c r="B66" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>255000</x:v>
+        <x:v>259000</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>248197.9</x:v>
+        <x:v>241115.5</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s"/>
       <x:c r="B67" s="3" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C67" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C67" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>259000</x:v>
+        <x:v>202000</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>240185.9</x:v>
+        <x:v>209949.2</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s"/>
       <x:c r="B68" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>202000</x:v>
+        <x:v>291000</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>209944.6</x:v>
+        <x:v>245725.3</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s"/>
       <x:c r="B69" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>291000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>243505.4</x:v>
+        <x:v>271984.8</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s"/>
       <x:c r="B70" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
         <x:v>265000</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>271613.2</x:v>
+        <x:v>248538.6</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s"/>
       <x:c r="B71" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>236000</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>249238.1</x:v>
+        <x:v>243311.5</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s"/>
       <x:c r="B72" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>236000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>243538.1</x:v>
+        <x:v>273795.5</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s"/>
       <x:c r="B73" s="3" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C73" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C73" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>274811.8</x:v>
+        <x:v>231026</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s"/>
       <x:c r="B74" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>231770.5</x:v>
+        <x:v>270834.8</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s"/>
       <x:c r="B75" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
         <x:v>265000</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>273118.8</x:v>
+        <x:v>278854.1</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s"/>
       <x:c r="B76" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>31000</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>279378.9</x:v>
+        <x:v>29737.8</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s"/>
       <x:c r="B77" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>31000</x:v>
+        <x:v>231000</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>29986.6</x:v>
+        <x:v>237198.5</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s"/>
       <x:c r="B78" s="3" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C78" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C78" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>231000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>237909.5</x:v>
+        <x:v>238015.4</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s"/>
       <x:c r="B79" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>238785</x:v>
+        <x:v>251666.5</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s"/>
       <x:c r="B80" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>250000</x:v>
+        <x:v>255000</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>251616.9</x:v>
+        <x:v>250882.5</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s"/>
       <x:c r="B81" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>255000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>251706.8</x:v>
+        <x:v>274465</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s"/>
       <x:c r="B82" s="3" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C82" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C82" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>191000</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>274492.3</x:v>
+        <x:v>208029.9</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s"/>
       <x:c r="B83" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>191000</x:v>
+        <x:v>270000</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>208253</x:v>
+        <x:v>237230</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s"/>
       <x:c r="B84" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>270000</x:v>
+        <x:v>204000</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>236244.2</x:v>
+        <x:v>203301</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s"/>
       <x:c r="B85" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>204000</x:v>
+        <x:v>175000</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>203805.7</x:v>
+        <x:v>171981.3</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s"/>
       <x:c r="B86" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>175000</x:v>
+        <x:v>297000</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>172797.4</x:v>
+        <x:v>246346.5</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s"/>
       <x:c r="B87" s="3" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C87" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C87" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>297000</x:v>
+        <x:v>362000</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>244749.7</x:v>
+        <x:v>275499.6</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s"/>
       <x:c r="B88" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>362000</x:v>
+        <x:v>303000</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>275272.9</x:v>
+        <x:v>242949.9</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s"/>
       <x:c r="B89" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C89" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C89" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>303000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>243274.3</x:v>
+        <x:v>214666.2</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s"/>
       <x:c r="B90" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>214524.6</x:v>
+        <x:v>245217.7</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s"/>
       <x:c r="B91" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>245000</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>245026.8</x:v>
+        <x:v>238789.8</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s"/>
       <x:c r="B92" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>245000</x:v>
+        <x:v>64000</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>239637.9</x:v>
+        <x:v>65619.2</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s"/>
       <x:c r="B93" s="3" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C93" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C93" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>64000</x:v>
+        <x:v>270000</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>65716.5</x:v>
+        <x:v>242655.5</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s"/>
       <x:c r="B94" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>270000</x:v>
+        <x:v>35000</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>242964.1</x:v>
+        <x:v>35003.2</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s"/>
       <x:c r="B95" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>35000</x:v>
+        <x:v>68000</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>35108.6</x:v>
+        <x:v>68131.6</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s"/>
       <x:c r="B96" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C96" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C96" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>68000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>67996.3</x:v>
+        <x:v>199965.4</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s"/>
       <x:c r="B97" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>222000</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>200752.6</x:v>
+        <x:v>219487.2</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s"/>
       <x:c r="B98" s="3" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>222000</x:v>
+        <x:v>197000</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>219939.3</x:v>
+        <x:v>200398.2</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s"/>
       <x:c r="B99" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>197000</x:v>
+        <x:v>159000</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>200433.9</x:v>
+        <x:v>157587.6</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s"/>
       <x:c r="B100" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>159000</x:v>
+        <x:v>260000</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>157509.7</x:v>
+        <x:v>239287.9</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s"/>
       <x:c r="B101" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>260000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>240907.2</x:v>
+        <x:v>229741.7</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s"/>
       <x:c r="B102" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>245000</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>228907.1</x:v>
+        <x:v>247540.1</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s"/>
       <x:c r="B103" s="3" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C103" s="3" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
         <x:v>245000</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>248348</x:v>
+        <x:v>246753.4</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s"/>
       <x:c r="B104" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>245000</x:v>
+        <x:v>236000</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>247272.1</x:v>
+        <x:v>236906.7</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s"/>
       <x:c r="B105" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>236000</x:v>
+        <x:v>247000</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>237324.2</x:v>
+        <x:v>238713.2</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s"/>
       <x:c r="B106" s="3" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C106" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C106" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>247000</x:v>
+        <x:v>416000</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>237533.5</x:v>
+        <x:v>240147.2</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s"/>
       <x:c r="B107" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>416000</x:v>
+        <x:v>305000</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>238240</x:v>
+        <x:v>276025.1</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s"/>
       <x:c r="B108" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
-        <x:v>305000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>276206.2</x:v>
+        <x:v>194846.7</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s"/>
       <x:c r="B109" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>195334.7</x:v>
+        <x:v>278483.5</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s"/>
       <x:c r="B110" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>212000</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>277016.5</x:v>
+        <x:v>185614.4</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s"/>
       <x:c r="B111" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
-        <x:v>212000</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>185488.9</x:v>
+        <x:v>252020</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s"/>
       <x:c r="B112" s="3" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C112" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C112" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>250000</x:v>
+        <x:v>66000</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>253137.8</x:v>
+        <x:v>60970.6</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s"/>
       <x:c r="B113" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
-        <x:v>66000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>60853.5</x:v>
+        <x:v>242335.2</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s"/>
       <x:c r="B114" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>242910.1</x:v>
+        <x:v>275237.2</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s"/>
       <x:c r="B115" s="3" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C115" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C115" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>259000</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>275732.5</x:v>
+        <x:v>245872</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s"/>
       <x:c r="B116" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
-        <x:v>259000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>245816.6</x:v>
+        <x:v>233451.2</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s"/>
       <x:c r="B117" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="D117" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>137000</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>233797.5</x:v>
+        <x:v>134504.2</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s"/>
       <x:c r="B118" s="3" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C118" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C118" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D118" s="4" t="n">
-        <x:v>137000</x:v>
+        <x:v>221000</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>135065.6</x:v>
+        <x:v>233594.1</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s"/>
       <x:c r="B119" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="D119" s="4" t="n">
-        <x:v>221000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>233412.7</x:v>
+        <x:v>246305.4</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="3" t="s"/>
       <x:c r="B120" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D120" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>246705.5</x:v>
+        <x:v>236255.1</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s"/>
       <x:c r="B121" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="D121" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>66000</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>236626.4</x:v>
+        <x:v>66414.2</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s"/>
       <x:c r="B122" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C122" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C122" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D122" s="4" t="n">
-        <x:v>66000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>66449.9</x:v>
+        <x:v>273915</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s"/>
       <x:c r="B123" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D123" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>244000</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>274606.9</x:v>
+        <x:v>243265.5</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s"/>
       <x:c r="B124" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C124" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C124" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D124" s="4" t="n">
-        <x:v>244000</x:v>
+        <x:v>271000</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>243023.4</x:v>
+        <x:v>276239.5</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s"/>
       <x:c r="B125" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D125" s="4" t="n">
-        <x:v>271000</x:v>
+        <x:v>87000</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>277086.2</x:v>
+        <x:v>89382.1</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="3" t="s"/>
       <x:c r="B126" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D126" s="4" t="n">
         <x:v>270000</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>281261</x:v>
+        <x:v>281757.6</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="3" t="s"/>
       <x:c r="B127" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D127" s="4" t="n">
         <x:v>290000</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>279985.1</x:v>
+        <x:v>279603.3</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s"/>
       <x:c r="B128" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="D128" s="4" t="n">
         <x:v>280000</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>282397.7</x:v>
+        <x:v>282261.6</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s"/>
       <x:c r="B129" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D129" s="4" t="n">
         <x:v>230000</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>242547.3</x:v>
+        <x:v>241709.7</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="3" t="s"/>
       <x:c r="B130" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D130" s="4" t="n">
         <x:v>235000</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>233130.8</x:v>
+        <x:v>232897.6</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="3" t="s"/>
       <x:c r="B131" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="D131" s="4" t="n">
         <x:v>335000</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
-        <x:v>282748.8</x:v>
+        <x:v>285094</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="3" t="s"/>
       <x:c r="B132" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D132" s="4" t="n">
         <x:v>205000</x:v>
       </x:c>
       <x:c r="E132" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>206547.7</x:v>
+        <x:v>206042.3</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="3" t="s"/>
       <x:c r="B133" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D133" s="4" t="n">
         <x:v>275000</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
-        <x:v>278204.4</x:v>
+        <x:v>277621.4</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="3" t="s"/>
       <x:c r="B134" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D134" s="4" t="n">
         <x:v>250000</x:v>
       </x:c>
       <x:c r="E134" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F134" s="4" t="n">
-        <x:v>253099.3</x:v>
+        <x:v>252485.3</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="3" t="s"/>
       <x:c r="B135" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="D135" s="4" t="n">
         <x:v>245000</x:v>
       </x:c>
       <x:c r="E135" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F135" s="4" t="n">
-        <x:v>257974.7</x:v>
+        <x:v>254807.7</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="3" t="s"/>
       <x:c r="B136" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D136" s="4" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E136" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F136" s="4" t="n">
-        <x:v>73576.5</x:v>
+        <x:v>73712.5</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>