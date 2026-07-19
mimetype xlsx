--- v4 (2026-06-22)
+++ v5 (2026-07-19)
@@ -1,110 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2101c5247e14836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52eb2b66517e464691d7f426d0d23646.psmdcp" Id="Rd09af4a035a84c0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a091834bdce4e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32df8f899a864c679046efe0d9a3fbee.psmdcp" Id="R84b694f1952541bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="235">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="230">
   <x:si>
     <x:t>Holdings - Systematic Investment Grade Credit ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/22/2026 (%)</x:t>
+    <x:t>As of 07/17/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
   <x:si>
     <x:t>85799J9Y2</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
   </x:si>
   <x:si>
     <x:t>GOLDMAN SACHS GROUP INC</x:t>
   </x:si>
   <x:si>
     <x:t>38141GXA7</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>L3HARRIS TECH INC</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>OCCIDENTAL PETROLEUM COR</x:t>
   </x:si>
   <x:si>
     <x:t>674599EA9</x:t>
   </x:si>
   <x:si>
     <x:t>KLA CORP</x:t>
   </x:si>
   <x:si>
     <x:t>482480AP5</x:t>
   </x:si>
   <x:si>
     <x:t>CANADIAN IMPERIAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>13607PHS6</x:t>
   </x:si>
   <x:si>
     <x:t>CITIZENS FINANCIAL GROUP</x:t>
   </x:si>
   <x:si>
     <x:t>174610BG9</x:t>
   </x:si>
   <x:si>
     <x:t>OVINTIV INC</x:t>
@@ -175,494 +169,488 @@
   <x:si>
     <x:t>47837RAE0</x:t>
   </x:si>
   <x:si>
     <x:t>482480AN0</x:t>
   </x:si>
   <x:si>
     <x:t>BORGWARNER INC</x:t>
   </x:si>
   <x:si>
     <x:t>099724AP1</x:t>
   </x:si>
   <x:si>
     <x:t>SIMON PROPERTY GROUP LP</x:t>
   </x:si>
   <x:si>
     <x:t>828807DX2</x:t>
   </x:si>
   <x:si>
     <x:t>HELMERICH + PAYNE INC</x:t>
   </x:si>
   <x:si>
     <x:t>423452AN1</x:t>
   </x:si>
   <x:si>
-    <x:t>ALPHABET INC</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>ALLY FINANCIAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>02005NBV1</x:t>
   </x:si>
   <x:si>
     <x:t>ARCELORMITTAL SA</x:t>
   </x:si>
   <x:si>
     <x:t>03938LBE3</x:t>
   </x:si>
   <x:si>
     <x:t>REGAL REXNORD CORP</x:t>
   </x:si>
   <x:si>
     <x:t>758750AP8</x:t>
   </x:si>
   <x:si>
     <x:t>BAT CAPITAL CORP</x:t>
   </x:si>
   <x:si>
     <x:t>05526DBF1</x:t>
   </x:si>
   <x:si>
     <x:t>MARVELL TECHNOLOGY INC</x:t>
   </x:si>
   <x:si>
     <x:t>573874AP9</x:t>
   </x:si>
   <x:si>
     <x:t>TELEFONICA EMISIONES SAU</x:t>
   </x:si>
   <x:si>
     <x:t>87938WAX1</x:t>
   </x:si>
   <x:si>
     <x:t>MORGAN STANLEY</x:t>
   </x:si>
   <x:si>
     <x:t>61747YFT7</x:t>
   </x:si>
   <x:si>
     <x:t>828807DV6</x:t>
   </x:si>
   <x:si>
+    <x:t>CENOVUS ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15135UAR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL INT LLC / EMC CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24703TAK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEXAS INSTRUMENTS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>882508BJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALTRIA GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02209SAV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN COMMUNITIES OPER LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>866677AH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDISON INTERNATIONAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281020AW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITIGROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172967LP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPLX LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55336VAN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>054989AC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATTERSON UTI ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>703481AE1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174610BH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIONEER NATURAL RESOURCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>723787AQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEEL DYNAMICS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>858119BS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARRIER GLOBAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14448CBC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VODAFONE GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92857WCB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOST HOTELS + RESORTS LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44107TBC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVENT FINANCE SARL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67078AAF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CISCO SYSTEMS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17275RBV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>882508CM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF NY MELLON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06406RBM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALERO ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91913YBG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRANSCANADA PIPELINES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89352HAW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANTANDER HOLDINGS USA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80282KBL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTERPOINT ENER HOUSTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15189XBF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIOGEN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09062XAM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PINNACLE FINANCL PARTNRS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87161CAP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAREX GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>566539AD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91913YBB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTENE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15135BAV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61747YFR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTAH ACQUISITION SUB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62854AAP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44107TBD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP TEXAS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00108WAT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANALOG DEVICES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>032654BD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281020BC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>566539AA0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>573874AQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTH BOW USA INFRA HLDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83007CAH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VENTAS REALTY LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92277GAX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>858119BQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAPESTRY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>876030AL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VERIZON COMMUNICATIONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92343VHK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06406RBU0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24703TAJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYSTEM ENERGY RESOURCES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>871911AV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLEX LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33938XAG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYLAN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>628530BJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROYALTY PHARMA PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78081BAR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02209SBM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORNING INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219350BF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219350BK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARGA RESOURCES CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87612KAC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APPLIED MATERIALS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>038222AT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTERSTATE POWER + LIGHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461070AX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>038222AN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92343VHC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALBEMARLE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>012653AE1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06418GAQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGC GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05555LAD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13607QFE7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>099724AQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02005NCA6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>876030AK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231021AZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTEL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458140CK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458140BK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HONEYWELL INTERNATIONAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>438516BZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUMANA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444859CB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUMITOMO MITSUI FINL GRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86562MBP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERICAN ASSETS TRUST LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02401LAB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESTERN MIDSTREAM OPERAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>958254AJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYB INT FINANCE III</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50249AAL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55336VAT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260543DG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORDSON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>655663AB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15135BAY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILLUMINA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>452327AP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROOKFIELD FINANCE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11271LAQ5</x:t>
+  </x:si>
+  <x:si>
     <x:t>GENERAL MOTORS CO</x:t>
   </x:si>
   <x:si>
-    <x:t>37045VBB5</x:t>
-[...388 lines deleted...]
-  <x:si>
     <x:t>37045VAL4</x:t>
   </x:si>
   <x:si>
     <x:t>MASTEC INC</x:t>
   </x:si>
   <x:si>
     <x:t>576323AT6</x:t>
   </x:si>
   <x:si>
     <x:t>JB HUNT TRANSPRT SVCS</x:t>
   </x:si>
   <x:si>
     <x:t>445658CG0</x:t>
   </x:si>
   <x:si>
     <x:t>TAKE TWO INTERACTIVE SOF</x:t>
   </x:si>
   <x:si>
     <x:t>874054AK5</x:t>
   </x:si>
   <x:si>
     <x:t>032654BE4</x:t>
   </x:si>
   <x:si>
     <x:t>POLARIS INC</x:t>
@@ -680,53 +668,50 @@
     <x:t>316773DQ0</x:t>
   </x:si>
   <x:si>
     <x:t>DIAMONDBACK ENERGY INC</x:t>
   </x:si>
   <x:si>
     <x:t>25278XAW9</x:t>
   </x:si>
   <x:si>
     <x:t>MARRIOTT INTERNATIONAL</x:t>
   </x:si>
   <x:si>
     <x:t>571903BZ5</x:t>
   </x:si>
   <x:si>
     <x:t>571903BU6</x:t>
   </x:si>
   <x:si>
     <x:t>87612GAD3</x:t>
   </x:si>
   <x:si>
     <x:t>CH ROBINSON WORLDWIDE</x:t>
   </x:si>
   <x:si>
     <x:t>12541WAA8</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>31428XDS2</x:t>
   </x:si>
   <x:si>
     <x:t>FNB CORP</x:t>
   </x:si>
   <x:si>
     <x:t>302520AD3</x:t>
   </x:si>
   <x:si>
     <x:t>PINNACLE BANK TN</x:t>
   </x:si>
   <x:si>
     <x:t>87164DVJ6</x:t>
   </x:si>
   <x:si>
     <x:t>50249AAR4</x:t>
   </x:si>
   <x:si>
     <x:t>674599DJ1</x:t>
   </x:si>
   <x:si>
     <x:t>17275RCA8</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
@@ -1097,51 +1082,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G140"/>
+  <x:dimension ref="A1:G136"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="28.790625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.380625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -1154,2805 +1139,2721 @@
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>238508.1</x:v>
+        <x:v>489537</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>238508.1</x:v>
+        <x:v>489537</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s"/>
       <x:c r="B7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>97000</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>87692.5</x:v>
+        <x:v>86499</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>160000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>163770.3</x:v>
+        <x:v>241124</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s"/>
       <x:c r="B9" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>25000</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>243138.8</x:v>
+        <x:v>24492.7</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s"/>
       <x:c r="B10" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>25000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>24706.7</x:v>
+        <x:v>273246</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s"/>
       <x:c r="B11" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>273777.8</x:v>
+        <x:v>211667.5</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s"/>
       <x:c r="B12" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>213055.2</x:v>
+        <x:v>246394.7</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s"/>
       <x:c r="B13" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>228000</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>247371.6</x:v>
+        <x:v>230181.1</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s"/>
       <x:c r="B14" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>228000</x:v>
+        <x:v>145000</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>232455.9</x:v>
+        <x:v>143505.1</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s"/>
       <x:c r="B15" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>145000</x:v>
+        <x:v>241000</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>144928.3</x:v>
+        <x:v>220664.2</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s"/>
       <x:c r="B16" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>241000</x:v>
+        <x:v>70000</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>221261.9</x:v>
+        <x:v>70326.1</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s"/>
       <x:c r="B17" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>70000</x:v>
+        <x:v>255000</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>70343.9</x:v>
+        <x:v>253414.2</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s"/>
       <x:c r="B18" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>255000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>254848.7</x:v>
+        <x:v>219677.8</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s"/>
       <x:c r="B19" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>227000</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>219892.6</x:v>
+        <x:v>220269.4</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s"/>
       <x:c r="B20" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>227000</x:v>
+        <x:v>249000</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>220449.5</x:v>
+        <x:v>239500.1</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s"/>
       <x:c r="B21" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>249000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>239443.1</x:v>
+        <x:v>214336.5</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s"/>
       <x:c r="B22" s="3" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C22" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C22" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>212000</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>216260.7</x:v>
+        <x:v>219803.4</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s"/>
       <x:c r="B23" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>212000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>221215.9</x:v>
+        <x:v>203948.3</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s"/>
       <x:c r="B24" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>206068.7</x:v>
+        <x:v>234226.2</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s"/>
       <x:c r="B25" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>260000</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>235121.2</x:v>
+        <x:v>234843.6</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s"/>
       <x:c r="B26" s="3" t="s">
-        <x:v>19</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>260000</x:v>
+        <x:v>234000</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>242824.8</x:v>
+        <x:v>235711.9</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s"/>
       <x:c r="B27" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>159000</x:v>
+        <x:v>216000</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>160049.1</x:v>
+        <x:v>236628.4</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s"/>
       <x:c r="B28" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>216000</x:v>
+        <x:v>247000</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>243684.7</x:v>
+        <x:v>241436.4</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s"/>
       <x:c r="B29" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>247000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>241845.9</x:v>
+        <x:v>237324.2</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s"/>
       <x:c r="B30" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>155000</x:v>
+        <x:v>80000</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>151131</x:v>
+        <x:v>81883.4</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s"/>
       <x:c r="B31" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>160000</x:v>
+        <x:v>220000</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>162539.2</x:v>
+        <x:v>231855.1</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s"/>
       <x:c r="B32" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>80000</x:v>
+        <x:v>322000</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>81884.4</x:v>
+        <x:v>261335.7</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s"/>
       <x:c r="B33" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>220000</x:v>
+        <x:v>270000</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>233235.2</x:v>
+        <x:v>276466</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s"/>
       <x:c r="B34" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>322000</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>266335.3</x:v>
+        <x:v>134796</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s"/>
       <x:c r="B35" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>270000</x:v>
+        <x:v>211000</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>276519.7</x:v>
+        <x:v>209882.1</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s"/>
       <x:c r="B36" s="3" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C36" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C36" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>150000</x:v>
+        <x:v>217000</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>138170.3</x:v>
+        <x:v>214612.6</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s"/>
       <x:c r="B37" s="3" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C37" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="C37" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>211000</x:v>
+        <x:v>260000</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>212264.1</x:v>
+        <x:v>235739.4</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s"/>
       <x:c r="B38" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>217000</x:v>
+        <x:v>210000</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>222067.7</x:v>
+        <x:v>262755.9</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s"/>
       <x:c r="B39" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>228000</x:v>
+        <x:v>310000</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>238733.8</x:v>
+        <x:v>279433.1</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s"/>
       <x:c r="B40" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>260000</x:v>
+        <x:v>314000</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>242091.3</x:v>
+        <x:v>228601</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s"/>
       <x:c r="B41" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>310000</x:v>
+        <x:v>237000</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>279723.3</x:v>
+        <x:v>225749.5</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s"/>
       <x:c r="B42" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>314000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>234226.7</x:v>
+        <x:v>235246.5</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s"/>
       <x:c r="B43" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>237000</x:v>
+        <x:v>57000</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>226486.5</x:v>
+        <x:v>56468.4</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s"/>
       <x:c r="B44" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>66000</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>234982.2</x:v>
+        <x:v>53856.3</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s"/>
       <x:c r="B45" s="3" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C45" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="C45" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>57000</x:v>
+        <x:v>196000</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>56466.5</x:v>
+        <x:v>215331.1</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s"/>
       <x:c r="B46" s="3" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C46" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="C46" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>66000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>54988.3</x:v>
+        <x:v>238381.5</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s"/>
       <x:c r="B47" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>196000</x:v>
+        <x:v>229000</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>218964.9</x:v>
+        <x:v>234255.8</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s"/>
       <x:c r="B48" s="3" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C48" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="C48" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>239612</x:v>
+        <x:v>67242.6</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s"/>
       <x:c r="B49" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>229000</x:v>
+        <x:v>125000</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>234685.9</x:v>
+        <x:v>124589.7</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s"/>
       <x:c r="B50" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>165000</x:v>
+        <x:v>180000</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>148145.9</x:v>
+        <x:v>188452.4</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s"/>
       <x:c r="B51" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>125000</x:v>
+        <x:v>285000</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>125461.2</x:v>
+        <x:v>261907.9</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s"/>
       <x:c r="B52" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>285000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>272413.3</x:v>
+        <x:v>203779.3</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s"/>
       <x:c r="B53" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
         <x:v>228000</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>234587.2</x:v>
+        <x:v>233133.3</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s"/>
       <x:c r="B54" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
         <x:v>240000</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>225290.9</x:v>
+        <x:v>218860.7</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s"/>
       <x:c r="B55" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
         <x:v>275000</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>277633.5</x:v>
+        <x:v>274987.5</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s"/>
       <x:c r="B56" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
         <x:v>66000</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>69305.2</x:v>
+        <x:v>68932.7</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s"/>
       <x:c r="B57" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
         <x:v>75000</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>73848.1</x:v>
+        <x:v>73434.9</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s"/>
       <x:c r="B58" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
         <x:v>45000</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>44669.4</x:v>
+        <x:v>44762.4</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s"/>
       <x:c r="B59" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
         <x:v>228000</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>240126.2</x:v>
+        <x:v>238737</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s"/>
       <x:c r="B60" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
         <x:v>145000</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>144379.2</x:v>
+        <x:v>143513.7</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s"/>
       <x:c r="B61" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
         <x:v>228000</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>244639.7</x:v>
+        <x:v>237772.1</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s"/>
       <x:c r="B62" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
         <x:v>270000</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>276049.5</x:v>
+        <x:v>274994.1</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s"/>
       <x:c r="B63" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
         <x:v>280000</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>278754.7</x:v>
+        <x:v>278851.1</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s"/>
       <x:c r="B64" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>237000</x:v>
+        <x:v>255000</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>241083</x:v>
+        <x:v>248428</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s"/>
       <x:c r="B65" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>255000</x:v>
+        <x:v>259000</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>248083</x:v>
+        <x:v>241399.2</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s"/>
       <x:c r="B66" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>259000</x:v>
+        <x:v>202000</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>241115.5</x:v>
+        <x:v>207502</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s"/>
       <x:c r="B67" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>202000</x:v>
+        <x:v>291000</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>209949.2</x:v>
+        <x:v>243226.1</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s"/>
       <x:c r="B68" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>291000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>245725.3</x:v>
+        <x:v>270256.6</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s"/>
       <x:c r="B69" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>236000</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>271984.8</x:v>
+        <x:v>241898.3</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s"/>
       <x:c r="B70" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>248538.6</x:v>
+        <x:v>274127.1</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s"/>
       <x:c r="B71" s="3" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C71" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="C71" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>236000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>243311.5</x:v>
+        <x:v>231520.4</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s"/>
       <x:c r="B72" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>273795.5</x:v>
+        <x:v>270970.3</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s"/>
       <x:c r="B73" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>231026</x:v>
+        <x:v>275966.2</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s"/>
       <x:c r="B74" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>276000</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>270834.8</x:v>
+        <x:v>260397.6</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s"/>
       <x:c r="B75" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>231000</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>278854.1</x:v>
+        <x:v>235402.6</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s"/>
       <x:c r="B76" s="3" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C76" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C76" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>31000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>29737.8</x:v>
+        <x:v>236052.9</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s"/>
       <x:c r="B77" s="3" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C77" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C77" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>231000</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>237198.5</x:v>
+        <x:v>249329.9</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s"/>
       <x:c r="B78" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>255000</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>238015.4</x:v>
+        <x:v>240267.5</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s"/>
       <x:c r="B79" s="3" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C79" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C79" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>250000</x:v>
+        <x:v>191000</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>251666.5</x:v>
+        <x:v>206044.7</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s"/>
       <x:c r="B80" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>255000</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>250882.5</x:v>
+        <x:v>88566.1</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s"/>
       <x:c r="B81" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>279000</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>274465</x:v>
+        <x:v>276437.5</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s"/>
       <x:c r="B82" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>191000</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>208029.9</x:v>
+        <x:v>242859</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s"/>
       <x:c r="B83" s="3" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C83" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C83" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>270000</x:v>
+        <x:v>297000</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>237230</x:v>
+        <x:v>243153.9</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s"/>
       <x:c r="B84" s="3" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C84" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C84" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>204000</x:v>
+        <x:v>210000</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>203301</x:v>
+        <x:v>210795.4</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s"/>
       <x:c r="B85" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>175000</x:v>
+        <x:v>362000</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>171981.3</x:v>
+        <x:v>273152.8</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s"/>
       <x:c r="B86" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>297000</x:v>
+        <x:v>303000</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>246346.5</x:v>
+        <x:v>234346</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s"/>
       <x:c r="B87" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>362000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>275499.6</x:v>
+        <x:v>209030.2</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s"/>
       <x:c r="B88" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>303000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>242949.9</x:v>
+        <x:v>239988.2</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s"/>
       <x:c r="B89" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>245000</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>214666.2</x:v>
+        <x:v>238499.4</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s"/>
       <x:c r="B90" s="3" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C90" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C90" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>139000</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>245217.7</x:v>
+        <x:v>141580.8</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s"/>
       <x:c r="B91" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>245000</x:v>
+        <x:v>270000</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>238789.8</x:v>
+        <x:v>242675.6</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s"/>
       <x:c r="B92" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>64000</x:v>
+        <x:v>35000</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>65619.2</x:v>
+        <x:v>34513.3</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s"/>
       <x:c r="B93" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>270000</x:v>
+        <x:v>68000</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>242655.5</x:v>
+        <x:v>67539.5</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s"/>
       <x:c r="B94" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>35000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>35003.2</x:v>
+        <x:v>199524.3</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s"/>
       <x:c r="B95" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>68000</x:v>
+        <x:v>270000</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>68131.6</x:v>
+        <x:v>274744.6</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s"/>
       <x:c r="B96" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>222000</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>199965.4</x:v>
+        <x:v>219122</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s"/>
       <x:c r="B97" s="3" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>222000</x:v>
+        <x:v>197000</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>219487.2</x:v>
+        <x:v>198865.1</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s"/>
       <x:c r="B98" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>197000</x:v>
+        <x:v>74000</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>200398.2</x:v>
+        <x:v>73216.2</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s"/>
       <x:c r="B99" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>159000</x:v>
+        <x:v>245000</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>157587.6</x:v>
+        <x:v>246237.5</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s"/>
       <x:c r="B100" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>260000</x:v>
+        <x:v>236000</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>239287.9</x:v>
+        <x:v>236186.8</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s"/>
       <x:c r="B101" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>247000</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>229741.7</x:v>
+        <x:v>227648.1</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s"/>
       <x:c r="B102" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>245000</x:v>
+        <x:v>416000</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>247540.1</x:v>
+        <x:v>227979.8</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s"/>
       <x:c r="B103" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>245000</x:v>
+        <x:v>305000</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>246753.4</x:v>
+        <x:v>275740.6</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s"/>
       <x:c r="B104" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>236000</x:v>
+        <x:v>260000</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>236906.7</x:v>
+        <x:v>237376</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s"/>
       <x:c r="B105" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>247000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>238713.2</x:v>
+        <x:v>195063.6</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s"/>
       <x:c r="B106" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>416000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>240147.2</x:v>
+        <x:v>276938</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s"/>
       <x:c r="B107" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>305000</x:v>
+        <x:v>287000</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>276025.1</x:v>
+        <x:v>245124.9</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s"/>
       <x:c r="B108" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>194846.7</x:v>
+        <x:v>251586</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s"/>
       <x:c r="B109" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>66000</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>278483.5</x:v>
+        <x:v>59722.2</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s"/>
       <x:c r="B110" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C110" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C110" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>212000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>185614.4</x:v>
+        <x:v>241741.7</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s"/>
       <x:c r="B111" s="3" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C111" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C111" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D111" s="4" t="n">
-        <x:v>250000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>252020</x:v>
+        <x:v>273700</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s"/>
       <x:c r="B112" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>66000</x:v>
+        <x:v>259000</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>60970.6</x:v>
+        <x:v>246145.5</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s"/>
       <x:c r="B113" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
         <x:v>230000</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>242335.2</x:v>
+        <x:v>233460.8</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s"/>
       <x:c r="B114" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>137000</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>275237.2</x:v>
+        <x:v>133848.7</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s"/>
       <x:c r="B115" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>259000</x:v>
+        <x:v>221000</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>245872</x:v>
+        <x:v>229321.6</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s"/>
       <x:c r="B116" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>233451.2</x:v>
+        <x:v>245980.9</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s"/>
       <x:c r="B117" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D117" s="4" t="n">
-        <x:v>137000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>134504.2</x:v>
+        <x:v>235474.9</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s"/>
       <x:c r="B118" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D118" s="4" t="n">
-        <x:v>221000</x:v>
+        <x:v>66000</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>233594.1</x:v>
+        <x:v>66407</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s"/>
       <x:c r="B119" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D119" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>246305.4</x:v>
+        <x:v>273777.3</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="3" t="s"/>
       <x:c r="B120" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D120" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>244000</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>236255.1</x:v>
+        <x:v>243930.8</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s"/>
       <x:c r="B121" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="D121" s="4" t="n">
-        <x:v>66000</x:v>
+        <x:v>271000</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>66414.2</x:v>
+        <x:v>275585.4</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s"/>
       <x:c r="B122" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D122" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>87000</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>273915</x:v>
+        <x:v>89356.8</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s"/>
       <x:c r="B123" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D123" s="4" t="n">
-        <x:v>244000</x:v>
+        <x:v>270000</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>243265.5</x:v>
+        <x:v>273772.7</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s"/>
       <x:c r="B124" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D124" s="4" t="n">
-        <x:v>271000</x:v>
+        <x:v>290000</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>276239.5</x:v>
+        <x:v>276743.6</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s"/>
       <x:c r="B125" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D125" s="4" t="n">
-        <x:v>87000</x:v>
+        <x:v>280000</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>89382.1</x:v>
+        <x:v>279466.2</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="3" t="s"/>
       <x:c r="B126" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D126" s="4" t="n">
-        <x:v>270000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>281757.6</x:v>
+        <x:v>236465.9</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="3" t="s"/>
       <x:c r="B127" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D127" s="4" t="n">
-        <x:v>290000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>279603.3</x:v>
+        <x:v>233402.7</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s"/>
       <x:c r="B128" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D128" s="4" t="n">
-        <x:v>280000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>282261.6</x:v>
+        <x:v>206331.4</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s"/>
       <x:c r="B129" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D129" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>241709.7</x:v>
+        <x:v>277209.4</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="3" t="s"/>
       <x:c r="B130" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D130" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>232897.6</x:v>
+        <x:v>250701.7</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="3" t="s"/>
       <x:c r="B131" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D131" s="4" t="n">
-        <x:v>335000</x:v>
+        <x:v>245000</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
-        <x:v>285094</x:v>
+        <x:v>249320.8</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="3" t="s"/>
       <x:c r="B132" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D132" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E132" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>206042.3</x:v>
+        <x:v>71476.9</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
-    <x:row r="133" spans="1:7">
-[...1 lines deleted...]
-      <x:c r="B133" s="3" t="s">
+    <x:row r="134" spans="1:7">
+      <x:c r="A134" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C133" s="3" t="s">
+    </x:row>
+    <x:row r="135" spans="1:7">
+      <x:c r="A135" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D133" s="4" t="n">
-[...17 lines deleted...]
-      <x:c r="C134" s="3" t="s">
+    </x:row>
+    <x:row r="136" spans="1:7">
+      <x:c r="A136" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...67 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>