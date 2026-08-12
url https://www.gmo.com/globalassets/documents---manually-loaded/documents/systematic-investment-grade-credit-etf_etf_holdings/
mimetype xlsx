--- v5 (2026-07-19)
+++ v6 (2026-08-12)
@@ -1,738 +1,744 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a091834bdce4e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32df8f899a864c679046efe0d9a3fbee.psmdcp" Id="R84b694f1952541bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R036e826da4b54360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90b128c5c18644a2bf09e49137f91e86.psmdcp" Id="R1e6f890c1a44409b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="230">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="232">
   <x:si>
     <x:t>Holdings - Systematic Investment Grade Credit ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/17/2026 (%)</x:t>
+    <x:t>As of 08/12/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
+    <x:t>CANADIAN IMPERIAL BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13607PHS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUMANA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444859BX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARVELL TECHNOLOGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>573874AP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEXAS INSTRUMENTS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>882508BJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNO FINANCIAL GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12621EAM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>882508CM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PINNACLE FINANCL PARTNRS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87161CAP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAREX GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>566539AD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSX CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126408HN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOST HOTELS + RESORTS LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44107TBD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROYALTY PHARMA PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78081BAU7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANALOG DEVICES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>032654BD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>566539AA0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>573874AQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYSTEM ENERGY RESOURCES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>871911AV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALTRIA GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02209SBM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGC GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05555LAD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HONEYWELL INTERNATIONAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>438516BZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERICAN ASSETS TRUST LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02401LAB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORDSON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>655663AB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TORONTO DOMINION BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89115A3G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTH BOW USA INFRA HLDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83007CAF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIAMONDBACK ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25278XAW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARRIOTT INTERNATIONAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>571903BZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>571903BU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCCIDENTAL PETROLEUM COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>674599EA9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OVINTIV INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69047QAC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOWMET AEROSPACE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>443201AB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBC HOLDINGS PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404280ES4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404280EX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BORGWARNER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>099724AP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIMON PROPERTY GROUP LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>828807DX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAT CAPITAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05526DBF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENOVUS ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15135UAR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL INT LLC / EMC CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24703TAK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDISON INTERNATIONAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281020AW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATTERSON UTI ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>703481AE1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITIZENS FINANCIAL GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174610BH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VODAFONE GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92857WCB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVENT FINANCE SARL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67078AAF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANTANDER HOLDINGS USA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80282KBL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIOGEN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09062XAM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALERO ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91913YBB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTENE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15135BAV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTAH ACQUISITION SUB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62854AAP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP TEXAS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00108WAT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281020BC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83007CAH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VENTAS REALTY LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92277GAX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEEL DYNAMICS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>858119BQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAPESTRY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>876030AL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VERIZON COMMUNICATIONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92343VHK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLEX LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33938XAG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYLAN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>628530BJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARGA RESOURCES CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87612KAC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APPLIED MATERIALS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>038222AT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>038222AN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>876030AK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUMMINS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231021AZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444859CB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESTERN MIDSTREAM OPERAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>958254AJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYB INT FINANCE III</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50249AAL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15135BAY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILLUMINA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>452327AP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MASTEC INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>576323AT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JB HUNT TRANSPRT SVCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>445658CG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLARIS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>731068AB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROYAL BANK OF CANADA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78017FZT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87612GAD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CH ROBINSON WORLDWIDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12541WAA8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50249AAR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>674599DJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174610BG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231021BA3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89114TZV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHNSON CONTROLS/TYCO FI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>477921AA8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HASBRO INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>418056AZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>418056BA4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47837RAE0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>482480AN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGAL REXNORD CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>758750AP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MORGAN STANLEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61747YFT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>828807DV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02209SAV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN COMMUNITIES OPER LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>866677AH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>054989AC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF MONTREAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06368MS70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CISCO SYSTEMS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17275RBV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61747YFR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF NY MELLON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06406RBU0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78081BAR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13607QFE7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTEL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458140CK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458140BK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUMITOMO MITSUI FINL GRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86562MBP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENERAL MOTORS CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37045VAL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FNB CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>302520AD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARRIER GLOBAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14448CBC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44107TBC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24703TAJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF NOVA SCOTIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06418GAQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>099724AQ9</x:t>
+  </x:si>
+  <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
   <x:si>
     <x:t>85799J9Y2</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
   </x:si>
   <x:si>
+    <x:t>TELEFONICA EMISIONES SAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87938WAX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITEDHEALTH GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91324PET5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126408HK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>032654BE4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M+T BANK CORPORATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55261FAV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTERPOINT ENER HOUSTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15189XBF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTERSTATE POWER + LIGHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461070AX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTIVE CORPORATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34959JAN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>858119BS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE STREET CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857477BV4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEALTHCARE RLTY HLDGS LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42225UAH7</x:t>
+  </x:si>
+  <x:si>
     <x:t>GOLDMAN SACHS GROUP INC</x:t>
   </x:si>
   <x:si>
     <x:t>38141GXA7</x:t>
   </x:si>
   <x:si>
-    <x:t>Bond</x:t>
-[...8 lines deleted...]
-    <x:t>KLA CORP</x:t>
+    <x:t>06418GAP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92343VHH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91913YBG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91324PFD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17275RCA8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITIGROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172967LP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPLX LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55336VAN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIONEER NATURAL RESOURCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>723787AQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06406RBM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRANSCANADA PIPELINES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89352HAW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORNING INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219350BF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55336VAT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAKE TWO INTERACTIVE SOF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>874054AK5</x:t>
   </x:si>
   <x:si>
     <x:t>482480AP5</x:t>
-  </x:si>
-[...622 lines deleted...]
-    <x:t>17275RCA8</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1082,2778 +1088,2820 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G136"/>
+  <x:dimension ref="A1:G138"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="28.790625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="12.380625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="28.050625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="12.590625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>489537</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>489537</x:v>
+        <x:v>232860.3</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s"/>
       <x:c r="B7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>97000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>86499</x:v>
+        <x:v>228728.3</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>241124</x:v>
+        <x:v>234835.9</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s"/>
       <x:c r="B9" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="C9" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="C9" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>25000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>24492.7</x:v>
+        <x:v>238055.6</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s"/>
       <x:c r="B10" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C10" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="C10" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>273246</x:v>
+        <x:v>237152.7</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s"/>
       <x:c r="B11" s="3" t="s">
-        <x:v>21</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>211667.5</x:v>
+        <x:v>231572</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s"/>
       <x:c r="B12" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>246394.7</x:v>
+        <x:v>234179.6</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s"/>
       <x:c r="B13" s="3" t="s">
-        <x:v>25</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>228000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>230181.1</x:v>
+        <x:v>237271.7</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s"/>
       <x:c r="B14" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>145000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>143505.1</x:v>
+        <x:v>231913.6</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s"/>
       <x:c r="B15" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>241000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>220664.2</x:v>
+        <x:v>233304.2</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s"/>
       <x:c r="B16" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>70000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>70326.1</x:v>
+        <x:v>233751.7</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s"/>
       <x:c r="B17" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>255000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>253414.2</x:v>
+        <x:v>234018.5</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s"/>
       <x:c r="B18" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>219677.8</x:v>
+        <x:v>235235.4</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s"/>
       <x:c r="B19" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>227000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>220269.4</x:v>
+        <x:v>236499</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s"/>
       <x:c r="B20" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>249000</x:v>
+        <x:v>239000</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>239500.1</x:v>
+        <x:v>234066.7</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s"/>
       <x:c r="B21" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>312000</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>214336.5</x:v>
+        <x:v>231055.7</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s"/>
       <x:c r="B22" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>212000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>219803.4</x:v>
+        <x:v>233398.5</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s"/>
       <x:c r="B23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>260000</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>203948.3</x:v>
+        <x:v>234500.5</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s"/>
       <x:c r="B24" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
         <x:v>235000</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>234226.2</x:v>
+        <x:v>233668.7</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s"/>
       <x:c r="B25" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>260000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>234843.6</x:v>
+        <x:v>235339.4</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s"/>
       <x:c r="B26" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>234000</x:v>
+        <x:v>231000</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>235711.9</x:v>
+        <x:v>233910.9</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s"/>
       <x:c r="B27" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>216000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>236628.4</x:v>
+        <x:v>230334.3</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s"/>
       <x:c r="B28" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>247000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>241436.4</x:v>
+        <x:v>230563.8</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s"/>
       <x:c r="B29" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>237324.2</x:v>
+        <x:v>234113.3</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s"/>
       <x:c r="B30" s="3" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C30" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C30" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>80000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>81883.4</x:v>
+        <x:v>235408.4</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s"/>
       <x:c r="B31" s="3" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C31" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="C31" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>220000</x:v>
+        <x:v>185000</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>231855.1</x:v>
+        <x:v>206904.2</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s"/>
       <x:c r="B32" s="3" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C32" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="C32" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>322000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>261335.7</x:v>
+        <x:v>208942.6</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s"/>
       <x:c r="B33" s="3" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C33" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C33" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>270000</x:v>
+        <x:v>214000</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>276466</x:v>
+        <x:v>205704.9</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s"/>
       <x:c r="B34" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C34" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C34" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>150000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>134796</x:v>
+        <x:v>211719.3</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s"/>
       <x:c r="B35" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>211000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>209882.1</x:v>
+        <x:v>201930.9</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s"/>
       <x:c r="B36" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>217000</x:v>
+        <x:v>199000</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>214612.6</x:v>
+        <x:v>200101.2</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s"/>
       <x:c r="B37" s="3" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C37" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C37" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>260000</x:v>
+        <x:v>186000</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>235739.4</x:v>
+        <x:v>199382.7</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s"/>
       <x:c r="B38" s="3" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C38" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="C38" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>210000</x:v>
+        <x:v>277000</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>262755.9</x:v>
+        <x:v>219239</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s"/>
       <x:c r="B39" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="C39" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>310000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>279433.1</x:v>
+        <x:v>201163</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s"/>
       <x:c r="B40" s="3" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C40" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="C40" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>314000</x:v>
+        <x:v>180000</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>228601</x:v>
+        <x:v>218266.4</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s"/>
       <x:c r="B41" s="3" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C41" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="C41" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>237000</x:v>
+        <x:v>195000</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>225749.5</x:v>
+        <x:v>202676.7</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s"/>
       <x:c r="B42" s="3" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C42" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C42" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>235246.5</x:v>
+        <x:v>201475.9</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s"/>
       <x:c r="B43" s="3" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C43" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="C43" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>57000</x:v>
+        <x:v>199000</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>56468.4</x:v>
+        <x:v>202204.1</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s"/>
       <x:c r="B44" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C44" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C44" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>66000</x:v>
+        <x:v>245000</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>53856.3</x:v>
+        <x:v>219104.8</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s"/>
       <x:c r="B45" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>196000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>215331.1</x:v>
+        <x:v>200133.2</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s"/>
       <x:c r="B46" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>238381.5</x:v>
+        <x:v>205151.7</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s"/>
       <x:c r="B47" s="3" t="s">
-        <x:v>21</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>229000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>234255.8</x:v>
+        <x:v>202585.2</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s"/>
       <x:c r="B48" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>75000</x:v>
+        <x:v>220000</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>67242.6</x:v>
+        <x:v>214581.9</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s"/>
       <x:c r="B49" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>125000</x:v>
+        <x:v>224000</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>124589.7</x:v>
+        <x:v>207965.7</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s"/>
       <x:c r="B50" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>180000</x:v>
+        <x:v>251000</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>188452.4</x:v>
+        <x:v>205368.2</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s"/>
       <x:c r="B51" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>285000</x:v>
+        <x:v>201000</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>261907.9</x:v>
+        <x:v>203386.1</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s"/>
       <x:c r="B52" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>195000</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>203779.3</x:v>
+        <x:v>199677.8</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s"/>
       <x:c r="B53" s="3" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C53" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C53" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>228000</x:v>
+        <x:v>236000</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>233133.3</x:v>
+        <x:v>218314.2</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s"/>
       <x:c r="B54" s="3" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C54" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="C54" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>201000</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>218860.7</x:v>
+        <x:v>203048</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s"/>
       <x:c r="B55" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>274987.5</x:v>
+        <x:v>199599.5</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s"/>
       <x:c r="B56" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>66000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>68932.7</x:v>
+        <x:v>213011.5</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s"/>
       <x:c r="B57" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>75000</x:v>
+        <x:v>220000</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>73434.9</x:v>
+        <x:v>199319.1</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s"/>
       <x:c r="B58" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>45000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>44762.4</x:v>
+        <x:v>206523.3</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s"/>
       <x:c r="B59" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>228000</x:v>
+        <x:v>257000</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>238737</x:v>
+        <x:v>206932.1</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s"/>
       <x:c r="B60" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>145000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>143513.7</x:v>
+        <x:v>199970.3</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s"/>
       <x:c r="B61" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>228000</x:v>
+        <x:v>210000</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>237772.1</x:v>
+        <x:v>203287.1</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s"/>
       <x:c r="B62" s="3" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C62" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C62" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>270000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>274994.1</x:v>
+        <x:v>205929.9</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s"/>
       <x:c r="B63" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>280000</x:v>
+        <x:v>210000</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>278851.1</x:v>
+        <x:v>210356.9</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s"/>
       <x:c r="B64" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>255000</x:v>
+        <x:v>201000</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>248428</x:v>
+        <x:v>200339.9</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s"/>
       <x:c r="B65" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>259000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>241399.2</x:v>
+        <x:v>200078.1</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s"/>
       <x:c r="B66" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>202000</x:v>
+        <x:v>247000</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>207502</x:v>
+        <x:v>208498.8</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s"/>
       <x:c r="B67" s="3" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C67" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C67" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>291000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>243226.1</x:v>
+        <x:v>215095.2</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s"/>
       <x:c r="B68" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>224000</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>270256.6</x:v>
+        <x:v>213066.5</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s"/>
       <x:c r="B69" s="3" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C69" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C69" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>236000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>241898.3</x:v>
+        <x:v>202816.2</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s"/>
       <x:c r="B70" s="3" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C70" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C70" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>274127.1</x:v>
+        <x:v>209331.6</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s"/>
       <x:c r="B71" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>231520.4</x:v>
+        <x:v>199726</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s"/>
       <x:c r="B72" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>209000</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>270970.3</x:v>
+        <x:v>208611.6</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s"/>
       <x:c r="B73" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>275966.2</x:v>
+        <x:v>198562.3</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s"/>
       <x:c r="B74" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>276000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>260397.6</x:v>
+        <x:v>201153.2</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s"/>
       <x:c r="B75" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>231000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>235402.6</x:v>
+        <x:v>198432.2</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s"/>
       <x:c r="B76" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>236052.9</x:v>
+        <x:v>213849.6</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s"/>
       <x:c r="B77" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>250000</x:v>
+        <x:v>210000</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>249329.9</x:v>
+        <x:v>213380.6</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s"/>
       <x:c r="B78" s="3" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C78" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C78" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>255000</x:v>
+        <x:v>168000</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>240267.5</x:v>
+        <x:v>177453.8</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s"/>
       <x:c r="B79" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>191000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>206044.7</x:v>
+        <x:v>197484</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s"/>
       <x:c r="B80" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>75000</x:v>
+        <x:v>206000</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>88566.1</x:v>
+        <x:v>187820.2</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s"/>
       <x:c r="B81" s="3" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C81" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C81" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>279000</x:v>
+        <x:v>185000</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>276437.5</x:v>
+        <x:v>188447.2</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s"/>
       <x:c r="B82" s="3" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C82" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C82" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>250000</x:v>
+        <x:v>197000</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>242859</x:v>
+        <x:v>190692.7</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s"/>
       <x:c r="B83" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>297000</x:v>
+        <x:v>182000</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>243153.9</x:v>
+        <x:v>187076.2</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s"/>
       <x:c r="B84" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>210000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>210795.4</x:v>
+        <x:v>198259.2</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s"/>
       <x:c r="B85" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>362000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>273152.8</x:v>
+        <x:v>196295.2</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s"/>
       <x:c r="B86" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>303000</x:v>
+        <x:v>190000</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>234346</x:v>
+        <x:v>197833.6</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s"/>
       <x:c r="B87" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>181000</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>209030.2</x:v>
+        <x:v>178726.8</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s"/>
       <x:c r="B88" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>187000</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>239988.2</x:v>
+        <x:v>180913.4</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s"/>
       <x:c r="B89" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>245000</x:v>
+        <x:v>269000</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>238499.4</x:v>
+        <x:v>191005.8</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s"/>
       <x:c r="B90" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>139000</x:v>
+        <x:v>202000</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>141580.8</x:v>
+        <x:v>191203.2</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s"/>
       <x:c r="B91" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>270000</x:v>
+        <x:v>166000</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>242675.6</x:v>
+        <x:v>179067</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s"/>
       <x:c r="B92" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>35000</x:v>
+        <x:v>195000</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>34513.3</x:v>
+        <x:v>191044.2</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s"/>
       <x:c r="B93" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>68000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>67539.5</x:v>
+        <x:v>181584</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s"/>
       <x:c r="B94" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>172000</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>199524.3</x:v>
+        <x:v>175289.4</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s"/>
       <x:c r="B95" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>270000</x:v>
+        <x:v>166000</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>274744.6</x:v>
+        <x:v>177597.7</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s"/>
       <x:c r="B96" s="3" t="s">
-        <x:v>19</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>222000</x:v>
+        <x:v>180000</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>219122</x:v>
+        <x:v>179010.1</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s"/>
       <x:c r="B97" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>197000</x:v>
+        <x:v>192000</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>198865.1</x:v>
+        <x:v>188781.6</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s"/>
       <x:c r="B98" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>74000</x:v>
+        <x:v>212000</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>73216.2</x:v>
+        <x:v>190609.9</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s"/>
       <x:c r="B99" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>245000</x:v>
+        <x:v>356000</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>246237.5</x:v>
+        <x:v>191742.1</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s"/>
       <x:c r="B100" s="3" t="s">
-        <x:v>25</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>236000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>236186.8</x:v>
+        <x:v>195199.6</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s"/>
       <x:c r="B101" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>247000</x:v>
+        <x:v>191000</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>227648.1</x:v>
+        <x:v>195317</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s"/>
       <x:c r="B102" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>416000</x:v>
+        <x:v>175000</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>227979.8</x:v>
+        <x:v>175942.6</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s"/>
       <x:c r="B103" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>305000</x:v>
+        <x:v>155000</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>275740.6</x:v>
+        <x:v>160399.4</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s"/>
       <x:c r="B104" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>260000</x:v>
+        <x:v>175000</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>237376</x:v>
+        <x:v>172077.5</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s"/>
       <x:c r="B105" s="3" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C105" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C105" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>140000</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>195063.6</x:v>
+        <x:v>162924.5</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s"/>
       <x:c r="B106" s="3" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C106" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C106" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>168000</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>276938</x:v>
+        <x:v>168587</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s"/>
       <x:c r="B107" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>287000</x:v>
+        <x:v>167000</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>245124.9</x:v>
+        <x:v>167771.7</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s"/>
       <x:c r="B108" s="3" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C108" s="3" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D108" s="4" t="n">
+        <x:v>150979.3</x:v>
+      </x:c>
+      <x:c r="E108" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="F108" s="4" t="n">
+        <x:v>150979.3</x:v>
+      </x:c>
+      <x:c r="G108" s="3" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s"/>
       <x:c r="B109" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>66000</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>59722.2</x:v>
+        <x:v>131685.4</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s"/>
       <x:c r="B110" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>155000</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>241741.7</x:v>
+        <x:v>149820.8</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s"/>
       <x:c r="B111" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>170000</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>273700</x:v>
+        <x:v>134962.1</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s"/>
       <x:c r="B112" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>259000</x:v>
+        <x:v>135000</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>246145.5</x:v>
+        <x:v>133722.9</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s"/>
       <x:c r="B113" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>125000</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>233460.8</x:v>
+        <x:v>122451.3</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s"/>
       <x:c r="B114" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>137000</x:v>
+        <x:v>125000</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>133848.7</x:v>
+        <x:v>121828.5</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s"/>
       <x:c r="B115" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>221000</x:v>
+        <x:v>119000</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>229321.6</x:v>
+        <x:v>119703.4</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s"/>
       <x:c r="B116" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>120000</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>245980.9</x:v>
+        <x:v>117988.4</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s"/>
       <x:c r="B117" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C117" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C117" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D117" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>105000</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>235474.9</x:v>
+        <x:v>103288.9</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s"/>
       <x:c r="B118" s="3" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C118" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C118" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D118" s="4" t="n">
-        <x:v>66000</x:v>
+        <x:v>105000</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>66407</x:v>
+        <x:v>99843.7</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s"/>
       <x:c r="B119" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D119" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>100000</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>273777.3</x:v>
+        <x:v>87236.2</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="3" t="s"/>
       <x:c r="B120" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="D120" s="4" t="n">
-        <x:v>244000</x:v>
+        <x:v>82000</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>243930.8</x:v>
+        <x:v>71931.1</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s"/>
       <x:c r="B121" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="D121" s="4" t="n">
-        <x:v>271000</x:v>
+        <x:v>60000</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>275585.4</x:v>
+        <x:v>60222.9</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s"/>
       <x:c r="B122" s="3" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C122" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C122" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D122" s="4" t="n">
-        <x:v>87000</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>89356.8</x:v>
+        <x:v>69280.9</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s"/>
       <x:c r="B123" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D123" s="4" t="n">
-        <x:v>270000</x:v>
+        <x:v>65000</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>273772.7</x:v>
+        <x:v>62911.2</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s"/>
       <x:c r="B124" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D124" s="4" t="n">
-        <x:v>290000</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>276743.6</x:v>
+        <x:v>66640.9</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s"/>
       <x:c r="B125" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D125" s="4" t="n">
-        <x:v>280000</x:v>
+        <x:v>65000</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>279466.2</x:v>
+        <x:v>60523</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="3" t="s"/>
       <x:c r="B126" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D126" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>47000</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>236465.9</x:v>
+        <x:v>46578.3</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="3" t="s"/>
       <x:c r="B127" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D127" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>56000</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>233402.7</x:v>
+        <x:v>44880</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s"/>
       <x:c r="B128" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D128" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>65000</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>206331.4</x:v>
+        <x:v>58087.1</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s"/>
       <x:c r="B129" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D129" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>56000</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>277209.4</x:v>
+        <x:v>58155</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="3" t="s"/>
       <x:c r="B130" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D130" s="4" t="n">
-        <x:v>250000</x:v>
+        <x:v>40000</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>250701.7</x:v>
+        <x:v>39761.5</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="3" t="s"/>
       <x:c r="B131" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D131" s="4" t="n">
-        <x:v>245000</x:v>
+        <x:v>73000</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
-        <x:v>249320.8</x:v>
+        <x:v>54847.1</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="3" t="s"/>
       <x:c r="B132" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D132" s="4" t="n">
+        <x:v>56000</x:v>
+      </x:c>
+      <x:c r="E132" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="F132" s="4" t="n">
+        <x:v>49707.9</x:v>
+      </x:c>
+      <x:c r="G132" s="3" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:7">
+      <x:c r="A133" s="3" t="s"/>
+      <x:c r="B133" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="D132" s="4" t="n">
-[...9 lines deleted...]
-        <x:v>14</x:v>
+      <x:c r="C133" s="3" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D133" s="4" t="n">
+        <x:v>56000</x:v>
+      </x:c>
+      <x:c r="E133" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="F133" s="4" t="n">
+        <x:v>56289.3</x:v>
+      </x:c>
+      <x:c r="G133" s="3" t="s">
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
-      <x:c r="A134" s="3" t="s">
-[...4 lines deleted...]
-      <x:c r="A135" s="3" t="s">
+      <x:c r="A134" s="3" t="s"/>
+      <x:c r="B134" s="3" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C134" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
+      <x:c r="D134" s="4" t="n">
+        <x:v>20000</x:v>
+      </x:c>
+      <x:c r="E134" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="F134" s="4" t="n">
+        <x:v>19395.7</x:v>
+      </x:c>
+      <x:c r="G134" s="3" t="s">
+        <x:v>11</x:v>
+      </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
-      <x:c r="A136" s="1" t="s">
+      <x:c r="A136" s="3" t="s">
         <x:v>229</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:7">
+      <x:c r="A137" s="3" t="s">
+        <x:v>230</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:7">
+      <x:c r="A138" s="1" t="s">
+        <x:v>231</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>