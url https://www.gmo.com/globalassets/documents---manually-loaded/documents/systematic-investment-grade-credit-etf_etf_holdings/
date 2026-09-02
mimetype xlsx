--- v6 (2026-08-12)
+++ v7 (2026-09-02)
@@ -1,744 +1,744 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R036e826da4b54360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90b128c5c18644a2bf09e49137f91e86.psmdcp" Id="R1e6f890c1a44409b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63986c725a9f46cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/012e94588d8f412db85bc813193c9e26.psmdcp" Id="Rc1e3626c8c5a4b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="232">
   <x:si>
     <x:t>Holdings - Systematic Investment Grade Credit ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/12/2026 (%)</x:t>
+    <x:t>As of 09/02/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
+    <x:t>BANK OF NOVA SCOTIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06418GAP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
     <x:t>CANADIAN IMPERIAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>13607PHS6</x:t>
   </x:si>
   <x:si>
-    <x:t>Bond</x:t>
+    <x:t>BAXTER INTERNATIONAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>071813CS6</x:t>
   </x:si>
   <x:si>
     <x:t>HUMANA INC</x:t>
   </x:si>
   <x:si>
     <x:t>444859BX9</x:t>
   </x:si>
   <x:si>
     <x:t>MARVELL TECHNOLOGY INC</x:t>
   </x:si>
   <x:si>
     <x:t>573874AP9</x:t>
   </x:si>
   <x:si>
+    <x:t>AIRBNB INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009066AE1</x:t>
+  </x:si>
+  <x:si>
     <x:t>TEXAS INSTRUMENTS INC</x:t>
   </x:si>
   <x:si>
     <x:t>882508BJ2</x:t>
   </x:si>
   <x:si>
+    <x:t>071813CB3</x:t>
+  </x:si>
+  <x:si>
     <x:t>CNO FINANCIAL GROUP INC</x:t>
   </x:si>
   <x:si>
     <x:t>12621EAM5</x:t>
   </x:si>
   <x:si>
+    <x:t>ADVANCED MICRO DEVICES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>007903BL0</x:t>
+  </x:si>
+  <x:si>
     <x:t>882508CM4</x:t>
   </x:si>
   <x:si>
     <x:t>PINNACLE FINANCL PARTNRS</x:t>
   </x:si>
   <x:si>
     <x:t>87161CAP0</x:t>
   </x:si>
   <x:si>
     <x:t>MAREX GROUP PLC</x:t>
   </x:si>
   <x:si>
     <x:t>566539AD4</x:t>
   </x:si>
   <x:si>
     <x:t>CSX CORP</x:t>
   </x:si>
   <x:si>
     <x:t>126408HN6</x:t>
   </x:si>
   <x:si>
+    <x:t>NETAPP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64110DAM6</x:t>
+  </x:si>
+  <x:si>
     <x:t>HOST HOTELS + RESORTS LP</x:t>
   </x:si>
   <x:si>
     <x:t>44107TBD7</x:t>
   </x:si>
   <x:si>
     <x:t>ROYALTY PHARMA PLC</x:t>
   </x:si>
   <x:si>
     <x:t>78081BAU7</x:t>
   </x:si>
   <x:si>
+    <x:t>566539AA0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>573874AQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYSTEM ENERGY RESOURCES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>871911AV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITEDHEALTH GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91324PET5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALTRIA GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02209SBM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGC GROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05555LAD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERICAN ASSETS TRUST LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02401LAB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORDSON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>655663AB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOSTON PROPERTIES LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10112RBH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>007903BM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TORONTO DOMINION BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89115A3G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTH BOW USA INFRA HLDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83007CAF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIAMONDBACK ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25278XAW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARRIOTT INTERNATIONAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>571903BZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>571903BU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCCIDENTAL PETROLEUM COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>674599EA9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OVINTIV INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69047QAC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOWMET AEROSPACE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>443201AB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBC HOLDINGS PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404280ES4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404280EX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIMON PROPERTY GROUP LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>828807DX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAT CAPITAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05526DBF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENOVUS ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15135UAR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL INT LLC / EMC CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24703TAK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDISON INTERNATIONAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281020AW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATTERSON UTI ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>703481AE1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITIZENS FINANCIAL GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174610BH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVENT FINANCE SARL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67078AAF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANTANDER HOLDINGS USA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80282KBL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIOGEN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09062XAM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91324PFD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALERO ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91913YBB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTENE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15135BAV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTAH ACQUISITION SUB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62854AAP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83007CAH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VENTAS REALTY LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92277GAX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEEL DYNAMICS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>858119BQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAPESTRY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>876030AL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VERIZON COMMUNICATIONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92343VHK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLEX LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33938XAG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYLAN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>628530BJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARGA RESOURCES CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87612KAC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APPLIED MATERIALS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>038222AT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>038222AN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>876030AK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444859CB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESTERN MIDSTREAM OPERAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>958254AJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYB INT FINANCE III</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50249AAL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15135BAY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILLUMINA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>452327AP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JB HUNT TRANSPRT SVCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>445658CG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROYAL BANK OF CANADA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78017FZT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87612GAD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CH ROBINSON WORLDWIDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12541WAA8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50249AAR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>674599DJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174610BG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUMMINS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231021BA3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89114TZV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHNSON CONTROLS/TYCO FI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>477921AA8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HASBRO INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>418056AZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>418056BA4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47837RAE0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MORGAN STANLEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61747YFT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>828807DV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02209SAV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN COMMUNITIES OPER LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>866677AH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>054989AC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF MONTREAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06368MS70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CISCO SYSTEMS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17275RBV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281020BC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF NY MELLON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06406RBU0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78081BAR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13607QFE7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTEL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458140CK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458140BK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUMITOMO MITSUI FINL GRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86562MBP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FNB CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>302520AD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44107TBC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61747YFR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24703TAJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06418GAQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQUITABLE HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>054561AM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TELEFONICA EMISIONES SAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87938WAX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VODAFONE GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92857WCB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126408HK2</x:t>
+  </x:si>
+  <x:si>
     <x:t>ANALOG DEVICES INC</x:t>
   </x:si>
   <x:si>
-    <x:t>032654BD6</x:t>
-[...95 lines deleted...]
-    <x:t>404280EX3</x:t>
+    <x:t>032654BE4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE STR INSTL INVT TR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85799J9Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78017DAC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M+T BANK CORPORATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55261FAV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTERPOINT ENER HOUSTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15189XBF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTERSTATE POWER + LIGHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461070AX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTIVE CORPORATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34959JAN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>858119BS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP TEXAS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00108WAT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE STREET CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857477BV4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEALTHCARE RLTY HLDGS LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42225UAH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92343VHH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARRIER GLOBAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14448CBC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91913YBG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIO RAD LABS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>090572AQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17275RCA8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITIGROUP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172967LP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPLX LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55336VAN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIONEER NATURAL RESOURCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>723787AQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06406RBM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55336VAT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAKE TWO INTERACTIVE SOF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>874054AK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>482480AP5</x:t>
   </x:si>
   <x:si>
     <x:t>BORGWARNER INC</x:t>
   </x:si>
   <x:si>
     <x:t>099724AP1</x:t>
   </x:si>
   <x:si>
-    <x:t>SIMON PROPERTY GROUP LP</x:t>
-[...482 lines deleted...]
-    <x:t>482480AP5</x:t>
+    <x:t>US DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999USDZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1088,2819 +1088,2798 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G138"/>
+  <x:dimension ref="A1:G137"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.070625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="28.050625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="12.590625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="11.830625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>295000</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>232860.3</x:v>
+        <x:v>295400</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s"/>
       <x:c r="B7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>265000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>228728.3</x:v>
+        <x:v>231862.1</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>234835.9</x:v>
+        <x:v>235620.8</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s"/>
       <x:c r="B9" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>265000</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>238055.6</x:v>
+        <x:v>228175</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s"/>
       <x:c r="B10" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>230000</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>237152.7</x:v>
+        <x:v>234086.7</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s"/>
       <x:c r="B11" s="3" t="s">
-        <x:v>16</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>231572</x:v>
+        <x:v>233669.8</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s"/>
       <x:c r="B12" s="3" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>265000</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>234179.6</x:v>
+        <x:v>236989.4</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s"/>
       <x:c r="B13" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>280000</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>237271.7</x:v>
+        <x:v>237031.4</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s"/>
       <x:c r="B14" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>275000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>231913.6</x:v>
+        <x:v>234258.6</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s"/>
       <x:c r="B15" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>233304.2</x:v>
+        <x:v>237363.2</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s"/>
       <x:c r="B16" s="3" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="C16" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>233751.7</x:v>
+        <x:v>229764</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s"/>
       <x:c r="B17" s="3" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="C17" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="C17" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>234018.5</x:v>
+        <x:v>233179.1</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s"/>
       <x:c r="B18" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>235235.4</x:v>
+        <x:v>237029.5</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s"/>
       <x:c r="B19" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>275000</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>236499</x:v>
+        <x:v>231634.7</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s"/>
       <x:c r="B20" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>239000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>234066.7</x:v>
+        <x:v>230267.6</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s"/>
       <x:c r="B21" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>312000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>231055.7</x:v>
+        <x:v>231292.9</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s"/>
       <x:c r="B22" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>233398.5</x:v>
+        <x:v>231891.8</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s"/>
       <x:c r="B23" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>260000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>234500.5</x:v>
+        <x:v>234085.2</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s"/>
       <x:c r="B24" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C24" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C24" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>233668.7</x:v>
+        <x:v>235356.6</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s"/>
       <x:c r="B25" s="3" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C25" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="C25" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>239000</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>235339.4</x:v>
+        <x:v>232490</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s"/>
       <x:c r="B26" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C26" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="C26" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>231000</x:v>
+        <x:v>245000</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>233910.9</x:v>
+        <x:v>235476.7</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s"/>
       <x:c r="B27" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C27" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C27" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>235000</x:v>
+        <x:v>312000</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>230334.3</x:v>
+        <x:v>229037.7</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s"/>
       <x:c r="B28" s="3" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C28" s="3" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
         <x:v>230000</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>230563.8</x:v>
+        <x:v>231912.7</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s"/>
       <x:c r="B29" s="3" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C29" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C29" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>250000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>234113.3</x:v>
+        <x:v>232574.6</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s"/>
       <x:c r="B30" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>235408.4</x:v>
+        <x:v>233964.7</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s"/>
       <x:c r="B31" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>185000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>206904.2</x:v>
+        <x:v>233892.7</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s"/>
       <x:c r="B32" s="3" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C32" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C32" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>208942.6</x:v>
+        <x:v>236264.1</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s"/>
       <x:c r="B33" s="3" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C33" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="C33" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>214000</x:v>
+        <x:v>231000</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>205704.9</x:v>
+        <x:v>231817.2</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s"/>
       <x:c r="B34" s="3" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C34" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="C34" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>235000</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>211719.3</x:v>
+        <x:v>229561</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s"/>
       <x:c r="B35" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>201930.9</x:v>
+        <x:v>230886.5</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s"/>
       <x:c r="B36" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>199000</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>200101.2</x:v>
+        <x:v>233064.8</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s"/>
       <x:c r="B37" s="3" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C37" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C37" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>186000</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>199382.7</x:v>
+        <x:v>234314.1</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s"/>
       <x:c r="B38" s="3" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C38" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="C38" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>277000</x:v>
+        <x:v>185000</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>219239</x:v>
+        <x:v>206003.5</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s"/>
       <x:c r="B39" s="3" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="C39" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>201163</x:v>
+        <x:v>209036.4</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s"/>
       <x:c r="B40" s="3" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C40" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C40" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>180000</x:v>
+        <x:v>214000</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>218266.4</x:v>
+        <x:v>205244.1</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s"/>
       <x:c r="B41" s="3" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C41" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="C41" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>195000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>202676.7</x:v>
+        <x:v>210443.8</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s"/>
       <x:c r="B42" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>201475.9</x:v>
+        <x:v>200278.4</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s"/>
       <x:c r="B43" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>199000</x:v>
+        <x:v>186000</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>202204.1</x:v>
+        <x:v>198476.9</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s"/>
       <x:c r="B44" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>245000</x:v>
+        <x:v>277000</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>219104.8</x:v>
+        <x:v>217789</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s"/>
       <x:c r="B45" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>200133.2</x:v>
+        <x:v>202675.9</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s"/>
       <x:c r="B46" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>180000</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>205151.7</x:v>
+        <x:v>216943.2</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s"/>
       <x:c r="B47" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>195000</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>202585.2</x:v>
+        <x:v>200885.8</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s"/>
       <x:c r="B48" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>220000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>214581.9</x:v>
+        <x:v>202798.2</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s"/>
       <x:c r="B49" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>224000</x:v>
+        <x:v>199000</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>207965.7</x:v>
+        <x:v>200943</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s"/>
       <x:c r="B50" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>251000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>205368.2</x:v>
+        <x:v>199861.7</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s"/>
       <x:c r="B51" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>201000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>203386.1</x:v>
+        <x:v>203636.6</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s"/>
       <x:c r="B52" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>195000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>199677.8</x:v>
+        <x:v>202464.8</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s"/>
       <x:c r="B53" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>236000</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>218314.2</x:v>
+        <x:v>220679.4</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s"/>
       <x:c r="B54" s="3" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C54" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="C54" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>201000</x:v>
+        <x:v>220000</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>203048</x:v>
+        <x:v>214826.2</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s"/>
       <x:c r="B55" s="3" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C55" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="C55" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>224000</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>199599.5</x:v>
+        <x:v>207665.4</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s"/>
       <x:c r="B56" s="3" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C56" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C56" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>251000</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>213011.5</x:v>
+        <x:v>205347</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s"/>
       <x:c r="B57" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>220000</x:v>
+        <x:v>236000</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>199319.1</x:v>
+        <x:v>217960.4</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s"/>
       <x:c r="B58" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>201000</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>206523.3</x:v>
+        <x:v>201763.7</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s"/>
       <x:c r="B59" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>257000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>206932.1</x:v>
+        <x:v>198048.3</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s"/>
       <x:c r="B60" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>199970.3</x:v>
+        <x:v>210499.7</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s"/>
       <x:c r="B61" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>210000</x:v>
+        <x:v>220000</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>203287.1</x:v>
+        <x:v>201072.4</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s"/>
       <x:c r="B62" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>230000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>205929.9</x:v>
+        <x:v>202487.4</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s"/>
       <x:c r="B63" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>210000</x:v>
+        <x:v>257000</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>210356.9</x:v>
+        <x:v>206394</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s"/>
       <x:c r="B64" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>201000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>200339.9</x:v>
+        <x:v>200732.6</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s"/>
       <x:c r="B65" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>210000</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>200078.1</x:v>
+        <x:v>201853.1</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s"/>
       <x:c r="B66" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>247000</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>208498.8</x:v>
+        <x:v>204938.1</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s"/>
       <x:c r="B67" s="3" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C67" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C67" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>210000</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>215095.2</x:v>
+        <x:v>209316.2</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s"/>
       <x:c r="B68" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>224000</x:v>
+        <x:v>225000</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>213066.5</x:v>
+        <x:v>200176.1</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s"/>
       <x:c r="B69" s="3" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C69" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C69" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>247000</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>202816.2</x:v>
+        <x:v>209090.2</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s"/>
       <x:c r="B70" s="3" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C70" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C70" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>209331.6</x:v>
+        <x:v>213940.2</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s"/>
       <x:c r="B71" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>224000</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>199726</x:v>
+        <x:v>213181.4</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s"/>
       <x:c r="B72" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>209000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>208611.6</x:v>
+        <x:v>202158.5</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s"/>
       <x:c r="B73" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
         <x:v>200000</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>198562.3</x:v>
+        <x:v>198589.9</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s"/>
       <x:c r="B74" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
         <x:v>200000</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>201153.2</x:v>
+        <x:v>197530.6</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s"/>
       <x:c r="B75" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
         <x:v>200000</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>198432.2</x:v>
+        <x:v>201372.3</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s"/>
       <x:c r="B76" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>215000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>213849.6</x:v>
+        <x:v>197598.6</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s"/>
       <x:c r="B77" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>210000</x:v>
+        <x:v>215000</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>213380.6</x:v>
+        <x:v>212500.5</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s"/>
       <x:c r="B78" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>168000</x:v>
+        <x:v>210000</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>177453.8</x:v>
+        <x:v>212348.9</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s"/>
       <x:c r="B79" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>198000</x:v>
+        <x:v>168000</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>197484</x:v>
+        <x:v>176448.7</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s"/>
       <x:c r="B80" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>206000</x:v>
+        <x:v>198000</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>187820.2</x:v>
+        <x:v>196174.4</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s"/>
       <x:c r="B81" s="3" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C81" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C81" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>185000</x:v>
+        <x:v>206000</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>188447.2</x:v>
+        <x:v>186183.5</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s"/>
       <x:c r="B82" s="3" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C82" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C82" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>197000</x:v>
+        <x:v>185000</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>190692.7</x:v>
+        <x:v>187585.9</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s"/>
       <x:c r="B83" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>182000</x:v>
+        <x:v>197000</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>187076.2</x:v>
+        <x:v>190122.5</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s"/>
       <x:c r="B84" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>200000</x:v>
+        <x:v>182000</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>198259.2</x:v>
+        <x:v>186474.5</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s"/>
       <x:c r="B85" s="3" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C85" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C85" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>225000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>196295.2</x:v>
+        <x:v>196372.6</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s"/>
       <x:c r="B86" s="3" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C86" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C86" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>190000</x:v>
+        <x:v>181000</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>197833.6</x:v>
+        <x:v>177337.3</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s"/>
       <x:c r="B87" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>181000</x:v>
+        <x:v>187000</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>178726.8</x:v>
+        <x:v>181179.4</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s"/>
       <x:c r="B88" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>187000</x:v>
+        <x:v>269000</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>180913.4</x:v>
+        <x:v>191475</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s"/>
       <x:c r="B89" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>269000</x:v>
+        <x:v>202000</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>191005.8</x:v>
+        <x:v>189511.1</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s"/>
       <x:c r="B90" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>202000</x:v>
+        <x:v>166000</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>191203.2</x:v>
+        <x:v>178043.2</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s"/>
       <x:c r="B91" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>166000</x:v>
+        <x:v>195000</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>179067</x:v>
+        <x:v>189367.9</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s"/>
       <x:c r="B92" s="3" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C92" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C92" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>195000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>191044.2</x:v>
+        <x:v>180045.6</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s"/>
       <x:c r="B93" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>195000</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>181584</x:v>
+        <x:v>196469.1</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s"/>
       <x:c r="B94" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>172000</x:v>
+        <x:v>166000</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>175289.4</x:v>
+        <x:v>176149.4</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s"/>
       <x:c r="B95" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>166000</x:v>
+        <x:v>180000</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>177597.7</x:v>
+        <x:v>177849.8</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s"/>
       <x:c r="B96" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>180000</x:v>
+        <x:v>192000</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>179010.1</x:v>
+        <x:v>187593.5</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s"/>
       <x:c r="B97" s="3" t="s">
-        <x:v>9</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>192000</x:v>
+        <x:v>212000</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>188781.6</x:v>
+        <x:v>188767.8</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s"/>
       <x:c r="B98" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>212000</x:v>
+        <x:v>356000</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>190609.9</x:v>
+        <x:v>189996.8</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s"/>
       <x:c r="B99" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>356000</x:v>
+        <x:v>205000</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>191742.1</x:v>
+        <x:v>194526.8</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s"/>
       <x:c r="B100" s="3" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C100" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C100" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>205000</x:v>
+        <x:v>175000</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>195199.6</x:v>
+        <x:v>174998.5</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s"/>
       <x:c r="B101" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>191000</x:v>
+        <x:v>175000</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>195317</x:v>
+        <x:v>170695.9</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s"/>
       <x:c r="B102" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>175000</x:v>
+        <x:v>172000</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>175942.6</x:v>
+        <x:v>174111</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s"/>
       <x:c r="B103" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>155000</x:v>
+        <x:v>140000</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>160399.4</x:v>
+        <x:v>161792.8</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s"/>
       <x:c r="B104" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>175000</x:v>
+        <x:v>168000</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>172077.5</x:v>
+        <x:v>167767.4</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s"/>
       <x:c r="B105" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>140000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>162924.5</x:v>
+        <x:v>166703.1</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s"/>
       <x:c r="B106" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>168000</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>168587</x:v>
+        <x:v>131866</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s"/>
       <x:c r="B107" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>167000</x:v>
+        <x:v>165000</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>167771.7</x:v>
+        <x:v>148298</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s"/>
       <x:c r="B108" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
-        <x:v>150979.3</x:v>
+        <x:v>170000</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>150979.3</x:v>
+        <x:v>134451.6</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s"/>
       <x:c r="B109" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>150000</x:v>
+        <x:v>135000</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>131685.4</x:v>
+        <x:v>133149.5</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s"/>
       <x:c r="B110" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>155000</x:v>
+        <x:v>118751</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>149820.8</x:v>
+        <x:v>118751</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s"/>
       <x:c r="B111" s="3" t="s">
-        <x:v>25</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
-        <x:v>170000</x:v>
+        <x:v>105000</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>134962.1</x:v>
+        <x:v>105069.4</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s"/>
       <x:c r="B112" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>135000</x:v>
+        <x:v>125000</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>133722.9</x:v>
+        <x:v>121268.1</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s"/>
       <x:c r="B113" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
         <x:v>125000</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>122451.3</x:v>
+        <x:v>121375.2</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s"/>
       <x:c r="B114" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>125000</x:v>
+        <x:v>119000</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>121828.5</x:v>
+        <x:v>118972.5</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s"/>
       <x:c r="B115" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>119000</x:v>
+        <x:v>120000</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>119703.4</x:v>
+        <x:v>117170</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s"/>
       <x:c r="B116" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
-        <x:v>120000</x:v>
+        <x:v>105000</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>117988.4</x:v>
+        <x:v>102681.7</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s"/>
       <x:c r="B117" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D117" s="4" t="n">
-        <x:v>105000</x:v>
+        <x:v>96000</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>103288.9</x:v>
+        <x:v>96552.6</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s"/>
       <x:c r="B118" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D118" s="4" t="n">
         <x:v>105000</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>99843.7</x:v>
+        <x:v>99038.3</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s"/>
       <x:c r="B119" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D119" s="4" t="n">
         <x:v>100000</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>87236.2</x:v>
+        <x:v>86647.2</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="3" t="s"/>
       <x:c r="B120" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D120" s="4" t="n">
-        <x:v>82000</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>71931.1</x:v>
+        <x:v>69647.4</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s"/>
       <x:c r="B121" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D121" s="4" t="n">
-        <x:v>60000</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>60222.9</x:v>
+        <x:v>77108.9</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s"/>
       <x:c r="B122" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D122" s="4" t="n">
-        <x:v>75000</x:v>
+        <x:v>65000</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>69280.9</x:v>
+        <x:v>62589</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s"/>
       <x:c r="B123" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D123" s="4" t="n">
-        <x:v>65000</x:v>
+        <x:v>85000</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>62911.2</x:v>
+        <x:v>78200.4</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s"/>
       <x:c r="B124" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D124" s="4" t="n">
-        <x:v>75000</x:v>
+        <x:v>65000</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>66640.9</x:v>
+        <x:v>60115.9</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s"/>
       <x:c r="B125" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D125" s="4" t="n">
-        <x:v>65000</x:v>
+        <x:v>47000</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>60523</x:v>
+        <x:v>46563</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="3" t="s"/>
       <x:c r="B126" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D126" s="4" t="n">
-        <x:v>47000</x:v>
+        <x:v>56000</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>46578.3</x:v>
+        <x:v>44892.9</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="3" t="s"/>
       <x:c r="B127" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D127" s="4" t="n">
-        <x:v>56000</x:v>
+        <x:v>65000</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>44880</x:v>
+        <x:v>57913.4</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s"/>
       <x:c r="B128" s="3" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C128" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C128" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D128" s="4" t="n">
-        <x:v>65000</x:v>
+        <x:v>56000</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>58087.1</x:v>
+        <x:v>57566.3</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s"/>
       <x:c r="B129" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D129" s="4" t="n">
         <x:v>56000</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>58155</x:v>
+        <x:v>49569.9</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="3" t="s"/>
       <x:c r="B130" s="3" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C130" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C130" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D130" s="4" t="n">
-        <x:v>40000</x:v>
+        <x:v>56000</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>39761.5</x:v>
+        <x:v>56113.8</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="3" t="s"/>
       <x:c r="B131" s="3" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C131" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C131" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D131" s="4" t="n">
-        <x:v>73000</x:v>
+        <x:v>20000</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
-        <x:v>54847.1</x:v>
+        <x:v>19236.2</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="3" t="s"/>
       <x:c r="B132" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D132" s="4" t="n">
-        <x:v>56000</x:v>
+        <x:v>13000</x:v>
       </x:c>
       <x:c r="E132" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>49707.9</x:v>
+        <x:v>12932.6</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="3" t="s"/>
       <x:c r="B133" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="D133" s="4" t="n">
-        <x:v>56000</x:v>
+        <x:v>4604.9</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
-        <x:v>56289.3</x:v>
+        <x:v>4604.9</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
-        <x:v>11</x:v>
-[...7 lines deleted...]
-      <x:c r="C134" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D134" s="4" t="n">
-[...9 lines deleted...]
-        <x:v>11</x:v>
+    </x:row>
+    <x:row r="135" spans="1:7">
+      <x:c r="A135" s="3" t="s">
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
-      <x:c r="A137" s="3" t="s">
-[...4 lines deleted...]
-      <x:c r="A138" s="1" t="s">
+      <x:c r="A137" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>