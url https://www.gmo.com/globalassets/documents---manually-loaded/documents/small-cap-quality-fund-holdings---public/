--- v0 (2026-04-14)
+++ v1 (2026-05-05)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_02\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_03\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1526AC17-C66F-4CC0-9334-B4E8F3E73DBA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C7DBF8C0-5856-4444-9D23-0D82C2E892E4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1170" yWindow="1170" windowWidth="11520" windowHeight="8325" xr2:uid="{F809656D-3C88-48F0-9D57-7DA2D18B0D33}"/>
+    <workbookView xWindow="1950" yWindow="2325" windowWidth="11520" windowHeight="8265" xr2:uid="{BFAFB0C5-BAC9-469D-BB1A-A5E2201AA2BF}"/>
   </bookViews>
   <sheets>
-    <sheet name="February" sheetId="1" r:id="rId1"/>
+    <sheet name="March" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="618" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="644" uniqueCount="286">
   <si>
     <t>GMO Small Cap Quality Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -304,146 +304,146 @@
   <si>
     <t>2072074</t>
   </si>
   <si>
     <t>BCPC</t>
   </si>
   <si>
     <t>US0576652004</t>
   </si>
   <si>
     <t>099502106</t>
   </si>
   <si>
     <t>Booz Allen Hamilton Holdings</t>
   </si>
   <si>
     <t>B5367T7</t>
   </si>
   <si>
     <t>BAH</t>
   </si>
   <si>
     <t>US0995021062</t>
   </si>
   <si>
-    <t>115637209</t>
-[...8 lines deleted...]
-    <t>BF/B</t>
+    <t>116794108</t>
+  </si>
+  <si>
+    <t>Bruker Corp</t>
+  </si>
+  <si>
+    <t>2616137</t>
+  </si>
+  <si>
+    <t>BRKR</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>US1167941087</t>
+  </si>
+  <si>
+    <t>12008R107</t>
+  </si>
+  <si>
+    <t>Builders Firstsource Inc</t>
+  </si>
+  <si>
+    <t>B0BV2M7</t>
+  </si>
+  <si>
+    <t>BLDR</t>
+  </si>
+  <si>
+    <t>US12008R1077</t>
+  </si>
+  <si>
+    <t>127203107</t>
+  </si>
+  <si>
+    <t>Cactus Inc - A</t>
+  </si>
+  <si>
+    <t>BF1GM16</t>
+  </si>
+  <si>
+    <t>WHD</t>
+  </si>
+  <si>
+    <t>Energy</t>
+  </si>
+  <si>
+    <t>US1272031071</t>
+  </si>
+  <si>
+    <t>172755100</t>
+  </si>
+  <si>
+    <t>Cirrus Logic Inc</t>
+  </si>
+  <si>
+    <t>2197308</t>
+  </si>
+  <si>
+    <t>CRUS</t>
+  </si>
+  <si>
+    <t>US1727551004</t>
+  </si>
+  <si>
+    <t>184496107</t>
+  </si>
+  <si>
+    <t>Clean Harbors Inc</t>
+  </si>
+  <si>
+    <t>2202473</t>
+  </si>
+  <si>
+    <t>CLH</t>
+  </si>
+  <si>
+    <t>US1844961078</t>
+  </si>
+  <si>
+    <t>191098102</t>
+  </si>
+  <si>
+    <t>Coca-Cola Consolidated Inc</t>
+  </si>
+  <si>
+    <t>2206721</t>
+  </si>
+  <si>
+    <t>COKE</t>
   </si>
   <si>
     <t>Consumer Staples</t>
   </si>
   <si>
-    <t>US1156372096</t>
-[...79 lines deleted...]
-  <si>
     <t>US1910981026</t>
   </si>
   <si>
     <t>19247A100</t>
   </si>
   <si>
     <t>Cohen &amp; Steers Inc</t>
   </si>
   <si>
     <t>B02H882</t>
   </si>
   <si>
     <t>CNS</t>
   </si>
   <si>
     <t>Financials</t>
   </si>
   <si>
     <t>US19247A1007</t>
   </si>
   <si>
     <t>221006109</t>
   </si>
   <si>
     <t>Corvel Corp</t>
@@ -541,63 +541,63 @@
   <si>
     <t>2469193</t>
   </si>
   <si>
     <t>JKHY</t>
   </si>
   <si>
     <t>US4262811015</t>
   </si>
   <si>
     <t>441593100</t>
   </si>
   <si>
     <t>Houlihan Lokey Inc</t>
   </si>
   <si>
     <t>BYQ3PM7</t>
   </si>
   <si>
     <t>HLI</t>
   </si>
   <si>
     <t>US4415931009</t>
   </si>
   <si>
-    <t>45780R101</t>
-[...11 lines deleted...]
-    <t>US45780R1014</t>
+    <t>465741106</t>
+  </si>
+  <si>
+    <t>Itron Inc</t>
+  </si>
+  <si>
+    <t>2471949</t>
+  </si>
+  <si>
+    <t>ITRI</t>
+  </si>
+  <si>
+    <t>US4657411066</t>
   </si>
   <si>
     <t>48282T104</t>
   </si>
   <si>
     <t>Kadant Inc</t>
   </si>
   <si>
     <t>2769978</t>
   </si>
   <si>
     <t>KAI</t>
   </si>
   <si>
     <t>US48282T1043</t>
   </si>
   <si>
     <t>513847103</t>
   </si>
   <si>
     <t>Marzetti Company/The</t>
   </si>
   <si>
     <t>2503206</t>
   </si>
@@ -652,50 +652,65 @@
   <si>
     <t>NYT</t>
   </si>
   <si>
     <t>Communication Services</t>
   </si>
   <si>
     <t>US6501111073</t>
   </si>
   <si>
     <t>681116109</t>
   </si>
   <si>
     <t>Ollie S Bargain Outlet Holdi</t>
   </si>
   <si>
     <t>BZ22B38</t>
   </si>
   <si>
     <t>OLLI</t>
   </si>
   <si>
     <t>US6811161099</t>
   </si>
   <si>
+    <t>683344105</t>
+  </si>
+  <si>
+    <t>Onto Innovation Inc</t>
+  </si>
+  <si>
+    <t>BKZ7N95</t>
+  </si>
+  <si>
+    <t>ONTO</t>
+  </si>
+  <si>
+    <t>US6833441057</t>
+  </si>
+  <si>
     <t>740444104</t>
   </si>
   <si>
     <t>Preformed Line Products Co</t>
   </si>
   <si>
     <t>2798466</t>
   </si>
   <si>
     <t>PLPC</t>
   </si>
   <si>
     <t>US7404441047</t>
   </si>
   <si>
     <t>741511109</t>
   </si>
   <si>
     <t>Pricesmart Inc</t>
   </si>
   <si>
     <t>2092942</t>
   </si>
   <si>
     <t>PSMT</t>
@@ -727,108 +742,126 @@
   <si>
     <t>BLFDXF6</t>
   </si>
   <si>
     <t>STEP</t>
   </si>
   <si>
     <t>US85914M1071</t>
   </si>
   <si>
     <t>89531P105</t>
   </si>
   <si>
     <t>Trex Company Inc</t>
   </si>
   <si>
     <t>2483074</t>
   </si>
   <si>
     <t>TREX</t>
   </si>
   <si>
     <t>US89531P1057</t>
   </si>
   <si>
+    <t>911922102</t>
+  </si>
+  <si>
+    <t>United States Lime &amp; Mineral</t>
+  </si>
+  <si>
+    <t>2724115</t>
+  </si>
+  <si>
+    <t>USLM</t>
+  </si>
+  <si>
+    <t>US9119221029</t>
+  </si>
+  <si>
     <t>91347P105</t>
   </si>
   <si>
     <t>Universal Display Corp</t>
   </si>
   <si>
     <t>2277880</t>
   </si>
   <si>
     <t>OLED</t>
   </si>
   <si>
     <t>US91347P1057</t>
   </si>
   <si>
+    <t>922417100</t>
+  </si>
+  <si>
+    <t>Veeco Instruments Inc</t>
+  </si>
+  <si>
+    <t>2938422</t>
+  </si>
+  <si>
+    <t>VECO</t>
+  </si>
+  <si>
+    <t>US9224171002</t>
+  </si>
+  <si>
     <t>980745103</t>
   </si>
   <si>
     <t>Woodward Inc</t>
   </si>
   <si>
     <t>2948089</t>
   </si>
   <si>
     <t>WWD</t>
   </si>
   <si>
     <t>US9807451037</t>
   </si>
   <si>
     <t>98379L100</t>
   </si>
   <si>
     <t>Xpel Inc</t>
   </si>
   <si>
     <t>BJV2ZZ7</t>
   </si>
   <si>
     <t>XPEL</t>
   </si>
   <si>
     <t>US98379L1008</t>
   </si>
   <si>
     <t>XNCM</t>
-  </si>
-[...10 lines deleted...]
-    <t>KYG3323L1005</t>
   </si>
   <si>
     <t>BFRT3W7</t>
   </si>
   <si>
     <t>Allegion Plc</t>
   </si>
   <si>
     <t>ALLE</t>
   </si>
   <si>
     <t>IE00BFRT3W74</t>
   </si>
   <si>
     <t>USDAccExp</t>
   </si>
   <si>
     <t>ACCRUED EXPENSES</t>
   </si>
   <si>
     <t>Other Instruments</t>
   </si>
   <si>
     <t>Other Liabilities</t>
   </si>
@@ -1255,92 +1288,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{541F69B0-B39D-4117-BEF4-C5610249D869}">
-  <dimension ref="A1:Z55"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0817F2EC-1033-4AF2-BB08-B6C60DAB12CE}">
+  <dimension ref="A1:Z57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="25.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="3"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46080</v>
+        <v>46112</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -1390,3415 +1423,3563 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>312502.77</v>
+        <v>-2175276.31</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>312502.77</v>
+        <v>-2175276.31</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>312502.77</v>
+        <v>-2175276.31</v>
       </c>
       <c r="N4" s="4">
-        <v>312502.77</v>
+        <v>-2175276.31</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>4.5399999999999998E-4</v>
+        <v>-3.3080000000000002E-3</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D5" s="4">
-        <v>249619</v>
+        <v>290291</v>
       </c>
       <c r="E5" s="5">
-        <v>101.2</v>
+        <v>82.75</v>
       </c>
       <c r="F5" s="4">
-        <v>25261442.800000001</v>
+        <v>24021580.25</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="5">
-        <v>101.2</v>
+        <v>82.75</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="4">
-        <v>25261442.800000001</v>
+        <v>24021580.25</v>
       </c>
       <c r="N5" s="4">
-        <v>25261442.800000001</v>
+        <v>24021580.25</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>3.6724E-2</v>
+        <v>3.6532000000000002E-2</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="4">
-        <v>289535</v>
+        <v>610913</v>
       </c>
       <c r="E6" s="5">
-        <v>4.8600000000000003</v>
+        <v>4.24</v>
       </c>
       <c r="F6" s="4">
-        <v>1407140.1</v>
+        <v>2590271.12</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="5">
-        <v>4.8600000000000003</v>
+        <v>4.24</v>
       </c>
       <c r="K6" s="5">
         <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="4">
-        <v>1407140.1</v>
+        <v>2590271.12</v>
       </c>
       <c r="N6" s="4">
-        <v>1407140.1</v>
+        <v>2590271.12</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>48</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>49</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>2.0449999999999999E-3</v>
+        <v>3.9389999999999998E-3</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D7" s="4">
-        <v>138262</v>
+        <v>140840</v>
       </c>
       <c r="E7" s="5">
-        <v>102.33</v>
+        <v>93.48</v>
       </c>
       <c r="F7" s="4">
-        <v>14148350.460000001</v>
+        <v>13165723.199999999</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="5">
-        <v>102.33</v>
+        <v>93.48</v>
       </c>
       <c r="K7" s="5">
         <v>1</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M7" s="4">
-        <v>14148350.460000001</v>
+        <v>13165723.199999999</v>
       </c>
       <c r="N7" s="4">
-        <v>14148350.460000001</v>
+        <v>13165723.199999999</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>54</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>55</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>56</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>2.0567999999999999E-2</v>
+        <v>2.0022000000000002E-2</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="4">
-        <v>170451</v>
+        <v>190906</v>
       </c>
       <c r="E8" s="5">
-        <v>143.71</v>
+        <v>126.02</v>
       </c>
       <c r="F8" s="4">
-        <v>24495513.210000001</v>
+        <v>24057974.120000001</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="5">
-        <v>143.71</v>
+        <v>126.02</v>
       </c>
       <c r="K8" s="5">
         <v>1</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M8" s="4">
-        <v>24495513.210000001</v>
+        <v>24057974.120000001</v>
       </c>
       <c r="N8" s="4">
-        <v>24495513.210000001</v>
+        <v>24057974.120000001</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>60</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>61</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>62</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>3.5610000000000003E-2</v>
+        <v>3.6587000000000001E-2</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D9" s="4">
-        <v>610853</v>
+        <v>622248</v>
       </c>
       <c r="E9" s="5">
-        <v>41.85</v>
+        <v>40.54</v>
       </c>
       <c r="F9" s="4">
-        <v>25564198.050000001</v>
+        <v>25225933.920000002</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="5">
-        <v>41.85</v>
+        <v>40.54</v>
       </c>
       <c r="K9" s="5">
         <v>1</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M9" s="4">
-        <v>25564198.050000001</v>
+        <v>25225933.920000002</v>
       </c>
       <c r="N9" s="4">
-        <v>25564198.050000001</v>
+        <v>25225933.920000002</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>66</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>55</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>67</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>3.7164000000000003E-2</v>
+        <v>3.8363000000000001E-2</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="4">
-        <v>206834</v>
+        <v>113668</v>
       </c>
       <c r="E10" s="5">
-        <v>82.61</v>
+        <v>93.08</v>
       </c>
       <c r="F10" s="4">
-        <v>17086556.739999998</v>
+        <v>10580217.439999999</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="5">
-        <v>82.61</v>
+        <v>93.08</v>
       </c>
       <c r="K10" s="5">
         <v>1</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M10" s="4">
-        <v>17086556.739999998</v>
+        <v>10580217.439999999</v>
       </c>
       <c r="N10" s="4">
-        <v>17086556.739999998</v>
+        <v>10580217.439999999</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>71</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>72</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>73</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>68</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>2.4840000000000001E-2</v>
+        <v>1.609E-2</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="4">
-        <v>116077</v>
+        <v>151472</v>
       </c>
       <c r="E11" s="5">
-        <v>152.43</v>
+        <v>152.35</v>
       </c>
       <c r="F11" s="4">
-        <v>17693617.109999999</v>
+        <v>23076759.199999999</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="5">
-        <v>152.43</v>
+        <v>152.35</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4">
-        <v>17693617.109999999</v>
+        <v>23076759.199999999</v>
       </c>
       <c r="N11" s="4">
-        <v>17693617.109999999</v>
+        <v>23076759.199999999</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>72</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>78</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>74</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>2.5721999999999998E-2</v>
+        <v>3.5095000000000001E-2</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>80</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="4">
-        <v>155504</v>
+        <v>158405</v>
       </c>
       <c r="E12" s="5">
-        <v>181.43</v>
+        <v>169.48</v>
       </c>
       <c r="F12" s="4">
-        <v>28213090.719999999</v>
+        <v>26846479.399999999</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="5">
-        <v>181.43</v>
+        <v>169.48</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>28213090.719999999</v>
+        <v>26846479.399999999</v>
       </c>
       <c r="N12" s="4">
-        <v>28213090.719999999</v>
+        <v>26846479.399999999</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>82</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>61</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>83</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>79</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>4.1015000000000003E-2</v>
+        <v>4.0828000000000003E-2</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>85</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="4">
-        <v>185283</v>
+        <v>188739</v>
       </c>
       <c r="E13" s="5">
-        <v>78.83</v>
+        <v>78.03</v>
       </c>
       <c r="F13" s="4">
-        <v>14605858.890000001</v>
+        <v>14727304.17</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="5">
-        <v>78.83</v>
+        <v>78.03</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>14605858.890000001</v>
+        <v>14727304.17</v>
       </c>
       <c r="N13" s="4">
-        <v>14605858.890000001</v>
+        <v>14727304.17</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>87</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>88</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>84</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>2.1232999999999998E-2</v>
+        <v>2.2397E-2</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>90</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="4">
-        <v>113814</v>
+        <v>209356</v>
       </c>
       <c r="E14" s="5">
-        <v>28.86</v>
+        <v>36.119999999999997</v>
       </c>
       <c r="F14" s="4">
-        <v>3284672.04</v>
+        <v>7561938.7199999997</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="5">
-        <v>28.86</v>
+        <v>36.119999999999997</v>
       </c>
       <c r="K14" s="5">
         <v>1</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M14" s="4">
-        <v>3284672.04</v>
+        <v>7561938.7199999997</v>
       </c>
       <c r="N14" s="4">
-        <v>3284672.04</v>
+        <v>7561938.7199999997</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>92</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>93</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>94</v>
       </c>
       <c r="S14" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>89</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>4.7749999999999997E-3</v>
+        <v>1.15E-2</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>96</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="4">
-        <v>205523</v>
+        <v>52213</v>
       </c>
       <c r="E15" s="5">
-        <v>40.11</v>
+        <v>82.33</v>
       </c>
       <c r="F15" s="4">
-        <v>8243527.5300000003</v>
+        <v>4298696.29</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="5">
-        <v>40.11</v>
+        <v>82.33</v>
       </c>
       <c r="K15" s="5">
         <v>1</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="4">
-        <v>8243527.5300000003</v>
+        <v>4298696.29</v>
       </c>
       <c r="N15" s="4">
-        <v>8243527.5300000003</v>
+        <v>4298696.29</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>98</v>
       </c>
       <c r="Q15" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="R15" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="R15" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S15" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>95</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>1.1984E-2</v>
+        <v>6.5370000000000003E-3</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B16" s="3" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="4">
-        <v>239660</v>
+        <v>278756</v>
       </c>
       <c r="E16" s="5">
-        <v>54</v>
+        <v>47.37</v>
       </c>
       <c r="F16" s="4">
-        <v>12941640</v>
+        <v>13204671.720000001</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="5">
-        <v>54</v>
+        <v>47.37</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M16" s="4">
-        <v>12941640</v>
+        <v>13204671.720000001</v>
       </c>
       <c r="N16" s="4">
-        <v>12941640</v>
+        <v>13204671.720000001</v>
       </c>
       <c r="O16" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="P16" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="P16" s="3" t="s">
+      <c r="Q16" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="Q16" s="3" t="s">
+      <c r="R16" s="3" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>1.8814000000000001E-2</v>
+        <v>2.0081000000000002E-2</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B17" s="3" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="4">
-        <v>157508</v>
+        <v>177457</v>
       </c>
       <c r="E17" s="5">
-        <v>141.12</v>
+        <v>144.62</v>
       </c>
       <c r="F17" s="4">
-        <v>22227528.960000001</v>
+        <v>25663831.34</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="5">
-        <v>141.12</v>
+        <v>144.62</v>
       </c>
       <c r="K17" s="5">
         <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M17" s="4">
-        <v>22227528.960000001</v>
+        <v>25663831.34</v>
       </c>
       <c r="N17" s="4">
-        <v>22227528.960000001</v>
+        <v>25663831.34</v>
       </c>
       <c r="O17" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="P17" s="3" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Q17" s="3" t="s">
         <v>72</v>
       </c>
       <c r="R17" s="3" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="S17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>3.2313000000000001E-2</v>
+        <v>3.9029000000000001E-2</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="B18" s="3" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="4">
-        <v>82962</v>
+        <v>84510</v>
       </c>
       <c r="E18" s="5">
-        <v>293.2</v>
+        <v>286.73</v>
       </c>
       <c r="F18" s="4">
-        <v>24324458.399999999</v>
+        <v>24231552.300000001</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="5">
-        <v>293.2</v>
+        <v>286.73</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M18" s="4">
-        <v>24324458.399999999</v>
+        <v>24231552.300000001</v>
       </c>
       <c r="N18" s="4">
-        <v>24324458.399999999</v>
+        <v>24231552.300000001</v>
       </c>
       <c r="O18" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="P18" s="3" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R18" s="3" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="S18" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>3.5361999999999998E-2</v>
+        <v>3.6851000000000002E-2</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19" s="3" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D19" s="4">
-        <v>72318</v>
+        <v>87938</v>
       </c>
       <c r="E19" s="5">
-        <v>202.4</v>
+        <v>191.74</v>
       </c>
       <c r="F19" s="4">
-        <v>14637163.199999999</v>
+        <v>16861232.120000001</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>202.4</v>
+        <v>191.74</v>
       </c>
       <c r="K19" s="5">
         <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M19" s="4">
-        <v>14637163.199999999</v>
+        <v>16861232.120000001</v>
       </c>
       <c r="N19" s="4">
-        <v>14637163.199999999</v>
+        <v>16861232.120000001</v>
       </c>
       <c r="O19" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="P19" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="P19" s="3" t="s">
+      <c r="Q19" s="3" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>121</v>
       </c>
       <c r="S19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>2.1278999999999999E-2</v>
+        <v>2.5642000000000002E-2</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>123</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="4">
-        <v>210351</v>
+        <v>265846</v>
       </c>
       <c r="E20" s="5">
-        <v>66.87</v>
+        <v>62.55</v>
       </c>
       <c r="F20" s="4">
-        <v>14066171.369999999</v>
+        <v>16628667.300000001</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="5">
-        <v>66.87</v>
+        <v>62.55</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="4">
-        <v>14066171.369999999</v>
+        <v>16628667.300000001</v>
       </c>
       <c r="N20" s="4">
-        <v>14066171.369999999</v>
+        <v>16628667.300000001</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>124</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>125</v>
       </c>
       <c r="Q20" s="3" t="s">
         <v>126</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>127</v>
       </c>
       <c r="S20" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>122</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>2.0448999999999998E-2</v>
+        <v>2.5288000000000001E-2</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="4">
-        <v>47924</v>
+        <v>48817</v>
       </c>
       <c r="E21" s="5">
-        <v>51.58</v>
+        <v>54.65</v>
       </c>
       <c r="F21" s="4">
-        <v>2471919.92</v>
+        <v>2667849.0499999998</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J21" s="5">
-        <v>51.58</v>
+        <v>54.65</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M21" s="4">
-        <v>2471919.92</v>
+        <v>2667849.0499999998</v>
       </c>
       <c r="N21" s="4">
-        <v>2471919.92</v>
+        <v>2667849.0499999998</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>130</v>
       </c>
       <c r="P21" s="3" t="s">
         <v>131</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>132</v>
       </c>
       <c r="S21" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>128</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>3.5929999999999998E-3</v>
+        <v>4.0569999999999998E-3</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="4">
-        <v>294560</v>
+        <v>300056</v>
       </c>
       <c r="E22" s="5">
-        <v>66.569999999999993</v>
+        <v>60.06</v>
       </c>
       <c r="F22" s="4">
-        <v>19608859.199999999</v>
+        <v>18021363.359999999</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J22" s="5">
-        <v>66.569999999999993</v>
+        <v>60.06</v>
       </c>
       <c r="K22" s="5">
         <v>1</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M22" s="4">
-        <v>19608859.199999999</v>
+        <v>18021363.359999999</v>
       </c>
       <c r="N22" s="4">
-        <v>19608859.199999999</v>
+        <v>18021363.359999999</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>135</v>
       </c>
       <c r="P22" s="3" t="s">
         <v>136</v>
       </c>
       <c r="Q22" s="3" t="s">
         <v>72</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>137</v>
       </c>
       <c r="S22" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>133</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>2.8506E-2</v>
+        <v>2.7406E-2</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>138</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D23" s="4">
-        <v>133208</v>
+        <v>88263</v>
       </c>
       <c r="E23" s="5">
-        <v>132.44999999999999</v>
+        <v>117.24</v>
       </c>
       <c r="F23" s="4">
-        <v>17643399.600000001</v>
+        <v>10347954.119999999</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="5">
-        <v>132.44999999999999</v>
+        <v>117.24</v>
       </c>
       <c r="K23" s="5">
         <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M23" s="4">
-        <v>17643399.600000001</v>
+        <v>10347954.119999999</v>
       </c>
       <c r="N23" s="4">
-        <v>17643399.600000001</v>
+        <v>10347954.119999999</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>140</v>
       </c>
       <c r="P23" s="3" t="s">
         <v>141</v>
       </c>
       <c r="Q23" s="3" t="s">
         <v>72</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>142</v>
       </c>
       <c r="S23" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>138</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>2.5649000000000002E-2</v>
+        <v>1.5737000000000001E-2</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>143</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>144</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D24" s="4">
-        <v>48825</v>
+        <v>37942</v>
       </c>
       <c r="E24" s="5">
-        <v>141</v>
+        <v>135.4</v>
       </c>
       <c r="F24" s="4">
-        <v>6884325</v>
+        <v>5137346.8</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J24" s="5">
-        <v>141</v>
+        <v>135.4</v>
       </c>
       <c r="K24" s="5">
         <v>1</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M24" s="4">
-        <v>6884325</v>
+        <v>5137346.8</v>
       </c>
       <c r="N24" s="4">
-        <v>6884325</v>
+        <v>5137346.8</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>145</v>
       </c>
       <c r="P24" s="3" t="s">
         <v>146</v>
       </c>
       <c r="Q24" s="3" t="s">
         <v>72</v>
       </c>
       <c r="R24" s="3" t="s">
         <v>147</v>
       </c>
       <c r="S24" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T24" s="4">
         <v>1</v>
       </c>
       <c r="W24" s="3" t="s">
         <v>143</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>1.0008E-2</v>
+        <v>7.8120000000000004E-3</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>148</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>149</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D25" s="4">
-        <v>126270</v>
+        <v>128625</v>
       </c>
       <c r="E25" s="5">
-        <v>164.42</v>
+        <v>176.77</v>
       </c>
       <c r="F25" s="4">
-        <v>20761313.399999999</v>
+        <v>22737041.25</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J25" s="5">
-        <v>164.42</v>
+        <v>176.77</v>
       </c>
       <c r="K25" s="5">
         <v>1</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M25" s="4">
-        <v>20761313.399999999</v>
+        <v>22737041.25</v>
       </c>
       <c r="N25" s="4">
-        <v>20761313.399999999</v>
+        <v>22737041.25</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>150</v>
       </c>
       <c r="P25" s="3" t="s">
         <v>151</v>
       </c>
       <c r="Q25" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>152</v>
       </c>
       <c r="S25" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T25" s="4">
         <v>1</v>
       </c>
       <c r="W25" s="3" t="s">
         <v>148</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>3.0182E-2</v>
+        <v>3.4577999999999998E-2</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>153</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D26" s="4">
-        <v>293448</v>
+        <v>298922</v>
       </c>
       <c r="E26" s="5">
-        <v>95.46</v>
+        <v>86.16</v>
       </c>
       <c r="F26" s="4">
-        <v>28012546.079999998</v>
+        <v>25755119.52</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J26" s="5">
-        <v>95.46</v>
+        <v>86.16</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M26" s="4">
-        <v>28012546.079999998</v>
+        <v>25755119.52</v>
       </c>
       <c r="N26" s="4">
-        <v>28012546.079999998</v>
+        <v>25755119.52</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>155</v>
       </c>
       <c r="P26" s="3" t="s">
         <v>156</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>157</v>
       </c>
       <c r="S26" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>153</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>4.0723000000000002E-2</v>
+        <v>3.9168000000000001E-2</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>158</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>159</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D27" s="4">
-        <v>138704</v>
+        <v>141291</v>
       </c>
       <c r="E27" s="5">
-        <v>162.46</v>
+        <v>158.04</v>
       </c>
       <c r="F27" s="4">
-        <v>22533851.84</v>
+        <v>22329629.640000001</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J27" s="5">
-        <v>162.46</v>
+        <v>158.04</v>
       </c>
       <c r="K27" s="5">
         <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M27" s="4">
-        <v>22533851.84</v>
+        <v>22329629.640000001</v>
       </c>
       <c r="N27" s="4">
-        <v>22533851.84</v>
+        <v>22329629.640000001</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>160</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>161</v>
       </c>
       <c r="Q27" s="3" t="s">
         <v>126</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>162</v>
       </c>
       <c r="S27" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T27" s="4">
         <v>1</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>158</v>
       </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>3.2759000000000003E-2</v>
+        <v>3.3958000000000002E-2</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>163</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>164</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D28" s="4">
-        <v>73546</v>
+        <v>102066</v>
       </c>
       <c r="E28" s="5">
-        <v>163.77000000000001</v>
+        <v>143.62</v>
       </c>
       <c r="F28" s="4">
-        <v>12044628.42</v>
+        <v>14658718.92</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J28" s="5">
-        <v>163.77000000000001</v>
+        <v>143.62</v>
       </c>
       <c r="K28" s="5">
         <v>1</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M28" s="4">
-        <v>12044628.42</v>
+        <v>14658718.92</v>
       </c>
       <c r="N28" s="4">
-        <v>12044628.42</v>
+        <v>14658718.92</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>165</v>
       </c>
       <c r="P28" s="3" t="s">
         <v>166</v>
       </c>
       <c r="Q28" s="3" t="s">
         <v>126</v>
       </c>
       <c r="R28" s="3" t="s">
         <v>167</v>
       </c>
       <c r="S28" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>163</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>1.7510000000000001E-2</v>
+        <v>2.2293E-2</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>168</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>169</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D29" s="4">
-        <v>12832</v>
+        <v>70007</v>
       </c>
       <c r="E29" s="5">
-        <v>327.76</v>
+        <v>89.63</v>
       </c>
       <c r="F29" s="4">
-        <v>4205816.32</v>
+        <v>6274727.4100000001</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="5">
-        <v>327.76</v>
+        <v>89.63</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M29" s="4">
-        <v>4205816.32</v>
+        <v>6274727.4100000001</v>
       </c>
       <c r="N29" s="4">
-        <v>4205816.32</v>
+        <v>6274727.4100000001</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>170</v>
       </c>
       <c r="P29" s="3" t="s">
         <v>171</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="R29" s="3" t="s">
         <v>172</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>168</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>6.1139999999999996E-3</v>
+        <v>9.5420000000000001E-3</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
         <v>173</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>174</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D30" s="4">
-        <v>57048</v>
+        <v>58113</v>
       </c>
       <c r="E30" s="5">
-        <v>339.17</v>
+        <v>292.35000000000002</v>
       </c>
       <c r="F30" s="4">
-        <v>19348970.16</v>
+        <v>16989335.550000001</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J30" s="5">
-        <v>339.17</v>
+        <v>292.35000000000002</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M30" s="4">
-        <v>19348970.16</v>
+        <v>16989335.550000001</v>
       </c>
       <c r="N30" s="4">
-        <v>19348970.16</v>
+        <v>16989335.550000001</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>175</v>
       </c>
       <c r="P30" s="3" t="s">
         <v>176</v>
       </c>
       <c r="Q30" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>177</v>
       </c>
       <c r="S30" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T30" s="4">
         <v>1</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>173</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>2.8129000000000001E-2</v>
+        <v>2.5836999999999999E-2</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>178</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>179</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D31" s="4">
-        <v>127359</v>
+        <v>144217</v>
       </c>
       <c r="E31" s="5">
-        <v>164.34</v>
+        <v>138.33000000000001</v>
       </c>
       <c r="F31" s="4">
-        <v>20930178.059999999</v>
+        <v>19949537.609999999</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J31" s="5">
-        <v>164.34</v>
+        <v>138.33000000000001</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M31" s="4">
-        <v>20930178.059999999</v>
+        <v>19949537.609999999</v>
       </c>
       <c r="N31" s="4">
-        <v>20930178.059999999</v>
+        <v>19949537.609999999</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>180</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>181</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>93</v>
+        <v>120</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>182</v>
       </c>
       <c r="S31" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>178</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>3.0426999999999999E-2</v>
+        <v>3.0339000000000001E-2</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>183</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>184</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D32" s="4">
-        <v>42892</v>
+        <v>32854</v>
       </c>
       <c r="E32" s="5">
-        <v>162.94999999999999</v>
+        <v>160.31</v>
       </c>
       <c r="F32" s="4">
-        <v>6989251.4000000004</v>
+        <v>5266824.74</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="5">
-        <v>162.94999999999999</v>
+        <v>160.31</v>
       </c>
       <c r="K32" s="5">
         <v>1</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M32" s="4">
-        <v>6989251.4000000004</v>
+        <v>5266824.74</v>
       </c>
       <c r="N32" s="4">
-        <v>6989251.4000000004</v>
+        <v>5266824.74</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>185</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>186</v>
       </c>
       <c r="Q32" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>187</v>
       </c>
       <c r="S32" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T32" s="4">
         <v>1</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>183</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>1.0160000000000001E-2</v>
+        <v>8.0090000000000005E-3</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>188</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>189</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D33" s="4">
         <v>200559</v>
       </c>
       <c r="E33" s="5">
-        <v>29.06</v>
+        <v>25.92</v>
       </c>
       <c r="F33" s="4">
-        <v>5828244.54</v>
+        <v>5198489.28</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J33" s="5">
-        <v>29.06</v>
+        <v>25.92</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M33" s="4">
-        <v>5828244.54</v>
+        <v>5198489.28</v>
       </c>
       <c r="N33" s="4">
-        <v>5828244.54</v>
+        <v>5198489.28</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>190</v>
       </c>
       <c r="P33" s="3" t="s">
         <v>191</v>
       </c>
       <c r="Q33" s="3" t="s">
         <v>55</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>192</v>
       </c>
       <c r="S33" s="3" t="s">
         <v>193</v>
       </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>188</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>8.4720000000000004E-3</v>
+        <v>7.9050000000000006E-3</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>194</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>195</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D34" s="4">
-        <v>363391</v>
+        <v>295711</v>
       </c>
       <c r="E34" s="5">
-        <v>79.790000000000006</v>
+        <v>83.73</v>
       </c>
       <c r="F34" s="4">
-        <v>28994967.890000001</v>
+        <v>24759882.030000001</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J34" s="5">
-        <v>79.790000000000006</v>
+        <v>83.73</v>
       </c>
       <c r="K34" s="5">
         <v>1</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M34" s="4">
-        <v>28994967.890000001</v>
+        <v>24759882.030000001</v>
       </c>
       <c r="N34" s="4">
-        <v>28994967.890000001</v>
+        <v>24759882.030000001</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>196</v>
       </c>
       <c r="P34" s="3" t="s">
         <v>197</v>
       </c>
       <c r="Q34" s="3" t="s">
         <v>198</v>
       </c>
       <c r="R34" s="3" t="s">
         <v>199</v>
       </c>
       <c r="S34" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
         <v>194</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>4.2152000000000002E-2</v>
+        <v>3.7654E-2</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>200</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>201</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D35" s="4">
-        <v>209563</v>
+        <v>234871</v>
       </c>
       <c r="E35" s="5">
-        <v>107.1</v>
+        <v>92.04</v>
       </c>
       <c r="F35" s="4">
-        <v>22444197.300000001</v>
+        <v>21617526.84</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J35" s="5">
-        <v>107.1</v>
+        <v>92.04</v>
       </c>
       <c r="K35" s="5">
         <v>1</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M35" s="4">
-        <v>22444197.300000001</v>
+        <v>21617526.84</v>
       </c>
       <c r="N35" s="4">
-        <v>22444197.300000001</v>
+        <v>21617526.84</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>202</v>
       </c>
       <c r="P35" s="3" t="s">
         <v>203</v>
       </c>
       <c r="Q35" s="3" t="s">
         <v>55</v>
       </c>
       <c r="R35" s="3" t="s">
         <v>204</v>
       </c>
       <c r="S35" s="3" t="s">
         <v>193</v>
       </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>200</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>3.2627999999999997E-2</v>
+        <v>3.2875000000000001E-2</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>205</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>206</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D36" s="4">
-        <v>27108</v>
+        <v>100946</v>
       </c>
       <c r="E36" s="5">
-        <v>253.65</v>
+        <v>205.07</v>
       </c>
       <c r="F36" s="4">
-        <v>6875944.2000000002</v>
+        <v>20700996.219999999</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="5">
-        <v>253.65</v>
+        <v>205.07</v>
       </c>
       <c r="K36" s="5">
         <v>1</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M36" s="4">
-        <v>6875944.2000000002</v>
+        <v>20700996.219999999</v>
       </c>
       <c r="N36" s="4">
-        <v>6875944.2000000002</v>
+        <v>20700996.219999999</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>207</v>
       </c>
       <c r="P36" s="3" t="s">
         <v>208</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>42</v>
+        <v>72</v>
       </c>
       <c r="R36" s="3" t="s">
         <v>209</v>
       </c>
       <c r="S36" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T36" s="4">
         <v>1</v>
       </c>
       <c r="W36" s="3" t="s">
         <v>205</v>
       </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>9.9959999999999997E-3</v>
+        <v>3.1482000000000003E-2</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>210</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>211</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D37" s="4">
-        <v>188566</v>
+        <v>21464</v>
       </c>
       <c r="E37" s="5">
-        <v>154.62</v>
+        <v>270.75</v>
       </c>
       <c r="F37" s="4">
-        <v>29156074.920000002</v>
+        <v>5811378</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="5">
-        <v>154.62</v>
+        <v>270.75</v>
       </c>
       <c r="K37" s="5">
         <v>1</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M37" s="4">
-        <v>29156074.920000002</v>
+        <v>5811378</v>
       </c>
       <c r="N37" s="4">
-        <v>29156074.920000002</v>
+        <v>5811378</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>212</v>
       </c>
       <c r="P37" s="3" t="s">
         <v>213</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>93</v>
+        <v>42</v>
       </c>
       <c r="R37" s="3" t="s">
         <v>214</v>
       </c>
       <c r="S37" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>210</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>4.2386E-2</v>
+        <v>8.8369999999999994E-3</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>215</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>216</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D38" s="4">
-        <v>43680</v>
+        <v>192084</v>
       </c>
       <c r="E38" s="5">
-        <v>575.91999999999996</v>
+        <v>150.5</v>
       </c>
       <c r="F38" s="4">
-        <v>25156185.600000001</v>
+        <v>28908642</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="5">
-        <v>575.91999999999996</v>
+        <v>150.5</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M38" s="4">
-        <v>25156185.600000001</v>
+        <v>28908642</v>
       </c>
       <c r="N38" s="4">
-        <v>25156185.600000001</v>
+        <v>28908642</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>217</v>
       </c>
       <c r="P38" s="3" t="s">
         <v>218</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>42</v>
+        <v>120</v>
       </c>
       <c r="R38" s="3" t="s">
         <v>219</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>215</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>3.6570999999999999E-2</v>
+        <v>4.3964000000000003E-2</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>220</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>221</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D39" s="4">
-        <v>262084</v>
+        <v>18886</v>
       </c>
       <c r="E39" s="5">
-        <v>43.14</v>
+        <v>543.12</v>
       </c>
       <c r="F39" s="4">
-        <v>11306303.76</v>
+        <v>10257364.32</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J39" s="5">
-        <v>43.14</v>
+        <v>543.12</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M39" s="4">
-        <v>11306303.76</v>
+        <v>10257364.32</v>
       </c>
       <c r="N39" s="4">
-        <v>11306303.76</v>
+        <v>10257364.32</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>222</v>
       </c>
       <c r="P39" s="3" t="s">
         <v>223</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>126</v>
+        <v>42</v>
       </c>
       <c r="R39" s="3" t="s">
         <v>224</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>220</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>1.6435999999999999E-2</v>
+        <v>1.5599E-2</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>225</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>226</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D40" s="4">
-        <v>410604</v>
+        <v>232430</v>
       </c>
       <c r="E40" s="5">
-        <v>41.42</v>
+        <v>47.72</v>
       </c>
       <c r="F40" s="4">
-        <v>17007217.68</v>
+        <v>11091559.6</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J40" s="5">
-        <v>41.42</v>
+        <v>47.72</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M40" s="4">
-        <v>17007217.68</v>
+        <v>11091559.6</v>
       </c>
       <c r="N40" s="4">
-        <v>17007217.68</v>
+        <v>11091559.6</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>227</v>
       </c>
       <c r="P40" s="3" t="s">
         <v>228</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>42</v>
+        <v>126</v>
       </c>
       <c r="R40" s="3" t="s">
         <v>229</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>225</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>2.4723999999999999E-2</v>
+        <v>1.6868000000000001E-2</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
         <v>230</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>231</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D41" s="4">
-        <v>110720</v>
+        <v>505781</v>
       </c>
       <c r="E41" s="5">
-        <v>106.69</v>
+        <v>36.42</v>
       </c>
       <c r="F41" s="4">
-        <v>11812716.800000001</v>
+        <v>18420544.02</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J41" s="5">
-        <v>106.69</v>
+        <v>36.42</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M41" s="4">
-        <v>11812716.800000001</v>
+        <v>18420544.02</v>
       </c>
       <c r="N41" s="4">
-        <v>11812716.800000001</v>
+        <v>18420544.02</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>232</v>
       </c>
       <c r="P41" s="3" t="s">
         <v>233</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>72</v>
+        <v>42</v>
       </c>
       <c r="R41" s="3" t="s">
         <v>234</v>
       </c>
       <c r="S41" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>230</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>1.7173000000000001E-2</v>
+        <v>2.8013E-2</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
         <v>235</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>236</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D42" s="4">
-        <v>40113</v>
+        <v>41434</v>
       </c>
       <c r="E42" s="5">
-        <v>386.76</v>
+        <v>130.61000000000001</v>
       </c>
       <c r="F42" s="4">
-        <v>15514103.880000001</v>
+        <v>5411694.7400000002</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J42" s="5">
-        <v>386.76</v>
+        <v>130.61000000000001</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M42" s="4">
-        <v>15514103.880000001</v>
+        <v>5411694.7400000002</v>
       </c>
       <c r="N42" s="4">
-        <v>15514103.880000001</v>
+        <v>5411694.7400000002</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>237</v>
       </c>
       <c r="P42" s="3" t="s">
         <v>238</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="R42" s="3" t="s">
         <v>239</v>
       </c>
       <c r="S42" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>235</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>2.2554000000000001E-2</v>
+        <v>8.2299999999999995E-3</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
         <v>240</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>241</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D43" s="4">
-        <v>144552</v>
+        <v>112785</v>
       </c>
       <c r="E43" s="5">
-        <v>42.62</v>
+        <v>91.66</v>
       </c>
       <c r="F43" s="4">
-        <v>6160806.2400000002</v>
+        <v>10337873.1</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="5">
-        <v>42.62</v>
+        <v>91.66</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M43" s="4">
-        <v>6160806.2400000002</v>
+        <v>10337873.1</v>
       </c>
       <c r="N43" s="4">
-        <v>6160806.2400000002</v>
+        <v>10337873.1</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>242</v>
       </c>
       <c r="P43" s="3" t="s">
         <v>243</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="R43" s="3" t="s">
         <v>244</v>
       </c>
       <c r="S43" s="3" t="s">
-        <v>245</v>
+        <v>44</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
         <v>240</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>8.9560000000000004E-3</v>
+        <v>1.5720999999999999E-2</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="B44" s="3" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D44" s="4">
-        <v>29649</v>
+        <v>267265</v>
       </c>
       <c r="E44" s="5">
-        <v>545.63</v>
+        <v>33.86</v>
       </c>
       <c r="F44" s="4">
-        <v>16177383.869999999</v>
+        <v>9049592.9000000004</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J44" s="5">
-        <v>545.63</v>
+        <v>33.86</v>
       </c>
       <c r="K44" s="5">
         <v>1</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M44" s="4">
-        <v>16177383.869999999</v>
+        <v>9049592.9000000004</v>
       </c>
       <c r="N44" s="4">
-        <v>16177383.869999999</v>
+        <v>9049592.9000000004</v>
       </c>
       <c r="O44" s="3" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="P44" s="3" t="s">
         <v>248</v>
       </c>
       <c r="Q44" s="3" t="s">
         <v>72</v>
       </c>
       <c r="R44" s="3" t="s">
         <v>249</v>
       </c>
       <c r="S44" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="W44" s="3" t="s">
-        <v>34</v>
+        <v>245</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>2.3518000000000001E-2</v>
+        <v>1.3762E-2</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>250</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>251</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D45" s="4">
-        <v>134812</v>
+        <v>18890</v>
       </c>
       <c r="E45" s="5">
-        <v>161.15</v>
+        <v>357.92</v>
       </c>
       <c r="F45" s="4">
-        <v>21724953.800000001</v>
+        <v>6761108.7999999998</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J45" s="5">
-        <v>161.15</v>
+        <v>357.92</v>
       </c>
       <c r="K45" s="5">
         <v>1</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M45" s="4">
-        <v>21724953.800000001</v>
+        <v>6761108.7999999998</v>
       </c>
       <c r="N45" s="4">
-        <v>21724953.800000001</v>
+        <v>6761108.7999999998</v>
       </c>
       <c r="O45" s="3" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="P45" s="3" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="Q45" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R45" s="3" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="S45" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T45" s="4">
         <v>1</v>
       </c>
       <c r="W45" s="3" t="s">
-        <v>34</v>
+        <v>250</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>3.1583E-2</v>
+        <v>1.0281999999999999E-2</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>256</v>
+        <v>38</v>
       </c>
       <c r="D46" s="4">
-        <v>-523857.6</v>
+        <v>147249</v>
       </c>
       <c r="E46" s="5">
-        <v>1</v>
+        <v>44.26</v>
       </c>
       <c r="F46" s="4">
-        <v>-523857.6</v>
+        <v>6517240.7400000002</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>257</v>
+        <v>39</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J46" s="5">
-        <v>1</v>
+        <v>44.26</v>
       </c>
       <c r="K46" s="5">
         <v>1</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M46" s="4">
-        <v>-523857.6</v>
+        <v>6517240.7400000002</v>
       </c>
       <c r="N46" s="4">
-        <v>-523857.6</v>
+        <v>6517240.7400000002</v>
       </c>
       <c r="O46" s="3" t="s">
-        <v>34</v>
+        <v>257</v>
       </c>
       <c r="P46" s="3" t="s">
-        <v>34</v>
+        <v>258</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="R46" s="3" t="s">
-        <v>34</v>
+        <v>259</v>
       </c>
       <c r="S46" s="3" t="s">
-        <v>35</v>
+        <v>260</v>
       </c>
       <c r="T46" s="4">
         <v>1</v>
       </c>
       <c r="W46" s="3" t="s">
-        <v>34</v>
+        <v>255</v>
       </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
-        <v>-7.6099999999999996E-4</v>
+        <v>9.9109999999999997E-3</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>260</v>
+        <v>38</v>
       </c>
       <c r="D47" s="4">
-        <v>3990634.8689999999</v>
+        <v>93121</v>
       </c>
       <c r="E47" s="5">
-        <v>5.01</v>
+        <v>145.29</v>
       </c>
       <c r="F47" s="4">
-        <v>19993080.693689998</v>
+        <v>13529550.09</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>261</v>
+        <v>39</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J47" s="5">
-        <v>5.01</v>
+        <v>145.29</v>
       </c>
       <c r="K47" s="5">
         <v>1</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M47" s="4">
-        <v>19993080.693689998</v>
+        <v>13529550.09</v>
       </c>
       <c r="N47" s="4">
-        <v>19993080.693689998</v>
+        <v>13529550.09</v>
       </c>
       <c r="O47" s="3" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="P47" s="3" t="s">
         <v>263</v>
       </c>
       <c r="Q47" s="3" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="R47" s="3" t="s">
         <v>264</v>
       </c>
       <c r="S47" s="3" t="s">
-        <v>265</v>
+        <v>50</v>
       </c>
       <c r="T47" s="4">
         <v>1</v>
       </c>
       <c r="W47" s="3" t="s">
-        <v>258</v>
+        <v>34</v>
       </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>2.9065000000000001E-2</v>
+        <v>2.0575E-2</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="B48" s="3" t="s">
         <v>266</v>
       </c>
-      <c r="B48" s="3" t="s">
+      <c r="C48" s="3" t="s">
         <v>267</v>
       </c>
-      <c r="C48" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48" s="4">
-        <v>287146.64</v>
+        <v>-644980.61</v>
       </c>
       <c r="E48" s="5">
         <v>1</v>
       </c>
       <c r="F48" s="4">
-        <v>287146.64</v>
+        <v>-644980.61</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J48" s="5">
         <v>1</v>
       </c>
       <c r="K48" s="5">
         <v>1</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M48" s="4">
-        <v>287146.64</v>
+        <v>-644980.61</v>
       </c>
       <c r="N48" s="4">
-        <v>287146.64</v>
+        <v>-644980.61</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P48" s="3" t="s">
-        <v>268</v>
+        <v>34</v>
       </c>
       <c r="Q48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S48" s="3" t="s">
-        <v>265</v>
+        <v>35</v>
       </c>
       <c r="T48" s="4">
         <v>1</v>
       </c>
       <c r="W48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="6">
-        <v>4.17E-4</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:1" x14ac:dyDescent="0.2">
+        <v>-9.7999999999999997E-4</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A49" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="D49" s="4">
+        <v>3502617.74</v>
+      </c>
+      <c r="E49" s="5">
+        <v>5.01</v>
+      </c>
+      <c r="F49" s="4">
+        <v>17548114.8774</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J49" s="5">
+        <v>5.01</v>
+      </c>
+      <c r="K49" s="5">
+        <v>1</v>
+      </c>
+      <c r="L49" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M49" s="4">
+        <v>17548114.8774</v>
+      </c>
+      <c r="N49" s="4">
+        <v>17548114.8774</v>
+      </c>
+      <c r="O49" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="P49" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="Q49" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R49" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="S49" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="T49" s="4">
+        <v>1</v>
+      </c>
+      <c r="W49" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="X49" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y49" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z49" s="6">
+        <v>2.6686999999999999E-2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
-        <v>269</v>
-[...7 lines deleted...]
-    <row r="52" spans="1:1" x14ac:dyDescent="0.2">
+        <v>277</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="D50" s="4">
+        <v>1568463.67</v>
+      </c>
+      <c r="E50" s="5">
+        <v>1</v>
+      </c>
+      <c r="F50" s="4">
+        <v>1568463.67</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J50" s="5">
+        <v>1</v>
+      </c>
+      <c r="K50" s="5">
+        <v>1</v>
+      </c>
+      <c r="L50" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M50" s="4">
+        <v>1568463.67</v>
+      </c>
+      <c r="N50" s="4">
+        <v>1568463.67</v>
+      </c>
+      <c r="O50" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P50" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="Q50" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R50" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S50" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="T50" s="4">
+        <v>1</v>
+      </c>
+      <c r="W50" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X50" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y50" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z50" s="6">
+        <v>2.385E-3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:1" x14ac:dyDescent="0.2">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:1" x14ac:dyDescent="0.2">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:1" x14ac:dyDescent="0.2">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>274</v>
+        <v>283</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A56" s="3" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A57" s="3" t="s">
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>February</vt:lpstr>
+      <vt:lpstr>March</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>