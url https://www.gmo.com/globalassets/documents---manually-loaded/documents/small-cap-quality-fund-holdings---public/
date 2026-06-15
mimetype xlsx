--- v1 (2026-05-05)
+++ v2 (2026-06-15)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_03\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_04\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C7DBF8C0-5856-4444-9D23-0D82C2E892E4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9C7421AC-432D-4C62-871B-7972A1509997}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1950" yWindow="2325" windowWidth="11520" windowHeight="8265" xr2:uid="{BFAFB0C5-BAC9-469D-BB1A-A5E2201AA2BF}"/>
+    <workbookView xWindow="1560" yWindow="1860" windowWidth="11520" windowHeight="8265" xr2:uid="{66BDE2CA-CD46-40C4-9A8C-83D2B67E4522}"/>
   </bookViews>
   <sheets>
-    <sheet name="March" sheetId="1" r:id="rId1"/>
+    <sheet name="April" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="644" uniqueCount="286">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="657" uniqueCount="291">
   <si>
     <t>GMO Small Cap Quality Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -241,50 +241,65 @@
   <si>
     <t>ATR</t>
   </si>
   <si>
     <t>Materials</t>
   </si>
   <si>
     <t>US0383361039</t>
   </si>
   <si>
     <t>03852U106</t>
   </si>
   <si>
     <t>Aramark</t>
   </si>
   <si>
     <t>BH3XG17</t>
   </si>
   <si>
     <t>ARMK</t>
   </si>
   <si>
     <t>US03852U1060</t>
   </si>
   <si>
+    <t>04339D105</t>
+  </si>
+  <si>
+    <t>Arxis Inc-A</t>
+  </si>
+  <si>
+    <t>BVH8P08</t>
+  </si>
+  <si>
+    <t>ARXS</t>
+  </si>
+  <si>
+    <t>US04339D1054</t>
+  </si>
+  <si>
     <t>054540208</t>
   </si>
   <si>
     <t>Axcelis Technologies Inc</t>
   </si>
   <si>
     <t>BD420Q8</t>
   </si>
   <si>
     <t>ACLS</t>
   </si>
   <si>
     <t>Information Technology</t>
   </si>
   <si>
     <t>US0545402085</t>
   </si>
   <si>
     <t>056525108</t>
   </si>
   <si>
     <t>Badger Meter Inc</t>
   </si>
   <si>
     <t>2069128</t>
@@ -355,95 +370,113 @@
   <si>
     <t>BLDR</t>
   </si>
   <si>
     <t>US12008R1077</t>
   </si>
   <si>
     <t>127203107</t>
   </si>
   <si>
     <t>Cactus Inc - A</t>
   </si>
   <si>
     <t>BF1GM16</t>
   </si>
   <si>
     <t>WHD</t>
   </si>
   <si>
     <t>Energy</t>
   </si>
   <si>
     <t>US1272031071</t>
   </si>
   <si>
+    <t>15118V207</t>
+  </si>
+  <si>
+    <t>Celsius Holdings Inc</t>
+  </si>
+  <si>
+    <t>B19HX21</t>
+  </si>
+  <si>
+    <t>CELH</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>US15118V2079</t>
+  </si>
+  <si>
+    <t>XNCM</t>
+  </si>
+  <si>
     <t>172755100</t>
   </si>
   <si>
     <t>Cirrus Logic Inc</t>
   </si>
   <si>
     <t>2197308</t>
   </si>
   <si>
     <t>CRUS</t>
   </si>
   <si>
     <t>US1727551004</t>
   </si>
   <si>
     <t>184496107</t>
   </si>
   <si>
     <t>Clean Harbors Inc</t>
   </si>
   <si>
     <t>2202473</t>
   </si>
   <si>
     <t>CLH</t>
   </si>
   <si>
     <t>US1844961078</t>
   </si>
   <si>
     <t>191098102</t>
   </si>
   <si>
     <t>Coca-Cola Consolidated Inc</t>
   </si>
   <si>
     <t>2206721</t>
   </si>
   <si>
     <t>COKE</t>
   </si>
   <si>
-    <t>Consumer Staples</t>
-[...1 lines deleted...]
-  <si>
     <t>US1910981026</t>
   </si>
   <si>
     <t>19247A100</t>
   </si>
   <si>
     <t>Cohen &amp; Steers Inc</t>
   </si>
   <si>
     <t>B02H882</t>
   </si>
   <si>
     <t>CNS</t>
   </si>
   <si>
     <t>Financials</t>
   </si>
   <si>
     <t>US19247A1007</t>
   </si>
   <si>
     <t>221006109</t>
   </si>
   <si>
     <t>Corvel Corp</t>
@@ -466,65 +499,50 @@
   <si>
     <t>B04NJM9</t>
   </si>
   <si>
     <t>DLB</t>
   </si>
   <si>
     <t>US25659T1079</t>
   </si>
   <si>
     <t>29362U104</t>
   </si>
   <si>
     <t>Entegris Inc</t>
   </si>
   <si>
     <t>2599700</t>
   </si>
   <si>
     <t>ENTG</t>
   </si>
   <si>
     <t>US29362U1043</t>
   </si>
   <si>
-    <t>29414B104</t>
-[...13 lines deleted...]
-  <si>
     <t>302941109</t>
   </si>
   <si>
     <t>Fti Consulting Inc</t>
   </si>
   <si>
     <t>2351449</t>
   </si>
   <si>
     <t>FCN</t>
   </si>
   <si>
     <t>US3029411093</t>
   </si>
   <si>
     <t>379577208</t>
   </si>
   <si>
     <t>Globus Medical Inc - A</t>
   </si>
   <si>
     <t>B7D65M0</t>
   </si>
   <si>
     <t>GMED</t>
@@ -619,50 +637,65 @@
   <si>
     <t>LSTR</t>
   </si>
   <si>
     <t>US5150981018</t>
   </si>
   <si>
     <t>56117J100</t>
   </si>
   <si>
     <t>Malibu Boats Inc - A</t>
   </si>
   <si>
     <t>BJ38KJ2</t>
   </si>
   <si>
     <t>MBUU</t>
   </si>
   <si>
     <t>US56117J1007</t>
   </si>
   <si>
     <t>XNMS</t>
   </si>
   <si>
+    <t>58506Q109</t>
+  </si>
+  <si>
+    <t>Medpace Holdings Inc</t>
+  </si>
+  <si>
+    <t>BDCBC61</t>
+  </si>
+  <si>
+    <t>MEDP</t>
+  </si>
+  <si>
+    <t>US58506Q1094</t>
+  </si>
+  <si>
     <t>650111107</t>
   </si>
   <si>
     <t>New York Times Co-A</t>
   </si>
   <si>
     <t>2632003</t>
   </si>
   <si>
     <t>NYT</t>
   </si>
   <si>
     <t>Communication Services</t>
   </si>
   <si>
     <t>US6501111073</t>
   </si>
   <si>
     <t>681116109</t>
   </si>
   <si>
     <t>Ollie S Bargain Outlet Holdi</t>
   </si>
   <si>
     <t>BZ22B38</t>
@@ -787,81 +820,63 @@
   <si>
     <t>2277880</t>
   </si>
   <si>
     <t>OLED</t>
   </si>
   <si>
     <t>US91347P1057</t>
   </si>
   <si>
     <t>922417100</t>
   </si>
   <si>
     <t>Veeco Instruments Inc</t>
   </si>
   <si>
     <t>2938422</t>
   </si>
   <si>
     <t>VECO</t>
   </si>
   <si>
     <t>US9224171002</t>
   </si>
   <si>
-    <t>980745103</t>
-[...13 lines deleted...]
-  <si>
     <t>98379L100</t>
   </si>
   <si>
     <t>Xpel Inc</t>
   </si>
   <si>
     <t>BJV2ZZ7</t>
   </si>
   <si>
     <t>XPEL</t>
   </si>
   <si>
     <t>US98379L1008</t>
-  </si>
-[...1 lines deleted...]
-    <t>XNCM</t>
   </si>
   <si>
     <t>BFRT3W7</t>
   </si>
   <si>
     <t>Allegion Plc</t>
   </si>
   <si>
     <t>ALLE</t>
   </si>
   <si>
     <t>IE00BFRT3W74</t>
   </si>
   <si>
     <t>USDAccExp</t>
   </si>
   <si>
     <t>ACCRUED EXPENSES</t>
   </si>
   <si>
     <t>Other Instruments</t>
   </si>
   <si>
     <t>Other Liabilities</t>
   </si>
@@ -1288,92 +1303,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0817F2EC-1033-4AF2-BB08-B6C60DAB12CE}">
-  <dimension ref="A1:Z57"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F569EA16-9F4F-4019-A11B-CBE2210A02A0}">
+  <dimension ref="A1:Z58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="25.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="3"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46112</v>
+        <v>46142</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -1423,3563 +1438,3637 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>-2175276.31</v>
+        <v>2050529.93</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>-2175276.31</v>
+        <v>2050529.93</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>-2175276.31</v>
+        <v>2050529.93</v>
       </c>
       <c r="N4" s="4">
-        <v>-2175276.31</v>
+        <v>2050529.93</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>-3.3080000000000002E-3</v>
+        <v>2.9610000000000001E-3</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D5" s="4">
         <v>290291</v>
       </c>
       <c r="E5" s="5">
-        <v>82.75</v>
+        <v>93.31</v>
       </c>
       <c r="F5" s="4">
-        <v>24021580.25</v>
+        <v>27087053.210000001</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="5">
-        <v>82.75</v>
+        <v>93.31</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="4">
-        <v>24021580.25</v>
+        <v>27087053.210000001</v>
       </c>
       <c r="N5" s="4">
-        <v>24021580.25</v>
+        <v>27087053.210000001</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>3.6532000000000002E-2</v>
+        <v>3.9123999999999999E-2</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="4">
         <v>610913</v>
       </c>
       <c r="E6" s="5">
-        <v>4.24</v>
+        <v>5.19</v>
       </c>
       <c r="F6" s="4">
-        <v>2590271.12</v>
+        <v>3170638.47</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="5">
-        <v>4.24</v>
+        <v>5.19</v>
       </c>
       <c r="K6" s="5">
         <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="4">
-        <v>2590271.12</v>
+        <v>3170638.47</v>
       </c>
       <c r="N6" s="4">
-        <v>2590271.12</v>
+        <v>3170638.47</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>48</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>49</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>3.9389999999999998E-3</v>
+        <v>4.5789999999999997E-3</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D7" s="4">
         <v>140840</v>
       </c>
       <c r="E7" s="5">
-        <v>93.48</v>
+        <v>96.82</v>
       </c>
       <c r="F7" s="4">
-        <v>13165723.199999999</v>
+        <v>13636128.800000001</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="5">
-        <v>93.48</v>
+        <v>96.82</v>
       </c>
       <c r="K7" s="5">
         <v>1</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M7" s="4">
-        <v>13165723.199999999</v>
+        <v>13636128.800000001</v>
       </c>
       <c r="N7" s="4">
-        <v>13165723.199999999</v>
+        <v>13636128.800000001</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>54</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>55</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>56</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>2.0022000000000002E-2</v>
+        <v>1.9696000000000002E-2</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="4">
         <v>190906</v>
       </c>
       <c r="E8" s="5">
-        <v>126.02</v>
+        <v>123.68</v>
       </c>
       <c r="F8" s="4">
-        <v>24057974.120000001</v>
+        <v>23611254.079999998</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="5">
-        <v>126.02</v>
+        <v>123.68</v>
       </c>
       <c r="K8" s="5">
         <v>1</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M8" s="4">
-        <v>24057974.120000001</v>
+        <v>23611254.079999998</v>
       </c>
       <c r="N8" s="4">
-        <v>24057974.120000001</v>
+        <v>23611254.079999998</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>60</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>61</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>62</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>3.6587000000000001E-2</v>
+        <v>3.4104000000000002E-2</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D9" s="4">
         <v>622248</v>
       </c>
       <c r="E9" s="5">
-        <v>40.54</v>
+        <v>45.69</v>
       </c>
       <c r="F9" s="4">
-        <v>25225933.920000002</v>
+        <v>28430511.120000001</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="5">
-        <v>40.54</v>
+        <v>45.69</v>
       </c>
       <c r="K9" s="5">
         <v>1</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M9" s="4">
-        <v>25225933.920000002</v>
+        <v>28430511.120000001</v>
       </c>
       <c r="N9" s="4">
-        <v>25225933.920000002</v>
+        <v>28430511.120000001</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>66</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>55</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>67</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>3.8363000000000001E-2</v>
+        <v>4.1064999999999997E-2</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="4">
-        <v>113668</v>
+        <v>7463</v>
       </c>
       <c r="E10" s="5">
-        <v>93.08</v>
+        <v>35</v>
       </c>
       <c r="F10" s="4">
-        <v>10580217.439999999</v>
+        <v>261205</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="5">
-        <v>93.08</v>
+        <v>35</v>
       </c>
       <c r="K10" s="5">
         <v>1</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M10" s="4">
-        <v>10580217.439999999</v>
+        <v>261205</v>
       </c>
       <c r="N10" s="4">
-        <v>10580217.439999999</v>
+        <v>261205</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>71</v>
       </c>
       <c r="Q10" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="R10" s="3" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>68</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>1.609E-2</v>
+        <v>3.77E-4</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="3" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="4">
-        <v>151472</v>
+        <v>89637</v>
       </c>
       <c r="E11" s="5">
-        <v>152.35</v>
+        <v>139.11000000000001</v>
       </c>
       <c r="F11" s="4">
-        <v>23076759.199999999</v>
+        <v>12469403.07</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="5">
-        <v>152.35</v>
+        <v>139.11000000000001</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4">
-        <v>23076759.199999999</v>
+        <v>12469403.07</v>
       </c>
       <c r="N11" s="4">
-        <v>23076759.199999999</v>
+        <v>12469403.07</v>
       </c>
       <c r="O11" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="P11" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="P11" s="3" t="s">
+      <c r="Q11" s="3" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>78</v>
       </c>
       <c r="S11" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>3.5095000000000001E-2</v>
+        <v>1.8010000000000002E-2</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>80</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="4">
-        <v>158405</v>
+        <v>151472</v>
       </c>
       <c r="E12" s="5">
-        <v>169.48</v>
+        <v>120.91</v>
       </c>
       <c r="F12" s="4">
-        <v>26846479.399999999</v>
+        <v>18314479.52</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="5">
-        <v>169.48</v>
+        <v>120.91</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>26846479.399999999</v>
+        <v>18314479.52</v>
       </c>
       <c r="N12" s="4">
-        <v>26846479.399999999</v>
+        <v>18314479.52</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>82</v>
       </c>
       <c r="Q12" s="3" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>83</v>
       </c>
       <c r="S12" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>79</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>4.0828000000000003E-2</v>
+        <v>2.6453000000000001E-2</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>85</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="4">
-        <v>188739</v>
+        <v>158405</v>
       </c>
       <c r="E13" s="5">
-        <v>78.03</v>
+        <v>161.62</v>
       </c>
       <c r="F13" s="4">
-        <v>14727304.17</v>
+        <v>25601416.100000001</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="5">
-        <v>78.03</v>
+        <v>161.62</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>14727304.17</v>
+        <v>25601416.100000001</v>
       </c>
       <c r="N13" s="4">
-        <v>14727304.17</v>
+        <v>25601416.100000001</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>87</v>
       </c>
       <c r="Q13" s="3" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>88</v>
       </c>
       <c r="S13" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>84</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>2.2397E-2</v>
+        <v>3.6978999999999998E-2</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>90</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="4">
-        <v>209356</v>
+        <v>188739</v>
       </c>
       <c r="E14" s="5">
-        <v>36.119999999999997</v>
+        <v>77.77</v>
       </c>
       <c r="F14" s="4">
-        <v>7561938.7199999997</v>
+        <v>14678232.029999999</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="5">
-        <v>36.119999999999997</v>
+        <v>77.77</v>
       </c>
       <c r="K14" s="5">
         <v>1</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M14" s="4">
-        <v>7561938.7199999997</v>
+        <v>14678232.029999999</v>
       </c>
       <c r="N14" s="4">
-        <v>7561938.7199999997</v>
+        <v>14678232.029999999</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>92</v>
       </c>
       <c r="Q14" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="R14" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="R14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S14" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>89</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>1.15E-2</v>
+        <v>2.1201000000000001E-2</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B15" s="3" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="4">
-        <v>52213</v>
+        <v>209356</v>
       </c>
       <c r="E15" s="5">
-        <v>82.33</v>
+        <v>36.71</v>
       </c>
       <c r="F15" s="4">
-        <v>4298696.29</v>
+        <v>7685458.7599999998</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="5">
-        <v>82.33</v>
+        <v>36.71</v>
       </c>
       <c r="K15" s="5">
         <v>1</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="4">
-        <v>4298696.29</v>
+        <v>7685458.7599999998</v>
       </c>
       <c r="N15" s="4">
-        <v>4298696.29</v>
+        <v>7685458.7599999998</v>
       </c>
       <c r="O15" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="P15" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="P15" s="3" t="s">
+      <c r="Q15" s="3" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>99</v>
       </c>
       <c r="S15" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>6.5370000000000003E-3</v>
+        <v>1.11E-2</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>101</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="4">
-        <v>278756</v>
+        <v>52213</v>
       </c>
       <c r="E16" s="5">
-        <v>47.37</v>
+        <v>79.09</v>
       </c>
       <c r="F16" s="4">
-        <v>13204671.720000001</v>
+        <v>4129526.17</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="5">
-        <v>47.37</v>
+        <v>79.09</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M16" s="4">
-        <v>13204671.720000001</v>
+        <v>4129526.17</v>
       </c>
       <c r="N16" s="4">
-        <v>13204671.720000001</v>
+        <v>4129526.17</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>102</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Q16" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="R16" s="3" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>100</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>2.0081000000000002E-2</v>
+        <v>5.9639999999999997E-3</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="3" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="4">
-        <v>177457</v>
+        <v>278756</v>
       </c>
       <c r="E17" s="5">
-        <v>144.62</v>
+        <v>55.72</v>
       </c>
       <c r="F17" s="4">
-        <v>25663831.34</v>
+        <v>15532284.32</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="5">
-        <v>144.62</v>
+        <v>55.72</v>
       </c>
       <c r="K17" s="5">
         <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M17" s="4">
-        <v>25663831.34</v>
+        <v>15532284.32</v>
       </c>
       <c r="N17" s="4">
-        <v>25663831.34</v>
+        <v>15532284.32</v>
       </c>
       <c r="O17" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="P17" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="P17" s="3" t="s">
+      <c r="Q17" s="3" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>110</v>
       </c>
       <c r="S17" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>3.9029000000000001E-2</v>
+        <v>2.2435E-2</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>111</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>112</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="4">
-        <v>84510</v>
+        <v>209817</v>
       </c>
       <c r="E18" s="5">
-        <v>286.73</v>
+        <v>33.57</v>
       </c>
       <c r="F18" s="4">
-        <v>24231552.300000001</v>
+        <v>7043556.6900000004</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="5">
-        <v>286.73</v>
+        <v>33.57</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M18" s="4">
-        <v>24231552.300000001</v>
+        <v>7043556.6900000004</v>
       </c>
       <c r="N18" s="4">
-        <v>24231552.300000001</v>
+        <v>7043556.6900000004</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>113</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>114</v>
       </c>
       <c r="Q18" s="3" t="s">
-        <v>42</v>
+        <v>115</v>
       </c>
       <c r="R18" s="3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="S18" s="3" t="s">
-        <v>50</v>
+        <v>117</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>111</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>3.6851000000000002E-2</v>
+        <v>1.0173E-2</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D19" s="4">
-        <v>87938</v>
+        <v>177457</v>
       </c>
       <c r="E19" s="5">
-        <v>191.74</v>
+        <v>163.08000000000001</v>
       </c>
       <c r="F19" s="4">
-        <v>16861232.120000001</v>
+        <v>28939687.559999999</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>191.74</v>
+        <v>163.08000000000001</v>
       </c>
       <c r="K19" s="5">
         <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M19" s="4">
-        <v>16861232.120000001</v>
+        <v>28939687.559999999</v>
       </c>
       <c r="N19" s="4">
-        <v>16861232.120000001</v>
+        <v>28939687.559999999</v>
       </c>
       <c r="O19" s="3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="P19" s="3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="Q19" s="3" t="s">
-        <v>120</v>
+        <v>77</v>
       </c>
       <c r="R19" s="3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="S19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>2.5642000000000002E-2</v>
+        <v>4.1799999999999997E-2</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="4">
-        <v>265846</v>
+        <v>84510</v>
       </c>
       <c r="E20" s="5">
-        <v>62.55</v>
+        <v>312.68</v>
       </c>
       <c r="F20" s="4">
-        <v>16628667.300000001</v>
+        <v>26424586.800000001</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="5">
-        <v>62.55</v>
+        <v>312.68</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="4">
-        <v>16628667.300000001</v>
+        <v>26424586.800000001</v>
       </c>
       <c r="N20" s="4">
-        <v>16628667.300000001</v>
+        <v>26424586.800000001</v>
       </c>
       <c r="O20" s="3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="P20" s="3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>126</v>
+        <v>42</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>127</v>
       </c>
       <c r="S20" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>2.5288000000000001E-2</v>
+        <v>3.8168000000000001E-2</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="4">
-        <v>48817</v>
+        <v>87938</v>
       </c>
       <c r="E21" s="5">
-        <v>54.65</v>
+        <v>205.07</v>
       </c>
       <c r="F21" s="4">
-        <v>2667849.0499999998</v>
+        <v>18033445.66</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J21" s="5">
-        <v>54.65</v>
+        <v>205.07</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M21" s="4">
-        <v>2667849.0499999998</v>
+        <v>18033445.66</v>
       </c>
       <c r="N21" s="4">
-        <v>2667849.0499999998</v>
+        <v>18033445.66</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>130</v>
       </c>
       <c r="P21" s="3" t="s">
         <v>131</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>93</v>
+        <v>115</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>132</v>
       </c>
       <c r="S21" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>128</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>4.0569999999999998E-3</v>
+        <v>2.6047000000000001E-2</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="4">
-        <v>300056</v>
+        <v>265846</v>
       </c>
       <c r="E22" s="5">
-        <v>60.06</v>
+        <v>70.290000000000006</v>
       </c>
       <c r="F22" s="4">
-        <v>18021363.359999999</v>
+        <v>18686315.34</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J22" s="5">
-        <v>60.06</v>
+        <v>70.290000000000006</v>
       </c>
       <c r="K22" s="5">
         <v>1</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M22" s="4">
-        <v>18021363.359999999</v>
+        <v>18686315.34</v>
       </c>
       <c r="N22" s="4">
-        <v>18021363.359999999</v>
+        <v>18686315.34</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>135</v>
       </c>
       <c r="P22" s="3" t="s">
         <v>136</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>72</v>
+        <v>137</v>
       </c>
       <c r="R22" s="3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="S22" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>133</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>2.7406E-2</v>
+        <v>2.699E-2</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D23" s="4">
-        <v>88263</v>
+        <v>48817</v>
       </c>
       <c r="E23" s="5">
-        <v>117.24</v>
+        <v>57.46</v>
       </c>
       <c r="F23" s="4">
-        <v>10347954.119999999</v>
+        <v>2805024.82</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="5">
-        <v>117.24</v>
+        <v>57.46</v>
       </c>
       <c r="K23" s="5">
         <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M23" s="4">
-        <v>10347954.119999999</v>
+        <v>2805024.82</v>
       </c>
       <c r="N23" s="4">
-        <v>10347954.119999999</v>
+        <v>2805024.82</v>
       </c>
       <c r="O23" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="Q23" s="3" t="s">
-        <v>72</v>
+        <v>98</v>
       </c>
       <c r="R23" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="S23" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>1.5737000000000001E-2</v>
+        <v>4.0509999999999999E-3</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D24" s="4">
-        <v>37942</v>
+        <v>300056</v>
       </c>
       <c r="E24" s="5">
-        <v>135.4</v>
+        <v>64.14</v>
       </c>
       <c r="F24" s="4">
-        <v>5137346.8</v>
+        <v>19245591.84</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J24" s="5">
-        <v>135.4</v>
+        <v>64.14</v>
       </c>
       <c r="K24" s="5">
         <v>1</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M24" s="4">
-        <v>5137346.8</v>
+        <v>19245591.84</v>
       </c>
       <c r="N24" s="4">
-        <v>5137346.8</v>
+        <v>19245591.84</v>
       </c>
       <c r="O24" s="3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="P24" s="3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="Q24" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="R24" s="3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="S24" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T24" s="4">
         <v>1</v>
       </c>
       <c r="W24" s="3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>7.8120000000000004E-3</v>
+        <v>2.7798E-2</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D25" s="4">
-        <v>128625</v>
+        <v>51562</v>
       </c>
       <c r="E25" s="5">
-        <v>176.77</v>
+        <v>141.38</v>
       </c>
       <c r="F25" s="4">
-        <v>22737041.25</v>
+        <v>7289835.5599999996</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J25" s="5">
-        <v>176.77</v>
+        <v>141.38</v>
       </c>
       <c r="K25" s="5">
         <v>1</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M25" s="4">
-        <v>22737041.25</v>
+        <v>7289835.5599999996</v>
       </c>
       <c r="N25" s="4">
-        <v>22737041.25</v>
+        <v>7289835.5599999996</v>
       </c>
       <c r="O25" s="3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P25" s="3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="Q25" s="3" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="R25" s="3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="S25" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T25" s="4">
         <v>1</v>
       </c>
       <c r="W25" s="3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>3.4577999999999998E-2</v>
+        <v>1.0529E-2</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D26" s="4">
-        <v>298922</v>
+        <v>128625</v>
       </c>
       <c r="E26" s="5">
-        <v>86.16</v>
+        <v>179.3</v>
       </c>
       <c r="F26" s="4">
-        <v>25755119.52</v>
+        <v>23062462.5</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J26" s="5">
-        <v>86.16</v>
+        <v>179.3</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M26" s="4">
-        <v>25755119.52</v>
+        <v>23062462.5</v>
       </c>
       <c r="N26" s="4">
-        <v>25755119.52</v>
+        <v>23062462.5</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="P26" s="3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>93</v>
+        <v>42</v>
       </c>
       <c r="R26" s="3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="S26" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>3.9168000000000001E-2</v>
+        <v>3.3311E-2</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D27" s="4">
-        <v>141291</v>
+        <v>298922</v>
       </c>
       <c r="E27" s="5">
-        <v>158.04</v>
+        <v>90.18</v>
       </c>
       <c r="F27" s="4">
-        <v>22329629.640000001</v>
+        <v>26956785.960000001</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J27" s="5">
-        <v>158.04</v>
+        <v>90.18</v>
       </c>
       <c r="K27" s="5">
         <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M27" s="4">
-        <v>22329629.640000001</v>
+        <v>26956785.960000001</v>
       </c>
       <c r="N27" s="4">
-        <v>22329629.640000001</v>
+        <v>26956785.960000001</v>
       </c>
       <c r="O27" s="3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="P27" s="3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>126</v>
+        <v>98</v>
       </c>
       <c r="R27" s="3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="S27" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T27" s="4">
         <v>1</v>
       </c>
       <c r="W27" s="3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>3.3958000000000002E-2</v>
+        <v>3.8935999999999998E-2</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D28" s="4">
-        <v>102066</v>
+        <v>141291</v>
       </c>
       <c r="E28" s="5">
-        <v>143.62</v>
+        <v>153.75</v>
       </c>
       <c r="F28" s="4">
-        <v>14658718.92</v>
+        <v>21723491.25</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J28" s="5">
-        <v>143.62</v>
+        <v>153.75</v>
       </c>
       <c r="K28" s="5">
         <v>1</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M28" s="4">
-        <v>14658718.92</v>
+        <v>21723491.25</v>
       </c>
       <c r="N28" s="4">
-        <v>14658718.92</v>
+        <v>21723491.25</v>
       </c>
       <c r="O28" s="3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="P28" s="3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="R28" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>2.2293E-2</v>
+        <v>3.1377000000000002E-2</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D29" s="4">
-        <v>70007</v>
+        <v>124030</v>
       </c>
       <c r="E29" s="5">
-        <v>89.63</v>
+        <v>154.75</v>
       </c>
       <c r="F29" s="4">
-        <v>6274727.4100000001</v>
+        <v>19193642.5</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="5">
-        <v>89.63</v>
+        <v>154.75</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M29" s="4">
-        <v>6274727.4100000001</v>
+        <v>19193642.5</v>
       </c>
       <c r="N29" s="4">
-        <v>6274727.4100000001</v>
+        <v>19193642.5</v>
       </c>
       <c r="O29" s="3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="P29" s="3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>72</v>
+        <v>137</v>
       </c>
       <c r="R29" s="3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="W29" s="3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>9.5420000000000001E-3</v>
+        <v>2.7723000000000001E-2</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D30" s="4">
-        <v>58113</v>
+        <v>70007</v>
       </c>
       <c r="E30" s="5">
-        <v>292.35000000000002</v>
+        <v>83.8</v>
       </c>
       <c r="F30" s="4">
-        <v>16989335.550000001</v>
+        <v>5866586.5999999996</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J30" s="5">
-        <v>292.35000000000002</v>
+        <v>83.8</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M30" s="4">
-        <v>16989335.550000001</v>
+        <v>5866586.5999999996</v>
       </c>
       <c r="N30" s="4">
-        <v>16989335.550000001</v>
+        <v>5866586.5999999996</v>
       </c>
       <c r="O30" s="3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="P30" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="R30" s="3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="S30" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T30" s="4">
         <v>1</v>
       </c>
       <c r="W30" s="3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>2.5836999999999999E-2</v>
+        <v>8.4729999999999996E-3</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D31" s="4">
-        <v>144217</v>
+        <v>58113</v>
       </c>
       <c r="E31" s="5">
-        <v>138.33000000000001</v>
+        <v>293.13</v>
       </c>
       <c r="F31" s="4">
-        <v>19949537.609999999</v>
+        <v>17034663.690000001</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J31" s="5">
-        <v>138.33000000000001</v>
+        <v>293.13</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M31" s="4">
-        <v>19949537.609999999</v>
+        <v>17034663.690000001</v>
       </c>
       <c r="N31" s="4">
-        <v>19949537.609999999</v>
+        <v>17034663.690000001</v>
       </c>
       <c r="O31" s="3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="P31" s="3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>120</v>
+        <v>42</v>
       </c>
       <c r="R31" s="3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="W31" s="3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>3.0339000000000001E-2</v>
+        <v>2.4604999999999998E-2</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D32" s="4">
-        <v>32854</v>
+        <v>144217</v>
       </c>
       <c r="E32" s="5">
-        <v>160.31</v>
+        <v>130.28</v>
       </c>
       <c r="F32" s="4">
-        <v>5266824.74</v>
+        <v>18788590.760000002</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="5">
-        <v>160.31</v>
+        <v>130.28</v>
       </c>
       <c r="K32" s="5">
         <v>1</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M32" s="4">
-        <v>5266824.74</v>
+        <v>18788590.760000002</v>
       </c>
       <c r="N32" s="4">
-        <v>5266824.74</v>
+        <v>18788590.760000002</v>
       </c>
       <c r="O32" s="3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="P32" s="3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>42</v>
+        <v>115</v>
       </c>
       <c r="R32" s="3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="S32" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T32" s="4">
         <v>1</v>
       </c>
       <c r="W32" s="3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>8.0090000000000005E-3</v>
+        <v>2.7137999999999999E-2</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D33" s="4">
-        <v>200559</v>
+        <v>32854</v>
       </c>
       <c r="E33" s="5">
-        <v>25.92</v>
+        <v>184.07</v>
       </c>
       <c r="F33" s="4">
-        <v>5198489.28</v>
+        <v>6047435.7800000003</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J33" s="5">
-        <v>25.92</v>
+        <v>184.07</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M33" s="4">
-        <v>5198489.28</v>
+        <v>6047435.7800000003</v>
       </c>
       <c r="N33" s="4">
-        <v>5198489.28</v>
+        <v>6047435.7800000003</v>
       </c>
       <c r="O33" s="3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="P33" s="3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="R33" s="3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>193</v>
+        <v>44</v>
       </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>7.9050000000000006E-3</v>
+        <v>8.7340000000000004E-3</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>194</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>195</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D34" s="4">
-        <v>295711</v>
+        <v>200559</v>
       </c>
       <c r="E34" s="5">
-        <v>83.73</v>
+        <v>25.6</v>
       </c>
       <c r="F34" s="4">
-        <v>24759882.030000001</v>
+        <v>5134310.4000000004</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J34" s="5">
-        <v>83.73</v>
+        <v>25.6</v>
       </c>
       <c r="K34" s="5">
         <v>1</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M34" s="4">
-        <v>24759882.030000001</v>
+        <v>5134310.4000000004</v>
       </c>
       <c r="N34" s="4">
-        <v>24759882.030000001</v>
+        <v>5134310.4000000004</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>196</v>
       </c>
       <c r="P34" s="3" t="s">
         <v>197</v>
       </c>
       <c r="Q34" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="R34" s="3" t="s">
         <v>198</v>
       </c>
-      <c r="R34" s="3" t="s">
+      <c r="S34" s="3" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
         <v>194</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>3.7654E-2</v>
+        <v>7.4159999999999998E-3</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>200</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>201</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D35" s="4">
-        <v>234871</v>
+        <v>24853</v>
       </c>
       <c r="E35" s="5">
-        <v>92.04</v>
+        <v>418.66</v>
       </c>
       <c r="F35" s="4">
-        <v>21617526.84</v>
+        <v>10404956.98</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J35" s="5">
-        <v>92.04</v>
+        <v>418.66</v>
       </c>
       <c r="K35" s="5">
         <v>1</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M35" s="4">
-        <v>21617526.84</v>
+        <v>10404956.98</v>
       </c>
       <c r="N35" s="4">
-        <v>21617526.84</v>
+        <v>10404956.98</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>202</v>
       </c>
       <c r="P35" s="3" t="s">
         <v>203</v>
       </c>
       <c r="Q35" s="3" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="R35" s="3" t="s">
         <v>204</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>193</v>
+        <v>44</v>
       </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>200</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>3.2875000000000001E-2</v>
+        <v>1.5029000000000001E-2</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>205</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>206</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D36" s="4">
-        <v>100946</v>
+        <v>295711</v>
       </c>
       <c r="E36" s="5">
-        <v>205.07</v>
+        <v>79.03</v>
       </c>
       <c r="F36" s="4">
-        <v>20700996.219999999</v>
+        <v>23370040.329999998</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="5">
-        <v>205.07</v>
+        <v>79.03</v>
       </c>
       <c r="K36" s="5">
         <v>1</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M36" s="4">
-        <v>20700996.219999999</v>
+        <v>23370040.329999998</v>
       </c>
       <c r="N36" s="4">
-        <v>20700996.219999999</v>
+        <v>23370040.329999998</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>207</v>
       </c>
       <c r="P36" s="3" t="s">
         <v>208</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>72</v>
+        <v>209</v>
       </c>
       <c r="R36" s="3" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="S36" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T36" s="4">
         <v>1</v>
       </c>
       <c r="W36" s="3" t="s">
         <v>205</v>
       </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>3.1482000000000003E-2</v>
+        <v>3.3755E-2</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D37" s="4">
-        <v>21464</v>
+        <v>274992</v>
       </c>
       <c r="E37" s="5">
-        <v>270.75</v>
+        <v>86.51</v>
       </c>
       <c r="F37" s="4">
-        <v>5811378</v>
+        <v>23789557.920000002</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="5">
-        <v>270.75</v>
+        <v>86.51</v>
       </c>
       <c r="K37" s="5">
         <v>1</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M37" s="4">
-        <v>5811378</v>
+        <v>23789557.920000002</v>
       </c>
       <c r="N37" s="4">
-        <v>5811378</v>
+        <v>23789557.920000002</v>
       </c>
       <c r="O37" s="3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="P37" s="3" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="R37" s="3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>44</v>
+        <v>199</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>8.8369999999999994E-3</v>
+        <v>3.4361000000000003E-2</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D38" s="4">
-        <v>192084</v>
+        <v>86486</v>
       </c>
       <c r="E38" s="5">
-        <v>150.5</v>
+        <v>295.06</v>
       </c>
       <c r="F38" s="4">
-        <v>28908642</v>
+        <v>25518559.16</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="5">
-        <v>150.5</v>
+        <v>295.06</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M38" s="4">
-        <v>28908642</v>
+        <v>25518559.16</v>
       </c>
       <c r="N38" s="4">
-        <v>28908642</v>
+        <v>25518559.16</v>
       </c>
       <c r="O38" s="3" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="P38" s="3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>120</v>
+        <v>77</v>
       </c>
       <c r="R38" s="3" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>4.3964000000000003E-2</v>
+        <v>3.6859000000000003E-2</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D39" s="4">
-        <v>18886</v>
+        <v>13300</v>
       </c>
       <c r="E39" s="5">
-        <v>543.12</v>
+        <v>332.25</v>
       </c>
       <c r="F39" s="4">
-        <v>10257364.32</v>
+        <v>4418925</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J39" s="5">
-        <v>543.12</v>
+        <v>332.25</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M39" s="4">
-        <v>10257364.32</v>
+        <v>4418925</v>
       </c>
       <c r="N39" s="4">
-        <v>10257364.32</v>
+        <v>4418925</v>
       </c>
       <c r="O39" s="3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="P39" s="3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="Q39" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R39" s="3" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>1.5599E-2</v>
+        <v>6.3819999999999997E-3</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D40" s="4">
-        <v>232430</v>
+        <v>192084</v>
       </c>
       <c r="E40" s="5">
-        <v>47.72</v>
+        <v>156.91999999999999</v>
       </c>
       <c r="F40" s="4">
-        <v>11091559.6</v>
+        <v>30141821.280000001</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J40" s="5">
-        <v>47.72</v>
+        <v>156.91999999999999</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M40" s="4">
-        <v>11091559.6</v>
+        <v>30141821.280000001</v>
       </c>
       <c r="N40" s="4">
-        <v>11091559.6</v>
+        <v>30141821.280000001</v>
       </c>
       <c r="O40" s="3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="P40" s="3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="R40" s="3" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="S40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>1.6868000000000001E-2</v>
+        <v>4.3536999999999999E-2</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D41" s="4">
-        <v>505781</v>
+        <v>18886</v>
       </c>
       <c r="E41" s="5">
-        <v>36.42</v>
+        <v>599.09</v>
       </c>
       <c r="F41" s="4">
-        <v>18420544.02</v>
+        <v>11314413.74</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J41" s="5">
-        <v>36.42</v>
+        <v>599.09</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M41" s="4">
-        <v>18420544.02</v>
+        <v>11314413.74</v>
       </c>
       <c r="N41" s="4">
-        <v>18420544.02</v>
+        <v>11314413.74</v>
       </c>
       <c r="O41" s="3" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="P41" s="3" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="Q41" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R41" s="3" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="S41" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>2.8013E-2</v>
+        <v>1.6341999999999999E-2</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D42" s="4">
-        <v>41434</v>
+        <v>232430</v>
       </c>
       <c r="E42" s="5">
-        <v>130.61000000000001</v>
+        <v>52.9</v>
       </c>
       <c r="F42" s="4">
-        <v>5411694.7400000002</v>
+        <v>12295547</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J42" s="5">
-        <v>130.61000000000001</v>
+        <v>52.9</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M42" s="4">
-        <v>5411694.7400000002</v>
+        <v>12295547</v>
       </c>
       <c r="N42" s="4">
-        <v>5411694.7400000002</v>
+        <v>12295547</v>
       </c>
       <c r="O42" s="3" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="P42" s="3" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>61</v>
+        <v>137</v>
       </c>
       <c r="R42" s="3" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="S42" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>8.2299999999999995E-3</v>
+        <v>1.7759E-2</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D43" s="4">
-        <v>112785</v>
+        <v>505781</v>
       </c>
       <c r="E43" s="5">
-        <v>91.66</v>
+        <v>39.200000000000003</v>
       </c>
       <c r="F43" s="4">
-        <v>10337873.1</v>
+        <v>19826615.199999999</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="5">
-        <v>91.66</v>
+        <v>39.200000000000003</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M43" s="4">
-        <v>10337873.1</v>
+        <v>19826615.199999999</v>
       </c>
       <c r="N43" s="4">
-        <v>10337873.1</v>
+        <v>19826615.199999999</v>
       </c>
       <c r="O43" s="3" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="P43" s="3" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>72</v>
+        <v>42</v>
       </c>
       <c r="R43" s="3" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="S43" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>1.5720999999999999E-2</v>
+        <v>2.8636999999999999E-2</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D44" s="4">
-        <v>267265</v>
+        <v>41434</v>
       </c>
       <c r="E44" s="5">
-        <v>33.86</v>
+        <v>107.67</v>
       </c>
       <c r="F44" s="4">
-        <v>9049592.9000000004</v>
+        <v>4461198.78</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J44" s="5">
-        <v>33.86</v>
+        <v>107.67</v>
       </c>
       <c r="K44" s="5">
         <v>1</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M44" s="4">
-        <v>9049592.9000000004</v>
+        <v>4461198.78</v>
       </c>
       <c r="N44" s="4">
-        <v>9049592.9000000004</v>
+        <v>4461198.78</v>
       </c>
       <c r="O44" s="3" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="P44" s="3" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="Q44" s="3" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="R44" s="3" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="S44" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="W44" s="3" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>1.3762E-2</v>
+        <v>6.4429999999999999E-3</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D45" s="4">
-        <v>18890</v>
+        <v>112785</v>
       </c>
       <c r="E45" s="5">
-        <v>357.92</v>
+        <v>87.09</v>
       </c>
       <c r="F45" s="4">
-        <v>6761108.7999999998</v>
+        <v>9822445.6500000004</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J45" s="5">
-        <v>357.92</v>
+        <v>87.09</v>
       </c>
       <c r="K45" s="5">
         <v>1</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M45" s="4">
-        <v>6761108.7999999998</v>
+        <v>9822445.6500000004</v>
       </c>
       <c r="N45" s="4">
-        <v>6761108.7999999998</v>
+        <v>9822445.6500000004</v>
       </c>
       <c r="O45" s="3" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="P45" s="3" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="Q45" s="3" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="R45" s="3" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="S45" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T45" s="4">
         <v>1</v>
       </c>
       <c r="W45" s="3" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>1.0281999999999999E-2</v>
+        <v>1.4187E-2</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D46" s="4">
-        <v>147249</v>
+        <v>285855</v>
       </c>
       <c r="E46" s="5">
-        <v>44.26</v>
+        <v>49.85</v>
       </c>
       <c r="F46" s="4">
-        <v>6517240.7400000002</v>
+        <v>14249871.75</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J46" s="5">
-        <v>44.26</v>
+        <v>49.85</v>
       </c>
       <c r="K46" s="5">
         <v>1</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M46" s="4">
-        <v>6517240.7400000002</v>
+        <v>14249871.75</v>
       </c>
       <c r="N46" s="4">
-        <v>6517240.7400000002</v>
+        <v>14249871.75</v>
       </c>
       <c r="O46" s="3" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="P46" s="3" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="R46" s="3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="S46" s="3" t="s">
-        <v>260</v>
+        <v>44</v>
       </c>
       <c r="T46" s="4">
         <v>1</v>
       </c>
       <c r="W46" s="3" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
-        <v>9.9109999999999997E-3</v>
+        <v>2.0582E-2</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>261</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>262</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D47" s="4">
-        <v>93121</v>
+        <v>147249</v>
       </c>
       <c r="E47" s="5">
-        <v>145.29</v>
+        <v>47.62</v>
       </c>
       <c r="F47" s="4">
-        <v>13529550.09</v>
+        <v>7011997.3799999999</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J47" s="5">
-        <v>145.29</v>
+        <v>47.62</v>
       </c>
       <c r="K47" s="5">
         <v>1</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M47" s="4">
-        <v>13529550.09</v>
+        <v>7011997.3799999999</v>
       </c>
       <c r="N47" s="4">
-        <v>13529550.09</v>
+        <v>7011997.3799999999</v>
       </c>
       <c r="O47" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="P47" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="Q47" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="R47" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="S47" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="T47" s="4">
+        <v>1</v>
+      </c>
+      <c r="W47" s="3" t="s">
         <v>261</v>
       </c>
-      <c r="P47" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>2.0575E-2</v>
+        <v>1.0128E-2</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>267</v>
+        <v>38</v>
       </c>
       <c r="D48" s="4">
-        <v>-644980.61</v>
+        <v>93121</v>
       </c>
       <c r="E48" s="5">
-        <v>1</v>
+        <v>137.47999999999999</v>
       </c>
       <c r="F48" s="4">
-        <v>-644980.61</v>
+        <v>12802275.08</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>268</v>
+        <v>39</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J48" s="5">
-        <v>1</v>
+        <v>137.47999999999999</v>
       </c>
       <c r="K48" s="5">
         <v>1</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M48" s="4">
-        <v>-644980.61</v>
+        <v>12802275.08</v>
       </c>
       <c r="N48" s="4">
-        <v>-644980.61</v>
+        <v>12802275.08</v>
       </c>
       <c r="O48" s="3" t="s">
-        <v>34</v>
+        <v>266</v>
       </c>
       <c r="P48" s="3" t="s">
-        <v>34</v>
+        <v>268</v>
       </c>
       <c r="Q48" s="3" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="R48" s="3" t="s">
-        <v>34</v>
+        <v>269</v>
       </c>
       <c r="S48" s="3" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="T48" s="4">
         <v>1</v>
       </c>
       <c r="W48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="6">
-        <v>-9.7999999999999997E-4</v>
+        <v>1.8491E-2</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D49" s="4">
-        <v>3502617.74</v>
+        <v>-633603.87</v>
       </c>
       <c r="E49" s="5">
-        <v>5.01</v>
+        <v>1</v>
       </c>
       <c r="F49" s="4">
-        <v>17548114.8774</v>
+        <v>-633603.87</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J49" s="5">
-        <v>5.01</v>
+        <v>1</v>
       </c>
       <c r="K49" s="5">
         <v>1</v>
       </c>
       <c r="L49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M49" s="4">
-        <v>17548114.8774</v>
+        <v>-633603.87</v>
       </c>
       <c r="N49" s="4">
-        <v>17548114.8774</v>
+        <v>-633603.87</v>
       </c>
       <c r="O49" s="3" t="s">
-        <v>273</v>
+        <v>34</v>
       </c>
       <c r="P49" s="3" t="s">
-        <v>274</v>
+        <v>34</v>
       </c>
       <c r="Q49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R49" s="3" t="s">
-        <v>275</v>
+        <v>34</v>
       </c>
       <c r="S49" s="3" t="s">
-        <v>276</v>
+        <v>35</v>
       </c>
       <c r="T49" s="4">
         <v>1</v>
       </c>
       <c r="W49" s="3" t="s">
-        <v>269</v>
+        <v>34</v>
       </c>
       <c r="X49" s="4">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
       <c r="Z49" s="6">
-        <v>2.6686999999999999E-2</v>
+        <v>-9.1500000000000001E-4</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="D50" s="4">
+        <v>2853692.3679999998</v>
+      </c>
+      <c r="E50" s="5">
+        <v>5.01</v>
+      </c>
+      <c r="F50" s="4">
+        <v>14296998.76368</v>
+      </c>
+      <c r="G50" s="3" t="s">
         <v>277</v>
-      </c>
-[...16 lines deleted...]
-        <v>272</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I50" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J50" s="5">
-        <v>1</v>
+        <v>5.01</v>
       </c>
       <c r="K50" s="5">
         <v>1</v>
       </c>
       <c r="L50" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M50" s="4">
-        <v>1568463.67</v>
+        <v>14296998.76368</v>
       </c>
       <c r="N50" s="4">
-        <v>1568463.67</v>
+        <v>14296998.76368</v>
       </c>
       <c r="O50" s="3" t="s">
-        <v>34</v>
+        <v>278</v>
       </c>
       <c r="P50" s="3" t="s">
         <v>279</v>
       </c>
       <c r="Q50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R50" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="S50" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="T50" s="4">
+        <v>1</v>
+      </c>
+      <c r="W50" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="X50" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y50" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z50" s="6">
+        <v>2.0650000000000002E-2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A51" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="D51" s="4">
+        <v>296942.81</v>
+      </c>
+      <c r="E51" s="5">
+        <v>1</v>
+      </c>
+      <c r="F51" s="4">
+        <v>296942.81</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J51" s="5">
+        <v>1</v>
+      </c>
+      <c r="K51" s="5">
+        <v>1</v>
+      </c>
+      <c r="L51" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M51" s="4">
+        <v>296942.81</v>
+      </c>
+      <c r="N51" s="4">
+        <v>296942.81</v>
+      </c>
+      <c r="O51" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="S50" s="3" t="s">
-[...5 lines deleted...]
-      <c r="W50" s="3" t="s">
+      <c r="P51" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="Q51" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="X50" s="4">
-[...11 lines deleted...]
-        <v>280</v>
+      <c r="R51" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S51" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="T51" s="4">
+        <v>1</v>
+      </c>
+      <c r="W51" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X51" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y51" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z51" s="6">
+        <v>4.28E-4</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>285</v>
+        <v>289</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A58" s="3" t="s">
+        <v>290</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>March</vt:lpstr>
+      <vt:lpstr>April</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>