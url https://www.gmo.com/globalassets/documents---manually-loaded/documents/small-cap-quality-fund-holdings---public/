--- v2 (2026-06-15)
+++ v3 (2026-07-07)
@@ -1,78 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_04\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_05\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9C7421AC-432D-4C62-871B-7972A1509997}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D179C33D-5325-42B1-9AAB-91ED433215F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1560" yWindow="1860" windowWidth="11520" windowHeight="8265" xr2:uid="{66BDE2CA-CD46-40C4-9A8C-83D2B67E4522}"/>
+    <workbookView xWindow="1140" yWindow="1140" windowWidth="18720" windowHeight="11650" xr2:uid="{B7D4EC8F-2C2A-4E79-BD4B-123C8CB5832F}"/>
   </bookViews>
   <sheets>
-    <sheet name="April" sheetId="1" r:id="rId1"/>
+    <sheet name="May" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-      <xlwcv:version setVersion="1"/>
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="657" uniqueCount="291">
   <si>
     <t>GMO Small Cap Quality Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
@@ -1303,95 +1304,95 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F569EA16-9F4F-4019-A11B-CBE2210A02A0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ADB28F8E-C1D9-4493-A4C2-1369914F8390}">
   <dimension ref="A1:Z58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="21.140625" style="3" bestFit="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="19.54296875" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="24" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.81640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21.453125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="11.54296875" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="9.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="10.6328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.08984375" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.7265625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="9.6328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="13.26953125" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="21.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.6328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.26953125" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="17.26953125" style="3" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="11.1796875" style="3" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="7.08984375" style="3" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="6.90625" style="4" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="5.90625" style="4" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.54296875" style="3" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="15.1796875" style="4" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="15.453125" style="4" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="12.453125" style="6" bestFit="1" customWidth="1"/>
+    <col min="27" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46142</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:26" x14ac:dyDescent="0.2">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -1427,3648 +1428,3654 @@
       <c r="S3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="U3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="V3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>2050529.93</v>
+        <v>216314.68</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>2050529.93</v>
+        <v>216314.68</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>2050529.93</v>
+        <v>216314.68</v>
       </c>
       <c r="N4" s="4">
-        <v>2050529.93</v>
+        <v>216314.68</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>2.9610000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.0800000000000001E-4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D5" s="4">
-        <v>290291</v>
+        <v>191522</v>
       </c>
       <c r="E5" s="5">
-        <v>93.31</v>
+        <v>140.19999999999999</v>
       </c>
       <c r="F5" s="4">
-        <v>27087053.210000001</v>
+        <v>26851384.399999999</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="5">
-        <v>93.31</v>
+        <v>140.19999999999999</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="4">
-        <v>27087053.210000001</v>
+        <v>26851384.399999999</v>
       </c>
       <c r="N5" s="4">
-        <v>27087053.210000001</v>
+        <v>26851384.399999999</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>3.9123999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.8247999999999997E-2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="4">
-        <v>610913</v>
+        <v>779012</v>
       </c>
       <c r="E6" s="5">
-        <v>5.19</v>
+        <v>6.57</v>
       </c>
       <c r="F6" s="4">
-        <v>3170638.47</v>
+        <v>5118108.84</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="5">
-        <v>5.19</v>
+        <v>6.57</v>
       </c>
       <c r="K6" s="5">
         <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="4">
-        <v>3170638.47</v>
+        <v>5118108.84</v>
       </c>
       <c r="N6" s="4">
-        <v>3170638.47</v>
+        <v>5118108.84</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>48</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>49</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>4.5789999999999997E-3</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:26" x14ac:dyDescent="0.2">
+        <v>7.2899999999999996E-3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D7" s="4">
-        <v>140840</v>
+        <v>143092</v>
       </c>
       <c r="E7" s="5">
-        <v>96.82</v>
+        <v>88.78</v>
       </c>
       <c r="F7" s="4">
-        <v>13636128.800000001</v>
+        <v>12703707.76</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="5">
-        <v>96.82</v>
+        <v>88.78</v>
       </c>
       <c r="K7" s="5">
         <v>1</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M7" s="4">
-        <v>13636128.800000001</v>
+        <v>12703707.76</v>
       </c>
       <c r="N7" s="4">
-        <v>13636128.800000001</v>
+        <v>12703707.76</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>54</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>55</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>56</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>1.9696000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.8095E-2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="4">
-        <v>190906</v>
+        <v>193958</v>
       </c>
       <c r="E8" s="5">
-        <v>123.68</v>
+        <v>115.85</v>
       </c>
       <c r="F8" s="4">
-        <v>23611254.079999998</v>
+        <v>22470034.300000001</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="5">
-        <v>123.68</v>
+        <v>115.85</v>
       </c>
       <c r="K8" s="5">
         <v>1</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M8" s="4">
-        <v>23611254.079999998</v>
+        <v>22470034.300000001</v>
       </c>
       <c r="N8" s="4">
-        <v>23611254.079999998</v>
+        <v>22470034.300000001</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>60</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>61</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>62</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>3.4104000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.2007000000000001E-2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D9" s="4">
-        <v>622248</v>
+        <v>632376</v>
       </c>
       <c r="E9" s="5">
-        <v>45.69</v>
+        <v>53.38</v>
       </c>
       <c r="F9" s="4">
-        <v>28430511.120000001</v>
+        <v>33756230.880000003</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="5">
-        <v>45.69</v>
+        <v>53.38</v>
       </c>
       <c r="K9" s="5">
         <v>1</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M9" s="4">
-        <v>28430511.120000001</v>
+        <v>33756230.880000003</v>
       </c>
       <c r="N9" s="4">
-        <v>28430511.120000001</v>
+        <v>33756230.880000003</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>66</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>55</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>67</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>4.1064999999999997E-2</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
+        <v>4.8083000000000001E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="4">
         <v>7463</v>
       </c>
       <c r="E10" s="5">
-        <v>35</v>
+        <v>44.93</v>
       </c>
       <c r="F10" s="4">
-        <v>261205</v>
+        <v>335312.59000000003</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="5">
-        <v>35</v>
+        <v>44.93</v>
       </c>
       <c r="K10" s="5">
         <v>1</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M10" s="4">
-        <v>261205</v>
+        <v>335312.59000000003</v>
       </c>
       <c r="N10" s="4">
-        <v>261205</v>
+        <v>335312.59000000003</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>71</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>68</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>3.77E-4</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:26" x14ac:dyDescent="0.2">
+        <v>4.7699999999999999E-4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="4">
-        <v>89637</v>
+        <v>90085</v>
       </c>
       <c r="E11" s="5">
-        <v>139.11000000000001</v>
+        <v>150.41</v>
       </c>
       <c r="F11" s="4">
-        <v>12469403.07</v>
+        <v>13549684.85</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="5">
-        <v>139.11000000000001</v>
+        <v>150.41</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4">
-        <v>12469403.07</v>
+        <v>13549684.85</v>
       </c>
       <c r="N11" s="4">
-        <v>12469403.07</v>
+        <v>13549684.85</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>76</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>77</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>78</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>1.8010000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.9300000000000001E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>80</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="4">
-        <v>151472</v>
+        <v>153935</v>
       </c>
       <c r="E12" s="5">
-        <v>120.91</v>
+        <v>123.9</v>
       </c>
       <c r="F12" s="4">
-        <v>18314479.52</v>
+        <v>19072546.5</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="5">
-        <v>120.91</v>
+        <v>123.9</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>18314479.52</v>
+        <v>19072546.5</v>
       </c>
       <c r="N12" s="4">
-        <v>18314479.52</v>
+        <v>19072546.5</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>82</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>77</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>83</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>79</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>2.6453000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.7167E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A13" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>85</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="4">
-        <v>158405</v>
+        <v>160982</v>
       </c>
       <c r="E13" s="5">
-        <v>161.62</v>
+        <v>156.72999999999999</v>
       </c>
       <c r="F13" s="4">
-        <v>25601416.100000001</v>
+        <v>25230708.859999999</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="5">
-        <v>161.62</v>
+        <v>156.72999999999999</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>25601416.100000001</v>
+        <v>25230708.859999999</v>
       </c>
       <c r="N13" s="4">
-        <v>25601416.100000001</v>
+        <v>25230708.859999999</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>87</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>61</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>88</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>84</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>3.6978999999999998E-2</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.5938999999999999E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A14" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>90</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="4">
-        <v>188739</v>
+        <v>191774</v>
       </c>
       <c r="E14" s="5">
-        <v>77.77</v>
+        <v>79.180000000000007</v>
       </c>
       <c r="F14" s="4">
-        <v>14678232.029999999</v>
+        <v>15184665.32</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="5">
-        <v>77.77</v>
+        <v>79.180000000000007</v>
       </c>
       <c r="K14" s="5">
         <v>1</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M14" s="4">
-        <v>14678232.029999999</v>
+        <v>15184665.32</v>
       </c>
       <c r="N14" s="4">
-        <v>14678232.029999999</v>
+        <v>15184665.32</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>92</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>93</v>
       </c>
       <c r="S14" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>89</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>2.1201000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.1628999999999999E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A15" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>95</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="4">
-        <v>209356</v>
+        <v>212708</v>
       </c>
       <c r="E15" s="5">
-        <v>36.71</v>
+        <v>58.89</v>
       </c>
       <c r="F15" s="4">
-        <v>7685458.7599999998</v>
+        <v>12526374.119999999</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="5">
-        <v>36.71</v>
+        <v>58.89</v>
       </c>
       <c r="K15" s="5">
         <v>1</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="4">
-        <v>7685458.7599999998</v>
+        <v>12526374.119999999</v>
       </c>
       <c r="N15" s="4">
-        <v>7685458.7599999998</v>
+        <v>12526374.119999999</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>97</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>98</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>99</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>94</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>1.11E-2</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.7843000000000001E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A16" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>101</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="4">
-        <v>52213</v>
+        <v>87923</v>
       </c>
       <c r="E16" s="5">
-        <v>79.09</v>
+        <v>76.260000000000005</v>
       </c>
       <c r="F16" s="4">
-        <v>4129526.17</v>
+        <v>6705007.9800000004</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="5">
-        <v>79.09</v>
+        <v>76.260000000000005</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M16" s="4">
-        <v>4129526.17</v>
+        <v>6705007.9800000004</v>
       </c>
       <c r="N16" s="4">
-        <v>4129526.17</v>
+        <v>6705007.9800000004</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>102</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>104</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>100</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>5.9639999999999997E-3</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:26" x14ac:dyDescent="0.2">
+        <v>9.5499999999999995E-3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A17" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>106</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="4">
-        <v>278756</v>
+        <v>283241</v>
       </c>
       <c r="E17" s="5">
-        <v>55.72</v>
+        <v>58.04</v>
       </c>
       <c r="F17" s="4">
-        <v>15532284.32</v>
+        <v>16439307.640000001</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="5">
-        <v>55.72</v>
+        <v>58.04</v>
       </c>
       <c r="K17" s="5">
         <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M17" s="4">
-        <v>15532284.32</v>
+        <v>16439307.640000001</v>
       </c>
       <c r="N17" s="4">
-        <v>15532284.32</v>
+        <v>16439307.640000001</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>107</v>
       </c>
       <c r="P17" s="3" t="s">
         <v>108</v>
       </c>
       <c r="Q17" s="3" t="s">
         <v>109</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>110</v>
       </c>
       <c r="S17" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>105</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>2.2435E-2</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.3415999999999999E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A18" s="3" t="s">
         <v>111</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>112</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="4">
-        <v>209817</v>
+        <v>272799</v>
       </c>
       <c r="E18" s="5">
-        <v>33.57</v>
+        <v>33.270000000000003</v>
       </c>
       <c r="F18" s="4">
-        <v>7043556.6900000004</v>
+        <v>9076022.7300000004</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="5">
-        <v>33.57</v>
+        <v>33.270000000000003</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M18" s="4">
-        <v>7043556.6900000004</v>
+        <v>9076022.7300000004</v>
       </c>
       <c r="N18" s="4">
-        <v>7043556.6900000004</v>
+        <v>9076022.7300000004</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>113</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>114</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>115</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>116</v>
       </c>
       <c r="S18" s="3" t="s">
         <v>117</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>111</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>1.0173E-2</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.2928E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A19" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D19" s="4">
-        <v>177457</v>
+        <v>180237</v>
       </c>
       <c r="E19" s="5">
-        <v>163.08000000000001</v>
+        <v>169.95</v>
       </c>
       <c r="F19" s="4">
-        <v>28939687.559999999</v>
+        <v>30631278.149999999</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>163.08000000000001</v>
+        <v>169.95</v>
       </c>
       <c r="K19" s="5">
         <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M19" s="4">
-        <v>28939687.559999999</v>
+        <v>30631278.149999999</v>
       </c>
       <c r="N19" s="4">
-        <v>28939687.559999999</v>
+        <v>30631278.149999999</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>120</v>
       </c>
       <c r="P19" s="3" t="s">
         <v>121</v>
       </c>
       <c r="Q19" s="3" t="s">
         <v>77</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>122</v>
       </c>
       <c r="S19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>118</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>4.1799999999999997E-2</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:26" x14ac:dyDescent="0.2">
+        <v>4.3631999999999997E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A20" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="4">
-        <v>84510</v>
+        <v>85887</v>
       </c>
       <c r="E20" s="5">
-        <v>312.68</v>
+        <v>281.02999999999997</v>
       </c>
       <c r="F20" s="4">
-        <v>26424586.800000001</v>
+        <v>24136823.609999999</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="5">
-        <v>312.68</v>
+        <v>281.02999999999997</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="4">
-        <v>26424586.800000001</v>
+        <v>24136823.609999999</v>
       </c>
       <c r="N20" s="4">
-        <v>26424586.800000001</v>
+        <v>24136823.609999999</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>125</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>126</v>
       </c>
       <c r="Q20" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>127</v>
       </c>
       <c r="S20" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>123</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>3.8168000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.4381000000000002E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A21" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="4">
-        <v>87938</v>
+        <v>89588</v>
       </c>
       <c r="E21" s="5">
-        <v>205.07</v>
+        <v>173.26</v>
       </c>
       <c r="F21" s="4">
-        <v>18033445.66</v>
+        <v>15522016.880000001</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J21" s="5">
-        <v>205.07</v>
+        <v>173.26</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M21" s="4">
-        <v>18033445.66</v>
+        <v>15522016.880000001</v>
       </c>
       <c r="N21" s="4">
-        <v>18033445.66</v>
+        <v>15522016.880000001</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>130</v>
       </c>
       <c r="P21" s="3" t="s">
         <v>131</v>
       </c>
       <c r="Q21" s="3" t="s">
         <v>115</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>132</v>
       </c>
       <c r="S21" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>128</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>2.6047000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.2110000000000001E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A22" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="4">
-        <v>265846</v>
+        <v>270135</v>
       </c>
       <c r="E22" s="5">
-        <v>70.290000000000006</v>
+        <v>69.8</v>
       </c>
       <c r="F22" s="4">
-        <v>18686315.34</v>
+        <v>18855423</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J22" s="5">
-        <v>70.290000000000006</v>
+        <v>69.8</v>
       </c>
       <c r="K22" s="5">
         <v>1</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M22" s="4">
-        <v>18686315.34</v>
+        <v>18855423</v>
       </c>
       <c r="N22" s="4">
-        <v>18686315.34</v>
+        <v>18855423</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>135</v>
       </c>
       <c r="P22" s="3" t="s">
         <v>136</v>
       </c>
       <c r="Q22" s="3" t="s">
         <v>137</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>138</v>
       </c>
       <c r="S22" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>133</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>2.699E-2</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.6858E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A23" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>140</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D23" s="4">
-        <v>48817</v>
+        <v>49594</v>
       </c>
       <c r="E23" s="5">
-        <v>57.46</v>
+        <v>61.75</v>
       </c>
       <c r="F23" s="4">
-        <v>2805024.82</v>
+        <v>3062429.5</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="5">
-        <v>57.46</v>
+        <v>61.75</v>
       </c>
       <c r="K23" s="5">
         <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M23" s="4">
-        <v>2805024.82</v>
+        <v>3062429.5</v>
       </c>
       <c r="N23" s="4">
-        <v>2805024.82</v>
+        <v>3062429.5</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>141</v>
       </c>
       <c r="P23" s="3" t="s">
         <v>142</v>
       </c>
       <c r="Q23" s="3" t="s">
         <v>98</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>143</v>
       </c>
       <c r="S23" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>139</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>4.0509999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:26" x14ac:dyDescent="0.2">
+        <v>4.3620000000000004E-3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A24" s="3" t="s">
         <v>144</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>145</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D24" s="4">
-        <v>300056</v>
+        <v>304915</v>
       </c>
       <c r="E24" s="5">
-        <v>64.14</v>
+        <v>55.81</v>
       </c>
       <c r="F24" s="4">
-        <v>19245591.84</v>
+        <v>17017306.149999999</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J24" s="5">
-        <v>64.14</v>
+        <v>55.81</v>
       </c>
       <c r="K24" s="5">
         <v>1</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M24" s="4">
-        <v>19245591.84</v>
+        <v>17017306.149999999</v>
       </c>
       <c r="N24" s="4">
-        <v>19245591.84</v>
+        <v>17017306.149999999</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>146</v>
       </c>
       <c r="P24" s="3" t="s">
         <v>147</v>
       </c>
       <c r="Q24" s="3" t="s">
         <v>77</v>
       </c>
       <c r="R24" s="3" t="s">
         <v>148</v>
       </c>
       <c r="S24" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T24" s="4">
         <v>1</v>
       </c>
       <c r="W24" s="3" t="s">
         <v>144</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>2.7798E-2</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.4240000000000001E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A25" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>150</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D25" s="4">
-        <v>51562</v>
+        <v>51820</v>
       </c>
       <c r="E25" s="5">
-        <v>141.38</v>
+        <v>138.79</v>
       </c>
       <c r="F25" s="4">
-        <v>7289835.5599999996</v>
+        <v>7192097.7999999998</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J25" s="5">
-        <v>141.38</v>
+        <v>138.79</v>
       </c>
       <c r="K25" s="5">
         <v>1</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M25" s="4">
-        <v>7289835.5599999996</v>
+        <v>7192097.7999999998</v>
       </c>
       <c r="N25" s="4">
-        <v>7289835.5599999996</v>
+        <v>7192097.7999999998</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>151</v>
       </c>
       <c r="P25" s="3" t="s">
         <v>152</v>
       </c>
       <c r="Q25" s="3" t="s">
         <v>77</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>153</v>
       </c>
       <c r="S25" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T25" s="4">
         <v>1</v>
       </c>
       <c r="W25" s="3" t="s">
         <v>149</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>1.0529E-2</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.0244E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A26" s="3" t="s">
         <v>154</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>155</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D26" s="4">
-        <v>128625</v>
+        <v>130712</v>
       </c>
       <c r="E26" s="5">
-        <v>179.3</v>
+        <v>153.18</v>
       </c>
       <c r="F26" s="4">
-        <v>23062462.5</v>
+        <v>20022464.16</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J26" s="5">
-        <v>179.3</v>
+        <v>153.18</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M26" s="4">
-        <v>23062462.5</v>
+        <v>20022464.16</v>
       </c>
       <c r="N26" s="4">
-        <v>23062462.5</v>
+        <v>20022464.16</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>156</v>
       </c>
       <c r="P26" s="3" t="s">
         <v>157</v>
       </c>
       <c r="Q26" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>158</v>
       </c>
       <c r="S26" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>154</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>3.3311E-2</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.852E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A27" s="3" t="s">
         <v>159</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D27" s="4">
-        <v>298922</v>
+        <v>303757</v>
       </c>
       <c r="E27" s="5">
-        <v>90.18</v>
+        <v>81.88</v>
       </c>
       <c r="F27" s="4">
-        <v>26956785.960000001</v>
+        <v>24871623.16</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J27" s="5">
-        <v>90.18</v>
+        <v>81.88</v>
       </c>
       <c r="K27" s="5">
         <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M27" s="4">
-        <v>26956785.960000001</v>
+        <v>24871623.16</v>
       </c>
       <c r="N27" s="4">
-        <v>26956785.960000001</v>
+        <v>24871623.16</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>161</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>162</v>
       </c>
       <c r="Q27" s="3" t="s">
         <v>98</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>163</v>
       </c>
       <c r="S27" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T27" s="4">
         <v>1</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>159</v>
       </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>3.8935999999999998E-2</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.5428000000000001E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A28" s="3" t="s">
         <v>164</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>165</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D28" s="4">
-        <v>141291</v>
+        <v>143590</v>
       </c>
       <c r="E28" s="5">
-        <v>153.75</v>
+        <v>136.32</v>
       </c>
       <c r="F28" s="4">
-        <v>21723491.25</v>
+        <v>19574188.800000001</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J28" s="5">
-        <v>153.75</v>
+        <v>136.32</v>
       </c>
       <c r="K28" s="5">
         <v>1</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M28" s="4">
-        <v>21723491.25</v>
+        <v>19574188.800000001</v>
       </c>
       <c r="N28" s="4">
-        <v>21723491.25</v>
+        <v>19574188.800000001</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>166</v>
       </c>
       <c r="P28" s="3" t="s">
         <v>167</v>
       </c>
       <c r="Q28" s="3" t="s">
         <v>137</v>
       </c>
       <c r="R28" s="3" t="s">
         <v>168</v>
       </c>
       <c r="S28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>164</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>3.1377000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.7882000000000001E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A29" s="3" t="s">
         <v>169</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>170</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D29" s="4">
-        <v>124030</v>
+        <v>126010</v>
       </c>
       <c r="E29" s="5">
-        <v>154.75</v>
+        <v>141.66</v>
       </c>
       <c r="F29" s="4">
-        <v>19193642.5</v>
+        <v>17850576.600000001</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="5">
-        <v>154.75</v>
+        <v>141.66</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M29" s="4">
-        <v>19193642.5</v>
+        <v>17850576.600000001</v>
       </c>
       <c r="N29" s="4">
-        <v>19193642.5</v>
+        <v>17850576.600000001</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>171</v>
       </c>
       <c r="P29" s="3" t="s">
         <v>172</v>
       </c>
       <c r="Q29" s="3" t="s">
         <v>137</v>
       </c>
       <c r="R29" s="3" t="s">
         <v>173</v>
       </c>
       <c r="S29" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>169</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>2.7723000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.5427000000000002E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A30" s="3" t="s">
         <v>174</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>175</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D30" s="4">
-        <v>70007</v>
+        <v>71148</v>
       </c>
       <c r="E30" s="5">
-        <v>83.8</v>
+        <v>82.48</v>
       </c>
       <c r="F30" s="4">
-        <v>5866586.5999999996</v>
+        <v>5868287.04</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J30" s="5">
-        <v>83.8</v>
+        <v>82.48</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M30" s="4">
-        <v>5866586.5999999996</v>
+        <v>5868287.04</v>
       </c>
       <c r="N30" s="4">
-        <v>5866586.5999999996</v>
+        <v>5868287.04</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>176</v>
       </c>
       <c r="P30" s="3" t="s">
         <v>177</v>
       </c>
       <c r="Q30" s="3" t="s">
         <v>77</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>178</v>
       </c>
       <c r="S30" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T30" s="4">
         <v>1</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>174</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>8.4729999999999996E-3</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:26" x14ac:dyDescent="0.2">
+        <v>8.3590000000000001E-3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A31" s="3" t="s">
         <v>179</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>180</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D31" s="4">
-        <v>58113</v>
+        <v>59017</v>
       </c>
       <c r="E31" s="5">
-        <v>293.13</v>
+        <v>319.18</v>
       </c>
       <c r="F31" s="4">
-        <v>17034663.690000001</v>
+        <v>18837046.059999999</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J31" s="5">
-        <v>293.13</v>
+        <v>319.18</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M31" s="4">
-        <v>17034663.690000001</v>
+        <v>18837046.059999999</v>
       </c>
       <c r="N31" s="4">
-        <v>17034663.690000001</v>
+        <v>18837046.059999999</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>181</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>182</v>
       </c>
       <c r="Q31" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>183</v>
       </c>
       <c r="S31" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>179</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>2.4604999999999998E-2</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.6832000000000002E-2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A32" s="3" t="s">
         <v>184</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>185</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D32" s="4">
-        <v>144217</v>
+        <v>146564</v>
       </c>
       <c r="E32" s="5">
-        <v>130.28</v>
+        <v>111.94</v>
       </c>
       <c r="F32" s="4">
-        <v>18788590.760000002</v>
+        <v>16406374.16</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="5">
-        <v>130.28</v>
+        <v>111.94</v>
       </c>
       <c r="K32" s="5">
         <v>1</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M32" s="4">
-        <v>18788590.760000002</v>
+        <v>16406374.16</v>
       </c>
       <c r="N32" s="4">
-        <v>18788590.760000002</v>
+        <v>16406374.16</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>186</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>187</v>
       </c>
       <c r="Q32" s="3" t="s">
         <v>115</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>188</v>
       </c>
       <c r="S32" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T32" s="4">
         <v>1</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>184</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>2.7137999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.3369999999999998E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A33" s="3" t="s">
         <v>189</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>190</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D33" s="4">
-        <v>32854</v>
+        <v>33388</v>
       </c>
       <c r="E33" s="5">
-        <v>184.07</v>
+        <v>206.9</v>
       </c>
       <c r="F33" s="4">
-        <v>6047435.7800000003</v>
+        <v>6907977.2000000002</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J33" s="5">
-        <v>184.07</v>
+        <v>206.9</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M33" s="4">
-        <v>6047435.7800000003</v>
+        <v>6907977.2000000002</v>
       </c>
       <c r="N33" s="4">
-        <v>6047435.7800000003</v>
+        <v>6907977.2000000002</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>191</v>
       </c>
       <c r="P33" s="3" t="s">
         <v>192</v>
       </c>
       <c r="Q33" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>193</v>
       </c>
       <c r="S33" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>189</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>8.7340000000000004E-3</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:26" x14ac:dyDescent="0.2">
+        <v>9.8399999999999998E-3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A34" s="3" t="s">
         <v>194</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>195</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D34" s="4">
         <v>200559</v>
       </c>
       <c r="E34" s="5">
-        <v>25.6</v>
+        <v>27.46</v>
       </c>
       <c r="F34" s="4">
-        <v>5134310.4000000004</v>
+        <v>5507350.1399999997</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J34" s="5">
-        <v>25.6</v>
+        <v>27.46</v>
       </c>
       <c r="K34" s="5">
         <v>1</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M34" s="4">
-        <v>5134310.4000000004</v>
+        <v>5507350.1399999997</v>
       </c>
       <c r="N34" s="4">
-        <v>5134310.4000000004</v>
+        <v>5507350.1399999997</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>196</v>
       </c>
       <c r="P34" s="3" t="s">
         <v>197</v>
       </c>
       <c r="Q34" s="3" t="s">
         <v>55</v>
       </c>
       <c r="R34" s="3" t="s">
         <v>198</v>
       </c>
       <c r="S34" s="3" t="s">
         <v>199</v>
       </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
         <v>194</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>7.4159999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:26" x14ac:dyDescent="0.2">
+        <v>7.8440000000000003E-3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A35" s="3" t="s">
         <v>200</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>201</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D35" s="4">
-        <v>24853</v>
+        <v>25258</v>
       </c>
       <c r="E35" s="5">
-        <v>418.66</v>
+        <v>447.11</v>
       </c>
       <c r="F35" s="4">
-        <v>10404956.98</v>
+        <v>11293104.380000001</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J35" s="5">
-        <v>418.66</v>
+        <v>447.11</v>
       </c>
       <c r="K35" s="5">
         <v>1</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M35" s="4">
-        <v>10404956.98</v>
+        <v>11293104.380000001</v>
       </c>
       <c r="N35" s="4">
-        <v>10404956.98</v>
+        <v>11293104.380000001</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>202</v>
       </c>
       <c r="P35" s="3" t="s">
         <v>203</v>
       </c>
       <c r="Q35" s="3" t="s">
         <v>98</v>
       </c>
       <c r="R35" s="3" t="s">
         <v>204</v>
       </c>
       <c r="S35" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>200</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>1.5029000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.6086E-2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A36" s="3" t="s">
         <v>205</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>206</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D36" s="4">
-        <v>295711</v>
+        <v>300616</v>
       </c>
       <c r="E36" s="5">
-        <v>79.03</v>
+        <v>75.209999999999994</v>
       </c>
       <c r="F36" s="4">
-        <v>23370040.329999998</v>
+        <v>22609329.359999999</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="5">
-        <v>79.03</v>
+        <v>75.209999999999994</v>
       </c>
       <c r="K36" s="5">
         <v>1</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M36" s="4">
-        <v>23370040.329999998</v>
+        <v>22609329.359999999</v>
       </c>
       <c r="N36" s="4">
-        <v>23370040.329999998</v>
+        <v>22609329.359999999</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>207</v>
       </c>
       <c r="P36" s="3" t="s">
         <v>208</v>
       </c>
       <c r="Q36" s="3" t="s">
         <v>209</v>
       </c>
       <c r="R36" s="3" t="s">
         <v>210</v>
       </c>
       <c r="S36" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T36" s="4">
         <v>1</v>
       </c>
       <c r="W36" s="3" t="s">
         <v>205</v>
       </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>3.3755E-2</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.2204999999999998E-2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A37" s="3" t="s">
         <v>211</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>212</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D37" s="4">
-        <v>274992</v>
+        <v>279524</v>
       </c>
       <c r="E37" s="5">
-        <v>86.51</v>
+        <v>81.63</v>
       </c>
       <c r="F37" s="4">
-        <v>23789557.920000002</v>
+        <v>22817544.120000001</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="5">
-        <v>86.51</v>
+        <v>81.63</v>
       </c>
       <c r="K37" s="5">
         <v>1</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M37" s="4">
-        <v>23789557.920000002</v>
+        <v>22817544.120000001</v>
       </c>
       <c r="N37" s="4">
-        <v>23789557.920000002</v>
+        <v>22817544.120000001</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>213</v>
       </c>
       <c r="P37" s="3" t="s">
         <v>214</v>
       </c>
       <c r="Q37" s="3" t="s">
         <v>55</v>
       </c>
       <c r="R37" s="3" t="s">
         <v>215</v>
       </c>
       <c r="S37" s="3" t="s">
         <v>199</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>211</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>3.4361000000000003E-2</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.2502000000000003E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A38" s="3" t="s">
         <v>216</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>217</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D38" s="4">
-        <v>86486</v>
+        <v>86918</v>
       </c>
       <c r="E38" s="5">
-        <v>295.06</v>
+        <v>258.24</v>
       </c>
       <c r="F38" s="4">
-        <v>25518559.16</v>
+        <v>22445704.32</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="5">
-        <v>295.06</v>
+        <v>258.24</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M38" s="4">
-        <v>25518559.16</v>
+        <v>22445704.32</v>
       </c>
       <c r="N38" s="4">
-        <v>25518559.16</v>
+        <v>22445704.32</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>218</v>
       </c>
       <c r="P38" s="3" t="s">
         <v>219</v>
       </c>
       <c r="Q38" s="3" t="s">
         <v>77</v>
       </c>
       <c r="R38" s="3" t="s">
         <v>220</v>
       </c>
       <c r="S38" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>216</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>3.6859000000000003E-2</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.1972E-2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A39" s="3" t="s">
         <v>221</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>222</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D39" s="4">
-        <v>13300</v>
+        <v>8766</v>
       </c>
       <c r="E39" s="5">
-        <v>332.25</v>
+        <v>369.82</v>
       </c>
       <c r="F39" s="4">
-        <v>4418925</v>
+        <v>3241842.12</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J39" s="5">
-        <v>332.25</v>
+        <v>369.82</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M39" s="4">
-        <v>4418925</v>
+        <v>3241842.12</v>
       </c>
       <c r="N39" s="4">
-        <v>4418925</v>
+        <v>3241842.12</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>223</v>
       </c>
       <c r="P39" s="3" t="s">
         <v>224</v>
       </c>
       <c r="Q39" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R39" s="3" t="s">
         <v>225</v>
       </c>
       <c r="S39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>221</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>6.3819999999999997E-3</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:26" x14ac:dyDescent="0.2">
+        <v>4.6169999999999996E-3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A40" s="3" t="s">
         <v>226</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>227</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D40" s="4">
-        <v>192084</v>
+        <v>195228</v>
       </c>
       <c r="E40" s="5">
-        <v>156.91999999999999</v>
+        <v>169.99</v>
       </c>
       <c r="F40" s="4">
-        <v>30141821.280000001</v>
+        <v>33186807.719999999</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J40" s="5">
-        <v>156.91999999999999</v>
+        <v>169.99</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M40" s="4">
-        <v>30141821.280000001</v>
+        <v>33186807.719999999</v>
       </c>
       <c r="N40" s="4">
-        <v>30141821.280000001</v>
+        <v>33186807.719999999</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>228</v>
       </c>
       <c r="P40" s="3" t="s">
         <v>229</v>
       </c>
       <c r="Q40" s="3" t="s">
         <v>115</v>
       </c>
       <c r="R40" s="3" t="s">
         <v>230</v>
       </c>
       <c r="S40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>226</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>4.3536999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:26" x14ac:dyDescent="0.2">
+        <v>4.7272000000000002E-2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A41" s="3" t="s">
         <v>231</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>232</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D41" s="4">
-        <v>18886</v>
+        <v>18980</v>
       </c>
       <c r="E41" s="5">
-        <v>599.09</v>
+        <v>571.96</v>
       </c>
       <c r="F41" s="4">
-        <v>11314413.74</v>
+        <v>10855800.800000001</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J41" s="5">
-        <v>599.09</v>
+        <v>571.96</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M41" s="4">
-        <v>11314413.74</v>
+        <v>10855800.800000001</v>
       </c>
       <c r="N41" s="4">
-        <v>11314413.74</v>
+        <v>10855800.800000001</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>233</v>
       </c>
       <c r="P41" s="3" t="s">
         <v>234</v>
       </c>
       <c r="Q41" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R41" s="3" t="s">
         <v>235</v>
       </c>
       <c r="S41" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>231</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>1.6341999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.5462999999999999E-2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A42" s="3" t="s">
         <v>236</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>237</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D42" s="4">
-        <v>232430</v>
+        <v>236201</v>
       </c>
       <c r="E42" s="5">
-        <v>52.9</v>
+        <v>49.31</v>
       </c>
       <c r="F42" s="4">
-        <v>12295547</v>
+        <v>11647071.310000001</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J42" s="5">
-        <v>52.9</v>
+        <v>49.31</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M42" s="4">
-        <v>12295547</v>
+        <v>11647071.310000001</v>
       </c>
       <c r="N42" s="4">
-        <v>12295547</v>
+        <v>11647071.310000001</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>238</v>
       </c>
       <c r="P42" s="3" t="s">
         <v>239</v>
       </c>
       <c r="Q42" s="3" t="s">
         <v>137</v>
       </c>
       <c r="R42" s="3" t="s">
         <v>240</v>
       </c>
       <c r="S42" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>236</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>1.7759E-2</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.6590000000000001E-2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A43" s="3" t="s">
         <v>241</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>242</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D43" s="4">
-        <v>505781</v>
+        <v>513828</v>
       </c>
       <c r="E43" s="5">
-        <v>39.200000000000003</v>
+        <v>41.4</v>
       </c>
       <c r="F43" s="4">
-        <v>19826615.199999999</v>
+        <v>21272479.199999999</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="5">
-        <v>39.200000000000003</v>
+        <v>41.4</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M43" s="4">
-        <v>19826615.199999999</v>
+        <v>21272479.199999999</v>
       </c>
       <c r="N43" s="4">
-        <v>19826615.199999999</v>
+        <v>21272479.199999999</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>243</v>
       </c>
       <c r="P43" s="3" t="s">
         <v>244</v>
       </c>
       <c r="Q43" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R43" s="3" t="s">
         <v>245</v>
       </c>
       <c r="S43" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
         <v>241</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>2.8636999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.0301000000000002E-2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A44" s="3" t="s">
         <v>246</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>247</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D44" s="4">
-        <v>41434</v>
+        <v>42099</v>
       </c>
       <c r="E44" s="5">
-        <v>107.67</v>
+        <v>113.99</v>
       </c>
       <c r="F44" s="4">
-        <v>4461198.78</v>
+        <v>4798865.01</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J44" s="5">
-        <v>107.67</v>
+        <v>113.99</v>
       </c>
       <c r="K44" s="5">
         <v>1</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M44" s="4">
-        <v>4461198.78</v>
+        <v>4798865.01</v>
       </c>
       <c r="N44" s="4">
-        <v>4461198.78</v>
+        <v>4798865.01</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>248</v>
       </c>
       <c r="P44" s="3" t="s">
         <v>249</v>
       </c>
       <c r="Q44" s="3" t="s">
         <v>61</v>
       </c>
       <c r="R44" s="3" t="s">
         <v>250</v>
       </c>
       <c r="S44" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="W44" s="3" t="s">
         <v>246</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>6.4429999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:26" x14ac:dyDescent="0.2">
+        <v>6.8349999999999999E-3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A45" s="3" t="s">
         <v>251</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>252</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D45" s="4">
-        <v>112785</v>
+        <v>114615</v>
       </c>
       <c r="E45" s="5">
-        <v>87.09</v>
+        <v>92.12</v>
       </c>
       <c r="F45" s="4">
-        <v>9822445.6500000004</v>
+        <v>10558333.800000001</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J45" s="5">
-        <v>87.09</v>
+        <v>92.12</v>
       </c>
       <c r="K45" s="5">
         <v>1</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M45" s="4">
-        <v>9822445.6500000004</v>
+        <v>10558333.800000001</v>
       </c>
       <c r="N45" s="4">
-        <v>9822445.6500000004</v>
+        <v>10558333.800000001</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>253</v>
       </c>
       <c r="P45" s="3" t="s">
         <v>254</v>
       </c>
       <c r="Q45" s="3" t="s">
         <v>77</v>
       </c>
       <c r="R45" s="3" t="s">
         <v>255</v>
       </c>
       <c r="S45" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T45" s="4">
         <v>1</v>
       </c>
       <c r="W45" s="3" t="s">
         <v>251</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>1.4187E-2</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.5039E-2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A46" s="3" t="s">
         <v>256</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>257</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D46" s="4">
-        <v>285855</v>
+        <v>287284</v>
       </c>
       <c r="E46" s="5">
-        <v>49.85</v>
+        <v>57.64</v>
       </c>
       <c r="F46" s="4">
-        <v>14249871.75</v>
+        <v>16559049.76</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J46" s="5">
-        <v>49.85</v>
+        <v>57.64</v>
       </c>
       <c r="K46" s="5">
         <v>1</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M46" s="4">
-        <v>14249871.75</v>
+        <v>16559049.76</v>
       </c>
       <c r="N46" s="4">
-        <v>14249871.75</v>
+        <v>16559049.76</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>258</v>
       </c>
       <c r="P46" s="3" t="s">
         <v>259</v>
       </c>
       <c r="Q46" s="3" t="s">
         <v>77</v>
       </c>
       <c r="R46" s="3" t="s">
         <v>260</v>
       </c>
       <c r="S46" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T46" s="4">
         <v>1</v>
       </c>
       <c r="W46" s="3" t="s">
         <v>256</v>
       </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
-        <v>2.0582E-2</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.3587E-2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A47" s="3" t="s">
         <v>261</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>262</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D47" s="4">
-        <v>147249</v>
+        <v>172243</v>
       </c>
       <c r="E47" s="5">
-        <v>47.62</v>
+        <v>45.72</v>
       </c>
       <c r="F47" s="4">
-        <v>7011997.3799999999</v>
+        <v>7874949.96</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J47" s="5">
-        <v>47.62</v>
+        <v>45.72</v>
       </c>
       <c r="K47" s="5">
         <v>1</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M47" s="4">
-        <v>7011997.3799999999</v>
+        <v>7874949.96</v>
       </c>
       <c r="N47" s="4">
-        <v>7011997.3799999999</v>
+        <v>7874949.96</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>263</v>
       </c>
       <c r="P47" s="3" t="s">
         <v>264</v>
       </c>
       <c r="Q47" s="3" t="s">
         <v>55</v>
       </c>
       <c r="R47" s="3" t="s">
         <v>265</v>
       </c>
       <c r="S47" s="3" t="s">
         <v>117</v>
       </c>
       <c r="T47" s="4">
         <v>1</v>
       </c>
       <c r="W47" s="3" t="s">
         <v>261</v>
       </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>1.0128E-2</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.1217E-2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A48" s="3" t="s">
         <v>266</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>267</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D48" s="4">
-        <v>93121</v>
+        <v>94633</v>
       </c>
       <c r="E48" s="5">
-        <v>137.47999999999999</v>
+        <v>130.07</v>
       </c>
       <c r="F48" s="4">
-        <v>12802275.08</v>
+        <v>12308914.310000001</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J48" s="5">
-        <v>137.47999999999999</v>
+        <v>130.07</v>
       </c>
       <c r="K48" s="5">
         <v>1</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M48" s="4">
-        <v>12802275.08</v>
+        <v>12308914.310000001</v>
       </c>
       <c r="N48" s="4">
-        <v>12802275.08</v>
+        <v>12308914.310000001</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>266</v>
       </c>
       <c r="P48" s="3" t="s">
         <v>268</v>
       </c>
       <c r="Q48" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R48" s="3" t="s">
         <v>269</v>
       </c>
       <c r="S48" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T48" s="4">
         <v>1</v>
       </c>
       <c r="W48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="6">
-        <v>1.8491E-2</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.7533E-2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A49" s="3" t="s">
         <v>270</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>271</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>272</v>
       </c>
       <c r="D49" s="4">
-        <v>-633603.87</v>
+        <v>-671040.64</v>
       </c>
       <c r="E49" s="5">
         <v>1</v>
       </c>
       <c r="F49" s="4">
-        <v>-633603.87</v>
+        <v>-671040.64</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>273</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J49" s="5">
         <v>1</v>
       </c>
       <c r="K49" s="5">
         <v>1</v>
       </c>
       <c r="L49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M49" s="4">
-        <v>-633603.87</v>
+        <v>-671040.64</v>
       </c>
       <c r="N49" s="4">
-        <v>-633603.87</v>
+        <v>-671040.64</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S49" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T49" s="4">
         <v>1</v>
       </c>
       <c r="W49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X49" s="4">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
       <c r="Z49" s="6">
-        <v>-9.1500000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:26" x14ac:dyDescent="0.2">
+        <v>-9.5500000000000001E-4</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A50" s="3" t="s">
         <v>274</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>275</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>276</v>
       </c>
       <c r="D50" s="4">
-        <v>2853692.3679999998</v>
+        <v>3583964.716</v>
       </c>
       <c r="E50" s="5">
         <v>5.01</v>
       </c>
       <c r="F50" s="4">
-        <v>14296998.76368</v>
+        <v>17955663.227159999</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>277</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I50" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J50" s="5">
         <v>5.01</v>
       </c>
       <c r="K50" s="5">
         <v>1</v>
       </c>
       <c r="L50" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M50" s="4">
-        <v>14296998.76368</v>
+        <v>17955663.227159999</v>
       </c>
       <c r="N50" s="4">
-        <v>14296998.76368</v>
+        <v>17955663.227159999</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>278</v>
       </c>
       <c r="P50" s="3" t="s">
         <v>279</v>
       </c>
       <c r="Q50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R50" s="3" t="s">
         <v>280</v>
       </c>
       <c r="S50" s="3" t="s">
         <v>281</v>
       </c>
       <c r="T50" s="4">
         <v>1</v>
       </c>
       <c r="W50" s="3" t="s">
         <v>274</v>
       </c>
       <c r="X50" s="4">
         <v>0</v>
       </c>
       <c r="Y50" s="4">
         <v>0</v>
       </c>
       <c r="Z50" s="6">
-        <v>2.0650000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.5576000000000002E-2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A51" s="3" t="s">
         <v>282</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>283</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>276</v>
       </c>
       <c r="D51" s="4">
-        <v>296942.81</v>
+        <v>1773723.9</v>
       </c>
       <c r="E51" s="5">
         <v>1</v>
       </c>
       <c r="F51" s="4">
-        <v>296942.81</v>
+        <v>1773723.9</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>277</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J51" s="5">
         <v>1</v>
       </c>
       <c r="K51" s="5">
         <v>1</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M51" s="4">
-        <v>296942.81</v>
+        <v>1773723.9</v>
       </c>
       <c r="N51" s="4">
-        <v>296942.81</v>
+        <v>1773723.9</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P51" s="3" t="s">
         <v>284</v>
       </c>
       <c r="Q51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S51" s="3" t="s">
         <v>281</v>
       </c>
       <c r="T51" s="4">
         <v>1</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X51" s="4">
         <v>0</v>
       </c>
       <c r="Y51" s="4">
         <v>0</v>
       </c>
       <c r="Z51" s="6">
-        <v>4.28E-4</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.526E-3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A53" s="3" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="54" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A54" s="3" t="s">
         <v>286</v>
       </c>
     </row>
-    <row r="55" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A55" s="3" t="s">
         <v>287</v>
       </c>
     </row>
-    <row r="56" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A56" s="3" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="57" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A57" s="3" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="58" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A58" s="3" t="s">
         <v>290</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{ce0b8393-e000-47a8-a4cc-e08ec89756a7}" enabled="1" method="Standard" siteId="{337b9f7b-9e69-4689-9b0d-3417bd3d8566}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>April</vt:lpstr>
+      <vt:lpstr>May</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>GMO</Company>
+  <Company>GMO, LLC</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Service-PADB_PRD</dc:creator>
+  <dc:creator>Mat Raftree</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>