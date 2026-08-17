--- v3 (2026-07-07)
+++ v4 (2026-08-17)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_05\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_06\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D179C33D-5325-42B1-9AAB-91ED433215F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{168BD2F1-BE03-4943-B3B6-1E6EE826F877}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1140" yWindow="1140" windowWidth="18720" windowHeight="11650" xr2:uid="{B7D4EC8F-2C2A-4E79-BD4B-123C8CB5832F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{4797BB5F-C7D4-49A1-B418-7D99F73BF709}"/>
   </bookViews>
   <sheets>
-    <sheet name="May" sheetId="1" r:id="rId1"/>
+    <sheet name="June" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="657" uniqueCount="291">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="631" uniqueCount="281">
   <si>
     <t>GMO Small Cap Quality Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -242,65 +242,50 @@
   <si>
     <t>ATR</t>
   </si>
   <si>
     <t>Materials</t>
   </si>
   <si>
     <t>US0383361039</t>
   </si>
   <si>
     <t>03852U106</t>
   </si>
   <si>
     <t>Aramark</t>
   </si>
   <si>
     <t>BH3XG17</t>
   </si>
   <si>
     <t>ARMK</t>
   </si>
   <si>
     <t>US03852U1060</t>
   </si>
   <si>
-    <t>04339D105</t>
-[...13 lines deleted...]
-  <si>
     <t>054540208</t>
   </si>
   <si>
     <t>Axcelis Technologies Inc</t>
   </si>
   <si>
     <t>BD420Q8</t>
   </si>
   <si>
     <t>ACLS</t>
   </si>
   <si>
     <t>Information Technology</t>
   </si>
   <si>
     <t>US0545402085</t>
   </si>
   <si>
     <t>056525108</t>
   </si>
   <si>
     <t>Badger Meter Inc</t>
   </si>
   <si>
     <t>2069128</t>
@@ -699,65 +684,50 @@
     <t>Ollie S Bargain Outlet Holdi</t>
   </si>
   <si>
     <t>BZ22B38</t>
   </si>
   <si>
     <t>OLLI</t>
   </si>
   <si>
     <t>US6811161099</t>
   </si>
   <si>
     <t>683344105</t>
   </si>
   <si>
     <t>Onto Innovation Inc</t>
   </si>
   <si>
     <t>BKZ7N95</t>
   </si>
   <si>
     <t>ONTO</t>
   </si>
   <si>
     <t>US6833441057</t>
-  </si>
-[...13 lines deleted...]
-    <t>US7404441047</t>
   </si>
   <si>
     <t>741511109</t>
   </si>
   <si>
     <t>Pricesmart Inc</t>
   </si>
   <si>
     <t>2092942</t>
   </si>
   <si>
     <t>PSMT</t>
   </si>
   <si>
     <t>US7415111092</t>
   </si>
   <si>
     <t>75524B104</t>
   </si>
   <si>
     <t>Rbc Bearings Inc</t>
   </si>
   <si>
     <t>B0GLYB5</t>
   </si>
@@ -1304,95 +1274,95 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ADB28F8E-C1D9-4493-A4C2-1369914F8390}">
-  <dimension ref="A1:Z58"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{115A551D-FC61-4F80-AE97-BFE088E7216E}">
+  <dimension ref="A1:Z56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="19.54296875" style="3" bestFit="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="27" max="16384" width="8.7265625" style="1"/>
+    <col min="1" max="1" width="21.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="25.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" style="3"/>
+    <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46171</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:26" x14ac:dyDescent="0.3">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -1428,3654 +1398,3506 @@
       <c r="S3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="U3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="V3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>216314.68</v>
+        <v>30317.59</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>216314.68</v>
+        <v>30317.59</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>216314.68</v>
+        <v>30317.59</v>
       </c>
       <c r="N4" s="4">
-        <v>216314.68</v>
+        <v>30317.59</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>3.0800000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.0000000000000003E-5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D5" s="4">
-        <v>191522</v>
+        <v>194615</v>
       </c>
       <c r="E5" s="5">
-        <v>140.19999999999999</v>
+        <v>126.86</v>
       </c>
       <c r="F5" s="4">
-        <v>26851384.399999999</v>
+        <v>24688858.899999999</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="5">
-        <v>140.19999999999999</v>
+        <v>126.86</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="4">
-        <v>26851384.399999999</v>
+        <v>24688858.899999999</v>
       </c>
       <c r="N5" s="4">
-        <v>26851384.399999999</v>
+        <v>24688858.899999999</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>3.8247999999999997E-2</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.2918999999999997E-2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="4">
-        <v>779012</v>
+        <v>791593</v>
       </c>
       <c r="E6" s="5">
-        <v>6.57</v>
+        <v>7.19</v>
       </c>
       <c r="F6" s="4">
-        <v>5118108.84</v>
+        <v>5691553.6699999999</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="5">
-        <v>6.57</v>
+        <v>7.19</v>
       </c>
       <c r="K6" s="5">
         <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="4">
-        <v>5118108.84</v>
+        <v>5691553.6699999999</v>
       </c>
       <c r="N6" s="4">
-        <v>5118108.84</v>
+        <v>5691553.6699999999</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>48</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>49</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>7.2899999999999996E-3</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:26" x14ac:dyDescent="0.3">
+        <v>7.5880000000000001E-3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D7" s="4">
-        <v>143092</v>
+        <v>161122</v>
       </c>
       <c r="E7" s="5">
-        <v>88.78</v>
+        <v>118.53</v>
       </c>
       <c r="F7" s="4">
-        <v>12703707.76</v>
+        <v>19097790.66</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="5">
-        <v>88.78</v>
+        <v>118.53</v>
       </c>
       <c r="K7" s="5">
         <v>1</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M7" s="4">
-        <v>12703707.76</v>
+        <v>19097790.66</v>
       </c>
       <c r="N7" s="4">
-        <v>12703707.76</v>
+        <v>19097790.66</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>54</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>55</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>56</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>1.8095E-2</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.5464000000000001E-2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="4">
-        <v>193958</v>
+        <v>215623</v>
       </c>
       <c r="E8" s="5">
-        <v>115.85</v>
+        <v>125.2</v>
       </c>
       <c r="F8" s="4">
-        <v>22470034.300000001</v>
+        <v>26995999.600000001</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="5">
-        <v>115.85</v>
+        <v>125.2</v>
       </c>
       <c r="K8" s="5">
         <v>1</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M8" s="4">
-        <v>22470034.300000001</v>
+        <v>26995999.600000001</v>
       </c>
       <c r="N8" s="4">
-        <v>22470034.300000001</v>
+        <v>26995999.600000001</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>60</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>61</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>62</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>3.2007000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.5994999999999999E-2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D9" s="4">
-        <v>632376</v>
+        <v>574900</v>
       </c>
       <c r="E9" s="5">
-        <v>53.38</v>
+        <v>56.9</v>
       </c>
       <c r="F9" s="4">
-        <v>33756230.880000003</v>
+        <v>32711810</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="5">
-        <v>53.38</v>
+        <v>56.9</v>
       </c>
       <c r="K9" s="5">
         <v>1</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M9" s="4">
-        <v>33756230.880000003</v>
+        <v>32711810</v>
       </c>
       <c r="N9" s="4">
-        <v>33756230.880000003</v>
+        <v>32711810</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>66</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>55</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>67</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>4.8083000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.3616000000000002E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="4">
-        <v>7463</v>
+        <v>91540</v>
       </c>
       <c r="E10" s="5">
-        <v>44.93</v>
+        <v>189.45</v>
       </c>
       <c r="F10" s="4">
-        <v>335312.59000000003</v>
+        <v>17342253</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="5">
-        <v>44.93</v>
+        <v>189.45</v>
       </c>
       <c r="K10" s="5">
         <v>1</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M10" s="4">
-        <v>335312.59000000003</v>
+        <v>17342253</v>
       </c>
       <c r="N10" s="4">
-        <v>335312.59000000003</v>
+        <v>17342253</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>71</v>
       </c>
       <c r="Q10" s="3" t="s">
-        <v>42</v>
+        <v>72</v>
       </c>
       <c r="R10" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>68</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>4.7699999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.3123000000000001E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="4">
-        <v>90085</v>
+        <v>173025</v>
       </c>
       <c r="E11" s="5">
-        <v>150.41</v>
+        <v>148.38</v>
       </c>
       <c r="F11" s="4">
-        <v>13549684.85</v>
+        <v>25673449.5</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="5">
-        <v>150.41</v>
+        <v>148.38</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4">
-        <v>13549684.85</v>
+        <v>25673449.5</v>
       </c>
       <c r="N11" s="4">
-        <v>13549684.85</v>
+        <v>25673449.5</v>
       </c>
       <c r="O11" s="3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P11" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="Q11" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>78</v>
       </c>
       <c r="S11" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>1.9300000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.4230999999999998E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>80</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="4">
-        <v>153935</v>
+        <v>163582</v>
       </c>
       <c r="E12" s="5">
-        <v>123.9</v>
+        <v>168.95</v>
       </c>
       <c r="F12" s="4">
-        <v>19072546.5</v>
+        <v>27637178.899999999</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="5">
-        <v>123.9</v>
+        <v>168.95</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>19072546.5</v>
+        <v>27637178.899999999</v>
       </c>
       <c r="N12" s="4">
-        <v>19072546.5</v>
+        <v>27637178.899999999</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>82</v>
       </c>
       <c r="Q12" s="3" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>83</v>
       </c>
       <c r="S12" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>79</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>2.7167E-2</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.6850000000000001E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>85</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="4">
-        <v>160982</v>
+        <v>194871</v>
       </c>
       <c r="E13" s="5">
-        <v>156.72999999999999</v>
+        <v>60.67</v>
       </c>
       <c r="F13" s="4">
-        <v>25230708.859999999</v>
+        <v>11822823.57</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="5">
-        <v>156.72999999999999</v>
+        <v>60.67</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>25230708.859999999</v>
+        <v>11822823.57</v>
       </c>
       <c r="N13" s="4">
-        <v>25230708.859999999</v>
+        <v>11822823.57</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>87</v>
       </c>
       <c r="Q13" s="3" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>88</v>
       </c>
       <c r="S13" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>84</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>3.5938999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.5764E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>90</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="4">
-        <v>191774</v>
+        <v>216143</v>
       </c>
       <c r="E14" s="5">
-        <v>79.180000000000007</v>
+        <v>60.18</v>
       </c>
       <c r="F14" s="4">
-        <v>15184665.32</v>
+        <v>13007485.74</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="5">
-        <v>79.180000000000007</v>
+        <v>60.18</v>
       </c>
       <c r="K14" s="5">
         <v>1</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M14" s="4">
-        <v>15184665.32</v>
+        <v>13007485.74</v>
       </c>
       <c r="N14" s="4">
-        <v>15184665.32</v>
+        <v>13007485.74</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>92</v>
       </c>
       <c r="Q14" s="3" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="R14" s="3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="S14" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>89</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>2.1628999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.7343000000000001E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="4">
-        <v>212708</v>
+        <v>89343</v>
       </c>
       <c r="E15" s="5">
-        <v>58.89</v>
+        <v>89.48</v>
       </c>
       <c r="F15" s="4">
-        <v>12526374.119999999</v>
+        <v>7994411.6399999997</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="5">
-        <v>58.89</v>
+        <v>89.48</v>
       </c>
       <c r="K15" s="5">
         <v>1</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="4">
-        <v>12526374.119999999</v>
+        <v>7994411.6399999997</v>
       </c>
       <c r="N15" s="4">
-        <v>12526374.119999999</v>
+        <v>7994411.6399999997</v>
       </c>
       <c r="O15" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P15" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Q15" s="3" t="s">
-        <v>98</v>
+        <v>42</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>99</v>
       </c>
       <c r="S15" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>1.7843000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.0659E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>101</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="4">
-        <v>87923</v>
+        <v>287816</v>
       </c>
       <c r="E16" s="5">
-        <v>76.260000000000005</v>
+        <v>51.23</v>
       </c>
       <c r="F16" s="4">
-        <v>6705007.9800000004</v>
+        <v>14744813.68</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="5">
-        <v>76.260000000000005</v>
+        <v>51.23</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M16" s="4">
-        <v>6705007.9800000004</v>
+        <v>14744813.68</v>
       </c>
       <c r="N16" s="4">
-        <v>6705007.9800000004</v>
+        <v>14744813.68</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>102</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Q16" s="3" t="s">
-        <v>42</v>
+        <v>104</v>
       </c>
       <c r="R16" s="3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>100</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>9.5499999999999995E-3</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.966E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="4">
-        <v>283241</v>
+        <v>277204</v>
       </c>
       <c r="E17" s="5">
-        <v>58.04</v>
+        <v>29.28</v>
       </c>
       <c r="F17" s="4">
-        <v>16439307.640000001</v>
+        <v>8116533.1200000001</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="5">
-        <v>58.04</v>
+        <v>29.28</v>
       </c>
       <c r="K17" s="5">
         <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M17" s="4">
-        <v>16439307.640000001</v>
+        <v>8116533.1200000001</v>
       </c>
       <c r="N17" s="4">
-        <v>16439307.640000001</v>
+        <v>8116533.1200000001</v>
       </c>
       <c r="O17" s="3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="Q17" s="3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="R17" s="3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="S17" s="3" t="s">
-        <v>50</v>
+        <v>112</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>2.3415999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.0822E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="4">
-        <v>272799</v>
+        <v>183148</v>
       </c>
       <c r="E18" s="5">
-        <v>33.270000000000003</v>
+        <v>148.53</v>
       </c>
       <c r="F18" s="4">
-        <v>9076022.7300000004</v>
+        <v>27202972.440000001</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="5">
-        <v>33.270000000000003</v>
+        <v>148.53</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M18" s="4">
-        <v>9076022.7300000004</v>
+        <v>27202972.440000001</v>
       </c>
       <c r="N18" s="4">
-        <v>9076022.7300000004</v>
+        <v>27202972.440000001</v>
       </c>
       <c r="O18" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="P18" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q18" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="R18" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="S18" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T18" s="4">
+        <v>1</v>
+      </c>
+      <c r="W18" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="P18" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>1.2928E-2</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.6270999999999998E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D19" s="4">
-        <v>180237</v>
+        <v>87275</v>
       </c>
       <c r="E19" s="5">
-        <v>169.95</v>
+        <v>298.75</v>
       </c>
       <c r="F19" s="4">
-        <v>30631278.149999999</v>
+        <v>26073406.25</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>169.95</v>
+        <v>298.75</v>
       </c>
       <c r="K19" s="5">
         <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M19" s="4">
-        <v>30631278.149999999</v>
+        <v>26073406.25</v>
       </c>
       <c r="N19" s="4">
-        <v>30631278.149999999</v>
+        <v>26073406.25</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>120</v>
       </c>
       <c r="P19" s="3" t="s">
         <v>121</v>
       </c>
       <c r="Q19" s="3" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>122</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>118</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>4.3631999999999997E-2</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.4764999999999997E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="4">
-        <v>85887</v>
+        <v>91035</v>
       </c>
       <c r="E20" s="5">
-        <v>281.02999999999997</v>
+        <v>190.92</v>
       </c>
       <c r="F20" s="4">
-        <v>24136823.609999999</v>
+        <v>17380402.199999999</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="5">
-        <v>281.02999999999997</v>
+        <v>190.92</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="4">
-        <v>24136823.609999999</v>
+        <v>17380402.199999999</v>
       </c>
       <c r="N20" s="4">
-        <v>24136823.609999999</v>
+        <v>17380402.199999999</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>125</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>126</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>42</v>
+        <v>110</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>127</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>123</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>3.4381000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.3174E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="4">
-        <v>89588</v>
+        <v>274498</v>
       </c>
       <c r="E21" s="5">
-        <v>173.26</v>
+        <v>76.14</v>
       </c>
       <c r="F21" s="4">
-        <v>15522016.880000001</v>
+        <v>20900277.719999999</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J21" s="5">
-        <v>173.26</v>
+        <v>76.14</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M21" s="4">
-        <v>15522016.880000001</v>
+        <v>20900277.719999999</v>
       </c>
       <c r="N21" s="4">
-        <v>15522016.880000001</v>
+        <v>20900277.719999999</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>130</v>
       </c>
       <c r="P21" s="3" t="s">
         <v>131</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>115</v>
+        <v>132</v>
       </c>
       <c r="R21" s="3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>128</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>2.2110000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.7866999999999999E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="4">
-        <v>270135</v>
+        <v>87418</v>
       </c>
       <c r="E22" s="5">
-        <v>69.8</v>
+        <v>62.52</v>
       </c>
       <c r="F22" s="4">
-        <v>18855423</v>
+        <v>5465373.3600000003</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J22" s="5">
-        <v>69.8</v>
+        <v>62.52</v>
       </c>
       <c r="K22" s="5">
         <v>1</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M22" s="4">
-        <v>18855423</v>
+        <v>5465373.3600000003</v>
       </c>
       <c r="N22" s="4">
-        <v>18855423</v>
+        <v>5465373.3600000003</v>
       </c>
       <c r="O22" s="3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="P22" s="3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>137</v>
+        <v>93</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>138</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>2.6858E-2</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:26" x14ac:dyDescent="0.3">
+        <v>7.2870000000000001E-3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>140</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D23" s="4">
-        <v>49594</v>
+        <v>309840</v>
       </c>
       <c r="E23" s="5">
-        <v>61.75</v>
+        <v>52.58</v>
       </c>
       <c r="F23" s="4">
-        <v>3062429.5</v>
+        <v>16291387.199999999</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="5">
-        <v>61.75</v>
+        <v>52.58</v>
       </c>
       <c r="K23" s="5">
         <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M23" s="4">
-        <v>3062429.5</v>
+        <v>16291387.199999999</v>
       </c>
       <c r="N23" s="4">
-        <v>3062429.5</v>
+        <v>16291387.199999999</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>141</v>
       </c>
       <c r="P23" s="3" t="s">
         <v>142</v>
       </c>
       <c r="Q23" s="3" t="s">
-        <v>98</v>
+        <v>72</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>143</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>139</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>4.3620000000000004E-3</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.1722000000000002E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>144</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>145</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D24" s="4">
-        <v>304915</v>
+        <v>52657</v>
       </c>
       <c r="E24" s="5">
-        <v>55.81</v>
+        <v>179.86</v>
       </c>
       <c r="F24" s="4">
-        <v>17017306.149999999</v>
+        <v>9470888.0199999996</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J24" s="5">
-        <v>55.81</v>
+        <v>179.86</v>
       </c>
       <c r="K24" s="5">
         <v>1</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M24" s="4">
-        <v>17017306.149999999</v>
+        <v>9470888.0199999996</v>
       </c>
       <c r="N24" s="4">
-        <v>17017306.149999999</v>
+        <v>9470888.0199999996</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>146</v>
       </c>
       <c r="P24" s="3" t="s">
         <v>147</v>
       </c>
       <c r="Q24" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="R24" s="3" t="s">
         <v>148</v>
       </c>
       <c r="S24" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T24" s="4">
         <v>1</v>
       </c>
       <c r="W24" s="3" t="s">
         <v>144</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>2.4240000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.2628E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>150</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D25" s="4">
-        <v>51820</v>
+        <v>132823</v>
       </c>
       <c r="E25" s="5">
-        <v>138.79</v>
+        <v>149.01</v>
       </c>
       <c r="F25" s="4">
-        <v>7192097.7999999998</v>
+        <v>19791955.23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J25" s="5">
-        <v>138.79</v>
+        <v>149.01</v>
       </c>
       <c r="K25" s="5">
         <v>1</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M25" s="4">
-        <v>7192097.7999999998</v>
+        <v>19791955.23</v>
       </c>
       <c r="N25" s="4">
-        <v>7192097.7999999998</v>
+        <v>19791955.23</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>151</v>
       </c>
       <c r="P25" s="3" t="s">
         <v>152</v>
       </c>
       <c r="Q25" s="3" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>153</v>
       </c>
       <c r="S25" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T25" s="4">
         <v>1</v>
       </c>
       <c r="W25" s="3" t="s">
         <v>149</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>1.0244E-2</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.6388999999999999E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>154</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>155</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D26" s="4">
-        <v>130712</v>
+        <v>308662</v>
       </c>
       <c r="E26" s="5">
-        <v>153.18</v>
+        <v>79.010000000000005</v>
       </c>
       <c r="F26" s="4">
-        <v>20022464.16</v>
+        <v>24387384.620000001</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J26" s="5">
-        <v>153.18</v>
+        <v>79.010000000000005</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M26" s="4">
-        <v>20022464.16</v>
+        <v>24387384.620000001</v>
       </c>
       <c r="N26" s="4">
-        <v>20022464.16</v>
+        <v>24387384.620000001</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>156</v>
       </c>
       <c r="P26" s="3" t="s">
         <v>157</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>158</v>
       </c>
       <c r="S26" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>154</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>2.852E-2</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.2516999999999997E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>159</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D27" s="4">
-        <v>303757</v>
+        <v>145909</v>
       </c>
       <c r="E27" s="5">
-        <v>81.88</v>
+        <v>137.74</v>
       </c>
       <c r="F27" s="4">
-        <v>24871623.16</v>
+        <v>20097505.66</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J27" s="5">
-        <v>81.88</v>
+        <v>137.74</v>
       </c>
       <c r="K27" s="5">
         <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M27" s="4">
-        <v>24871623.16</v>
+        <v>20097505.66</v>
       </c>
       <c r="N27" s="4">
-        <v>24871623.16</v>
+        <v>20097505.66</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>161</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>162</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>98</v>
+        <v>132</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>163</v>
       </c>
       <c r="S27" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T27" s="4">
         <v>1</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>159</v>
       </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>3.5428000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.6797000000000001E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>164</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>165</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D28" s="4">
-        <v>143590</v>
+        <v>128045</v>
       </c>
       <c r="E28" s="5">
-        <v>136.32</v>
+        <v>134.13</v>
       </c>
       <c r="F28" s="4">
-        <v>19574188.800000001</v>
+        <v>17174675.850000001</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J28" s="5">
-        <v>136.32</v>
+        <v>134.13</v>
       </c>
       <c r="K28" s="5">
         <v>1</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M28" s="4">
-        <v>19574188.800000001</v>
+        <v>17174675.850000001</v>
       </c>
       <c r="N28" s="4">
-        <v>19574188.800000001</v>
+        <v>17174675.850000001</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>166</v>
       </c>
       <c r="P28" s="3" t="s">
         <v>167</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="R28" s="3" t="s">
         <v>168</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>164</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>2.7882000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.29E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>169</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>170</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D29" s="4">
-        <v>126010</v>
+        <v>72297</v>
       </c>
       <c r="E29" s="5">
-        <v>141.66</v>
+        <v>86.53</v>
       </c>
       <c r="F29" s="4">
-        <v>17850576.600000001</v>
+        <v>6255859.4100000001</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="5">
-        <v>141.66</v>
+        <v>86.53</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M29" s="4">
-        <v>17850576.600000001</v>
+        <v>6255859.4100000001</v>
       </c>
       <c r="N29" s="4">
-        <v>17850576.600000001</v>
+        <v>6255859.4100000001</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>171</v>
       </c>
       <c r="P29" s="3" t="s">
         <v>172</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>137</v>
+        <v>72</v>
       </c>
       <c r="R29" s="3" t="s">
         <v>173</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>169</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>2.5427000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:26" x14ac:dyDescent="0.3">
+        <v>8.3409999999999995E-3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
         <v>174</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>175</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D30" s="4">
-        <v>71148</v>
+        <v>59970</v>
       </c>
       <c r="E30" s="5">
-        <v>82.48</v>
+        <v>314.23</v>
       </c>
       <c r="F30" s="4">
-        <v>5868287.04</v>
+        <v>18844373.100000001</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J30" s="5">
-        <v>82.48</v>
+        <v>314.23</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M30" s="4">
-        <v>5868287.04</v>
+        <v>18844373.100000001</v>
       </c>
       <c r="N30" s="4">
-        <v>5868287.04</v>
+        <v>18844373.100000001</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>176</v>
       </c>
       <c r="P30" s="3" t="s">
         <v>177</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>178</v>
       </c>
       <c r="S30" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T30" s="4">
         <v>1</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>174</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>8.3590000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.5125999999999999E-2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>179</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>180</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D31" s="4">
-        <v>59017</v>
+        <v>148931</v>
       </c>
       <c r="E31" s="5">
-        <v>319.18</v>
+        <v>114.16</v>
       </c>
       <c r="F31" s="4">
-        <v>18837046.059999999</v>
+        <v>17001962.960000001</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J31" s="5">
-        <v>319.18</v>
+        <v>114.16</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M31" s="4">
-        <v>18837046.059999999</v>
+        <v>17001962.960000001</v>
       </c>
       <c r="N31" s="4">
-        <v>18837046.059999999</v>
+        <v>17001962.960000001</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>181</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>182</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>42</v>
+        <v>110</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>183</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>179</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>2.6832000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.2669000000000002E-2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>184</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>185</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D32" s="4">
-        <v>146564</v>
+        <v>33927</v>
       </c>
       <c r="E32" s="5">
-        <v>111.94</v>
+        <v>206.81</v>
       </c>
       <c r="F32" s="4">
-        <v>16406374.16</v>
+        <v>7016442.8700000001</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="5">
-        <v>111.94</v>
+        <v>206.81</v>
       </c>
       <c r="K32" s="5">
         <v>1</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M32" s="4">
-        <v>16406374.16</v>
+        <v>7016442.8700000001</v>
       </c>
       <c r="N32" s="4">
-        <v>16406374.16</v>
+        <v>7016442.8700000001</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>186</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>187</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>115</v>
+        <v>42</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>188</v>
       </c>
       <c r="S32" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T32" s="4">
         <v>1</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>184</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>2.3369999999999998E-2</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.3550000000000005E-3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>189</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>190</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D33" s="4">
-        <v>33388</v>
+        <v>200559</v>
       </c>
       <c r="E33" s="5">
-        <v>206.9</v>
+        <v>27.43</v>
       </c>
       <c r="F33" s="4">
-        <v>6907977.2000000002</v>
+        <v>5501333.3700000001</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J33" s="5">
-        <v>206.9</v>
+        <v>27.43</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M33" s="4">
-        <v>6907977.2000000002</v>
+        <v>5501333.3700000001</v>
       </c>
       <c r="N33" s="4">
-        <v>6907977.2000000002</v>
+        <v>5501333.3700000001</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>191</v>
       </c>
       <c r="P33" s="3" t="s">
         <v>192</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>193</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>44</v>
+        <v>194</v>
       </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>189</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>9.8399999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:26" x14ac:dyDescent="0.3">
+        <v>7.3350000000000004E-3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D34" s="4">
-        <v>200559</v>
+        <v>25666</v>
       </c>
       <c r="E34" s="5">
-        <v>27.46</v>
+        <v>529.59</v>
       </c>
       <c r="F34" s="4">
-        <v>5507350.1399999997</v>
+        <v>13592456.939999999</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J34" s="5">
-        <v>27.46</v>
+        <v>529.59</v>
       </c>
       <c r="K34" s="5">
         <v>1</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M34" s="4">
-        <v>5507350.1399999997</v>
+        <v>13592456.939999999</v>
       </c>
       <c r="N34" s="4">
-        <v>5507350.1399999997</v>
+        <v>13592456.939999999</v>
       </c>
       <c r="O34" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="P34" s="3" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>55</v>
+        <v>93</v>
       </c>
       <c r="R34" s="3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="S34" s="3" t="s">
-        <v>199</v>
+        <v>44</v>
       </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>7.8440000000000003E-3</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.8123E-2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>200</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>201</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D35" s="4">
-        <v>25258</v>
+        <v>305470</v>
       </c>
       <c r="E35" s="5">
-        <v>447.11</v>
+        <v>69.98</v>
       </c>
       <c r="F35" s="4">
-        <v>11293104.380000001</v>
+        <v>21376790.600000001</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J35" s="5">
-        <v>447.11</v>
+        <v>69.98</v>
       </c>
       <c r="K35" s="5">
         <v>1</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M35" s="4">
-        <v>11293104.380000001</v>
+        <v>21376790.600000001</v>
       </c>
       <c r="N35" s="4">
-        <v>11293104.380000001</v>
+        <v>21376790.600000001</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>202</v>
       </c>
       <c r="P35" s="3" t="s">
         <v>203</v>
       </c>
       <c r="Q35" s="3" t="s">
-        <v>98</v>
+        <v>204</v>
       </c>
       <c r="R35" s="3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>200</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>1.6086E-2</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.8502E-2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D36" s="4">
-        <v>300616</v>
+        <v>284038</v>
       </c>
       <c r="E36" s="5">
-        <v>75.209999999999994</v>
+        <v>76.88</v>
       </c>
       <c r="F36" s="4">
-        <v>22609329.359999999</v>
+        <v>21836841.440000001</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="5">
-        <v>75.209999999999994</v>
+        <v>76.88</v>
       </c>
       <c r="K36" s="5">
         <v>1</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M36" s="4">
-        <v>22609329.359999999</v>
+        <v>21836841.440000001</v>
       </c>
       <c r="N36" s="4">
-        <v>22609329.359999999</v>
+        <v>21836841.440000001</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="P36" s="3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>209</v>
+        <v>55</v>
       </c>
       <c r="R36" s="3" t="s">
         <v>210</v>
       </c>
       <c r="S36" s="3" t="s">
-        <v>50</v>
+        <v>194</v>
       </c>
       <c r="T36" s="4">
         <v>1</v>
       </c>
       <c r="W36" s="3" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>3.2204999999999998E-2</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.9116E-2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>211</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>212</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D37" s="4">
-        <v>279524</v>
+        <v>99626</v>
       </c>
       <c r="E37" s="5">
-        <v>81.63</v>
+        <v>378.45</v>
       </c>
       <c r="F37" s="4">
-        <v>22817544.120000001</v>
+        <v>37703459.700000003</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="5">
-        <v>81.63</v>
+        <v>378.45</v>
       </c>
       <c r="K37" s="5">
         <v>1</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M37" s="4">
-        <v>22817544.120000001</v>
+        <v>37703459.700000003</v>
       </c>
       <c r="N37" s="4">
-        <v>22817544.120000001</v>
+        <v>37703459.700000003</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>213</v>
       </c>
       <c r="P37" s="3" t="s">
         <v>214</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="R37" s="3" t="s">
         <v>215</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>199</v>
+        <v>50</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>211</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>3.2502000000000003E-2</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.0271999999999997E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>216</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>217</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D38" s="4">
-        <v>86918</v>
+        <v>198381</v>
       </c>
       <c r="E38" s="5">
-        <v>258.24</v>
+        <v>195.34</v>
       </c>
       <c r="F38" s="4">
-        <v>22445704.32</v>
+        <v>38751744.539999999</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="5">
-        <v>258.24</v>
+        <v>195.34</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M38" s="4">
-        <v>22445704.32</v>
+        <v>38751744.539999999</v>
       </c>
       <c r="N38" s="4">
-        <v>22445704.32</v>
+        <v>38751744.539999999</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>218</v>
       </c>
       <c r="P38" s="3" t="s">
         <v>219</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="R38" s="3" t="s">
         <v>220</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>216</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>3.1972E-2</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.1670000000000001E-2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>221</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>222</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D39" s="4">
-        <v>8766</v>
+        <v>19286</v>
       </c>
       <c r="E39" s="5">
-        <v>369.82</v>
+        <v>644.05999999999995</v>
       </c>
       <c r="F39" s="4">
-        <v>3241842.12</v>
+        <v>12421341.16</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J39" s="5">
-        <v>369.82</v>
+        <v>644.05999999999995</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M39" s="4">
-        <v>3241842.12</v>
+        <v>12421341.16</v>
       </c>
       <c r="N39" s="4">
-        <v>3241842.12</v>
+        <v>12421341.16</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>223</v>
       </c>
       <c r="P39" s="3" t="s">
         <v>224</v>
       </c>
       <c r="Q39" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R39" s="3" t="s">
         <v>225</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>221</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>4.6169999999999996E-3</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.6562E-2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>226</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>227</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D40" s="4">
-        <v>195228</v>
+        <v>240015</v>
       </c>
       <c r="E40" s="5">
-        <v>169.99</v>
+        <v>41.36</v>
       </c>
       <c r="F40" s="4">
-        <v>33186807.719999999</v>
+        <v>9927020.4000000004</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J40" s="5">
-        <v>169.99</v>
+        <v>41.36</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M40" s="4">
-        <v>33186807.719999999</v>
+        <v>9927020.4000000004</v>
       </c>
       <c r="N40" s="4">
-        <v>33186807.719999999</v>
+        <v>9927020.4000000004</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>228</v>
       </c>
       <c r="P40" s="3" t="s">
         <v>229</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>115</v>
+        <v>132</v>
       </c>
       <c r="R40" s="3" t="s">
         <v>230</v>
       </c>
       <c r="S40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>226</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>4.7272000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.3236E-2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
         <v>231</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>232</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D41" s="4">
-        <v>18980</v>
+        <v>522126</v>
       </c>
       <c r="E41" s="5">
-        <v>571.96</v>
+        <v>50.04</v>
       </c>
       <c r="F41" s="4">
-        <v>10855800.800000001</v>
+        <v>26127185.039999999</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J41" s="5">
-        <v>571.96</v>
+        <v>50.04</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M41" s="4">
-        <v>10855800.800000001</v>
+        <v>26127185.039999999</v>
       </c>
       <c r="N41" s="4">
-        <v>10855800.800000001</v>
+        <v>26127185.039999999</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>233</v>
       </c>
       <c r="P41" s="3" t="s">
         <v>234</v>
       </c>
       <c r="Q41" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R41" s="3" t="s">
         <v>235</v>
       </c>
       <c r="S41" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>231</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>1.5462999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.4835999999999999E-2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
         <v>236</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>237</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D42" s="4">
-        <v>236201</v>
+        <v>42778</v>
       </c>
       <c r="E42" s="5">
-        <v>49.31</v>
+        <v>104.67</v>
       </c>
       <c r="F42" s="4">
-        <v>11647071.310000001</v>
+        <v>4477573.26</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J42" s="5">
-        <v>49.31</v>
+        <v>104.67</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M42" s="4">
-        <v>11647071.310000001</v>
+        <v>4477573.26</v>
       </c>
       <c r="N42" s="4">
-        <v>11647071.310000001</v>
+        <v>4477573.26</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>238</v>
       </c>
       <c r="P42" s="3" t="s">
         <v>239</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>137</v>
+        <v>61</v>
       </c>
       <c r="R42" s="3" t="s">
         <v>240</v>
       </c>
       <c r="S42" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>236</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>1.6590000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.9699999999999996E-3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
         <v>241</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>242</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D43" s="4">
-        <v>513828</v>
+        <v>116466</v>
       </c>
       <c r="E43" s="5">
-        <v>41.4</v>
+        <v>86.59</v>
       </c>
       <c r="F43" s="4">
-        <v>21272479.199999999</v>
+        <v>10084790.939999999</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="5">
-        <v>41.4</v>
+        <v>86.59</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M43" s="4">
-        <v>21272479.199999999</v>
+        <v>10084790.939999999</v>
       </c>
       <c r="N43" s="4">
-        <v>21272479.199999999</v>
+        <v>10084790.939999999</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>243</v>
       </c>
       <c r="P43" s="3" t="s">
         <v>244</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>42</v>
+        <v>72</v>
       </c>
       <c r="R43" s="3" t="s">
         <v>245</v>
       </c>
       <c r="S43" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
         <v>241</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>3.0301000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.3446E-2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
         <v>246</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>247</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D44" s="4">
-        <v>42099</v>
+        <v>238465</v>
       </c>
       <c r="E44" s="5">
-        <v>113.99</v>
+        <v>75.8</v>
       </c>
       <c r="F44" s="4">
-        <v>4798865.01</v>
+        <v>18075647</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J44" s="5">
-        <v>113.99</v>
+        <v>75.8</v>
       </c>
       <c r="K44" s="5">
         <v>1</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M44" s="4">
-        <v>4798865.01</v>
+        <v>18075647</v>
       </c>
       <c r="N44" s="4">
-        <v>4798865.01</v>
+        <v>18075647</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>248</v>
       </c>
       <c r="P44" s="3" t="s">
         <v>249</v>
       </c>
       <c r="Q44" s="3" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="R44" s="3" t="s">
         <v>250</v>
       </c>
       <c r="S44" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="W44" s="3" t="s">
         <v>246</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>6.8349999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.4101000000000001E-2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>251</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>252</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D45" s="4">
-        <v>114615</v>
+        <v>175024</v>
       </c>
       <c r="E45" s="5">
-        <v>92.12</v>
+        <v>49.6</v>
       </c>
       <c r="F45" s="4">
-        <v>10558333.800000001</v>
+        <v>8681190.4000000004</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J45" s="5">
-        <v>92.12</v>
+        <v>49.6</v>
       </c>
       <c r="K45" s="5">
         <v>1</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M45" s="4">
-        <v>10558333.800000001</v>
+        <v>8681190.4000000004</v>
       </c>
       <c r="N45" s="4">
-        <v>10558333.800000001</v>
+        <v>8681190.4000000004</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>253</v>
       </c>
       <c r="P45" s="3" t="s">
         <v>254</v>
       </c>
       <c r="Q45" s="3" t="s">
-        <v>77</v>
+        <v>55</v>
       </c>
       <c r="R45" s="3" t="s">
         <v>255</v>
       </c>
       <c r="S45" s="3" t="s">
-        <v>44</v>
+        <v>112</v>
       </c>
       <c r="T45" s="4">
         <v>1</v>
       </c>
       <c r="W45" s="3" t="s">
         <v>251</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>1.5039E-2</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.1575E-2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>256</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>257</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D46" s="4">
-        <v>287284</v>
+        <v>96161</v>
       </c>
       <c r="E46" s="5">
-        <v>57.64</v>
+        <v>140.49</v>
       </c>
       <c r="F46" s="4">
-        <v>16559049.76</v>
+        <v>13509658.890000001</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J46" s="5">
-        <v>57.64</v>
+        <v>140.49</v>
       </c>
       <c r="K46" s="5">
         <v>1</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M46" s="4">
-        <v>16559049.76</v>
+        <v>13509658.890000001</v>
       </c>
       <c r="N46" s="4">
-        <v>16559049.76</v>
+        <v>13509658.890000001</v>
       </c>
       <c r="O46" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="P46" s="3" t="s">
         <v>258</v>
       </c>
-      <c r="P46" s="3" t="s">
+      <c r="Q46" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="R46" s="3" t="s">
         <v>259</v>
       </c>
-      <c r="Q46" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R46" s="3" t="s">
+      <c r="S46" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="T46" s="4">
+        <v>1</v>
+      </c>
+      <c r="W46" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X46" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="6">
+        <v>1.8013000000000001E-2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A47" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="S46" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A47" s="3" t="s">
+      <c r="B47" s="3" t="s">
         <v>261</v>
       </c>
-      <c r="B47" s="3" t="s">
+      <c r="C47" s="3" t="s">
         <v>262</v>
       </c>
-      <c r="C47" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D47" s="4">
-        <v>172243</v>
+        <v>-718242.04</v>
       </c>
       <c r="E47" s="5">
-        <v>45.72</v>
+        <v>1</v>
       </c>
       <c r="F47" s="4">
-        <v>7874949.96</v>
+        <v>-718242.04</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>39</v>
+        <v>263</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J47" s="5">
-        <v>45.72</v>
+        <v>1</v>
       </c>
       <c r="K47" s="5">
         <v>1</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M47" s="4">
-        <v>7874949.96</v>
+        <v>-718242.04</v>
       </c>
       <c r="N47" s="4">
-        <v>7874949.96</v>
+        <v>-718242.04</v>
       </c>
       <c r="O47" s="3" t="s">
-        <v>263</v>
+        <v>34</v>
       </c>
       <c r="P47" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q47" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R47" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S47" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="T47" s="4">
+        <v>1</v>
+      </c>
+      <c r="W47" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X47" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y47" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z47" s="6">
+        <v>-9.5699999999999995E-4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A48" s="3" t="s">
         <v>264</v>
       </c>
-      <c r="Q47" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R47" s="3" t="s">
+      <c r="B48" s="3" t="s">
         <v>265</v>
       </c>
-      <c r="S47" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A48" s="3" t="s">
+      <c r="C48" s="3" t="s">
         <v>266</v>
       </c>
-      <c r="B48" s="3" t="s">
+      <c r="D48" s="4">
+        <v>3225487.889</v>
+      </c>
+      <c r="E48" s="5">
+        <v>5</v>
+      </c>
+      <c r="F48" s="4">
+        <v>16127439.445</v>
+      </c>
+      <c r="G48" s="3" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>39</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J48" s="5">
-        <v>130.07</v>
+        <v>5</v>
       </c>
       <c r="K48" s="5">
         <v>1</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M48" s="4">
-        <v>12308914.310000001</v>
+        <v>16127439.445</v>
       </c>
       <c r="N48" s="4">
-        <v>12308914.310000001</v>
+        <v>16127439.445</v>
       </c>
       <c r="O48" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="P48" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="Q48" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R48" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="S48" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="T48" s="4">
+        <v>1</v>
+      </c>
+      <c r="W48" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="X48" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y48" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z48" s="6">
+        <v>2.1503000000000001E-2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A49" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="C49" s="3" t="s">
         <v>266</v>
       </c>
-      <c r="P48" s="3" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="D49" s="4">
-        <v>-671040.64</v>
+        <v>3598891.43</v>
       </c>
       <c r="E49" s="5">
         <v>1</v>
       </c>
       <c r="F49" s="4">
-        <v>-671040.64</v>
+        <v>3598891.43</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J49" s="5">
         <v>1</v>
       </c>
       <c r="K49" s="5">
         <v>1</v>
       </c>
       <c r="L49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M49" s="4">
-        <v>-671040.64</v>
+        <v>3598891.43</v>
       </c>
       <c r="N49" s="4">
-        <v>-671040.64</v>
+        <v>3598891.43</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P49" s="3" t="s">
-        <v>34</v>
+        <v>274</v>
       </c>
       <c r="Q49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S49" s="3" t="s">
-        <v>35</v>
+        <v>271</v>
       </c>
       <c r="T49" s="4">
         <v>1</v>
       </c>
       <c r="W49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X49" s="4">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
       <c r="Z49" s="6">
-        <v>-9.5500000000000001E-4</v>
-[...6 lines deleted...]
-      <c r="B50" s="3" t="s">
+        <v>4.7980000000000002E-3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A51" s="3" t="s">
         <v>275</v>
       </c>
-      <c r="C50" s="3" t="s">
+    </row>
+    <row r="52" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A52" s="3" t="s">
         <v>276</v>
       </c>
-      <c r="D50" s="4">
-[...8 lines deleted...]
-      <c r="G50" s="3" t="s">
+    </row>
+    <row r="53" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A53" s="3" t="s">
         <v>277</v>
       </c>
-      <c r="H50" s="3" t="s">
-[...20 lines deleted...]
-      <c r="O50" s="3" t="s">
+    </row>
+    <row r="54" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A54" s="3" t="s">
         <v>278</v>
       </c>
-      <c r="P50" s="3" t="s">
+    </row>
+    <row r="55" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A55" s="3" t="s">
         <v>279</v>
       </c>
-      <c r="Q50" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R50" s="3" t="s">
+    </row>
+    <row r="56" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A56" s="3" t="s">
         <v>280</v>
-      </c>
-[...120 lines deleted...]
-        <v>290</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{ce0b8393-e000-47a8-a4cc-e08ec89756a7}" enabled="1" method="Standard" siteId="{337b9f7b-9e69-4689-9b0d-3417bd3d8566}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>May</vt:lpstr>
+      <vt:lpstr>June</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO, LLC</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Mat Raftree</dc:creator>
+  <dc:creator>Odayne Smith</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>