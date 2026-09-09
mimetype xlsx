--- v4 (2026-08-17)
+++ v5 (2026-09-09)
@@ -1,86 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_06\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_07\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{168BD2F1-BE03-4943-B3B6-1E6EE826F877}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6C572EB5-C80D-4065-8C3D-F54637DC2DC8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{4797BB5F-C7D4-49A1-B418-7D99F73BF709}"/>
+    <workbookView xWindow="780" yWindow="780" windowWidth="11520" windowHeight="8325" xr2:uid="{ECB86440-E0D6-4B7E-9045-958E9BC86601}"/>
   </bookViews>
   <sheets>
-    <sheet name="June" sheetId="1" r:id="rId1"/>
+    <sheet name="July" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-      <xlwcv:version setVersion="2"/>
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="631" uniqueCount="281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="644" uniqueCount="286">
   <si>
     <t>GMO Small Cap Quality Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -543,50 +542,65 @@
     <t>Jack Henry &amp; Associates Inc</t>
   </si>
   <si>
     <t>2469193</t>
   </si>
   <si>
     <t>JKHY</t>
   </si>
   <si>
     <t>US4262811015</t>
   </si>
   <si>
     <t>441593100</t>
   </si>
   <si>
     <t>Houlihan Lokey Inc</t>
   </si>
   <si>
     <t>BYQ3PM7</t>
   </si>
   <si>
     <t>HLI</t>
   </si>
   <si>
     <t>US4415931009</t>
+  </si>
+  <si>
+    <t>45780R101</t>
+  </si>
+  <si>
+    <t>Installed Building Products</t>
+  </si>
+  <si>
+    <t>BJSP4C9</t>
+  </si>
+  <si>
+    <t>IBP</t>
+  </si>
+  <si>
+    <t>US45780R1014</t>
   </si>
   <si>
     <t>465741106</t>
   </si>
   <si>
     <t>Itron Inc</t>
   </si>
   <si>
     <t>2471949</t>
   </si>
   <si>
     <t>ITRI</t>
   </si>
   <si>
     <t>US4657411066</t>
   </si>
   <si>
     <t>48282T104</t>
   </si>
   <si>
     <t>Kadant Inc</t>
   </si>
   <si>
     <t>2769978</t>
   </si>
@@ -1274,92 +1288,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{115A551D-FC61-4F80-AE97-BFE088E7216E}">
-  <dimension ref="A1:Z56"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C68CCD2F-829E-4800-B920-39825843FF4B}">
+  <dimension ref="A1:Z57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="25.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="3"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46203</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -1409,3495 +1423,3563 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>30317.59</v>
+        <v>947778.92</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>30317.59</v>
+        <v>947778.92</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>30317.59</v>
+        <v>947778.92</v>
       </c>
       <c r="N4" s="4">
-        <v>30317.59</v>
+        <v>947778.92</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>4.0000000000000003E-5</v>
+        <v>1.333E-3</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D5" s="4">
-        <v>194615</v>
+        <v>195191</v>
       </c>
       <c r="E5" s="5">
-        <v>126.86</v>
+        <v>89.06</v>
       </c>
       <c r="F5" s="4">
-        <v>24688858.899999999</v>
+        <v>17383710.460000001</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="5">
-        <v>126.86</v>
+        <v>89.06</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="4">
-        <v>24688858.899999999</v>
+        <v>17383710.460000001</v>
       </c>
       <c r="N5" s="4">
-        <v>24688858.899999999</v>
+        <v>17383710.460000001</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>3.2918999999999997E-2</v>
+        <v>2.445E-2</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="4">
-        <v>791593</v>
+        <v>1060461</v>
       </c>
       <c r="E6" s="5">
-        <v>7.19</v>
+        <v>7.49</v>
       </c>
       <c r="F6" s="4">
-        <v>5691553.6699999999</v>
+        <v>7942852.8899999997</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="5">
-        <v>7.19</v>
+        <v>7.49</v>
       </c>
       <c r="K6" s="5">
         <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="4">
-        <v>5691553.6699999999</v>
+        <v>7942852.8899999997</v>
       </c>
       <c r="N6" s="4">
-        <v>5691553.6699999999</v>
+        <v>7942852.8899999997</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>48</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>49</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>7.5880000000000001E-3</v>
+        <v>1.1171E-2</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D7" s="4">
-        <v>161122</v>
+        <v>161599</v>
       </c>
       <c r="E7" s="5">
-        <v>118.53</v>
+        <v>101.27</v>
       </c>
       <c r="F7" s="4">
-        <v>19097790.66</v>
+        <v>16365130.73</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="5">
-        <v>118.53</v>
+        <v>101.27</v>
       </c>
       <c r="K7" s="5">
         <v>1</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M7" s="4">
-        <v>19097790.66</v>
+        <v>16365130.73</v>
       </c>
       <c r="N7" s="4">
-        <v>19097790.66</v>
+        <v>16365130.73</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>54</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>55</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>56</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>2.5464000000000001E-2</v>
+        <v>2.3016999999999999E-2</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="4">
-        <v>215623</v>
+        <v>216261</v>
       </c>
       <c r="E8" s="5">
-        <v>125.2</v>
+        <v>133.96</v>
       </c>
       <c r="F8" s="4">
-        <v>26995999.600000001</v>
+        <v>28970323.559999999</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="5">
-        <v>125.2</v>
+        <v>133.96</v>
       </c>
       <c r="K8" s="5">
         <v>1</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M8" s="4">
-        <v>26995999.600000001</v>
+        <v>28970323.559999999</v>
       </c>
       <c r="N8" s="4">
-        <v>26995999.600000001</v>
+        <v>28970323.559999999</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>60</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>61</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>62</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>3.5994999999999999E-2</v>
+        <v>4.0745999999999997E-2</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D9" s="4">
-        <v>574900</v>
+        <v>576601</v>
       </c>
       <c r="E9" s="5">
-        <v>56.9</v>
+        <v>56.97</v>
       </c>
       <c r="F9" s="4">
-        <v>32711810</v>
+        <v>32848958.969999999</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="5">
-        <v>56.9</v>
+        <v>56.97</v>
       </c>
       <c r="K9" s="5">
         <v>1</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M9" s="4">
-        <v>32711810</v>
+        <v>32848958.969999999</v>
       </c>
       <c r="N9" s="4">
-        <v>32711810</v>
+        <v>32848958.969999999</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>66</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>55</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>67</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>4.3616000000000002E-2</v>
+        <v>4.6200999999999999E-2</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="4">
-        <v>91540</v>
+        <v>64672</v>
       </c>
       <c r="E10" s="5">
-        <v>189.45</v>
+        <v>130.38</v>
       </c>
       <c r="F10" s="4">
-        <v>17342253</v>
+        <v>8431935.3599999994</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="5">
-        <v>189.45</v>
+        <v>130.38</v>
       </c>
       <c r="K10" s="5">
         <v>1</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M10" s="4">
-        <v>17342253</v>
+        <v>8431935.3599999994</v>
       </c>
       <c r="N10" s="4">
-        <v>17342253</v>
+        <v>8431935.3599999994</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>71</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>72</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>73</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>68</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>2.3123000000000001E-2</v>
+        <v>1.1859E-2</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="4">
-        <v>173025</v>
+        <v>173537</v>
       </c>
       <c r="E11" s="5">
-        <v>148.38</v>
+        <v>134.35</v>
       </c>
       <c r="F11" s="4">
-        <v>25673449.5</v>
+        <v>23314695.949999999</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="5">
-        <v>148.38</v>
+        <v>134.35</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4">
-        <v>25673449.5</v>
+        <v>23314695.949999999</v>
       </c>
       <c r="N11" s="4">
-        <v>25673449.5</v>
+        <v>23314695.949999999</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>72</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>78</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>74</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>3.4230999999999998E-2</v>
+        <v>3.2791000000000001E-2</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>80</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="4">
-        <v>163582</v>
+        <v>164066</v>
       </c>
       <c r="E12" s="5">
-        <v>168.95</v>
+        <v>167.55500000000001</v>
       </c>
       <c r="F12" s="4">
-        <v>27637178.899999999</v>
+        <v>27490078.629999999</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="5">
-        <v>168.95</v>
+        <v>167.55500000000001</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>27637178.899999999</v>
+        <v>27490078.629999999</v>
       </c>
       <c r="N12" s="4">
-        <v>27637178.899999999</v>
+        <v>27490078.629999999</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>82</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>61</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>83</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>79</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>3.6850000000000001E-2</v>
+        <v>3.8663999999999997E-2</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>85</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="4">
-        <v>194871</v>
+        <v>195448</v>
       </c>
       <c r="E13" s="5">
-        <v>60.67</v>
+        <v>69.72</v>
       </c>
       <c r="F13" s="4">
-        <v>11822823.57</v>
+        <v>13626634.560000001</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="5">
-        <v>60.67</v>
+        <v>69.72</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>11822823.57</v>
+        <v>13626634.560000001</v>
       </c>
       <c r="N13" s="4">
-        <v>11822823.57</v>
+        <v>13626634.560000001</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>87</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>88</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>84</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>1.5764E-2</v>
+        <v>1.9165000000000001E-2</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>90</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="4">
-        <v>216143</v>
+        <v>288152</v>
       </c>
       <c r="E14" s="5">
-        <v>60.18</v>
+        <v>62.84</v>
       </c>
       <c r="F14" s="4">
-        <v>13007485.74</v>
+        <v>18107471.68</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="5">
-        <v>60.18</v>
+        <v>62.84</v>
       </c>
       <c r="K14" s="5">
         <v>1</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M14" s="4">
-        <v>13007485.74</v>
+        <v>18107471.68</v>
       </c>
       <c r="N14" s="4">
-        <v>13007485.74</v>
+        <v>18107471.68</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>92</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>93</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>94</v>
       </c>
       <c r="S14" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>89</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>1.7343000000000001E-2</v>
+        <v>2.5468000000000001E-2</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>96</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="4">
-        <v>89343</v>
+        <v>119074</v>
       </c>
       <c r="E15" s="5">
-        <v>89.48</v>
+        <v>66.44</v>
       </c>
       <c r="F15" s="4">
-        <v>7994411.6399999997</v>
+        <v>7911276.5599999996</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="5">
-        <v>89.48</v>
+        <v>66.44</v>
       </c>
       <c r="K15" s="5">
         <v>1</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="4">
-        <v>7994411.6399999997</v>
+        <v>7911276.5599999996</v>
       </c>
       <c r="N15" s="4">
-        <v>7994411.6399999997</v>
+        <v>7911276.5599999996</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>98</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>99</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>95</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>1.0659E-2</v>
+        <v>1.1127E-2</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>101</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="4">
-        <v>287816</v>
+        <v>335059</v>
       </c>
       <c r="E16" s="5">
-        <v>51.23</v>
+        <v>65.010000000000005</v>
       </c>
       <c r="F16" s="4">
-        <v>14744813.68</v>
+        <v>21782185.59</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="5">
-        <v>51.23</v>
+        <v>65.010000000000005</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M16" s="4">
-        <v>14744813.68</v>
+        <v>21782185.59</v>
       </c>
       <c r="N16" s="4">
-        <v>14744813.68</v>
+        <v>21782185.59</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>102</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>104</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>105</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>100</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>1.966E-2</v>
+        <v>3.0636E-2</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>107</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="4">
-        <v>277204</v>
+        <v>278025</v>
       </c>
       <c r="E17" s="5">
-        <v>29.28</v>
+        <v>29.21</v>
       </c>
       <c r="F17" s="4">
-        <v>8116533.1200000001</v>
+        <v>8121110.25</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="5">
-        <v>29.28</v>
+        <v>29.21</v>
       </c>
       <c r="K17" s="5">
         <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M17" s="4">
-        <v>8116533.1200000001</v>
+        <v>8121110.25</v>
       </c>
       <c r="N17" s="4">
-        <v>8116533.1200000001</v>
+        <v>8121110.25</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>108</v>
       </c>
       <c r="P17" s="3" t="s">
         <v>109</v>
       </c>
       <c r="Q17" s="3" t="s">
         <v>110</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>111</v>
       </c>
       <c r="S17" s="3" t="s">
         <v>112</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>106</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>1.0822E-2</v>
+        <v>1.1422E-2</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="4">
-        <v>183148</v>
+        <v>183690</v>
       </c>
       <c r="E18" s="5">
-        <v>148.53</v>
+        <v>129.35</v>
       </c>
       <c r="F18" s="4">
-        <v>27202972.440000001</v>
+        <v>23760301.5</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="5">
-        <v>148.53</v>
+        <v>129.35</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M18" s="4">
-        <v>27202972.440000001</v>
+        <v>23760301.5</v>
       </c>
       <c r="N18" s="4">
-        <v>27202972.440000001</v>
+        <v>23760301.5</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>115</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>116</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>72</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>117</v>
       </c>
       <c r="S18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>113</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>3.6270999999999998E-2</v>
+        <v>3.3418000000000003E-2</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D19" s="4">
-        <v>87275</v>
+        <v>52027</v>
       </c>
       <c r="E19" s="5">
-        <v>298.75</v>
+        <v>312.88</v>
       </c>
       <c r="F19" s="4">
-        <v>26073406.25</v>
+        <v>16278207.76</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>298.75</v>
+        <v>312.88</v>
       </c>
       <c r="K19" s="5">
         <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M19" s="4">
-        <v>26073406.25</v>
+        <v>16278207.76</v>
       </c>
       <c r="N19" s="4">
-        <v>26073406.25</v>
+        <v>16278207.76</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>120</v>
       </c>
       <c r="P19" s="3" t="s">
         <v>121</v>
       </c>
       <c r="Q19" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>122</v>
       </c>
       <c r="S19" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>118</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>3.4764999999999997E-2</v>
+        <v>2.2894999999999999E-2</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="4">
-        <v>91035</v>
+        <v>91305</v>
       </c>
       <c r="E20" s="5">
-        <v>190.92</v>
+        <v>187.9</v>
       </c>
       <c r="F20" s="4">
-        <v>17380402.199999999</v>
+        <v>17156209.5</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="5">
-        <v>190.92</v>
+        <v>187.9</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="4">
-        <v>17380402.199999999</v>
+        <v>17156209.5</v>
       </c>
       <c r="N20" s="4">
-        <v>17380402.199999999</v>
+        <v>17156209.5</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>125</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>126</v>
       </c>
       <c r="Q20" s="3" t="s">
         <v>110</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>127</v>
       </c>
       <c r="S20" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>123</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>2.3174E-2</v>
+        <v>2.4129999999999999E-2</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="4">
-        <v>274498</v>
+        <v>306157</v>
       </c>
       <c r="E21" s="5">
-        <v>76.14</v>
+        <v>82.27</v>
       </c>
       <c r="F21" s="4">
-        <v>20900277.719999999</v>
+        <v>25187536.390000001</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J21" s="5">
-        <v>76.14</v>
+        <v>82.27</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M21" s="4">
-        <v>20900277.719999999</v>
+        <v>25187536.390000001</v>
       </c>
       <c r="N21" s="4">
-        <v>20900277.719999999</v>
+        <v>25187536.390000001</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>130</v>
       </c>
       <c r="P21" s="3" t="s">
         <v>131</v>
       </c>
       <c r="Q21" s="3" t="s">
         <v>132</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>133</v>
       </c>
       <c r="S21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>128</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>2.7866999999999999E-2</v>
+        <v>3.5425999999999999E-2</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>134</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>135</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="4">
-        <v>87418</v>
+        <v>87677</v>
       </c>
       <c r="E22" s="5">
-        <v>62.52</v>
+        <v>60.06</v>
       </c>
       <c r="F22" s="4">
-        <v>5465373.3600000003</v>
+        <v>5265880.62</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J22" s="5">
-        <v>62.52</v>
+        <v>60.06</v>
       </c>
       <c r="K22" s="5">
         <v>1</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M22" s="4">
-        <v>5465373.3600000003</v>
+        <v>5265880.62</v>
       </c>
       <c r="N22" s="4">
-        <v>5465373.3600000003</v>
+        <v>5265880.62</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>136</v>
       </c>
       <c r="P22" s="3" t="s">
         <v>137</v>
       </c>
       <c r="Q22" s="3" t="s">
         <v>93</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>138</v>
       </c>
       <c r="S22" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>134</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>7.2870000000000001E-3</v>
+        <v>7.4060000000000003E-3</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>140</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D23" s="4">
-        <v>309840</v>
+        <v>310757</v>
       </c>
       <c r="E23" s="5">
-        <v>52.58</v>
+        <v>58.81</v>
       </c>
       <c r="F23" s="4">
-        <v>16291387.199999999</v>
+        <v>18275619.170000002</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="5">
-        <v>52.58</v>
+        <v>58.81</v>
       </c>
       <c r="K23" s="5">
         <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M23" s="4">
-        <v>16291387.199999999</v>
+        <v>18275619.170000002</v>
       </c>
       <c r="N23" s="4">
-        <v>16291387.199999999</v>
+        <v>18275619.170000002</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>141</v>
       </c>
       <c r="P23" s="3" t="s">
         <v>142</v>
       </c>
       <c r="Q23" s="3" t="s">
         <v>72</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>143</v>
       </c>
       <c r="S23" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>139</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>2.1722000000000002E-2</v>
+        <v>2.5704000000000001E-2</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>144</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>145</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D24" s="4">
-        <v>52657</v>
+        <v>52813</v>
       </c>
       <c r="E24" s="5">
-        <v>179.86</v>
+        <v>119.05</v>
       </c>
       <c r="F24" s="4">
-        <v>9470888.0199999996</v>
+        <v>6287387.6500000004</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J24" s="5">
-        <v>179.86</v>
+        <v>119.05</v>
       </c>
       <c r="K24" s="5">
         <v>1</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M24" s="4">
-        <v>9470888.0199999996</v>
+        <v>6287387.6500000004</v>
       </c>
       <c r="N24" s="4">
-        <v>9470888.0199999996</v>
+        <v>6287387.6500000004</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>146</v>
       </c>
       <c r="P24" s="3" t="s">
         <v>147</v>
       </c>
       <c r="Q24" s="3" t="s">
         <v>72</v>
       </c>
       <c r="R24" s="3" t="s">
         <v>148</v>
       </c>
       <c r="S24" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T24" s="4">
         <v>1</v>
       </c>
       <c r="W24" s="3" t="s">
         <v>144</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>1.2628E-2</v>
+        <v>8.8430000000000002E-3</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>150</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D25" s="4">
-        <v>132823</v>
+        <v>133216</v>
       </c>
       <c r="E25" s="5">
-        <v>149.01</v>
+        <v>159.38</v>
       </c>
       <c r="F25" s="4">
-        <v>19791955.23</v>
+        <v>21231966.079999998</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J25" s="5">
-        <v>149.01</v>
+        <v>159.38</v>
       </c>
       <c r="K25" s="5">
         <v>1</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M25" s="4">
-        <v>19791955.23</v>
+        <v>21231966.079999998</v>
       </c>
       <c r="N25" s="4">
-        <v>19791955.23</v>
+        <v>21231966.079999998</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>151</v>
       </c>
       <c r="P25" s="3" t="s">
         <v>152</v>
       </c>
       <c r="Q25" s="3" t="s">
         <v>42</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>153</v>
       </c>
       <c r="S25" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T25" s="4">
         <v>1</v>
       </c>
       <c r="W25" s="3" t="s">
         <v>149</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>2.6388999999999999E-2</v>
+        <v>2.9862E-2</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>154</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>155</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D26" s="4">
-        <v>308662</v>
+        <v>309576</v>
       </c>
       <c r="E26" s="5">
-        <v>79.010000000000005</v>
+        <v>78.790000000000006</v>
       </c>
       <c r="F26" s="4">
-        <v>24387384.620000001</v>
+        <v>24391493.039999999</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J26" s="5">
-        <v>79.010000000000005</v>
+        <v>78.790000000000006</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M26" s="4">
-        <v>24387384.620000001</v>
+        <v>24391493.039999999</v>
       </c>
       <c r="N26" s="4">
-        <v>24387384.620000001</v>
+        <v>24391493.039999999</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>156</v>
       </c>
       <c r="P26" s="3" t="s">
         <v>157</v>
       </c>
       <c r="Q26" s="3" t="s">
         <v>93</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>158</v>
       </c>
       <c r="S26" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>154</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>3.2516999999999997E-2</v>
+        <v>3.4306000000000003E-2</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>159</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D27" s="4">
-        <v>145909</v>
+        <v>146340</v>
       </c>
       <c r="E27" s="5">
-        <v>137.74</v>
+        <v>154.04</v>
       </c>
       <c r="F27" s="4">
-        <v>20097505.66</v>
+        <v>22542213.600000001</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J27" s="5">
-        <v>137.74</v>
+        <v>154.04</v>
       </c>
       <c r="K27" s="5">
         <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M27" s="4">
-        <v>20097505.66</v>
+        <v>22542213.600000001</v>
       </c>
       <c r="N27" s="4">
-        <v>20097505.66</v>
+        <v>22542213.600000001</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>161</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>162</v>
       </c>
       <c r="Q27" s="3" t="s">
         <v>132</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>163</v>
       </c>
       <c r="S27" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T27" s="4">
         <v>1</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>159</v>
       </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>2.6797000000000001E-2</v>
+        <v>3.1704999999999997E-2</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>164</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>165</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D28" s="4">
-        <v>128045</v>
+        <v>128424</v>
       </c>
       <c r="E28" s="5">
-        <v>134.13</v>
+        <v>125.49</v>
       </c>
       <c r="F28" s="4">
-        <v>17174675.850000001</v>
+        <v>16115927.76</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J28" s="5">
-        <v>134.13</v>
+        <v>125.49</v>
       </c>
       <c r="K28" s="5">
         <v>1</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M28" s="4">
-        <v>17174675.850000001</v>
+        <v>16115927.76</v>
       </c>
       <c r="N28" s="4">
-        <v>17174675.850000001</v>
+        <v>16115927.76</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>166</v>
       </c>
       <c r="P28" s="3" t="s">
         <v>167</v>
       </c>
       <c r="Q28" s="3" t="s">
         <v>132</v>
       </c>
       <c r="R28" s="3" t="s">
         <v>168</v>
       </c>
       <c r="S28" s="3" t="s">
         <v>50</v>
       </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>164</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>2.29E-2</v>
+        <v>2.2665999999999999E-2</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>169</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>170</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D29" s="4">
-        <v>72297</v>
+        <v>26565</v>
       </c>
       <c r="E29" s="5">
-        <v>86.53</v>
+        <v>222.94</v>
       </c>
       <c r="F29" s="4">
-        <v>6255859.4100000001</v>
+        <v>5922401.0999999996</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="5">
-        <v>86.53</v>
+        <v>222.94</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M29" s="4">
-        <v>6255859.4100000001</v>
+        <v>5922401.0999999996</v>
       </c>
       <c r="N29" s="4">
-        <v>6255859.4100000001</v>
+        <v>5922401.0999999996</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>171</v>
       </c>
       <c r="P29" s="3" t="s">
         <v>172</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="R29" s="3" t="s">
         <v>173</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>169</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>8.3409999999999995E-3</v>
+        <v>8.3289999999999996E-3</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
         <v>174</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>175</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D30" s="4">
-        <v>59970</v>
+        <v>135700</v>
       </c>
       <c r="E30" s="5">
-        <v>314.23</v>
+        <v>99.66</v>
       </c>
       <c r="F30" s="4">
-        <v>18844373.100000001</v>
+        <v>13523862</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J30" s="5">
-        <v>314.23</v>
+        <v>99.66</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M30" s="4">
-        <v>18844373.100000001</v>
+        <v>13523862</v>
       </c>
       <c r="N30" s="4">
-        <v>18844373.100000001</v>
+        <v>13523862</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>176</v>
       </c>
       <c r="P30" s="3" t="s">
         <v>177</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>42</v>
+        <v>72</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>178</v>
       </c>
       <c r="S30" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T30" s="4">
         <v>1</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>174</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>2.5125999999999999E-2</v>
+        <v>1.9021E-2</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>179</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>180</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D31" s="4">
-        <v>148931</v>
+        <v>60147</v>
       </c>
       <c r="E31" s="5">
-        <v>114.16</v>
+        <v>307.5</v>
       </c>
       <c r="F31" s="4">
-        <v>17001962.960000001</v>
+        <v>18495202.5</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J31" s="5">
-        <v>114.16</v>
+        <v>307.5</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M31" s="4">
-        <v>17001962.960000001</v>
+        <v>18495202.5</v>
       </c>
       <c r="N31" s="4">
-        <v>17001962.960000001</v>
+        <v>18495202.5</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>181</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>182</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>110</v>
+        <v>42</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>183</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>179</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>2.2669000000000002E-2</v>
+        <v>2.6013000000000001E-2</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>184</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>185</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D32" s="4">
-        <v>33927</v>
+        <v>149371</v>
       </c>
       <c r="E32" s="5">
-        <v>206.81</v>
+        <v>106.87</v>
       </c>
       <c r="F32" s="4">
-        <v>7016442.8700000001</v>
+        <v>15963278.77</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="5">
-        <v>206.81</v>
+        <v>106.87</v>
       </c>
       <c r="K32" s="5">
         <v>1</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M32" s="4">
-        <v>7016442.8700000001</v>
+        <v>15963278.77</v>
       </c>
       <c r="N32" s="4">
-        <v>7016442.8700000001</v>
+        <v>15963278.77</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>186</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>187</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>42</v>
+        <v>110</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>188</v>
       </c>
       <c r="S32" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T32" s="4">
         <v>1</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>184</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>9.3550000000000005E-3</v>
+        <v>2.2452E-2</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>189</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>190</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D33" s="4">
-        <v>200559</v>
+        <v>34027</v>
       </c>
       <c r="E33" s="5">
-        <v>27.43</v>
+        <v>174.77</v>
       </c>
       <c r="F33" s="4">
-        <v>5501333.3700000001</v>
+        <v>5946898.79</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J33" s="5">
-        <v>27.43</v>
+        <v>174.77</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M33" s="4">
-        <v>5501333.3700000001</v>
+        <v>5946898.79</v>
       </c>
       <c r="N33" s="4">
-        <v>5501333.3700000001</v>
+        <v>5946898.79</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>191</v>
       </c>
       <c r="P33" s="3" t="s">
         <v>192</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>193</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>194</v>
+        <v>44</v>
       </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>189</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>7.3350000000000004E-3</v>
+        <v>8.3639999999999999E-3</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="B34" s="3" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D34" s="4">
-        <v>25666</v>
+        <v>199556</v>
       </c>
       <c r="E34" s="5">
-        <v>529.59</v>
+        <v>27.57</v>
       </c>
       <c r="F34" s="4">
-        <v>13592456.939999999</v>
+        <v>5501758.9199999999</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J34" s="5">
-        <v>529.59</v>
+        <v>27.57</v>
       </c>
       <c r="K34" s="5">
         <v>1</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M34" s="4">
-        <v>13592456.939999999</v>
+        <v>5501758.9199999999</v>
       </c>
       <c r="N34" s="4">
-        <v>13592456.939999999</v>
+        <v>5501758.9199999999</v>
       </c>
       <c r="O34" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="P34" s="3" t="s">
         <v>197</v>
       </c>
-      <c r="P34" s="3" t="s">
+      <c r="Q34" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="R34" s="3" t="s">
         <v>198</v>
       </c>
-      <c r="Q34" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R34" s="3" t="s">
+      <c r="S34" s="3" t="s">
         <v>199</v>
       </c>
-      <c r="S34" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>1.8123E-2</v>
+        <v>7.7380000000000001E-3</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>200</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>201</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D35" s="4">
-        <v>305470</v>
+        <v>25742</v>
       </c>
       <c r="E35" s="5">
-        <v>69.98</v>
+        <v>577.11</v>
       </c>
       <c r="F35" s="4">
-        <v>21376790.600000001</v>
+        <v>14855965.619999999</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J35" s="5">
-        <v>69.98</v>
+        <v>577.11</v>
       </c>
       <c r="K35" s="5">
         <v>1</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M35" s="4">
-        <v>21376790.600000001</v>
+        <v>14855965.619999999</v>
       </c>
       <c r="N35" s="4">
-        <v>21376790.600000001</v>
+        <v>14855965.619999999</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>202</v>
       </c>
       <c r="P35" s="3" t="s">
         <v>203</v>
       </c>
       <c r="Q35" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R35" s="3" t="s">
         <v>204</v>
       </c>
-      <c r="R35" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S35" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>200</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>2.8502E-2</v>
+        <v>2.0893999999999999E-2</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="B36" s="3" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D36" s="4">
-        <v>284038</v>
+        <v>306375</v>
       </c>
       <c r="E36" s="5">
-        <v>76.88</v>
+        <v>74.89</v>
       </c>
       <c r="F36" s="4">
-        <v>21836841.440000001</v>
+        <v>22944423.75</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="5">
-        <v>76.88</v>
+        <v>74.89</v>
       </c>
       <c r="K36" s="5">
         <v>1</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M36" s="4">
-        <v>21836841.440000001</v>
+        <v>22944423.75</v>
       </c>
       <c r="N36" s="4">
-        <v>21836841.440000001</v>
+        <v>22944423.75</v>
       </c>
       <c r="O36" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="P36" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="P36" s="3" t="s">
+      <c r="Q36" s="3" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="R36" s="3" t="s">
         <v>210</v>
       </c>
       <c r="S36" s="3" t="s">
-        <v>194</v>
+        <v>50</v>
       </c>
       <c r="T36" s="4">
         <v>1</v>
       </c>
       <c r="W36" s="3" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>2.9116E-2</v>
+        <v>3.2271000000000001E-2</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>211</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>212</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D37" s="4">
-        <v>99626</v>
+        <v>284879</v>
       </c>
       <c r="E37" s="5">
-        <v>378.45</v>
+        <v>73.47</v>
       </c>
       <c r="F37" s="4">
-        <v>37703459.700000003</v>
+        <v>20930060.129999999</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="5">
-        <v>378.45</v>
+        <v>73.47</v>
       </c>
       <c r="K37" s="5">
         <v>1</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M37" s="4">
-        <v>37703459.700000003</v>
+        <v>20930060.129999999</v>
       </c>
       <c r="N37" s="4">
-        <v>37703459.700000003</v>
+        <v>20930060.129999999</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>213</v>
       </c>
       <c r="P37" s="3" t="s">
         <v>214</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="R37" s="3" t="s">
         <v>215</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>50</v>
+        <v>199</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>211</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>5.0271999999999997E-2</v>
+        <v>2.9437000000000001E-2</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>216</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>217</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D38" s="4">
-        <v>198381</v>
+        <v>65953</v>
       </c>
       <c r="E38" s="5">
-        <v>195.34</v>
+        <v>258.58</v>
       </c>
       <c r="F38" s="4">
-        <v>38751744.539999999</v>
+        <v>17054126.739999998</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="5">
-        <v>195.34</v>
+        <v>258.58</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M38" s="4">
-        <v>38751744.539999999</v>
+        <v>17054126.739999998</v>
       </c>
       <c r="N38" s="4">
-        <v>38751744.539999999</v>
+        <v>17054126.739999998</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>218</v>
       </c>
       <c r="P38" s="3" t="s">
         <v>219</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>110</v>
+        <v>72</v>
       </c>
       <c r="R38" s="3" t="s">
         <v>220</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>216</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>5.1670000000000001E-2</v>
+        <v>2.3986E-2</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>221</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>222</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D39" s="4">
-        <v>19286</v>
+        <v>159153</v>
       </c>
       <c r="E39" s="5">
-        <v>644.05999999999995</v>
+        <v>193.91</v>
       </c>
       <c r="F39" s="4">
-        <v>12421341.16</v>
+        <v>30861358.23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J39" s="5">
-        <v>644.05999999999995</v>
+        <v>193.91</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M39" s="4">
-        <v>12421341.16</v>
+        <v>30861358.23</v>
       </c>
       <c r="N39" s="4">
-        <v>12421341.16</v>
+        <v>30861358.23</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>223</v>
       </c>
       <c r="P39" s="3" t="s">
         <v>224</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>42</v>
+        <v>110</v>
       </c>
       <c r="R39" s="3" t="s">
         <v>225</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>221</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>1.6562E-2</v>
+        <v>4.3406E-2</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>226</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>227</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D40" s="4">
-        <v>240015</v>
+        <v>19344</v>
       </c>
       <c r="E40" s="5">
-        <v>41.36</v>
+        <v>551.30999999999995</v>
       </c>
       <c r="F40" s="4">
-        <v>9927020.4000000004</v>
+        <v>10664540.640000001</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J40" s="5">
-        <v>41.36</v>
+        <v>551.30999999999995</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M40" s="4">
-        <v>9927020.4000000004</v>
+        <v>10664540.640000001</v>
       </c>
       <c r="N40" s="4">
-        <v>9927020.4000000004</v>
+        <v>10664540.640000001</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>228</v>
       </c>
       <c r="P40" s="3" t="s">
         <v>229</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>132</v>
+        <v>42</v>
       </c>
       <c r="R40" s="3" t="s">
         <v>230</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>226</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>1.3236E-2</v>
+        <v>1.4999E-2</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
         <v>231</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>232</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D41" s="4">
-        <v>522126</v>
+        <v>240725</v>
       </c>
       <c r="E41" s="5">
-        <v>50.04</v>
+        <v>43.86</v>
       </c>
       <c r="F41" s="4">
-        <v>26127185.039999999</v>
+        <v>10558198.5</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J41" s="5">
-        <v>50.04</v>
+        <v>43.86</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M41" s="4">
-        <v>26127185.039999999</v>
+        <v>10558198.5</v>
       </c>
       <c r="N41" s="4">
-        <v>26127185.039999999</v>
+        <v>10558198.5</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>233</v>
       </c>
       <c r="P41" s="3" t="s">
         <v>234</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>42</v>
+        <v>132</v>
       </c>
       <c r="R41" s="3" t="s">
         <v>235</v>
       </c>
       <c r="S41" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>231</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>3.4835999999999999E-2</v>
+        <v>1.485E-2</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
         <v>236</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>237</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D42" s="4">
-        <v>42778</v>
+        <v>572373</v>
       </c>
       <c r="E42" s="5">
-        <v>104.67</v>
+        <v>43.36</v>
       </c>
       <c r="F42" s="4">
-        <v>4477573.26</v>
+        <v>24818093.280000001</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J42" s="5">
-        <v>104.67</v>
+        <v>43.36</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M42" s="4">
-        <v>4477573.26</v>
+        <v>24818093.280000001</v>
       </c>
       <c r="N42" s="4">
-        <v>4477573.26</v>
+        <v>24818093.280000001</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>238</v>
       </c>
       <c r="P42" s="3" t="s">
         <v>239</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="R42" s="3" t="s">
         <v>240</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>236</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>5.9699999999999996E-3</v>
+        <v>3.4906E-2</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
         <v>241</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>242</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D43" s="4">
-        <v>116466</v>
+        <v>42905</v>
       </c>
       <c r="E43" s="5">
-        <v>86.59</v>
+        <v>110.3</v>
       </c>
       <c r="F43" s="4">
-        <v>10084790.939999999</v>
+        <v>4732421.5</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="5">
-        <v>86.59</v>
+        <v>110.3</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M43" s="4">
-        <v>10084790.939999999</v>
+        <v>4732421.5</v>
       </c>
       <c r="N43" s="4">
-        <v>10084790.939999999</v>
+        <v>4732421.5</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>243</v>
       </c>
       <c r="P43" s="3" t="s">
         <v>244</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="R43" s="3" t="s">
         <v>245</v>
       </c>
       <c r="S43" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
         <v>241</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>1.3446E-2</v>
+        <v>6.6559999999999996E-3</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
         <v>246</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>247</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D44" s="4">
-        <v>238465</v>
+        <v>116811</v>
       </c>
       <c r="E44" s="5">
-        <v>75.8</v>
+        <v>80.16</v>
       </c>
       <c r="F44" s="4">
-        <v>18075647</v>
+        <v>9363569.7599999998</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J44" s="5">
-        <v>75.8</v>
+        <v>80.16</v>
       </c>
       <c r="K44" s="5">
         <v>1</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M44" s="4">
-        <v>18075647</v>
+        <v>9363569.7599999998</v>
       </c>
       <c r="N44" s="4">
-        <v>18075647</v>
+        <v>9363569.7599999998</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>248</v>
       </c>
       <c r="P44" s="3" t="s">
         <v>249</v>
       </c>
       <c r="Q44" s="3" t="s">
         <v>72</v>
       </c>
       <c r="R44" s="3" t="s">
         <v>250</v>
       </c>
       <c r="S44" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="W44" s="3" t="s">
         <v>246</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>2.4101000000000001E-2</v>
+        <v>1.3169E-2</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>251</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>252</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D45" s="4">
-        <v>175024</v>
+        <v>167944</v>
       </c>
       <c r="E45" s="5">
-        <v>49.6</v>
+        <v>50</v>
       </c>
       <c r="F45" s="4">
-        <v>8681190.4000000004</v>
+        <v>8397200</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J45" s="5">
-        <v>49.6</v>
+        <v>50</v>
       </c>
       <c r="K45" s="5">
         <v>1</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M45" s="4">
-        <v>8681190.4000000004</v>
+        <v>8397200</v>
       </c>
       <c r="N45" s="4">
-        <v>8681190.4000000004</v>
+        <v>8397200</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>253</v>
       </c>
       <c r="P45" s="3" t="s">
         <v>254</v>
       </c>
       <c r="Q45" s="3" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="R45" s="3" t="s">
         <v>255</v>
       </c>
       <c r="S45" s="3" t="s">
-        <v>112</v>
+        <v>44</v>
       </c>
       <c r="T45" s="4">
         <v>1</v>
       </c>
       <c r="W45" s="3" t="s">
         <v>251</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>1.1575E-2</v>
+        <v>1.1809999999999999E-2</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>256</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>257</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D46" s="4">
-        <v>96161</v>
+        <v>175542</v>
       </c>
       <c r="E46" s="5">
-        <v>140.49</v>
+        <v>44.37</v>
       </c>
       <c r="F46" s="4">
-        <v>13509658.890000001</v>
+        <v>7788798.54</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J46" s="5">
-        <v>140.49</v>
+        <v>44.37</v>
       </c>
       <c r="K46" s="5">
         <v>1</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M46" s="4">
-        <v>13509658.890000001</v>
+        <v>7788798.54</v>
       </c>
       <c r="N46" s="4">
-        <v>13509658.890000001</v>
+        <v>7788798.54</v>
       </c>
       <c r="O46" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="P46" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="Q46" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="R46" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="S46" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="T46" s="4">
+        <v>1</v>
+      </c>
+      <c r="W46" s="3" t="s">
         <v>256</v>
       </c>
-      <c r="P46" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
-        <v>1.8013000000000001E-2</v>
+        <v>1.0954E-2</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>262</v>
+        <v>38</v>
       </c>
       <c r="D47" s="4">
-        <v>-718242.04</v>
+        <v>96445</v>
       </c>
       <c r="E47" s="5">
-        <v>1</v>
+        <v>157.4</v>
       </c>
       <c r="F47" s="4">
-        <v>-718242.04</v>
+        <v>15180443</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>263</v>
+        <v>39</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J47" s="5">
-        <v>1</v>
+        <v>157.4</v>
       </c>
       <c r="K47" s="5">
         <v>1</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M47" s="4">
-        <v>-718242.04</v>
+        <v>15180443</v>
       </c>
       <c r="N47" s="4">
-        <v>-718242.04</v>
+        <v>15180443</v>
       </c>
       <c r="O47" s="3" t="s">
-        <v>34</v>
+        <v>261</v>
       </c>
       <c r="P47" s="3" t="s">
-        <v>34</v>
+        <v>263</v>
       </c>
       <c r="Q47" s="3" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="R47" s="3" t="s">
-        <v>34</v>
+        <v>264</v>
       </c>
       <c r="S47" s="3" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="T47" s="4">
         <v>1</v>
       </c>
       <c r="W47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>-9.5699999999999995E-4</v>
+        <v>2.1350999999999998E-2</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D48" s="4">
-        <v>3225487.889</v>
+        <v>-725188.04</v>
       </c>
       <c r="E48" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F48" s="4">
-        <v>16127439.445</v>
+        <v>-725188.04</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J48" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K48" s="5">
         <v>1</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M48" s="4">
-        <v>16127439.445</v>
+        <v>-725188.04</v>
       </c>
       <c r="N48" s="4">
-        <v>16127439.445</v>
+        <v>-725188.04</v>
       </c>
       <c r="O48" s="3" t="s">
-        <v>268</v>
+        <v>34</v>
       </c>
       <c r="P48" s="3" t="s">
-        <v>269</v>
+        <v>34</v>
       </c>
       <c r="Q48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R48" s="3" t="s">
-        <v>270</v>
+        <v>34</v>
       </c>
       <c r="S48" s="3" t="s">
-        <v>271</v>
+        <v>35</v>
       </c>
       <c r="T48" s="4">
         <v>1</v>
       </c>
       <c r="W48" s="3" t="s">
-        <v>264</v>
+        <v>34</v>
       </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="6">
-        <v>2.1503000000000001E-2</v>
+        <v>-1.0189999999999999E-3</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="D49" s="4">
+        <v>2935854.6609999998</v>
+      </c>
+      <c r="E49" s="5">
+        <v>5</v>
+      </c>
+      <c r="F49" s="4">
+        <v>14679273.305</v>
+      </c>
+      <c r="G49" s="3" t="s">
         <v>272</v>
-      </c>
-[...16 lines deleted...]
-        <v>267</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J49" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K49" s="5">
         <v>1</v>
       </c>
       <c r="L49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M49" s="4">
-        <v>3598891.43</v>
+        <v>14679273.305</v>
       </c>
       <c r="N49" s="4">
-        <v>3598891.43</v>
+        <v>14679273.305</v>
       </c>
       <c r="O49" s="3" t="s">
-        <v>34</v>
+        <v>273</v>
       </c>
       <c r="P49" s="3" t="s">
         <v>274</v>
       </c>
       <c r="Q49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R49" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="S49" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="T49" s="4">
+        <v>1</v>
+      </c>
+      <c r="W49" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="X49" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y49" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z49" s="6">
+        <v>2.0646000000000001E-2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A50" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="D50" s="4">
+        <v>3795366.17</v>
+      </c>
+      <c r="E50" s="5">
+        <v>1</v>
+      </c>
+      <c r="F50" s="4">
+        <v>3795366.17</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J50" s="5">
+        <v>1</v>
+      </c>
+      <c r="K50" s="5">
+        <v>1</v>
+      </c>
+      <c r="L50" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M50" s="4">
+        <v>3795366.17</v>
+      </c>
+      <c r="N50" s="4">
+        <v>3795366.17</v>
+      </c>
+      <c r="O50" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="S49" s="3" t="s">
-[...5 lines deleted...]
-      <c r="W49" s="3" t="s">
+      <c r="P50" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="Q50" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="X49" s="4">
-[...11 lines deleted...]
-        <v>275</v>
+      <c r="R50" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S50" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="T50" s="4">
+        <v>1</v>
+      </c>
+      <c r="W50" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X50" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y50" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z50" s="6">
+        <v>5.3379999999999999E-3</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>280</v>
+        <v>284</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A57" s="3" t="s">
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>June</vt:lpstr>
+      <vt:lpstr>July</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>GMO, LLC</Company>
+  <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Odayne Smith</dc:creator>
+  <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>