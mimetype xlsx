--- v0 (2026-04-29)
+++ v1 (2026-05-21)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Performance Analytics (old DaveP)\Performance Group\Send A Files for Approval\Segments (History)\Working\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{00AE587C-419A-42AC-A355-6C6A614809CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{0833E4C0-8685-49BB-AED6-657251E6CFCE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="38280" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Resources" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
@@ -589,187 +589,187 @@
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="39.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" customWidth="1"/>
     <col min="3" max="3" width="29.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
-        <v>46112</v>
+        <v>46142</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="9">
-        <v>63.094014350101503</v>
+        <v>60.358676434658499</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="10">
-        <v>40.823758836299099</v>
+        <v>38.9487708824389</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="10">
-        <v>7.0261540154611</v>
+        <v>6.5136963825470104</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="10">
-        <v>9.7038817308588801</v>
+        <v>9.8668449951449197</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="10">
-        <v>1.58582166866187</v>
+        <v>1.3248186481579101</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="10">
-        <v>3.9543980988205698</v>
+        <v>3.70454552636971</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="11">
-        <v>27.549761258126502</v>
+        <v>26.182714335181199</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="10">
-        <v>11.935607936154099</v>
+        <v>9.6289541619960008</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B14" s="10">
-        <v>6.6190224755610103</v>
+        <v>6.82898132503977</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="10">
-        <v>6.4165688197968898</v>
+        <v>6.8810849182906599</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="10">
-        <v>0.245618215198809</v>
+        <v>0.40755533102270097</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="10">
-        <v>2.3329438114157299</v>
+        <v>2.4361385988320499</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="11">
-        <v>4.1376982224533396</v>
+        <v>5.1110388703443901</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="11">
-        <v>2.0294944866378999</v>
+        <v>2.59788984389606</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="11">
-        <v>1.98957152284219</v>
+        <v>2.11746303671362</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="11">
-        <v>1.1994601598385799</v>
+        <v>3.6322174792062798</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B22" s="5"/>
     </row>
     <row r="23" spans="1:3" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
     </row>
     <row r="24" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
     </row>
     <row r="25" spans="1:3" ht="33" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A23:C23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>