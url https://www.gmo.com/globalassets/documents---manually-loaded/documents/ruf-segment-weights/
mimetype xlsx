--- v1 (2026-05-21)
+++ v2 (2026-07-07)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Performance Analytics (old DaveP)\Performance Group\Send A Files for Approval\Segments (History)\Working\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{0833E4C0-8685-49BB-AED6-657251E6CFCE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0F4432A8-F68B-419F-98E8-A28A4BD25422}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="38280" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Resources" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
@@ -567,209 +567,209 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="B19" sqref="B19:C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="39.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" customWidth="1"/>
     <col min="3" max="3" width="29.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
-        <v>46142</v>
+        <v>46173</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="9">
-        <v>60.358676434658499</v>
+        <v>59.432770492100502</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="10">
-        <v>38.9487708824389</v>
+        <v>37.88845898924</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="10">
-        <v>6.5136963825470104</v>
+        <v>8.0542614458399999</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="10">
-        <v>9.8668449951449197</v>
+        <v>9.2222305659276493</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="10">
-        <v>1.3248186481579101</v>
+        <v>1.3207885182203001</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="10">
-        <v>3.70454552636971</v>
+        <v>2.9470309728726098</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="11">
-        <v>26.182714335181199</v>
+        <v>27.069898253640901</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="10">
-        <v>9.6289541619960008</v>
+        <v>9.6395234159246392</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B14" s="10">
-        <v>6.82898132503977</v>
+        <v>8.3723120213795692</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="10">
-        <v>6.8810849182906599</v>
+        <v>6.3093869775564304</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="10">
-        <v>0.40755533102270097</v>
+        <v>0.42348614815445401</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="10">
-        <v>2.4361385988320499</v>
+        <v>2.3251896906257898</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="11">
-        <v>5.1110388703443901</v>
+        <v>5.24845048231278</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="11">
-        <v>2.59788984389606</v>
+        <v>2.93800250297926</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="11">
-        <v>2.11746303671362</v>
+        <v>2.0745726030671201</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="11">
-        <v>3.6322174792062798</v>
+        <v>3.23630566589943</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B22" s="5"/>
     </row>
     <row r="23" spans="1:3" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
     </row>
     <row r="24" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
     </row>
     <row r="25" spans="1:3" ht="33" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A23:C23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>