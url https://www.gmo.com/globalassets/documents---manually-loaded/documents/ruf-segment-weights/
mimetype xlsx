--- v2 (2026-07-07)
+++ v3 (2026-07-27)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Performance Analytics (old DaveP)\Performance Group\Send A Files for Approval\Segments (History)\Working\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0F4432A8-F68B-419F-98E8-A28A4BD25422}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A7745D16-999C-4808-A8AD-66EC5BA8A119}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Resources" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -567,209 +567,209 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19:C19"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="39.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" customWidth="1"/>
     <col min="3" max="3" width="29.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
-        <v>46173</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="9">
-        <v>59.432770492100502</v>
+        <v>59.550905491664899</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="10">
-        <v>37.88845898924</v>
+        <v>38.620387159627903</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="10">
-        <v>8.0542614458399999</v>
+        <v>7.3315773075045403</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="10">
-        <v>9.2222305659276493</v>
+        <v>9.2391354170650395</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="10">
-        <v>1.3207885182203001</v>
+        <v>1.42282277223029</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="10">
-        <v>2.9470309728726098</v>
+        <v>2.9369828352371199</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="11">
-        <v>27.069898253640901</v>
+        <v>24.793564352951599</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="10">
-        <v>9.6395234159246392</v>
+        <v>9.2339328270601797</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B14" s="10">
-        <v>8.3723120213795692</v>
+        <v>7.0194946602551997</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="10">
-        <v>6.3093869775564304</v>
+        <v>5.7225892126716698</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="10">
-        <v>0.42348614815445401</v>
+        <v>0.36267722735343799</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="10">
-        <v>2.3251896906257898</v>
+        <v>2.4548704256110998</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="11">
-        <v>5.24845048231278</v>
+        <v>6.9642907041760802</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="11">
-        <v>2.93800250297926</v>
+        <v>3.4851920874853701</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="11">
-        <v>2.0745726030671201</v>
+        <v>2.5501317963035</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="11">
-        <v>3.23630566589943</v>
+        <v>2.6559155674185502</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B22" s="5"/>
     </row>
     <row r="23" spans="1:3" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
     </row>
     <row r="24" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
     </row>
     <row r="25" spans="1:3" ht="33" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A23:C23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>