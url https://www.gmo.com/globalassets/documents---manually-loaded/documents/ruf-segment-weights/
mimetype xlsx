--- v3 (2026-07-27)
+++ v4 (2026-08-17)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Performance Analytics (old DaveP)\Performance Group\Send A Files for Approval\Segments (History)\Working\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A7745D16-999C-4808-A8AD-66EC5BA8A119}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6394BCEE-1074-4E20-A80C-578DAF3291B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="38280" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Resources" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
@@ -589,187 +589,187 @@
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="39.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" customWidth="1"/>
     <col min="3" max="3" width="29.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
-        <v>46203</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="9">
-        <v>59.550905491664899</v>
+        <v>61.774894103924296</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="10">
-        <v>38.620387159627903</v>
+        <v>42.726948767953303</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="10">
-        <v>7.3315773075045403</v>
+        <v>5.5375869547841798</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="10">
-        <v>9.2391354170650395</v>
+        <v>9.2340072203567907</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="10">
-        <v>1.42282277223029</v>
+        <v>1.35516492928796</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="10">
-        <v>2.9369828352371199</v>
+        <v>2.92118622452921</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="11">
-        <v>24.793564352951599</v>
+        <v>23.937764998683502</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="10">
-        <v>9.2339328270601797</v>
+        <v>9.2418681986131492</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B14" s="10">
-        <v>7.0194946602551997</v>
+        <v>6.9621444852449201</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="10">
-        <v>5.7225892126716698</v>
+        <v>5.03549400039382</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="10">
-        <v>0.36267722735343799</v>
+        <v>0.37771133828807502</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="10">
-        <v>2.4548704256110998</v>
+        <v>2.3205469761435098</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="11">
-        <v>6.9642907041760802</v>
+        <v>6.7083125647986002</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="11">
-        <v>3.4851920874853701</v>
+        <v>3.7168918063644298</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="11">
-        <v>2.5501317963035</v>
+        <v>1.9338655616923699</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="11">
-        <v>2.6559155674185502</v>
+        <v>1.9282709645368701</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B22" s="5"/>
     </row>
     <row r="23" spans="1:3" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
     </row>
     <row r="24" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
     </row>
     <row r="25" spans="1:3" ht="33" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A23:C23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>