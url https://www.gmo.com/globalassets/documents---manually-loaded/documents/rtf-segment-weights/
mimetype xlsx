--- v0 (2026-04-01)
+++ v1 (2026-04-21)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Performance Analytics (old DaveP)\Performance Group\Send A Files for Approval\Segments (Latest)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Performance Analytics (old DaveP)\Performance Group\Send A Files for Approval\Segments (History)\Working\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7F4832A6-2AAD-4A8F-AEF2-6E621F96BACF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{02F02622-8E61-46B6-BC9B-D9988E8EDFD5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Resource Transition" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -569,202 +569,202 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="39.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" customWidth="1"/>
     <col min="3" max="3" width="19.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
-        <v>46081</v>
+        <v>46112</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="9">
-        <v>32.607256944203598</v>
+        <v>38.099811558340697</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="10">
-        <v>8.5476631240144094</v>
+        <v>12.1375579933807</v>
       </c>
       <c r="C7" s="5"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="10">
-        <v>16.2036962415409</v>
+        <v>16.523642507240101</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="10">
-        <v>1.98941400336757</v>
+        <v>2.6417271377323499</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="10">
-        <v>5.8664835752807898</v>
+        <v>6.7968839199875797</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="11">
-        <v>51.524263140122301</v>
+        <v>46.1064092471197</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="10">
-        <v>23.390623308812501</v>
+        <v>19.9905233539547</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="10">
-        <v>13.419482000396901</v>
+        <v>11.115050902314501</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="10">
-        <v>10.216175021570701</v>
+        <v>10.704477391217701</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="10">
-        <v>0.58796626163640997</v>
+        <v>0.41541268484657901</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="10">
-        <v>3.91001654770578</v>
+        <v>3.8809449147862698</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="11">
-        <v>6.6362885661266997</v>
+        <v>6.6910169457839697</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="11">
-        <v>3.0063238352803001</v>
+        <v>3.4224557925169901</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="11">
-        <v>3.7653940831225698</v>
+        <v>3.3108048037536801</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="11">
-        <v>2.4604734311444698</v>
+        <v>2.36950165248492</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B21" s="5"/>
     </row>
     <row r="22" spans="1:3" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
     </row>
     <row r="23" spans="1:3" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
     </row>
     <row r="24" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
     </row>
     <row r="25" spans="1:3" ht="33" customHeight="1" x14ac:dyDescent="0.25"/>