--- v1 (2026-04-21)
+++ v2 (2026-05-12)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Performance Analytics (old DaveP)\Performance Group\Send A Files for Approval\Segments (History)\Working\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{02F02622-8E61-46B6-BC9B-D9988E8EDFD5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3AD12E69-CF68-4668-94CC-BB5784647681}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="38280" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Resource Transition" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
@@ -569,202 +569,202 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="39.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" customWidth="1"/>
     <col min="3" max="3" width="19.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
-        <v>46112</v>
+        <v>46142</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="9">
-        <v>38.099811558340697</v>
+        <v>36.747466787390202</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="10">
-        <v>12.1375579933807</v>
+        <v>11.1759551234172</v>
       </c>
       <c r="C7" s="5"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="10">
-        <v>16.523642507240101</v>
+        <v>17.010651112908398</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="10">
-        <v>2.6417271377323499</v>
+        <v>2.2611114925525801</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="10">
-        <v>6.7968839199875797</v>
+        <v>6.2997490585119502</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="11">
-        <v>46.1064092471197</v>
+        <v>44.4659916203574</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="10">
-        <v>19.9905233539547</v>
+        <v>16.068524853556902</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="10">
-        <v>11.115050902314501</v>
+        <v>11.7330649235832</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="10">
-        <v>10.704477391217701</v>
+        <v>11.8158132843096</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="10">
-        <v>0.41541268484657901</v>
+        <v>0.689901802734598</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="10">
-        <v>3.8809449147862698</v>
+        <v>4.1586867561730401</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="11">
-        <v>6.6910169457839697</v>
+        <v>8.5550606136931595</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="11">
-        <v>3.4224557925169901</v>
+        <v>4.4944734664541901</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="11">
-        <v>3.3108048037536801</v>
+        <v>3.6269719101180802</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="11">
-        <v>2.36950165248492</v>
+        <v>2.1100356019870401</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B21" s="5"/>
     </row>
     <row r="22" spans="1:3" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
     </row>
     <row r="23" spans="1:3" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
     </row>
     <row r="24" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
     </row>
     <row r="25" spans="1:3" ht="33" customHeight="1" x14ac:dyDescent="0.25"/>