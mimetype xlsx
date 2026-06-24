--- v2 (2026-05-12)
+++ v3 (2026-06-24)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Performance Analytics (old DaveP)\Performance Group\Send A Files for Approval\Segments (History)\Working\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3AD12E69-CF68-4668-94CC-BB5784647681}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4BE54213-BC84-481F-AD8C-A322A4337ADF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="38280" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Resource Transition" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -569,202 +569,202 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="39.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" customWidth="1"/>
     <col min="3" max="3" width="19.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
-        <v>46142</v>
+        <v>46173</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="9">
-        <v>36.747466787390202</v>
+        <v>36.165590580666397</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="10">
-        <v>11.1759551234172</v>
+        <v>14.0113947366</v>
       </c>
       <c r="C7" s="5"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="10">
-        <v>17.010651112908398</v>
+        <v>15.1984382636186</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="10">
-        <v>2.2611114925525801</v>
+        <v>2.1583100035430798</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="10">
-        <v>6.2997490585119502</v>
+        <v>4.79744757690474</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="11">
-        <v>44.4659916203574</v>
+        <v>44.040009589980201</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="10">
-        <v>16.068524853556902</v>
+        <v>15.4918292370564</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="10">
-        <v>11.7330649235832</v>
+        <v>13.7290292402944</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="10">
-        <v>11.8158132843096</v>
+        <v>10.3162866665014</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="10">
-        <v>0.689901802734598</v>
+        <v>0.68638503708588405</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="10">
-        <v>4.1586867561730401</v>
+        <v>3.81647940904204</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="11">
-        <v>8.5550606136931595</v>
+        <v>8.4422973457772095</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="11">
-        <v>4.4944734664541901</v>
+        <v>4.8458904165877703</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="11">
-        <v>3.6269719101180802</v>
+        <v>3.44360239553601</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="11">
-        <v>2.1100356019870401</v>
+        <v>3.0626096714523801</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B21" s="5"/>
     </row>
     <row r="22" spans="1:3" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
     </row>
     <row r="23" spans="1:3" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
     </row>
     <row r="24" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
     </row>
     <row r="25" spans="1:3" ht="33" customHeight="1" x14ac:dyDescent="0.25"/>