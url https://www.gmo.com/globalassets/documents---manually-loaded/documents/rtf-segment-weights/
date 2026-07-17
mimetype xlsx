--- v3 (2026-06-24)
+++ v4 (2026-07-17)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Performance Analytics (old DaveP)\Performance Group\Send A Files for Approval\Segments (History)\Working\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4BE54213-BC84-481F-AD8C-A322A4337ADF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4D96D93-8B81-472D-9239-DFDF1295F4DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="38280" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Resource Transition" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
@@ -569,202 +569,202 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D8" sqref="D8"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="39.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" customWidth="1"/>
     <col min="3" max="3" width="19.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
-        <v>46173</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="9">
-        <v>36.165590580666397</v>
+        <v>35.353195804860597</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="10">
-        <v>14.0113947366</v>
+        <v>12.415815631811499</v>
       </c>
       <c r="C7" s="5"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="10">
-        <v>15.1984382636186</v>
+        <v>15.5971211667704</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="10">
-        <v>2.1583100035430798</v>
+        <v>2.4013215475255101</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="10">
-        <v>4.79744757690474</v>
+        <v>4.9389374587531796</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="11">
-        <v>44.040009589980201</v>
+        <v>40.993645643040999</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="10">
-        <v>15.4918292370564</v>
+        <v>15.038892479649</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="10">
-        <v>13.7290292402944</v>
+        <v>11.521786447985701</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="10">
-        <v>10.3162866665014</v>
+        <v>9.6618905005255797</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="10">
-        <v>0.68638503708588405</v>
+        <v>0.63076776710114502</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="10">
-        <v>3.81647940904204</v>
+        <v>4.14030844777957</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="11">
-        <v>8.4422973457772095</v>
+        <v>11.612772569190399</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="11">
-        <v>4.8458904165877703</v>
+        <v>5.8370666383231997</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="11">
-        <v>3.44360239553601</v>
+        <v>4.2846407186071502</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="11">
-        <v>3.0626096714523801</v>
+        <v>1.9186786259776301</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B21" s="5"/>
     </row>
     <row r="22" spans="1:3" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
     </row>
     <row r="23" spans="1:3" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
     </row>
     <row r="24" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
     </row>
     <row r="25" spans="1:3" ht="33" customHeight="1" x14ac:dyDescent="0.25"/>