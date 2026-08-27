--- v4 (2026-07-17)
+++ v5 (2026-08-27)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Performance Analytics (old DaveP)\Performance Group\Send A Files for Approval\Segments (History)\Working\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4D96D93-8B81-472D-9239-DFDF1295F4DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1B2593F6-4E4F-4732-BCD9-4E6AF1304EA8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="38280" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Resource Transition" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
@@ -591,180 +591,180 @@
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="39.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" customWidth="1"/>
     <col min="3" max="3" width="19.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
-        <v>46203</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="9">
-        <v>35.353195804860597</v>
+        <v>33.961929937253402</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="10">
-        <v>12.415815631811499</v>
+        <v>9.9199401180176103</v>
       </c>
       <c r="C7" s="5"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="10">
-        <v>15.5971211667704</v>
+        <v>16.405571510161799</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="10">
-        <v>2.4013215475255101</v>
+        <v>2.3794042433561402</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="10">
-        <v>4.9389374587531796</v>
+        <v>5.2570140657178603</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="11">
-        <v>40.993645643040999</v>
+        <v>42.1849496373449</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="10">
-        <v>15.038892479649</v>
+        <v>16.1068416061626</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="10">
-        <v>11.521786447985701</v>
+        <v>12.2287699919411</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="10">
-        <v>9.6618905005255797</v>
+        <v>8.9488852528126408</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="10">
-        <v>0.63076776710114502</v>
+        <v>0.69987149014979699</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="10">
-        <v>4.14030844777957</v>
+        <v>4.2005812962787399</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="11">
-        <v>11.612772569190399</v>
+        <v>11.7380844217645</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="11">
-        <v>5.8370666383231997</v>
+        <v>6.6604801811885004</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="11">
-        <v>4.2846407186071502</v>
+        <v>3.4006959758026301</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="11">
-        <v>1.9186786259776301</v>
+        <v>2.0538598466460498</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B21" s="5"/>
     </row>
     <row r="22" spans="1:3" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
     </row>
     <row r="23" spans="1:3" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
     </row>
     <row r="24" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
     </row>
     <row r="25" spans="1:3" ht="33" customHeight="1" x14ac:dyDescent="0.25"/>