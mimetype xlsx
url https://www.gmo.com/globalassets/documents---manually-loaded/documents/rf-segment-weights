--- v6 (2026-03-23)
+++ v7 (2026-04-12)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Performance Analytics (old DaveP)\Performance Group\Send A Files for Approval\Segments (Latest)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Performance Analytics (old DaveP)\Performance Group\Send A Files for Approval\Segments (History)\Working\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FB998FC9-60BF-4E8F-A909-58F662118B5E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D61B6E66-BFB0-42BA-B73C-2669BBE37B15}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Resources" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -589,187 +589,187 @@
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="39.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" customWidth="1"/>
     <col min="3" max="3" width="19.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
-        <v>46081</v>
+        <v>46112</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="9">
-        <v>56.7858905523359</v>
+        <v>63.2595721785287</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="10">
-        <v>35.645183563062197</v>
+        <v>40.963753569893903</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="10">
-        <v>5.4596605986875497</v>
+        <v>7.0076325286619703</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="10">
-        <v>10.373435073555999</v>
+        <v>9.7000578753719804</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="10">
-        <v>1.2478204267585</v>
+        <v>1.5627802994519699</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="10">
-        <v>4.0597908902716098</v>
+        <v>4.0253479051488403</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="11">
-        <v>33.318327149481199</v>
+        <v>27.616875958759699</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="10">
-        <v>15.331978034219</v>
+        <v>12.015018292033</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B14" s="10">
-        <v>8.6181790504930902</v>
+        <v>6.6158825261123599</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="10">
-        <v>6.5299079050504298</v>
+        <v>6.4072694786247002</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="10">
-        <v>0.37684575936297598</v>
+        <v>0.25110119200057301</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="10">
-        <v>2.4614164003557102</v>
+        <v>2.3276044699890699</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="11">
-        <v>4.5705070066147702</v>
+        <v>4.21051445355927</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="11">
-        <v>1.9918618695832799</v>
+        <v>2.05041400215068</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="11">
-        <v>2.45394935684409</v>
+        <v>2.0166025684426598</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="11">
-        <v>0.87946406514074704</v>
+        <v>0.84602083855900401</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B22" s="5"/>
     </row>
     <row r="23" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
     </row>
     <row r="24" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
     </row>
     <row r="25" spans="1:3" ht="33" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A23:C23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>