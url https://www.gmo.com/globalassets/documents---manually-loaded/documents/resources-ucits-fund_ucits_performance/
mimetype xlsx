--- v0 (2026-04-30)
+++ v1 (2026-05-21)
@@ -1,105 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09fd80d5da454c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d9b3d75eda541fe82d450c21832dfb4.psmdcp" Id="R29fe9d5a1c02415b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270c329de38f4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb60a4e5de524ef1acaf1a008ec5bf39.psmdcp" Id="Ra36cf4be7cee46d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="AUD Class A_Historical" sheetId="2" r:id="rId2"/>
     <x:sheet name="EUR Class A_Historical" sheetId="3" r:id="rId3"/>
-    <x:sheet name="SGD Class A_Historical" sheetId="4" r:id="rId4"/>
-[...11 lines deleted...]
-    <x:sheet name="USD Class E_Quarter-End" sheetId="16" r:id="rId16"/>
+    <x:sheet name="GBP Class A_Historical" sheetId="4" r:id="rId4"/>
+    <x:sheet name="SGD Class A_Historical" sheetId="5" r:id="rId5"/>
+    <x:sheet name="USD Class A_Historical" sheetId="6" r:id="rId6"/>
+    <x:sheet name="USD Class E_Historical" sheetId="7" r:id="rId7"/>
+    <x:sheet name="AUD Class A_Month-End" sheetId="8" r:id="rId8"/>
+    <x:sheet name="EUR Class A_Month-End" sheetId="9" r:id="rId9"/>
+    <x:sheet name="GBP Class A_Month-End" sheetId="10" r:id="rId10"/>
+    <x:sheet name="SGD Class A_Month-End" sheetId="11" r:id="rId11"/>
+    <x:sheet name="USD Class A_Month-End" sheetId="12" r:id="rId12"/>
+    <x:sheet name="USD Class E_Month-End" sheetId="13" r:id="rId13"/>
+    <x:sheet name="AUD Class A_Quarter-End" sheetId="14" r:id="rId14"/>
+    <x:sheet name="EUR Class A_Quarter-End" sheetId="15" r:id="rId15"/>
+    <x:sheet name="SGD Class A_Quarter-End" sheetId="16" r:id="rId16"/>
+    <x:sheet name="USD Class A_Quarter-End" sheetId="17" r:id="rId17"/>
+    <x:sheet name="USD Class E_Quarter-End" sheetId="18" r:id="rId18"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="152">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="170">
   <x:si>
     <x:t>Performance - Resources UCITS Fund | AUD Class A</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026 (AUD,%)</x:t>
+    <x:t>As of 04/30/2026 (AUD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 02/27/2023</x:t>
   </x:si>
   <x:si>
     <x:t>Net</x:t>
   </x:si>
   <x:si>
     <x:t>Gross</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI ACWI Commodity Producers</x:t>
   </x:si>
   <x:si>
+    <x:t>04/30/2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2025</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2025</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2025</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2025</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2025</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2025</x:t>
@@ -170,50 +177,53 @@
   <x:si>
     <x:t>09/30/2023</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2023</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2023</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2023</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2023</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2023</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2023</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2023</x:t>
   </x:si>
   <x:si>
+    <x:t>QTD Q2-2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>Q1-2026</x:t>
   </x:si>
   <x:si>
     <x:t>Q4-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Q3-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Q2-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Q1-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Q4-2024</x:t>
   </x:si>
   <x:si>
     <x:t>Q3-2024</x:t>
   </x:si>
   <x:si>
     <x:t>Q2-2024</x:t>
   </x:si>
   <x:si>
     <x:t>Q1-2024</x:t>
@@ -248,60 +258,69 @@
   <x:si>
     <x:t>listed large and mid capitalization commodity producers within the global developed and emerging markets. MSCI data may not be reproduced or used for any other purpose. MSCI provides no</x:t>
   </x:si>
   <x:si>
     <x:t>warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>To obtain performance information to the most recent month-end, visit www.gmo.com.</x:t>
   </x:si>
   <x:si>
     <x:t>An investor should consider the fund's investment objectives, risks, charges and expenses before investing. This and other important information can be found in the funds prospectus. To</x:t>
   </x:si>
   <x:si>
     <x:t>obtain a prospectus please visit www.gmo.com. Read the prospectus carefully before investing.</x:t>
   </x:si>
   <x:si>
     <x:t>Returns shown for periods greater than one year are on an annualized basis.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Resources UCITS Fund | EUR Class A</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026 (EUR,%)</x:t>
+    <x:t>As of 04/30/2026 (EUR,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 03/01/2023</x:t>
   </x:si>
   <x:si>
+    <x:t>Performance - Resources UCITS Fund | GBP Class A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>As of 04/30/2026 (GBP,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inception date: 04/21/2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>Performance - Resources UCITS Fund | SGD Class A</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026 (SGD,%)</x:t>
+    <x:t>As of 04/30/2026 (SGD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 11/29/2021</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2023</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2022</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2022</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2022</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2022</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2022</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2022</x:t>
   </x:si>
@@ -326,216 +345,255 @@
   <x:si>
     <x:t>12/31/2021</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2021</x:t>
   </x:si>
   <x:si>
     <x:t>Q4-2022</x:t>
   </x:si>
   <x:si>
     <x:t>Q3-2022</x:t>
   </x:si>
   <x:si>
     <x:t>Q2-2022</x:t>
   </x:si>
   <x:si>
     <x:t>Q1-2022</x:t>
   </x:si>
   <x:si>
     <x:t>Q4-2021</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Resources UCITS Fund | USD Class A</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026 (USD,%)</x:t>
+    <x:t>As of 04/30/2026 (USD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 03/29/2021</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2021</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2021</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2021</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2021</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2021</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2021</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2021</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2021</x:t>
   </x:si>
   <x:si>
     <x:t>Q3-2021</x:t>
   </x:si>
   <x:si>
     <x:t>Q2-2021</x:t>
   </x:si>
   <x:si>
     <x:t>Q1-2021</x:t>
   </x:si>
   <x:si>
     <x:t>shares, when redeemed, may be worth more or less than their original cost. Current performance data may be lower or higher than the performance data provided herein. The portfolio is</x:t>
   </x:si>
   <x:si>
     <x:t>actively-managed, is not managed relative to a benchmark and uses the Index for performance comparison purposes only and, where applicable, to compute a performance fee.</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Resources UCITS Fund | USD Class E</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 05/09/2023</x:t>
   </x:si>
   <x:si>
-    <x:t>Month-End as of 03/31/2026 (AUD,%)</x:t>
+    <x:t>Month-End as of 04/30/2026 (AUD,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Net) in AUD as of 04/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Net of all fees and expenses after reimbursement by the Manager, but not transaction costs, if any. If certain expenses were not reimbursed, performance would be lower.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inception</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1-Year</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-Year</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5-Year</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10-Year</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Since Inception</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resources UCITS Fund Class A AUD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/27/2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Value Added</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Gross) in AUD as of 04/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gross of fees, expenses and transaction costs, if any. If these fees, expenses and costs were included, performance would be lower.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Month-End as of 04/30/2026 (EUR,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Net) in EUR as of 04/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resources UCITS Fund Class A EUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Gross) in EUR as of 04/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Month-End as of 04/30/2026 (GBP,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Net) in GBP as of 04/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resources UCITS Fund Class A GBP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/21/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Gross) in GBP as of 04/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Month-End as of 04/30/2026 (SGD,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Net) in SGD as of 04/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resources UCITS Fund Class A SGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/29/2021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Gross) in SGD as of 04/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Month-End as of 04/30/2026 (USD,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Net) in USD as of 04/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resources UCITS Fund Class A USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/29/2021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Gross) in USD as of 04/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resources UCITS Fund Class E USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/09/2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quarter-End as of 03/31/2026 (AUD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Average Annual Total Return (Net) in AUD as of 03/31/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Net of all fees and expenses after reimbursement by the Manager, but not transaction costs, if any. If certain expenses were not reimbursed, performance would be lower.</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>Average Annual Total Return (Gross) in AUD as of 03/31/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Gross of fees, expenses and transaction costs, if any. If these fees, expenses and costs were included, performance would be lower.</x:t>
-[...2 lines deleted...]
-    <x:t>Month-End as of 03/31/2026 (EUR,%)</x:t>
+    <x:t>Quarter-End as of 03/31/2026 (EUR,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Average Annual Total Return (Net) in EUR as of 03/31/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Resources UCITS Fund Class A EUR</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Average Annual Total Return (Gross) in EUR as of 03/31/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Month-End as of 03/31/2026 (SGD,%)</x:t>
+    <x:t>Quarter-End as of 03/31/2026 (SGD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Average Annual Total Return (Net) in SGD as of 03/31/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Resources UCITS Fund Class A SGD</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Average Annual Total Return (Gross) in SGD as of 03/31/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Month-End as of 03/31/2026 (USD,%)</x:t>
+    <x:t>Quarter-End as of 03/31/2026 (USD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Average Annual Total Return (Net) in USD as of 03/31/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Resources UCITS Fund Class A USD</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Average Annual Total Return (Gross) in USD as of 03/31/2026</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>Quarter-End as of 03/31/2026 (USD,%)</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -585,51 +643,51 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -876,8712 +934,9384 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D77"/>
+  <x:dimension ref="A1:D79"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="7.260625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="30.890625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>10.01</x:v>
+        <x:v>-1.32</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>10.07</x:v>
+        <x:v>-1.26</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>3.96</x:v>
+        <x:v>-4.94</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>10.01</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>2.96</x:v>
+        <x:v>10.07</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>8</x:v>
+        <x:v>3.96</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>10.9</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>10.97</x:v>
+        <x:v>2.96</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>8.05</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>0.36</x:v>
+        <x:v>10.9</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>0.43</x:v>
+        <x:v>10.97</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>1.96</x:v>
+        <x:v>8.05</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.24</x:v>
+        <x:v>0.36</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>0.43</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>3.37</x:v>
+        <x:v>1.96</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>5.93</x:v>
+        <x:v>2.24</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>5.99</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>1.93</x:v>
+        <x:v>3.37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>0.34</x:v>
+        <x:v>5.93</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>5.99</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>2.04</x:v>
+        <x:v>1.93</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>6.64</x:v>
+        <x:v>0.34</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>6.7</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>4.55</x:v>
+        <x:v>2.04</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>6.77</x:v>
+        <x:v>6.64</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>6.83</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>4.04</x:v>
+        <x:v>4.55</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>4.23</x:v>
+        <x:v>6.77</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>6.83</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>3.07</x:v>
+        <x:v>4.04</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>7.05</x:v>
+        <x:v>4.23</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>7.11</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>1.43</x:v>
+        <x:v>3.07</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>-11.07</x:v>
+        <x:v>7.05</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>-11.01</x:v>
+        <x:v>7.11</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>-9.62</x:v>
+        <x:v>1.43</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>-1.88</x:v>
+        <x:v>-11.07</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>-1.82</x:v>
+        <x:v>-11.01</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>4.72</x:v>
+        <x:v>-9.62</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>-6.46</x:v>
+        <x:v>-1.88</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>-6.4</x:v>
+        <x:v>-1.82</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>4.72</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>1.13</x:v>
+        <x:v>-6.46</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>1.19</x:v>
+        <x:v>-6.4</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>2.91</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>-2.55</x:v>
+        <x:v>1.13</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>-2.48</x:v>
+        <x:v>1.19</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>-2.54</x:v>
+        <x:v>2.91</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>2.25</x:v>
+        <x:v>-2.55</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>2.31</x:v>
+        <x:v>-2.48</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>0.86</x:v>
+        <x:v>-2.54</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>2.25</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>0.06</x:v>
+        <x:v>2.31</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>2.69</x:v>
+        <x:v>0.86</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>-2.71</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>-2.64</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>-1.47</x:v>
+        <x:v>2.69</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>-3.82</x:v>
+        <x:v>-2.71</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>-3.76</x:v>
+        <x:v>-2.64</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>-4.55</x:v>
+        <x:v>-1.47</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>3.38</x:v>
+        <x:v>-3.82</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>3.44</x:v>
+        <x:v>-3.76</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>-4.55</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>-8.77</x:v>
+        <x:v>3.38</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>-8.71</x:v>
+        <x:v>3.44</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>-3.89</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>1.75</x:v>
+        <x:v>-8.77</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>1.82</x:v>
+        <x:v>-8.71</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>-1.35</x:v>
+        <x:v>-3.89</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1.75</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>0.87</x:v>
+        <x:v>1.82</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>3.07</x:v>
+        <x:v>-1.35</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>6.32</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>6.39</x:v>
+        <x:v>0.87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>7.69</x:v>
+        <x:v>3.07</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>0.23</x:v>
+        <x:v>6.32</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>0.29</x:v>
+        <x:v>6.39</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>1.48</x:v>
+        <x:v>7.69</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>-6.16</x:v>
+        <x:v>0.23</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>-6.1</x:v>
+        <x:v>0.29</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>-0.34</x:v>
+        <x:v>1.48</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>4.59</x:v>
+        <x:v>-6.16</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>4.66</x:v>
+        <x:v>-6.1</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>-0.21</x:v>
+        <x:v>-0.34</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>-0.22</x:v>
+        <x:v>4.59</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>-0.16</x:v>
+        <x:v>4.66</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>-2.22</x:v>
+        <x:v>-0.21</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>-8.58</x:v>
+        <x:v>-0.22</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>-8.52</x:v>
+        <x:v>-0.16</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>-3.09</x:v>
+        <x:v>-2.22</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>-0.41</x:v>
+        <x:v>-8.58</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>-0.34</x:v>
+        <x:v>-8.52</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>1.83</x:v>
+        <x:v>-3.09</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>-3.86</x:v>
+        <x:v>-0.41</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>-3.8</x:v>
+        <x:v>-0.34</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>2.47</x:v>
+        <x:v>1.83</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>7.41</x:v>
+        <x:v>-3.86</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>7.47</x:v>
+        <x:v>-3.8</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>5.32</x:v>
+        <x:v>2.47</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>4.73</x:v>
+        <x:v>7.41</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>7.47</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>3.31</x:v>
+        <x:v>5.32</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>-5.66</x:v>
+        <x:v>4.73</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>-5.59</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>-7.67</x:v>
+        <x:v>3.31</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>0.94</x:v>
+        <x:v>-5.66</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
-        <x:v>1.01</x:v>
+        <x:v>-5.59</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>3.93</x:v>
+        <x:v>-7.67</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
-        <x:v>-2.95</x:v>
+        <x:v>0.94</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
-        <x:v>-2.89</x:v>
+        <x:v>1.01</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>0.31</x:v>
+        <x:v>3.93</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
+        <x:v>-2.95</x:v>
+      </x:c>
+      <x:c r="C44" s="4" t="n">
+        <x:v>-2.89</x:v>
+      </x:c>
+      <x:c r="D44" s="4" t="n">
+        <x:v>0.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:4">
+      <x:c r="A45" s="2" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B45" s="4" t="n">
         <x:v>-1.7</x:v>
       </x:c>
-      <x:c r="C44" s="4" t="n">
+      <x:c r="C45" s="4" t="n">
         <x:v>-1.7</x:v>
       </x:c>
-      <x:c r="D44" s="4" t="n">
+      <x:c r="D45" s="4" t="n">
         <x:v>-0.46</x:v>
       </x:c>
     </x:row>
-    <x:row r="46" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="47" spans="1:4">
-      <x:c r="A47" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A47" s="2" t="s"/>
+      <x:c r="B47" s="3" t="s"/>
+      <x:c r="C47" s="3" t="s"/>
+      <x:c r="D47" s="3" t="s"/>
     </x:row>
     <x:row r="48" spans="1:4">
       <x:c r="A48" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
-        <x:v>8.69</x:v>
+        <x:v>-1.32</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
-        <x:v>8.89</x:v>
+        <x:v>-1.26</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>7.43</x:v>
+        <x:v>-4.94</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4">
       <x:c r="A49" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
-        <x:v>14.25</x:v>
+        <x:v>25.55</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
-        <x:v>14.45</x:v>
+        <x:v>25.76</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>10.99</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4">
       <x:c r="A50" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
-        <x:v>-0.77</x:v>
+        <x:v>8.69</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
-        <x:v>-0.58</x:v>
+        <x:v>8.89</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>-5.51</x:v>
+        <x:v>7.43</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4">
       <x:c r="A51" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>-7.19</x:v>
+        <x:v>14.25</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>-7.01</x:v>
+        <x:v>14.45</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>9.17</x:v>
+        <x:v>10.99</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4">
       <x:c r="A52" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>-0.36</x:v>
+        <x:v>-0.77</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>-0.17</x:v>
+        <x:v>-0.58</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>0.95</x:v>
+        <x:v>-5.51</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>-3.26</x:v>
+        <x:v>-7.19</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
-        <x:v>-3.08</x:v>
+        <x:v>-7.01</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>-3.12</x:v>
+        <x:v>9.17</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:4">
       <x:c r="A54" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="4" t="n">
-        <x:v>-6.43</x:v>
+        <x:v>-0.36</x:v>
       </x:c>
       <x:c r="C54" s="4" t="n">
-        <x:v>-6.25</x:v>
+        <x:v>-0.17</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>-2.28</x:v>
+        <x:v>0.95</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>-3.26</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
-        <x:v>0.19</x:v>
+        <x:v>-3.08</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>8.91</x:v>
+        <x:v>-3.12</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="4" t="n">
-        <x:v>-4.6</x:v>
+        <x:v>-6.43</x:v>
       </x:c>
       <x:c r="C56" s="4" t="n">
-        <x:v>-4.41</x:v>
+        <x:v>-6.25</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>-5.44</x:v>
+        <x:v>-2.28</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="4" t="n">
-        <x:v>2.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C57" s="4" t="n">
-        <x:v>3.03</x:v>
+        <x:v>0.19</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>9.9</x:v>
+        <x:v>8.91</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="4" t="n">
-        <x:v>-0.26</x:v>
+        <x:v>-4.6</x:v>
       </x:c>
       <x:c r="C58" s="4" t="n">
-        <x:v>-0.07</x:v>
+        <x:v>-4.41</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>-0.87</x:v>
+        <x:v>-5.44</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:4">
       <x:c r="A59" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="4" t="n">
+        <x:v>2.84</x:v>
+      </x:c>
+      <x:c r="C59" s="4" t="n">
+        <x:v>3.03</x:v>
+      </x:c>
+      <x:c r="D59" s="4" t="n">
+        <x:v>9.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:4">
+      <x:c r="A60" s="2" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B60" s="4" t="n">
+        <x:v>-0.26</x:v>
+      </x:c>
+      <x:c r="C60" s="4" t="n">
+        <x:v>-0.07</x:v>
+      </x:c>
+      <x:c r="D60" s="4" t="n">
+        <x:v>-0.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:4">
+      <x:c r="A61" s="2" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B61" s="4" t="n">
         <x:v>-4.6</x:v>
       </x:c>
-      <x:c r="C59" s="4" t="n">
+      <x:c r="C61" s="4" t="n">
         <x:v>-4.53</x:v>
       </x:c>
-      <x:c r="D59" s="4" t="n">
+      <x:c r="D61" s="4" t="n">
         <x:v>-0.15</x:v>
       </x:c>
     </x:row>
-    <x:row r="61" spans="1:4">
-[...18 lines deleted...]
-    </x:row>
     <x:row r="63" spans="1:4">
-      <x:c r="A63" s="2" t="n">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A63" s="2" t="s"/>
+      <x:c r="B63" s="3" t="s"/>
+      <x:c r="C63" s="3" t="s"/>
+      <x:c r="D63" s="3" t="s"/>
     </x:row>
     <x:row r="64" spans="1:4">
-      <x:c r="A64" s="2" t="n">
-        <x:v>2024</x:v>
+      <x:c r="A64" s="2" t="s">
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B64" s="4" t="n">
-        <x:v>-9.8</x:v>
+        <x:v>23.88</x:v>
       </x:c>
       <x:c r="C64" s="4" t="n">
-        <x:v>-9.11</x:v>
+        <x:v>24.17</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>4.08</x:v>
+        <x:v>15.32</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:4">
       <x:c r="A65" s="2" t="n">
+        <x:v>2025</x:v>
+      </x:c>
+      <x:c r="B65" s="4" t="n">
+        <x:v>14.37</x:v>
+      </x:c>
+      <x:c r="C65" s="4" t="n">
+        <x:v>15.23</x:v>
+      </x:c>
+      <x:c r="D65" s="4" t="n">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:4">
+      <x:c r="A66" s="2" t="n">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="B66" s="4" t="n">
+        <x:v>-9.8</x:v>
+      </x:c>
+      <x:c r="C66" s="4" t="n">
+        <x:v>-9.11</x:v>
+      </x:c>
+      <x:c r="D66" s="4" t="n">
+        <x:v>4.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:4">
+      <x:c r="A67" s="2" t="n">
         <x:v>2023</x:v>
       </x:c>
-      <x:c r="B65" s="4" t="n">
+      <x:c r="B67" s="4" t="n">
         <x:v>-6.65</x:v>
       </x:c>
-      <x:c r="C65" s="4" t="n">
+      <x:c r="C67" s="4" t="n">
         <x:v>-6.05</x:v>
       </x:c>
-      <x:c r="D65" s="4" t="n">
+      <x:c r="D67" s="4" t="n">
         <x:v>2.86</x:v>
-      </x:c>
-[...8 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:4">
       <x:c r="A69" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:4">
-      <x:c r="A70" s="2" t="s">
+      <x:c r="A70" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:4">
-      <x:c r="A71" s="2" t="s">
+      <x:c r="A71" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:4">
       <x:c r="A72" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:4">
-      <x:c r="A73" s="1" t="s">
+      <x:c r="A73" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:4">
-      <x:c r="A74" s="1" t="s">
+      <x:c r="A74" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:4">
       <x:c r="A75" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:4">
-      <x:c r="A76" s="2" t="s">
+      <x:c r="A76" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:4">
       <x:c r="A77" s="1" t="s">
         <x:v>68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:4">
+      <x:c r="A78" s="2" t="s">
+        <x:v>69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:4">
+      <x:c r="A79" s="1" t="s">
+        <x:v>70</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="31.470625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="31.680625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
-    <x:col min="4" max="5" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>6.65</x:v>
+        <x:v>1.89</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>29.85</x:v>
+        <x:v>1.89</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>29.85</x:v>
+        <x:v>32.3</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>70.86</x:v>
-[...2 lines deleted...]
-        <x:v>127</x:v>
+        <x:v>87.99</x:v>
+      </x:c>
+      <x:c r="G9" s="4" t="n">
+        <x:v>8.74</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>10.39</x:v>
+        <x:v>4.93</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>-0.08</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>24.6</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>24.6</x:v>
+        <x:v>23.13</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>50.23</x:v>
-[...2 lines deleted...]
-        <x:v>127</x:v>
+        <x:v>57.56</x:v>
+      </x:c>
+      <x:c r="G10" s="4" t="n">
+        <x:v>14.97</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>18.62</x:v>
+        <x:v>15.54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>6.73</x:v>
+        <x:v>3.39</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>5.26</x:v>
+        <x:v>3.39</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>5.26</x:v>
+        <x:v>9.17</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>20.63</x:v>
-[...2 lines deleted...]
-        <x:v>127</x:v>
+        <x:v>30.44</x:v>
+      </x:c>
+      <x:c r="G11" s="4" t="n">
+        <x:v>-6.23</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>-8.24</x:v>
+        <x:v>-10.61</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>6.72</x:v>
+        <x:v>1.96</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>30.09</x:v>
+        <x:v>1.96</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>30.09</x:v>
+        <x:v>32.6</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>72.15</x:v>
-[...2 lines deleted...]
-        <x:v>127</x:v>
+        <x:v>89.33</x:v>
+      </x:c>
+      <x:c r="G17" s="4" t="n">
+        <x:v>9.56</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>11.27</x:v>
+        <x:v>5.73</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>-0.08</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>24.6</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>24.6</x:v>
+        <x:v>23.13</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>50.23</x:v>
-[...2 lines deleted...]
-        <x:v>127</x:v>
+        <x:v>57.56</x:v>
+      </x:c>
+      <x:c r="G18" s="4" t="n">
+        <x:v>14.97</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>18.62</x:v>
+        <x:v>15.54</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>3.45</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>5.49</x:v>
+        <x:v>3.45</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>5.49</x:v>
+        <x:v>9.47</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>21.92</x:v>
-[...2 lines deleted...]
-        <x:v>127</x:v>
+        <x:v>31.78</x:v>
+      </x:c>
+      <x:c r="G19" s="4" t="n">
+        <x:v>-5.41</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>-7.35</x:v>
+        <x:v>-9.82</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="2" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:J32"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="31.720625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
+    <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:10">
+      <x:c r="A1" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:10">
+      <x:c r="A2" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:10">
+      <x:c r="A5" s="2" t="s">
+        <x:v>152</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:10">
+      <x:c r="A6" s="2" t="s">
+        <x:v>120</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:10">
+      <x:c r="A8" s="2" t="s"/>
+      <x:c r="B8" s="2" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="J8" s="3" t="s">
+        <x:v>129</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:10">
+      <x:c r="A9" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>2.92</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>2.92</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>33.66</x:v>
+      </x:c>
+      <x:c r="F9" s="4" t="n">
+        <x:v>92.86</x:v>
+      </x:c>
+      <x:c r="G9" s="4" t="n">
+        <x:v>10.46</x:v>
+      </x:c>
+      <x:c r="H9" s="4" t="n">
+        <x:v>7.18</x:v>
+      </x:c>
+      <x:c r="I9" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J9" s="4" t="n">
+        <x:v>7.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:10">
+      <x:c r="A10" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B10" s="2" t="s"/>
+      <x:c r="C10" s="4" t="n">
+        <x:v>-0.21</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>-0.21</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="n">
+        <x:v>24.33</x:v>
+      </x:c>
+      <x:c r="F10" s="4" t="n">
+        <x:v>61.53</x:v>
+      </x:c>
+      <x:c r="G10" s="4" t="n">
+        <x:v>16.76</x:v>
+      </x:c>
+      <x:c r="H10" s="4" t="n">
+        <x:v>16.25</x:v>
+      </x:c>
+      <x:c r="I10" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J10" s="4" t="n">
+        <x:v>16.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:10">
+      <x:c r="A11" s="2" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="s"/>
+      <x:c r="C11" s="4" t="n">
+        <x:v>3.13</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>3.13</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>9.33</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="n">
+        <x:v>31.33</x:v>
+      </x:c>
+      <x:c r="G11" s="4" t="n">
+        <x:v>-6.3</x:v>
+      </x:c>
+      <x:c r="H11" s="4" t="n">
+        <x:v>-9.07</x:v>
+      </x:c>
+      <x:c r="I11" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J11" s="4" t="n">
+        <x:v>-9.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:10">
+      <x:c r="A13" s="2" t="s">
+        <x:v>155</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:10">
+      <x:c r="A14" s="2" t="s">
+        <x:v>135</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:10">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="2" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="J16" s="3" t="s">
+        <x:v>129</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:10">
+      <x:c r="A17" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>2.98</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>2.98</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>33.96</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="n">
+        <x:v>94.23</x:v>
+      </x:c>
+      <x:c r="G17" s="4" t="n">
+        <x:v>11.29</x:v>
+      </x:c>
+      <x:c r="H17" s="4" t="n">
+        <x:v>7.99</x:v>
+      </x:c>
+      <x:c r="I17" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J17" s="4" t="n">
+        <x:v>8.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:10">
+      <x:c r="A18" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s"/>
+      <x:c r="C18" s="4" t="n">
+        <x:v>-0.21</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>-0.21</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>24.33</x:v>
+      </x:c>
+      <x:c r="F18" s="4" t="n">
+        <x:v>61.53</x:v>
+      </x:c>
+      <x:c r="G18" s="4" t="n">
+        <x:v>16.76</x:v>
+      </x:c>
+      <x:c r="H18" s="4" t="n">
+        <x:v>16.25</x:v>
+      </x:c>
+      <x:c r="I18" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J18" s="4" t="n">
+        <x:v>16.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:10">
+      <x:c r="A19" s="2" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s"/>
+      <x:c r="C19" s="4" t="n">
+        <x:v>3.19</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>3.19</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>9.63</x:v>
+      </x:c>
+      <x:c r="F19" s="4" t="n">
+        <x:v>32.7</x:v>
+      </x:c>
+      <x:c r="G19" s="4" t="n">
+        <x:v>-5.47</x:v>
+      </x:c>
+      <x:c r="H19" s="4" t="n">
+        <x:v>-8.26</x:v>
+      </x:c>
+      <x:c r="I19" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J19" s="4" t="n">
+        <x:v>-8.27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:10">
+      <x:c r="A21" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:10">
+      <x:c r="A22" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:10">
+      <x:c r="A23" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:10">
+      <x:c r="A24" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:10">
+      <x:c r="A25" s="2" t="s">
+        <x:v>63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:10">
+      <x:c r="A26" s="2" t="s">
+        <x:v>64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:10">
+      <x:c r="A27" s="2" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:10">
+      <x:c r="A28" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:10">
+      <x:c r="A29" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:10">
+      <x:c r="A30" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:10">
+      <x:c r="A31" s="2" t="s">
+        <x:v>69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:10">
+      <x:c r="A32" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:J31"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="31.470625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
+    <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:10">
+      <x:c r="A1" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:10">
+      <x:c r="A2" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:10">
+      <x:c r="A5" s="2" t="s">
+        <x:v>152</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:10">
+      <x:c r="A6" s="2" t="s">
+        <x:v>120</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:10">
+      <x:c r="A8" s="2" t="s"/>
+      <x:c r="B8" s="2" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="J8" s="3" t="s">
+        <x:v>129</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:10">
+      <x:c r="A9" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>2.93</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>2.93</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>33.66</x:v>
+      </x:c>
+      <x:c r="F9" s="4" t="n">
+        <x:v>92.82</x:v>
+      </x:c>
+      <x:c r="G9" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="I9" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J9" s="4" t="n">
+        <x:v>11.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:10">
+      <x:c r="A10" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B10" s="2" t="s"/>
+      <x:c r="C10" s="4" t="n">
+        <x:v>-0.21</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>-0.21</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="n">
+        <x:v>24.33</x:v>
+      </x:c>
+      <x:c r="F10" s="4" t="n">
+        <x:v>61.53</x:v>
+      </x:c>
+      <x:c r="G10" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="I10" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J10" s="4" t="n">
+        <x:v>17.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:10">
+      <x:c r="A11" s="2" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="s"/>
+      <x:c r="C11" s="4" t="n">
+        <x:v>3.14</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>3.14</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>9.33</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="n">
+        <x:v>31.29</x:v>
+      </x:c>
+      <x:c r="G11" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="I11" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J11" s="4" t="n">
+        <x:v>-6.82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:10">
+      <x:c r="A13" s="2" t="s">
+        <x:v>155</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:10">
+      <x:c r="A14" s="2" t="s">
+        <x:v>135</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:10">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="2" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="J16" s="3" t="s">
+        <x:v>129</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:10">
+      <x:c r="A17" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>33.98</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="n">
+        <x:v>94.26</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="I17" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J17" s="4" t="n">
+        <x:v>12.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:10">
+      <x:c r="A18" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s"/>
+      <x:c r="C18" s="4" t="n">
+        <x:v>-0.21</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>-0.21</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>24.33</x:v>
+      </x:c>
+      <x:c r="F18" s="4" t="n">
+        <x:v>61.53</x:v>
+      </x:c>
+      <x:c r="G18" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="I18" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J18" s="4" t="n">
+        <x:v>17.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:10">
+      <x:c r="A19" s="2" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s"/>
+      <x:c r="C19" s="4" t="n">
+        <x:v>3.21</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>3.21</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>9.65</x:v>
+      </x:c>
+      <x:c r="F19" s="4" t="n">
+        <x:v>32.73</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="I19" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J19" s="4" t="n">
+        <x:v>-5.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:10">
+      <x:c r="A21" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:10">
+      <x:c r="A22" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:10">
+      <x:c r="A23" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:10">
+      <x:c r="A24" s="2" t="s">
+        <x:v>63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:10">
+      <x:c r="A25" s="2" t="s">
+        <x:v>64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:10">
+      <x:c r="A26" s="2" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:10">
+      <x:c r="A27" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:10">
+      <x:c r="A28" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:10">
+      <x:c r="A29" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:10">
+      <x:c r="A30" s="2" t="s">
+        <x:v>69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:10">
+      <x:c r="A31" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="32.000625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>114</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>126</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>25.55</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>25.55</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>54.7</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>8.21</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>6.34</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>21.31</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>21.31</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>36.68</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>16.95</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>16.38</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>4.23</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>4.23</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>18.02</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>-8.74</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>-10.04</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>126</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>25.76</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>25.76</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>55.83</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>9.03</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>7.14</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>21.31</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>21.31</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>36.68</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>16.95</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>16.38</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>4.44</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>4.44</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>19.15</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>-7.92</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>-9.24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="2" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.610625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>31.99</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>31.99</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>59.86</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>7.07</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>4.55</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>40.84</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>15.54</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>13.71</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>4.99</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>4.99</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>19.02</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>-8.48</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>-9.16</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>32.21</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>32.21</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>61.02</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>7.87</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>5.34</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>40.84</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>15.54</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>13.71</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>5.21</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>5.21</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>20.18</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>-7.67</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>-8.37</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="2" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.680625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>29.84</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>29.84</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>63.5</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>8.12</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>4.58</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>44.2</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>16.65</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>16.27</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>4.84</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>4.84</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>19.31</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>-8.54</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>-11.69</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>30.06</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>30.06</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>64.68</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>8.93</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>5.37</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>44.2</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>16.65</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>16.27</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>5.06</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>5.06</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>20.49</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>-7.72</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>-10.9</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="2" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I32"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.720625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>29.87</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>29.87</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>70.86</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>9.37</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>6.74</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>7.02</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>24.6</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>24.6</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>50.23</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>17.83</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>17.1</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>16.94</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>5.27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>5.27</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>20.64</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>-8.46</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>-10.36</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>-9.92</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>30.08</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>30.08</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>72.1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>10.19</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>7.55</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>7.83</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>24.6</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>24.6</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>50.23</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>17.83</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>17.1</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>16.94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>5.49</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>5.49</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>21.87</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>-7.64</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>-9.55</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>-9.11</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.470625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>29.85</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>29.85</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>70.86</x:v>
       </x:c>
       <x:c r="F9" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>10.39</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>24.6</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>24.6</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>50.23</x:v>
       </x:c>
       <x:c r="F10" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>18.62</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>5.26</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>5.26</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>20.63</x:v>
       </x:c>
       <x:c r="F11" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>-8.24</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>30.09</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>30.09</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>72.15</x:v>
       </x:c>
       <x:c r="F17" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>11.27</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>24.6</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>24.6</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>50.23</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>18.62</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>5.49</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>5.49</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>21.92</x:v>
       </x:c>
       <x:c r="F19" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>-7.35</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="2" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D76"/>
+  <x:dimension ref="A1:D78"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.620625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="30.890625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>9.03</x:v>
+        <x:v>1.35</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>9.09</x:v>
+        <x:v>1.41</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>2.39</x:v>
+        <x:v>-1.99</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.52</x:v>
+        <x:v>9.03</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>5.57</x:v>
+        <x:v>9.09</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>10.69</x:v>
+        <x:v>2.39</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>14.73</x:v>
+        <x:v>5.52</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>14.79</x:v>
+        <x:v>5.57</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>12.06</x:v>
+        <x:v>10.69</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>0.93</x:v>
+        <x:v>14.73</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>0.99</x:v>
+        <x:v>14.79</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>2.45</x:v>
+        <x:v>12.06</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>1.71</x:v>
+        <x:v>0.93</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>1.78</x:v>
+        <x:v>0.99</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>2.99</x:v>
+        <x:v>2.45</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>6.68</x:v>
+        <x:v>1.71</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>6.74</x:v>
+        <x:v>1.78</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.99</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.08</x:v>
+        <x:v>6.68</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>1.14</x:v>
+        <x:v>6.74</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>2.93</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>5.94</x:v>
+        <x:v>1.08</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>6</x:v>
+        <x:v>1.14</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>3.92</x:v>
+        <x:v>2.93</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>7.63</x:v>
+        <x:v>5.94</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>7.69</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>4.83</x:v>
+        <x:v>3.92</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>2.53</x:v>
+        <x:v>7.63</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2.59</x:v>
+        <x:v>7.69</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>1.51</x:v>
+        <x:v>4.83</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>7.53</x:v>
+        <x:v>2.53</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>7.59</x:v>
+        <x:v>2.59</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>2.15</x:v>
+        <x:v>1.51</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>-12.96</x:v>
+        <x:v>7.53</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>-12.9</x:v>
+        <x:v>7.59</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>-11.81</x:v>
+        <x:v>2.15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>-5.22</x:v>
+        <x:v>-12.96</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>-5.15</x:v>
+        <x:v>-12.9</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>1.03</x:v>
+        <x:v>-11.81</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>-6.66</x:v>
+        <x:v>-5.22</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>-6.6</x:v>
+        <x:v>-5.15</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>0.94</x:v>
+        <x:v>1.03</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>1.44</x:v>
+        <x:v>-6.66</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>-6.6</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>3.27</x:v>
+        <x:v>0.94</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>-5.66</x:v>
+        <x:v>1.44</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>-5.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>-5.52</x:v>
+        <x:v>3.27</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>4.37</x:v>
+        <x:v>-5.66</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>4.43</x:v>
+        <x:v>-5.6</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>3.11</x:v>
+        <x:v>-5.52</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>-2.64</x:v>
+        <x:v>4.37</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>-2.57</x:v>
+        <x:v>4.43</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>-0.33</x:v>
+        <x:v>3.11</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-2.64</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>-1.24</x:v>
+        <x:v>-2.57</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>-0.08</x:v>
+        <x:v>-0.33</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>-2.54</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>-2.47</x:v>
+        <x:v>-1.24</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>-3.05</x:v>
+        <x:v>-0.08</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>0.29</x:v>
+        <x:v>-2.54</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>0.35</x:v>
+        <x:v>-2.47</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>-0.25</x:v>
+        <x:v>-3.05</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>-7.34</x:v>
+        <x:v>0.29</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>-7.28</x:v>
+        <x:v>0.35</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>-2.24</x:v>
+        <x:v>-0.25</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>2.81</x:v>
+        <x:v>-7.34</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>2.87</x:v>
+        <x:v>-7.28</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>-0.48</x:v>
+        <x:v>-2.24</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>1.28</x:v>
+        <x:v>2.81</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>1.35</x:v>
+        <x:v>2.87</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>3.62</x:v>
+        <x:v>-0.48</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>6.79</x:v>
+        <x:v>1.28</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>6.86</x:v>
+        <x:v>1.35</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>8.11</x:v>
+        <x:v>3.62</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>-0.71</x:v>
+        <x:v>6.79</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>-0.65</x:v>
+        <x:v>6.86</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>0.34</x:v>
+        <x:v>8.11</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>-7.7</x:v>
+        <x:v>-0.71</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>-7.64</x:v>
+        <x:v>-0.65</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>-1.82</x:v>
+        <x:v>0.34</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>6.33</x:v>
+        <x:v>-7.7</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>6.39</x:v>
+        <x:v>-7.64</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>1.43</x:v>
+        <x:v>-1.82</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>6.33</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>1.06</x:v>
+        <x:v>6.39</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>1.43</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>-9.84</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>-9.77</x:v>
+        <x:v>1.06</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>-4.77</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>1.39</x:v>
+        <x:v>-9.84</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>1.46</x:v>
+        <x:v>-9.77</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>4.03</x:v>
+        <x:v>-4.77</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>-6</x:v>
+        <x:v>1.39</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>-5.93</x:v>
+        <x:v>1.46</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>0.04</x:v>
+        <x:v>4.03</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>7.48</x:v>
+        <x:v>-6</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>7.54</x:v>
+        <x:v>-5.93</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>5.5</x:v>
+        <x:v>0.04</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>5.07</x:v>
+        <x:v>7.48</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>5.13</x:v>
+        <x:v>7.54</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>3.84</x:v>
+        <x:v>5.5</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>-4.35</x:v>
+        <x:v>5.07</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>-4.29</x:v>
+        <x:v>5.13</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>-6.37</x:v>
+        <x:v>3.84</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>-1.71</x:v>
+        <x:v>-4.35</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
-        <x:v>-1.65</x:v>
+        <x:v>-4.29</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>0.92</x:v>
+        <x:v>-6.37</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
+        <x:v>-1.71</x:v>
+      </x:c>
+      <x:c r="C43" s="4" t="n">
+        <x:v>-1.65</x:v>
+      </x:c>
+      <x:c r="D43" s="4" t="n">
+        <x:v>0.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:4">
+      <x:c r="A44" s="2" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B44" s="4" t="n">
         <x:v>-6.55</x:v>
       </x:c>
-      <x:c r="C43" s="4" t="n">
+      <x:c r="C44" s="4" t="n">
         <x:v>-6.49</x:v>
       </x:c>
-      <x:c r="D43" s="4" t="n">
+      <x:c r="D44" s="4" t="n">
         <x:v>-3.68</x:v>
       </x:c>
     </x:row>
-    <x:row r="45" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="46" spans="1:4">
-      <x:c r="A46" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A46" s="2" t="s"/>
+      <x:c r="B46" s="3" t="s"/>
+      <x:c r="C46" s="3" t="s"/>
+      <x:c r="D46" s="3" t="s"/>
     </x:row>
     <x:row r="47" spans="1:4">
       <x:c r="A47" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>9.51</x:v>
+        <x:v>1.35</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
-        <x:v>9.72</x:v>
+        <x:v>1.41</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>8.15</x:v>
+        <x:v>-1.99</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:4">
       <x:c r="A48" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
-        <x:v>15.25</x:v>
+        <x:v>31.99</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
-        <x:v>15.46</x:v>
+        <x:v>32.21</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>12.13</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4">
       <x:c r="A49" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
-        <x:v>-4.04</x:v>
+        <x:v>9.51</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
-        <x:v>-3.86</x:v>
+        <x:v>9.72</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>-8.56</x:v>
+        <x:v>8.15</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4">
       <x:c r="A50" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
-        <x:v>-10.26</x:v>
+        <x:v>15.25</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
-        <x:v>-10.08</x:v>
+        <x:v>15.46</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>5.33</x:v>
+        <x:v>12.13</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4">
       <x:c r="A51" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>-4.14</x:v>
+        <x:v>-4.04</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>-3.95</x:v>
+        <x:v>-3.86</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>-2.9</x:v>
+        <x:v>-8.56</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4">
       <x:c r="A52" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>-3.53</x:v>
+        <x:v>-10.26</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>-3.34</x:v>
+        <x:v>-10.08</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>-3.36</x:v>
+        <x:v>5.33</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>-3.52</x:v>
+        <x:v>-4.14</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
-        <x:v>-3.33</x:v>
+        <x:v>-3.95</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>0.81</x:v>
+        <x:v>-2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:4">
       <x:c r="A54" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B54" s="4" t="n">
-        <x:v>-2.13</x:v>
+        <x:v>-3.53</x:v>
       </x:c>
       <x:c r="C54" s="4" t="n">
-        <x:v>-1.94</x:v>
+        <x:v>-3.34</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>6.51</x:v>
+        <x:v>-3.36</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B55" s="4" t="n">
-        <x:v>-3.17</x:v>
+        <x:v>-3.52</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
-        <x:v>-2.99</x:v>
+        <x:v>-3.33</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>-4.18</x:v>
+        <x:v>0.81</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B56" s="4" t="n">
-        <x:v>2.44</x:v>
+        <x:v>-2.13</x:v>
       </x:c>
       <x:c r="C56" s="4" t="n">
-        <x:v>2.63</x:v>
+        <x:v>-1.94</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>9.8</x:v>
+        <x:v>6.51</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B57" s="4" t="n">
-        <x:v>-1.23</x:v>
+        <x:v>-3.17</x:v>
       </x:c>
       <x:c r="C57" s="4" t="n">
-        <x:v>-1.04</x:v>
+        <x:v>-2.99</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>-1.89</x:v>
+        <x:v>-4.18</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B58" s="4" t="n">
+        <x:v>2.44</x:v>
+      </x:c>
+      <x:c r="C58" s="4" t="n">
+        <x:v>2.63</x:v>
+      </x:c>
+      <x:c r="D58" s="4" t="n">
+        <x:v>9.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:4">
+      <x:c r="A59" s="2" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B59" s="4" t="n">
+        <x:v>-1.23</x:v>
+      </x:c>
+      <x:c r="C59" s="4" t="n">
+        <x:v>-1.04</x:v>
+      </x:c>
+      <x:c r="D59" s="4" t="n">
+        <x:v>-1.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:4">
+      <x:c r="A60" s="2" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B60" s="4" t="n">
         <x:v>-6.55</x:v>
       </x:c>
-      <x:c r="C58" s="4" t="n">
+      <x:c r="C60" s="4" t="n">
         <x:v>-6.49</x:v>
       </x:c>
-      <x:c r="D58" s="4" t="n">
+      <x:c r="D60" s="4" t="n">
         <x:v>-3.68</x:v>
       </x:c>
     </x:row>
-    <x:row r="60" spans="1:4">
-[...18 lines deleted...]
-    </x:row>
     <x:row r="62" spans="1:4">
-      <x:c r="A62" s="2" t="n">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A62" s="2" t="s"/>
+      <x:c r="B62" s="3" t="s"/>
+      <x:c r="C62" s="3" t="s"/>
+      <x:c r="D62" s="3" t="s"/>
     </x:row>
     <x:row r="63" spans="1:4">
-      <x:c r="A63" s="2" t="n">
-        <x:v>2024</x:v>
+      <x:c r="A63" s="2" t="s">
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B63" s="4" t="n">
-        <x:v>-12.67</x:v>
+        <x:v>33.77</x:v>
       </x:c>
       <x:c r="C63" s="4" t="n">
-        <x:v>-12</x:v>
+        <x:v>34.08</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>0.75</x:v>
+        <x:v>24.48</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:4">
       <x:c r="A64" s="2" t="n">
+        <x:v>2025</x:v>
+      </x:c>
+      <x:c r="B64" s="4" t="n">
+        <x:v>8.69</x:v>
+      </x:c>
+      <x:c r="C64" s="4" t="n">
+        <x:v>9.51</x:v>
+      </x:c>
+      <x:c r="D64" s="4" t="n">
+        <x:v>16.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:4">
+      <x:c r="A65" s="2" t="n">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="B65" s="4" t="n">
+        <x:v>-12.67</x:v>
+      </x:c>
+      <x:c r="C65" s="4" t="n">
+        <x:v>-12</x:v>
+      </x:c>
+      <x:c r="D65" s="4" t="n">
+        <x:v>0.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:4">
+      <x:c r="A66" s="2" t="n">
         <x:v>2023</x:v>
       </x:c>
-      <x:c r="B64" s="4" t="n">
+      <x:c r="B66" s="4" t="n">
         <x:v>-8.45</x:v>
       </x:c>
-      <x:c r="C64" s="4" t="n">
+      <x:c r="C66" s="4" t="n">
         <x:v>-7.86</x:v>
       </x:c>
-      <x:c r="D64" s="4" t="n">
+      <x:c r="D66" s="4" t="n">
         <x:v>-0.57</x:v>
-      </x:c>
-[...8 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:4">
       <x:c r="A68" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:4">
-      <x:c r="A69" s="2" t="s">
+      <x:c r="A69" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:4">
-      <x:c r="A70" s="2" t="s">
+      <x:c r="A70" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:4">
       <x:c r="A71" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:4">
-      <x:c r="A72" s="1" t="s">
+      <x:c r="A72" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:4">
-      <x:c r="A73" s="1" t="s">
+      <x:c r="A73" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:4">
       <x:c r="A74" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:4">
-      <x:c r="A75" s="2" t="s">
+      <x:c r="A75" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:4">
       <x:c r="A76" s="1" t="s">
         <x:v>68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:4">
+      <x:c r="A77" s="2" t="s">
+        <x:v>69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:4">
+      <x:c r="A78" s="1" t="s">
+        <x:v>70</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D99"/>
+  <x:dimension ref="A1:D25"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="4.940625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="30.890625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>8.39</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>8.45</x:v>
+        <x:v>2.82</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>1.91</x:v>
-[...13 lines deleted...]
-        <x:v>9.5</x:v>
+        <x:v>0.56</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
-      <x:c r="A9" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A9" s="2" t="s"/>
+      <x:c r="B9" s="3" t="s"/>
+      <x:c r="C9" s="3" t="s"/>
+      <x:c r="D9" s="3" t="s"/>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
-        <x:v>9</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>1.41</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>1.47</x:v>
+        <x:v>2.82</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>2.94</x:v>
-[...13 lines deleted...]
-        <x:v>3.05</x:v>
+        <x:v>0.56</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
-      <x:c r="A12" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A12" s="2" t="s"/>
+      <x:c r="B12" s="3" t="s"/>
+      <x:c r="C12" s="3" t="s"/>
+      <x:c r="D12" s="3" t="s"/>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
-        <x:v>12</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.97</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>2.03</x:v>
+        <x:v>2.82</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>3.83</x:v>
-[...13 lines deleted...]
-        <x:v>5.1</x:v>
+        <x:v>0.56</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
-      <x:c r="A15" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>4.12</x:v>
+      <x:c r="A15" s="1" t="s">
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
-      <x:c r="A16" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>3.67</x:v>
+      <x:c r="A16" s="1" t="s">
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
-      <x:c r="A17" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>0.76</x:v>
+      <x:c r="A17" s="1" t="s">
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
-        <x:v>17</x:v>
-[...8 lines deleted...]
-        <x:v>-9.85</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="2" t="s">
-        <x:v>18</x:v>
-[...8 lines deleted...]
-        <x:v>4.57</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="2" t="s">
-        <x:v>19</x:v>
-[...8 lines deleted...]
-        <x:v>0.5</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
-      <x:c r="A21" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>3</x:v>
+      <x:c r="A21" s="1" t="s">
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
-      <x:c r="A22" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>-5.74</x:v>
+      <x:c r="A22" s="1" t="s">
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
-      <x:c r="A23" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>1.66</x:v>
+      <x:c r="A23" s="1" t="s">
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="2" t="s">
-        <x:v>23</x:v>
-[...8 lines deleted...]
-        <x:v>0.05</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
-      <x:c r="A25" s="2" t="s">
-[...888 lines deleted...]
-        <x:v>68</x:v>
+      <x:c r="A25" s="1" t="s">
+        <x:v>70</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D111"/>
+  <x:dimension ref="A1:D101"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.620625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="30.890625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
-        <x:v>97</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>6.68</x:v>
+        <x:v>1.89</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>6.74</x:v>
+        <x:v>1.96</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>-0.08</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.15</x:v>
+        <x:v>8.39</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>5.21</x:v>
+        <x:v>8.45</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>9.86</x:v>
+        <x:v>1.91</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>15.77</x:v>
+        <x:v>4.58</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>15.83</x:v>
+        <x:v>4.63</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>13.51</x:v>
+        <x:v>9.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>2.22</x:v>
+        <x:v>14.55</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>2.29</x:v>
+        <x:v>14.61</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>3.68</x:v>
+        <x:v>12.01</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.37</x:v>
+        <x:v>1.41</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>2.43</x:v>
+        <x:v>1.47</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>3.56</x:v>
+        <x:v>2.94</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>4.71</x:v>
+        <x:v>1.93</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>4.78</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>0.68</x:v>
+        <x:v>3.05</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.44</x:v>
+        <x:v>5.67</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>5.73</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>3.33</x:v>
+        <x:v>1.64</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>8.59</x:v>
+        <x:v>1.97</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>8.66</x:v>
+        <x:v>2.03</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>6.28</x:v>
+        <x:v>3.83</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>4.31</x:v>
+        <x:v>7.35</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>4.37</x:v>
+        <x:v>7.41</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>2.21</x:v>
+        <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>6.38</x:v>
+        <x:v>6.47</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>6.44</x:v>
+        <x:v>6.53</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>4.96</x:v>
+        <x:v>4.12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>7.74</x:v>
+        <x:v>4.85</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>4.92</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>2.01</x:v>
+        <x:v>3.67</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>-8.82</x:v>
+        <x:v>6.46</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>-8.76</x:v>
+        <x:v>6.52</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>-7.2</x:v>
+        <x:v>0.76</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-11.38</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>-1.14</x:v>
+        <x:v>-11.32</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>4.94</x:v>
+        <x:v>-9.85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>-6.62</x:v>
+        <x:v>-1.79</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>-6.56</x:v>
+        <x:v>-1.72</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>0.99</x:v>
+        <x:v>4.57</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>1.54</x:v>
+        <x:v>-7.13</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>-7.07</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>3.68</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>-7.53</x:v>
+        <x:v>1.06</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>-7.47</x:v>
+        <x:v>1.12</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>-7.37</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>1.39</x:v>
+        <x:v>-5.73</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>1.45</x:v>
+        <x:v>-5.67</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>0.31</x:v>
+        <x:v>-5.74</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>-4.83</x:v>
+        <x:v>2.83</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>-4.77</x:v>
+        <x:v>2.89</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>-3.04</x:v>
+        <x:v>1.66</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>-0.66</x:v>
+        <x:v>-2.24</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-2.17</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>0.75</x:v>
+        <x:v>0.05</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-2.13</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>-0.34</x:v>
+        <x:v>-2.07</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>-0.82</x:v>
+        <x:v>-0.91</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>1.33</x:v>
+        <x:v>-2.74</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>1.39</x:v>
+        <x:v>-2.68</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>0.71</x:v>
+        <x:v>-3.36</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>-8.53</x:v>
+        <x:v>-0.17</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>-8.47</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>-3.49</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>4.48</x:v>
+        <x:v>-8.21</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>4.55</x:v>
+        <x:v>-8.15</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>1.04</x:v>
+        <x:v>-3.24</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>0.24</x:v>
+        <x:v>3.45</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>0.31</x:v>
+        <x:v>3.51</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>2.59</x:v>
+        <x:v>0.14</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>6.56</x:v>
+        <x:v>1.29</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>6.62</x:v>
+        <x:v>1.35</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>3.67</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>-0.67</x:v>
+        <x:v>6.96</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>-0.61</x:v>
+        <x:v>7.02</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>-0.04</x:v>
+        <x:v>8.3</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>-9.62</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>-9.56</x:v>
+        <x:v>-0.34</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>-3.45</x:v>
+        <x:v>0.58</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>-8.11</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>7.87</x:v>
+        <x:v>-8.04</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>2.69</x:v>
+        <x:v>-2.19</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>3.92</x:v>
+        <x:v>6.38</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>3.99</x:v>
+        <x:v>6.45</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>-9.77</x:v>
+        <x:v>1.53</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>-9.71</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>-4.93</x:v>
+        <x:v>-0.25</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>-1.17</x:v>
+        <x:v>-9.66</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-9.59</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>1.48</x:v>
+        <x:v>-4.57</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>-7.27</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>-7.21</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>-1.52</x:v>
+        <x:v>2.56</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>8.29</x:v>
+        <x:v>-5.76</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>8.36</x:v>
+        <x:v>-5.7</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>6.62</x:v>
+        <x:v>0.16</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>7.24</x:v>
+        <x:v>6.49</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>7.3</x:v>
+        <x:v>6.56</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>6.26</x:v>
+        <x:v>4.61</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>-7.23</x:v>
+        <x:v>7.24</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>-7.16</x:v>
+        <x:v>7.3</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>-9.59</x:v>
+        <x:v>6.14</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>-0.09</x:v>
+        <x:v>-5.98</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
-        <x:v>-0.03</x:v>
+        <x:v>-5.91</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>2.55</x:v>
+        <x:v>-8.19</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
-        <x:v>-3.59</x:v>
+        <x:v>0.16</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
-        <x:v>-3.53</x:v>
+        <x:v>0.22</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>-0.38</x:v>
+        <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
-        <x:v>-6.98</x:v>
+        <x:v>-4.85</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
-        <x:v>-6.92</x:v>
+        <x:v>-4.79</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>-6.23</x:v>
+        <x:v>-1.61</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
       <x:c r="A45" s="2" t="s">
-        <x:v>75</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
-        <x:v>8.97</x:v>
+        <x:v>-4.54</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
-        <x:v>9.03</x:v>
+        <x:v>-4.48</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>5.7</x:v>
+        <x:v>-3.96</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:4">
       <x:c r="A46" s="2" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
-        <x:v>-5.1</x:v>
+        <x:v>6.93</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
-        <x:v>-5.03</x:v>
+        <x:v>6.99</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>-2.92</x:v>
+        <x:v>3.59</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:4">
       <x:c r="A47" s="2" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>12.98</x:v>
+        <x:v>-6.61</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
-        <x:v>13.04</x:v>
+        <x:v>-6.55</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>7.29</x:v>
+        <x:v>-4.98</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:4">
       <x:c r="A48" s="2" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
-        <x:v>6.83</x:v>
+        <x:v>9.01</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
-        <x:v>6.89</x:v>
+        <x:v>9.07</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>13.63</x:v>
+        <x:v>4.14</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4">
       <x:c r="A49" s="2" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
-        <x:v>-10.92</x:v>
+        <x:v>4.91</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
-        <x:v>-10.85</x:v>
+        <x:v>4.98</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>-8.14</x:v>
+        <x:v>11.79</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4">
       <x:c r="A50" s="2" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
-        <x:v>2.13</x:v>
+        <x:v>-8.45</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>-8.39</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>1.78</x:v>
+        <x:v>-5.52</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4">
       <x:c r="A51" s="2" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>6.46</x:v>
+        <x:v>3.32</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>6.53</x:v>
+        <x:v>3.38</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>4.87</x:v>
+        <x:v>2.68</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4">
       <x:c r="A52" s="2" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>-16.31</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>-16.25</x:v>
+        <x:v>5.96</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>-15.87</x:v>
+        <x:v>4.21</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="2" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>7.59</x:v>
+        <x:v>-15.18</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
-        <x:v>7.66</x:v>
+        <x:v>-15.12</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>7.59</x:v>
+        <x:v>-14.59</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:4">
       <x:c r="A54" s="2" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B54" s="4" t="n">
-        <x:v>-9.28</x:v>
+        <x:v>6.65</x:v>
       </x:c>
       <x:c r="C54" s="4" t="n">
-        <x:v>-9.22</x:v>
+        <x:v>6.72</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>-4.35</x:v>
+        <x:v>6.81</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="2" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B55" s="4" t="n">
-        <x:v>6.88</x:v>
+        <x:v>-7.47</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
-        <x:v>6.94</x:v>
+        <x:v>-7.41</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>5.79</x:v>
+        <x:v>-2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="2" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B56" s="4" t="n">
-        <x:v>0.35</x:v>
+        <x:v>6.87</x:v>
       </x:c>
       <x:c r="C56" s="4" t="n">
-        <x:v>0.41</x:v>
+        <x:v>6.93</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>5.71</x:v>
+        <x:v>5.47</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="2" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B57" s="4" t="n">
-        <x:v>1.66</x:v>
+        <x:v>0.68</x:v>
       </x:c>
       <x:c r="C57" s="4" t="n">
-        <x:v>1.73</x:v>
+        <x:v>0.74</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>7.77</x:v>
+        <x:v>6.12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="2" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B58" s="4" t="n">
-        <x:v>3.44</x:v>
+        <x:v>1.94</x:v>
       </x:c>
       <x:c r="C58" s="4" t="n">
-        <x:v>3.51</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>5.76</x:v>
+        <x:v>8.09</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:4">
       <x:c r="A59" s="2" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B59" s="4" t="n">
-        <x:v>-5.99</x:v>
+        <x:v>2.13</x:v>
       </x:c>
       <x:c r="C59" s="4" t="n">
-        <x:v>-5.93</x:v>
+        <x:v>2.19</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>-4.73</x:v>
+        <x:v>3.98</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:4">
       <x:c r="A60" s="2" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B60" s="4" t="n">
-        <x:v>7.68</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="C60" s="4" t="n">
-        <x:v>7.74</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>5.48</x:v>
-[...13 lines deleted...]
-        <x:v>1.1</x:v>
+        <x:v>-1.28</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:4">
-      <x:c r="A62" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A62" s="2" t="s"/>
+      <x:c r="B62" s="3" t="s"/>
+      <x:c r="C62" s="3" t="s"/>
+      <x:c r="D62" s="3" t="s"/>
     </x:row>
     <x:row r="63" spans="1:4">
       <x:c r="A63" s="2" t="s">
-        <x:v>101</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B63" s="4" t="n">
-        <x:v>-2.39</x:v>
+        <x:v>1.89</x:v>
       </x:c>
       <x:c r="C63" s="4" t="n">
-        <x:v>-2.32</x:v>
+        <x:v>1.96</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>-1.22</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:4">
       <x:c r="A64" s="2" t="s">
-        <x:v>102</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B64" s="4" t="n">
-        <x:v>2.83</x:v>
+        <x:v>29.84</x:v>
       </x:c>
       <x:c r="C64" s="4" t="n">
-        <x:v>2.89</x:v>
+        <x:v>30.06</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>-0.61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:4">
       <x:c r="A65" s="2" t="s">
-        <x:v>103</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B65" s="4" t="n">
-        <x:v>3.62</x:v>
+        <x:v>9.23</x:v>
       </x:c>
       <x:c r="C65" s="4" t="n">
-        <x:v>3.68</x:v>
+        <x:v>9.43</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>7.83</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:4">
       <x:c r="A66" s="2" t="s">
-        <x:v>104</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B66" s="4" t="n">
-        <x:v>0.84</x:v>
+        <x:v>16.54</x:v>
       </x:c>
       <x:c r="C66" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>16.75</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>13.61</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:4">
       <x:c r="A67" s="2" t="s">
-        <x:v>105</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B67" s="4" t="n">
-        <x:v>1.35</x:v>
+        <x:v>-1.08</x:v>
       </x:c>
       <x:c r="C67" s="4" t="n">
-        <x:v>1.35</x:v>
+        <x:v>-0.89</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>-0.61</x:v>
+        <x:v>-5.84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:4">
+      <x:c r="A68" s="2" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B68" s="4" t="n">
+        <x:v>-7.82</x:v>
+      </x:c>
+      <x:c r="C68" s="4" t="n">
+        <x:v>-7.64</x:v>
+      </x:c>
+      <x:c r="D68" s="4" t="n">
+        <x:v>8.25</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:4">
-      <x:c r="A69" s="2" t="s"/>
-[...2 lines deleted...]
-      <x:c r="D69" s="3" t="s"/>
+      <x:c r="A69" s="2" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B69" s="4" t="n">
+        <x:v>-5.24</x:v>
+      </x:c>
+      <x:c r="C69" s="4" t="n">
+        <x:v>-5.05</x:v>
+      </x:c>
+      <x:c r="D69" s="4" t="n">
+        <x:v>-4.13</x:v>
+      </x:c>
     </x:row>
     <x:row r="70" spans="1:4">
       <x:c r="A70" s="2" t="s">
-        <x:v>44</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B70" s="4" t="n">
-        <x:v>29.87</x:v>
+        <x:v>-4.97</x:v>
       </x:c>
       <x:c r="C70" s="4" t="n">
-        <x:v>30.08</x:v>
+        <x:v>-4.79</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>24.6</x:v>
+        <x:v>-4.81</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:4">
       <x:c r="A71" s="2" t="s">
-        <x:v>45</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B71" s="4" t="n">
-        <x:v>9.57</x:v>
+        <x:v>-3.82</x:v>
       </x:c>
       <x:c r="C71" s="4" t="n">
-        <x:v>9.78</x:v>
+        <x:v>-3.63</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>0.46</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:4">
       <x:c r="A72" s="2" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B72" s="4" t="n">
-        <x:v>14.9</x:v>
+        <x:v>-2.11</x:v>
       </x:c>
       <x:c r="C72" s="4" t="n">
-        <x:v>15.11</x:v>
+        <x:v>-1.92</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>12.24</x:v>
+        <x:v>6.54</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:4">
       <x:c r="A73" s="2" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B73" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>-2.41</x:v>
       </x:c>
       <x:c r="C73" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>-2.23</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>-0.63</x:v>
+        <x:v>-3.38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:4">
       <x:c r="A74" s="2" t="s">
-        <x:v>48</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B74" s="4" t="n">
-        <x:v>-6.32</x:v>
+        <x:v>0.36</x:v>
       </x:c>
       <x:c r="C74" s="4" t="n">
-        <x:v>-6.15</x:v>
+        <x:v>0.55</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>9.87</x:v>
+        <x:v>7.46</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:4">
       <x:c r="A75" s="2" t="s">
-        <x:v>49</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B75" s="4" t="n">
-        <x:v>-10.78</x:v>
+        <x:v>0.99</x:v>
       </x:c>
       <x:c r="C75" s="4" t="n">
-        <x:v>-10.6</x:v>
+        <x:v>1.18</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>-9.91</x:v>
+        <x:v>0.29</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:4">
       <x:c r="A76" s="2" t="s">
-        <x:v>50</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B76" s="4" t="n">
-        <x:v>0.25</x:v>
+        <x:v>-2.88</x:v>
       </x:c>
       <x:c r="C76" s="4" t="n">
-        <x:v>0.44</x:v>
+        <x:v>-2.7</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>0.63</x:v>
+        <x:v>-2.11</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:4">
       <x:c r="A77" s="2" t="s">
-        <x:v>51</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B77" s="4" t="n">
-        <x:v>-4.2</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="C77" s="4" t="n">
-        <x:v>-4.02</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>0.04</x:v>
+        <x:v>10.62</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:4">
       <x:c r="A78" s="2" t="s">
-        <x:v>52</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B78" s="4" t="n">
-        <x:v>-4.34</x:v>
+        <x:v>0.16</x:v>
       </x:c>
       <x:c r="C78" s="4" t="n">
-        <x:v>-4.16</x:v>
+        <x:v>0.35</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>4.13</x:v>
+        <x:v>1.09</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:4">
       <x:c r="A79" s="2" t="s">
-        <x:v>53</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B79" s="4" t="n">
-        <x:v>1.09</x:v>
+        <x:v>-16.3</x:v>
       </x:c>
       <x:c r="C79" s="4" t="n">
-        <x:v>1.28</x:v>
+        <x:v>-16.13</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>-0.02</x:v>
+        <x:v>-10.96</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:4">
       <x:c r="A80" s="2" t="s">
-        <x:v>54</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B80" s="4" t="n">
-        <x:v>-0.75</x:v>
+        <x:v>9.68</x:v>
       </x:c>
       <x:c r="C80" s="4" t="n">
-        <x:v>-0.56</x:v>
+        <x:v>9.88</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>6.55</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:4">
       <x:c r="A81" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B81" s="4" t="n">
-        <x:v>-0.61</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C81" s="4" t="n">
-        <x:v>-0.42</x:v>
+        <x:v>0.76</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>-1.48</x:v>
-[...13 lines deleted...]
-        <x:v>-1.25</x:v>
+        <x:v>2.65</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:4">
-      <x:c r="A83" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A83" s="2" t="s"/>
+      <x:c r="B83" s="3" t="s"/>
+      <x:c r="C83" s="3" t="s"/>
+      <x:c r="D83" s="3" t="s"/>
     </x:row>
     <x:row r="84" spans="1:4">
       <x:c r="A84" s="2" t="s">
-        <x:v>91</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B84" s="4" t="n">
-        <x:v>-3.13</x:v>
+        <x:v>32.3</x:v>
       </x:c>
       <x:c r="C84" s="4" t="n">
-        <x:v>-2.94</x:v>
+        <x:v>32.6</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>-1.95</x:v>
+        <x:v>23.13</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:4">
-      <x:c r="A85" s="2" t="s">
-        <x:v>92</x:v>
+      <x:c r="A85" s="2" t="n">
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="B85" s="4" t="n">
-        <x:v>-18.32</x:v>
+        <x:v>16.08</x:v>
       </x:c>
       <x:c r="C85" s="4" t="n">
-        <x:v>-18.15</x:v>
+        <x:v>16.95</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>-13.42</x:v>
+        <x:v>24.88</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:4">
-      <x:c r="A86" s="2" t="s">
-        <x:v>93</x:v>
+      <x:c r="A86" s="2" t="n">
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="B86" s="4" t="n">
-        <x:v>9.04</x:v>
+        <x:v>-15.21</x:v>
       </x:c>
       <x:c r="C86" s="4" t="n">
-        <x:v>9.24</x:v>
+        <x:v>-14.56</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>20.51</x:v>
+        <x:v>-2.33</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:4">
-      <x:c r="A87" s="2" t="s">
-        <x:v>94</x:v>
+      <x:c r="A87" s="2" t="n">
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="B87" s="4" t="n">
-        <x:v>4.71</x:v>
+        <x:v>-3.94</x:v>
       </x:c>
       <x:c r="C87" s="4" t="n">
-        <x:v>4.91</x:v>
+        <x:v>-3.21</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>6.28</x:v>
+        <x:v>1.93</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:4">
-      <x:c r="A88" s="2" t="s">
-        <x:v>106</x:v>
+      <x:c r="A88" s="2" t="n">
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="B88" s="4" t="n">
-        <x:v>-2.53</x:v>
+        <x:v>-1.79</x:v>
       </x:c>
       <x:c r="C88" s="4" t="n">
-        <x:v>-2.34</x:v>
+        <x:v>-1.04</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>-2.03</x:v>
+        <x:v>20.45</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:4">
-      <x:c r="A89" s="2" t="s">
-        <x:v>107</x:v>
+      <x:c r="A89" s="2" t="n">
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="B89" s="4" t="n">
-        <x:v>7.45</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="C89" s="4" t="n">
-        <x:v>7.65</x:v>
+        <x:v>0.76</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>8.12</x:v>
-[...13 lines deleted...]
-        <x:v>-0.61</x:v>
+        <x:v>2.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:4">
+      <x:c r="A91" s="1" t="s">
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:4">
-      <x:c r="A92" s="2" t="s"/>
-[...2 lines deleted...]
-      <x:c r="D92" s="3" t="s"/>
+      <x:c r="A92" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
     </x:row>
     <x:row r="93" spans="1:4">
-      <x:c r="A93" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>24.6</x:v>
+      <x:c r="A93" s="1" t="s">
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:4">
-      <x:c r="A94" s="2" t="n">
-[...9 lines deleted...]
-        <x:v>32.48</x:v>
+      <x:c r="A94" s="2" t="s">
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:4">
-      <x:c r="A95" s="2" t="n">
-[...9 lines deleted...]
-        <x:v>-5.56</x:v>
+      <x:c r="A95" s="2" t="s">
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:4">
-      <x:c r="A96" s="2" t="n">
-[...9 lines deleted...]
-        <x:v>3.64</x:v>
+      <x:c r="A96" s="2" t="s">
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:4">
-      <x:c r="A97" s="2" t="n">
-[...9 lines deleted...]
-        <x:v>21.08</x:v>
+      <x:c r="A97" s="1" t="s">
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:4">
-      <x:c r="A98" s="2" t="n">
-[...9 lines deleted...]
-        <x:v>11.89</x:v>
+      <x:c r="A98" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:4">
+      <x:c r="A99" s="1" t="s">
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:4">
-      <x:c r="A100" s="1" t="s">
-        <x:v>58</x:v>
+      <x:c r="A100" s="2" t="s">
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:4">
       <x:c r="A101" s="1" t="s">
-        <x:v>109</x:v>
-[...49 lines deleted...]
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D73"/>
+  <x:dimension ref="A1:D113"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.620625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="30.890625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
-        <x:v>112</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>6.65</x:v>
+        <x:v>2.92</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>6.72</x:v>
+        <x:v>2.98</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>-0.08</x:v>
+        <x:v>-0.21</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.18</x:v>
+        <x:v>6.68</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>5.25</x:v>
+        <x:v>6.74</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>9.86</x:v>
+        <x:v>-0.08</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>15.76</x:v>
+        <x:v>5.15</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>15.82</x:v>
+        <x:v>5.21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>13.51</x:v>
+        <x:v>9.86</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>2.19</x:v>
+        <x:v>15.77</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>2.26</x:v>
+        <x:v>15.83</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>3.68</x:v>
+        <x:v>13.51</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.22</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>2.47</x:v>
+        <x:v>2.29</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>3.56</x:v>
+        <x:v>3.68</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>2.37</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>4.77</x:v>
+        <x:v>2.43</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>0.68</x:v>
+        <x:v>3.56</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.46</x:v>
+        <x:v>4.71</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>1.52</x:v>
+        <x:v>4.78</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>3.33</x:v>
+        <x:v>0.68</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>8.6</x:v>
+        <x:v>1.44</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>8.66</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>6.28</x:v>
+        <x:v>3.33</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>8.59</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>4.36</x:v>
+        <x:v>8.66</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>2.21</x:v>
+        <x:v>6.28</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>6.34</x:v>
+        <x:v>4.31</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>6.4</x:v>
+        <x:v>4.37</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>4.96</x:v>
+        <x:v>2.21</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>7.74</x:v>
+        <x:v>6.38</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>7.81</x:v>
+        <x:v>6.44</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>2.01</x:v>
+        <x:v>4.96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>-8.79</x:v>
+        <x:v>7.74</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>-8.73</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>-7.2</x:v>
+        <x:v>2.01</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-8.82</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>-1.13</x:v>
+        <x:v>-8.76</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>4.94</x:v>
+        <x:v>-7.2</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>-6.69</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>-6.62</x:v>
+        <x:v>-1.14</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>0.99</x:v>
+        <x:v>4.94</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>1.56</x:v>
+        <x:v>-6.62</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>1.63</x:v>
+        <x:v>-6.56</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>3.68</x:v>
+        <x:v>0.99</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>-7.5</x:v>
+        <x:v>1.54</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>-7.44</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>-7.37</x:v>
+        <x:v>3.68</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>1.35</x:v>
+        <x:v>-7.53</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>1.42</x:v>
+        <x:v>-7.47</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>0.31</x:v>
+        <x:v>-7.37</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>-4.83</x:v>
+        <x:v>1.39</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>-4.76</x:v>
+        <x:v>1.45</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>-3.04</x:v>
+        <x:v>0.31</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>-0.64</x:v>
+        <x:v>-4.83</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>-0.57</x:v>
+        <x:v>-4.77</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>0.75</x:v>
+        <x:v>-3.04</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>-0.42</x:v>
+        <x:v>-0.66</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>-0.35</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>-0.82</x:v>
+        <x:v>0.75</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>1.34</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>1.41</x:v>
+        <x:v>-0.34</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>0.71</x:v>
+        <x:v>-0.82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>-8.55</x:v>
+        <x:v>1.33</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>-8.49</x:v>
+        <x:v>1.39</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>-3.49</x:v>
+        <x:v>0.71</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>4.47</x:v>
+        <x:v>-8.53</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>4.54</x:v>
+        <x:v>-8.47</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>1.04</x:v>
+        <x:v>-3.49</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>0.21</x:v>
+        <x:v>4.48</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>0.27</x:v>
+        <x:v>4.55</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>2.59</x:v>
+        <x:v>1.04</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>6.64</x:v>
+        <x:v>0.24</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>6.71</x:v>
+        <x:v>0.31</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>2.59</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>-0.76</x:v>
+        <x:v>6.56</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>6.62</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>-0.04</x:v>
+        <x:v>7.9</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>-9.6</x:v>
+        <x:v>-0.67</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>-9.53</x:v>
+        <x:v>-0.61</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>-3.45</x:v>
+        <x:v>-0.04</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>-9.62</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>7.87</x:v>
+        <x:v>-9.56</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>2.69</x:v>
+        <x:v>-3.45</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>3.92</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>3.98</x:v>
+        <x:v>7.87</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.69</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>-9.76</x:v>
+        <x:v>3.92</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>-9.69</x:v>
+        <x:v>3.99</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>-4.93</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>-1.18</x:v>
+        <x:v>-9.77</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>-1.12</x:v>
+        <x:v>-9.71</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>1.48</x:v>
+        <x:v>-4.93</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>-7.25</x:v>
+        <x:v>-1.17</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>-7.18</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>-1.52</x:v>
+        <x:v>1.48</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>-7.27</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>8.37</x:v>
+        <x:v>-7.21</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>6.62</x:v>
+        <x:v>-1.52</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>8.29</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>7.27</x:v>
+        <x:v>8.36</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>6.26</x:v>
+        <x:v>6.62</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>-5.6</x:v>
+        <x:v>7.24</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>-5.55</x:v>
+        <x:v>7.3</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>-7.11</x:v>
+        <x:v>6.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:4">
+      <x:c r="A42" s="2" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="B42" s="4" t="n">
+        <x:v>-7.23</x:v>
+      </x:c>
+      <x:c r="C42" s="4" t="n">
+        <x:v>-7.16</x:v>
+      </x:c>
+      <x:c r="D42" s="4" t="n">
+        <x:v>-9.59</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4">
-      <x:c r="A43" s="2" t="s"/>
-[...2 lines deleted...]
-      <x:c r="D43" s="3" t="s"/>
+      <x:c r="A43" s="2" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="B43" s="4" t="n">
+        <x:v>-0.09</x:v>
+      </x:c>
+      <x:c r="C43" s="4" t="n">
+        <x:v>-0.03</x:v>
+      </x:c>
+      <x:c r="D43" s="4" t="n">
+        <x:v>2.55</x:v>
+      </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="2" t="s">
-        <x:v>44</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
-        <x:v>29.85</x:v>
+        <x:v>-3.59</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
-        <x:v>30.09</x:v>
+        <x:v>-3.53</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>24.6</x:v>
+        <x:v>-0.38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
       <x:c r="A45" s="2" t="s">
-        <x:v>45</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
-        <x:v>9.57</x:v>
+        <x:v>-6.98</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
-        <x:v>9.78</x:v>
+        <x:v>-6.92</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>-6.23</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:4">
       <x:c r="A46" s="2" t="s">
-        <x:v>46</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
-        <x:v>14.93</x:v>
+        <x:v>8.97</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
-        <x:v>15.13</x:v>
+        <x:v>9.03</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>12.24</x:v>
+        <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:4">
       <x:c r="A47" s="2" t="s">
-        <x:v>47</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>4.49</x:v>
+        <x:v>-5.1</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>-5.03</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>-0.63</x:v>
+        <x:v>-2.92</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:4">
       <x:c r="A48" s="2" t="s">
-        <x:v>48</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
-        <x:v>-6.37</x:v>
+        <x:v>12.98</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
-        <x:v>-6.18</x:v>
+        <x:v>13.04</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>9.87</x:v>
+        <x:v>7.29</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4">
       <x:c r="A49" s="2" t="s">
-        <x:v>49</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
-        <x:v>-10.78</x:v>
+        <x:v>6.83</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
-        <x:v>-10.59</x:v>
+        <x:v>6.89</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>-9.91</x:v>
+        <x:v>13.63</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4">
       <x:c r="A50" s="2" t="s">
-        <x:v>50</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
-        <x:v>0.27</x:v>
+        <x:v>-10.92</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
-        <x:v>0.47</x:v>
+        <x:v>-10.85</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>0.63</x:v>
+        <x:v>-8.14</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4">
       <x:c r="A51" s="2" t="s">
-        <x:v>51</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>-4.27</x:v>
+        <x:v>2.13</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>-4.07</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>0.04</x:v>
+        <x:v>1.78</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4">
       <x:c r="A52" s="2" t="s">
-        <x:v>52</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>-4.33</x:v>
+        <x:v>6.46</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>-4.13</x:v>
+        <x:v>6.53</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>4.13</x:v>
+        <x:v>4.87</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="2" t="s">
-        <x:v>53</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>-16.31</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>-16.25</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>-0.02</x:v>
+        <x:v>-15.87</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:4">
       <x:c r="A54" s="2" t="s">
-        <x:v>54</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B54" s="4" t="n">
-        <x:v>-0.74</x:v>
+        <x:v>7.59</x:v>
       </x:c>
       <x:c r="C54" s="4" t="n">
-        <x:v>-0.54</x:v>
+        <x:v>7.66</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>6.55</x:v>
+        <x:v>7.59</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B55" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>-9.28</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
-        <x:v>1.31</x:v>
+        <x:v>-9.22</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-4.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:4">
+      <x:c r="A56" s="2" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="B56" s="4" t="n">
+        <x:v>6.88</x:v>
+      </x:c>
+      <x:c r="C56" s="4" t="n">
+        <x:v>6.94</x:v>
+      </x:c>
+      <x:c r="D56" s="4" t="n">
+        <x:v>5.79</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
-      <x:c r="A57" s="2" t="s"/>
-[...2 lines deleted...]
-      <x:c r="D57" s="3" t="s"/>
+      <x:c r="A57" s="2" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="B57" s="4" t="n">
+        <x:v>0.35</x:v>
+      </x:c>
+      <x:c r="C57" s="4" t="n">
+        <x:v>0.41</x:v>
+      </x:c>
+      <x:c r="D57" s="4" t="n">
+        <x:v>5.71</x:v>
+      </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="2" t="s">
-        <x:v>57</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B58" s="4" t="n">
-        <x:v>29.85</x:v>
+        <x:v>1.66</x:v>
       </x:c>
       <x:c r="C58" s="4" t="n">
-        <x:v>30.09</x:v>
+        <x:v>1.73</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>24.6</x:v>
+        <x:v>7.77</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:4">
-      <x:c r="A59" s="2" t="n">
-        <x:v>2025</x:v>
+      <x:c r="A59" s="2" t="s">
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B59" s="4" t="n">
-        <x:v>23.2</x:v>
+        <x:v>3.44</x:v>
       </x:c>
       <x:c r="C59" s="4" t="n">
-        <x:v>24.16</x:v>
+        <x:v>3.51</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>32.48</x:v>
+        <x:v>5.76</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:4">
-      <x:c r="A60" s="2" t="n">
-        <x:v>2024</x:v>
+      <x:c r="A60" s="2" t="s">
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B60" s="4" t="n">
-        <x:v>-18.07</x:v>
+        <x:v>-5.99</x:v>
       </x:c>
       <x:c r="C60" s="4" t="n">
-        <x:v>-17.39</x:v>
+        <x:v>-5.93</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>-5.56</x:v>
+        <x:v>-4.73</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:4">
-      <x:c r="A61" s="2" t="n">
-        <x:v>2023</x:v>
+      <x:c r="A61" s="2" t="s">
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B61" s="4" t="n">
-        <x:v>1.55</x:v>
+        <x:v>7.68</x:v>
       </x:c>
       <x:c r="C61" s="4" t="n">
-        <x:v>2.08</x:v>
+        <x:v>7.74</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>5.15</x:v>
+        <x:v>5.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:4">
+      <x:c r="A62" s="2" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B62" s="4" t="n">
+        <x:v>-0.09</x:v>
+      </x:c>
+      <x:c r="C62" s="4" t="n">
+        <x:v>-0.03</x:v>
+      </x:c>
+      <x:c r="D62" s="4" t="n">
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:4">
-      <x:c r="A63" s="1" t="s">
-        <x:v>58</x:v>
+      <x:c r="A63" s="2" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B63" s="4" t="n">
+        <x:v>-0.05</x:v>
+      </x:c>
+      <x:c r="C63" s="4" t="n">
+        <x:v>0.02</x:v>
+      </x:c>
+      <x:c r="D63" s="4" t="n">
+        <x:v>-1.91</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:4">
-      <x:c r="A64" s="1" t="s">
-        <x:v>59</x:v>
+      <x:c r="A64" s="2" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="B64" s="4" t="n">
+        <x:v>-2.39</x:v>
+      </x:c>
+      <x:c r="C64" s="4" t="n">
+        <x:v>-2.32</x:v>
+      </x:c>
+      <x:c r="D64" s="4" t="n">
+        <x:v>-1.22</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:4">
-      <x:c r="A65" s="1" t="s">
-        <x:v>60</x:v>
+      <x:c r="A65" s="2" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="B65" s="4" t="n">
+        <x:v>2.83</x:v>
+      </x:c>
+      <x:c r="C65" s="4" t="n">
+        <x:v>2.89</x:v>
+      </x:c>
+      <x:c r="D65" s="4" t="n">
+        <x:v>-0.61</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:4">
       <x:c r="A66" s="2" t="s">
-        <x:v>61</x:v>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B66" s="4" t="n">
+        <x:v>3.62</x:v>
+      </x:c>
+      <x:c r="C66" s="4" t="n">
+        <x:v>3.68</x:v>
+      </x:c>
+      <x:c r="D66" s="4" t="n">
+        <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:4">
       <x:c r="A67" s="2" t="s">
-        <x:v>62</x:v>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B67" s="4" t="n">
+        <x:v>0.84</x:v>
+      </x:c>
+      <x:c r="C67" s="4" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="D67" s="4" t="n">
+        <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:4">
       <x:c r="A68" s="2" t="s">
-        <x:v>63</x:v>
-[...4 lines deleted...]
-        <x:v>64</x:v>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="B68" s="4" t="n">
+        <x:v>1.35</x:v>
+      </x:c>
+      <x:c r="C68" s="4" t="n">
+        <x:v>1.35</x:v>
+      </x:c>
+      <x:c r="D68" s="4" t="n">
+        <x:v>-0.61</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:4">
-      <x:c r="A70" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A70" s="2" t="s"/>
+      <x:c r="B70" s="3" t="s"/>
+      <x:c r="C70" s="3" t="s"/>
+      <x:c r="D70" s="3" t="s"/>
     </x:row>
     <x:row r="71" spans="1:4">
-      <x:c r="A71" s="1" t="s">
-        <x:v>66</x:v>
+      <x:c r="A71" s="2" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B71" s="4" t="n">
+        <x:v>2.92</x:v>
+      </x:c>
+      <x:c r="C71" s="4" t="n">
+        <x:v>2.98</x:v>
+      </x:c>
+      <x:c r="D71" s="4" t="n">
+        <x:v>-0.21</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:4">
       <x:c r="A72" s="2" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B72" s="4" t="n">
+        <x:v>29.87</x:v>
+      </x:c>
+      <x:c r="C72" s="4" t="n">
+        <x:v>30.08</x:v>
+      </x:c>
+      <x:c r="D72" s="4" t="n">
+        <x:v>24.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:4">
+      <x:c r="A73" s="2" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B73" s="4" t="n">
+        <x:v>9.57</x:v>
+      </x:c>
+      <x:c r="C73" s="4" t="n">
+        <x:v>9.78</x:v>
+      </x:c>
+      <x:c r="D73" s="4" t="n">
+        <x:v>8.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:4">
+      <x:c r="A74" s="2" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B74" s="4" t="n">
+        <x:v>14.9</x:v>
+      </x:c>
+      <x:c r="C74" s="4" t="n">
+        <x:v>15.11</x:v>
+      </x:c>
+      <x:c r="D74" s="4" t="n">
+        <x:v>12.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:4">
+      <x:c r="A75" s="2" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B75" s="4" t="n">
+        <x:v>4.5</x:v>
+      </x:c>
+      <x:c r="C75" s="4" t="n">
+        <x:v>4.7</x:v>
+      </x:c>
+      <x:c r="D75" s="4" t="n">
+        <x:v>-0.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:4">
+      <x:c r="A76" s="2" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B76" s="4" t="n">
+        <x:v>-6.32</x:v>
+      </x:c>
+      <x:c r="C76" s="4" t="n">
+        <x:v>-6.15</x:v>
+      </x:c>
+      <x:c r="D76" s="4" t="n">
+        <x:v>9.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:4">
+      <x:c r="A77" s="2" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B77" s="4" t="n">
+        <x:v>-10.78</x:v>
+      </x:c>
+      <x:c r="C77" s="4" t="n">
+        <x:v>-10.6</x:v>
+      </x:c>
+      <x:c r="D77" s="4" t="n">
+        <x:v>-9.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:4">
+      <x:c r="A78" s="2" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B78" s="4" t="n">
+        <x:v>0.25</x:v>
+      </x:c>
+      <x:c r="C78" s="4" t="n">
+        <x:v>0.44</x:v>
+      </x:c>
+      <x:c r="D78" s="4" t="n">
+        <x:v>0.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:4">
+      <x:c r="A79" s="2" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="B79" s="4" t="n">
+        <x:v>-4.2</x:v>
+      </x:c>
+      <x:c r="C79" s="4" t="n">
+        <x:v>-4.02</x:v>
+      </x:c>
+      <x:c r="D79" s="4" t="n">
+        <x:v>0.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:4">
+      <x:c r="A80" s="2" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="B80" s="4" t="n">
+        <x:v>-4.34</x:v>
+      </x:c>
+      <x:c r="C80" s="4" t="n">
+        <x:v>-4.16</x:v>
+      </x:c>
+      <x:c r="D80" s="4" t="n">
+        <x:v>4.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:4">
+      <x:c r="A81" s="2" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="B81" s="4" t="n">
+        <x:v>1.09</x:v>
+      </x:c>
+      <x:c r="C81" s="4" t="n">
+        <x:v>1.28</x:v>
+      </x:c>
+      <x:c r="D81" s="4" t="n">
+        <x:v>-0.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:4">
+      <x:c r="A82" s="2" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="B82" s="4" t="n">
+        <x:v>-0.75</x:v>
+      </x:c>
+      <x:c r="C82" s="4" t="n">
+        <x:v>-0.56</x:v>
+      </x:c>
+      <x:c r="D82" s="4" t="n">
+        <x:v>6.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:4">
+      <x:c r="A83" s="2" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B83" s="4" t="n">
+        <x:v>-0.61</x:v>
+      </x:c>
+      <x:c r="C83" s="4" t="n">
+        <x:v>-0.42</x:v>
+      </x:c>
+      <x:c r="D83" s="4" t="n">
+        <x:v>-1.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:4">
+      <x:c r="A84" s="2" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B84" s="4" t="n">
+        <x:v>-2.28</x:v>
+      </x:c>
+      <x:c r="C84" s="4" t="n">
+        <x:v>-2.09</x:v>
+      </x:c>
+      <x:c r="D84" s="4" t="n">
+        <x:v>-1.25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:4">
+      <x:c r="A85" s="2" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="B85" s="4" t="n">
+        <x:v>14.55</x:v>
+      </x:c>
+      <x:c r="C85" s="4" t="n">
+        <x:v>14.76</x:v>
+      </x:c>
+      <x:c r="D85" s="4" t="n">
+        <x:v>18.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:4">
+      <x:c r="A86" s="2" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="B86" s="4" t="n">
+        <x:v>-3.13</x:v>
+      </x:c>
+      <x:c r="C86" s="4" t="n">
+        <x:v>-2.94</x:v>
+      </x:c>
+      <x:c r="D86" s="4" t="n">
+        <x:v>-1.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:4">
+      <x:c r="A87" s="2" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="B87" s="4" t="n">
+        <x:v>-18.32</x:v>
+      </x:c>
+      <x:c r="C87" s="4" t="n">
+        <x:v>-18.15</x:v>
+      </x:c>
+      <x:c r="D87" s="4" t="n">
+        <x:v>-13.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:4">
+      <x:c r="A88" s="2" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="B88" s="4" t="n">
+        <x:v>9.04</x:v>
+      </x:c>
+      <x:c r="C88" s="4" t="n">
+        <x:v>9.24</x:v>
+      </x:c>
+      <x:c r="D88" s="4" t="n">
+        <x:v>20.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:4">
+      <x:c r="A89" s="2" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B89" s="4" t="n">
+        <x:v>4.71</x:v>
+      </x:c>
+      <x:c r="C89" s="4" t="n">
+        <x:v>4.91</x:v>
+      </x:c>
+      <x:c r="D89" s="4" t="n">
+        <x:v>6.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:4">
+      <x:c r="A90" s="2" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="B90" s="4" t="n">
+        <x:v>-2.53</x:v>
+      </x:c>
+      <x:c r="C90" s="4" t="n">
+        <x:v>-2.34</x:v>
+      </x:c>
+      <x:c r="D90" s="4" t="n">
+        <x:v>-2.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:4">
+      <x:c r="A91" s="2" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="B91" s="4" t="n">
+        <x:v>7.45</x:v>
+      </x:c>
+      <x:c r="C91" s="4" t="n">
+        <x:v>7.65</x:v>
+      </x:c>
+      <x:c r="D91" s="4" t="n">
+        <x:v>8.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:4">
+      <x:c r="A92" s="2" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="B92" s="4" t="n">
+        <x:v>1.35</x:v>
+      </x:c>
+      <x:c r="C92" s="4" t="n">
+        <x:v>1.35</x:v>
+      </x:c>
+      <x:c r="D92" s="4" t="n">
+        <x:v>-0.61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:4">
+      <x:c r="A94" s="2" t="s"/>
+      <x:c r="B94" s="3" t="s"/>
+      <x:c r="C94" s="3" t="s"/>
+      <x:c r="D94" s="3" t="s"/>
+    </x:row>
+    <x:row r="95" spans="1:4">
+      <x:c r="A95" s="2" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B95" s="4" t="n">
+        <x:v>33.66</x:v>
+      </x:c>
+      <x:c r="C95" s="4" t="n">
+        <x:v>33.96</x:v>
+      </x:c>
+      <x:c r="D95" s="4" t="n">
+        <x:v>24.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:4">
+      <x:c r="A96" s="2" t="n">
+        <x:v>2025</x:v>
+      </x:c>
+      <x:c r="B96" s="4" t="n">
+        <x:v>23.25</x:v>
+      </x:c>
+      <x:c r="C96" s="4" t="n">
+        <x:v>24.17</x:v>
+      </x:c>
+      <x:c r="D96" s="4" t="n">
+        <x:v>32.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:4">
+      <x:c r="A97" s="2" t="n">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="B97" s="4" t="n">
+        <x:v>-18.03</x:v>
+      </x:c>
+      <x:c r="C97" s="4" t="n">
+        <x:v>-17.4</x:v>
+      </x:c>
+      <x:c r="D97" s="4" t="n">
+        <x:v>-5.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:4">
+      <x:c r="A98" s="2" t="n">
+        <x:v>2023</x:v>
+      </x:c>
+      <x:c r="B98" s="4" t="n">
+        <x:v>-2.55</x:v>
+      </x:c>
+      <x:c r="C98" s="4" t="n">
+        <x:v>-1.8</x:v>
+      </x:c>
+      <x:c r="D98" s="4" t="n">
+        <x:v>3.64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:4">
+      <x:c r="A99" s="2" t="n">
+        <x:v>2022</x:v>
+      </x:c>
+      <x:c r="B99" s="4" t="n">
+        <x:v>-1.17</x:v>
+      </x:c>
+      <x:c r="C99" s="4" t="n">
+        <x:v>-0.41</x:v>
+      </x:c>
+      <x:c r="D99" s="4" t="n">
+        <x:v>21.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:4">
+      <x:c r="A100" s="2" t="n">
+        <x:v>2021</x:v>
+      </x:c>
+      <x:c r="B100" s="4" t="n">
+        <x:v>11.15</x:v>
+      </x:c>
+      <x:c r="C100" s="4" t="n">
+        <x:v>11.78</x:v>
+      </x:c>
+      <x:c r="D100" s="4" t="n">
+        <x:v>11.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:4">
+      <x:c r="A102" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:4">
+      <x:c r="A103" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:4">
+      <x:c r="A104" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:4">
+      <x:c r="A105" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:4">
+      <x:c r="A106" s="2" t="s">
+        <x:v>63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:4">
+      <x:c r="A107" s="2" t="s">
+        <x:v>64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:4">
+      <x:c r="A108" s="2" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:4">
+      <x:c r="A109" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:4">
+      <x:c r="A110" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
-    <x:row r="73" spans="1:4">
-      <x:c r="A73" s="1" t="s">
+    <x:row r="111" spans="1:4">
+      <x:c r="A111" s="1" t="s">
         <x:v>68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:4">
+      <x:c r="A112" s="2" t="s">
+        <x:v>69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:4">
+      <x:c r="A113" s="1" t="s">
+        <x:v>70</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J31"/>
+  <x:dimension ref="A1:D75"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="32.000625" style="0" customWidth="1"/>
-[...5 lines deleted...]
-    <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="30.890625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:10">
+    <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>0</x:v>
-[...2 lines deleted...]
-    <x:row r="2" spans="1:10">
+        <x:v>116</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>113</x:v>
-[...17 lines deleted...]
-      <x:c r="C8" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:4">
+      <x:c r="A3" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
-[...26 lines deleted...]
-        <x:v>126</x:v>
+    </x:row>
+    <x:row r="6" spans="1:4">
+      <x:c r="A6" s="2" t="s"/>
+      <x:c r="B6" s="3" t="s">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="C6" s="3" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="D6" s="3" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:4">
+      <x:c r="A7" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B7" s="4" t="n">
+        <x:v>2.93</x:v>
+      </x:c>
+      <x:c r="C7" s="4" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="D7" s="4" t="n">
+        <x:v>-0.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:4">
+      <x:c r="A8" s="2" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B8" s="4" t="n">
+        <x:v>6.65</x:v>
+      </x:c>
+      <x:c r="C8" s="4" t="n">
+        <x:v>6.72</x:v>
+      </x:c>
+      <x:c r="D8" s="4" t="n">
+        <x:v>-0.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:4">
+      <x:c r="A9" s="2" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B9" s="4" t="n">
+        <x:v>5.18</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>10.01</x:v>
+        <x:v>5.25</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>25.55</x:v>
-[...16 lines deleted...]
-      <x:c r="J9" s="4" t="n">
+        <x:v>9.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:4">
+      <x:c r="A10" s="2" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B10" s="4" t="n">
+        <x:v>15.76</x:v>
+      </x:c>
+      <x:c r="C10" s="4" t="n">
+        <x:v>15.82</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>13.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:4">
+      <x:c r="A11" s="2" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B11" s="4" t="n">
+        <x:v>2.19</x:v>
+      </x:c>
+      <x:c r="C11" s="4" t="n">
+        <x:v>2.26</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>3.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:4">
+      <x:c r="A12" s="2" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B12" s="4" t="n">
+        <x:v>2.4</x:v>
+      </x:c>
+      <x:c r="C12" s="4" t="n">
+        <x:v>2.47</x:v>
+      </x:c>
+      <x:c r="D12" s="4" t="n">
+        <x:v>3.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:4">
+      <x:c r="A13" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B13" s="4" t="n">
+        <x:v>4.7</x:v>
+      </x:c>
+      <x:c r="C13" s="4" t="n">
+        <x:v>4.77</x:v>
+      </x:c>
+      <x:c r="D13" s="4" t="n">
+        <x:v>0.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:4">
+      <x:c r="A14" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B14" s="4" t="n">
+        <x:v>1.46</x:v>
+      </x:c>
+      <x:c r="C14" s="4" t="n">
+        <x:v>1.52</x:v>
+      </x:c>
+      <x:c r="D14" s="4" t="n">
+        <x:v>3.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:4">
+      <x:c r="A15" s="2" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B15" s="4" t="n">
+        <x:v>8.6</x:v>
+      </x:c>
+      <x:c r="C15" s="4" t="n">
+        <x:v>8.66</x:v>
+      </x:c>
+      <x:c r="D15" s="4" t="n">
+        <x:v>6.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:4">
+      <x:c r="A16" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B16" s="4" t="n">
+        <x:v>4.3</x:v>
+      </x:c>
+      <x:c r="C16" s="4" t="n">
+        <x:v>4.36</x:v>
+      </x:c>
+      <x:c r="D16" s="4" t="n">
+        <x:v>2.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:4">
+      <x:c r="A17" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B17" s="4" t="n">
         <x:v>6.34</x:v>
       </x:c>
-    </x:row>
-[...106 lines deleted...]
-      </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>10.07</x:v>
+        <x:v>6.4</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>25.76</x:v>
-[...20 lines deleted...]
-    <x:row r="18" spans="1:10">
+        <x:v>4.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
-        <x:v>5</x:v>
-[...1 lines deleted...]
-      <x:c r="B18" s="2" t="s"/>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B18" s="4" t="n">
+        <x:v>7.74</x:v>
+      </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>3.96</x:v>
+        <x:v>7.81</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>21.31</x:v>
-[...20 lines deleted...]
-    <x:row r="19" spans="1:10">
+        <x:v>2.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:4">
       <x:c r="A19" s="2" t="s">
-        <x:v>128</x:v>
-[...1 lines deleted...]
-      <x:c r="B19" s="2" t="s"/>
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B19" s="4" t="n">
+        <x:v>-8.79</x:v>
+      </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>6.1</x:v>
+        <x:v>-8.73</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>4.44</x:v>
-[...26 lines deleted...]
-      <x:c r="A22" s="1" t="s">
+        <x:v>-7.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:4">
+      <x:c r="A20" s="2" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B20" s="4" t="n">
+        <x:v>-1.2</x:v>
+      </x:c>
+      <x:c r="C20" s="4" t="n">
+        <x:v>-1.13</x:v>
+      </x:c>
+      <x:c r="D20" s="4" t="n">
+        <x:v>4.94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:4">
+      <x:c r="A21" s="2" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B21" s="4" t="n">
+        <x:v>-6.69</x:v>
+      </x:c>
+      <x:c r="C21" s="4" t="n">
+        <x:v>-6.62</x:v>
+      </x:c>
+      <x:c r="D21" s="4" t="n">
+        <x:v>0.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:4">
+      <x:c r="A22" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B22" s="4" t="n">
+        <x:v>1.56</x:v>
+      </x:c>
+      <x:c r="C22" s="4" t="n">
+        <x:v>1.63</x:v>
+      </x:c>
+      <x:c r="D22" s="4" t="n">
+        <x:v>3.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:4">
+      <x:c r="A23" s="2" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B23" s="4" t="n">
+        <x:v>-7.5</x:v>
+      </x:c>
+      <x:c r="C23" s="4" t="n">
+        <x:v>-7.44</x:v>
+      </x:c>
+      <x:c r="D23" s="4" t="n">
+        <x:v>-7.37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:4">
+      <x:c r="A24" s="2" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="B24" s="4" t="n">
+        <x:v>1.35</x:v>
+      </x:c>
+      <x:c r="C24" s="4" t="n">
+        <x:v>1.42</x:v>
+      </x:c>
+      <x:c r="D24" s="4" t="n">
+        <x:v>0.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:4">
+      <x:c r="A25" s="2" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="B25" s="4" t="n">
+        <x:v>-4.83</x:v>
+      </x:c>
+      <x:c r="C25" s="4" t="n">
+        <x:v>-4.76</x:v>
+      </x:c>
+      <x:c r="D25" s="4" t="n">
+        <x:v>-3.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:4">
+      <x:c r="A26" s="2" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="B26" s="4" t="n">
+        <x:v>-0.64</x:v>
+      </x:c>
+      <x:c r="C26" s="4" t="n">
+        <x:v>-0.57</x:v>
+      </x:c>
+      <x:c r="D26" s="4" t="n">
+        <x:v>0.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:4">
+      <x:c r="A27" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="B27" s="4" t="n">
+        <x:v>-0.42</x:v>
+      </x:c>
+      <x:c r="C27" s="4" t="n">
+        <x:v>-0.35</x:v>
+      </x:c>
+      <x:c r="D27" s="4" t="n">
+        <x:v>-0.82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:4">
+      <x:c r="A28" s="2" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B28" s="4" t="n">
+        <x:v>1.34</x:v>
+      </x:c>
+      <x:c r="C28" s="4" t="n">
+        <x:v>1.41</x:v>
+      </x:c>
+      <x:c r="D28" s="4" t="n">
+        <x:v>0.71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:4">
+      <x:c r="A29" s="2" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="B29" s="4" t="n">
+        <x:v>-8.55</x:v>
+      </x:c>
+      <x:c r="C29" s="4" t="n">
+        <x:v>-8.49</x:v>
+      </x:c>
+      <x:c r="D29" s="4" t="n">
+        <x:v>-3.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:4">
+      <x:c r="A30" s="2" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B30" s="4" t="n">
+        <x:v>4.47</x:v>
+      </x:c>
+      <x:c r="C30" s="4" t="n">
+        <x:v>4.54</x:v>
+      </x:c>
+      <x:c r="D30" s="4" t="n">
+        <x:v>1.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:4">
+      <x:c r="A31" s="2" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B31" s="4" t="n">
+        <x:v>0.21</x:v>
+      </x:c>
+      <x:c r="C31" s="4" t="n">
+        <x:v>0.27</x:v>
+      </x:c>
+      <x:c r="D31" s="4" t="n">
+        <x:v>2.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:4">
+      <x:c r="A32" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B32" s="4" t="n">
+        <x:v>6.64</x:v>
+      </x:c>
+      <x:c r="C32" s="4" t="n">
+        <x:v>6.71</x:v>
+      </x:c>
+      <x:c r="D32" s="4" t="n">
+        <x:v>7.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:4">
+      <x:c r="A33" s="2" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B33" s="4" t="n">
+        <x:v>-0.76</x:v>
+      </x:c>
+      <x:c r="C33" s="4" t="n">
+        <x:v>-0.7</x:v>
+      </x:c>
+      <x:c r="D33" s="4" t="n">
+        <x:v>-0.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:4">
+      <x:c r="A34" s="2" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B34" s="4" t="n">
+        <x:v>-9.6</x:v>
+      </x:c>
+      <x:c r="C34" s="4" t="n">
+        <x:v>-9.53</x:v>
+      </x:c>
+      <x:c r="D34" s="4" t="n">
+        <x:v>-3.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:4">
+      <x:c r="A35" s="2" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="B35" s="4" t="n">
+        <x:v>7.8</x:v>
+      </x:c>
+      <x:c r="C35" s="4" t="n">
+        <x:v>7.87</x:v>
+      </x:c>
+      <x:c r="D35" s="4" t="n">
+        <x:v>2.69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:4">
+      <x:c r="A36" s="2" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B36" s="4" t="n">
+        <x:v>3.92</x:v>
+      </x:c>
+      <x:c r="C36" s="4" t="n">
+        <x:v>3.98</x:v>
+      </x:c>
+      <x:c r="D36" s="4" t="n">
+        <x:v>2.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:4">
+      <x:c r="A37" s="2" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B37" s="4" t="n">
+        <x:v>-9.76</x:v>
+      </x:c>
+      <x:c r="C37" s="4" t="n">
+        <x:v>-9.69</x:v>
+      </x:c>
+      <x:c r="D37" s="4" t="n">
+        <x:v>-4.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:4">
+      <x:c r="A38" s="2" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B38" s="4" t="n">
+        <x:v>-1.18</x:v>
+      </x:c>
+      <x:c r="C38" s="4" t="n">
+        <x:v>-1.12</x:v>
+      </x:c>
+      <x:c r="D38" s="4" t="n">
+        <x:v>1.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:4">
+      <x:c r="A39" s="2" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B39" s="4" t="n">
+        <x:v>-7.25</x:v>
+      </x:c>
+      <x:c r="C39" s="4" t="n">
+        <x:v>-7.18</x:v>
+      </x:c>
+      <x:c r="D39" s="4" t="n">
+        <x:v>-1.52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:4">
+      <x:c r="A40" s="2" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B40" s="4" t="n">
+        <x:v>8.3</x:v>
+      </x:c>
+      <x:c r="C40" s="4" t="n">
+        <x:v>8.37</x:v>
+      </x:c>
+      <x:c r="D40" s="4" t="n">
+        <x:v>6.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:4">
+      <x:c r="A41" s="2" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="B41" s="4" t="n">
+        <x:v>7.2</x:v>
+      </x:c>
+      <x:c r="C41" s="4" t="n">
+        <x:v>7.27</x:v>
+      </x:c>
+      <x:c r="D41" s="4" t="n">
+        <x:v>6.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:4">
+      <x:c r="A42" s="2" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="B42" s="4" t="n">
+        <x:v>-5.6</x:v>
+      </x:c>
+      <x:c r="C42" s="4" t="n">
+        <x:v>-5.55</x:v>
+      </x:c>
+      <x:c r="D42" s="4" t="n">
+        <x:v>-7.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:4">
+      <x:c r="A44" s="2" t="s"/>
+      <x:c r="B44" s="3" t="s"/>
+      <x:c r="C44" s="3" t="s"/>
+      <x:c r="D44" s="3" t="s"/>
+    </x:row>
+    <x:row r="45" spans="1:4">
+      <x:c r="A45" s="2" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B45" s="4" t="n">
+        <x:v>2.93</x:v>
+      </x:c>
+      <x:c r="C45" s="4" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="D45" s="4" t="n">
+        <x:v>-0.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:4">
+      <x:c r="A46" s="2" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B46" s="4" t="n">
+        <x:v>29.85</x:v>
+      </x:c>
+      <x:c r="C46" s="4" t="n">
+        <x:v>30.09</x:v>
+      </x:c>
+      <x:c r="D46" s="4" t="n">
+        <x:v>24.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:4">
+      <x:c r="A47" s="2" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B47" s="4" t="n">
+        <x:v>9.57</x:v>
+      </x:c>
+      <x:c r="C47" s="4" t="n">
+        <x:v>9.78</x:v>
+      </x:c>
+      <x:c r="D47" s="4" t="n">
+        <x:v>8.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:4">
+      <x:c r="A48" s="2" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B48" s="4" t="n">
+        <x:v>14.93</x:v>
+      </x:c>
+      <x:c r="C48" s="4" t="n">
+        <x:v>15.13</x:v>
+      </x:c>
+      <x:c r="D48" s="4" t="n">
+        <x:v>12.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:4">
+      <x:c r="A49" s="2" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B49" s="4" t="n">
+        <x:v>4.49</x:v>
+      </x:c>
+      <x:c r="C49" s="4" t="n">
+        <x:v>4.7</x:v>
+      </x:c>
+      <x:c r="D49" s="4" t="n">
+        <x:v>-0.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:4">
+      <x:c r="A50" s="2" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B50" s="4" t="n">
+        <x:v>-6.37</x:v>
+      </x:c>
+      <x:c r="C50" s="4" t="n">
+        <x:v>-6.18</x:v>
+      </x:c>
+      <x:c r="D50" s="4" t="n">
+        <x:v>9.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:4">
+      <x:c r="A51" s="2" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B51" s="4" t="n">
+        <x:v>-10.78</x:v>
+      </x:c>
+      <x:c r="C51" s="4" t="n">
+        <x:v>-10.59</x:v>
+      </x:c>
+      <x:c r="D51" s="4" t="n">
+        <x:v>-9.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:4">
+      <x:c r="A52" s="2" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B52" s="4" t="n">
+        <x:v>0.27</x:v>
+      </x:c>
+      <x:c r="C52" s="4" t="n">
+        <x:v>0.47</x:v>
+      </x:c>
+      <x:c r="D52" s="4" t="n">
+        <x:v>0.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:4">
+      <x:c r="A53" s="2" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="B53" s="4" t="n">
+        <x:v>-4.27</x:v>
+      </x:c>
+      <x:c r="C53" s="4" t="n">
+        <x:v>-4.07</x:v>
+      </x:c>
+      <x:c r="D53" s="4" t="n">
+        <x:v>0.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:4">
+      <x:c r="A54" s="2" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="B54" s="4" t="n">
+        <x:v>-4.33</x:v>
+      </x:c>
+      <x:c r="C54" s="4" t="n">
+        <x:v>-4.13</x:v>
+      </x:c>
+      <x:c r="D54" s="4" t="n">
+        <x:v>4.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:4">
+      <x:c r="A55" s="2" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="B55" s="4" t="n">
+        <x:v>1.1</x:v>
+      </x:c>
+      <x:c r="C55" s="4" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="D55" s="4" t="n">
+        <x:v>-0.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:4">
+      <x:c r="A56" s="2" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="B56" s="4" t="n">
+        <x:v>-0.74</x:v>
+      </x:c>
+      <x:c r="C56" s="4" t="n">
+        <x:v>-0.54</x:v>
+      </x:c>
+      <x:c r="D56" s="4" t="n">
+        <x:v>6.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:4">
+      <x:c r="A57" s="2" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B57" s="4" t="n">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="C57" s="4" t="n">
+        <x:v>1.31</x:v>
+      </x:c>
+      <x:c r="D57" s="4" t="n">
+        <x:v>-1.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:4">
+      <x:c r="A59" s="2" t="s"/>
+      <x:c r="B59" s="3" t="s"/>
+      <x:c r="C59" s="3" t="s"/>
+      <x:c r="D59" s="3" t="s"/>
+    </x:row>
+    <x:row r="60" spans="1:4">
+      <x:c r="A60" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A23" s="1" t="s">
+      <x:c r="B60" s="4" t="n">
+        <x:v>33.66</x:v>
+      </x:c>
+      <x:c r="C60" s="4" t="n">
+        <x:v>33.98</x:v>
+      </x:c>
+      <x:c r="D60" s="4" t="n">
+        <x:v>24.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:4">
+      <x:c r="A61" s="2" t="n">
+        <x:v>2025</x:v>
+      </x:c>
+      <x:c r="B61" s="4" t="n">
+        <x:v>23.2</x:v>
+      </x:c>
+      <x:c r="C61" s="4" t="n">
+        <x:v>24.16</x:v>
+      </x:c>
+      <x:c r="D61" s="4" t="n">
+        <x:v>32.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:4">
+      <x:c r="A62" s="2" t="n">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="B62" s="4" t="n">
+        <x:v>-18.07</x:v>
+      </x:c>
+      <x:c r="C62" s="4" t="n">
+        <x:v>-17.39</x:v>
+      </x:c>
+      <x:c r="D62" s="4" t="n">
+        <x:v>-5.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:4">
+      <x:c r="A63" s="2" t="n">
+        <x:v>2023</x:v>
+      </x:c>
+      <x:c r="B63" s="4" t="n">
+        <x:v>1.55</x:v>
+      </x:c>
+      <x:c r="C63" s="4" t="n">
+        <x:v>2.08</x:v>
+      </x:c>
+      <x:c r="D63" s="4" t="n">
+        <x:v>5.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:4">
+      <x:c r="A65" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
-    <x:row r="24" spans="1:10">
-      <x:c r="A24" s="2" t="s">
+    <x:row r="66" spans="1:4">
+      <x:c r="A66" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
-    <x:row r="25" spans="1:10">
-      <x:c r="A25" s="2" t="s">
+    <x:row r="67" spans="1:4">
+      <x:c r="A67" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
-    <x:row r="26" spans="1:10">
-      <x:c r="A26" s="2" t="s">
+    <x:row r="68" spans="1:4">
+      <x:c r="A68" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
-    <x:row r="27" spans="1:10">
-      <x:c r="A27" s="1" t="s">
+    <x:row r="69" spans="1:4">
+      <x:c r="A69" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
-    <x:row r="28" spans="1:10">
-      <x:c r="A28" s="1" t="s">
+    <x:row r="70" spans="1:4">
+      <x:c r="A70" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
-    <x:row r="29" spans="1:10">
-      <x:c r="A29" s="1" t="s">
+    <x:row r="71" spans="1:4">
+      <x:c r="A71" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
-    <x:row r="30" spans="1:10">
-      <x:c r="A30" s="2" t="s">
+    <x:row r="72" spans="1:4">
+      <x:c r="A72" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
-    <x:row r="31" spans="1:10">
-      <x:c r="A31" s="1" t="s">
+    <x:row r="73" spans="1:4">
+      <x:c r="A73" s="1" t="s">
         <x:v>68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:4">
+      <x:c r="A74" s="2" t="s">
+        <x:v>69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:4">
+      <x:c r="A75" s="1" t="s">
+        <x:v>70</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="31.610625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="32.000625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
-    <x:col min="4" max="5" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>9.03</x:v>
+        <x:v>-1.32</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>31.99</x:v>
+        <x:v>-1.32</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>31.99</x:v>
+        <x:v>23.88</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>59.86</x:v>
+        <x:v>71.65</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
-        <x:v>7.07</x:v>
+        <x:v>7.4</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>4.55</x:v>
+        <x:v>5.72</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>2.39</x:v>
+        <x:v>-4.94</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>27</x:v>
+        <x:v>-4.94</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>27</x:v>
+        <x:v>15.32</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>40.84</x:v>
+        <x:v>43.76</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
-        <x:v>15.54</x:v>
+        <x:v>13.53</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>13.71</x:v>
+        <x:v>14.08</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>6.64</x:v>
+        <x:v>3.62</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>4.99</x:v>
+        <x:v>3.62</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>4.99</x:v>
+        <x:v>8.56</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>19.02</x:v>
+        <x:v>27.89</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
-        <x:v>-8.48</x:v>
+        <x:v>-6.13</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>-9.16</x:v>
+        <x:v>-8.36</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>9.09</x:v>
+        <x:v>-1.26</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>32.21</x:v>
+        <x:v>-1.26</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>32.21</x:v>
+        <x:v>24.17</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>61.02</x:v>
+        <x:v>72.89</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
-        <x:v>7.87</x:v>
+        <x:v>8.21</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>5.34</x:v>
+        <x:v>6.52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>2.39</x:v>
+        <x:v>-4.94</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>27</x:v>
+        <x:v>-4.94</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>27</x:v>
+        <x:v>15.32</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>40.84</x:v>
+        <x:v>43.76</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
-        <x:v>15.54</x:v>
+        <x:v>13.53</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>13.71</x:v>
+        <x:v>14.08</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>6.7</x:v>
+        <x:v>3.68</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>5.21</x:v>
+        <x:v>3.68</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>5.21</x:v>
+        <x:v>8.85</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>20.18</x:v>
+        <x:v>29.13</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
-        <x:v>-7.67</x:v>
+        <x:v>-5.32</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>-8.37</x:v>
+        <x:v>-7.56</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="2" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="31.680625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="31.610625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
-    <x:col min="4" max="5" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>8.39</x:v>
+        <x:v>1.35</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>29.84</x:v>
+        <x:v>1.35</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>29.84</x:v>
+        <x:v>33.77</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>63.5</x:v>
+        <x:v>86.15</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
-        <x:v>8.12</x:v>
+        <x:v>8.17</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>4.58</x:v>
+        <x:v>4.87</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>1.91</x:v>
+        <x:v>-1.99</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>25</x:v>
+        <x:v>-1.99</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>25</x:v>
+        <x:v>24.48</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>44.2</x:v>
+        <x:v>56.53</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
-        <x:v>16.65</x:v>
+        <x:v>14.43</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>16.27</x:v>
+        <x:v>12.62</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>6.48</x:v>
+        <x:v>3.34</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>4.84</x:v>
+        <x:v>3.34</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>4.84</x:v>
+        <x:v>9.3</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>19.31</x:v>
+        <x:v>29.62</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
-        <x:v>-8.54</x:v>
+        <x:v>-6.26</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>-11.69</x:v>
+        <x:v>-7.74</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>8.45</x:v>
+        <x:v>1.41</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>30.06</x:v>
+        <x:v>1.41</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>30.06</x:v>
+        <x:v>34.08</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>64.68</x:v>
+        <x:v>87.48</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
-        <x:v>8.93</x:v>
+        <x:v>8.98</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>5.37</x:v>
+        <x:v>5.66</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>1.91</x:v>
+        <x:v>-1.99</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>25</x:v>
+        <x:v>-1.99</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>25</x:v>
+        <x:v>24.48</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>44.2</x:v>
+        <x:v>56.53</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
-        <x:v>16.65</x:v>
+        <x:v>14.43</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>16.27</x:v>
+        <x:v>12.62</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>6.54</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>5.06</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>5.06</x:v>
+        <x:v>9.6</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>20.49</x:v>
+        <x:v>30.94</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
-        <x:v>-7.72</x:v>
+        <x:v>-5.44</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>-10.9</x:v>
+        <x:v>-6.95</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="2" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J32"/>
+  <x:dimension ref="A1:J31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="31.720625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="31.660625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
-    <x:col min="4" max="5" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="5.170625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>6.68</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>29.87</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>29.87</x:v>
-[...8 lines deleted...]
-        <x:v>6.74</x:v>
+        <x:v>2.8</x:v>
+      </x:c>
+      <x:c r="F9" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="G9" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>7.02</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>-0.08</x:v>
+        <x:v>0.56</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>24.6</x:v>
+        <x:v>0.56</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>24.6</x:v>
-[...8 lines deleted...]
-        <x:v>17.1</x:v>
+        <x:v>0.56</x:v>
+      </x:c>
+      <x:c r="F10" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="G10" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>16.94</x:v>
+        <x:v>0.56</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>6.77</x:v>
+        <x:v>2.24</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>5.27</x:v>
+        <x:v>2.24</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>5.27</x:v>
-[...8 lines deleted...]
-        <x:v>-10.36</x:v>
+        <x:v>2.24</x:v>
+      </x:c>
+      <x:c r="F11" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="G11" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>-9.92</x:v>
+        <x:v>2.24</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>6.74</x:v>
+        <x:v>2.82</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>30.08</x:v>
+        <x:v>2.82</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>30.08</x:v>
-[...8 lines deleted...]
-        <x:v>7.55</x:v>
+        <x:v>2.82</x:v>
+      </x:c>
+      <x:c r="F17" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>7.83</x:v>
+        <x:v>2.82</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>-0.08</x:v>
+        <x:v>0.56</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>24.6</x:v>
+        <x:v>0.56</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>24.6</x:v>
-[...8 lines deleted...]
-        <x:v>17.1</x:v>
+        <x:v>0.56</x:v>
+      </x:c>
+      <x:c r="F18" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="G18" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>16.94</x:v>
+        <x:v>0.56</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>6.83</x:v>
+        <x:v>2.26</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>5.49</x:v>
+        <x:v>2.26</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>5.49</x:v>
-[...8 lines deleted...]
-        <x:v>-9.55</x:v>
+        <x:v>2.26</x:v>
+      </x:c>
+      <x:c r="F19" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>-9.11</x:v>
+        <x:v>2.26</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
-      <x:c r="A24" s="1" t="s">
-        <x:v>60</x:v>
+      <x:c r="A24" s="2" t="s">
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
-      <x:c r="A27" s="2" t="s">
-        <x:v>63</x:v>
+      <x:c r="A27" s="1" t="s">
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
-      <x:c r="A30" s="1" t="s">
-        <x:v>66</x:v>
+      <x:c r="A30" s="2" t="s">
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
-      <x:c r="A31" s="2" t="s">
-[...5 lines deleted...]
-        <x:v>68</x:v>
+      <x:c r="A31" s="1" t="s">
+        <x:v>70</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>15</vt:i4>
+        <vt:i4>17</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>30</vt:i4>
+        <vt:i4>34</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="45">
+    <vt:vector baseType="lpstr" size="51">
       <vt:lpstr>AUD Class A_Historical</vt:lpstr>
       <vt:lpstr>EUR Class A_Historical</vt:lpstr>
+      <vt:lpstr>GBP Class A_Historical</vt:lpstr>
       <vt:lpstr>SGD Class A_Historical</vt:lpstr>
       <vt:lpstr>USD Class A_Historical</vt:lpstr>
       <vt:lpstr>USD Class E_Historical</vt:lpstr>
       <vt:lpstr>AUD Class A_Month-End</vt:lpstr>
       <vt:lpstr>EUR Class A_Month-End</vt:lpstr>
+      <vt:lpstr>GBP Class A_Month-End</vt:lpstr>
       <vt:lpstr>SGD Class A_Month-End</vt:lpstr>
       <vt:lpstr>USD Class A_Month-End</vt:lpstr>
       <vt:lpstr>USD Class E_Month-End</vt:lpstr>
       <vt:lpstr>AUD Class A_Quarter-End</vt:lpstr>
       <vt:lpstr>EUR Class A_Quarter-End</vt:lpstr>
       <vt:lpstr>SGD Class A_Quarter-End</vt:lpstr>
       <vt:lpstr>USD Class A_Quarter-End</vt:lpstr>
       <vt:lpstr>USD Class E_Quarter-End</vt:lpstr>
       <vt:lpstr>AUD Class A_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>AUD Class A_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class A_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class A_Historical!Print_Titles</vt:lpstr>
+      <vt:lpstr>GBP Class A_Historical!Print_Area</vt:lpstr>
+      <vt:lpstr>GBP Class A_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>SGD Class A_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>SGD Class A_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class A_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class A_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class E_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class E_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>AUD Class A_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>AUD Class A_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class A_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class A_Month-End!Print_Titles</vt:lpstr>
+      <vt:lpstr>GBP Class A_Month-End!Print_Area</vt:lpstr>
+      <vt:lpstr>GBP Class A_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>SGD Class A_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>SGD Class A_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class A_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class A_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class E_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class E_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>AUD Class A_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>AUD Class A_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class A_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class A_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>SGD Class A_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>SGD Class A_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class A_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class A_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class E_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class E_Quarter-End!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
 </ap:Properties>
 </file>