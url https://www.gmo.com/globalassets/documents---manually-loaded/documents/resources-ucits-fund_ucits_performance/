--- v1 (2026-05-21)
+++ v2 (2026-06-17)
@@ -6,104 +6,107 @@
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270c329de38f4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb60a4e5de524ef1acaf1a008ec5bf39.psmdcp" Id="Ra36cf4be7cee46d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a29b5cb09884515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88d3e08e39ff419a88467f6f04f0185c.psmdcp" Id="R07b5c361d3e94107" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="AUD Class A_Historical" sheetId="2" r:id="rId2"/>
     <x:sheet name="EUR Class A_Historical" sheetId="3" r:id="rId3"/>
     <x:sheet name="GBP Class A_Historical" sheetId="4" r:id="rId4"/>
     <x:sheet name="SGD Class A_Historical" sheetId="5" r:id="rId5"/>
     <x:sheet name="USD Class A_Historical" sheetId="6" r:id="rId6"/>
     <x:sheet name="USD Class E_Historical" sheetId="7" r:id="rId7"/>
     <x:sheet name="AUD Class A_Month-End" sheetId="8" r:id="rId8"/>
     <x:sheet name="EUR Class A_Month-End" sheetId="9" r:id="rId9"/>
     <x:sheet name="GBP Class A_Month-End" sheetId="10" r:id="rId10"/>
     <x:sheet name="SGD Class A_Month-End" sheetId="11" r:id="rId11"/>
     <x:sheet name="USD Class A_Month-End" sheetId="12" r:id="rId12"/>
     <x:sheet name="USD Class E_Month-End" sheetId="13" r:id="rId13"/>
     <x:sheet name="AUD Class A_Quarter-End" sheetId="14" r:id="rId14"/>
     <x:sheet name="EUR Class A_Quarter-End" sheetId="15" r:id="rId15"/>
     <x:sheet name="SGD Class A_Quarter-End" sheetId="16" r:id="rId16"/>
     <x:sheet name="USD Class A_Quarter-End" sheetId="17" r:id="rId17"/>
     <x:sheet name="USD Class E_Quarter-End" sheetId="18" r:id="rId18"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="170">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="171">
   <x:si>
     <x:t>Performance - Resources UCITS Fund | AUD Class A</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026 (AUD,%)</x:t>
+    <x:t>As of 05/31/2026 (AUD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 02/27/2023</x:t>
   </x:si>
   <x:si>
     <x:t>Net</x:t>
   </x:si>
   <x:si>
     <x:t>Gross</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI ACWI Commodity Producers</x:t>
   </x:si>
   <x:si>
+    <x:t>05/31/2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2025</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2025</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2025</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2025</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2025</x:t>
@@ -258,69 +261,69 @@
   <x:si>
     <x:t>listed large and mid capitalization commodity producers within the global developed and emerging markets. MSCI data may not be reproduced or used for any other purpose. MSCI provides no</x:t>
   </x:si>
   <x:si>
     <x:t>warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>To obtain performance information to the most recent month-end, visit www.gmo.com.</x:t>
   </x:si>
   <x:si>
     <x:t>An investor should consider the fund's investment objectives, risks, charges and expenses before investing. This and other important information can be found in the funds prospectus. To</x:t>
   </x:si>
   <x:si>
     <x:t>obtain a prospectus please visit www.gmo.com. Read the prospectus carefully before investing.</x:t>
   </x:si>
   <x:si>
     <x:t>Returns shown for periods greater than one year are on an annualized basis.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Resources UCITS Fund | EUR Class A</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026 (EUR,%)</x:t>
+    <x:t>As of 05/31/2026 (EUR,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 03/01/2023</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Resources UCITS Fund | GBP Class A</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026 (GBP,%)</x:t>
+    <x:t>As of 05/31/2026 (GBP,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 04/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Resources UCITS Fund | SGD Class A</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026 (SGD,%)</x:t>
+    <x:t>As of 05/31/2026 (SGD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 11/29/2021</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2023</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2022</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2022</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2022</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2022</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2022</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2022</x:t>
   </x:si>
@@ -345,213 +348,213 @@
   <x:si>
     <x:t>12/31/2021</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2021</x:t>
   </x:si>
   <x:si>
     <x:t>Q4-2022</x:t>
   </x:si>
   <x:si>
     <x:t>Q3-2022</x:t>
   </x:si>
   <x:si>
     <x:t>Q2-2022</x:t>
   </x:si>
   <x:si>
     <x:t>Q1-2022</x:t>
   </x:si>
   <x:si>
     <x:t>Q4-2021</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Resources UCITS Fund | USD Class A</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026 (USD,%)</x:t>
+    <x:t>As of 05/31/2026 (USD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 03/29/2021</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2021</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2021</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2021</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2021</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2021</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2021</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2021</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2021</x:t>
   </x:si>
   <x:si>
     <x:t>Q3-2021</x:t>
   </x:si>
   <x:si>
     <x:t>Q2-2021</x:t>
   </x:si>
   <x:si>
     <x:t>Q1-2021</x:t>
   </x:si>
   <x:si>
     <x:t>shares, when redeemed, may be worth more or less than their original cost. Current performance data may be lower or higher than the performance data provided herein. The portfolio is</x:t>
   </x:si>
   <x:si>
     <x:t>actively-managed, is not managed relative to a benchmark and uses the Index for performance comparison purposes only and, where applicable, to compute a performance fee.</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Resources UCITS Fund | USD Class E</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 05/09/2023</x:t>
   </x:si>
   <x:si>
-    <x:t>Month-End as of 04/30/2026 (AUD,%)</x:t>
-[...2 lines deleted...]
-    <x:t>Average Annual Total Return (Net) in AUD as of 04/30/2026</x:t>
+    <x:t>Month-End as of 05/31/2026 (AUD,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Net) in AUD as of 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Net of all fees and expenses after reimbursement by the Manager, but not transaction costs, if any. If certain expenses were not reimbursed, performance would be lower.</x:t>
   </x:si>
   <x:si>
     <x:t>Inception</x:t>
   </x:si>
   <x:si>
     <x:t>MTD</x:t>
   </x:si>
   <x:si>
     <x:t>QTD</x:t>
   </x:si>
   <x:si>
     <x:t>YTD</x:t>
   </x:si>
   <x:si>
     <x:t>1-Year</x:t>
   </x:si>
   <x:si>
     <x:t>3-Year</x:t>
   </x:si>
   <x:si>
     <x:t>5-Year</x:t>
   </x:si>
   <x:si>
     <x:t>10-Year</x:t>
   </x:si>
   <x:si>
     <x:t>Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Resources UCITS Fund Class A AUD</x:t>
   </x:si>
   <x:si>
     <x:t>02/27/2023</x:t>
   </x:si>
   <x:si>
     <x:t>N/A</x:t>
   </x:si>
   <x:si>
     <x:t>Value Added</x:t>
   </x:si>
   <x:si>
-    <x:t>Average Annual Total Return (Gross) in AUD as of 04/30/2026</x:t>
+    <x:t>Average Annual Total Return (Gross) in AUD as of 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Gross of fees, expenses and transaction costs, if any. If these fees, expenses and costs were included, performance would be lower.</x:t>
   </x:si>
   <x:si>
-    <x:t>Month-End as of 04/30/2026 (EUR,%)</x:t>
-[...2 lines deleted...]
-    <x:t>Average Annual Total Return (Net) in EUR as of 04/30/2026</x:t>
+    <x:t>Month-End as of 05/31/2026 (EUR,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Net) in EUR as of 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Resources UCITS Fund Class A EUR</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2023</x:t>
   </x:si>
   <x:si>
-    <x:t>Average Annual Total Return (Gross) in EUR as of 04/30/2026</x:t>
-[...5 lines deleted...]
-    <x:t>Average Annual Total Return (Net) in GBP as of 04/30/2026</x:t>
+    <x:t>Average Annual Total Return (Gross) in EUR as of 05/31/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Month-End as of 05/31/2026 (GBP,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Net) in GBP as of 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Resources UCITS Fund Class A GBP</x:t>
   </x:si>
   <x:si>
     <x:t>04/21/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Average Annual Total Return (Gross) in GBP as of 04/30/2026</x:t>
-[...5 lines deleted...]
-    <x:t>Average Annual Total Return (Net) in SGD as of 04/30/2026</x:t>
+    <x:t>Average Annual Total Return (Gross) in GBP as of 05/31/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Month-End as of 05/31/2026 (SGD,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Net) in SGD as of 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Resources UCITS Fund Class A SGD</x:t>
   </x:si>
   <x:si>
     <x:t>11/29/2021</x:t>
   </x:si>
   <x:si>
-    <x:t>Average Annual Total Return (Gross) in SGD as of 04/30/2026</x:t>
-[...5 lines deleted...]
-    <x:t>Average Annual Total Return (Net) in USD as of 04/30/2026</x:t>
+    <x:t>Average Annual Total Return (Gross) in SGD as of 05/31/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Month-End as of 05/31/2026 (USD,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Net) in USD as of 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Resources UCITS Fund Class A USD</x:t>
   </x:si>
   <x:si>
     <x:t>03/29/2021</x:t>
   </x:si>
   <x:si>
-    <x:t>Average Annual Total Return (Gross) in USD as of 04/30/2026</x:t>
+    <x:t>Average Annual Total Return (Gross) in USD as of 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Resources UCITS Fund Class E USD</x:t>
   </x:si>
   <x:si>
     <x:t>05/09/2023</x:t>
   </x:si>
   <x:si>
     <x:t>Quarter-End as of 03/31/2026 (AUD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Average Annual Total Return (Net) in AUD as of 03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Average Annual Total Return (Gross) in AUD as of 03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Quarter-End as of 03/31/2026 (EUR,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Average Annual Total Return (Net) in EUR as of 03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Average Annual Total Return (Gross) in EUR as of 03/31/2026</x:t>
   </x:si>
@@ -934,9320 +937,9404 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D79"/>
+  <x:dimension ref="A1:D80"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="7.260625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="30.890625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>-1.32</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>-1.26</x:v>
+        <x:v>-0.73</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>-4.94</x:v>
+        <x:v>-1.87</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>10.01</x:v>
+        <x:v>-1.32</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>10.07</x:v>
+        <x:v>-1.26</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>3.96</x:v>
+        <x:v>-4.94</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>10.01</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>2.96</x:v>
+        <x:v>10.07</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>8</x:v>
+        <x:v>3.96</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>10.9</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>10.97</x:v>
+        <x:v>2.96</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>8.05</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>0.36</x:v>
+        <x:v>10.9</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>0.43</x:v>
+        <x:v>10.97</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>1.96</x:v>
+        <x:v>8.05</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2.24</x:v>
+        <x:v>0.36</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>0.43</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>3.37</x:v>
+        <x:v>1.96</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>5.93</x:v>
+        <x:v>2.24</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>5.99</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>1.93</x:v>
+        <x:v>3.37</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>0.34</x:v>
+        <x:v>5.93</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>5.99</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>2.04</x:v>
+        <x:v>1.93</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>6.64</x:v>
+        <x:v>0.34</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>6.7</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>4.55</x:v>
+        <x:v>2.04</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>6.77</x:v>
+        <x:v>6.64</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>6.83</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>4.04</x:v>
+        <x:v>4.55</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>4.23</x:v>
+        <x:v>6.77</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>6.83</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>3.07</x:v>
+        <x:v>4.04</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>7.05</x:v>
+        <x:v>4.23</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>7.11</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>1.43</x:v>
+        <x:v>3.07</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>-11.07</x:v>
+        <x:v>7.05</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>-11.01</x:v>
+        <x:v>7.11</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>-9.62</x:v>
+        <x:v>1.43</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>-1.88</x:v>
+        <x:v>-11.07</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>-1.82</x:v>
+        <x:v>-11.01</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>4.72</x:v>
+        <x:v>-9.62</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>-6.46</x:v>
+        <x:v>-1.88</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>-6.4</x:v>
+        <x:v>-1.82</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>4.72</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>1.13</x:v>
+        <x:v>-6.46</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>1.19</x:v>
+        <x:v>-6.4</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>2.91</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>-2.55</x:v>
+        <x:v>1.13</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>-2.48</x:v>
+        <x:v>1.19</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>-2.54</x:v>
+        <x:v>2.91</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>2.25</x:v>
+        <x:v>-2.55</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>2.31</x:v>
+        <x:v>-2.48</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>0.86</x:v>
+        <x:v>-2.54</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>2.25</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>0.06</x:v>
+        <x:v>2.31</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>2.69</x:v>
+        <x:v>0.86</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>-2.71</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>-2.64</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>-1.47</x:v>
+        <x:v>2.69</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>-3.82</x:v>
+        <x:v>-2.71</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>-3.76</x:v>
+        <x:v>-2.64</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>-4.55</x:v>
+        <x:v>-1.47</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>3.38</x:v>
+        <x:v>-3.82</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>3.44</x:v>
+        <x:v>-3.76</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>-4.55</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>-8.77</x:v>
+        <x:v>3.38</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>-8.71</x:v>
+        <x:v>3.44</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>-3.89</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>1.75</x:v>
+        <x:v>-8.77</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>1.82</x:v>
+        <x:v>-8.71</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>-1.35</x:v>
+        <x:v>-3.89</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1.75</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>0.87</x:v>
+        <x:v>1.82</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>3.07</x:v>
+        <x:v>-1.35</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>6.32</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>6.39</x:v>
+        <x:v>0.87</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>7.69</x:v>
+        <x:v>3.07</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>0.23</x:v>
+        <x:v>6.32</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>0.29</x:v>
+        <x:v>6.39</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>1.48</x:v>
+        <x:v>7.69</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>-6.16</x:v>
+        <x:v>0.23</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>-6.1</x:v>
+        <x:v>0.29</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>-0.34</x:v>
+        <x:v>1.48</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>4.59</x:v>
+        <x:v>-6.16</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>4.66</x:v>
+        <x:v>-6.1</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>-0.21</x:v>
+        <x:v>-0.34</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>-0.22</x:v>
+        <x:v>4.59</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>-0.16</x:v>
+        <x:v>4.66</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>-2.22</x:v>
+        <x:v>-0.21</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>-8.58</x:v>
+        <x:v>-0.22</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>-8.52</x:v>
+        <x:v>-0.16</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>-3.09</x:v>
+        <x:v>-2.22</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>-0.41</x:v>
+        <x:v>-8.58</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>-0.34</x:v>
+        <x:v>-8.52</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>1.83</x:v>
+        <x:v>-3.09</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>-3.86</x:v>
+        <x:v>-0.41</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>-3.8</x:v>
+        <x:v>-0.34</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>2.47</x:v>
+        <x:v>1.83</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>7.41</x:v>
+        <x:v>-3.86</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>7.47</x:v>
+        <x:v>-3.8</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>5.32</x:v>
+        <x:v>2.47</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>4.73</x:v>
+        <x:v>7.41</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>7.47</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>3.31</x:v>
+        <x:v>5.32</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>-5.66</x:v>
+        <x:v>4.73</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
-        <x:v>-5.59</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>-7.67</x:v>
+        <x:v>3.31</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
-        <x:v>0.94</x:v>
+        <x:v>-5.66</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
-        <x:v>1.01</x:v>
+        <x:v>-5.59</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>3.93</x:v>
+        <x:v>-7.67</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
-        <x:v>-2.95</x:v>
+        <x:v>0.94</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
-        <x:v>-2.89</x:v>
+        <x:v>1.01</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>0.31</x:v>
+        <x:v>3.93</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
       <x:c r="A45" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
+        <x:v>-2.95</x:v>
+      </x:c>
+      <x:c r="C45" s="4" t="n">
+        <x:v>-2.89</x:v>
+      </x:c>
+      <x:c r="D45" s="4" t="n">
+        <x:v>0.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:4">
+      <x:c r="A46" s="2" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B46" s="4" t="n">
         <x:v>-1.7</x:v>
       </x:c>
-      <x:c r="C45" s="4" t="n">
+      <x:c r="C46" s="4" t="n">
         <x:v>-1.7</x:v>
       </x:c>
-      <x:c r="D45" s="4" t="n">
+      <x:c r="D46" s="4" t="n">
         <x:v>-0.46</x:v>
       </x:c>
     </x:row>
-    <x:row r="47" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="48" spans="1:4">
-      <x:c r="A48" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A48" s="2" t="s"/>
+      <x:c r="B48" s="3" t="s"/>
+      <x:c r="C48" s="3" t="s"/>
+      <x:c r="D48" s="3" t="s"/>
     </x:row>
     <x:row r="49" spans="1:4">
       <x:c r="A49" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
-        <x:v>25.55</x:v>
+        <x:v>-2.11</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
-        <x:v>25.76</x:v>
+        <x:v>-1.99</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>21.31</x:v>
+        <x:v>-6.72</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4">
       <x:c r="A50" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
-        <x:v>8.69</x:v>
+        <x:v>25.55</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
-        <x:v>8.89</x:v>
+        <x:v>25.76</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>7.43</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4">
       <x:c r="A51" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>14.25</x:v>
+        <x:v>8.69</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>14.45</x:v>
+        <x:v>8.89</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>10.99</x:v>
+        <x:v>7.43</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4">
       <x:c r="A52" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>-0.77</x:v>
+        <x:v>14.25</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>-0.58</x:v>
+        <x:v>14.45</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>-5.51</x:v>
+        <x:v>10.99</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>-7.19</x:v>
+        <x:v>-0.77</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
-        <x:v>-7.01</x:v>
+        <x:v>-0.58</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>9.17</x:v>
+        <x:v>-5.51</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:4">
       <x:c r="A54" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="4" t="n">
-        <x:v>-0.36</x:v>
+        <x:v>-7.19</x:v>
       </x:c>
       <x:c r="C54" s="4" t="n">
-        <x:v>-0.17</x:v>
+        <x:v>-7.01</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>0.95</x:v>
+        <x:v>9.17</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="4" t="n">
-        <x:v>-3.26</x:v>
+        <x:v>-0.36</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
-        <x:v>-3.08</x:v>
+        <x:v>-0.17</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>-3.12</x:v>
+        <x:v>0.95</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="4" t="n">
-        <x:v>-6.43</x:v>
+        <x:v>-3.26</x:v>
       </x:c>
       <x:c r="C56" s="4" t="n">
-        <x:v>-6.25</x:v>
+        <x:v>-3.08</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>-2.28</x:v>
+        <x:v>-3.12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>-6.43</x:v>
       </x:c>
       <x:c r="C57" s="4" t="n">
-        <x:v>0.19</x:v>
+        <x:v>-6.25</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>8.91</x:v>
+        <x:v>-2.28</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="4" t="n">
-        <x:v>-4.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C58" s="4" t="n">
-        <x:v>-4.41</x:v>
+        <x:v>0.19</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>-5.44</x:v>
+        <x:v>8.91</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:4">
       <x:c r="A59" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="4" t="n">
-        <x:v>2.84</x:v>
+        <x:v>-4.6</x:v>
       </x:c>
       <x:c r="C59" s="4" t="n">
-        <x:v>3.03</x:v>
+        <x:v>-4.41</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>9.9</x:v>
+        <x:v>-5.44</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:4">
       <x:c r="A60" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="4" t="n">
-        <x:v>-0.26</x:v>
+        <x:v>2.84</x:v>
       </x:c>
       <x:c r="C60" s="4" t="n">
-        <x:v>-0.07</x:v>
+        <x:v>3.03</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>-0.87</x:v>
+        <x:v>9.9</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:4">
       <x:c r="A61" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="4" t="n">
+        <x:v>-0.26</x:v>
+      </x:c>
+      <x:c r="C61" s="4" t="n">
+        <x:v>-0.07</x:v>
+      </x:c>
+      <x:c r="D61" s="4" t="n">
+        <x:v>-0.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:4">
+      <x:c r="A62" s="2" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B62" s="4" t="n">
         <x:v>-4.6</x:v>
       </x:c>
-      <x:c r="C61" s="4" t="n">
+      <x:c r="C62" s="4" t="n">
         <x:v>-4.53</x:v>
       </x:c>
-      <x:c r="D61" s="4" t="n">
+      <x:c r="D62" s="4" t="n">
         <x:v>-0.15</x:v>
       </x:c>
     </x:row>
-    <x:row r="63" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="64" spans="1:4">
-      <x:c r="A64" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A64" s="2" t="s"/>
+      <x:c r="B64" s="3" t="s"/>
+      <x:c r="C64" s="3" t="s"/>
+      <x:c r="D64" s="3" t="s"/>
     </x:row>
     <x:row r="65" spans="1:4">
-      <x:c r="A65" s="2" t="n">
-        <x:v>2025</x:v>
+      <x:c r="A65" s="2" t="s">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B65" s="4" t="n">
-        <x:v>14.37</x:v>
+        <x:v>22.9</x:v>
       </x:c>
       <x:c r="C65" s="4" t="n">
-        <x:v>15.23</x:v>
+        <x:v>23.26</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>23</x:v>
+        <x:v>13.16</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:4">
       <x:c r="A66" s="2" t="n">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="B66" s="4" t="n">
-        <x:v>-9.8</x:v>
+        <x:v>14.37</x:v>
       </x:c>
       <x:c r="C66" s="4" t="n">
-        <x:v>-9.11</x:v>
+        <x:v>15.23</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>4.08</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:4">
       <x:c r="A67" s="2" t="n">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="B67" s="4" t="n">
+        <x:v>-9.8</x:v>
+      </x:c>
+      <x:c r="C67" s="4" t="n">
+        <x:v>-9.11</x:v>
+      </x:c>
+      <x:c r="D67" s="4" t="n">
+        <x:v>4.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:4">
+      <x:c r="A68" s="2" t="n">
         <x:v>2023</x:v>
       </x:c>
-      <x:c r="B67" s="4" t="n">
+      <x:c r="B68" s="4" t="n">
         <x:v>-6.65</x:v>
       </x:c>
-      <x:c r="C67" s="4" t="n">
+      <x:c r="C68" s="4" t="n">
         <x:v>-6.05</x:v>
       </x:c>
-      <x:c r="D67" s="4" t="n">
+      <x:c r="D68" s="4" t="n">
         <x:v>2.86</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:4">
       <x:c r="A70" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:4">
       <x:c r="A71" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:4">
-      <x:c r="A72" s="2" t="s">
+      <x:c r="A72" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:4">
       <x:c r="A73" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:4">
       <x:c r="A74" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:4">
-      <x:c r="A75" s="1" t="s">
+      <x:c r="A75" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:4">
       <x:c r="A76" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:4">
       <x:c r="A77" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:4">
-      <x:c r="A78" s="2" t="s">
+      <x:c r="A78" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:4">
-      <x:c r="A79" s="1" t="s">
+      <x:c r="A79" s="2" t="s">
         <x:v>70</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:4">
+      <x:c r="A80" s="1" t="s">
+        <x:v>71</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.680625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>1.89</x:v>
+        <x:v>-0.65</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>1.89</x:v>
+        <x:v>1.24</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>32.3</x:v>
+        <x:v>31.44</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>87.99</x:v>
+        <x:v>75.45</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
-        <x:v>8.74</x:v>
+        <x:v>10.76</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>4.93</x:v>
+        <x:v>4.69</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.66</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-3.13</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>23.13</x:v>
+        <x:v>21.08</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>57.56</x:v>
+        <x:v>53.78</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
-        <x:v>14.97</x:v>
+        <x:v>17.63</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>15.54</x:v>
+        <x:v>14.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>3.39</x:v>
+        <x:v>1.01</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>3.39</x:v>
+        <x:v>4.37</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>9.17</x:v>
+        <x:v>10.36</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>30.44</x:v>
+        <x:v>21.67</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
-        <x:v>-6.23</x:v>
+        <x:v>-6.87</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>-10.61</x:v>
+        <x:v>-10.11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>1.96</x:v>
+        <x:v>-0.58</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>1.96</x:v>
+        <x:v>1.36</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>32.6</x:v>
+        <x:v>31.82</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>89.33</x:v>
+        <x:v>76.7</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
-        <x:v>9.56</x:v>
+        <x:v>11.59</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>5.73</x:v>
+        <x:v>5.48</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.66</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-3.13</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>23.13</x:v>
+        <x:v>21.08</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>57.56</x:v>
+        <x:v>53.78</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
-        <x:v>14.97</x:v>
+        <x:v>17.63</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>15.54</x:v>
+        <x:v>14.8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>3.45</x:v>
+        <x:v>1.08</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>3.45</x:v>
+        <x:v>4.49</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>9.47</x:v>
+        <x:v>10.74</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>31.78</x:v>
+        <x:v>22.93</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
-        <x:v>-5.41</x:v>
+        <x:v>-6.04</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>-9.82</x:v>
+        <x:v>-9.32</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="2" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J32"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.720625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>2.92</x:v>
+        <x:v>-0.93</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>2.92</x:v>
+        <x:v>1.96</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>33.66</x:v>
+        <x:v>32.41</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>92.86</x:v>
+        <x:v>77.34</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
-        <x:v>10.46</x:v>
+        <x:v>12.9</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
-        <x:v>7.18</x:v>
+        <x:v>6.22</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>7.51</x:v>
+        <x:v>7.19</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>-0.21</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>-0.21</x:v>
+        <x:v>-2.01</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>24.33</x:v>
+        <x:v>22.09</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>61.53</x:v>
+        <x:v>55.49</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
-        <x:v>16.76</x:v>
+        <x:v>20.02</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
-        <x:v>16.25</x:v>
+        <x:v>14.68</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>16.6</x:v>
+        <x:v>15.9</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>3.13</x:v>
+        <x:v>0.86</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>3.13</x:v>
+        <x:v>3.96</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>9.33</x:v>
+        <x:v>10.31</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>31.33</x:v>
+        <x:v>21.84</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
-        <x:v>-6.3</x:v>
+        <x:v>-7.12</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
-        <x:v>-9.07</x:v>
+        <x:v>-8.46</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>-9.09</x:v>
+        <x:v>-8.71</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>2.98</x:v>
+        <x:v>-0.87</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>2.98</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>33.96</x:v>
+        <x:v>32.79</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>94.23</x:v>
+        <x:v>78.61</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
-        <x:v>11.29</x:v>
+        <x:v>13.75</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
-        <x:v>7.99</x:v>
+        <x:v>7.02</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>8.32</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>-0.21</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>-0.21</x:v>
+        <x:v>-2.01</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>24.33</x:v>
+        <x:v>22.09</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>61.53</x:v>
+        <x:v>55.49</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
-        <x:v>16.76</x:v>
+        <x:v>20.02</x:v>
       </x:c>
       <x:c r="H18" s="4" t="n">
-        <x:v>16.25</x:v>
+        <x:v>14.68</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>16.6</x:v>
+        <x:v>15.9</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>3.19</x:v>
+        <x:v>0.93</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>3.19</x:v>
+        <x:v>4.09</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>9.63</x:v>
+        <x:v>10.7</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>32.7</x:v>
+        <x:v>23.11</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
-        <x:v>-5.47</x:v>
+        <x:v>-6.28</x:v>
       </x:c>
       <x:c r="H19" s="4" t="n">
-        <x:v>-8.26</x:v>
+        <x:v>-7.66</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>-8.27</x:v>
+        <x:v>-7.9</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="2" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.470625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>2.93</x:v>
+        <x:v>-0.95</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>2.93</x:v>
+        <x:v>1.95</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>33.66</x:v>
+        <x:v>32.39</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>92.82</x:v>
-[...2 lines deleted...]
-        <x:v>132</x:v>
+        <x:v>77.27</x:v>
+      </x:c>
+      <x:c r="G9" s="4" t="n">
+        <x:v>12.86</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>11.16</x:v>
+        <x:v>10.49</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>-0.21</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>-0.21</x:v>
+        <x:v>-2.01</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>24.33</x:v>
+        <x:v>22.09</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>61.53</x:v>
-[...2 lines deleted...]
-        <x:v>132</x:v>
+        <x:v>55.49</x:v>
+      </x:c>
+      <x:c r="G10" s="4" t="n">
+        <x:v>20.02</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>17.98</x:v>
+        <x:v>16.74</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>3.14</x:v>
+        <x:v>0.85</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>3.14</x:v>
+        <x:v>3.96</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>9.33</x:v>
+        <x:v>10.3</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>31.29</x:v>
-[...2 lines deleted...]
-        <x:v>132</x:v>
+        <x:v>21.78</x:v>
+      </x:c>
+      <x:c r="G11" s="4" t="n">
+        <x:v>-7.17</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>-6.82</x:v>
+        <x:v>-6.26</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>-0.88</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.09</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>33.98</x:v>
+        <x:v>32.8</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>94.26</x:v>
-[...2 lines deleted...]
-        <x:v>132</x:v>
+        <x:v>78.61</x:v>
+      </x:c>
+      <x:c r="G17" s="4" t="n">
+        <x:v>13.76</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>12.05</x:v>
+        <x:v>11.37</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>-0.21</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>-0.21</x:v>
+        <x:v>-2.01</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>24.33</x:v>
+        <x:v>22.09</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>61.53</x:v>
-[...2 lines deleted...]
-        <x:v>132</x:v>
+        <x:v>55.49</x:v>
+      </x:c>
+      <x:c r="G18" s="4" t="n">
+        <x:v>20.02</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>17.98</x:v>
+        <x:v>16.74</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>3.21</x:v>
+        <x:v>0.92</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>3.21</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>9.65</x:v>
+        <x:v>10.71</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>32.73</x:v>
-[...2 lines deleted...]
-        <x:v>132</x:v>
+        <x:v>23.11</x:v>
+      </x:c>
+      <x:c r="G19" s="4" t="n">
+        <x:v>-6.27</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>-5.93</x:v>
+        <x:v>-5.37</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="2" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="32.000625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>25.55</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>25.55</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>54.7</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>8.21</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>6.34</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>21.31</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>21.31</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>36.68</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>16.95</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>16.38</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>4.23</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>4.23</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>18.02</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>-8.74</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>-10.04</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>25.76</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>25.76</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>55.83</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>9.03</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>7.14</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>21.31</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>21.31</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>36.68</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>16.95</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>16.38</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>4.44</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>4.44</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>19.15</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>-7.92</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>-9.24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="2" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.610625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>31.99</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>31.99</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>59.86</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>7.07</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>4.55</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>40.84</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>15.54</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>13.71</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>4.99</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>4.99</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>19.02</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>-8.48</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>-9.16</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>32.21</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>32.21</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>61.02</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>7.87</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>5.34</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>40.84</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>15.54</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>13.71</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>5.21</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>5.21</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>20.18</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>-7.67</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>-8.37</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="2" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.680625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>29.84</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>29.84</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>63.5</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>8.12</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>4.58</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>44.2</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>16.65</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>16.27</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>4.84</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>4.84</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>19.31</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>-8.54</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>-11.69</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>30.06</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>30.06</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>64.68</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>8.93</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>5.37</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>44.2</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>16.65</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>16.27</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>5.06</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>5.06</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>20.49</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>-7.72</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>-10.9</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="2" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I32"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.720625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>29.87</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>29.87</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>70.86</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>9.37</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>6.74</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>7.02</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>24.6</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>24.6</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>50.23</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>17.83</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>17.1</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>16.94</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>5.27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>5.27</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>20.64</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>-8.46</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>-10.36</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>-9.92</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>30.08</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>30.08</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>72.1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>10.19</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>7.55</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>7.83</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>24.6</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>24.6</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>50.23</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>17.83</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>17.1</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>16.94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>5.49</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>5.49</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>21.87</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>-7.64</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>-9.55</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>-9.11</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="2" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.470625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>29.85</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>29.85</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>70.86</x:v>
       </x:c>
       <x:c r="F9" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>10.39</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>24.6</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>24.6</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>50.23</x:v>
       </x:c>
       <x:c r="F10" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>18.62</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>5.26</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>5.26</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>20.63</x:v>
       </x:c>
       <x:c r="F11" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>-8.24</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>30.09</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>30.09</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>72.15</x:v>
       </x:c>
       <x:c r="F17" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>11.27</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>24.6</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>24.6</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>50.23</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>18.62</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>5.49</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>5.49</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>21.92</x:v>
       </x:c>
       <x:c r="F19" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>-7.35</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="2" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D78"/>
+  <x:dimension ref="A1:D79"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="7.260625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="30.890625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>1.35</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>1.41</x:v>
+        <x:v>-0.24</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>-1.99</x:v>
+        <x:v>-1.29</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>9.03</x:v>
+        <x:v>1.35</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>9.09</x:v>
+        <x:v>1.41</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>2.39</x:v>
+        <x:v>-1.99</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>5.52</x:v>
+        <x:v>9.03</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>5.57</x:v>
+        <x:v>9.09</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>10.69</x:v>
+        <x:v>2.39</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>14.73</x:v>
+        <x:v>5.52</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>14.79</x:v>
+        <x:v>5.57</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>12.06</x:v>
+        <x:v>10.69</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>0.93</x:v>
+        <x:v>14.73</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>0.99</x:v>
+        <x:v>14.79</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>2.45</x:v>
+        <x:v>12.06</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>1.71</x:v>
+        <x:v>0.93</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>1.78</x:v>
+        <x:v>0.99</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>2.99</x:v>
+        <x:v>2.45</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>6.68</x:v>
+        <x:v>1.71</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>6.74</x:v>
+        <x:v>1.78</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.99</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.08</x:v>
+        <x:v>6.68</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>1.14</x:v>
+        <x:v>6.74</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>2.93</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>5.94</x:v>
+        <x:v>1.08</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>6</x:v>
+        <x:v>1.14</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>3.92</x:v>
+        <x:v>2.93</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>7.63</x:v>
+        <x:v>5.94</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>7.69</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>4.83</x:v>
+        <x:v>3.92</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>2.53</x:v>
+        <x:v>7.63</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>2.59</x:v>
+        <x:v>7.69</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>1.51</x:v>
+        <x:v>4.83</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>7.53</x:v>
+        <x:v>2.53</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>7.59</x:v>
+        <x:v>2.59</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>2.15</x:v>
+        <x:v>1.51</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>-12.96</x:v>
+        <x:v>7.53</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>-12.9</x:v>
+        <x:v>7.59</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>-11.81</x:v>
+        <x:v>2.15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>-5.22</x:v>
+        <x:v>-12.96</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>-5.15</x:v>
+        <x:v>-12.9</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>1.03</x:v>
+        <x:v>-11.81</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>-6.66</x:v>
+        <x:v>-5.22</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>-6.6</x:v>
+        <x:v>-5.15</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>0.94</x:v>
+        <x:v>1.03</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>1.44</x:v>
+        <x:v>-6.66</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>-6.6</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>3.27</x:v>
+        <x:v>0.94</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>-5.66</x:v>
+        <x:v>1.44</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>-5.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>-5.52</x:v>
+        <x:v>3.27</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>4.37</x:v>
+        <x:v>-5.66</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>4.43</x:v>
+        <x:v>-5.6</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>3.11</x:v>
+        <x:v>-5.52</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>-2.64</x:v>
+        <x:v>4.37</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>-2.57</x:v>
+        <x:v>4.43</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>-0.33</x:v>
+        <x:v>3.11</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-2.64</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>-1.24</x:v>
+        <x:v>-2.57</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>-0.08</x:v>
+        <x:v>-0.33</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>-2.54</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>-2.47</x:v>
+        <x:v>-1.24</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>-3.05</x:v>
+        <x:v>-0.08</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>0.29</x:v>
+        <x:v>-2.54</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>0.35</x:v>
+        <x:v>-2.47</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>-0.25</x:v>
+        <x:v>-3.05</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>-7.34</x:v>
+        <x:v>0.29</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>-7.28</x:v>
+        <x:v>0.35</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>-2.24</x:v>
+        <x:v>-0.25</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>2.81</x:v>
+        <x:v>-7.34</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>2.87</x:v>
+        <x:v>-7.28</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>-0.48</x:v>
+        <x:v>-2.24</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>1.28</x:v>
+        <x:v>2.81</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>1.35</x:v>
+        <x:v>2.87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>3.62</x:v>
+        <x:v>-0.48</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>6.79</x:v>
+        <x:v>1.28</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>6.86</x:v>
+        <x:v>1.35</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>8.11</x:v>
+        <x:v>3.62</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>-0.71</x:v>
+        <x:v>6.79</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>-0.65</x:v>
+        <x:v>6.86</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>0.34</x:v>
+        <x:v>8.11</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>-7.7</x:v>
+        <x:v>-0.71</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>-7.64</x:v>
+        <x:v>-0.65</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>-1.82</x:v>
+        <x:v>0.34</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>6.33</x:v>
+        <x:v>-7.7</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>6.39</x:v>
+        <x:v>-7.64</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>1.43</x:v>
+        <x:v>-1.82</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>6.33</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>1.06</x:v>
+        <x:v>6.39</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>1.43</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>-9.84</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>-9.77</x:v>
+        <x:v>1.06</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>-4.77</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>1.39</x:v>
+        <x:v>-9.84</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>1.46</x:v>
+        <x:v>-9.77</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>4.03</x:v>
+        <x:v>-4.77</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>-6</x:v>
+        <x:v>1.39</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>-5.93</x:v>
+        <x:v>1.46</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>0.04</x:v>
+        <x:v>4.03</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>7.48</x:v>
+        <x:v>-6</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>7.54</x:v>
+        <x:v>-5.93</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>5.5</x:v>
+        <x:v>0.04</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>5.07</x:v>
+        <x:v>7.48</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>5.13</x:v>
+        <x:v>7.54</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>3.84</x:v>
+        <x:v>5.5</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>-4.35</x:v>
+        <x:v>5.07</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
-        <x:v>-4.29</x:v>
+        <x:v>5.13</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>-6.37</x:v>
+        <x:v>3.84</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
-        <x:v>-1.71</x:v>
+        <x:v>-4.35</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
-        <x:v>-1.65</x:v>
+        <x:v>-4.29</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>0.92</x:v>
+        <x:v>-6.37</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
+        <x:v>-1.71</x:v>
+      </x:c>
+      <x:c r="C44" s="4" t="n">
+        <x:v>-1.65</x:v>
+      </x:c>
+      <x:c r="D44" s="4" t="n">
+        <x:v>0.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:4">
+      <x:c r="A45" s="2" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B45" s="4" t="n">
         <x:v>-6.55</x:v>
       </x:c>
-      <x:c r="C44" s="4" t="n">
+      <x:c r="C45" s="4" t="n">
         <x:v>-6.49</x:v>
       </x:c>
-      <x:c r="D44" s="4" t="n">
+      <x:c r="D45" s="4" t="n">
         <x:v>-3.68</x:v>
       </x:c>
     </x:row>
-    <x:row r="46" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="47" spans="1:4">
-      <x:c r="A47" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A47" s="2" t="s"/>
+      <x:c r="B47" s="3" t="s"/>
+      <x:c r="C47" s="3" t="s"/>
+      <x:c r="D47" s="3" t="s"/>
     </x:row>
     <x:row r="48" spans="1:4">
       <x:c r="A48" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
-        <x:v>31.99</x:v>
+        <x:v>1.05</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
-        <x:v>32.21</x:v>
+        <x:v>1.17</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>27</x:v>
+        <x:v>-3.25</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4">
       <x:c r="A49" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
-        <x:v>9.51</x:v>
+        <x:v>31.99</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
-        <x:v>9.72</x:v>
+        <x:v>32.21</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>8.15</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4">
       <x:c r="A50" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
-        <x:v>15.25</x:v>
+        <x:v>9.51</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
-        <x:v>15.46</x:v>
+        <x:v>9.72</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>12.13</x:v>
+        <x:v>8.15</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4">
       <x:c r="A51" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>-4.04</x:v>
+        <x:v>15.25</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>-3.86</x:v>
+        <x:v>15.46</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>-8.56</x:v>
+        <x:v>12.13</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4">
       <x:c r="A52" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>-10.26</x:v>
+        <x:v>-4.04</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>-10.08</x:v>
+        <x:v>-3.86</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>5.33</x:v>
+        <x:v>-8.56</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>-4.14</x:v>
+        <x:v>-10.26</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
-        <x:v>-3.95</x:v>
+        <x:v>-10.08</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>-2.9</x:v>
+        <x:v>5.33</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:4">
       <x:c r="A54" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B54" s="4" t="n">
-        <x:v>-3.53</x:v>
+        <x:v>-4.14</x:v>
       </x:c>
       <x:c r="C54" s="4" t="n">
-        <x:v>-3.34</x:v>
+        <x:v>-3.95</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>-3.36</x:v>
+        <x:v>-2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B55" s="4" t="n">
-        <x:v>-3.52</x:v>
+        <x:v>-3.53</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
-        <x:v>-3.33</x:v>
+        <x:v>-3.34</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>0.81</x:v>
+        <x:v>-3.36</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B56" s="4" t="n">
-        <x:v>-2.13</x:v>
+        <x:v>-3.52</x:v>
       </x:c>
       <x:c r="C56" s="4" t="n">
-        <x:v>-1.94</x:v>
+        <x:v>-3.33</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>6.51</x:v>
+        <x:v>0.81</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B57" s="4" t="n">
-        <x:v>-3.17</x:v>
+        <x:v>-2.13</x:v>
       </x:c>
       <x:c r="C57" s="4" t="n">
-        <x:v>-2.99</x:v>
+        <x:v>-1.94</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>-4.18</x:v>
+        <x:v>6.51</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B58" s="4" t="n">
-        <x:v>2.44</x:v>
+        <x:v>-3.17</x:v>
       </x:c>
       <x:c r="C58" s="4" t="n">
-        <x:v>2.63</x:v>
+        <x:v>-2.99</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>9.8</x:v>
+        <x:v>-4.18</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:4">
       <x:c r="A59" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B59" s="4" t="n">
-        <x:v>-1.23</x:v>
+        <x:v>2.44</x:v>
       </x:c>
       <x:c r="C59" s="4" t="n">
-        <x:v>-1.04</x:v>
+        <x:v>2.63</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>-1.89</x:v>
+        <x:v>9.8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:4">
       <x:c r="A60" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B60" s="4" t="n">
+        <x:v>-1.23</x:v>
+      </x:c>
+      <x:c r="C60" s="4" t="n">
+        <x:v>-1.04</x:v>
+      </x:c>
+      <x:c r="D60" s="4" t="n">
+        <x:v>-1.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:4">
+      <x:c r="A61" s="2" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B61" s="4" t="n">
         <x:v>-6.55</x:v>
       </x:c>
-      <x:c r="C60" s="4" t="n">
+      <x:c r="C61" s="4" t="n">
         <x:v>-6.49</x:v>
       </x:c>
-      <x:c r="D60" s="4" t="n">
+      <x:c r="D61" s="4" t="n">
         <x:v>-3.68</x:v>
       </x:c>
     </x:row>
-    <x:row r="62" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="63" spans="1:4">
-      <x:c r="A63" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A63" s="2" t="s"/>
+      <x:c r="B63" s="3" t="s"/>
+      <x:c r="C63" s="3" t="s"/>
+      <x:c r="D63" s="3" t="s"/>
     </x:row>
     <x:row r="64" spans="1:4">
-      <x:c r="A64" s="2" t="n">
-        <x:v>2025</x:v>
+      <x:c r="A64" s="2" t="s">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B64" s="4" t="n">
-        <x:v>8.69</x:v>
+        <x:v>33.37</x:v>
       </x:c>
       <x:c r="C64" s="4" t="n">
-        <x:v>9.51</x:v>
+        <x:v>33.76</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>16.8</x:v>
+        <x:v>22.88</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:4">
       <x:c r="A65" s="2" t="n">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="B65" s="4" t="n">
-        <x:v>-12.67</x:v>
+        <x:v>8.69</x:v>
       </x:c>
       <x:c r="C65" s="4" t="n">
-        <x:v>-12</x:v>
+        <x:v>9.51</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>0.75</x:v>
+        <x:v>16.8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:4">
       <x:c r="A66" s="2" t="n">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="B66" s="4" t="n">
+        <x:v>-12.67</x:v>
+      </x:c>
+      <x:c r="C66" s="4" t="n">
+        <x:v>-12</x:v>
+      </x:c>
+      <x:c r="D66" s="4" t="n">
+        <x:v>0.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:4">
+      <x:c r="A67" s="2" t="n">
         <x:v>2023</x:v>
       </x:c>
-      <x:c r="B66" s="4" t="n">
+      <x:c r="B67" s="4" t="n">
         <x:v>-8.45</x:v>
       </x:c>
-      <x:c r="C66" s="4" t="n">
+      <x:c r="C67" s="4" t="n">
         <x:v>-7.86</x:v>
       </x:c>
-      <x:c r="D66" s="4" t="n">
+      <x:c r="D67" s="4" t="n">
         <x:v>-0.57</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:4">
       <x:c r="A69" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:4">
       <x:c r="A70" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:4">
-      <x:c r="A71" s="2" t="s">
+      <x:c r="A71" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:4">
       <x:c r="A72" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:4">
       <x:c r="A73" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:4">
-      <x:c r="A74" s="1" t="s">
+      <x:c r="A74" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:4">
       <x:c r="A75" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:4">
       <x:c r="A76" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:4">
-      <x:c r="A77" s="2" t="s">
+      <x:c r="A77" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:4">
-      <x:c r="A78" s="1" t="s">
+      <x:c r="A78" s="2" t="s">
         <x:v>70</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:4">
+      <x:c r="A79" s="1" t="s">
+        <x:v>71</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D25"/>
+  <x:dimension ref="A1:D26"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="4.940625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="30.890625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
+        <x:v>0.15</x:v>
+      </x:c>
+      <x:c r="C7" s="4" t="n">
+        <x:v>0.21</x:v>
+      </x:c>
+      <x:c r="D7" s="4" t="n">
+        <x:v>-1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:4">
+      <x:c r="A8" s="2" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B8" s="4" t="n">
         <x:v>2.8</x:v>
       </x:c>
-      <x:c r="C7" s="4" t="n">
+      <x:c r="C8" s="4" t="n">
         <x:v>2.82</x:v>
       </x:c>
-      <x:c r="D7" s="4" t="n">
+      <x:c r="D8" s="4" t="n">
         <x:v>0.56</x:v>
       </x:c>
     </x:row>
-    <x:row r="9" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="10" spans="1:4">
-      <x:c r="A10" s="2" t="s">
-[...16 lines deleted...]
-      <x:c r="D12" s="3" t="s"/>
+      <x:c r="A10" s="2" t="s"/>
+      <x:c r="B10" s="3" t="s"/>
+      <x:c r="C10" s="3" t="s"/>
+      <x:c r="D10" s="3" t="s"/>
+    </x:row>
+    <x:row r="11" spans="1:4">
+      <x:c r="A11" s="2" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B11" s="4" t="n">
+        <x:v>2.95</x:v>
+      </x:c>
+      <x:c r="C11" s="4" t="n">
+        <x:v>3.03</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>-0.45</x:v>
+      </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
-      <x:c r="A13" s="2" t="s">
-[...13 lines deleted...]
-      <x:c r="A15" s="1" t="s">
+      <x:c r="A13" s="2" t="s"/>
+      <x:c r="B13" s="3" t="s"/>
+      <x:c r="C13" s="3" t="s"/>
+      <x:c r="D13" s="3" t="s"/>
+    </x:row>
+    <x:row r="14" spans="1:4">
+      <x:c r="A14" s="2" t="s">
         <x:v>60</x:v>
+      </x:c>
+      <x:c r="B14" s="4" t="n">
+        <x:v>2.95</x:v>
+      </x:c>
+      <x:c r="C14" s="4" t="n">
+        <x:v>3.03</x:v>
+      </x:c>
+      <x:c r="D14" s="4" t="n">
+        <x:v>-0.45</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
-      <x:c r="A18" s="2" t="s">
+      <x:c r="A18" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
-      <x:c r="A21" s="1" t="s">
+      <x:c r="A21" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
-      <x:c r="A24" s="2" t="s">
+      <x:c r="A24" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
-      <x:c r="A25" s="1" t="s">
+      <x:c r="A25" s="2" t="s">
         <x:v>70</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:4">
+      <x:c r="A26" s="1" t="s">
+        <x:v>71</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D101"/>
+  <x:dimension ref="A1:D102"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="7.260625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="30.890625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>1.89</x:v>
+        <x:v>-0.65</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>1.96</x:v>
+        <x:v>-0.58</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.66</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>8.39</x:v>
+        <x:v>1.89</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>8.45</x:v>
+        <x:v>1.96</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>1.91</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>4.58</x:v>
+        <x:v>8.39</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>4.63</x:v>
+        <x:v>8.45</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>9.5</x:v>
+        <x:v>1.91</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>14.55</x:v>
+        <x:v>4.58</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>14.61</x:v>
+        <x:v>4.63</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>12.01</x:v>
+        <x:v>9.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>1.41</x:v>
+        <x:v>14.55</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>1.47</x:v>
+        <x:v>14.61</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>2.94</x:v>
+        <x:v>12.01</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>1.93</x:v>
+        <x:v>1.41</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.47</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>3.05</x:v>
+        <x:v>2.94</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>5.67</x:v>
+        <x:v>1.93</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>5.73</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>1.64</x:v>
+        <x:v>3.05</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.97</x:v>
+        <x:v>5.67</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>2.03</x:v>
+        <x:v>5.73</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>3.83</x:v>
+        <x:v>1.64</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>7.35</x:v>
+        <x:v>1.97</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>7.41</x:v>
+        <x:v>2.03</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>3.83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>6.47</x:v>
+        <x:v>7.35</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>6.53</x:v>
+        <x:v>7.41</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>4.12</x:v>
+        <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>4.85</x:v>
+        <x:v>6.47</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>4.92</x:v>
+        <x:v>6.53</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>3.67</x:v>
+        <x:v>4.12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>6.46</x:v>
+        <x:v>4.85</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>6.52</x:v>
+        <x:v>4.92</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>0.76</x:v>
+        <x:v>3.67</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>-11.38</x:v>
+        <x:v>6.46</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>-11.32</x:v>
+        <x:v>6.52</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>-9.85</x:v>
+        <x:v>0.76</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>-1.79</x:v>
+        <x:v>-11.38</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>-1.72</x:v>
+        <x:v>-11.32</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>4.57</x:v>
+        <x:v>-9.85</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>-7.13</x:v>
+        <x:v>-1.79</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>-7.07</x:v>
+        <x:v>-1.72</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>4.57</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>1.06</x:v>
+        <x:v>-7.13</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>1.12</x:v>
+        <x:v>-7.07</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>-5.73</x:v>
+        <x:v>1.06</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>-5.67</x:v>
+        <x:v>1.12</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>-5.74</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>2.83</x:v>
+        <x:v>-5.73</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>2.89</x:v>
+        <x:v>-5.67</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>1.66</x:v>
+        <x:v>-5.74</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>-2.24</x:v>
+        <x:v>2.83</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>-2.17</x:v>
+        <x:v>2.89</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>0.05</x:v>
+        <x:v>1.66</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>-2.13</x:v>
+        <x:v>-2.24</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>-2.07</x:v>
+        <x:v>-2.17</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>-0.91</x:v>
+        <x:v>0.05</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>-2.74</x:v>
+        <x:v>-2.13</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>-2.68</x:v>
+        <x:v>-2.07</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>-3.36</x:v>
+        <x:v>-0.91</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>-0.17</x:v>
+        <x:v>-2.74</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-2.68</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-3.36</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>-8.21</x:v>
+        <x:v>-0.17</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>-8.15</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>-3.24</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>3.45</x:v>
+        <x:v>-8.21</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>3.51</x:v>
+        <x:v>-8.15</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>0.14</x:v>
+        <x:v>-3.24</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>1.29</x:v>
+        <x:v>3.45</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>1.35</x:v>
+        <x:v>3.51</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>3.67</x:v>
+        <x:v>0.14</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>6.96</x:v>
+        <x:v>1.29</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>7.02</x:v>
+        <x:v>1.35</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>3.67</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>6.96</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>-0.34</x:v>
+        <x:v>7.02</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>0.58</x:v>
+        <x:v>8.3</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>-8.11</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>-8.04</x:v>
+        <x:v>-0.34</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>-2.19</x:v>
+        <x:v>0.58</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>6.38</x:v>
+        <x:v>-8.11</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>6.45</x:v>
+        <x:v>-8.04</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>-2.19</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>1.53</x:v>
+        <x:v>6.38</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>6.45</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>-0.25</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>-9.66</x:v>
+        <x:v>1.53</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>-9.59</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>-4.57</x:v>
+        <x:v>-0.25</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>-9.66</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>0.06</x:v>
+        <x:v>-9.59</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>2.56</x:v>
+        <x:v>-4.57</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>-5.76</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>-5.7</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>0.16</x:v>
+        <x:v>2.56</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>6.49</x:v>
+        <x:v>-5.76</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>6.56</x:v>
+        <x:v>-5.7</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>4.61</x:v>
+        <x:v>0.16</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>7.24</x:v>
+        <x:v>6.49</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>7.3</x:v>
+        <x:v>6.56</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>6.14</x:v>
+        <x:v>4.61</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>-5.98</x:v>
+        <x:v>7.24</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
-        <x:v>-5.91</x:v>
+        <x:v>7.3</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>-8.19</x:v>
+        <x:v>6.14</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
-        <x:v>0.16</x:v>
+        <x:v>-5.98</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
-        <x:v>0.22</x:v>
+        <x:v>-5.91</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>-8.19</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
-        <x:v>-4.85</x:v>
+        <x:v>0.16</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
-        <x:v>-4.79</x:v>
+        <x:v>0.22</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>-1.61</x:v>
+        <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
       <x:c r="A45" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
-        <x:v>-4.54</x:v>
+        <x:v>-4.85</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
-        <x:v>-4.48</x:v>
+        <x:v>-4.79</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>-3.96</x:v>
+        <x:v>-1.61</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:4">
       <x:c r="A46" s="2" t="s">
-        <x:v>80</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
-        <x:v>6.93</x:v>
+        <x:v>-4.54</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
-        <x:v>6.99</x:v>
+        <x:v>-4.48</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>3.59</x:v>
+        <x:v>-3.96</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:4">
       <x:c r="A47" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>-6.61</x:v>
+        <x:v>6.93</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
-        <x:v>-6.55</x:v>
+        <x:v>6.99</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>-4.98</x:v>
+        <x:v>3.59</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:4">
       <x:c r="A48" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
-        <x:v>9.01</x:v>
+        <x:v>-6.61</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
-        <x:v>9.07</x:v>
+        <x:v>-6.55</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>4.14</x:v>
+        <x:v>-4.98</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4">
       <x:c r="A49" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
-        <x:v>4.91</x:v>
+        <x:v>9.01</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
-        <x:v>4.98</x:v>
+        <x:v>9.07</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>11.79</x:v>
+        <x:v>4.14</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4">
       <x:c r="A50" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
-        <x:v>-8.45</x:v>
+        <x:v>4.91</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
-        <x:v>-8.39</x:v>
+        <x:v>4.98</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>-5.52</x:v>
+        <x:v>11.79</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4">
       <x:c r="A51" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>3.32</x:v>
+        <x:v>-8.45</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>3.38</x:v>
+        <x:v>-8.39</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>2.68</x:v>
+        <x:v>-5.52</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4">
       <x:c r="A52" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>5.9</x:v>
+        <x:v>3.32</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>5.96</x:v>
+        <x:v>3.38</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>4.21</x:v>
+        <x:v>2.68</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>-15.18</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
-        <x:v>-15.12</x:v>
+        <x:v>5.96</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>-14.59</x:v>
+        <x:v>4.21</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:4">
       <x:c r="A54" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B54" s="4" t="n">
-        <x:v>6.65</x:v>
+        <x:v>-15.18</x:v>
       </x:c>
       <x:c r="C54" s="4" t="n">
-        <x:v>6.72</x:v>
+        <x:v>-15.12</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>6.81</x:v>
+        <x:v>-14.59</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B55" s="4" t="n">
-        <x:v>-7.47</x:v>
+        <x:v>6.65</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
-        <x:v>-7.41</x:v>
+        <x:v>6.72</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>-2.4</x:v>
+        <x:v>6.81</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B56" s="4" t="n">
-        <x:v>6.87</x:v>
+        <x:v>-7.47</x:v>
       </x:c>
       <x:c r="C56" s="4" t="n">
-        <x:v>6.93</x:v>
+        <x:v>-7.41</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>5.47</x:v>
+        <x:v>-2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B57" s="4" t="n">
-        <x:v>0.68</x:v>
+        <x:v>6.87</x:v>
       </x:c>
       <x:c r="C57" s="4" t="n">
-        <x:v>0.74</x:v>
+        <x:v>6.93</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>6.12</x:v>
+        <x:v>5.47</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B58" s="4" t="n">
-        <x:v>1.94</x:v>
+        <x:v>0.68</x:v>
       </x:c>
       <x:c r="C58" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>0.74</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>8.09</x:v>
+        <x:v>6.12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:4">
       <x:c r="A59" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B59" s="4" t="n">
-        <x:v>2.13</x:v>
+        <x:v>1.94</x:v>
       </x:c>
       <x:c r="C59" s="4" t="n">
-        <x:v>2.19</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>3.98</x:v>
+        <x:v>8.09</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:4">
       <x:c r="A60" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B60" s="4" t="n">
+        <x:v>2.13</x:v>
+      </x:c>
+      <x:c r="C60" s="4" t="n">
+        <x:v>2.19</x:v>
+      </x:c>
+      <x:c r="D60" s="4" t="n">
+        <x:v>3.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:4">
+      <x:c r="A61" s="2" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="B61" s="4" t="n">
         <x:v>-1.4</x:v>
       </x:c>
-      <x:c r="C60" s="4" t="n">
+      <x:c r="C61" s="4" t="n">
         <x:v>-1.4</x:v>
       </x:c>
-      <x:c r="D60" s="4" t="n">
+      <x:c r="D61" s="4" t="n">
         <x:v>-1.28</x:v>
       </x:c>
     </x:row>
-    <x:row r="62" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="63" spans="1:4">
-      <x:c r="A63" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A63" s="2" t="s"/>
+      <x:c r="B63" s="3" t="s"/>
+      <x:c r="C63" s="3" t="s"/>
+      <x:c r="D63" s="3" t="s"/>
     </x:row>
     <x:row r="64" spans="1:4">
       <x:c r="A64" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B64" s="4" t="n">
-        <x:v>29.84</x:v>
+        <x:v>1.24</x:v>
       </x:c>
       <x:c r="C64" s="4" t="n">
-        <x:v>30.06</x:v>
+        <x:v>1.36</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>25</x:v>
+        <x:v>-3.13</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:4">
       <x:c r="A65" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B65" s="4" t="n">
-        <x:v>9.23</x:v>
+        <x:v>29.84</x:v>
       </x:c>
       <x:c r="C65" s="4" t="n">
-        <x:v>9.43</x:v>
+        <x:v>30.06</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>7.83</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:4">
       <x:c r="A66" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B66" s="4" t="n">
-        <x:v>16.54</x:v>
+        <x:v>9.23</x:v>
       </x:c>
       <x:c r="C66" s="4" t="n">
-        <x:v>16.75</x:v>
+        <x:v>9.43</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>13.61</x:v>
+        <x:v>7.83</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:4">
       <x:c r="A67" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B67" s="4" t="n">
-        <x:v>-1.08</x:v>
+        <x:v>16.54</x:v>
       </x:c>
       <x:c r="C67" s="4" t="n">
-        <x:v>-0.89</x:v>
+        <x:v>16.75</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>-5.84</x:v>
+        <x:v>13.61</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:4">
       <x:c r="A68" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B68" s="4" t="n">
-        <x:v>-7.82</x:v>
+        <x:v>-1.08</x:v>
       </x:c>
       <x:c r="C68" s="4" t="n">
-        <x:v>-7.64</x:v>
+        <x:v>-0.89</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>8.25</x:v>
+        <x:v>-5.84</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:4">
       <x:c r="A69" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B69" s="4" t="n">
-        <x:v>-5.24</x:v>
+        <x:v>-7.82</x:v>
       </x:c>
       <x:c r="C69" s="4" t="n">
-        <x:v>-5.05</x:v>
+        <x:v>-7.64</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>-4.13</x:v>
+        <x:v>8.25</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:4">
       <x:c r="A70" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B70" s="4" t="n">
-        <x:v>-4.97</x:v>
+        <x:v>-5.24</x:v>
       </x:c>
       <x:c r="C70" s="4" t="n">
-        <x:v>-4.79</x:v>
+        <x:v>-5.05</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>-4.81</x:v>
+        <x:v>-4.13</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:4">
       <x:c r="A71" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B71" s="4" t="n">
-        <x:v>-3.82</x:v>
+        <x:v>-4.97</x:v>
       </x:c>
       <x:c r="C71" s="4" t="n">
-        <x:v>-3.63</x:v>
+        <x:v>-4.79</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>0.46</x:v>
+        <x:v>-4.81</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:4">
       <x:c r="A72" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B72" s="4" t="n">
-        <x:v>-2.11</x:v>
+        <x:v>-3.82</x:v>
       </x:c>
       <x:c r="C72" s="4" t="n">
-        <x:v>-1.92</x:v>
+        <x:v>-3.63</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>6.54</x:v>
+        <x:v>0.46</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:4">
       <x:c r="A73" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B73" s="4" t="n">
-        <x:v>-2.41</x:v>
+        <x:v>-2.11</x:v>
       </x:c>
       <x:c r="C73" s="4" t="n">
-        <x:v>-2.23</x:v>
+        <x:v>-1.92</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>-3.38</x:v>
+        <x:v>6.54</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:4">
       <x:c r="A74" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B74" s="4" t="n">
-        <x:v>0.36</x:v>
+        <x:v>-2.41</x:v>
       </x:c>
       <x:c r="C74" s="4" t="n">
-        <x:v>0.55</x:v>
+        <x:v>-2.23</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>7.46</x:v>
+        <x:v>-3.38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:4">
       <x:c r="A75" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B75" s="4" t="n">
-        <x:v>0.99</x:v>
+        <x:v>0.36</x:v>
       </x:c>
       <x:c r="C75" s="4" t="n">
-        <x:v>1.18</x:v>
+        <x:v>0.55</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>0.29</x:v>
+        <x:v>7.46</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:4">
       <x:c r="A76" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B76" s="4" t="n">
-        <x:v>-2.88</x:v>
+        <x:v>0.99</x:v>
       </x:c>
       <x:c r="C76" s="4" t="n">
-        <x:v>-2.7</x:v>
+        <x:v>1.18</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>-2.11</x:v>
+        <x:v>0.29</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:4">
       <x:c r="A77" s="2" t="s">
-        <x:v>95</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B77" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>-2.88</x:v>
       </x:c>
       <x:c r="C77" s="4" t="n">
-        <x:v>7</x:v>
+        <x:v>-2.7</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>10.62</x:v>
+        <x:v>-2.11</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:4">
       <x:c r="A78" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B78" s="4" t="n">
-        <x:v>0.16</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="C78" s="4" t="n">
-        <x:v>0.35</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>1.09</x:v>
+        <x:v>10.62</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:4">
       <x:c r="A79" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B79" s="4" t="n">
-        <x:v>-16.3</x:v>
+        <x:v>0.16</x:v>
       </x:c>
       <x:c r="C79" s="4" t="n">
-        <x:v>-16.13</x:v>
+        <x:v>0.35</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>-10.96</x:v>
+        <x:v>1.09</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:4">
       <x:c r="A80" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B80" s="4" t="n">
-        <x:v>9.68</x:v>
+        <x:v>-16.3</x:v>
       </x:c>
       <x:c r="C80" s="4" t="n">
-        <x:v>9.88</x:v>
+        <x:v>-16.13</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>20.97</x:v>
+        <x:v>-10.96</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:4">
       <x:c r="A81" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B81" s="4" t="n">
+        <x:v>9.68</x:v>
+      </x:c>
+      <x:c r="C81" s="4" t="n">
+        <x:v>9.88</x:v>
+      </x:c>
+      <x:c r="D81" s="4" t="n">
+        <x:v>20.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:4">
+      <x:c r="A82" s="2" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="B82" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
-      <x:c r="C81" s="4" t="n">
+      <x:c r="C82" s="4" t="n">
         <x:v>0.76</x:v>
       </x:c>
-      <x:c r="D81" s="4" t="n">
+      <x:c r="D82" s="4" t="n">
         <x:v>2.65</x:v>
       </x:c>
     </x:row>
-    <x:row r="83" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="84" spans="1:4">
-      <x:c r="A84" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A84" s="2" t="s"/>
+      <x:c r="B84" s="3" t="s"/>
+      <x:c r="C84" s="3" t="s"/>
+      <x:c r="D84" s="3" t="s"/>
     </x:row>
     <x:row r="85" spans="1:4">
-      <x:c r="A85" s="2" t="n">
-        <x:v>2025</x:v>
+      <x:c r="A85" s="2" t="s">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B85" s="4" t="n">
-        <x:v>16.08</x:v>
+        <x:v>31.44</x:v>
       </x:c>
       <x:c r="C85" s="4" t="n">
-        <x:v>16.95</x:v>
+        <x:v>31.82</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>24.88</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:4">
       <x:c r="A86" s="2" t="n">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="B86" s="4" t="n">
-        <x:v>-15.21</x:v>
+        <x:v>16.08</x:v>
       </x:c>
       <x:c r="C86" s="4" t="n">
-        <x:v>-14.56</x:v>
+        <x:v>16.95</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>-2.33</x:v>
+        <x:v>24.88</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:4">
       <x:c r="A87" s="2" t="n">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="B87" s="4" t="n">
-        <x:v>-3.94</x:v>
+        <x:v>-15.21</x:v>
       </x:c>
       <x:c r="C87" s="4" t="n">
-        <x:v>-3.21</x:v>
+        <x:v>-14.56</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>1.93</x:v>
+        <x:v>-2.33</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:4">
       <x:c r="A88" s="2" t="n">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="B88" s="4" t="n">
-        <x:v>-1.79</x:v>
+        <x:v>-3.94</x:v>
       </x:c>
       <x:c r="C88" s="4" t="n">
-        <x:v>-1.04</x:v>
+        <x:v>-3.21</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>20.45</x:v>
+        <x:v>1.93</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:4">
       <x:c r="A89" s="2" t="n">
+        <x:v>2022</x:v>
+      </x:c>
+      <x:c r="B89" s="4" t="n">
+        <x:v>-1.79</x:v>
+      </x:c>
+      <x:c r="C89" s="4" t="n">
+        <x:v>-1.04</x:v>
+      </x:c>
+      <x:c r="D89" s="4" t="n">
+        <x:v>20.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:4">
+      <x:c r="A90" s="2" t="n">
         <x:v>2021</x:v>
       </x:c>
-      <x:c r="B89" s="4" t="n">
+      <x:c r="B90" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
-      <x:c r="C89" s="4" t="n">
+      <x:c r="C90" s="4" t="n">
         <x:v>0.76</x:v>
       </x:c>
-      <x:c r="D89" s="4" t="n">
+      <x:c r="D90" s="4" t="n">
         <x:v>2.65</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:4">
       <x:c r="A92" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:4">
       <x:c r="A93" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:4">
-      <x:c r="A94" s="2" t="s">
+      <x:c r="A94" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:4">
       <x:c r="A95" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:4">
       <x:c r="A96" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:4">
-      <x:c r="A97" s="1" t="s">
+      <x:c r="A97" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:4">
       <x:c r="A98" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:4">
       <x:c r="A99" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:4">
-      <x:c r="A100" s="2" t="s">
+      <x:c r="A100" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:4">
-      <x:c r="A101" s="1" t="s">
+      <x:c r="A101" s="2" t="s">
         <x:v>70</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:4">
+      <x:c r="A102" s="1" t="s">
+        <x:v>71</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D113"/>
+  <x:dimension ref="A1:D114"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="7.260625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="30.890625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>2.92</x:v>
+        <x:v>-0.93</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>2.98</x:v>
+        <x:v>-0.87</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>-0.21</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>6.68</x:v>
+        <x:v>2.92</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>6.74</x:v>
+        <x:v>2.98</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>-0.08</x:v>
+        <x:v>-0.21</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>5.15</x:v>
+        <x:v>6.68</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>5.21</x:v>
+        <x:v>6.74</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>9.86</x:v>
+        <x:v>-0.08</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>15.77</x:v>
+        <x:v>5.15</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>15.83</x:v>
+        <x:v>5.21</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>13.51</x:v>
+        <x:v>9.86</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.22</x:v>
+        <x:v>15.77</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>2.29</x:v>
+        <x:v>15.83</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>3.68</x:v>
+        <x:v>13.51</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2.37</x:v>
+        <x:v>2.22</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>2.43</x:v>
+        <x:v>2.29</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>3.56</x:v>
+        <x:v>3.68</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>4.71</x:v>
+        <x:v>2.37</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>4.78</x:v>
+        <x:v>2.43</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>0.68</x:v>
+        <x:v>3.56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.44</x:v>
+        <x:v>4.71</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>4.78</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>3.33</x:v>
+        <x:v>0.68</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>8.59</x:v>
+        <x:v>1.44</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>8.66</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>6.28</x:v>
+        <x:v>3.33</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>4.31</x:v>
+        <x:v>8.59</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>4.37</x:v>
+        <x:v>8.66</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>2.21</x:v>
+        <x:v>6.28</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>6.38</x:v>
+        <x:v>4.31</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>6.44</x:v>
+        <x:v>4.37</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>4.96</x:v>
+        <x:v>2.21</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>7.74</x:v>
+        <x:v>6.38</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>6.44</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>2.01</x:v>
+        <x:v>4.96</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>-8.82</x:v>
+        <x:v>7.74</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>-8.76</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>-7.2</x:v>
+        <x:v>2.01</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-8.82</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>-1.14</x:v>
+        <x:v>-8.76</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>4.94</x:v>
+        <x:v>-7.2</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>-6.62</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>-6.56</x:v>
+        <x:v>-1.14</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>0.99</x:v>
+        <x:v>4.94</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>1.54</x:v>
+        <x:v>-6.62</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>-6.56</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>3.68</x:v>
+        <x:v>0.99</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>-7.53</x:v>
+        <x:v>1.54</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>-7.47</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>-7.37</x:v>
+        <x:v>3.68</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>1.39</x:v>
+        <x:v>-7.53</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>1.45</x:v>
+        <x:v>-7.47</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>0.31</x:v>
+        <x:v>-7.37</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>-4.83</x:v>
+        <x:v>1.39</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>-4.77</x:v>
+        <x:v>1.45</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>-3.04</x:v>
+        <x:v>0.31</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>-0.66</x:v>
+        <x:v>-4.83</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-4.77</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>0.75</x:v>
+        <x:v>-3.04</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.66</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>-0.34</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>-0.82</x:v>
+        <x:v>0.75</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>1.33</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>1.39</x:v>
+        <x:v>-0.34</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>0.71</x:v>
+        <x:v>-0.82</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>-8.53</x:v>
+        <x:v>1.33</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>-8.47</x:v>
+        <x:v>1.39</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>-3.49</x:v>
+        <x:v>0.71</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>4.48</x:v>
+        <x:v>-8.53</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>4.55</x:v>
+        <x:v>-8.47</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>1.04</x:v>
+        <x:v>-3.49</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>0.24</x:v>
+        <x:v>4.48</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>0.31</x:v>
+        <x:v>4.55</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>2.59</x:v>
+        <x:v>1.04</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>6.56</x:v>
+        <x:v>0.24</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>6.62</x:v>
+        <x:v>0.31</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>2.59</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>-0.67</x:v>
+        <x:v>6.56</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>-0.61</x:v>
+        <x:v>6.62</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>-0.04</x:v>
+        <x:v>7.9</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>-9.62</x:v>
+        <x:v>-0.67</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>-9.56</x:v>
+        <x:v>-0.61</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>-3.45</x:v>
+        <x:v>-0.04</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>-9.62</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>7.87</x:v>
+        <x:v>-9.56</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>2.69</x:v>
+        <x:v>-3.45</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>3.92</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>3.99</x:v>
+        <x:v>7.87</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.69</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>-9.77</x:v>
+        <x:v>3.92</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>-9.71</x:v>
+        <x:v>3.99</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>-4.93</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>-1.17</x:v>
+        <x:v>-9.77</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-9.71</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>1.48</x:v>
+        <x:v>-4.93</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>-7.27</x:v>
+        <x:v>-1.17</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>-7.21</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>-1.52</x:v>
+        <x:v>1.48</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>8.29</x:v>
+        <x:v>-7.27</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>8.36</x:v>
+        <x:v>-7.21</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>6.62</x:v>
+        <x:v>-1.52</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>7.24</x:v>
+        <x:v>8.29</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>7.3</x:v>
+        <x:v>8.36</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>6.26</x:v>
+        <x:v>6.62</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>-7.23</x:v>
+        <x:v>7.24</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
-        <x:v>-7.16</x:v>
+        <x:v>7.3</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>-9.59</x:v>
+        <x:v>6.26</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
-        <x:v>-0.09</x:v>
+        <x:v>-7.23</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
-        <x:v>-0.03</x:v>
+        <x:v>-7.16</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>2.55</x:v>
+        <x:v>-9.59</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
-        <x:v>-3.59</x:v>
+        <x:v>-0.09</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
-        <x:v>-3.53</x:v>
+        <x:v>-0.03</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>-0.38</x:v>
+        <x:v>2.55</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
       <x:c r="A45" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
-        <x:v>-6.98</x:v>
+        <x:v>-3.59</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
-        <x:v>-6.92</x:v>
+        <x:v>-3.53</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>-6.23</x:v>
+        <x:v>-0.38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:4">
       <x:c r="A46" s="2" t="s">
-        <x:v>80</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
-        <x:v>8.97</x:v>
+        <x:v>-6.98</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
-        <x:v>9.03</x:v>
+        <x:v>-6.92</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>5.7</x:v>
+        <x:v>-6.23</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:4">
       <x:c r="A47" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>-5.1</x:v>
+        <x:v>8.97</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
-        <x:v>-5.03</x:v>
+        <x:v>9.03</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>-2.92</x:v>
+        <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:4">
       <x:c r="A48" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
-        <x:v>12.98</x:v>
+        <x:v>-5.1</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
-        <x:v>13.04</x:v>
+        <x:v>-5.03</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>7.29</x:v>
+        <x:v>-2.92</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4">
       <x:c r="A49" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
-        <x:v>6.83</x:v>
+        <x:v>12.98</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
-        <x:v>6.89</x:v>
+        <x:v>13.04</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>13.63</x:v>
+        <x:v>7.29</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4">
       <x:c r="A50" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
-        <x:v>-10.92</x:v>
+        <x:v>6.83</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
-        <x:v>-10.85</x:v>
+        <x:v>6.89</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>-8.14</x:v>
+        <x:v>13.63</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4">
       <x:c r="A51" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>2.13</x:v>
+        <x:v>-10.92</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>-10.85</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>1.78</x:v>
+        <x:v>-8.14</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4">
       <x:c r="A52" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>6.46</x:v>
+        <x:v>2.13</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>6.53</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>4.87</x:v>
+        <x:v>1.78</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>-16.31</x:v>
+        <x:v>6.46</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
-        <x:v>-16.25</x:v>
+        <x:v>6.53</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>-15.87</x:v>
+        <x:v>4.87</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:4">
       <x:c r="A54" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B54" s="4" t="n">
-        <x:v>7.59</x:v>
+        <x:v>-16.31</x:v>
       </x:c>
       <x:c r="C54" s="4" t="n">
-        <x:v>7.66</x:v>
+        <x:v>-16.25</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>7.59</x:v>
+        <x:v>-15.87</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B55" s="4" t="n">
-        <x:v>-9.28</x:v>
+        <x:v>7.59</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
-        <x:v>-9.22</x:v>
+        <x:v>7.66</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>-4.35</x:v>
+        <x:v>7.59</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B56" s="4" t="n">
-        <x:v>6.88</x:v>
+        <x:v>-9.28</x:v>
       </x:c>
       <x:c r="C56" s="4" t="n">
-        <x:v>6.94</x:v>
+        <x:v>-9.22</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>5.79</x:v>
+        <x:v>-4.35</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B57" s="4" t="n">
-        <x:v>0.35</x:v>
+        <x:v>6.88</x:v>
       </x:c>
       <x:c r="C57" s="4" t="n">
-        <x:v>0.41</x:v>
+        <x:v>6.94</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>5.71</x:v>
+        <x:v>5.79</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B58" s="4" t="n">
-        <x:v>1.66</x:v>
+        <x:v>0.35</x:v>
       </x:c>
       <x:c r="C58" s="4" t="n">
-        <x:v>1.73</x:v>
+        <x:v>0.41</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>7.77</x:v>
+        <x:v>5.71</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:4">
       <x:c r="A59" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B59" s="4" t="n">
-        <x:v>3.44</x:v>
+        <x:v>1.66</x:v>
       </x:c>
       <x:c r="C59" s="4" t="n">
-        <x:v>3.51</x:v>
+        <x:v>1.73</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>5.76</x:v>
+        <x:v>7.77</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:4">
       <x:c r="A60" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B60" s="4" t="n">
-        <x:v>-5.99</x:v>
+        <x:v>3.44</x:v>
       </x:c>
       <x:c r="C60" s="4" t="n">
-        <x:v>-5.93</x:v>
+        <x:v>3.51</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>-4.73</x:v>
+        <x:v>5.76</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:4">
       <x:c r="A61" s="2" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B61" s="4" t="n">
-        <x:v>7.68</x:v>
+        <x:v>-5.99</x:v>
       </x:c>
       <x:c r="C61" s="4" t="n">
-        <x:v>7.74</x:v>
+        <x:v>-5.93</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>5.48</x:v>
+        <x:v>-4.73</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:4">
       <x:c r="A62" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B62" s="4" t="n">
-        <x:v>-0.09</x:v>
+        <x:v>7.68</x:v>
       </x:c>
       <x:c r="C62" s="4" t="n">
-        <x:v>-0.03</x:v>
+        <x:v>7.74</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>5.48</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:4">
       <x:c r="A63" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B63" s="4" t="n">
-        <x:v>-0.05</x:v>
+        <x:v>-0.09</x:v>
       </x:c>
       <x:c r="C63" s="4" t="n">
-        <x:v>0.02</x:v>
+        <x:v>-0.03</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>-1.91</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:4">
       <x:c r="A64" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B64" s="4" t="n">
-        <x:v>-2.39</x:v>
+        <x:v>-0.05</x:v>
       </x:c>
       <x:c r="C64" s="4" t="n">
-        <x:v>-2.32</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>-1.22</x:v>
+        <x:v>-1.91</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:4">
       <x:c r="A65" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B65" s="4" t="n">
-        <x:v>2.83</x:v>
+        <x:v>-2.39</x:v>
       </x:c>
       <x:c r="C65" s="4" t="n">
-        <x:v>2.89</x:v>
+        <x:v>-2.32</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>-0.61</x:v>
+        <x:v>-1.22</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:4">
       <x:c r="A66" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B66" s="4" t="n">
-        <x:v>3.62</x:v>
+        <x:v>2.83</x:v>
       </x:c>
       <x:c r="C66" s="4" t="n">
-        <x:v>3.68</x:v>
+        <x:v>2.89</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>-0.61</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:4">
       <x:c r="A67" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B67" s="4" t="n">
-        <x:v>0.84</x:v>
+        <x:v>3.62</x:v>
       </x:c>
       <x:c r="C67" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>3.68</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:4">
       <x:c r="A68" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B68" s="4" t="n">
+        <x:v>0.84</x:v>
+      </x:c>
+      <x:c r="C68" s="4" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="D68" s="4" t="n">
+        <x:v>3.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:4">
+      <x:c r="A69" s="2" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="B69" s="4" t="n">
         <x:v>1.35</x:v>
       </x:c>
-      <x:c r="C68" s="4" t="n">
+      <x:c r="C69" s="4" t="n">
         <x:v>1.35</x:v>
       </x:c>
-      <x:c r="D68" s="4" t="n">
+      <x:c r="D69" s="4" t="n">
         <x:v>-0.61</x:v>
       </x:c>
     </x:row>
-    <x:row r="70" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="71" spans="1:4">
-      <x:c r="A71" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A71" s="2" t="s"/>
+      <x:c r="B71" s="3" t="s"/>
+      <x:c r="C71" s="3" t="s"/>
+      <x:c r="D71" s="3" t="s"/>
     </x:row>
     <x:row r="72" spans="1:4">
       <x:c r="A72" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B72" s="4" t="n">
-        <x:v>29.87</x:v>
+        <x:v>1.96</x:v>
       </x:c>
       <x:c r="C72" s="4" t="n">
-        <x:v>30.08</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>24.6</x:v>
+        <x:v>-2.01</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:4">
       <x:c r="A73" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B73" s="4" t="n">
-        <x:v>9.57</x:v>
+        <x:v>29.87</x:v>
       </x:c>
       <x:c r="C73" s="4" t="n">
-        <x:v>9.78</x:v>
+        <x:v>30.08</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>24.6</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:4">
       <x:c r="A74" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B74" s="4" t="n">
-        <x:v>14.9</x:v>
+        <x:v>9.57</x:v>
       </x:c>
       <x:c r="C74" s="4" t="n">
-        <x:v>15.11</x:v>
+        <x:v>9.78</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>12.24</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:4">
       <x:c r="A75" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B75" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>14.9</x:v>
       </x:c>
       <x:c r="C75" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>15.11</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>-0.63</x:v>
+        <x:v>12.24</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:4">
       <x:c r="A76" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B76" s="4" t="n">
-        <x:v>-6.32</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="C76" s="4" t="n">
-        <x:v>-6.15</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>9.87</x:v>
+        <x:v>-0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:4">
       <x:c r="A77" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B77" s="4" t="n">
-        <x:v>-10.78</x:v>
+        <x:v>-6.32</x:v>
       </x:c>
       <x:c r="C77" s="4" t="n">
-        <x:v>-10.6</x:v>
+        <x:v>-6.15</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>-9.91</x:v>
+        <x:v>9.87</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:4">
       <x:c r="A78" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B78" s="4" t="n">
-        <x:v>0.25</x:v>
+        <x:v>-10.78</x:v>
       </x:c>
       <x:c r="C78" s="4" t="n">
-        <x:v>0.44</x:v>
+        <x:v>-10.6</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>0.63</x:v>
+        <x:v>-9.91</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:4">
       <x:c r="A79" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B79" s="4" t="n">
-        <x:v>-4.2</x:v>
+        <x:v>0.25</x:v>
       </x:c>
       <x:c r="C79" s="4" t="n">
-        <x:v>-4.02</x:v>
+        <x:v>0.44</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>0.04</x:v>
+        <x:v>0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:4">
       <x:c r="A80" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B80" s="4" t="n">
-        <x:v>-4.34</x:v>
+        <x:v>-4.2</x:v>
       </x:c>
       <x:c r="C80" s="4" t="n">
-        <x:v>-4.16</x:v>
+        <x:v>-4.02</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>4.13</x:v>
+        <x:v>0.04</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:4">
       <x:c r="A81" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B81" s="4" t="n">
-        <x:v>1.09</x:v>
+        <x:v>-4.34</x:v>
       </x:c>
       <x:c r="C81" s="4" t="n">
-        <x:v>1.28</x:v>
+        <x:v>-4.16</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>-0.02</x:v>
+        <x:v>4.13</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:4">
       <x:c r="A82" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B82" s="4" t="n">
-        <x:v>-0.75</x:v>
+        <x:v>1.09</x:v>
       </x:c>
       <x:c r="C82" s="4" t="n">
-        <x:v>-0.56</x:v>
+        <x:v>1.28</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>6.55</x:v>
+        <x:v>-0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:4">
       <x:c r="A83" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B83" s="4" t="n">
-        <x:v>-0.61</x:v>
+        <x:v>-0.75</x:v>
       </x:c>
       <x:c r="C83" s="4" t="n">
-        <x:v>-0.42</x:v>
+        <x:v>-0.56</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>-1.48</x:v>
+        <x:v>6.55</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:4">
       <x:c r="A84" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B84" s="4" t="n">
-        <x:v>-2.28</x:v>
+        <x:v>-0.61</x:v>
       </x:c>
       <x:c r="C84" s="4" t="n">
-        <x:v>-2.09</x:v>
+        <x:v>-0.42</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>-1.25</x:v>
+        <x:v>-1.48</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:4">
       <x:c r="A85" s="2" t="s">
-        <x:v>95</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B85" s="4" t="n">
-        <x:v>14.55</x:v>
+        <x:v>-2.28</x:v>
       </x:c>
       <x:c r="C85" s="4" t="n">
-        <x:v>14.76</x:v>
+        <x:v>-2.09</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>18.35</x:v>
+        <x:v>-1.25</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:4">
       <x:c r="A86" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B86" s="4" t="n">
-        <x:v>-3.13</x:v>
+        <x:v>14.55</x:v>
       </x:c>
       <x:c r="C86" s="4" t="n">
-        <x:v>-2.94</x:v>
+        <x:v>14.76</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>-1.95</x:v>
+        <x:v>18.35</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:4">
       <x:c r="A87" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B87" s="4" t="n">
-        <x:v>-18.32</x:v>
+        <x:v>-3.13</x:v>
       </x:c>
       <x:c r="C87" s="4" t="n">
-        <x:v>-18.15</x:v>
+        <x:v>-2.94</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>-13.42</x:v>
+        <x:v>-1.95</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:4">
       <x:c r="A88" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B88" s="4" t="n">
-        <x:v>9.04</x:v>
+        <x:v>-18.32</x:v>
       </x:c>
       <x:c r="C88" s="4" t="n">
-        <x:v>9.24</x:v>
+        <x:v>-18.15</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>20.51</x:v>
+        <x:v>-13.42</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:4">
       <x:c r="A89" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B89" s="4" t="n">
-        <x:v>4.71</x:v>
+        <x:v>9.04</x:v>
       </x:c>
       <x:c r="C89" s="4" t="n">
-        <x:v>4.91</x:v>
+        <x:v>9.24</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>6.28</x:v>
+        <x:v>20.51</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:4">
       <x:c r="A90" s="2" t="s">
-        <x:v>111</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B90" s="4" t="n">
-        <x:v>-2.53</x:v>
+        <x:v>4.71</x:v>
       </x:c>
       <x:c r="C90" s="4" t="n">
-        <x:v>-2.34</x:v>
+        <x:v>4.91</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>-2.03</x:v>
+        <x:v>6.28</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:4">
       <x:c r="A91" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B91" s="4" t="n">
-        <x:v>7.45</x:v>
+        <x:v>-2.53</x:v>
       </x:c>
       <x:c r="C91" s="4" t="n">
-        <x:v>7.65</x:v>
+        <x:v>-2.34</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>8.12</x:v>
+        <x:v>-2.03</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:4">
       <x:c r="A92" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B92" s="4" t="n">
+        <x:v>7.45</x:v>
+      </x:c>
+      <x:c r="C92" s="4" t="n">
+        <x:v>7.65</x:v>
+      </x:c>
+      <x:c r="D92" s="4" t="n">
+        <x:v>8.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:4">
+      <x:c r="A93" s="2" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="B93" s="4" t="n">
         <x:v>1.35</x:v>
       </x:c>
-      <x:c r="C92" s="4" t="n">
+      <x:c r="C93" s="4" t="n">
         <x:v>1.35</x:v>
       </x:c>
-      <x:c r="D92" s="4" t="n">
+      <x:c r="D93" s="4" t="n">
         <x:v>-0.61</x:v>
       </x:c>
     </x:row>
-    <x:row r="94" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="95" spans="1:4">
-      <x:c r="A95" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A95" s="2" t="s"/>
+      <x:c r="B95" s="3" t="s"/>
+      <x:c r="C95" s="3" t="s"/>
+      <x:c r="D95" s="3" t="s"/>
     </x:row>
     <x:row r="96" spans="1:4">
-      <x:c r="A96" s="2" t="n">
-        <x:v>2025</x:v>
+      <x:c r="A96" s="2" t="s">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B96" s="4" t="n">
-        <x:v>23.25</x:v>
+        <x:v>32.41</x:v>
       </x:c>
       <x:c r="C96" s="4" t="n">
-        <x:v>24.17</x:v>
+        <x:v>32.79</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>32.48</x:v>
+        <x:v>22.09</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:4">
       <x:c r="A97" s="2" t="n">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="B97" s="4" t="n">
-        <x:v>-18.03</x:v>
+        <x:v>23.25</x:v>
       </x:c>
       <x:c r="C97" s="4" t="n">
-        <x:v>-17.4</x:v>
+        <x:v>24.17</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>-5.56</x:v>
+        <x:v>32.48</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:4">
       <x:c r="A98" s="2" t="n">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="B98" s="4" t="n">
-        <x:v>-2.55</x:v>
+        <x:v>-18.03</x:v>
       </x:c>
       <x:c r="C98" s="4" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-17.4</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>3.64</x:v>
+        <x:v>-5.56</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:4">
       <x:c r="A99" s="2" t="n">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="B99" s="4" t="n">
-        <x:v>-1.17</x:v>
+        <x:v>-2.55</x:v>
       </x:c>
       <x:c r="C99" s="4" t="n">
-        <x:v>-0.41</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>21.08</x:v>
+        <x:v>3.64</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:4">
       <x:c r="A100" s="2" t="n">
+        <x:v>2022</x:v>
+      </x:c>
+      <x:c r="B100" s="4" t="n">
+        <x:v>-1.17</x:v>
+      </x:c>
+      <x:c r="C100" s="4" t="n">
+        <x:v>-0.41</x:v>
+      </x:c>
+      <x:c r="D100" s="4" t="n">
+        <x:v>21.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:4">
+      <x:c r="A101" s="2" t="n">
         <x:v>2021</x:v>
       </x:c>
-      <x:c r="B100" s="4" t="n">
+      <x:c r="B101" s="4" t="n">
         <x:v>11.15</x:v>
       </x:c>
-      <x:c r="C100" s="4" t="n">
+      <x:c r="C101" s="4" t="n">
         <x:v>11.78</x:v>
       </x:c>
-      <x:c r="D100" s="4" t="n">
+      <x:c r="D101" s="4" t="n">
         <x:v>11.89</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:4">
       <x:c r="A103" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:4">
       <x:c r="A104" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:4">
       <x:c r="A105" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:4">
-      <x:c r="A106" s="2" t="s">
+      <x:c r="A106" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:4">
       <x:c r="A107" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:4">
       <x:c r="A108" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:4">
-      <x:c r="A109" s="1" t="s">
+      <x:c r="A109" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:4">
       <x:c r="A110" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:4">
       <x:c r="A111" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:4">
-      <x:c r="A112" s="2" t="s">
+      <x:c r="A112" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:4">
-      <x:c r="A113" s="1" t="s">
+      <x:c r="A113" s="2" t="s">
         <x:v>70</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:4">
+      <x:c r="A114" s="1" t="s">
+        <x:v>71</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D75"/>
+  <x:dimension ref="A1:D76"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="30.890625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>2.93</x:v>
+        <x:v>-0.95</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>-0.88</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>-0.21</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>6.65</x:v>
+        <x:v>2.93</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>6.72</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>-0.08</x:v>
+        <x:v>-0.21</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>5.18</x:v>
+        <x:v>6.65</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>5.25</x:v>
+        <x:v>6.72</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>9.86</x:v>
+        <x:v>-0.08</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>15.76</x:v>
+        <x:v>5.18</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>15.82</x:v>
+        <x:v>5.25</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>13.51</x:v>
+        <x:v>9.86</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.19</x:v>
+        <x:v>15.76</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>2.26</x:v>
+        <x:v>15.82</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>3.68</x:v>
+        <x:v>13.51</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.19</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>2.47</x:v>
+        <x:v>2.26</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>3.56</x:v>
+        <x:v>3.68</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>4.77</x:v>
+        <x:v>2.47</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>0.68</x:v>
+        <x:v>3.56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.46</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>1.52</x:v>
+        <x:v>4.77</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>3.33</x:v>
+        <x:v>0.68</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>8.6</x:v>
+        <x:v>1.46</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>8.66</x:v>
+        <x:v>1.52</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>6.28</x:v>
+        <x:v>3.33</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>4.36</x:v>
+        <x:v>8.66</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>2.21</x:v>
+        <x:v>6.28</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>6.34</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>6.4</x:v>
+        <x:v>4.36</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>4.96</x:v>
+        <x:v>2.21</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>7.74</x:v>
+        <x:v>6.34</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>7.81</x:v>
+        <x:v>6.4</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>2.01</x:v>
+        <x:v>4.96</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>-8.79</x:v>
+        <x:v>7.74</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>-8.73</x:v>
+        <x:v>7.81</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>-7.2</x:v>
+        <x:v>2.01</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-8.79</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>-1.13</x:v>
+        <x:v>-8.73</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>4.94</x:v>
+        <x:v>-7.2</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>-6.69</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>-6.62</x:v>
+        <x:v>-1.13</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>0.99</x:v>
+        <x:v>4.94</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>1.56</x:v>
+        <x:v>-6.69</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>1.63</x:v>
+        <x:v>-6.62</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>3.68</x:v>
+        <x:v>0.99</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>-7.5</x:v>
+        <x:v>1.56</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>-7.44</x:v>
+        <x:v>1.63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>-7.37</x:v>
+        <x:v>3.68</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>1.35</x:v>
+        <x:v>-7.5</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>1.42</x:v>
+        <x:v>-7.44</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>0.31</x:v>
+        <x:v>-7.37</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>-4.83</x:v>
+        <x:v>1.35</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>-4.76</x:v>
+        <x:v>1.42</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>-3.04</x:v>
+        <x:v>0.31</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>-0.64</x:v>
+        <x:v>-4.83</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>-0.57</x:v>
+        <x:v>-4.76</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>0.75</x:v>
+        <x:v>-3.04</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>-0.42</x:v>
+        <x:v>-0.64</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>-0.35</x:v>
+        <x:v>-0.57</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>-0.82</x:v>
+        <x:v>0.75</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>1.34</x:v>
+        <x:v>-0.42</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>1.41</x:v>
+        <x:v>-0.35</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>0.71</x:v>
+        <x:v>-0.82</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>-8.55</x:v>
+        <x:v>1.34</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>-8.49</x:v>
+        <x:v>1.41</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>-3.49</x:v>
+        <x:v>0.71</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>4.47</x:v>
+        <x:v>-8.55</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>4.54</x:v>
+        <x:v>-8.49</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>1.04</x:v>
+        <x:v>-3.49</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>0.21</x:v>
+        <x:v>4.47</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>0.27</x:v>
+        <x:v>4.54</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>2.59</x:v>
+        <x:v>1.04</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>6.64</x:v>
+        <x:v>0.21</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>6.71</x:v>
+        <x:v>0.27</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>2.59</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>-0.76</x:v>
+        <x:v>6.64</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>6.71</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>-0.04</x:v>
+        <x:v>7.9</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>-9.6</x:v>
+        <x:v>-0.76</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>-9.53</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>-3.45</x:v>
+        <x:v>-0.04</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>-9.6</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>7.87</x:v>
+        <x:v>-9.53</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>2.69</x:v>
+        <x:v>-3.45</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>3.92</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>3.98</x:v>
+        <x:v>7.87</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.69</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>-9.76</x:v>
+        <x:v>3.92</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>-9.69</x:v>
+        <x:v>3.98</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>-4.93</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>-1.18</x:v>
+        <x:v>-9.76</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>-1.12</x:v>
+        <x:v>-9.69</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>1.48</x:v>
+        <x:v>-4.93</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>-7.25</x:v>
+        <x:v>-1.18</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>-7.18</x:v>
+        <x:v>-1.12</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>-1.52</x:v>
+        <x:v>1.48</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>-7.25</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>8.37</x:v>
+        <x:v>-7.18</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>6.62</x:v>
+        <x:v>-1.52</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>8.3</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>7.27</x:v>
+        <x:v>8.37</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>6.26</x:v>
+        <x:v>6.62</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
+        <x:v>7.2</x:v>
+      </x:c>
+      <x:c r="C42" s="4" t="n">
+        <x:v>7.27</x:v>
+      </x:c>
+      <x:c r="D42" s="4" t="n">
+        <x:v>6.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:4">
+      <x:c r="A43" s="2" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="B43" s="4" t="n">
         <x:v>-5.6</x:v>
       </x:c>
-      <x:c r="C42" s="4" t="n">
+      <x:c r="C43" s="4" t="n">
         <x:v>-5.55</x:v>
       </x:c>
-      <x:c r="D42" s="4" t="n">
+      <x:c r="D43" s="4" t="n">
         <x:v>-7.11</x:v>
       </x:c>
     </x:row>
-    <x:row r="44" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="45" spans="1:4">
-      <x:c r="A45" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A45" s="2" t="s"/>
+      <x:c r="B45" s="3" t="s"/>
+      <x:c r="C45" s="3" t="s"/>
+      <x:c r="D45" s="3" t="s"/>
     </x:row>
     <x:row r="46" spans="1:4">
       <x:c r="A46" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
-        <x:v>29.85</x:v>
+        <x:v>1.95</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
-        <x:v>30.09</x:v>
+        <x:v>2.09</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>24.6</x:v>
+        <x:v>-2.01</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:4">
       <x:c r="A47" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>9.57</x:v>
+        <x:v>29.85</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
-        <x:v>9.78</x:v>
+        <x:v>30.09</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>24.6</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:4">
       <x:c r="A48" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
-        <x:v>14.93</x:v>
+        <x:v>9.57</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
-        <x:v>15.13</x:v>
+        <x:v>9.78</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>12.24</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4">
       <x:c r="A49" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
-        <x:v>4.49</x:v>
+        <x:v>14.93</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>15.13</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>-0.63</x:v>
+        <x:v>12.24</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4">
       <x:c r="A50" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
-        <x:v>-6.37</x:v>
+        <x:v>4.49</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
-        <x:v>-6.18</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>9.87</x:v>
+        <x:v>-0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4">
       <x:c r="A51" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>-10.78</x:v>
+        <x:v>-6.37</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>-10.59</x:v>
+        <x:v>-6.18</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>-9.91</x:v>
+        <x:v>9.87</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4">
       <x:c r="A52" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>0.27</x:v>
+        <x:v>-10.78</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>0.47</x:v>
+        <x:v>-10.59</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>0.63</x:v>
+        <x:v>-9.91</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>-4.27</x:v>
+        <x:v>0.27</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
-        <x:v>-4.07</x:v>
+        <x:v>0.47</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>0.04</x:v>
+        <x:v>0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:4">
       <x:c r="A54" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B54" s="4" t="n">
-        <x:v>-4.33</x:v>
+        <x:v>-4.27</x:v>
       </x:c>
       <x:c r="C54" s="4" t="n">
-        <x:v>-4.13</x:v>
+        <x:v>-4.07</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>4.13</x:v>
+        <x:v>0.04</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B55" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>-4.33</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>-4.13</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>-0.02</x:v>
+        <x:v>4.13</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B56" s="4" t="n">
-        <x:v>-0.74</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="C56" s="4" t="n">
-        <x:v>-0.54</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>6.55</x:v>
+        <x:v>-0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B57" s="4" t="n">
+        <x:v>-0.74</x:v>
+      </x:c>
+      <x:c r="C57" s="4" t="n">
+        <x:v>-0.54</x:v>
+      </x:c>
+      <x:c r="D57" s="4" t="n">
+        <x:v>6.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:4">
+      <x:c r="A58" s="2" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B58" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
-      <x:c r="C57" s="4" t="n">
+      <x:c r="C58" s="4" t="n">
         <x:v>1.31</x:v>
       </x:c>
-      <x:c r="D57" s="4" t="n">
+      <x:c r="D58" s="4" t="n">
         <x:v>-1.3</x:v>
       </x:c>
     </x:row>
-    <x:row r="59" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="60" spans="1:4">
-      <x:c r="A60" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A60" s="2" t="s"/>
+      <x:c r="B60" s="3" t="s"/>
+      <x:c r="C60" s="3" t="s"/>
+      <x:c r="D60" s="3" t="s"/>
     </x:row>
     <x:row r="61" spans="1:4">
-      <x:c r="A61" s="2" t="n">
-        <x:v>2025</x:v>
+      <x:c r="A61" s="2" t="s">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B61" s="4" t="n">
-        <x:v>23.2</x:v>
+        <x:v>32.39</x:v>
       </x:c>
       <x:c r="C61" s="4" t="n">
-        <x:v>24.16</x:v>
+        <x:v>32.8</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>32.48</x:v>
+        <x:v>22.09</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:4">
       <x:c r="A62" s="2" t="n">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="B62" s="4" t="n">
-        <x:v>-18.07</x:v>
+        <x:v>23.2</x:v>
       </x:c>
       <x:c r="C62" s="4" t="n">
-        <x:v>-17.39</x:v>
+        <x:v>24.16</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>-5.56</x:v>
+        <x:v>32.48</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:4">
       <x:c r="A63" s="2" t="n">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="B63" s="4" t="n">
+        <x:v>-18.07</x:v>
+      </x:c>
+      <x:c r="C63" s="4" t="n">
+        <x:v>-17.39</x:v>
+      </x:c>
+      <x:c r="D63" s="4" t="n">
+        <x:v>-5.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:4">
+      <x:c r="A64" s="2" t="n">
         <x:v>2023</x:v>
       </x:c>
-      <x:c r="B63" s="4" t="n">
+      <x:c r="B64" s="4" t="n">
         <x:v>1.55</x:v>
       </x:c>
-      <x:c r="C63" s="4" t="n">
+      <x:c r="C64" s="4" t="n">
         <x:v>2.08</x:v>
       </x:c>
-      <x:c r="D63" s="4" t="n">
+      <x:c r="D64" s="4" t="n">
         <x:v>5.15</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:4">
       <x:c r="A66" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:4">
       <x:c r="A67" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:4">
-      <x:c r="A68" s="2" t="s">
+      <x:c r="A68" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:4">
       <x:c r="A69" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:4">
       <x:c r="A70" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:4">
-      <x:c r="A71" s="1" t="s">
+      <x:c r="A71" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:4">
       <x:c r="A72" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:4">
       <x:c r="A73" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:4">
-      <x:c r="A74" s="2" t="s">
+      <x:c r="A74" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:4">
-      <x:c r="A75" s="1" t="s">
+      <x:c r="A75" s="2" t="s">
         <x:v>70</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:4">
+      <x:c r="A76" s="1" t="s">
+        <x:v>71</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="32.000625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>-1.32</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>-1.32</x:v>
+        <x:v>-2.11</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>23.88</x:v>
+        <x:v>22.9</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>71.65</x:v>
+        <x:v>59.07</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
-        <x:v>7.4</x:v>
+        <x:v>9.21</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>5.72</x:v>
+        <x:v>5.31</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>-4.94</x:v>
+        <x:v>-1.87</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>-4.94</x:v>
+        <x:v>-6.72</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>15.32</x:v>
+        <x:v>13.16</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>43.76</x:v>
+        <x:v>39.08</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
-        <x:v>13.53</x:v>
+        <x:v>15.86</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>14.08</x:v>
+        <x:v>13.04</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>3.62</x:v>
+        <x:v>1.08</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>3.62</x:v>
+        <x:v>4.61</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>8.56</x:v>
+        <x:v>9.74</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>27.89</x:v>
+        <x:v>19.99</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
-        <x:v>-6.13</x:v>
+        <x:v>-6.65</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>-8.36</x:v>
+        <x:v>-7.72</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>-1.26</x:v>
+        <x:v>-0.73</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>-1.26</x:v>
+        <x:v>-1.99</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>24.17</x:v>
+        <x:v>23.26</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>72.89</x:v>
+        <x:v>60.22</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
-        <x:v>8.21</x:v>
+        <x:v>10.03</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>6.52</x:v>
+        <x:v>6.11</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>-4.94</x:v>
+        <x:v>-1.87</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>-4.94</x:v>
+        <x:v>-6.72</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>15.32</x:v>
+        <x:v>13.16</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>43.76</x:v>
+        <x:v>39.08</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
-        <x:v>13.53</x:v>
+        <x:v>15.86</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>14.08</x:v>
+        <x:v>13.04</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>3.68</x:v>
+        <x:v>1.14</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>3.68</x:v>
+        <x:v>4.73</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>8.85</x:v>
+        <x:v>10.1</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>29.13</x:v>
+        <x:v>21.14</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
-        <x:v>-5.32</x:v>
+        <x:v>-5.82</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>-7.56</x:v>
+        <x:v>-6.93</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="2" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.610625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>1.35</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>1.35</x:v>
+        <x:v>1.05</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>33.77</x:v>
+        <x:v>33.37</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>86.15</x:v>
+        <x:v>72.6</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
-        <x:v>8.17</x:v>
+        <x:v>9.67</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>4.87</x:v>
+        <x:v>4.65</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>-1.99</x:v>
+        <x:v>-1.29</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>-1.99</x:v>
+        <x:v>-3.25</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>24.48</x:v>
+        <x:v>22.88</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>56.53</x:v>
+        <x:v>51.27</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
-        <x:v>14.43</x:v>
+        <x:v>16.46</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>12.62</x:v>
+        <x:v>11.82</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>3.34</x:v>
+        <x:v>0.98</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>3.34</x:v>
+        <x:v>4.29</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>9.3</x:v>
+        <x:v>10.49</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>29.62</x:v>
+        <x:v>21.33</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
-        <x:v>-6.26</x:v>
+        <x:v>-6.79</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>-7.74</x:v>
+        <x:v>-7.18</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>1.41</x:v>
+        <x:v>-0.24</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>1.41</x:v>
+        <x:v>1.17</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>34.08</x:v>
+        <x:v>33.76</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>87.48</x:v>
+        <x:v>73.84</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
-        <x:v>8.98</x:v>
+        <x:v>10.5</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>5.66</x:v>
+        <x:v>5.44</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>-1.99</x:v>
+        <x:v>-1.29</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>-1.99</x:v>
+        <x:v>-3.25</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>24.48</x:v>
+        <x:v>22.88</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>56.53</x:v>
+        <x:v>51.27</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
-        <x:v>14.43</x:v>
+        <x:v>16.46</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>12.62</x:v>
+        <x:v>11.82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>1.05</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>4.42</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>9.6</x:v>
+        <x:v>10.88</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>30.94</x:v>
+        <x:v>22.57</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
-        <x:v>-5.44</x:v>
+        <x:v>-5.96</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>-6.95</x:v>
+        <x:v>-6.38</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="2" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.660625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
-    <x:col min="5" max="5" width="5.170625" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="6.200625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>0.15</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.95</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.95</x:v>
       </x:c>
       <x:c r="F9" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.95</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>0.56</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>0.56</x:v>
+        <x:v>-0.45</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>0.56</x:v>
+        <x:v>-0.45</x:v>
       </x:c>
       <x:c r="F10" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>0.56</x:v>
+        <x:v>-0.45</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>2.24</x:v>
+        <x:v>1.15</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>2.24</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>2.24</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F11" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>2.24</x:v>
+        <x:v>3.4</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>2.82</x:v>
+        <x:v>0.21</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>2.82</x:v>
+        <x:v>3.03</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>2.82</x:v>
+        <x:v>3.03</x:v>
       </x:c>
       <x:c r="F17" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>2.82</x:v>
+        <x:v>3.03</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>0.56</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>0.56</x:v>
+        <x:v>-0.45</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>0.56</x:v>
+        <x:v>-0.45</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>0.56</x:v>
+        <x:v>-0.45</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>2.26</x:v>
+        <x:v>1.21</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>2.26</x:v>
+        <x:v>3.49</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>2.26</x:v>
+        <x:v>3.49</x:v>
       </x:c>
       <x:c r="F19" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>2.26</x:v>
+        <x:v>3.49</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="2" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>17</vt:i4>
       </vt:variant>
       <vt:variant>