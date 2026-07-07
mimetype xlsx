--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -6,51 +6,51 @@
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a29b5cb09884515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88d3e08e39ff419a88467f6f04f0185c.psmdcp" Id="R07b5c361d3e94107" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9609e7141adb45a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae0bd2b792de408ebcbc033aedf56227.psmdcp" Id="R50685ac1cafa4fb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="AUD Class A_Historical" sheetId="2" r:id="rId2"/>
     <x:sheet name="EUR Class A_Historical" sheetId="3" r:id="rId3"/>
     <x:sheet name="GBP Class A_Historical" sheetId="4" r:id="rId4"/>
     <x:sheet name="SGD Class A_Historical" sheetId="5" r:id="rId5"/>
     <x:sheet name="USD Class A_Historical" sheetId="6" r:id="rId6"/>
     <x:sheet name="USD Class E_Historical" sheetId="7" r:id="rId7"/>
     <x:sheet name="AUD Class A_Month-End" sheetId="8" r:id="rId8"/>
     <x:sheet name="EUR Class A_Month-End" sheetId="9" r:id="rId9"/>
     <x:sheet name="GBP Class A_Month-End" sheetId="10" r:id="rId10"/>
     <x:sheet name="SGD Class A_Month-End" sheetId="11" r:id="rId11"/>
     <x:sheet name="USD Class A_Month-End" sheetId="12" r:id="rId12"/>
     <x:sheet name="USD Class E_Month-End" sheetId="13" r:id="rId13"/>
     <x:sheet name="AUD Class A_Quarter-End" sheetId="14" r:id="rId14"/>
     <x:sheet name="EUR Class A_Quarter-End" sheetId="15" r:id="rId15"/>
     <x:sheet name="SGD Class A_Quarter-End" sheetId="16" r:id="rId16"/>
     <x:sheet name="USD Class A_Quarter-End" sheetId="17" r:id="rId17"/>