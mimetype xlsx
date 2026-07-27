--- v3 (2026-07-07)
+++ v4 (2026-07-27)
@@ -2,108 +2,113 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9609e7141adb45a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae0bd2b792de408ebcbc033aedf56227.psmdcp" Id="R50685ac1cafa4fb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d83f09cde4431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c19b08f85a3c40b6a5d7bc8c635b4f68.psmdcp" Id="Rc63d3a9dc0a5486c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="AUD Class A_Historical" sheetId="2" r:id="rId2"/>
     <x:sheet name="EUR Class A_Historical" sheetId="3" r:id="rId3"/>
     <x:sheet name="GBP Class A_Historical" sheetId="4" r:id="rId4"/>
     <x:sheet name="SGD Class A_Historical" sheetId="5" r:id="rId5"/>
     <x:sheet name="USD Class A_Historical" sheetId="6" r:id="rId6"/>
     <x:sheet name="USD Class E_Historical" sheetId="7" r:id="rId7"/>
     <x:sheet name="AUD Class A_Month-End" sheetId="8" r:id="rId8"/>
     <x:sheet name="EUR Class A_Month-End" sheetId="9" r:id="rId9"/>
     <x:sheet name="GBP Class A_Month-End" sheetId="10" r:id="rId10"/>
     <x:sheet name="SGD Class A_Month-End" sheetId="11" r:id="rId11"/>
     <x:sheet name="USD Class A_Month-End" sheetId="12" r:id="rId12"/>
     <x:sheet name="USD Class E_Month-End" sheetId="13" r:id="rId13"/>
     <x:sheet name="AUD Class A_Quarter-End" sheetId="14" r:id="rId14"/>
     <x:sheet name="EUR Class A_Quarter-End" sheetId="15" r:id="rId15"/>
-    <x:sheet name="SGD Class A_Quarter-End" sheetId="16" r:id="rId16"/>
-[...1 lines deleted...]
-    <x:sheet name="USD Class E_Quarter-End" sheetId="18" r:id="rId18"/>
+    <x:sheet name="GBP Class A_Quarter-End" sheetId="16" r:id="rId16"/>
+    <x:sheet name="SGD Class A_Quarter-End" sheetId="17" r:id="rId17"/>
+    <x:sheet name="USD Class A_Quarter-End" sheetId="18" r:id="rId18"/>
+    <x:sheet name="USD Class E_Quarter-End" sheetId="19" r:id="rId19"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="171">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="165">
   <x:si>
     <x:t>Performance - Resources UCITS Fund | AUD Class A</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026 (AUD,%)</x:t>
+    <x:t>As of 06/30/2026 (AUD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 02/27/2023</x:t>
   </x:si>
   <x:si>
     <x:t>Net</x:t>
   </x:si>
   <x:si>
     <x:t>Gross</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI ACWI Commodity Producers</x:t>
   </x:si>
   <x:si>
+    <x:t>06/30/2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2025</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2025</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2025</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2025</x:t>
@@ -180,51 +185,51 @@
   <x:si>
     <x:t>09/30/2023</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2023</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2023</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2023</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2023</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2023</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2023</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2023</x:t>
   </x:si>
   <x:si>
-    <x:t>QTD Q2-2026</x:t>
+    <x:t>Q2-2026</x:t>
   </x:si>
   <x:si>
     <x:t>Q1-2026</x:t>
   </x:si>
   <x:si>
     <x:t>Q4-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Q3-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Q2-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Q1-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Q4-2024</x:t>
   </x:si>
   <x:si>
     <x:t>Q3-2024</x:t>
   </x:si>
   <x:si>
     <x:t>Q2-2024</x:t>
   </x:si>
@@ -261,69 +266,69 @@
   <x:si>
     <x:t>listed large and mid capitalization commodity producers within the global developed and emerging markets. MSCI data may not be reproduced or used for any other purpose. MSCI provides no</x:t>
   </x:si>
   <x:si>
     <x:t>warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>To obtain performance information to the most recent month-end, visit www.gmo.com.</x:t>
   </x:si>
   <x:si>
     <x:t>An investor should consider the fund's investment objectives, risks, charges and expenses before investing. This and other important information can be found in the funds prospectus. To</x:t>
   </x:si>
   <x:si>
     <x:t>obtain a prospectus please visit www.gmo.com. Read the prospectus carefully before investing.</x:t>
   </x:si>
   <x:si>
     <x:t>Returns shown for periods greater than one year are on an annualized basis.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Resources UCITS Fund | EUR Class A</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026 (EUR,%)</x:t>
+    <x:t>As of 06/30/2026 (EUR,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 03/01/2023</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Resources UCITS Fund | GBP Class A</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026 (GBP,%)</x:t>
+    <x:t>As of 06/30/2026 (GBP,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 04/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Resources UCITS Fund | SGD Class A</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026 (SGD,%)</x:t>
+    <x:t>As of 06/30/2026 (SGD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 11/29/2021</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2023</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2022</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2022</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2022</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2022</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2022</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2022</x:t>
   </x:si>
@@ -348,255 +353,234 @@
   <x:si>
     <x:t>12/31/2021</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2021</x:t>
   </x:si>
   <x:si>
     <x:t>Q4-2022</x:t>
   </x:si>
   <x:si>
     <x:t>Q3-2022</x:t>
   </x:si>
   <x:si>
     <x:t>Q2-2022</x:t>
   </x:si>
   <x:si>
     <x:t>Q1-2022</x:t>
   </x:si>
   <x:si>
     <x:t>Q4-2021</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Resources UCITS Fund | USD Class A</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026 (USD,%)</x:t>
+    <x:t>As of 06/30/2026 (USD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 03/29/2021</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2021</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2021</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2021</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2021</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2021</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2021</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2021</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2021</x:t>
   </x:si>
   <x:si>
     <x:t>Q3-2021</x:t>
   </x:si>
   <x:si>
     <x:t>Q2-2021</x:t>
   </x:si>
   <x:si>
     <x:t>Q1-2021</x:t>
   </x:si>
   <x:si>
     <x:t>shares, when redeemed, may be worth more or less than their original cost. Current performance data may be lower or higher than the performance data provided herein. The portfolio is</x:t>
   </x:si>
   <x:si>
     <x:t>actively-managed, is not managed relative to a benchmark and uses the Index for performance comparison purposes only and, where applicable, to compute a performance fee.</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Resources UCITS Fund | USD Class E</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 05/09/2023</x:t>
   </x:si>
   <x:si>
-    <x:t>Month-End as of 05/31/2026 (AUD,%)</x:t>
-[...2 lines deleted...]
-    <x:t>Average Annual Total Return (Net) in AUD as of 05/31/2026</x:t>
+    <x:t>Month-End as of 06/30/2026 (AUD,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Net) in AUD as of 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Net of all fees and expenses after reimbursement by the Manager, but not transaction costs, if any. If certain expenses were not reimbursed, performance would be lower.</x:t>
   </x:si>
   <x:si>
     <x:t>Inception</x:t>
   </x:si>
   <x:si>
     <x:t>MTD</x:t>
   </x:si>
   <x:si>
     <x:t>QTD</x:t>
   </x:si>
   <x:si>
     <x:t>YTD</x:t>
   </x:si>
   <x:si>
     <x:t>1-Year</x:t>
   </x:si>
   <x:si>
     <x:t>3-Year</x:t>
   </x:si>
   <x:si>
     <x:t>5-Year</x:t>
   </x:si>
   <x:si>
     <x:t>10-Year</x:t>
   </x:si>
   <x:si>
     <x:t>Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Resources UCITS Fund Class A AUD</x:t>
   </x:si>
   <x:si>
     <x:t>02/27/2023</x:t>
   </x:si>
   <x:si>
     <x:t>N/A</x:t>
   </x:si>
   <x:si>
     <x:t>Value Added</x:t>
   </x:si>
   <x:si>
-    <x:t>Average Annual Total Return (Gross) in AUD as of 05/31/2026</x:t>
+    <x:t>Average Annual Total Return (Gross) in AUD as of 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Gross of fees, expenses and transaction costs, if any. If these fees, expenses and costs were included, performance would be lower.</x:t>
   </x:si>
   <x:si>
-    <x:t>Month-End as of 05/31/2026 (EUR,%)</x:t>
-[...2 lines deleted...]
-    <x:t>Average Annual Total Return (Net) in EUR as of 05/31/2026</x:t>
+    <x:t>Month-End as of 06/30/2026 (EUR,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Net) in EUR as of 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Resources UCITS Fund Class A EUR</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2023</x:t>
   </x:si>
   <x:si>
-    <x:t>Average Annual Total Return (Gross) in EUR as of 05/31/2026</x:t>
-[...5 lines deleted...]
-    <x:t>Average Annual Total Return (Net) in GBP as of 05/31/2026</x:t>
+    <x:t>Average Annual Total Return (Gross) in EUR as of 06/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Month-End as of 06/30/2026 (GBP,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Net) in GBP as of 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Resources UCITS Fund Class A GBP</x:t>
   </x:si>
   <x:si>
     <x:t>04/21/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Average Annual Total Return (Gross) in GBP as of 05/31/2026</x:t>
-[...5 lines deleted...]
-    <x:t>Average Annual Total Return (Net) in SGD as of 05/31/2026</x:t>
+    <x:t>Average Annual Total Return (Gross) in GBP as of 06/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Month-End as of 06/30/2026 (SGD,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Net) in SGD as of 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Resources UCITS Fund Class A SGD</x:t>
   </x:si>
   <x:si>
     <x:t>11/29/2021</x:t>
   </x:si>
   <x:si>
-    <x:t>Average Annual Total Return (Gross) in SGD as of 05/31/2026</x:t>
-[...5 lines deleted...]
-    <x:t>Average Annual Total Return (Net) in USD as of 05/31/2026</x:t>
+    <x:t>Average Annual Total Return (Gross) in SGD as of 06/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Month-End as of 06/30/2026 (USD,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Net) in USD as of 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Resources UCITS Fund Class A USD</x:t>
   </x:si>
   <x:si>
     <x:t>03/29/2021</x:t>
   </x:si>
   <x:si>
-    <x:t>Average Annual Total Return (Gross) in USD as of 05/31/2026</x:t>
+    <x:t>Average Annual Total Return (Gross) in USD as of 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Resources UCITS Fund Class E USD</x:t>
   </x:si>
   <x:si>
     <x:t>05/09/2023</x:t>
   </x:si>
   <x:si>
-    <x:t>Quarter-End as of 03/31/2026 (AUD,%)</x:t>
-[...32 lines deleted...]
-    <x:t>Average Annual Total Return (Gross) in USD as of 03/31/2026</x:t>
+    <x:t>Quarter-End as of 06/30/2026 (AUD,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quarter-End as of 06/30/2026 (EUR,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quarter-End as of 06/30/2026 (GBP,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quarter-End as of 06/30/2026 (SGD,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quarter-End as of 06/30/2026 (USD,%)</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -646,51 +630,51 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet18.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId23" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -937,9468 +921,9892 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D80"/>
+  <x:dimension ref="A1:D81"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="7.260625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="30.890625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-7.77</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>-0.73</x:v>
+        <x:v>-7.71</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>-1.87</x:v>
+        <x:v>-6.51</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>-1.32</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>-1.26</x:v>
+        <x:v>-0.73</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>-4.94</x:v>
+        <x:v>-1.87</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>10.01</x:v>
+        <x:v>-1.32</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>10.07</x:v>
+        <x:v>-1.26</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>3.96</x:v>
+        <x:v>-4.94</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>10.01</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>2.96</x:v>
+        <x:v>10.07</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>8</x:v>
+        <x:v>3.96</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>10.9</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>10.97</x:v>
+        <x:v>2.96</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>8.05</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>0.36</x:v>
+        <x:v>10.9</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>0.43</x:v>
+        <x:v>10.97</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>1.96</x:v>
+        <x:v>8.05</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>2.24</x:v>
+        <x:v>0.36</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>0.43</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>3.37</x:v>
+        <x:v>1.96</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>5.93</x:v>
+        <x:v>2.24</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>5.99</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>1.93</x:v>
+        <x:v>3.37</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>0.34</x:v>
+        <x:v>5.93</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>5.99</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>2.04</x:v>
+        <x:v>1.93</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>6.64</x:v>
+        <x:v>0.34</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>6.7</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>4.55</x:v>
+        <x:v>2.04</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>6.77</x:v>
+        <x:v>6.64</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>6.83</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>4.04</x:v>
+        <x:v>4.55</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>4.23</x:v>
+        <x:v>6.77</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>6.83</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>3.07</x:v>
+        <x:v>4.04</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>7.05</x:v>
+        <x:v>4.23</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>7.11</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>1.43</x:v>
+        <x:v>3.07</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>-11.07</x:v>
+        <x:v>7.05</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>-11.01</x:v>
+        <x:v>7.11</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>-9.62</x:v>
+        <x:v>1.43</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>-1.88</x:v>
+        <x:v>-11.07</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>-1.82</x:v>
+        <x:v>-11.01</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>4.72</x:v>
+        <x:v>-9.62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>-6.46</x:v>
+        <x:v>-1.88</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>-6.4</x:v>
+        <x:v>-1.82</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>4.72</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>1.13</x:v>
+        <x:v>-6.46</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>1.19</x:v>
+        <x:v>-6.4</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>2.91</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>-2.55</x:v>
+        <x:v>1.13</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>-2.48</x:v>
+        <x:v>1.19</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>-2.54</x:v>
+        <x:v>2.91</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>2.25</x:v>
+        <x:v>-2.55</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>2.31</x:v>
+        <x:v>-2.48</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>0.86</x:v>
+        <x:v>-2.54</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>2.25</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>0.06</x:v>
+        <x:v>2.31</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>2.69</x:v>
+        <x:v>0.86</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>-2.71</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>-2.64</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>-1.47</x:v>
+        <x:v>2.69</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>-3.82</x:v>
+        <x:v>-2.71</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>-3.76</x:v>
+        <x:v>-2.64</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>-4.55</x:v>
+        <x:v>-1.47</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>3.38</x:v>
+        <x:v>-3.82</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>3.44</x:v>
+        <x:v>-3.76</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>-4.55</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>-8.77</x:v>
+        <x:v>3.38</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>-8.71</x:v>
+        <x:v>3.44</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>-3.89</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>1.75</x:v>
+        <x:v>-8.77</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>1.82</x:v>
+        <x:v>-8.71</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>-1.35</x:v>
+        <x:v>-3.89</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1.75</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>0.87</x:v>
+        <x:v>1.82</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>3.07</x:v>
+        <x:v>-1.35</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>6.32</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>6.39</x:v>
+        <x:v>0.87</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>7.69</x:v>
+        <x:v>3.07</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>0.23</x:v>
+        <x:v>6.32</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>0.29</x:v>
+        <x:v>6.39</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>1.48</x:v>
+        <x:v>7.69</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>-6.16</x:v>
+        <x:v>0.23</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>-6.1</x:v>
+        <x:v>0.29</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>-0.34</x:v>
+        <x:v>1.48</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>4.59</x:v>
+        <x:v>-6.16</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>4.66</x:v>
+        <x:v>-6.1</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>-0.21</x:v>
+        <x:v>-0.34</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>-0.22</x:v>
+        <x:v>4.59</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>-0.16</x:v>
+        <x:v>4.66</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>-2.22</x:v>
+        <x:v>-0.21</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>-8.58</x:v>
+        <x:v>-0.22</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>-8.52</x:v>
+        <x:v>-0.16</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>-3.09</x:v>
+        <x:v>-2.22</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>-0.41</x:v>
+        <x:v>-8.58</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>-0.34</x:v>
+        <x:v>-8.52</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>1.83</x:v>
+        <x:v>-3.09</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>-3.86</x:v>
+        <x:v>-0.41</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>-3.8</x:v>
+        <x:v>-0.34</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>2.47</x:v>
+        <x:v>1.83</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>7.41</x:v>
+        <x:v>-3.86</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>7.47</x:v>
+        <x:v>-3.8</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>5.32</x:v>
+        <x:v>2.47</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>4.73</x:v>
+        <x:v>7.41</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>7.47</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>3.31</x:v>
+        <x:v>5.32</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
-        <x:v>-5.66</x:v>
+        <x:v>4.73</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
-        <x:v>-5.59</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>-7.67</x:v>
+        <x:v>3.31</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
-        <x:v>0.94</x:v>
+        <x:v>-5.66</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
-        <x:v>1.01</x:v>
+        <x:v>-5.59</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>3.93</x:v>
+        <x:v>-7.67</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
       <x:c r="A45" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
-        <x:v>-2.95</x:v>
+        <x:v>0.94</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
-        <x:v>-2.89</x:v>
+        <x:v>1.01</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>0.31</x:v>
+        <x:v>3.93</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:4">
       <x:c r="A46" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
+        <x:v>-2.95</x:v>
+      </x:c>
+      <x:c r="C46" s="4" t="n">
+        <x:v>-2.89</x:v>
+      </x:c>
+      <x:c r="D46" s="4" t="n">
+        <x:v>0.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:4">
+      <x:c r="A47" s="2" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B47" s="4" t="n">
         <x:v>-1.7</x:v>
       </x:c>
-      <x:c r="C46" s="4" t="n">
+      <x:c r="C47" s="4" t="n">
         <x:v>-1.7</x:v>
       </x:c>
-      <x:c r="D46" s="4" t="n">
+      <x:c r="D47" s="4" t="n">
         <x:v>-0.46</x:v>
       </x:c>
     </x:row>
-    <x:row r="48" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="49" spans="1:4">
-      <x:c r="A49" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A49" s="2" t="s"/>
+      <x:c r="B49" s="3" t="s"/>
+      <x:c r="C49" s="3" t="s"/>
+      <x:c r="D49" s="3" t="s"/>
     </x:row>
     <x:row r="50" spans="1:4">
       <x:c r="A50" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
-        <x:v>25.55</x:v>
+        <x:v>-9.72</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
-        <x:v>25.76</x:v>
+        <x:v>-9.55</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>21.31</x:v>
+        <x:v>-12.8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4">
       <x:c r="A51" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>8.69</x:v>
+        <x:v>25.55</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>8.89</x:v>
+        <x:v>25.76</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>7.43</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4">
       <x:c r="A52" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>14.25</x:v>
+        <x:v>8.69</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>14.45</x:v>
+        <x:v>8.89</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>10.99</x:v>
+        <x:v>7.43</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>-0.77</x:v>
+        <x:v>14.25</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
-        <x:v>-0.58</x:v>
+        <x:v>14.45</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>-5.51</x:v>
+        <x:v>10.99</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:4">
       <x:c r="A54" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="4" t="n">
-        <x:v>-7.19</x:v>
+        <x:v>-0.77</x:v>
       </x:c>
       <x:c r="C54" s="4" t="n">
-        <x:v>-7.01</x:v>
+        <x:v>-0.58</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>9.17</x:v>
+        <x:v>-5.51</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="4" t="n">
-        <x:v>-0.36</x:v>
+        <x:v>-7.19</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
-        <x:v>-0.17</x:v>
+        <x:v>-7.01</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>0.95</x:v>
+        <x:v>9.17</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="4" t="n">
-        <x:v>-3.26</x:v>
+        <x:v>-0.36</x:v>
       </x:c>
       <x:c r="C56" s="4" t="n">
-        <x:v>-3.08</x:v>
+        <x:v>-0.17</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>-3.12</x:v>
+        <x:v>0.95</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="4" t="n">
-        <x:v>-6.43</x:v>
+        <x:v>-3.26</x:v>
       </x:c>
       <x:c r="C57" s="4" t="n">
-        <x:v>-6.25</x:v>
+        <x:v>-3.08</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>-2.28</x:v>
+        <x:v>-3.12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>-6.43</x:v>
       </x:c>
       <x:c r="C58" s="4" t="n">
-        <x:v>0.19</x:v>
+        <x:v>-6.25</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>8.91</x:v>
+        <x:v>-2.28</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:4">
       <x:c r="A59" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="4" t="n">
-        <x:v>-4.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C59" s="4" t="n">
-        <x:v>-4.41</x:v>
+        <x:v>0.19</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>-5.44</x:v>
+        <x:v>8.91</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:4">
       <x:c r="A60" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="4" t="n">
-        <x:v>2.84</x:v>
+        <x:v>-4.6</x:v>
       </x:c>
       <x:c r="C60" s="4" t="n">
-        <x:v>3.03</x:v>
+        <x:v>-4.41</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>9.9</x:v>
+        <x:v>-5.44</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:4">
       <x:c r="A61" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="4" t="n">
-        <x:v>-0.26</x:v>
+        <x:v>2.84</x:v>
       </x:c>
       <x:c r="C61" s="4" t="n">
-        <x:v>-0.07</x:v>
+        <x:v>3.03</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>-0.87</x:v>
+        <x:v>9.9</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:4">
       <x:c r="A62" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="4" t="n">
+        <x:v>-0.26</x:v>
+      </x:c>
+      <x:c r="C62" s="4" t="n">
+        <x:v>-0.07</x:v>
+      </x:c>
+      <x:c r="D62" s="4" t="n">
+        <x:v>-0.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:4">
+      <x:c r="A63" s="2" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B63" s="4" t="n">
         <x:v>-4.6</x:v>
       </x:c>
-      <x:c r="C62" s="4" t="n">
+      <x:c r="C63" s="4" t="n">
         <x:v>-4.53</x:v>
       </x:c>
-      <x:c r="D62" s="4" t="n">
+      <x:c r="D63" s="4" t="n">
         <x:v>-0.15</x:v>
       </x:c>
     </x:row>
-    <x:row r="64" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="65" spans="1:4">
-      <x:c r="A65" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A65" s="2" t="s"/>
+      <x:c r="B65" s="3" t="s"/>
+      <x:c r="C65" s="3" t="s"/>
+      <x:c r="D65" s="3" t="s"/>
     </x:row>
     <x:row r="66" spans="1:4">
-      <x:c r="A66" s="2" t="n">
-        <x:v>2025</x:v>
+      <x:c r="A66" s="2" t="s">
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B66" s="4" t="n">
-        <x:v>14.37</x:v>
+        <x:v>13.34</x:v>
       </x:c>
       <x:c r="C66" s="4" t="n">
-        <x:v>15.23</x:v>
+        <x:v>13.75</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>23</x:v>
+        <x:v>5.79</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:4">
       <x:c r="A67" s="2" t="n">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="B67" s="4" t="n">
-        <x:v>-9.8</x:v>
+        <x:v>14.37</x:v>
       </x:c>
       <x:c r="C67" s="4" t="n">
-        <x:v>-9.11</x:v>
+        <x:v>15.23</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>4.08</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:4">
       <x:c r="A68" s="2" t="n">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="B68" s="4" t="n">
+        <x:v>-9.8</x:v>
+      </x:c>
+      <x:c r="C68" s="4" t="n">
+        <x:v>-9.11</x:v>
+      </x:c>
+      <x:c r="D68" s="4" t="n">
+        <x:v>4.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:4">
+      <x:c r="A69" s="2" t="n">
         <x:v>2023</x:v>
       </x:c>
-      <x:c r="B68" s="4" t="n">
+      <x:c r="B69" s="4" t="n">
         <x:v>-6.65</x:v>
       </x:c>
-      <x:c r="C68" s="4" t="n">
+      <x:c r="C69" s="4" t="n">
         <x:v>-6.05</x:v>
       </x:c>
-      <x:c r="D68" s="4" t="n">
+      <x:c r="D69" s="4" t="n">
         <x:v>2.86</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:4">
       <x:c r="A71" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:4">
       <x:c r="A72" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:4">
-      <x:c r="A73" s="2" t="s">
+      <x:c r="A73" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:4">
       <x:c r="A74" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:4">
       <x:c r="A75" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:4">
-      <x:c r="A76" s="1" t="s">
+      <x:c r="A76" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:4">
       <x:c r="A77" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:4">
       <x:c r="A78" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:4">
-      <x:c r="A79" s="2" t="s">
+      <x:c r="A79" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:4">
-      <x:c r="A80" s="1" t="s">
+      <x:c r="A80" s="2" t="s">
         <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:4">
+      <x:c r="A81" s="1" t="s">
+        <x:v>72</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.680625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="7.260625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>-0.65</x:v>
+        <x:v>-9.97</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>1.24</x:v>
+        <x:v>-8.86</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>31.44</x:v>
+        <x:v>18.34</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>75.45</x:v>
+        <x:v>50.65</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
-        <x:v>10.76</x:v>
+        <x:v>4.49</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>4.69</x:v>
+        <x:v>2.23</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>-1.66</x:v>
+        <x:v>-8.71</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>-3.13</x:v>
+        <x:v>-11.56</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>21.08</x:v>
+        <x:v>10.54</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>53.78</x:v>
+        <x:v>35.43</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
-        <x:v>17.63</x:v>
+        <x:v>11.87</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>14.8</x:v>
+        <x:v>12.27</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>1.01</x:v>
+        <x:v>-1.26</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>4.37</x:v>
+        <x:v>2.71</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>10.36</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>21.67</x:v>
+        <x:v>15.22</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
-        <x:v>-6.87</x:v>
+        <x:v>-7.38</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>-10.11</x:v>
+        <x:v>-10.03</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>-0.58</x:v>
+        <x:v>-9.91</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>1.36</x:v>
+        <x:v>-8.68</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>31.82</x:v>
+        <x:v>18.77</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>76.7</x:v>
+        <x:v>51.74</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
-        <x:v>11.59</x:v>
+        <x:v>5.27</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>5.48</x:v>
+        <x:v>3.01</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>-1.66</x:v>
+        <x:v>-8.71</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>-3.13</x:v>
+        <x:v>-11.56</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>21.08</x:v>
+        <x:v>10.54</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>53.78</x:v>
+        <x:v>35.43</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
-        <x:v>17.63</x:v>
+        <x:v>11.87</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>14.8</x:v>
+        <x:v>12.27</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>1.08</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>4.49</x:v>
+        <x:v>2.88</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>10.74</x:v>
+        <x:v>8.22</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>22.93</x:v>
+        <x:v>16.31</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
-        <x:v>-6.04</x:v>
+        <x:v>-6.59</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>-9.32</x:v>
+        <x:v>-9.26</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J32"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.720625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="7.260625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>-0.93</x:v>
+        <x:v>-11.17</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>1.96</x:v>
+        <x:v>-9.43</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>32.41</x:v>
+        <x:v>17.61</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>77.34</x:v>
+        <x:v>48.08</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
-        <x:v>12.9</x:v>
+        <x:v>6.03</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
-        <x:v>6.22</x:v>
+        <x:v>3.16</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>7.19</x:v>
+        <x:v>4.69</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-9.98</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>-2.01</x:v>
+        <x:v>-11.79</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>22.09</x:v>
+        <x:v>9.91</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>55.49</x:v>
+        <x:v>33.35</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
-        <x:v>20.02</x:v>
+        <x:v>13.57</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
-        <x:v>14.68</x:v>
+        <x:v>12.43</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>15.9</x:v>
+        <x:v>13.34</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>0.86</x:v>
+        <x:v>-1.19</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>3.96</x:v>
+        <x:v>2.36</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>10.31</x:v>
+        <x:v>7.71</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>21.84</x:v>
+        <x:v>14.73</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
-        <x:v>-7.12</x:v>
+        <x:v>-7.54</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
-        <x:v>-8.46</x:v>
+        <x:v>-9.28</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>-8.71</x:v>
+        <x:v>-8.65</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>-0.87</x:v>
+        <x:v>-11.11</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>2.08</x:v>
+        <x:v>-9.26</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>32.79</x:v>
+        <x:v>18.04</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>78.61</x:v>
+        <x:v>49.15</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
-        <x:v>13.75</x:v>
+        <x:v>6.83</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
-        <x:v>7.02</x:v>
+        <x:v>3.94</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>8</x:v>
+        <x:v>5.48</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-9.98</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>-2.01</x:v>
+        <x:v>-11.79</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>22.09</x:v>
+        <x:v>9.91</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>55.49</x:v>
+        <x:v>33.35</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
-        <x:v>20.02</x:v>
+        <x:v>13.57</x:v>
       </x:c>
       <x:c r="H18" s="4" t="n">
-        <x:v>14.68</x:v>
+        <x:v>12.43</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>15.9</x:v>
+        <x:v>13.34</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>0.93</x:v>
+        <x:v>-1.13</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>4.09</x:v>
+        <x:v>2.53</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>10.7</x:v>
+        <x:v>8.13</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>23.11</x:v>
+        <x:v>15.8</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
-        <x:v>-6.28</x:v>
+        <x:v>-6.74</x:v>
       </x:c>
       <x:c r="H19" s="4" t="n">
-        <x:v>-7.66</x:v>
+        <x:v>-8.5</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>-7.9</x:v>
+        <x:v>-7.86</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.470625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="7.260625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>-0.95</x:v>
+        <x:v>-11.16</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>1.95</x:v>
+        <x:v>-9.43</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>32.39</x:v>
+        <x:v>17.61</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>77.27</x:v>
+        <x:v>48.1</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
-        <x:v>12.86</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>10.49</x:v>
+        <x:v>6.13</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-9.98</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>-2.01</x:v>
+        <x:v>-11.79</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>22.09</x:v>
+        <x:v>9.91</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>55.49</x:v>
+        <x:v>33.35</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
-        <x:v>20.02</x:v>
+        <x:v>13.57</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>16.74</x:v>
+        <x:v>12.45</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>0.85</x:v>
+        <x:v>-1.18</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>3.96</x:v>
+        <x:v>2.36</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>10.3</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>21.78</x:v>
+        <x:v>14.74</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
-        <x:v>-7.17</x:v>
+        <x:v>-7.56</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>-6.26</x:v>
+        <x:v>-6.32</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>-0.88</x:v>
+        <x:v>-11.1</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>2.09</x:v>
+        <x:v>-9.24</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>32.8</x:v>
+        <x:v>18.07</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>78.61</x:v>
+        <x:v>49.23</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
-        <x:v>13.76</x:v>
+        <x:v>6.86</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>11.37</x:v>
+        <x:v>6.98</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-9.98</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>-2.01</x:v>
+        <x:v>-11.79</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>22.09</x:v>
+        <x:v>9.91</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>55.49</x:v>
+        <x:v>33.35</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
-        <x:v>20.02</x:v>
+        <x:v>13.57</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>16.74</x:v>
+        <x:v>12.45</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>0.92</x:v>
+        <x:v>-1.12</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>2.55</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>10.71</x:v>
+        <x:v>8.16</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>23.11</x:v>
+        <x:v>15.88</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
-        <x:v>-6.27</x:v>
+        <x:v>-6.71</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>-5.37</x:v>
+        <x:v>-5.47</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="32.000625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
-    <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="7.260625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>160</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>25.55</x:v>
+        <x:v>-9.72</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>25.55</x:v>
+        <x:v>13.34</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>54.7</x:v>
+        <x:v>40.75</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>8.21</x:v>
+        <x:v>4.68</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
-        <x:v>6.34</x:v>
+        <x:v>2.66</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>21.31</x:v>
+        <x:v>-12.8</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>21.31</x:v>
+        <x:v>5.79</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>36.68</x:v>
+        <x:v>26.14</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>16.95</x:v>
+        <x:v>12.06</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
-        <x:v>16.38</x:v>
+        <x:v>10.44</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>4.23</x:v>
+        <x:v>3.08</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>4.23</x:v>
+        <x:v>7.55</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>18.02</x:v>
+        <x:v>14.6</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>-8.74</x:v>
+        <x:v>-7.38</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
-        <x:v>-10.04</x:v>
+        <x:v>-7.79</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>161</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>25.76</x:v>
+        <x:v>-9.55</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>25.76</x:v>
+        <x:v>13.75</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>55.83</x:v>
+        <x:v>41.77</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>9.03</x:v>
+        <x:v>5.47</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
-        <x:v>7.14</x:v>
+        <x:v>3.43</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>21.31</x:v>
+        <x:v>-12.8</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>21.31</x:v>
+        <x:v>5.79</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>36.68</x:v>
+        <x:v>26.14</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>16.95</x:v>
+        <x:v>12.06</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
-        <x:v>16.38</x:v>
+        <x:v>10.44</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>4.44</x:v>
+        <x:v>3.25</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>4.44</x:v>
+        <x:v>7.96</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>19.15</x:v>
+        <x:v>15.63</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>-7.92</x:v>
+        <x:v>-6.59</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
-        <x:v>-9.24</x:v>
+        <x:v>-7.01</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.610625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
-    <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="7.260625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>163</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>31.99</x:v>
+        <x:v>-8.37</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>31.99</x:v>
+        <x:v>20.94</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>59.86</x:v>
+        <x:v>52.65</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>7.07</x:v>
+        <x:v>4.42</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
-        <x:v>4.55</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>27</x:v>
+        <x:v>-11.1</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>27</x:v>
+        <x:v>12.9</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>40.84</x:v>
+        <x:v>36.92</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>15.54</x:v>
+        <x:v>11.81</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
-        <x:v>13.71</x:v>
+        <x:v>8.71</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>4.99</x:v>
+        <x:v>2.73</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>4.99</x:v>
+        <x:v>8.04</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>19.02</x:v>
+        <x:v>15.73</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>-8.48</x:v>
+        <x:v>-7.39</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
-        <x:v>-9.16</x:v>
+        <x:v>-7.21</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>164</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>32.21</x:v>
+        <x:v>-8.2</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>32.21</x:v>
+        <x:v>21.37</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>61.02</x:v>
+        <x:v>53.76</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>7.87</x:v>
+        <x:v>5.21</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
-        <x:v>5.34</x:v>
+        <x:v>2.27</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>27</x:v>
+        <x:v>-11.1</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>27</x:v>
+        <x:v>12.9</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>40.84</x:v>
+        <x:v>36.92</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>15.54</x:v>
+        <x:v>11.81</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
-        <x:v>13.71</x:v>
+        <x:v>8.71</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>5.21</x:v>
+        <x:v>2.91</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>5.21</x:v>
+        <x:v>8.47</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>20.18</x:v>
+        <x:v>16.84</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>-7.67</x:v>
+        <x:v>-6.6</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
-        <x:v>-8.37</x:v>
+        <x:v>-6.44</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="31.680625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="31.660625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
-    <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="6.200625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>166</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>29.84</x:v>
+        <x:v>-7.2</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>29.84</x:v>
-[...5 lines deleted...]
-        <x:v>8.12</x:v>
+        <x:v>-7.2</x:v>
+      </x:c>
+      <x:c r="E9" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="F9" s="3" t="s">
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
-        <x:v>4.58</x:v>
+        <x:v>-7.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>25</x:v>
+        <x:v>-8.99</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>25</x:v>
-[...5 lines deleted...]
-        <x:v>16.65</x:v>
+        <x:v>-8.99</x:v>
+      </x:c>
+      <x:c r="E10" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="F10" s="3" t="s">
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
-        <x:v>16.27</x:v>
+        <x:v>-8.99</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>4.84</x:v>
+        <x:v>1.79</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>4.84</x:v>
-[...5 lines deleted...]
-        <x:v>-8.54</x:v>
+        <x:v>1.79</x:v>
+      </x:c>
+      <x:c r="E11" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="F11" s="3" t="s">
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
-        <x:v>-11.69</x:v>
+        <x:v>1.79</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>167</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>30.06</x:v>
+        <x:v>-7.06</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>30.06</x:v>
-[...5 lines deleted...]
-        <x:v>8.93</x:v>
+        <x:v>-7.06</x:v>
+      </x:c>
+      <x:c r="E17" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="F17" s="3" t="s">
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
-        <x:v>5.37</x:v>
+        <x:v>-7.06</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>25</x:v>
+        <x:v>-8.99</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>25</x:v>
-[...5 lines deleted...]
-        <x:v>16.65</x:v>
+        <x:v>-8.99</x:v>
+      </x:c>
+      <x:c r="E18" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="F18" s="3" t="s">
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
-        <x:v>16.27</x:v>
+        <x:v>-8.99</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>5.06</x:v>
+        <x:v>1.93</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>5.06</x:v>
-[...5 lines deleted...]
-        <x:v>-7.72</x:v>
+        <x:v>1.93</x:v>
+      </x:c>
+      <x:c r="E19" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="F19" s="3" t="s">
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
-        <x:v>-10.9</x:v>
+        <x:v>1.93</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:I32"/>
+  <x:dimension ref="A1:I31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="31.720625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="31.680625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
-    <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="7.260625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>169</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>29.87</x:v>
+        <x:v>-8.86</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>29.87</x:v>
+        <x:v>18.34</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>70.86</x:v>
+        <x:v>50.65</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>9.37</x:v>
-[...2 lines deleted...]
-        <x:v>6.74</x:v>
+        <x:v>4.49</x:v>
+      </x:c>
+      <x:c r="G9" s="3" t="s">
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
-        <x:v>7.02</x:v>
+        <x:v>2.23</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>24.6</x:v>
+        <x:v>-11.56</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>24.6</x:v>
+        <x:v>10.54</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>50.23</x:v>
+        <x:v>35.43</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>17.83</x:v>
-[...2 lines deleted...]
-        <x:v>17.1</x:v>
+        <x:v>11.87</x:v>
+      </x:c>
+      <x:c r="G10" s="3" t="s">
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
-        <x:v>16.94</x:v>
+        <x:v>12.27</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>5.27</x:v>
+        <x:v>2.71</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>5.27</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>20.64</x:v>
+        <x:v>15.22</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>-8.46</x:v>
-[...2 lines deleted...]
-        <x:v>-10.36</x:v>
+        <x:v>-7.38</x:v>
+      </x:c>
+      <x:c r="G11" s="3" t="s">
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
-        <x:v>-9.92</x:v>
+        <x:v>-10.03</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>170</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>30.08</x:v>
+        <x:v>-8.68</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>30.08</x:v>
+        <x:v>18.77</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>72.1</x:v>
+        <x:v>51.74</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>10.19</x:v>
-[...2 lines deleted...]
-        <x:v>7.55</x:v>
+        <x:v>5.27</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="s">
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
-        <x:v>7.83</x:v>
+        <x:v>3.01</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>24.6</x:v>
+        <x:v>-11.56</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>24.6</x:v>
+        <x:v>10.54</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>50.23</x:v>
+        <x:v>35.43</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>17.83</x:v>
-[...2 lines deleted...]
-        <x:v>17.1</x:v>
+        <x:v>11.87</x:v>
+      </x:c>
+      <x:c r="G18" s="3" t="s">
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
-        <x:v>16.94</x:v>
+        <x:v>12.27</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>5.49</x:v>
+        <x:v>2.88</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>5.49</x:v>
+        <x:v>8.22</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>21.87</x:v>
+        <x:v>16.31</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>-7.64</x:v>
-[...2 lines deleted...]
-        <x:v>-9.55</x:v>
+        <x:v>-6.59</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
-        <x:v>-9.11</x:v>
+        <x:v>-9.26</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
-      <x:c r="A24" s="1" t="s">
-        <x:v>63</x:v>
+      <x:c r="A24" s="2" t="s">
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
-      <x:c r="A27" s="2" t="s">
-        <x:v>66</x:v>
+      <x:c r="A27" s="1" t="s">
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
-      <x:c r="A30" s="1" t="s">
-        <x:v>69</x:v>
+      <x:c r="A30" s="2" t="s">
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
-      <x:c r="A31" s="2" t="s">
-[...5 lines deleted...]
-        <x:v>71</x:v>
+      <x:c r="A31" s="1" t="s">
+        <x:v>72</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
+  <x:dimension ref="A1:I32"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="31.720625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="7.260625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:9">
+      <x:c r="A1" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:9">
+      <x:c r="A2" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:9">
+      <x:c r="A5" s="2" t="s">
+        <x:v>154</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:9">
+      <x:c r="A6" s="2" t="s">
+        <x:v>122</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:9">
+      <x:c r="A8" s="2" t="s"/>
+      <x:c r="B8" s="2" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>131</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:9">
+      <x:c r="A9" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="B9" s="2" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>-9.43</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>17.61</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="n">
+        <x:v>48.08</x:v>
+      </x:c>
+      <x:c r="F9" s="4" t="n">
+        <x:v>6.03</x:v>
+      </x:c>
+      <x:c r="G9" s="4" t="n">
+        <x:v>3.16</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="I9" s="4" t="n">
+        <x:v>4.69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:9">
+      <x:c r="A10" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B10" s="2" t="s"/>
+      <x:c r="C10" s="4" t="n">
+        <x:v>-11.79</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>9.91</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="n">
+        <x:v>33.35</x:v>
+      </x:c>
+      <x:c r="F10" s="4" t="n">
+        <x:v>13.57</x:v>
+      </x:c>
+      <x:c r="G10" s="4" t="n">
+        <x:v>12.43</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="I10" s="4" t="n">
+        <x:v>13.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:9">
+      <x:c r="A11" s="2" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="s"/>
+      <x:c r="C11" s="4" t="n">
+        <x:v>2.36</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>7.71</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>14.73</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="n">
+        <x:v>-7.54</x:v>
+      </x:c>
+      <x:c r="G11" s="4" t="n">
+        <x:v>-9.28</x:v>
+      </x:c>
+      <x:c r="H11" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="I11" s="4" t="n">
+        <x:v>-8.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:9">
+      <x:c r="A13" s="2" t="s">
+        <x:v>157</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:9">
+      <x:c r="A14" s="2" t="s">
+        <x:v>137</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:9">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="2" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C16" s="3" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="H16" s="3" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="I16" s="3" t="s">
+        <x:v>131</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:9">
+      <x:c r="A17" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>-9.26</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>18.04</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="n">
+        <x:v>49.15</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="n">
+        <x:v>6.83</x:v>
+      </x:c>
+      <x:c r="G17" s="4" t="n">
+        <x:v>3.94</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="I17" s="4" t="n">
+        <x:v>5.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:9">
+      <x:c r="A18" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s"/>
+      <x:c r="C18" s="4" t="n">
+        <x:v>-11.79</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>9.91</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="n">
+        <x:v>33.35</x:v>
+      </x:c>
+      <x:c r="F18" s="4" t="n">
+        <x:v>13.57</x:v>
+      </x:c>
+      <x:c r="G18" s="4" t="n">
+        <x:v>12.43</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="I18" s="4" t="n">
+        <x:v>13.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:9">
+      <x:c r="A19" s="2" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s"/>
+      <x:c r="C19" s="4" t="n">
+        <x:v>2.53</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>8.13</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="n">
+        <x:v>15.8</x:v>
+      </x:c>
+      <x:c r="F19" s="4" t="n">
+        <x:v>-6.74</x:v>
+      </x:c>
+      <x:c r="G19" s="4" t="n">
+        <x:v>-8.5</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="I19" s="4" t="n">
+        <x:v>-7.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:9">
+      <x:c r="A21" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:9">
+      <x:c r="A22" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9">
+      <x:c r="A23" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:9">
+      <x:c r="A24" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:9">
+      <x:c r="A25" s="2" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:9">
+      <x:c r="A26" s="2" t="s">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:9">
+      <x:c r="A27" s="2" t="s">
+        <x:v>67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:9">
+      <x:c r="A28" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:9">
+      <x:c r="A29" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:9">
+      <x:c r="A30" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:9">
+      <x:c r="A31" s="2" t="s">
+        <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9">
+      <x:c r="A32" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
   <x:dimension ref="A1:I31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.470625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
-    <x:col min="3" max="4" width="6.620625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="7.260625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>169</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>29.85</x:v>
+        <x:v>-9.43</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>29.85</x:v>
+        <x:v>17.61</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>70.86</x:v>
-[...2 lines deleted...]
-        <x:v>133</x:v>
+        <x:v>48.1</x:v>
+      </x:c>
+      <x:c r="F9" s="4" t="n">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
-        <x:v>10.39</x:v>
+        <x:v>6.13</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>24.6</x:v>
+        <x:v>-11.79</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>24.6</x:v>
+        <x:v>9.91</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>50.23</x:v>
-[...2 lines deleted...]
-        <x:v>133</x:v>
+        <x:v>33.35</x:v>
+      </x:c>
+      <x:c r="F10" s="4" t="n">
+        <x:v>13.57</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
-        <x:v>18.62</x:v>
+        <x:v>12.45</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>5.26</x:v>
+        <x:v>2.36</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>5.26</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>20.63</x:v>
-[...2 lines deleted...]
-        <x:v>133</x:v>
+        <x:v>14.74</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="n">
+        <x:v>-7.56</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
-        <x:v>-8.24</x:v>
+        <x:v>-6.32</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>170</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>30.09</x:v>
+        <x:v>-9.24</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>30.09</x:v>
+        <x:v>18.07</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>72.15</x:v>
-[...2 lines deleted...]
-        <x:v>133</x:v>
+        <x:v>49.23</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="n">
+        <x:v>6.86</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
-        <x:v>11.27</x:v>
+        <x:v>6.98</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>24.6</x:v>
+        <x:v>-11.79</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>24.6</x:v>
+        <x:v>9.91</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>50.23</x:v>
-[...2 lines deleted...]
-        <x:v>133</x:v>
+        <x:v>33.35</x:v>
+      </x:c>
+      <x:c r="F18" s="4" t="n">
+        <x:v>13.57</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
-        <x:v>18.62</x:v>
+        <x:v>12.45</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>5.49</x:v>
+        <x:v>2.55</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>5.49</x:v>
+        <x:v>8.16</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>21.92</x:v>
-[...2 lines deleted...]
-        <x:v>133</x:v>
+        <x:v>15.88</x:v>
+      </x:c>
+      <x:c r="F19" s="4" t="n">
+        <x:v>-6.71</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
-        <x:v>-7.35</x:v>
+        <x:v>-5.47</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D79"/>
+  <x:dimension ref="A1:D80"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="7.260625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="30.890625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-9.32</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>-0.24</x:v>
+        <x:v>-9.26</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>-1.29</x:v>
+        <x:v>-8.12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>1.35</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>1.41</x:v>
+        <x:v>-0.24</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>-1.99</x:v>
+        <x:v>-1.29</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>9.03</x:v>
+        <x:v>1.35</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>9.09</x:v>
+        <x:v>1.41</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>2.39</x:v>
+        <x:v>-1.99</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>5.52</x:v>
+        <x:v>9.03</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>5.57</x:v>
+        <x:v>9.09</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>10.69</x:v>
+        <x:v>2.39</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>14.73</x:v>
+        <x:v>5.52</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>14.79</x:v>
+        <x:v>5.57</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>12.06</x:v>
+        <x:v>10.69</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>0.93</x:v>
+        <x:v>14.73</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>0.99</x:v>
+        <x:v>14.79</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>2.45</x:v>
+        <x:v>12.06</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.71</x:v>
+        <x:v>0.93</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>1.78</x:v>
+        <x:v>0.99</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>2.99</x:v>
+        <x:v>2.45</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>6.68</x:v>
+        <x:v>1.71</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>6.74</x:v>
+        <x:v>1.78</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.99</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1.08</x:v>
+        <x:v>6.68</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>1.14</x:v>
+        <x:v>6.74</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>2.93</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>5.94</x:v>
+        <x:v>1.08</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>6</x:v>
+        <x:v>1.14</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>3.92</x:v>
+        <x:v>2.93</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>7.63</x:v>
+        <x:v>5.94</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>7.69</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>4.83</x:v>
+        <x:v>3.92</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>2.53</x:v>
+        <x:v>7.63</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>2.59</x:v>
+        <x:v>7.69</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>1.51</x:v>
+        <x:v>4.83</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>7.53</x:v>
+        <x:v>2.53</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>7.59</x:v>
+        <x:v>2.59</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>2.15</x:v>
+        <x:v>1.51</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>-12.96</x:v>
+        <x:v>7.53</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>-12.9</x:v>
+        <x:v>7.59</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>-11.81</x:v>
+        <x:v>2.15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>-5.22</x:v>
+        <x:v>-12.96</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>-5.15</x:v>
+        <x:v>-12.9</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>1.03</x:v>
+        <x:v>-11.81</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>-6.66</x:v>
+        <x:v>-5.22</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>-6.6</x:v>
+        <x:v>-5.15</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>0.94</x:v>
+        <x:v>1.03</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>1.44</x:v>
+        <x:v>-6.66</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>-6.6</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>3.27</x:v>
+        <x:v>0.94</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>-5.66</x:v>
+        <x:v>1.44</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>-5.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>-5.52</x:v>
+        <x:v>3.27</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>4.37</x:v>
+        <x:v>-5.66</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>4.43</x:v>
+        <x:v>-5.6</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>3.11</x:v>
+        <x:v>-5.52</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>-2.64</x:v>
+        <x:v>4.37</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>-2.57</x:v>
+        <x:v>4.43</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>-0.33</x:v>
+        <x:v>3.11</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-2.64</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>-1.24</x:v>
+        <x:v>-2.57</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>-0.08</x:v>
+        <x:v>-0.33</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>-2.54</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>-2.47</x:v>
+        <x:v>-1.24</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>-3.05</x:v>
+        <x:v>-0.08</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>0.29</x:v>
+        <x:v>-2.54</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>0.35</x:v>
+        <x:v>-2.47</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>-0.25</x:v>
+        <x:v>-3.05</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>-7.34</x:v>
+        <x:v>0.29</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>-7.28</x:v>
+        <x:v>0.35</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>-2.24</x:v>
+        <x:v>-0.25</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>2.81</x:v>
+        <x:v>-7.34</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>2.87</x:v>
+        <x:v>-7.28</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>-0.48</x:v>
+        <x:v>-2.24</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>1.28</x:v>
+        <x:v>2.81</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>1.35</x:v>
+        <x:v>2.87</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>3.62</x:v>
+        <x:v>-0.48</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>6.79</x:v>
+        <x:v>1.28</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>6.86</x:v>
+        <x:v>1.35</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>8.11</x:v>
+        <x:v>3.62</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>-0.71</x:v>
+        <x:v>6.79</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>-0.65</x:v>
+        <x:v>6.86</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>0.34</x:v>
+        <x:v>8.11</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>-7.7</x:v>
+        <x:v>-0.71</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>-7.64</x:v>
+        <x:v>-0.65</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>-1.82</x:v>
+        <x:v>0.34</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>6.33</x:v>
+        <x:v>-7.7</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>6.39</x:v>
+        <x:v>-7.64</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>1.43</x:v>
+        <x:v>-1.82</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>6.33</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>1.06</x:v>
+        <x:v>6.39</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>1.43</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>-9.84</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>-9.77</x:v>
+        <x:v>1.06</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>-4.77</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>1.39</x:v>
+        <x:v>-9.84</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>1.46</x:v>
+        <x:v>-9.77</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>4.03</x:v>
+        <x:v>-4.77</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>-6</x:v>
+        <x:v>1.39</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>-5.93</x:v>
+        <x:v>1.46</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>0.04</x:v>
+        <x:v>4.03</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>7.48</x:v>
+        <x:v>-6</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>7.54</x:v>
+        <x:v>-5.93</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>5.5</x:v>
+        <x:v>0.04</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>5.07</x:v>
+        <x:v>7.48</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
-        <x:v>5.13</x:v>
+        <x:v>7.54</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>3.84</x:v>
+        <x:v>5.5</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
-        <x:v>-4.35</x:v>
+        <x:v>5.07</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
-        <x:v>-4.29</x:v>
+        <x:v>5.13</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>-6.37</x:v>
+        <x:v>3.84</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
-        <x:v>-1.71</x:v>
+        <x:v>-4.35</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
-        <x:v>-1.65</x:v>
+        <x:v>-4.29</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>0.92</x:v>
+        <x:v>-6.37</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
       <x:c r="A45" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
+        <x:v>-1.71</x:v>
+      </x:c>
+      <x:c r="C45" s="4" t="n">
+        <x:v>-1.65</x:v>
+      </x:c>
+      <x:c r="D45" s="4" t="n">
+        <x:v>0.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:4">
+      <x:c r="A46" s="2" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B46" s="4" t="n">
         <x:v>-6.55</x:v>
       </x:c>
-      <x:c r="C45" s="4" t="n">
+      <x:c r="C46" s="4" t="n">
         <x:v>-6.49</x:v>
       </x:c>
-      <x:c r="D45" s="4" t="n">
+      <x:c r="D46" s="4" t="n">
         <x:v>-3.68</x:v>
       </x:c>
     </x:row>
-    <x:row r="47" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="48" spans="1:4">
-      <x:c r="A48" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A48" s="2" t="s"/>
+      <x:c r="B48" s="3" t="s"/>
+      <x:c r="C48" s="3" t="s"/>
+      <x:c r="D48" s="3" t="s"/>
     </x:row>
     <x:row r="49" spans="1:4">
       <x:c r="A49" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
-        <x:v>31.99</x:v>
+        <x:v>-8.37</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
-        <x:v>32.21</x:v>
+        <x:v>-8.2</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>27</x:v>
+        <x:v>-11.1</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4">
       <x:c r="A50" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
-        <x:v>9.51</x:v>
+        <x:v>31.99</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
-        <x:v>9.72</x:v>
+        <x:v>32.21</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>8.15</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4">
       <x:c r="A51" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>15.25</x:v>
+        <x:v>9.51</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>15.46</x:v>
+        <x:v>9.72</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>12.13</x:v>
+        <x:v>8.15</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4">
       <x:c r="A52" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>-4.04</x:v>
+        <x:v>15.25</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>-3.86</x:v>
+        <x:v>15.46</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>-8.56</x:v>
+        <x:v>12.13</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>-10.26</x:v>
+        <x:v>-4.04</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
-        <x:v>-10.08</x:v>
+        <x:v>-3.86</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>5.33</x:v>
+        <x:v>-8.56</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:4">
       <x:c r="A54" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B54" s="4" t="n">
-        <x:v>-4.14</x:v>
+        <x:v>-10.26</x:v>
       </x:c>
       <x:c r="C54" s="4" t="n">
-        <x:v>-3.95</x:v>
+        <x:v>-10.08</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>-2.9</x:v>
+        <x:v>5.33</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B55" s="4" t="n">
-        <x:v>-3.53</x:v>
+        <x:v>-4.14</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
-        <x:v>-3.34</x:v>
+        <x:v>-3.95</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>-3.36</x:v>
+        <x:v>-2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B56" s="4" t="n">
-        <x:v>-3.52</x:v>
+        <x:v>-3.53</x:v>
       </x:c>
       <x:c r="C56" s="4" t="n">
-        <x:v>-3.33</x:v>
+        <x:v>-3.34</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>0.81</x:v>
+        <x:v>-3.36</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B57" s="4" t="n">
-        <x:v>-2.13</x:v>
+        <x:v>-3.52</x:v>
       </x:c>
       <x:c r="C57" s="4" t="n">
-        <x:v>-1.94</x:v>
+        <x:v>-3.33</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>6.51</x:v>
+        <x:v>0.81</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B58" s="4" t="n">
-        <x:v>-3.17</x:v>
+        <x:v>-2.13</x:v>
       </x:c>
       <x:c r="C58" s="4" t="n">
-        <x:v>-2.99</x:v>
+        <x:v>-1.94</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>-4.18</x:v>
+        <x:v>6.51</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:4">
       <x:c r="A59" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B59" s="4" t="n">
-        <x:v>2.44</x:v>
+        <x:v>-3.17</x:v>
       </x:c>
       <x:c r="C59" s="4" t="n">
-        <x:v>2.63</x:v>
+        <x:v>-2.99</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>9.8</x:v>
+        <x:v>-4.18</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:4">
       <x:c r="A60" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B60" s="4" t="n">
-        <x:v>-1.23</x:v>
+        <x:v>2.44</x:v>
       </x:c>
       <x:c r="C60" s="4" t="n">
-        <x:v>-1.04</x:v>
+        <x:v>2.63</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>-1.89</x:v>
+        <x:v>9.8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:4">
       <x:c r="A61" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B61" s="4" t="n">
+        <x:v>-1.23</x:v>
+      </x:c>
+      <x:c r="C61" s="4" t="n">
+        <x:v>-1.04</x:v>
+      </x:c>
+      <x:c r="D61" s="4" t="n">
+        <x:v>-1.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:4">
+      <x:c r="A62" s="2" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B62" s="4" t="n">
         <x:v>-6.55</x:v>
       </x:c>
-      <x:c r="C61" s="4" t="n">
+      <x:c r="C62" s="4" t="n">
         <x:v>-6.49</x:v>
       </x:c>
-      <x:c r="D61" s="4" t="n">
+      <x:c r="D62" s="4" t="n">
         <x:v>-3.68</x:v>
       </x:c>
     </x:row>
-    <x:row r="63" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="64" spans="1:4">
-      <x:c r="A64" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A64" s="2" t="s"/>
+      <x:c r="B64" s="3" t="s"/>
+      <x:c r="C64" s="3" t="s"/>
+      <x:c r="D64" s="3" t="s"/>
     </x:row>
     <x:row r="65" spans="1:4">
-      <x:c r="A65" s="2" t="n">
-        <x:v>2025</x:v>
+      <x:c r="A65" s="2" t="s">
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B65" s="4" t="n">
-        <x:v>8.69</x:v>
+        <x:v>20.94</x:v>
       </x:c>
       <x:c r="C65" s="4" t="n">
-        <x:v>9.51</x:v>
+        <x:v>21.37</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>16.8</x:v>
+        <x:v>12.9</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:4">
       <x:c r="A66" s="2" t="n">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="B66" s="4" t="n">
-        <x:v>-12.67</x:v>
+        <x:v>8.69</x:v>
       </x:c>
       <x:c r="C66" s="4" t="n">
-        <x:v>-12</x:v>
+        <x:v>9.51</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>0.75</x:v>
+        <x:v>16.8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:4">
       <x:c r="A67" s="2" t="n">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="B67" s="4" t="n">
+        <x:v>-12.67</x:v>
+      </x:c>
+      <x:c r="C67" s="4" t="n">
+        <x:v>-12</x:v>
+      </x:c>
+      <x:c r="D67" s="4" t="n">
+        <x:v>0.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:4">
+      <x:c r="A68" s="2" t="n">
         <x:v>2023</x:v>
       </x:c>
-      <x:c r="B67" s="4" t="n">
+      <x:c r="B68" s="4" t="n">
         <x:v>-8.45</x:v>
       </x:c>
-      <x:c r="C67" s="4" t="n">
+      <x:c r="C68" s="4" t="n">
         <x:v>-7.86</x:v>
       </x:c>
-      <x:c r="D67" s="4" t="n">
+      <x:c r="D68" s="4" t="n">
         <x:v>-0.57</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:4">
       <x:c r="A70" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:4">
       <x:c r="A71" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:4">
-      <x:c r="A72" s="2" t="s">
+      <x:c r="A72" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:4">
       <x:c r="A73" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:4">
       <x:c r="A74" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:4">
-      <x:c r="A75" s="1" t="s">
+      <x:c r="A75" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:4">
       <x:c r="A76" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:4">
       <x:c r="A77" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:4">
-      <x:c r="A78" s="2" t="s">
+      <x:c r="A78" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:4">
-      <x:c r="A79" s="1" t="s">
+      <x:c r="A79" s="2" t="s">
         <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:4">
+      <x:c r="A80" s="1" t="s">
+        <x:v>72</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D26"/>
+  <x:dimension ref="A1:D27"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="4.940625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="30.890625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>0.15</x:v>
+        <x:v>-9.86</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>0.21</x:v>
+        <x:v>-9.8</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>-1</x:v>
+        <x:v>-8.58</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
+        <x:v>0.15</x:v>
+      </x:c>
+      <x:c r="C8" s="4" t="n">
+        <x:v>0.21</x:v>
+      </x:c>
+      <x:c r="D8" s="4" t="n">
+        <x:v>-1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:4">
+      <x:c r="A9" s="2" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B9" s="4" t="n">
         <x:v>2.8</x:v>
       </x:c>
-      <x:c r="C8" s="4" t="n">
+      <x:c r="C9" s="4" t="n">
         <x:v>2.82</x:v>
       </x:c>
-      <x:c r="D8" s="4" t="n">
+      <x:c r="D9" s="4" t="n">
         <x:v>0.56</x:v>
       </x:c>
     </x:row>
-    <x:row r="10" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="11" spans="1:4">
-      <x:c r="A11" s="2" t="s">
-[...16 lines deleted...]
-      <x:c r="D13" s="3" t="s"/>
+      <x:c r="A11" s="2" t="s"/>
+      <x:c r="B11" s="3" t="s"/>
+      <x:c r="C11" s="3" t="s"/>
+      <x:c r="D11" s="3" t="s"/>
+    </x:row>
+    <x:row r="12" spans="1:4">
+      <x:c r="A12" s="2" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B12" s="4" t="n">
+        <x:v>-7.2</x:v>
+      </x:c>
+      <x:c r="C12" s="4" t="n">
+        <x:v>-7.06</x:v>
+      </x:c>
+      <x:c r="D12" s="4" t="n">
+        <x:v>-8.99</x:v>
+      </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
-      <x:c r="A14" s="2" t="s">
-[...13 lines deleted...]
-      <x:c r="A16" s="1" t="s">
+      <x:c r="A14" s="2" t="s"/>
+      <x:c r="B14" s="3" t="s"/>
+      <x:c r="C14" s="3" t="s"/>
+      <x:c r="D14" s="3" t="s"/>
+    </x:row>
+    <x:row r="15" spans="1:4">
+      <x:c r="A15" s="2" t="s">
         <x:v>61</x:v>
+      </x:c>
+      <x:c r="B15" s="4" t="n">
+        <x:v>-7.2</x:v>
+      </x:c>
+      <x:c r="C15" s="4" t="n">
+        <x:v>-7.06</x:v>
+      </x:c>
+      <x:c r="D15" s="4" t="n">
+        <x:v>-8.99</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
-      <x:c r="A19" s="2" t="s">
+      <x:c r="A19" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
-      <x:c r="A22" s="1" t="s">
+      <x:c r="A22" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
-      <x:c r="A25" s="2" t="s">
+      <x:c r="A25" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
-      <x:c r="A26" s="1" t="s">
+      <x:c r="A26" s="2" t="s">
         <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:4">
+      <x:c r="A27" s="1" t="s">
+        <x:v>72</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D102"/>
+  <x:dimension ref="A1:D103"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="7.260625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="30.890625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>-0.65</x:v>
+        <x:v>-9.97</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>-0.58</x:v>
+        <x:v>-9.91</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>-1.66</x:v>
+        <x:v>-8.71</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>1.89</x:v>
+        <x:v>-0.65</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>1.96</x:v>
+        <x:v>-0.58</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.66</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>8.39</x:v>
+        <x:v>1.89</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>8.45</x:v>
+        <x:v>1.96</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>1.91</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>4.58</x:v>
+        <x:v>8.39</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>4.63</x:v>
+        <x:v>8.45</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>9.5</x:v>
+        <x:v>1.91</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>14.55</x:v>
+        <x:v>4.58</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>14.61</x:v>
+        <x:v>4.63</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>12.01</x:v>
+        <x:v>9.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>1.41</x:v>
+        <x:v>14.55</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>1.47</x:v>
+        <x:v>14.61</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>2.94</x:v>
+        <x:v>12.01</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.93</x:v>
+        <x:v>1.41</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.47</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>3.05</x:v>
+        <x:v>2.94</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>5.67</x:v>
+        <x:v>1.93</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>5.73</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>1.64</x:v>
+        <x:v>3.05</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1.97</x:v>
+        <x:v>5.67</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>2.03</x:v>
+        <x:v>5.73</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>3.83</x:v>
+        <x:v>1.64</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>7.35</x:v>
+        <x:v>1.97</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>7.41</x:v>
+        <x:v>2.03</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>3.83</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>6.47</x:v>
+        <x:v>7.35</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>6.53</x:v>
+        <x:v>7.41</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>4.12</x:v>
+        <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>4.85</x:v>
+        <x:v>6.47</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>4.92</x:v>
+        <x:v>6.53</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>3.67</x:v>
+        <x:v>4.12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>6.46</x:v>
+        <x:v>4.85</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>6.52</x:v>
+        <x:v>4.92</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>0.76</x:v>
+        <x:v>3.67</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>-11.38</x:v>
+        <x:v>6.46</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>-11.32</x:v>
+        <x:v>6.52</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>-9.85</x:v>
+        <x:v>0.76</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>-1.79</x:v>
+        <x:v>-11.38</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>-1.72</x:v>
+        <x:v>-11.32</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>4.57</x:v>
+        <x:v>-9.85</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>-7.13</x:v>
+        <x:v>-1.79</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>-7.07</x:v>
+        <x:v>-1.72</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>4.57</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>1.06</x:v>
+        <x:v>-7.13</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>1.12</x:v>
+        <x:v>-7.07</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>-5.73</x:v>
+        <x:v>1.06</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>-5.67</x:v>
+        <x:v>1.12</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>-5.74</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>2.83</x:v>
+        <x:v>-5.73</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>2.89</x:v>
+        <x:v>-5.67</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>1.66</x:v>
+        <x:v>-5.74</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>-2.24</x:v>
+        <x:v>2.83</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>-2.17</x:v>
+        <x:v>2.89</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>0.05</x:v>
+        <x:v>1.66</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>-2.13</x:v>
+        <x:v>-2.24</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>-2.07</x:v>
+        <x:v>-2.17</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>-0.91</x:v>
+        <x:v>0.05</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>-2.74</x:v>
+        <x:v>-2.13</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>-2.68</x:v>
+        <x:v>-2.07</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>-3.36</x:v>
+        <x:v>-0.91</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>-0.17</x:v>
+        <x:v>-2.74</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-2.68</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-3.36</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>-8.21</x:v>
+        <x:v>-0.17</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>-8.15</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>-3.24</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>3.45</x:v>
+        <x:v>-8.21</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>3.51</x:v>
+        <x:v>-8.15</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>0.14</x:v>
+        <x:v>-3.24</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>1.29</x:v>
+        <x:v>3.45</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>1.35</x:v>
+        <x:v>3.51</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>3.67</x:v>
+        <x:v>0.14</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>6.96</x:v>
+        <x:v>1.29</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>7.02</x:v>
+        <x:v>1.35</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>3.67</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>6.96</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>-0.34</x:v>
+        <x:v>7.02</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>0.58</x:v>
+        <x:v>8.3</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>-8.11</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>-8.04</x:v>
+        <x:v>-0.34</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>-2.19</x:v>
+        <x:v>0.58</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>6.38</x:v>
+        <x:v>-8.11</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>6.45</x:v>
+        <x:v>-8.04</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>-2.19</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>1.53</x:v>
+        <x:v>6.38</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>6.45</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>-0.25</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>-9.66</x:v>
+        <x:v>1.53</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>-9.59</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>-4.57</x:v>
+        <x:v>-0.25</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>-9.66</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>0.06</x:v>
+        <x:v>-9.59</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>2.56</x:v>
+        <x:v>-4.57</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>-5.76</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>-5.7</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>0.16</x:v>
+        <x:v>2.56</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>6.49</x:v>
+        <x:v>-5.76</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>6.56</x:v>
+        <x:v>-5.7</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>4.61</x:v>
+        <x:v>0.16</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>7.24</x:v>
+        <x:v>6.49</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
-        <x:v>7.3</x:v>
+        <x:v>6.56</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>6.14</x:v>
+        <x:v>4.61</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
-        <x:v>-5.98</x:v>
+        <x:v>7.24</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
-        <x:v>-5.91</x:v>
+        <x:v>7.3</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>-8.19</x:v>
+        <x:v>6.14</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
-        <x:v>0.16</x:v>
+        <x:v>-5.98</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
-        <x:v>0.22</x:v>
+        <x:v>-5.91</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>-8.19</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
       <x:c r="A45" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
-        <x:v>-4.85</x:v>
+        <x:v>0.16</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
-        <x:v>-4.79</x:v>
+        <x:v>0.22</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>-1.61</x:v>
+        <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:4">
       <x:c r="A46" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
-        <x:v>-4.54</x:v>
+        <x:v>-4.85</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
-        <x:v>-4.48</x:v>
+        <x:v>-4.79</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>-3.96</x:v>
+        <x:v>-1.61</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:4">
       <x:c r="A47" s="2" t="s">
-        <x:v>81</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>6.93</x:v>
+        <x:v>-4.54</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
-        <x:v>6.99</x:v>
+        <x:v>-4.48</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>3.59</x:v>
+        <x:v>-3.96</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:4">
       <x:c r="A48" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
-        <x:v>-6.61</x:v>
+        <x:v>6.93</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
-        <x:v>-6.55</x:v>
+        <x:v>6.99</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>-4.98</x:v>
+        <x:v>3.59</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4">
       <x:c r="A49" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
-        <x:v>9.01</x:v>
+        <x:v>-6.61</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
-        <x:v>9.07</x:v>
+        <x:v>-6.55</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>4.14</x:v>
+        <x:v>-4.98</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4">
       <x:c r="A50" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
-        <x:v>4.91</x:v>
+        <x:v>9.01</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
-        <x:v>4.98</x:v>
+        <x:v>9.07</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>11.79</x:v>
+        <x:v>4.14</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4">
       <x:c r="A51" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>-8.45</x:v>
+        <x:v>4.91</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>-8.39</x:v>
+        <x:v>4.98</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>-5.52</x:v>
+        <x:v>11.79</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4">
       <x:c r="A52" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>3.32</x:v>
+        <x:v>-8.45</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>3.38</x:v>
+        <x:v>-8.39</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>2.68</x:v>
+        <x:v>-5.52</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>5.9</x:v>
+        <x:v>3.32</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
-        <x:v>5.96</x:v>
+        <x:v>3.38</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>4.21</x:v>
+        <x:v>2.68</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:4">
       <x:c r="A54" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B54" s="4" t="n">
-        <x:v>-15.18</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="C54" s="4" t="n">
-        <x:v>-15.12</x:v>
+        <x:v>5.96</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>-14.59</x:v>
+        <x:v>4.21</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B55" s="4" t="n">
-        <x:v>6.65</x:v>
+        <x:v>-15.18</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
-        <x:v>6.72</x:v>
+        <x:v>-15.12</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>6.81</x:v>
+        <x:v>-14.59</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B56" s="4" t="n">
-        <x:v>-7.47</x:v>
+        <x:v>6.65</x:v>
       </x:c>
       <x:c r="C56" s="4" t="n">
-        <x:v>-7.41</x:v>
+        <x:v>6.72</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>-2.4</x:v>
+        <x:v>6.81</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B57" s="4" t="n">
-        <x:v>6.87</x:v>
+        <x:v>-7.47</x:v>
       </x:c>
       <x:c r="C57" s="4" t="n">
-        <x:v>6.93</x:v>
+        <x:v>-7.41</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>5.47</x:v>
+        <x:v>-2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B58" s="4" t="n">
-        <x:v>0.68</x:v>
+        <x:v>6.87</x:v>
       </x:c>
       <x:c r="C58" s="4" t="n">
-        <x:v>0.74</x:v>
+        <x:v>6.93</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>6.12</x:v>
+        <x:v>5.47</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:4">
       <x:c r="A59" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B59" s="4" t="n">
-        <x:v>1.94</x:v>
+        <x:v>0.68</x:v>
       </x:c>
       <x:c r="C59" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>0.74</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>8.09</x:v>
+        <x:v>6.12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:4">
       <x:c r="A60" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B60" s="4" t="n">
-        <x:v>2.13</x:v>
+        <x:v>1.94</x:v>
       </x:c>
       <x:c r="C60" s="4" t="n">
-        <x:v>2.19</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>3.98</x:v>
+        <x:v>8.09</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:4">
       <x:c r="A61" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B61" s="4" t="n">
+        <x:v>2.13</x:v>
+      </x:c>
+      <x:c r="C61" s="4" t="n">
+        <x:v>2.19</x:v>
+      </x:c>
+      <x:c r="D61" s="4" t="n">
+        <x:v>3.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:4">
+      <x:c r="A62" s="2" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="B62" s="4" t="n">
         <x:v>-1.4</x:v>
       </x:c>
-      <x:c r="C61" s="4" t="n">
+      <x:c r="C62" s="4" t="n">
         <x:v>-1.4</x:v>
       </x:c>
-      <x:c r="D61" s="4" t="n">
+      <x:c r="D62" s="4" t="n">
         <x:v>-1.28</x:v>
       </x:c>
     </x:row>
-    <x:row r="63" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="64" spans="1:4">
-      <x:c r="A64" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A64" s="2" t="s"/>
+      <x:c r="B64" s="3" t="s"/>
+      <x:c r="C64" s="3" t="s"/>
+      <x:c r="D64" s="3" t="s"/>
     </x:row>
     <x:row r="65" spans="1:4">
       <x:c r="A65" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B65" s="4" t="n">
-        <x:v>29.84</x:v>
+        <x:v>-8.86</x:v>
       </x:c>
       <x:c r="C65" s="4" t="n">
-        <x:v>30.06</x:v>
+        <x:v>-8.68</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>25</x:v>
+        <x:v>-11.56</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:4">
       <x:c r="A66" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B66" s="4" t="n">
-        <x:v>9.23</x:v>
+        <x:v>29.84</x:v>
       </x:c>
       <x:c r="C66" s="4" t="n">
-        <x:v>9.43</x:v>
+        <x:v>30.06</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>7.83</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:4">
       <x:c r="A67" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B67" s="4" t="n">
-        <x:v>16.54</x:v>
+        <x:v>9.23</x:v>
       </x:c>
       <x:c r="C67" s="4" t="n">
-        <x:v>16.75</x:v>
+        <x:v>9.43</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>13.61</x:v>
+        <x:v>7.83</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:4">
       <x:c r="A68" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B68" s="4" t="n">
-        <x:v>-1.08</x:v>
+        <x:v>16.54</x:v>
       </x:c>
       <x:c r="C68" s="4" t="n">
-        <x:v>-0.89</x:v>
+        <x:v>16.75</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>-5.84</x:v>
+        <x:v>13.61</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:4">
       <x:c r="A69" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B69" s="4" t="n">
-        <x:v>-7.82</x:v>
+        <x:v>-1.08</x:v>
       </x:c>
       <x:c r="C69" s="4" t="n">
-        <x:v>-7.64</x:v>
+        <x:v>-0.89</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>8.25</x:v>
+        <x:v>-5.84</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:4">
       <x:c r="A70" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B70" s="4" t="n">
-        <x:v>-5.24</x:v>
+        <x:v>-7.82</x:v>
       </x:c>
       <x:c r="C70" s="4" t="n">
-        <x:v>-5.05</x:v>
+        <x:v>-7.64</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>-4.13</x:v>
+        <x:v>8.25</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:4">
       <x:c r="A71" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B71" s="4" t="n">
-        <x:v>-4.97</x:v>
+        <x:v>-5.24</x:v>
       </x:c>
       <x:c r="C71" s="4" t="n">
-        <x:v>-4.79</x:v>
+        <x:v>-5.05</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>-4.81</x:v>
+        <x:v>-4.13</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:4">
       <x:c r="A72" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B72" s="4" t="n">
-        <x:v>-3.82</x:v>
+        <x:v>-4.97</x:v>
       </x:c>
       <x:c r="C72" s="4" t="n">
-        <x:v>-3.63</x:v>
+        <x:v>-4.79</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>0.46</x:v>
+        <x:v>-4.81</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:4">
       <x:c r="A73" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B73" s="4" t="n">
-        <x:v>-2.11</x:v>
+        <x:v>-3.82</x:v>
       </x:c>
       <x:c r="C73" s="4" t="n">
-        <x:v>-1.92</x:v>
+        <x:v>-3.63</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>6.54</x:v>
+        <x:v>0.46</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:4">
       <x:c r="A74" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B74" s="4" t="n">
-        <x:v>-2.41</x:v>
+        <x:v>-2.11</x:v>
       </x:c>
       <x:c r="C74" s="4" t="n">
-        <x:v>-2.23</x:v>
+        <x:v>-1.92</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>-3.38</x:v>
+        <x:v>6.54</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:4">
       <x:c r="A75" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B75" s="4" t="n">
-        <x:v>0.36</x:v>
+        <x:v>-2.41</x:v>
       </x:c>
       <x:c r="C75" s="4" t="n">
-        <x:v>0.55</x:v>
+        <x:v>-2.23</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>7.46</x:v>
+        <x:v>-3.38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:4">
       <x:c r="A76" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B76" s="4" t="n">
-        <x:v>0.99</x:v>
+        <x:v>0.36</x:v>
       </x:c>
       <x:c r="C76" s="4" t="n">
-        <x:v>1.18</x:v>
+        <x:v>0.55</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>0.29</x:v>
+        <x:v>7.46</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:4">
       <x:c r="A77" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B77" s="4" t="n">
-        <x:v>-2.88</x:v>
+        <x:v>0.99</x:v>
       </x:c>
       <x:c r="C77" s="4" t="n">
-        <x:v>-2.7</x:v>
+        <x:v>1.18</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>-2.11</x:v>
+        <x:v>0.29</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:4">
       <x:c r="A78" s="2" t="s">
-        <x:v>96</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B78" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>-2.88</x:v>
       </x:c>
       <x:c r="C78" s="4" t="n">
-        <x:v>7</x:v>
+        <x:v>-2.7</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>10.62</x:v>
+        <x:v>-2.11</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:4">
       <x:c r="A79" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B79" s="4" t="n">
-        <x:v>0.16</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="C79" s="4" t="n">
-        <x:v>0.35</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>1.09</x:v>
+        <x:v>10.62</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:4">
       <x:c r="A80" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B80" s="4" t="n">
-        <x:v>-16.3</x:v>
+        <x:v>0.16</x:v>
       </x:c>
       <x:c r="C80" s="4" t="n">
-        <x:v>-16.13</x:v>
+        <x:v>0.35</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>-10.96</x:v>
+        <x:v>1.09</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:4">
       <x:c r="A81" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B81" s="4" t="n">
-        <x:v>9.68</x:v>
+        <x:v>-16.3</x:v>
       </x:c>
       <x:c r="C81" s="4" t="n">
-        <x:v>9.88</x:v>
+        <x:v>-16.13</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>20.97</x:v>
+        <x:v>-10.96</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:4">
       <x:c r="A82" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B82" s="4" t="n">
+        <x:v>9.68</x:v>
+      </x:c>
+      <x:c r="C82" s="4" t="n">
+        <x:v>9.88</x:v>
+      </x:c>
+      <x:c r="D82" s="4" t="n">
+        <x:v>20.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:4">
+      <x:c r="A83" s="2" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="B83" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
-      <x:c r="C82" s="4" t="n">
+      <x:c r="C83" s="4" t="n">
         <x:v>0.76</x:v>
       </x:c>
-      <x:c r="D82" s="4" t="n">
+      <x:c r="D83" s="4" t="n">
         <x:v>2.65</x:v>
       </x:c>
     </x:row>
-    <x:row r="84" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="85" spans="1:4">
-      <x:c r="A85" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A85" s="2" t="s"/>
+      <x:c r="B85" s="3" t="s"/>
+      <x:c r="C85" s="3" t="s"/>
+      <x:c r="D85" s="3" t="s"/>
     </x:row>
     <x:row r="86" spans="1:4">
-      <x:c r="A86" s="2" t="n">
-        <x:v>2025</x:v>
+      <x:c r="A86" s="2" t="s">
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B86" s="4" t="n">
-        <x:v>16.08</x:v>
+        <x:v>18.34</x:v>
       </x:c>
       <x:c r="C86" s="4" t="n">
-        <x:v>16.95</x:v>
+        <x:v>18.77</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>24.88</x:v>
+        <x:v>10.54</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:4">
       <x:c r="A87" s="2" t="n">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="B87" s="4" t="n">
-        <x:v>-15.21</x:v>
+        <x:v>16.08</x:v>
       </x:c>
       <x:c r="C87" s="4" t="n">
-        <x:v>-14.56</x:v>
+        <x:v>16.95</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>-2.33</x:v>
+        <x:v>24.88</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:4">
       <x:c r="A88" s="2" t="n">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="B88" s="4" t="n">
-        <x:v>-3.94</x:v>
+        <x:v>-15.21</x:v>
       </x:c>
       <x:c r="C88" s="4" t="n">
-        <x:v>-3.21</x:v>
+        <x:v>-14.56</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>1.93</x:v>
+        <x:v>-2.33</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:4">
       <x:c r="A89" s="2" t="n">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="B89" s="4" t="n">
-        <x:v>-1.79</x:v>
+        <x:v>-3.94</x:v>
       </x:c>
       <x:c r="C89" s="4" t="n">
-        <x:v>-1.04</x:v>
+        <x:v>-3.21</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>20.45</x:v>
+        <x:v>1.93</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:4">
       <x:c r="A90" s="2" t="n">
+        <x:v>2022</x:v>
+      </x:c>
+      <x:c r="B90" s="4" t="n">
+        <x:v>-1.79</x:v>
+      </x:c>
+      <x:c r="C90" s="4" t="n">
+        <x:v>-1.04</x:v>
+      </x:c>
+      <x:c r="D90" s="4" t="n">
+        <x:v>20.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:4">
+      <x:c r="A91" s="2" t="n">
         <x:v>2021</x:v>
       </x:c>
-      <x:c r="B90" s="4" t="n">
+      <x:c r="B91" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
-      <x:c r="C90" s="4" t="n">
+      <x:c r="C91" s="4" t="n">
         <x:v>0.76</x:v>
       </x:c>
-      <x:c r="D90" s="4" t="n">
+      <x:c r="D91" s="4" t="n">
         <x:v>2.65</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:4">
       <x:c r="A93" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:4">
       <x:c r="A94" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:4">
-      <x:c r="A95" s="2" t="s">
+      <x:c r="A95" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:4">
       <x:c r="A96" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:4">
       <x:c r="A97" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:4">
-      <x:c r="A98" s="1" t="s">
+      <x:c r="A98" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:4">
       <x:c r="A99" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:4">
       <x:c r="A100" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:4">
-      <x:c r="A101" s="2" t="s">
+      <x:c r="A101" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:4">
-      <x:c r="A102" s="1" t="s">
+      <x:c r="A102" s="2" t="s">
         <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:4">
+      <x:c r="A103" s="1" t="s">
+        <x:v>72</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D114"/>
+  <x:dimension ref="A1:D115"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="7.260625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="30.890625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>-0.93</x:v>
+        <x:v>-11.17</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>-0.87</x:v>
+        <x:v>-11.11</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-9.98</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>2.92</x:v>
+        <x:v>-0.93</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>2.98</x:v>
+        <x:v>-0.87</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>-0.21</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>6.68</x:v>
+        <x:v>2.92</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>6.74</x:v>
+        <x:v>2.98</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>-0.08</x:v>
+        <x:v>-0.21</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>5.15</x:v>
+        <x:v>6.68</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>5.21</x:v>
+        <x:v>6.74</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>9.86</x:v>
+        <x:v>-0.08</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>15.77</x:v>
+        <x:v>5.15</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>15.83</x:v>
+        <x:v>5.21</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>13.51</x:v>
+        <x:v>9.86</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2.22</x:v>
+        <x:v>15.77</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>2.29</x:v>
+        <x:v>15.83</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>3.68</x:v>
+        <x:v>13.51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>2.37</x:v>
+        <x:v>2.22</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>2.43</x:v>
+        <x:v>2.29</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>3.56</x:v>
+        <x:v>3.68</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>4.71</x:v>
+        <x:v>2.37</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>4.78</x:v>
+        <x:v>2.43</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>0.68</x:v>
+        <x:v>3.56</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1.44</x:v>
+        <x:v>4.71</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>4.78</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>3.33</x:v>
+        <x:v>0.68</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>8.59</x:v>
+        <x:v>1.44</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>8.66</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>6.28</x:v>
+        <x:v>3.33</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>4.31</x:v>
+        <x:v>8.59</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>4.37</x:v>
+        <x:v>8.66</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>2.21</x:v>
+        <x:v>6.28</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>6.38</x:v>
+        <x:v>4.31</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>6.44</x:v>
+        <x:v>4.37</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>4.96</x:v>
+        <x:v>2.21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>7.74</x:v>
+        <x:v>6.38</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>6.44</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>2.01</x:v>
+        <x:v>4.96</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>-8.82</x:v>
+        <x:v>7.74</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>-8.76</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>-7.2</x:v>
+        <x:v>2.01</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-8.82</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>-1.14</x:v>
+        <x:v>-8.76</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>4.94</x:v>
+        <x:v>-7.2</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>-6.62</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>-6.56</x:v>
+        <x:v>-1.14</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>0.99</x:v>
+        <x:v>4.94</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>1.54</x:v>
+        <x:v>-6.62</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>-6.56</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>3.68</x:v>
+        <x:v>0.99</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>-7.53</x:v>
+        <x:v>1.54</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>-7.47</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>-7.37</x:v>
+        <x:v>3.68</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>1.39</x:v>
+        <x:v>-7.53</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>1.45</x:v>
+        <x:v>-7.47</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>0.31</x:v>
+        <x:v>-7.37</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>-4.83</x:v>
+        <x:v>1.39</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>-4.77</x:v>
+        <x:v>1.45</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>-3.04</x:v>
+        <x:v>0.31</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>-0.66</x:v>
+        <x:v>-4.83</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-4.77</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>0.75</x:v>
+        <x:v>-3.04</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.66</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>-0.34</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>-0.82</x:v>
+        <x:v>0.75</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>1.33</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>1.39</x:v>
+        <x:v>-0.34</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>0.71</x:v>
+        <x:v>-0.82</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>-8.53</x:v>
+        <x:v>1.33</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>-8.47</x:v>
+        <x:v>1.39</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>-3.49</x:v>
+        <x:v>0.71</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>4.48</x:v>
+        <x:v>-8.53</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>4.55</x:v>
+        <x:v>-8.47</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>1.04</x:v>
+        <x:v>-3.49</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>0.24</x:v>
+        <x:v>4.48</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>0.31</x:v>
+        <x:v>4.55</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>2.59</x:v>
+        <x:v>1.04</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>6.56</x:v>
+        <x:v>0.24</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>6.62</x:v>
+        <x:v>0.31</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>2.59</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>-0.67</x:v>
+        <x:v>6.56</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>-0.61</x:v>
+        <x:v>6.62</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>-0.04</x:v>
+        <x:v>7.9</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>-9.62</x:v>
+        <x:v>-0.67</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>-9.56</x:v>
+        <x:v>-0.61</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>-3.45</x:v>
+        <x:v>-0.04</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>-9.62</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>7.87</x:v>
+        <x:v>-9.56</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>2.69</x:v>
+        <x:v>-3.45</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>3.92</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>3.99</x:v>
+        <x:v>7.87</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.69</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>-9.77</x:v>
+        <x:v>3.92</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>-9.71</x:v>
+        <x:v>3.99</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>-4.93</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>-1.17</x:v>
+        <x:v>-9.77</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-9.71</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>1.48</x:v>
+        <x:v>-4.93</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>-7.27</x:v>
+        <x:v>-1.17</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>-7.21</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>-1.52</x:v>
+        <x:v>1.48</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>8.29</x:v>
+        <x:v>-7.27</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>8.36</x:v>
+        <x:v>-7.21</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>6.62</x:v>
+        <x:v>-1.52</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>7.24</x:v>
+        <x:v>8.29</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
-        <x:v>7.3</x:v>
+        <x:v>8.36</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>6.26</x:v>
+        <x:v>6.62</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
-        <x:v>-7.23</x:v>
+        <x:v>7.24</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
-        <x:v>-7.16</x:v>
+        <x:v>7.3</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>-9.59</x:v>
+        <x:v>6.26</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
-        <x:v>-0.09</x:v>
+        <x:v>-7.23</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
-        <x:v>-0.03</x:v>
+        <x:v>-7.16</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>2.55</x:v>
+        <x:v>-9.59</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
       <x:c r="A45" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
-        <x:v>-3.59</x:v>
+        <x:v>-0.09</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
-        <x:v>-3.53</x:v>
+        <x:v>-0.03</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>-0.38</x:v>
+        <x:v>2.55</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:4">
       <x:c r="A46" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
-        <x:v>-6.98</x:v>
+        <x:v>-3.59</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
-        <x:v>-6.92</x:v>
+        <x:v>-3.53</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>-6.23</x:v>
+        <x:v>-0.38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:4">
       <x:c r="A47" s="2" t="s">
-        <x:v>81</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>8.97</x:v>
+        <x:v>-6.98</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
-        <x:v>9.03</x:v>
+        <x:v>-6.92</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>5.7</x:v>
+        <x:v>-6.23</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:4">
       <x:c r="A48" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
-        <x:v>-5.1</x:v>
+        <x:v>8.97</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
-        <x:v>-5.03</x:v>
+        <x:v>9.03</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>-2.92</x:v>
+        <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4">
       <x:c r="A49" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
-        <x:v>12.98</x:v>
+        <x:v>-5.1</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
-        <x:v>13.04</x:v>
+        <x:v>-5.03</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>7.29</x:v>
+        <x:v>-2.92</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4">
       <x:c r="A50" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
-        <x:v>6.83</x:v>
+        <x:v>12.98</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
-        <x:v>6.89</x:v>
+        <x:v>13.04</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>13.63</x:v>
+        <x:v>7.29</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4">
       <x:c r="A51" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>-10.92</x:v>
+        <x:v>6.83</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>-10.85</x:v>
+        <x:v>6.89</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>-8.14</x:v>
+        <x:v>13.63</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4">
       <x:c r="A52" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>2.13</x:v>
+        <x:v>-10.92</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>-10.85</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>1.78</x:v>
+        <x:v>-8.14</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>6.46</x:v>
+        <x:v>2.13</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
-        <x:v>6.53</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>4.87</x:v>
+        <x:v>1.78</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:4">
       <x:c r="A54" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B54" s="4" t="n">
-        <x:v>-16.31</x:v>
+        <x:v>6.46</x:v>
       </x:c>
       <x:c r="C54" s="4" t="n">
-        <x:v>-16.25</x:v>
+        <x:v>6.53</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>-15.87</x:v>
+        <x:v>4.87</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B55" s="4" t="n">
-        <x:v>7.59</x:v>
+        <x:v>-16.31</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
-        <x:v>7.66</x:v>
+        <x:v>-16.25</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>7.59</x:v>
+        <x:v>-15.87</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B56" s="4" t="n">
-        <x:v>-9.28</x:v>
+        <x:v>7.59</x:v>
       </x:c>
       <x:c r="C56" s="4" t="n">
-        <x:v>-9.22</x:v>
+        <x:v>7.66</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>-4.35</x:v>
+        <x:v>7.59</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B57" s="4" t="n">
-        <x:v>6.88</x:v>
+        <x:v>-9.28</x:v>
       </x:c>
       <x:c r="C57" s="4" t="n">
-        <x:v>6.94</x:v>
+        <x:v>-9.22</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>5.79</x:v>
+        <x:v>-4.35</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B58" s="4" t="n">
-        <x:v>0.35</x:v>
+        <x:v>6.88</x:v>
       </x:c>
       <x:c r="C58" s="4" t="n">
-        <x:v>0.41</x:v>
+        <x:v>6.94</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>5.71</x:v>
+        <x:v>5.79</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:4">
       <x:c r="A59" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B59" s="4" t="n">
-        <x:v>1.66</x:v>
+        <x:v>0.35</x:v>
       </x:c>
       <x:c r="C59" s="4" t="n">
-        <x:v>1.73</x:v>
+        <x:v>0.41</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>7.77</x:v>
+        <x:v>5.71</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:4">
       <x:c r="A60" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B60" s="4" t="n">
-        <x:v>3.44</x:v>
+        <x:v>1.66</x:v>
       </x:c>
       <x:c r="C60" s="4" t="n">
-        <x:v>3.51</x:v>
+        <x:v>1.73</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>5.76</x:v>
+        <x:v>7.77</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:4">
       <x:c r="A61" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B61" s="4" t="n">
-        <x:v>-5.99</x:v>
+        <x:v>3.44</x:v>
       </x:c>
       <x:c r="C61" s="4" t="n">
-        <x:v>-5.93</x:v>
+        <x:v>3.51</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>-4.73</x:v>
+        <x:v>5.76</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:4">
       <x:c r="A62" s="2" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B62" s="4" t="n">
-        <x:v>7.68</x:v>
+        <x:v>-5.99</x:v>
       </x:c>
       <x:c r="C62" s="4" t="n">
-        <x:v>7.74</x:v>
+        <x:v>-5.93</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>5.48</x:v>
+        <x:v>-4.73</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:4">
       <x:c r="A63" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B63" s="4" t="n">
-        <x:v>-0.09</x:v>
+        <x:v>7.68</x:v>
       </x:c>
       <x:c r="C63" s="4" t="n">
-        <x:v>-0.03</x:v>
+        <x:v>7.74</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>5.48</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:4">
       <x:c r="A64" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B64" s="4" t="n">
-        <x:v>-0.05</x:v>
+        <x:v>-0.09</x:v>
       </x:c>
       <x:c r="C64" s="4" t="n">
-        <x:v>0.02</x:v>
+        <x:v>-0.03</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>-1.91</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:4">
       <x:c r="A65" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B65" s="4" t="n">
-        <x:v>-2.39</x:v>
+        <x:v>-0.05</x:v>
       </x:c>
       <x:c r="C65" s="4" t="n">
-        <x:v>-2.32</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>-1.22</x:v>
+        <x:v>-1.91</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:4">
       <x:c r="A66" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B66" s="4" t="n">
-        <x:v>2.83</x:v>
+        <x:v>-2.39</x:v>
       </x:c>
       <x:c r="C66" s="4" t="n">
-        <x:v>2.89</x:v>
+        <x:v>-2.32</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>-0.61</x:v>
+        <x:v>-1.22</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:4">
       <x:c r="A67" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B67" s="4" t="n">
-        <x:v>3.62</x:v>
+        <x:v>2.83</x:v>
       </x:c>
       <x:c r="C67" s="4" t="n">
-        <x:v>3.68</x:v>
+        <x:v>2.89</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>-0.61</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:4">
       <x:c r="A68" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B68" s="4" t="n">
-        <x:v>0.84</x:v>
+        <x:v>3.62</x:v>
       </x:c>
       <x:c r="C68" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>3.68</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:4">
       <x:c r="A69" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B69" s="4" t="n">
+        <x:v>0.84</x:v>
+      </x:c>
+      <x:c r="C69" s="4" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="D69" s="4" t="n">
+        <x:v>3.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:4">
+      <x:c r="A70" s="2" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="B70" s="4" t="n">
         <x:v>1.35</x:v>
       </x:c>
-      <x:c r="C69" s="4" t="n">
+      <x:c r="C70" s="4" t="n">
         <x:v>1.35</x:v>
       </x:c>
-      <x:c r="D69" s="4" t="n">
+      <x:c r="D70" s="4" t="n">
         <x:v>-0.61</x:v>
       </x:c>
     </x:row>
-    <x:row r="71" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="72" spans="1:4">
-      <x:c r="A72" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A72" s="2" t="s"/>
+      <x:c r="B72" s="3" t="s"/>
+      <x:c r="C72" s="3" t="s"/>
+      <x:c r="D72" s="3" t="s"/>
     </x:row>
     <x:row r="73" spans="1:4">
       <x:c r="A73" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B73" s="4" t="n">
-        <x:v>29.87</x:v>
+        <x:v>-9.43</x:v>
       </x:c>
       <x:c r="C73" s="4" t="n">
-        <x:v>30.08</x:v>
+        <x:v>-9.26</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>24.6</x:v>
+        <x:v>-11.79</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:4">
       <x:c r="A74" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B74" s="4" t="n">
-        <x:v>9.57</x:v>
+        <x:v>29.87</x:v>
       </x:c>
       <x:c r="C74" s="4" t="n">
-        <x:v>9.78</x:v>
+        <x:v>30.08</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>24.6</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:4">
       <x:c r="A75" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B75" s="4" t="n">
-        <x:v>14.9</x:v>
+        <x:v>9.57</x:v>
       </x:c>
       <x:c r="C75" s="4" t="n">
-        <x:v>15.11</x:v>
+        <x:v>9.78</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>12.24</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:4">
       <x:c r="A76" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B76" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>14.9</x:v>
       </x:c>
       <x:c r="C76" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>15.11</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>-0.63</x:v>
+        <x:v>12.24</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:4">
       <x:c r="A77" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B77" s="4" t="n">
-        <x:v>-6.32</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="C77" s="4" t="n">
-        <x:v>-6.15</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>9.87</x:v>
+        <x:v>-0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:4">
       <x:c r="A78" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B78" s="4" t="n">
-        <x:v>-10.78</x:v>
+        <x:v>-6.32</x:v>
       </x:c>
       <x:c r="C78" s="4" t="n">
-        <x:v>-10.6</x:v>
+        <x:v>-6.15</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>-9.91</x:v>
+        <x:v>9.87</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:4">
       <x:c r="A79" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B79" s="4" t="n">
-        <x:v>0.25</x:v>
+        <x:v>-10.78</x:v>
       </x:c>
       <x:c r="C79" s="4" t="n">
-        <x:v>0.44</x:v>
+        <x:v>-10.6</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>0.63</x:v>
+        <x:v>-9.91</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:4">
       <x:c r="A80" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B80" s="4" t="n">
-        <x:v>-4.2</x:v>
+        <x:v>0.25</x:v>
       </x:c>
       <x:c r="C80" s="4" t="n">
-        <x:v>-4.02</x:v>
+        <x:v>0.44</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>0.04</x:v>
+        <x:v>0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:4">
       <x:c r="A81" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B81" s="4" t="n">
-        <x:v>-4.34</x:v>
+        <x:v>-4.2</x:v>
       </x:c>
       <x:c r="C81" s="4" t="n">
-        <x:v>-4.16</x:v>
+        <x:v>-4.02</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>4.13</x:v>
+        <x:v>0.04</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:4">
       <x:c r="A82" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B82" s="4" t="n">
-        <x:v>1.09</x:v>
+        <x:v>-4.34</x:v>
       </x:c>
       <x:c r="C82" s="4" t="n">
-        <x:v>1.28</x:v>
+        <x:v>-4.16</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>-0.02</x:v>
+        <x:v>4.13</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:4">
       <x:c r="A83" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B83" s="4" t="n">
-        <x:v>-0.75</x:v>
+        <x:v>1.09</x:v>
       </x:c>
       <x:c r="C83" s="4" t="n">
-        <x:v>-0.56</x:v>
+        <x:v>1.28</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>6.55</x:v>
+        <x:v>-0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:4">
       <x:c r="A84" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B84" s="4" t="n">
-        <x:v>-0.61</x:v>
+        <x:v>-0.75</x:v>
       </x:c>
       <x:c r="C84" s="4" t="n">
-        <x:v>-0.42</x:v>
+        <x:v>-0.56</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>-1.48</x:v>
+        <x:v>6.55</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:4">
       <x:c r="A85" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B85" s="4" t="n">
-        <x:v>-2.28</x:v>
+        <x:v>-0.61</x:v>
       </x:c>
       <x:c r="C85" s="4" t="n">
-        <x:v>-2.09</x:v>
+        <x:v>-0.42</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>-1.25</x:v>
+        <x:v>-1.48</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:4">
       <x:c r="A86" s="2" t="s">
-        <x:v>96</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B86" s="4" t="n">
-        <x:v>14.55</x:v>
+        <x:v>-2.28</x:v>
       </x:c>
       <x:c r="C86" s="4" t="n">
-        <x:v>14.76</x:v>
+        <x:v>-2.09</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>18.35</x:v>
+        <x:v>-1.25</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:4">
       <x:c r="A87" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B87" s="4" t="n">
-        <x:v>-3.13</x:v>
+        <x:v>14.55</x:v>
       </x:c>
       <x:c r="C87" s="4" t="n">
-        <x:v>-2.94</x:v>
+        <x:v>14.76</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>-1.95</x:v>
+        <x:v>18.35</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:4">
       <x:c r="A88" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B88" s="4" t="n">
-        <x:v>-18.32</x:v>
+        <x:v>-3.13</x:v>
       </x:c>
       <x:c r="C88" s="4" t="n">
-        <x:v>-18.15</x:v>
+        <x:v>-2.94</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>-13.42</x:v>
+        <x:v>-1.95</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:4">
       <x:c r="A89" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B89" s="4" t="n">
-        <x:v>9.04</x:v>
+        <x:v>-18.32</x:v>
       </x:c>
       <x:c r="C89" s="4" t="n">
-        <x:v>9.24</x:v>
+        <x:v>-18.15</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>20.51</x:v>
+        <x:v>-13.42</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:4">
       <x:c r="A90" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B90" s="4" t="n">
-        <x:v>4.71</x:v>
+        <x:v>9.04</x:v>
       </x:c>
       <x:c r="C90" s="4" t="n">
-        <x:v>4.91</x:v>
+        <x:v>9.24</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>6.28</x:v>
+        <x:v>20.51</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:4">
       <x:c r="A91" s="2" t="s">
-        <x:v>112</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B91" s="4" t="n">
-        <x:v>-2.53</x:v>
+        <x:v>4.71</x:v>
       </x:c>
       <x:c r="C91" s="4" t="n">
-        <x:v>-2.34</x:v>
+        <x:v>4.91</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>-2.03</x:v>
+        <x:v>6.28</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:4">
       <x:c r="A92" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B92" s="4" t="n">
-        <x:v>7.45</x:v>
+        <x:v>-2.53</x:v>
       </x:c>
       <x:c r="C92" s="4" t="n">
-        <x:v>7.65</x:v>
+        <x:v>-2.34</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>8.12</x:v>
+        <x:v>-2.03</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:4">
       <x:c r="A93" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B93" s="4" t="n">
+        <x:v>7.45</x:v>
+      </x:c>
+      <x:c r="C93" s="4" t="n">
+        <x:v>7.65</x:v>
+      </x:c>
+      <x:c r="D93" s="4" t="n">
+        <x:v>8.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:4">
+      <x:c r="A94" s="2" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="B94" s="4" t="n">
         <x:v>1.35</x:v>
       </x:c>
-      <x:c r="C93" s="4" t="n">
+      <x:c r="C94" s="4" t="n">
         <x:v>1.35</x:v>
       </x:c>
-      <x:c r="D93" s="4" t="n">
+      <x:c r="D94" s="4" t="n">
         <x:v>-0.61</x:v>
       </x:c>
     </x:row>
-    <x:row r="95" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="96" spans="1:4">
-      <x:c r="A96" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A96" s="2" t="s"/>
+      <x:c r="B96" s="3" t="s"/>
+      <x:c r="C96" s="3" t="s"/>
+      <x:c r="D96" s="3" t="s"/>
     </x:row>
     <x:row r="97" spans="1:4">
-      <x:c r="A97" s="2" t="n">
-        <x:v>2025</x:v>
+      <x:c r="A97" s="2" t="s">
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B97" s="4" t="n">
-        <x:v>23.25</x:v>
+        <x:v>17.61</x:v>
       </x:c>
       <x:c r="C97" s="4" t="n">
-        <x:v>24.17</x:v>
+        <x:v>18.04</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>32.48</x:v>
+        <x:v>9.91</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:4">
       <x:c r="A98" s="2" t="n">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="B98" s="4" t="n">
-        <x:v>-18.03</x:v>
+        <x:v>23.25</x:v>
       </x:c>
       <x:c r="C98" s="4" t="n">
-        <x:v>-17.4</x:v>
+        <x:v>24.17</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>-5.56</x:v>
+        <x:v>32.48</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:4">
       <x:c r="A99" s="2" t="n">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="B99" s="4" t="n">
-        <x:v>-2.55</x:v>
+        <x:v>-18.03</x:v>
       </x:c>
       <x:c r="C99" s="4" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-17.4</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>3.64</x:v>
+        <x:v>-5.56</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:4">
       <x:c r="A100" s="2" t="n">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="B100" s="4" t="n">
-        <x:v>-1.17</x:v>
+        <x:v>-2.55</x:v>
       </x:c>
       <x:c r="C100" s="4" t="n">
-        <x:v>-0.41</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>21.08</x:v>
+        <x:v>3.64</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:4">
       <x:c r="A101" s="2" t="n">
+        <x:v>2022</x:v>
+      </x:c>
+      <x:c r="B101" s="4" t="n">
+        <x:v>-1.17</x:v>
+      </x:c>
+      <x:c r="C101" s="4" t="n">
+        <x:v>-0.41</x:v>
+      </x:c>
+      <x:c r="D101" s="4" t="n">
+        <x:v>21.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:4">
+      <x:c r="A102" s="2" t="n">
         <x:v>2021</x:v>
       </x:c>
-      <x:c r="B101" s="4" t="n">
+      <x:c r="B102" s="4" t="n">
         <x:v>11.15</x:v>
       </x:c>
-      <x:c r="C101" s="4" t="n">
+      <x:c r="C102" s="4" t="n">
         <x:v>11.78</x:v>
       </x:c>
-      <x:c r="D101" s="4" t="n">
+      <x:c r="D102" s="4" t="n">
         <x:v>11.89</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:4">
       <x:c r="A104" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:4">
       <x:c r="A105" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:4">
       <x:c r="A106" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:4">
-      <x:c r="A107" s="2" t="s">
+      <x:c r="A107" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:4">
       <x:c r="A108" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:4">
       <x:c r="A109" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:4">
-      <x:c r="A110" s="1" t="s">
+      <x:c r="A110" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:4">
       <x:c r="A111" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:4">
       <x:c r="A112" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:4">
-      <x:c r="A113" s="2" t="s">
+      <x:c r="A113" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:4">
-      <x:c r="A114" s="1" t="s">
+      <x:c r="A114" s="2" t="s">
         <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:4">
+      <x:c r="A115" s="1" t="s">
+        <x:v>72</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D76"/>
+  <x:dimension ref="A1:D77"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="7.260625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="30.890625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>-0.95</x:v>
+        <x:v>-11.16</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>-0.88</x:v>
+        <x:v>-11.1</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-9.98</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>2.93</x:v>
+        <x:v>-0.95</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>-0.88</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>-0.21</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>6.65</x:v>
+        <x:v>2.93</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>6.72</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>-0.08</x:v>
+        <x:v>-0.21</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>5.18</x:v>
+        <x:v>6.65</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>5.25</x:v>
+        <x:v>6.72</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>9.86</x:v>
+        <x:v>-0.08</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>15.76</x:v>
+        <x:v>5.18</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>15.82</x:v>
+        <x:v>5.25</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>13.51</x:v>
+        <x:v>9.86</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2.19</x:v>
+        <x:v>15.76</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>2.26</x:v>
+        <x:v>15.82</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>3.68</x:v>
+        <x:v>13.51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.19</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>2.47</x:v>
+        <x:v>2.26</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>3.56</x:v>
+        <x:v>3.68</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>4.77</x:v>
+        <x:v>2.47</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>0.68</x:v>
+        <x:v>3.56</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1.46</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>1.52</x:v>
+        <x:v>4.77</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>3.33</x:v>
+        <x:v>0.68</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>8.6</x:v>
+        <x:v>1.46</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>8.66</x:v>
+        <x:v>1.52</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>6.28</x:v>
+        <x:v>3.33</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>4.36</x:v>
+        <x:v>8.66</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>2.21</x:v>
+        <x:v>6.28</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>6.34</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>6.4</x:v>
+        <x:v>4.36</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>4.96</x:v>
+        <x:v>2.21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>7.74</x:v>
+        <x:v>6.34</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>7.81</x:v>
+        <x:v>6.4</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>2.01</x:v>
+        <x:v>4.96</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>-8.79</x:v>
+        <x:v>7.74</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>-8.73</x:v>
+        <x:v>7.81</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>-7.2</x:v>
+        <x:v>2.01</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-8.79</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>-1.13</x:v>
+        <x:v>-8.73</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>4.94</x:v>
+        <x:v>-7.2</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>-6.69</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>-6.62</x:v>
+        <x:v>-1.13</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>0.99</x:v>
+        <x:v>4.94</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>1.56</x:v>
+        <x:v>-6.69</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>1.63</x:v>
+        <x:v>-6.62</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>3.68</x:v>
+        <x:v>0.99</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>-7.5</x:v>
+        <x:v>1.56</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>-7.44</x:v>
+        <x:v>1.63</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>-7.37</x:v>
+        <x:v>3.68</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>1.35</x:v>
+        <x:v>-7.5</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>1.42</x:v>
+        <x:v>-7.44</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>0.31</x:v>
+        <x:v>-7.37</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>-4.83</x:v>
+        <x:v>1.35</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>-4.76</x:v>
+        <x:v>1.42</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>-3.04</x:v>
+        <x:v>0.31</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>-0.64</x:v>
+        <x:v>-4.83</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>-0.57</x:v>
+        <x:v>-4.76</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>0.75</x:v>
+        <x:v>-3.04</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>-0.42</x:v>
+        <x:v>-0.64</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>-0.35</x:v>
+        <x:v>-0.57</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>-0.82</x:v>
+        <x:v>0.75</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>1.34</x:v>
+        <x:v>-0.42</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>1.41</x:v>
+        <x:v>-0.35</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>0.71</x:v>
+        <x:v>-0.82</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>-8.55</x:v>
+        <x:v>1.34</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>-8.49</x:v>
+        <x:v>1.41</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>-3.49</x:v>
+        <x:v>0.71</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>4.47</x:v>
+        <x:v>-8.55</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>4.54</x:v>
+        <x:v>-8.49</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>1.04</x:v>
+        <x:v>-3.49</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>0.21</x:v>
+        <x:v>4.47</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>0.27</x:v>
+        <x:v>4.54</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>2.59</x:v>
+        <x:v>1.04</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>6.64</x:v>
+        <x:v>0.21</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>6.71</x:v>
+        <x:v>0.27</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>2.59</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>-0.76</x:v>
+        <x:v>6.64</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>6.71</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>-0.04</x:v>
+        <x:v>7.9</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>-9.6</x:v>
+        <x:v>-0.76</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>-9.53</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>-3.45</x:v>
+        <x:v>-0.04</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>-9.6</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>7.87</x:v>
+        <x:v>-9.53</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>2.69</x:v>
+        <x:v>-3.45</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>3.92</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>3.98</x:v>
+        <x:v>7.87</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.69</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>-9.76</x:v>
+        <x:v>3.92</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>-9.69</x:v>
+        <x:v>3.98</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>-4.93</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>-1.18</x:v>
+        <x:v>-9.76</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>-1.12</x:v>
+        <x:v>-9.69</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>1.48</x:v>
+        <x:v>-4.93</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>-7.25</x:v>
+        <x:v>-1.18</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>-7.18</x:v>
+        <x:v>-1.12</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>-1.52</x:v>
+        <x:v>1.48</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>-7.25</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>8.37</x:v>
+        <x:v>-7.18</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>6.62</x:v>
+        <x:v>-1.52</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>8.3</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
-        <x:v>7.27</x:v>
+        <x:v>8.37</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>6.26</x:v>
+        <x:v>6.62</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
+        <x:v>7.2</x:v>
+      </x:c>
+      <x:c r="C43" s="4" t="n">
+        <x:v>7.27</x:v>
+      </x:c>
+      <x:c r="D43" s="4" t="n">
+        <x:v>6.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:4">
+      <x:c r="A44" s="2" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B44" s="4" t="n">
         <x:v>-5.6</x:v>
       </x:c>
-      <x:c r="C43" s="4" t="n">
+      <x:c r="C44" s="4" t="n">
         <x:v>-5.55</x:v>
       </x:c>
-      <x:c r="D43" s="4" t="n">
+      <x:c r="D44" s="4" t="n">
         <x:v>-7.11</x:v>
       </x:c>
     </x:row>
-    <x:row r="45" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="46" spans="1:4">
-      <x:c r="A46" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A46" s="2" t="s"/>
+      <x:c r="B46" s="3" t="s"/>
+      <x:c r="C46" s="3" t="s"/>
+      <x:c r="D46" s="3" t="s"/>
     </x:row>
     <x:row r="47" spans="1:4">
       <x:c r="A47" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>29.85</x:v>
+        <x:v>-9.43</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
-        <x:v>30.09</x:v>
+        <x:v>-9.24</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>24.6</x:v>
+        <x:v>-11.79</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:4">
       <x:c r="A48" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
-        <x:v>9.57</x:v>
+        <x:v>29.85</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
-        <x:v>9.78</x:v>
+        <x:v>30.09</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>24.6</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4">
       <x:c r="A49" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
-        <x:v>14.93</x:v>
+        <x:v>9.57</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
-        <x:v>15.13</x:v>
+        <x:v>9.78</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>12.24</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4">
       <x:c r="A50" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
-        <x:v>4.49</x:v>
+        <x:v>14.93</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>15.13</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>-0.63</x:v>
+        <x:v>12.24</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4">
       <x:c r="A51" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>-6.37</x:v>
+        <x:v>4.49</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>-6.18</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>9.87</x:v>
+        <x:v>-0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4">
       <x:c r="A52" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>-10.78</x:v>
+        <x:v>-6.37</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>-10.59</x:v>
+        <x:v>-6.18</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>-9.91</x:v>
+        <x:v>9.87</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>0.27</x:v>
+        <x:v>-10.78</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
-        <x:v>0.47</x:v>
+        <x:v>-10.59</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>0.63</x:v>
+        <x:v>-9.91</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:4">
       <x:c r="A54" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B54" s="4" t="n">
-        <x:v>-4.27</x:v>
+        <x:v>0.27</x:v>
       </x:c>
       <x:c r="C54" s="4" t="n">
-        <x:v>-4.07</x:v>
+        <x:v>0.47</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>0.04</x:v>
+        <x:v>0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B55" s="4" t="n">
-        <x:v>-4.33</x:v>
+        <x:v>-4.27</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
-        <x:v>-4.13</x:v>
+        <x:v>-4.07</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>4.13</x:v>
+        <x:v>0.04</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B56" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>-4.33</x:v>
       </x:c>
       <x:c r="C56" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>-4.13</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>-0.02</x:v>
+        <x:v>4.13</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B57" s="4" t="n">
-        <x:v>-0.74</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="C57" s="4" t="n">
-        <x:v>-0.54</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>6.55</x:v>
+        <x:v>-0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B58" s="4" t="n">
+        <x:v>-0.74</x:v>
+      </x:c>
+      <x:c r="C58" s="4" t="n">
+        <x:v>-0.54</x:v>
+      </x:c>
+      <x:c r="D58" s="4" t="n">
+        <x:v>6.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:4">
+      <x:c r="A59" s="2" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B59" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
-      <x:c r="C58" s="4" t="n">
+      <x:c r="C59" s="4" t="n">
         <x:v>1.31</x:v>
       </x:c>
-      <x:c r="D58" s="4" t="n">
+      <x:c r="D59" s="4" t="n">
         <x:v>-1.3</x:v>
       </x:c>
     </x:row>
-    <x:row r="60" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="61" spans="1:4">
-      <x:c r="A61" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A61" s="2" t="s"/>
+      <x:c r="B61" s="3" t="s"/>
+      <x:c r="C61" s="3" t="s"/>
+      <x:c r="D61" s="3" t="s"/>
     </x:row>
     <x:row r="62" spans="1:4">
-      <x:c r="A62" s="2" t="n">
-        <x:v>2025</x:v>
+      <x:c r="A62" s="2" t="s">
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B62" s="4" t="n">
-        <x:v>23.2</x:v>
+        <x:v>17.61</x:v>
       </x:c>
       <x:c r="C62" s="4" t="n">
-        <x:v>24.16</x:v>
+        <x:v>18.07</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>32.48</x:v>
+        <x:v>9.91</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:4">
       <x:c r="A63" s="2" t="n">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="B63" s="4" t="n">
-        <x:v>-18.07</x:v>
+        <x:v>23.2</x:v>
       </x:c>
       <x:c r="C63" s="4" t="n">
-        <x:v>-17.39</x:v>
+        <x:v>24.16</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>-5.56</x:v>
+        <x:v>32.48</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:4">
       <x:c r="A64" s="2" t="n">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="B64" s="4" t="n">
+        <x:v>-18.07</x:v>
+      </x:c>
+      <x:c r="C64" s="4" t="n">
+        <x:v>-17.39</x:v>
+      </x:c>
+      <x:c r="D64" s="4" t="n">
+        <x:v>-5.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:4">
+      <x:c r="A65" s="2" t="n">
         <x:v>2023</x:v>
       </x:c>
-      <x:c r="B64" s="4" t="n">
+      <x:c r="B65" s="4" t="n">
         <x:v>1.55</x:v>
       </x:c>
-      <x:c r="C64" s="4" t="n">
+      <x:c r="C65" s="4" t="n">
         <x:v>2.08</x:v>
       </x:c>
-      <x:c r="D64" s="4" t="n">
+      <x:c r="D65" s="4" t="n">
         <x:v>5.15</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:4">
       <x:c r="A67" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:4">
       <x:c r="A68" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:4">
-      <x:c r="A69" s="2" t="s">
+      <x:c r="A69" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:4">
       <x:c r="A70" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:4">
       <x:c r="A71" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:4">
-      <x:c r="A72" s="1" t="s">
+      <x:c r="A72" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:4">
       <x:c r="A73" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:4">
       <x:c r="A74" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:4">
-      <x:c r="A75" s="2" t="s">
+      <x:c r="A75" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:4">
-      <x:c r="A76" s="1" t="s">
+      <x:c r="A76" s="2" t="s">
         <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:4">
+      <x:c r="A77" s="1" t="s">
+        <x:v>72</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="32.000625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="7.260625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-7.77</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>-2.11</x:v>
+        <x:v>-9.72</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>22.9</x:v>
+        <x:v>13.34</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>59.07</x:v>
+        <x:v>40.75</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
-        <x:v>9.21</x:v>
+        <x:v>4.68</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>5.31</x:v>
+        <x:v>2.66</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>-1.87</x:v>
+        <x:v>-6.51</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>-6.72</x:v>
+        <x:v>-12.8</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>13.16</x:v>
+        <x:v>5.79</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>39.08</x:v>
+        <x:v>26.14</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
-        <x:v>15.86</x:v>
+        <x:v>12.06</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>13.04</x:v>
+        <x:v>10.44</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>1.08</x:v>
+        <x:v>-1.26</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>4.61</x:v>
+        <x:v>3.08</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>9.74</x:v>
+        <x:v>7.55</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>19.99</x:v>
+        <x:v>14.6</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
-        <x:v>-6.65</x:v>
+        <x:v>-7.38</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>-7.72</x:v>
+        <x:v>-7.79</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>-0.73</x:v>
+        <x:v>-7.71</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>-1.99</x:v>
+        <x:v>-9.55</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>23.26</x:v>
+        <x:v>13.75</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>60.22</x:v>
+        <x:v>41.77</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
-        <x:v>10.03</x:v>
+        <x:v>5.47</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>6.11</x:v>
+        <x:v>3.43</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>-1.87</x:v>
+        <x:v>-6.51</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>-6.72</x:v>
+        <x:v>-12.8</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>13.16</x:v>
+        <x:v>5.79</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>39.08</x:v>
+        <x:v>26.14</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
-        <x:v>15.86</x:v>
+        <x:v>12.06</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>13.04</x:v>
+        <x:v>10.44</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>1.14</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>4.73</x:v>
+        <x:v>3.25</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>10.1</x:v>
+        <x:v>7.96</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>21.14</x:v>
+        <x:v>15.63</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
-        <x:v>-5.82</x:v>
+        <x:v>-6.59</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>-6.93</x:v>
+        <x:v>-7.01</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.610625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="7.260625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-9.32</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>1.05</x:v>
+        <x:v>-8.37</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>33.37</x:v>
+        <x:v>20.94</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>72.6</x:v>
+        <x:v>52.65</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
-        <x:v>9.67</x:v>
+        <x:v>4.42</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>4.65</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>-1.29</x:v>
+        <x:v>-8.12</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>-3.25</x:v>
+        <x:v>-11.1</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>22.88</x:v>
+        <x:v>12.9</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>51.27</x:v>
+        <x:v>36.92</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
-        <x:v>16.46</x:v>
+        <x:v>11.81</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>11.82</x:v>
+        <x:v>8.71</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>0.98</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>4.29</x:v>
+        <x:v>2.73</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>10.49</x:v>
+        <x:v>8.04</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>21.33</x:v>
+        <x:v>15.73</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
-        <x:v>-6.79</x:v>
+        <x:v>-7.39</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>-7.18</x:v>
+        <x:v>-7.21</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>-0.24</x:v>
+        <x:v>-9.26</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>1.17</x:v>
+        <x:v>-8.2</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>33.76</x:v>
+        <x:v>21.37</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>73.84</x:v>
+        <x:v>53.76</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
-        <x:v>10.5</x:v>
+        <x:v>5.21</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>5.44</x:v>
+        <x:v>2.27</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>-1.29</x:v>
+        <x:v>-8.12</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>-3.25</x:v>
+        <x:v>-11.1</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>22.88</x:v>
+        <x:v>12.9</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>51.27</x:v>
+        <x:v>36.92</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
-        <x:v>16.46</x:v>
+        <x:v>11.81</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>11.82</x:v>
+        <x:v>8.71</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>1.05</x:v>
+        <x:v>-1.14</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>4.42</x:v>
+        <x:v>2.91</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>10.88</x:v>
+        <x:v>8.47</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>22.57</x:v>
+        <x:v>16.84</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
-        <x:v>-5.96</x:v>
+        <x:v>-6.6</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>-6.38</x:v>
+        <x:v>-6.44</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.660625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.200625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>0.15</x:v>
+        <x:v>-9.86</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>2.95</x:v>
+        <x:v>-7.2</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>2.95</x:v>
+        <x:v>-7.2</x:v>
       </x:c>
       <x:c r="F9" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>2.95</x:v>
+        <x:v>-7.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>-1</x:v>
+        <x:v>-8.58</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>-0.45</x:v>
+        <x:v>-8.99</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>-0.45</x:v>
+        <x:v>-8.99</x:v>
       </x:c>
       <x:c r="F10" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>-0.45</x:v>
+        <x:v>-8.99</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>1.15</x:v>
+        <x:v>-1.28</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>1.79</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>1.79</x:v>
       </x:c>
       <x:c r="F11" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>1.79</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>0.21</x:v>
+        <x:v>-9.8</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>3.03</x:v>
+        <x:v>-7.06</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>3.03</x:v>
+        <x:v>-7.06</x:v>
       </x:c>
       <x:c r="F17" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>3.03</x:v>
+        <x:v>-7.06</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>-1</x:v>
+        <x:v>-8.58</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>-0.45</x:v>
+        <x:v>-8.99</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>-0.45</x:v>
+        <x:v>-8.99</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>-0.45</x:v>
+        <x:v>-8.99</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>1.21</x:v>
+        <x:v>-1.22</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>3.49</x:v>
+        <x:v>1.93</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>3.49</x:v>
+        <x:v>1.93</x:v>
       </x:c>
       <x:c r="F19" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>3.49</x:v>
+        <x:v>1.93</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>34</vt:i4>
+        <vt:i4>36</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="51">
+    <vt:vector baseType="lpstr" size="54">
       <vt:lpstr>AUD Class A_Historical</vt:lpstr>
       <vt:lpstr>EUR Class A_Historical</vt:lpstr>
       <vt:lpstr>GBP Class A_Historical</vt:lpstr>
       <vt:lpstr>SGD Class A_Historical</vt:lpstr>
       <vt:lpstr>USD Class A_Historical</vt:lpstr>
       <vt:lpstr>USD Class E_Historical</vt:lpstr>
       <vt:lpstr>AUD Class A_Month-End</vt:lpstr>
       <vt:lpstr>EUR Class A_Month-End</vt:lpstr>
       <vt:lpstr>GBP Class A_Month-End</vt:lpstr>
       <vt:lpstr>SGD Class A_Month-End</vt:lpstr>
       <vt:lpstr>USD Class A_Month-End</vt:lpstr>
       <vt:lpstr>USD Class E_Month-End</vt:lpstr>
       <vt:lpstr>AUD Class A_Quarter-End</vt:lpstr>
       <vt:lpstr>EUR Class A_Quarter-End</vt:lpstr>
+      <vt:lpstr>GBP Class A_Quarter-End</vt:lpstr>
       <vt:lpstr>SGD Class A_Quarter-End</vt:lpstr>
       <vt:lpstr>USD Class A_Quarter-End</vt:lpstr>
       <vt:lpstr>USD Class E_Quarter-End</vt:lpstr>
       <vt:lpstr>AUD Class A_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>AUD Class A_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class A_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class A_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>GBP Class A_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>GBP Class A_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>SGD Class A_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>SGD Class A_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class A_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class A_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class E_Historical!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class E_Historical!Print_Titles</vt:lpstr>
       <vt:lpstr>AUD Class A_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>AUD Class A_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class A_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class A_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>GBP Class A_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>GBP Class A_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>SGD Class A_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>SGD Class A_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class A_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class A_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class E_Month-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class E_Month-End!Print_Titles</vt:lpstr>
       <vt:lpstr>AUD Class A_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>AUD Class A_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>EUR Class A_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>EUR Class A_Quarter-End!Print_Titles</vt:lpstr>
+      <vt:lpstr>GBP Class A_Quarter-End!Print_Area</vt:lpstr>
+      <vt:lpstr>GBP Class A_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>SGD Class A_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>SGD Class A_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class A_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class A_Quarter-End!Print_Titles</vt:lpstr>
       <vt:lpstr>USD Class E_Quarter-End!Print_Area</vt:lpstr>
       <vt:lpstr>USD Class E_Quarter-End!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
 </ap:Properties>
 </file>