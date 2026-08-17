--- v4 (2026-07-27)
+++ v5 (2026-08-17)
@@ -7,105 +7,108 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d83f09cde4431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c19b08f85a3c40b6a5d7bc8c635b4f68.psmdcp" Id="Rc63d3a9dc0a5486c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bfd21b908c14ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68b4e8cb9410406ab5446653d83f7992.psmdcp" Id="R606ef3d6d29a469e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="AUD Class A_Historical" sheetId="2" r:id="rId2"/>
     <x:sheet name="EUR Class A_Historical" sheetId="3" r:id="rId3"/>
     <x:sheet name="GBP Class A_Historical" sheetId="4" r:id="rId4"/>
     <x:sheet name="SGD Class A_Historical" sheetId="5" r:id="rId5"/>
     <x:sheet name="USD Class A_Historical" sheetId="6" r:id="rId6"/>
     <x:sheet name="USD Class E_Historical" sheetId="7" r:id="rId7"/>
     <x:sheet name="AUD Class A_Month-End" sheetId="8" r:id="rId8"/>
     <x:sheet name="EUR Class A_Month-End" sheetId="9" r:id="rId9"/>
     <x:sheet name="GBP Class A_Month-End" sheetId="10" r:id="rId10"/>
     <x:sheet name="SGD Class A_Month-End" sheetId="11" r:id="rId11"/>
     <x:sheet name="USD Class A_Month-End" sheetId="12" r:id="rId12"/>
     <x:sheet name="USD Class E_Month-End" sheetId="13" r:id="rId13"/>
     <x:sheet name="AUD Class A_Quarter-End" sheetId="14" r:id="rId14"/>
     <x:sheet name="EUR Class A_Quarter-End" sheetId="15" r:id="rId15"/>
     <x:sheet name="GBP Class A_Quarter-End" sheetId="16" r:id="rId16"/>
     <x:sheet name="SGD Class A_Quarter-End" sheetId="17" r:id="rId17"/>
     <x:sheet name="USD Class A_Quarter-End" sheetId="18" r:id="rId18"/>
     <x:sheet name="USD Class E_Quarter-End" sheetId="19" r:id="rId19"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="165">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="177" uniqueCount="177">
   <x:si>
     <x:t>Performance - Resources UCITS Fund | AUD Class A</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026 (AUD,%)</x:t>
+    <x:t>As of 07/31/2026 (AUD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 02/27/2023</x:t>
   </x:si>
   <x:si>
     <x:t>Net</x:t>
   </x:si>
   <x:si>
     <x:t>Gross</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI ACWI Commodity Producers</x:t>
   </x:si>
   <x:si>
+    <x:t>07/31/2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2025</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2025</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2025</x:t>
@@ -185,50 +188,53 @@
   <x:si>
     <x:t>09/30/2023</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2023</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2023</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2023</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2023</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2023</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2023</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2023</x:t>
   </x:si>
   <x:si>
+    <x:t>QTD Q3-2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>Q2-2026</x:t>
   </x:si>
   <x:si>
     <x:t>Q1-2026</x:t>
   </x:si>
   <x:si>
     <x:t>Q4-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Q3-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Q2-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Q1-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Q4-2024</x:t>
   </x:si>
   <x:si>
     <x:t>Q3-2024</x:t>
   </x:si>
   <x:si>
     <x:t>Q2-2024</x:t>
@@ -266,69 +272,69 @@
   <x:si>
     <x:t>listed large and mid capitalization commodity producers within the global developed and emerging markets. MSCI data may not be reproduced or used for any other purpose. MSCI provides no</x:t>
   </x:si>
   <x:si>
     <x:t>warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>To obtain performance information to the most recent month-end, visit www.gmo.com.</x:t>
   </x:si>
   <x:si>
     <x:t>An investor should consider the fund's investment objectives, risks, charges and expenses before investing. This and other important information can be found in the funds prospectus. To</x:t>
   </x:si>
   <x:si>
     <x:t>obtain a prospectus please visit www.gmo.com. Read the prospectus carefully before investing.</x:t>
   </x:si>
   <x:si>
     <x:t>Returns shown for periods greater than one year are on an annualized basis.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Resources UCITS Fund | EUR Class A</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026 (EUR,%)</x:t>
+    <x:t>As of 07/31/2026 (EUR,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 03/01/2023</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Resources UCITS Fund | GBP Class A</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026 (GBP,%)</x:t>
+    <x:t>As of 07/31/2026 (GBP,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 04/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Resources UCITS Fund | SGD Class A</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026 (SGD,%)</x:t>
+    <x:t>As of 07/31/2026 (SGD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 11/29/2021</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2023</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2022</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2022</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2022</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2022</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2022</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2022</x:t>
   </x:si>
@@ -353,234 +359,264 @@
   <x:si>
     <x:t>12/31/2021</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2021</x:t>
   </x:si>
   <x:si>
     <x:t>Q4-2022</x:t>
   </x:si>
   <x:si>
     <x:t>Q3-2022</x:t>
   </x:si>
   <x:si>
     <x:t>Q2-2022</x:t>
   </x:si>
   <x:si>
     <x:t>Q1-2022</x:t>
   </x:si>
   <x:si>
     <x:t>Q4-2021</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Resources UCITS Fund | USD Class A</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026 (USD,%)</x:t>
+    <x:t>As of 07/31/2026 (USD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 03/29/2021</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2021</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2021</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2021</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2021</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2021</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2021</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2021</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2021</x:t>
   </x:si>
   <x:si>
     <x:t>Q3-2021</x:t>
   </x:si>
   <x:si>
     <x:t>Q2-2021</x:t>
   </x:si>
   <x:si>
     <x:t>Q1-2021</x:t>
   </x:si>
   <x:si>
     <x:t>shares, when redeemed, may be worth more or less than their original cost. Current performance data may be lower or higher than the performance data provided herein. The portfolio is</x:t>
   </x:si>
   <x:si>
     <x:t>actively-managed, is not managed relative to a benchmark and uses the Index for performance comparison purposes only and, where applicable, to compute a performance fee.</x:t>
   </x:si>
   <x:si>
     <x:t>Performance - Resources UCITS Fund | USD Class E</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 05/09/2023</x:t>
   </x:si>
   <x:si>
-    <x:t>Month-End as of 06/30/2026 (AUD,%)</x:t>
+    <x:t>Month-End as of 07/31/2026 (AUD,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Net) in AUD as of 07/31/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Net of all fees and expenses after reimbursement by the Manager, but not transaction costs, if any. If certain expenses were not reimbursed, performance would be lower.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inception</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1-Year</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-Year</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5-Year</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10-Year</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Since Inception</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resources UCITS Fund Class A AUD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/27/2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Value Added</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Gross) in AUD as of 07/31/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gross of fees, expenses and transaction costs, if any. If these fees, expenses and costs were included, performance would be lower.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Month-End as of 07/31/2026 (EUR,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Net) in EUR as of 07/31/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resources UCITS Fund Class A EUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Gross) in EUR as of 07/31/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Month-End as of 07/31/2026 (GBP,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Net) in GBP as of 07/31/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resources UCITS Fund Class A GBP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/21/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Gross) in GBP as of 07/31/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Month-End as of 07/31/2026 (SGD,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Net) in SGD as of 07/31/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resources UCITS Fund Class A SGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/29/2021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Gross) in SGD as of 07/31/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Month-End as of 07/31/2026 (USD,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Net) in USD as of 07/31/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resources UCITS Fund Class A USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/29/2021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Gross) in USD as of 07/31/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resources UCITS Fund Class E USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/09/2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quarter-End as of 06/30/2026 (AUD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Average Annual Total Return (Net) in AUD as of 06/30/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Net of all fees and expenses after reimbursement by the Manager, but not transaction costs, if any. If certain expenses were not reimbursed, performance would be lower.</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>Average Annual Total Return (Gross) in AUD as of 06/30/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Gross of fees, expenses and transaction costs, if any. If these fees, expenses and costs were included, performance would be lower.</x:t>
-[...2 lines deleted...]
-    <x:t>Month-End as of 06/30/2026 (EUR,%)</x:t>
+    <x:t>Quarter-End as of 06/30/2026 (EUR,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Average Annual Total Return (Net) in EUR as of 06/30/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Resources UCITS Fund Class A EUR</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Average Annual Total Return (Gross) in EUR as of 06/30/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Month-End as of 06/30/2026 (GBP,%)</x:t>
+    <x:t>Quarter-End as of 06/30/2026 (GBP,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Average Annual Total Return (Net) in GBP as of 06/30/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Resources UCITS Fund Class A GBP</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Average Annual Total Return (Gross) in GBP as of 06/30/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Month-End as of 06/30/2026 (SGD,%)</x:t>
+    <x:t>Quarter-End as of 06/30/2026 (SGD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Average Annual Total Return (Net) in SGD as of 06/30/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Resources UCITS Fund Class A SGD</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Average Annual Total Return (Gross) in SGD as of 06/30/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Month-End as of 06/30/2026 (USD,%)</x:t>
+    <x:t>Quarter-End as of 06/30/2026 (USD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Average Annual Total Return (Net) in USD as of 06/30/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Resources UCITS Fund Class A USD</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Average Annual Total Return (Gross) in USD as of 06/30/2026</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>Quarter-End as of 06/30/2026 (USD,%)</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -921,9825 +957,9995 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D81"/>
+  <x:dimension ref="A1:D83"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="7.260625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="30.890625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>-7.77</x:v>
+        <x:v>1.56</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>-7.71</x:v>
+        <x:v>1.62</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>-6.51</x:v>
+        <x:v>7.37</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-7.77</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>-0.73</x:v>
+        <x:v>-7.71</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>-1.87</x:v>
+        <x:v>-6.51</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>-1.32</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>-1.26</x:v>
+        <x:v>-0.73</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>-4.94</x:v>
+        <x:v>-1.87</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>10.01</x:v>
+        <x:v>-1.32</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>10.07</x:v>
+        <x:v>-1.26</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>3.96</x:v>
+        <x:v>-4.94</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>10.01</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>2.96</x:v>
+        <x:v>10.07</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>8</x:v>
+        <x:v>3.96</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>10.9</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>10.97</x:v>
+        <x:v>2.96</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>8.05</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>0.36</x:v>
+        <x:v>10.9</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>0.43</x:v>
+        <x:v>10.97</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>1.96</x:v>
+        <x:v>8.05</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>2.24</x:v>
+        <x:v>0.36</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>0.43</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>3.37</x:v>
+        <x:v>1.96</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>5.93</x:v>
+        <x:v>2.24</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>5.99</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>1.93</x:v>
+        <x:v>3.37</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>0.34</x:v>
+        <x:v>5.93</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>5.99</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>2.04</x:v>
+        <x:v>1.93</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>6.64</x:v>
+        <x:v>0.34</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>6.7</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>4.55</x:v>
+        <x:v>2.04</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>6.77</x:v>
+        <x:v>6.64</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>6.83</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>4.04</x:v>
+        <x:v>4.55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>4.23</x:v>
+        <x:v>6.77</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>6.83</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>3.07</x:v>
+        <x:v>4.04</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>7.05</x:v>
+        <x:v>4.23</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>7.11</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>1.43</x:v>
+        <x:v>3.07</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>-11.07</x:v>
+        <x:v>7.05</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>-11.01</x:v>
+        <x:v>7.11</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>-9.62</x:v>
+        <x:v>1.43</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>-1.88</x:v>
+        <x:v>-11.07</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>-1.82</x:v>
+        <x:v>-11.01</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>4.72</x:v>
+        <x:v>-9.62</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>-6.46</x:v>
+        <x:v>-1.88</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>-6.4</x:v>
+        <x:v>-1.82</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>4.72</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>1.13</x:v>
+        <x:v>-6.46</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>1.19</x:v>
+        <x:v>-6.4</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>2.91</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>-2.55</x:v>
+        <x:v>1.13</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>-2.48</x:v>
+        <x:v>1.19</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>-2.54</x:v>
+        <x:v>2.91</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>2.25</x:v>
+        <x:v>-2.55</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>2.31</x:v>
+        <x:v>-2.48</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>0.86</x:v>
+        <x:v>-2.54</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>2.25</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>0.06</x:v>
+        <x:v>2.31</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>2.69</x:v>
+        <x:v>0.86</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>-2.71</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>-2.64</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>-1.47</x:v>
+        <x:v>2.69</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>-3.82</x:v>
+        <x:v>-2.71</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>-3.76</x:v>
+        <x:v>-2.64</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>-4.55</x:v>
+        <x:v>-1.47</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>3.38</x:v>
+        <x:v>-3.82</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>3.44</x:v>
+        <x:v>-3.76</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>-4.55</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>-8.77</x:v>
+        <x:v>3.38</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>-8.71</x:v>
+        <x:v>3.44</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>-3.89</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>1.75</x:v>
+        <x:v>-8.77</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>1.82</x:v>
+        <x:v>-8.71</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>-1.35</x:v>
+        <x:v>-3.89</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1.75</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>0.87</x:v>
+        <x:v>1.82</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>3.07</x:v>
+        <x:v>-1.35</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>6.32</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>6.39</x:v>
+        <x:v>0.87</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>7.69</x:v>
+        <x:v>3.07</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>0.23</x:v>
+        <x:v>6.32</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>0.29</x:v>
+        <x:v>6.39</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>1.48</x:v>
+        <x:v>7.69</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>-6.16</x:v>
+        <x:v>0.23</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>-6.1</x:v>
+        <x:v>0.29</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>-0.34</x:v>
+        <x:v>1.48</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>4.59</x:v>
+        <x:v>-6.16</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>4.66</x:v>
+        <x:v>-6.1</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>-0.21</x:v>
+        <x:v>-0.34</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>-0.22</x:v>
+        <x:v>4.59</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>-0.16</x:v>
+        <x:v>4.66</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>-2.22</x:v>
+        <x:v>-0.21</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>-8.58</x:v>
+        <x:v>-0.22</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>-8.52</x:v>
+        <x:v>-0.16</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>-3.09</x:v>
+        <x:v>-2.22</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>-0.41</x:v>
+        <x:v>-8.58</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>-0.34</x:v>
+        <x:v>-8.52</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>1.83</x:v>
+        <x:v>-3.09</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>-3.86</x:v>
+        <x:v>-0.41</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>-3.8</x:v>
+        <x:v>-0.34</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>2.47</x:v>
+        <x:v>1.83</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>7.41</x:v>
+        <x:v>-3.86</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
-        <x:v>7.47</x:v>
+        <x:v>-3.8</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>5.32</x:v>
+        <x:v>2.47</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
-        <x:v>4.73</x:v>
+        <x:v>7.41</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>7.47</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>3.31</x:v>
+        <x:v>5.32</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
-        <x:v>-5.66</x:v>
+        <x:v>4.73</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
-        <x:v>-5.59</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>-7.67</x:v>
+        <x:v>3.31</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
       <x:c r="A45" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
-        <x:v>0.94</x:v>
+        <x:v>-5.66</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
-        <x:v>1.01</x:v>
+        <x:v>-5.59</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>3.93</x:v>
+        <x:v>-7.67</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:4">
       <x:c r="A46" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
-        <x:v>-2.95</x:v>
+        <x:v>0.94</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
-        <x:v>-2.89</x:v>
+        <x:v>1.01</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>0.31</x:v>
+        <x:v>3.93</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:4">
       <x:c r="A47" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
+        <x:v>-2.95</x:v>
+      </x:c>
+      <x:c r="C47" s="4" t="n">
+        <x:v>-2.89</x:v>
+      </x:c>
+      <x:c r="D47" s="4" t="n">
+        <x:v>0.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:4">
+      <x:c r="A48" s="2" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B48" s="4" t="n">
         <x:v>-1.7</x:v>
       </x:c>
-      <x:c r="C47" s="4" t="n">
+      <x:c r="C48" s="4" t="n">
         <x:v>-1.7</x:v>
       </x:c>
-      <x:c r="D47" s="4" t="n">
+      <x:c r="D48" s="4" t="n">
         <x:v>-0.46</x:v>
       </x:c>
     </x:row>
-    <x:row r="49" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="50" spans="1:4">
-      <x:c r="A50" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A50" s="2" t="s"/>
+      <x:c r="B50" s="3" t="s"/>
+      <x:c r="C50" s="3" t="s"/>
+      <x:c r="D50" s="3" t="s"/>
     </x:row>
     <x:row r="51" spans="1:4">
       <x:c r="A51" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>25.55</x:v>
+        <x:v>1.56</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>25.76</x:v>
+        <x:v>1.62</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>21.31</x:v>
+        <x:v>7.37</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4">
       <x:c r="A52" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>8.69</x:v>
+        <x:v>-9.72</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>8.89</x:v>
+        <x:v>-9.55</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>7.43</x:v>
+        <x:v>-12.8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>14.25</x:v>
+        <x:v>25.55</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
-        <x:v>14.45</x:v>
+        <x:v>25.76</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>10.99</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:4">
       <x:c r="A54" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="4" t="n">
-        <x:v>-0.77</x:v>
+        <x:v>8.69</x:v>
       </x:c>
       <x:c r="C54" s="4" t="n">
-        <x:v>-0.58</x:v>
+        <x:v>8.89</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>-5.51</x:v>
+        <x:v>7.43</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="4" t="n">
-        <x:v>-7.19</x:v>
+        <x:v>14.25</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
-        <x:v>-7.01</x:v>
+        <x:v>14.45</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>9.17</x:v>
+        <x:v>10.99</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="4" t="n">
-        <x:v>-0.36</x:v>
+        <x:v>-0.77</x:v>
       </x:c>
       <x:c r="C56" s="4" t="n">
-        <x:v>-0.17</x:v>
+        <x:v>-0.58</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>0.95</x:v>
+        <x:v>-5.51</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="4" t="n">
-        <x:v>-3.26</x:v>
+        <x:v>-7.19</x:v>
       </x:c>
       <x:c r="C57" s="4" t="n">
-        <x:v>-3.08</x:v>
+        <x:v>-7.01</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>-3.12</x:v>
+        <x:v>9.17</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="4" t="n">
-        <x:v>-6.43</x:v>
+        <x:v>-0.36</x:v>
       </x:c>
       <x:c r="C58" s="4" t="n">
-        <x:v>-6.25</x:v>
+        <x:v>-0.17</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>-2.28</x:v>
+        <x:v>0.95</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:4">
       <x:c r="A59" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>-3.26</x:v>
       </x:c>
       <x:c r="C59" s="4" t="n">
-        <x:v>0.19</x:v>
+        <x:v>-3.08</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>8.91</x:v>
+        <x:v>-3.12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:4">
       <x:c r="A60" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="4" t="n">
-        <x:v>-4.6</x:v>
+        <x:v>-6.43</x:v>
       </x:c>
       <x:c r="C60" s="4" t="n">
-        <x:v>-4.41</x:v>
+        <x:v>-6.25</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>-5.44</x:v>
+        <x:v>-2.28</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:4">
       <x:c r="A61" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="4" t="n">
-        <x:v>2.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C61" s="4" t="n">
-        <x:v>3.03</x:v>
+        <x:v>0.19</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>9.9</x:v>
+        <x:v>8.91</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:4">
       <x:c r="A62" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="4" t="n">
-        <x:v>-0.26</x:v>
+        <x:v>-4.6</x:v>
       </x:c>
       <x:c r="C62" s="4" t="n">
-        <x:v>-0.07</x:v>
+        <x:v>-4.41</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>-0.87</x:v>
+        <x:v>-5.44</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:4">
       <x:c r="A63" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="4" t="n">
+        <x:v>2.84</x:v>
+      </x:c>
+      <x:c r="C63" s="4" t="n">
+        <x:v>3.03</x:v>
+      </x:c>
+      <x:c r="D63" s="4" t="n">
+        <x:v>9.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:4">
+      <x:c r="A64" s="2" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B64" s="4" t="n">
+        <x:v>-0.26</x:v>
+      </x:c>
+      <x:c r="C64" s="4" t="n">
+        <x:v>-0.07</x:v>
+      </x:c>
+      <x:c r="D64" s="4" t="n">
+        <x:v>-0.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:4">
+      <x:c r="A65" s="2" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B65" s="4" t="n">
         <x:v>-4.6</x:v>
       </x:c>
-      <x:c r="C63" s="4" t="n">
+      <x:c r="C65" s="4" t="n">
         <x:v>-4.53</x:v>
       </x:c>
-      <x:c r="D63" s="4" t="n">
+      <x:c r="D65" s="4" t="n">
         <x:v>-0.15</x:v>
       </x:c>
     </x:row>
-    <x:row r="65" spans="1:4">
-[...18 lines deleted...]
-    </x:row>
     <x:row r="67" spans="1:4">
-      <x:c r="A67" s="2" t="n">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A67" s="2" t="s"/>
+      <x:c r="B67" s="3" t="s"/>
+      <x:c r="C67" s="3" t="s"/>
+      <x:c r="D67" s="3" t="s"/>
     </x:row>
     <x:row r="68" spans="1:4">
-      <x:c r="A68" s="2" t="n">
-        <x:v>2024</x:v>
+      <x:c r="A68" s="2" t="s">
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B68" s="4" t="n">
-        <x:v>-9.8</x:v>
+        <x:v>15.11</x:v>
       </x:c>
       <x:c r="C68" s="4" t="n">
-        <x:v>-9.11</x:v>
+        <x:v>15.6</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>4.08</x:v>
+        <x:v>13.59</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:4">
       <x:c r="A69" s="2" t="n">
+        <x:v>2025</x:v>
+      </x:c>
+      <x:c r="B69" s="4" t="n">
+        <x:v>14.37</x:v>
+      </x:c>
+      <x:c r="C69" s="4" t="n">
+        <x:v>15.23</x:v>
+      </x:c>
+      <x:c r="D69" s="4" t="n">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:4">
+      <x:c r="A70" s="2" t="n">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="B70" s="4" t="n">
+        <x:v>-9.8</x:v>
+      </x:c>
+      <x:c r="C70" s="4" t="n">
+        <x:v>-9.11</x:v>
+      </x:c>
+      <x:c r="D70" s="4" t="n">
+        <x:v>4.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:4">
+      <x:c r="A71" s="2" t="n">
         <x:v>2023</x:v>
       </x:c>
-      <x:c r="B69" s="4" t="n">
+      <x:c r="B71" s="4" t="n">
         <x:v>-6.65</x:v>
       </x:c>
-      <x:c r="C69" s="4" t="n">
+      <x:c r="C71" s="4" t="n">
         <x:v>-6.05</x:v>
       </x:c>
-      <x:c r="D69" s="4" t="n">
+      <x:c r="D71" s="4" t="n">
         <x:v>2.86</x:v>
-      </x:c>
-[...8 lines deleted...]
-        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:4">
       <x:c r="A73" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:4">
-      <x:c r="A74" s="2" t="s">
+      <x:c r="A74" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:4">
-      <x:c r="A75" s="2" t="s">
+      <x:c r="A75" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:4">
       <x:c r="A76" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:4">
-      <x:c r="A77" s="1" t="s">
+      <x:c r="A77" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:4">
-      <x:c r="A78" s="1" t="s">
+      <x:c r="A78" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:4">
       <x:c r="A79" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:4">
-      <x:c r="A80" s="2" t="s">
+      <x:c r="A80" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:4">
       <x:c r="A81" s="1" t="s">
         <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:4">
+      <x:c r="A82" s="2" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:4">
+      <x:c r="A83" s="1" t="s">
+        <x:v>74</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.680625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="7.260625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>-9.97</x:v>
+        <x:v>2.35</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>-8.86</x:v>
+        <x:v>2.35</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>18.34</x:v>
+        <x:v>21.12</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>50.65</x:v>
+        <x:v>44.82</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
-        <x:v>4.49</x:v>
+        <x:v>3.11</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>2.23</x:v>
+        <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>-8.71</x:v>
+        <x:v>8.04</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>-11.56</x:v>
+        <x:v>8.04</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>10.54</x:v>
+        <x:v>19.43</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>35.43</x:v>
+        <x:v>40.53</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
-        <x:v>11.87</x:v>
+        <x:v>13.08</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>12.27</x:v>
+        <x:v>13.9</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>-1.26</x:v>
+        <x:v>-5.69</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>2.71</x:v>
+        <x:v>-5.69</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>1.69</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>15.22</x:v>
+        <x:v>4.29</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
-        <x:v>-7.38</x:v>
+        <x:v>-9.96</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>-10.03</x:v>
+        <x:v>-11.2</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>-9.91</x:v>
+        <x:v>2.41</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>-8.68</x:v>
+        <x:v>2.41</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>18.77</x:v>
+        <x:v>21.63</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>51.74</x:v>
+        <x:v>45.88</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
-        <x:v>5.27</x:v>
+        <x:v>3.89</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>3.01</x:v>
+        <x:v>3.48</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>-8.71</x:v>
+        <x:v>8.04</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>-11.56</x:v>
+        <x:v>8.04</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>10.54</x:v>
+        <x:v>19.43</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>35.43</x:v>
+        <x:v>40.53</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
-        <x:v>11.87</x:v>
+        <x:v>13.08</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>12.27</x:v>
+        <x:v>13.9</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-5.62</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>2.88</x:v>
+        <x:v>-5.62</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>8.22</x:v>
+        <x:v>2.21</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>16.31</x:v>
+        <x:v>5.35</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
-        <x:v>-6.59</x:v>
+        <x:v>-9.19</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>-9.26</x:v>
+        <x:v>-10.42</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J32"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.720625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
-    <x:col min="3" max="4" width="7.260625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>-11.17</x:v>
+        <x:v>3.26</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>-9.43</x:v>
+        <x:v>3.26</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>17.61</x:v>
+        <x:v>21.45</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>48.08</x:v>
+        <x:v>46.6</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
-        <x:v>6.03</x:v>
+        <x:v>4.36</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
-        <x:v>3.16</x:v>
+        <x:v>4.32</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>4.69</x:v>
+        <x:v>5.24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>-9.98</x:v>
+        <x:v>8.85</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>-11.79</x:v>
+        <x:v>8.85</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>9.91</x:v>
+        <x:v>19.63</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>33.35</x:v>
+        <x:v>42.01</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
-        <x:v>13.57</x:v>
+        <x:v>14.35</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
-        <x:v>12.43</x:v>
+        <x:v>14.64</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>13.34</x:v>
+        <x:v>14.92</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>-1.19</x:v>
+        <x:v>-5.59</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>2.36</x:v>
+        <x:v>-5.59</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>7.71</x:v>
+        <x:v>1.82</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>14.73</x:v>
+        <x:v>4.58</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
-        <x:v>-7.54</x:v>
+        <x:v>-9.99</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
-        <x:v>-9.28</x:v>
+        <x:v>-10.31</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>-8.65</x:v>
+        <x:v>-9.68</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>-11.11</x:v>
+        <x:v>3.33</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>-9.26</x:v>
+        <x:v>3.33</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>18.04</x:v>
+        <x:v>21.96</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>49.15</x:v>
+        <x:v>47.66</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
-        <x:v>6.83</x:v>
+        <x:v>5.15</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
-        <x:v>3.94</x:v>
+        <x:v>5.11</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>5.48</x:v>
+        <x:v>6.04</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>-9.98</x:v>
+        <x:v>8.85</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>-11.79</x:v>
+        <x:v>8.85</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>9.91</x:v>
+        <x:v>19.63</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>33.35</x:v>
+        <x:v>42.01</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
-        <x:v>13.57</x:v>
+        <x:v>14.35</x:v>
       </x:c>
       <x:c r="H18" s="4" t="n">
-        <x:v>12.43</x:v>
+        <x:v>14.64</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>13.34</x:v>
+        <x:v>14.92</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>-1.13</x:v>
+        <x:v>-5.52</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>2.53</x:v>
+        <x:v>-5.52</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>8.13</x:v>
+        <x:v>2.33</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>15.8</x:v>
+        <x:v>5.65</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
-        <x:v>-6.74</x:v>
+        <x:v>-9.2</x:v>
       </x:c>
       <x:c r="H19" s="4" t="n">
-        <x:v>-8.5</x:v>
+        <x:v>-9.52</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>-7.86</x:v>
+        <x:v>-8.89</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.470625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
-    <x:col min="3" max="4" width="7.260625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>-11.16</x:v>
+        <x:v>3.24</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>-9.43</x:v>
+        <x:v>3.24</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>17.61</x:v>
+        <x:v>21.41</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>48.1</x:v>
+        <x:v>46.58</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
-        <x:v>6</x:v>
+        <x:v>4.33</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>6.13</x:v>
+        <x:v>7.01</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>-9.98</x:v>
+        <x:v>8.85</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>-11.79</x:v>
+        <x:v>8.85</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>9.91</x:v>
+        <x:v>19.63</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>33.35</x:v>
+        <x:v>42.01</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
-        <x:v>13.57</x:v>
+        <x:v>14.35</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>12.45</x:v>
+        <x:v>15.08</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>-1.18</x:v>
+        <x:v>-5.61</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>2.36</x:v>
+        <x:v>-5.61</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>7.7</x:v>
+        <x:v>1.78</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>14.74</x:v>
+        <x:v>4.57</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
-        <x:v>-7.56</x:v>
+        <x:v>-10.03</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>-6.32</x:v>
+        <x:v>-8.07</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>-11.1</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>-9.24</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>18.07</x:v>
+        <x:v>21.97</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>49.23</x:v>
+        <x:v>47.72</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
-        <x:v>6.86</x:v>
+        <x:v>5.17</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>6.98</x:v>
+        <x:v>7.87</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>-9.98</x:v>
+        <x:v>8.85</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>-11.79</x:v>
+        <x:v>8.85</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>9.91</x:v>
+        <x:v>19.63</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>33.35</x:v>
+        <x:v>42.01</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
-        <x:v>13.57</x:v>
+        <x:v>14.35</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>12.45</x:v>
+        <x:v>15.08</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>-1.12</x:v>
+        <x:v>-5.55</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>2.55</x:v>
+        <x:v>-5.55</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>8.16</x:v>
+        <x:v>2.33</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>15.88</x:v>
+        <x:v>5.71</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
-        <x:v>-6.71</x:v>
+        <x:v>-9.19</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>-5.47</x:v>
+        <x:v>-7.21</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="32.000625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="7.260625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>-9.72</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>13.34</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>40.75</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>4.68</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>2.66</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>-12.8</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>5.79</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>26.14</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>12.06</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>10.44</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>3.08</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>7.55</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>14.6</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>-7.38</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>-7.79</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>-9.55</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>13.75</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>41.77</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>5.47</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>3.43</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>-12.8</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>5.79</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>26.14</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>12.06</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>10.44</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>3.25</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>7.96</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>15.63</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>-6.59</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>-7.01</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.610625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="7.260625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>-8.37</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>20.94</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>52.65</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>4.42</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>-11.1</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>36.92</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>11.81</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>8.71</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>2.73</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>8.04</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>15.73</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>-7.39</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>-7.21</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>-8.2</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>21.37</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>53.76</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>5.21</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>2.27</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>-11.1</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>36.92</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>11.81</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>8.71</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>2.91</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>8.47</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>16.84</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>-6.6</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>-6.44</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.660625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.200625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>-7.2</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>-7.2</x:v>
       </x:c>
       <x:c r="E9" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F9" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>-7.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>-8.99</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>-8.99</x:v>
       </x:c>
       <x:c r="E10" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F10" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>-8.99</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>1.79</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>1.79</x:v>
       </x:c>
       <x:c r="E11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>1.79</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>-7.06</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>-7.06</x:v>
       </x:c>
       <x:c r="E17" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F17" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>-7.06</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>-8.99</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>-8.99</x:v>
       </x:c>
       <x:c r="E18" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>-8.99</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>1.93</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>1.93</x:v>
       </x:c>
       <x:c r="E19" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F19" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>1.93</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.680625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="7.260625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>-8.86</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>18.34</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>50.65</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>4.49</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>2.23</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>-11.56</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>10.54</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>35.43</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>11.87</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>12.27</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>2.71</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>7.8</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>15.22</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>-7.38</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>-10.03</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>152</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>-8.68</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>18.77</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>51.74</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>5.27</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>3.01</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>-11.56</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>10.54</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>35.43</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>11.87</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>12.27</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>2.88</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>8.22</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>16.31</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>-6.59</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>-9.26</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I32"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.720625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="7.260625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>154</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>-9.43</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>17.61</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>48.08</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>6.03</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>3.16</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>4.69</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>-11.79</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>9.91</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>33.35</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>13.57</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
         <x:v>12.43</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>13.34</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>2.36</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>7.71</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>14.73</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>-7.54</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
         <x:v>-9.28</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>-8.65</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>157</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>-9.26</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>18.04</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>49.15</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>6.83</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
         <x:v>3.94</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>5.48</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>-11.79</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>9.91</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>33.35</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>13.57</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
         <x:v>12.43</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>13.34</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>2.53</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>8.13</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>15.8</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>-6.74</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
         <x:v>-8.5</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>-7.86</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.470625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="7.260625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.620625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>154</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>-9.43</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>17.61</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>48.1</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>6.13</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
         <x:v>-11.79</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>9.91</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>33.35</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>13.57</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>12.45</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>2.36</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>7.7</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>14.74</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>-7.56</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>-6.32</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="2" t="s">
-        <x:v>157</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>-9.24</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>18.07</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>49.23</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>6.86</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I17" s="4" t="n">
         <x:v>6.98</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
         <x:v>-11.79</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>9.91</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>33.35</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>13.57</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
         <x:v>12.45</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
         <x:v>2.55</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>8.16</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>15.88</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>-6.71</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>-5.47</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D80"/>
+  <x:dimension ref="A1:D82"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="7.260625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="30.890625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>-9.32</x:v>
+        <x:v>2.28</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>-9.26</x:v>
+        <x:v>2.35</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>-8.12</x:v>
+        <x:v>8.16</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-9.32</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>-0.24</x:v>
+        <x:v>-9.26</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>-1.29</x:v>
+        <x:v>-8.12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>1.35</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>1.41</x:v>
+        <x:v>-0.24</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>-1.99</x:v>
+        <x:v>-1.29</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>9.03</x:v>
+        <x:v>1.35</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>9.09</x:v>
+        <x:v>1.41</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>2.39</x:v>
+        <x:v>-1.99</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>5.52</x:v>
+        <x:v>9.03</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>5.57</x:v>
+        <x:v>9.09</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>10.69</x:v>
+        <x:v>2.39</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>14.73</x:v>
+        <x:v>5.52</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>14.79</x:v>
+        <x:v>5.57</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>12.06</x:v>
+        <x:v>10.69</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>0.93</x:v>
+        <x:v>14.73</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>0.99</x:v>
+        <x:v>14.79</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>2.45</x:v>
+        <x:v>12.06</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.71</x:v>
+        <x:v>0.93</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>1.78</x:v>
+        <x:v>0.99</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>2.99</x:v>
+        <x:v>2.45</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>6.68</x:v>
+        <x:v>1.71</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>6.74</x:v>
+        <x:v>1.78</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.99</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>1.08</x:v>
+        <x:v>6.68</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>1.14</x:v>
+        <x:v>6.74</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>2.93</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>5.94</x:v>
+        <x:v>1.08</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>6</x:v>
+        <x:v>1.14</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>3.92</x:v>
+        <x:v>2.93</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>7.63</x:v>
+        <x:v>5.94</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>7.69</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>4.83</x:v>
+        <x:v>3.92</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>2.53</x:v>
+        <x:v>7.63</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>2.59</x:v>
+        <x:v>7.69</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>1.51</x:v>
+        <x:v>4.83</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>7.53</x:v>
+        <x:v>2.53</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>7.59</x:v>
+        <x:v>2.59</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>2.15</x:v>
+        <x:v>1.51</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>-12.96</x:v>
+        <x:v>7.53</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>-12.9</x:v>
+        <x:v>7.59</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>-11.81</x:v>
+        <x:v>2.15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>-5.22</x:v>
+        <x:v>-12.96</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>-5.15</x:v>
+        <x:v>-12.9</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>1.03</x:v>
+        <x:v>-11.81</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>-6.66</x:v>
+        <x:v>-5.22</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>-6.6</x:v>
+        <x:v>-5.15</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>0.94</x:v>
+        <x:v>1.03</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>1.44</x:v>
+        <x:v>-6.66</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>-6.6</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>3.27</x:v>
+        <x:v>0.94</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>-5.66</x:v>
+        <x:v>1.44</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>-5.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>-5.52</x:v>
+        <x:v>3.27</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>4.37</x:v>
+        <x:v>-5.66</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>4.43</x:v>
+        <x:v>-5.6</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>3.11</x:v>
+        <x:v>-5.52</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>-2.64</x:v>
+        <x:v>4.37</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>-2.57</x:v>
+        <x:v>4.43</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>-0.33</x:v>
+        <x:v>3.11</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-2.64</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>-1.24</x:v>
+        <x:v>-2.57</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>-0.08</x:v>
+        <x:v>-0.33</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>-2.54</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>-2.47</x:v>
+        <x:v>-1.24</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>-3.05</x:v>
+        <x:v>-0.08</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>0.29</x:v>
+        <x:v>-2.54</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>0.35</x:v>
+        <x:v>-2.47</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>-0.25</x:v>
+        <x:v>-3.05</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>-7.34</x:v>
+        <x:v>0.29</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>-7.28</x:v>
+        <x:v>0.35</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>-2.24</x:v>
+        <x:v>-0.25</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>2.81</x:v>
+        <x:v>-7.34</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>2.87</x:v>
+        <x:v>-7.28</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>-0.48</x:v>
+        <x:v>-2.24</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>1.28</x:v>
+        <x:v>2.81</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>1.35</x:v>
+        <x:v>2.87</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>3.62</x:v>
+        <x:v>-0.48</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>6.79</x:v>
+        <x:v>1.28</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>6.86</x:v>
+        <x:v>1.35</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>8.11</x:v>
+        <x:v>3.62</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>-0.71</x:v>
+        <x:v>6.79</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>-0.65</x:v>
+        <x:v>6.86</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>0.34</x:v>
+        <x:v>8.11</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>-7.7</x:v>
+        <x:v>-0.71</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>-7.64</x:v>
+        <x:v>-0.65</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>-1.82</x:v>
+        <x:v>0.34</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>6.33</x:v>
+        <x:v>-7.7</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>6.39</x:v>
+        <x:v>-7.64</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>1.43</x:v>
+        <x:v>-1.82</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>6.33</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>1.06</x:v>
+        <x:v>6.39</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>1.43</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>-9.84</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>-9.77</x:v>
+        <x:v>1.06</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>-4.77</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>1.39</x:v>
+        <x:v>-9.84</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>1.46</x:v>
+        <x:v>-9.77</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>4.03</x:v>
+        <x:v>-4.77</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>-6</x:v>
+        <x:v>1.39</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>-5.93</x:v>
+        <x:v>1.46</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>0.04</x:v>
+        <x:v>4.03</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>7.48</x:v>
+        <x:v>-6</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
-        <x:v>7.54</x:v>
+        <x:v>-5.93</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>5.5</x:v>
+        <x:v>0.04</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
-        <x:v>5.07</x:v>
+        <x:v>7.48</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
-        <x:v>5.13</x:v>
+        <x:v>7.54</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>3.84</x:v>
+        <x:v>5.5</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
-        <x:v>-4.35</x:v>
+        <x:v>5.07</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
-        <x:v>-4.29</x:v>
+        <x:v>5.13</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>-6.37</x:v>
+        <x:v>3.84</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
       <x:c r="A45" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
-        <x:v>-1.71</x:v>
+        <x:v>-4.35</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
-        <x:v>-1.65</x:v>
+        <x:v>-4.29</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>0.92</x:v>
+        <x:v>-6.37</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:4">
       <x:c r="A46" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
+        <x:v>-1.71</x:v>
+      </x:c>
+      <x:c r="C46" s="4" t="n">
+        <x:v>-1.65</x:v>
+      </x:c>
+      <x:c r="D46" s="4" t="n">
+        <x:v>0.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:4">
+      <x:c r="A47" s="2" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B47" s="4" t="n">
         <x:v>-6.55</x:v>
       </x:c>
-      <x:c r="C46" s="4" t="n">
+      <x:c r="C47" s="4" t="n">
         <x:v>-6.49</x:v>
       </x:c>
-      <x:c r="D46" s="4" t="n">
+      <x:c r="D47" s="4" t="n">
         <x:v>-3.68</x:v>
       </x:c>
     </x:row>
-    <x:row r="48" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="49" spans="1:4">
-      <x:c r="A49" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A49" s="2" t="s"/>
+      <x:c r="B49" s="3" t="s"/>
+      <x:c r="C49" s="3" t="s"/>
+      <x:c r="D49" s="3" t="s"/>
     </x:row>
     <x:row r="50" spans="1:4">
       <x:c r="A50" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
-        <x:v>31.99</x:v>
+        <x:v>2.28</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
-        <x:v>32.21</x:v>
+        <x:v>2.35</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>27</x:v>
+        <x:v>8.16</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4">
       <x:c r="A51" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>9.51</x:v>
+        <x:v>-8.37</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>9.72</x:v>
+        <x:v>-8.2</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>8.15</x:v>
+        <x:v>-11.1</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4">
       <x:c r="A52" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>15.25</x:v>
+        <x:v>31.99</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>15.46</x:v>
+        <x:v>32.21</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>12.13</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>-4.04</x:v>
+        <x:v>9.51</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
-        <x:v>-3.86</x:v>
+        <x:v>9.72</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>-8.56</x:v>
+        <x:v>8.15</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:4">
       <x:c r="A54" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B54" s="4" t="n">
-        <x:v>-10.26</x:v>
+        <x:v>15.25</x:v>
       </x:c>
       <x:c r="C54" s="4" t="n">
-        <x:v>-10.08</x:v>
+        <x:v>15.46</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>5.33</x:v>
+        <x:v>12.13</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B55" s="4" t="n">
-        <x:v>-4.14</x:v>
+        <x:v>-4.04</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
-        <x:v>-3.95</x:v>
+        <x:v>-3.86</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>-2.9</x:v>
+        <x:v>-8.56</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B56" s="4" t="n">
-        <x:v>-3.53</x:v>
+        <x:v>-10.26</x:v>
       </x:c>
       <x:c r="C56" s="4" t="n">
-        <x:v>-3.34</x:v>
+        <x:v>-10.08</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>-3.36</x:v>
+        <x:v>5.33</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B57" s="4" t="n">
-        <x:v>-3.52</x:v>
+        <x:v>-4.14</x:v>
       </x:c>
       <x:c r="C57" s="4" t="n">
-        <x:v>-3.33</x:v>
+        <x:v>-3.95</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>0.81</x:v>
+        <x:v>-2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B58" s="4" t="n">
-        <x:v>-2.13</x:v>
+        <x:v>-3.53</x:v>
       </x:c>
       <x:c r="C58" s="4" t="n">
-        <x:v>-1.94</x:v>
+        <x:v>-3.34</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>6.51</x:v>
+        <x:v>-3.36</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:4">
       <x:c r="A59" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B59" s="4" t="n">
-        <x:v>-3.17</x:v>
+        <x:v>-3.52</x:v>
       </x:c>
       <x:c r="C59" s="4" t="n">
-        <x:v>-2.99</x:v>
+        <x:v>-3.33</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>-4.18</x:v>
+        <x:v>0.81</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:4">
       <x:c r="A60" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B60" s="4" t="n">
-        <x:v>2.44</x:v>
+        <x:v>-2.13</x:v>
       </x:c>
       <x:c r="C60" s="4" t="n">
-        <x:v>2.63</x:v>
+        <x:v>-1.94</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>9.8</x:v>
+        <x:v>6.51</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:4">
       <x:c r="A61" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B61" s="4" t="n">
-        <x:v>-1.23</x:v>
+        <x:v>-3.17</x:v>
       </x:c>
       <x:c r="C61" s="4" t="n">
-        <x:v>-1.04</x:v>
+        <x:v>-2.99</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>-1.89</x:v>
+        <x:v>-4.18</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:4">
       <x:c r="A62" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B62" s="4" t="n">
+        <x:v>2.44</x:v>
+      </x:c>
+      <x:c r="C62" s="4" t="n">
+        <x:v>2.63</x:v>
+      </x:c>
+      <x:c r="D62" s="4" t="n">
+        <x:v>9.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:4">
+      <x:c r="A63" s="2" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B63" s="4" t="n">
+        <x:v>-1.23</x:v>
+      </x:c>
+      <x:c r="C63" s="4" t="n">
+        <x:v>-1.04</x:v>
+      </x:c>
+      <x:c r="D63" s="4" t="n">
+        <x:v>-1.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:4">
+      <x:c r="A64" s="2" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B64" s="4" t="n">
         <x:v>-6.55</x:v>
       </x:c>
-      <x:c r="C62" s="4" t="n">
+      <x:c r="C64" s="4" t="n">
         <x:v>-6.49</x:v>
       </x:c>
-      <x:c r="D62" s="4" t="n">
+      <x:c r="D64" s="4" t="n">
         <x:v>-3.68</x:v>
       </x:c>
     </x:row>
-    <x:row r="64" spans="1:4">
-[...18 lines deleted...]
-    </x:row>
     <x:row r="66" spans="1:4">
-      <x:c r="A66" s="2" t="n">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A66" s="2" t="s"/>
+      <x:c r="B66" s="3" t="s"/>
+      <x:c r="C66" s="3" t="s"/>
+      <x:c r="D66" s="3" t="s"/>
     </x:row>
     <x:row r="67" spans="1:4">
-      <x:c r="A67" s="2" t="n">
-        <x:v>2024</x:v>
+      <x:c r="A67" s="2" t="s">
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B67" s="4" t="n">
-        <x:v>-12.67</x:v>
+        <x:v>23.71</x:v>
       </x:c>
       <x:c r="C67" s="4" t="n">
-        <x:v>-12</x:v>
+        <x:v>24.23</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>0.75</x:v>
+        <x:v>22.12</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:4">
       <x:c r="A68" s="2" t="n">
+        <x:v>2025</x:v>
+      </x:c>
+      <x:c r="B68" s="4" t="n">
+        <x:v>8.69</x:v>
+      </x:c>
+      <x:c r="C68" s="4" t="n">
+        <x:v>9.51</x:v>
+      </x:c>
+      <x:c r="D68" s="4" t="n">
+        <x:v>16.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:4">
+      <x:c r="A69" s="2" t="n">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="B69" s="4" t="n">
+        <x:v>-12.67</x:v>
+      </x:c>
+      <x:c r="C69" s="4" t="n">
+        <x:v>-12</x:v>
+      </x:c>
+      <x:c r="D69" s="4" t="n">
+        <x:v>0.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:4">
+      <x:c r="A70" s="2" t="n">
         <x:v>2023</x:v>
       </x:c>
-      <x:c r="B68" s="4" t="n">
+      <x:c r="B70" s="4" t="n">
         <x:v>-8.45</x:v>
       </x:c>
-      <x:c r="C68" s="4" t="n">
+      <x:c r="C70" s="4" t="n">
         <x:v>-7.86</x:v>
       </x:c>
-      <x:c r="D68" s="4" t="n">
+      <x:c r="D70" s="4" t="n">
         <x:v>-0.57</x:v>
-      </x:c>
-[...8 lines deleted...]
-        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:4">
       <x:c r="A72" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:4">
-      <x:c r="A73" s="2" t="s">
+      <x:c r="A73" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:4">
-      <x:c r="A74" s="2" t="s">
+      <x:c r="A74" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:4">
       <x:c r="A75" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:4">
-      <x:c r="A76" s="1" t="s">
+      <x:c r="A76" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:4">
-      <x:c r="A77" s="1" t="s">
+      <x:c r="A77" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:4">
       <x:c r="A78" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:4">
-      <x:c r="A79" s="2" t="s">
+      <x:c r="A79" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:4">
       <x:c r="A80" s="1" t="s">
         <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:4">
+      <x:c r="A81" s="2" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:4">
+      <x:c r="A82" s="1" t="s">
+        <x:v>74</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D27"/>
+  <x:dimension ref="A1:D29"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="30.890625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>-9.86</x:v>
+        <x:v>1.62</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>-9.8</x:v>
+        <x:v>1.68</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>-8.58</x:v>
+        <x:v>7.35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>0.15</x:v>
+        <x:v>-9.86</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>0.21</x:v>
+        <x:v>-9.8</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>-1</x:v>
+        <x:v>-8.58</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
+        <x:v>0.15</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>0.21</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>-1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:4">
+      <x:c r="A10" s="2" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B10" s="4" t="n">
         <x:v>2.8</x:v>
       </x:c>
-      <x:c r="C9" s="4" t="n">
+      <x:c r="C10" s="4" t="n">
         <x:v>2.82</x:v>
       </x:c>
-      <x:c r="D9" s="4" t="n">
+      <x:c r="D10" s="4" t="n">
         <x:v>0.56</x:v>
       </x:c>
     </x:row>
-    <x:row r="11" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="12" spans="1:4">
-      <x:c r="A12" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B12" s="4" t="n">
+      <x:c r="A12" s="2" t="s"/>
+      <x:c r="B12" s="3" t="s"/>
+      <x:c r="C12" s="3" t="s"/>
+      <x:c r="D12" s="3" t="s"/>
+    </x:row>
+    <x:row r="13" spans="1:4">
+      <x:c r="A13" s="2" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B13" s="4" t="n">
+        <x:v>1.62</x:v>
+      </x:c>
+      <x:c r="C13" s="4" t="n">
+        <x:v>1.68</x:v>
+      </x:c>
+      <x:c r="D13" s="4" t="n">
+        <x:v>7.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:4">
+      <x:c r="A14" s="2" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B14" s="4" t="n">
         <x:v>-7.2</x:v>
       </x:c>
-      <x:c r="C12" s="4" t="n">
+      <x:c r="C14" s="4" t="n">
         <x:v>-7.06</x:v>
       </x:c>
-      <x:c r="D12" s="4" t="n">
+      <x:c r="D14" s="4" t="n">
         <x:v>-8.99</x:v>
       </x:c>
     </x:row>
-    <x:row r="14" spans="1:4">
-[...17 lines deleted...]
-      </x:c>
+    <x:row r="16" spans="1:4">
+      <x:c r="A16" s="2" t="s"/>
+      <x:c r="B16" s="3" t="s"/>
+      <x:c r="C16" s="3" t="s"/>
+      <x:c r="D16" s="3" t="s"/>
     </x:row>
     <x:row r="17" spans="1:4">
-      <x:c r="A17" s="1" t="s">
-[...4 lines deleted...]
-      <x:c r="A18" s="1" t="s">
+      <x:c r="A17" s="2" t="s">
         <x:v>63</x:v>
+      </x:c>
+      <x:c r="B17" s="4" t="n">
+        <x:v>-5.7</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>-5.5</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>-2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
-      <x:c r="A20" s="2" t="s">
+      <x:c r="A20" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
-      <x:c r="A21" s="2" t="s">
+      <x:c r="A21" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
-      <x:c r="A23" s="1" t="s">
+      <x:c r="A23" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
-      <x:c r="A24" s="1" t="s">
+      <x:c r="A24" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
-      <x:c r="A26" s="2" t="s">
+      <x:c r="A26" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="1" t="s">
         <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:4">
+      <x:c r="A28" s="2" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:4">
+      <x:c r="A29" s="1" t="s">
+        <x:v>74</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D103"/>
+  <x:dimension ref="A1:D105"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="7.260625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="30.890625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>-9.97</x:v>
+        <x:v>2.35</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>-9.91</x:v>
+        <x:v>2.41</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>-8.71</x:v>
+        <x:v>8.04</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>-0.65</x:v>
+        <x:v>-9.97</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>-0.58</x:v>
+        <x:v>-9.91</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>-1.66</x:v>
+        <x:v>-8.71</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>1.89</x:v>
+        <x:v>-0.65</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>1.96</x:v>
+        <x:v>-0.58</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.66</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>8.39</x:v>
+        <x:v>1.89</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>8.45</x:v>
+        <x:v>1.96</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>1.91</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>4.58</x:v>
+        <x:v>8.39</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>4.63</x:v>
+        <x:v>8.45</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>9.5</x:v>
+        <x:v>1.91</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>14.55</x:v>
+        <x:v>4.58</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>14.61</x:v>
+        <x:v>4.63</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>12.01</x:v>
+        <x:v>9.5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.41</x:v>
+        <x:v>14.55</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>1.47</x:v>
+        <x:v>14.61</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>2.94</x:v>
+        <x:v>12.01</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.93</x:v>
+        <x:v>1.41</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.47</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>3.05</x:v>
+        <x:v>2.94</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>5.67</x:v>
+        <x:v>1.93</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>5.73</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>1.64</x:v>
+        <x:v>3.05</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>1.97</x:v>
+        <x:v>5.67</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2.03</x:v>
+        <x:v>5.73</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>3.83</x:v>
+        <x:v>1.64</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>7.35</x:v>
+        <x:v>1.97</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>7.41</x:v>
+        <x:v>2.03</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>3.83</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>6.47</x:v>
+        <x:v>7.35</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>6.53</x:v>
+        <x:v>7.41</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>4.12</x:v>
+        <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>4.85</x:v>
+        <x:v>6.47</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>4.92</x:v>
+        <x:v>6.53</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>3.67</x:v>
+        <x:v>4.12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>6.46</x:v>
+        <x:v>4.85</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>6.52</x:v>
+        <x:v>4.92</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>0.76</x:v>
+        <x:v>3.67</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>-11.38</x:v>
+        <x:v>6.46</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>-11.32</x:v>
+        <x:v>6.52</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>-9.85</x:v>
+        <x:v>0.76</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>-1.79</x:v>
+        <x:v>-11.38</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>-1.72</x:v>
+        <x:v>-11.32</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>4.57</x:v>
+        <x:v>-9.85</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>-7.13</x:v>
+        <x:v>-1.79</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>-7.07</x:v>
+        <x:v>-1.72</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>4.57</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>1.06</x:v>
+        <x:v>-7.13</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>1.12</x:v>
+        <x:v>-7.07</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>-5.73</x:v>
+        <x:v>1.06</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>-5.67</x:v>
+        <x:v>1.12</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>-5.74</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>2.83</x:v>
+        <x:v>-5.73</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>2.89</x:v>
+        <x:v>-5.67</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>1.66</x:v>
+        <x:v>-5.74</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>-2.24</x:v>
+        <x:v>2.83</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>-2.17</x:v>
+        <x:v>2.89</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>0.05</x:v>
+        <x:v>1.66</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>-2.13</x:v>
+        <x:v>-2.24</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>-2.07</x:v>
+        <x:v>-2.17</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>-0.91</x:v>
+        <x:v>0.05</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>-2.74</x:v>
+        <x:v>-2.13</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>-2.68</x:v>
+        <x:v>-2.07</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>-3.36</x:v>
+        <x:v>-0.91</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>-0.17</x:v>
+        <x:v>-2.74</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-2.68</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-3.36</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>-8.21</x:v>
+        <x:v>-0.17</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>-8.15</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>-3.24</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>3.45</x:v>
+        <x:v>-8.21</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>3.51</x:v>
+        <x:v>-8.15</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>0.14</x:v>
+        <x:v>-3.24</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>1.29</x:v>
+        <x:v>3.45</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>1.35</x:v>
+        <x:v>3.51</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>3.67</x:v>
+        <x:v>0.14</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>6.96</x:v>
+        <x:v>1.29</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>7.02</x:v>
+        <x:v>1.35</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>3.67</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>6.96</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>-0.34</x:v>
+        <x:v>7.02</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>0.58</x:v>
+        <x:v>8.3</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>-8.11</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>-8.04</x:v>
+        <x:v>-0.34</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>-2.19</x:v>
+        <x:v>0.58</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>6.38</x:v>
+        <x:v>-8.11</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>6.45</x:v>
+        <x:v>-8.04</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>-2.19</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>1.53</x:v>
+        <x:v>6.38</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>6.45</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>-0.25</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>-9.66</x:v>
+        <x:v>1.53</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>-9.59</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>-4.57</x:v>
+        <x:v>-0.25</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>-9.66</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>0.06</x:v>
+        <x:v>-9.59</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>2.56</x:v>
+        <x:v>-4.57</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>-5.76</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>-5.7</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>0.16</x:v>
+        <x:v>2.56</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>6.49</x:v>
+        <x:v>-5.76</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
-        <x:v>6.56</x:v>
+        <x:v>-5.7</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>4.61</x:v>
+        <x:v>0.16</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
-        <x:v>7.24</x:v>
+        <x:v>6.49</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
-        <x:v>7.3</x:v>
+        <x:v>6.56</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>6.14</x:v>
+        <x:v>4.61</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
-        <x:v>-5.98</x:v>
+        <x:v>7.24</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
-        <x:v>-5.91</x:v>
+        <x:v>7.3</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>-8.19</x:v>
+        <x:v>6.14</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
       <x:c r="A45" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
-        <x:v>0.16</x:v>
+        <x:v>-5.98</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
-        <x:v>0.22</x:v>
+        <x:v>-5.91</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>-8.19</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:4">
       <x:c r="A46" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
-        <x:v>-4.85</x:v>
+        <x:v>0.16</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
-        <x:v>-4.79</x:v>
+        <x:v>0.22</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>-1.61</x:v>
+        <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:4">
       <x:c r="A47" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>-4.54</x:v>
+        <x:v>-4.85</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
-        <x:v>-4.48</x:v>
+        <x:v>-4.79</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>-3.96</x:v>
+        <x:v>-1.61</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:4">
       <x:c r="A48" s="2" t="s">
-        <x:v>82</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
-        <x:v>6.93</x:v>
+        <x:v>-4.54</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
-        <x:v>6.99</x:v>
+        <x:v>-4.48</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>3.59</x:v>
+        <x:v>-3.96</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4">
       <x:c r="A49" s="2" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
-        <x:v>-6.61</x:v>
+        <x:v>6.93</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
-        <x:v>-6.55</x:v>
+        <x:v>6.99</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>-4.98</x:v>
+        <x:v>3.59</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4">
       <x:c r="A50" s="2" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
-        <x:v>9.01</x:v>
+        <x:v>-6.61</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
-        <x:v>9.07</x:v>
+        <x:v>-6.55</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>4.14</x:v>
+        <x:v>-4.98</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4">
       <x:c r="A51" s="2" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>4.91</x:v>
+        <x:v>9.01</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>4.98</x:v>
+        <x:v>9.07</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>11.79</x:v>
+        <x:v>4.14</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4">
       <x:c r="A52" s="2" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>-8.45</x:v>
+        <x:v>4.91</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>-8.39</x:v>
+        <x:v>4.98</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>-5.52</x:v>
+        <x:v>11.79</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="2" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>3.32</x:v>
+        <x:v>-8.45</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
-        <x:v>3.38</x:v>
+        <x:v>-8.39</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>2.68</x:v>
+        <x:v>-5.52</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:4">
       <x:c r="A54" s="2" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B54" s="4" t="n">
-        <x:v>5.9</x:v>
+        <x:v>3.32</x:v>
       </x:c>
       <x:c r="C54" s="4" t="n">
-        <x:v>5.96</x:v>
+        <x:v>3.38</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>4.21</x:v>
+        <x:v>2.68</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="2" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B55" s="4" t="n">
-        <x:v>-15.18</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
-        <x:v>-15.12</x:v>
+        <x:v>5.96</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>-14.59</x:v>
+        <x:v>4.21</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="2" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B56" s="4" t="n">
-        <x:v>6.65</x:v>
+        <x:v>-15.18</x:v>
       </x:c>
       <x:c r="C56" s="4" t="n">
-        <x:v>6.72</x:v>
+        <x:v>-15.12</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>6.81</x:v>
+        <x:v>-14.59</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="2" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B57" s="4" t="n">
-        <x:v>-7.47</x:v>
+        <x:v>6.65</x:v>
       </x:c>
       <x:c r="C57" s="4" t="n">
-        <x:v>-7.41</x:v>
+        <x:v>6.72</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>-2.4</x:v>
+        <x:v>6.81</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="2" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B58" s="4" t="n">
-        <x:v>6.87</x:v>
+        <x:v>-7.47</x:v>
       </x:c>
       <x:c r="C58" s="4" t="n">
-        <x:v>6.93</x:v>
+        <x:v>-7.41</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>5.47</x:v>
+        <x:v>-2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:4">
       <x:c r="A59" s="2" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B59" s="4" t="n">
-        <x:v>0.68</x:v>
+        <x:v>6.87</x:v>
       </x:c>
       <x:c r="C59" s="4" t="n">
-        <x:v>0.74</x:v>
+        <x:v>6.93</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>6.12</x:v>
+        <x:v>5.47</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:4">
       <x:c r="A60" s="2" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B60" s="4" t="n">
-        <x:v>1.94</x:v>
+        <x:v>0.68</x:v>
       </x:c>
       <x:c r="C60" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>0.74</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>8.09</x:v>
+        <x:v>6.12</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:4">
       <x:c r="A61" s="2" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B61" s="4" t="n">
-        <x:v>2.13</x:v>
+        <x:v>1.94</x:v>
       </x:c>
       <x:c r="C61" s="4" t="n">
-        <x:v>2.19</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>3.98</x:v>
+        <x:v>8.09</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:4">
       <x:c r="A62" s="2" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B62" s="4" t="n">
+        <x:v>2.13</x:v>
+      </x:c>
+      <x:c r="C62" s="4" t="n">
+        <x:v>2.19</x:v>
+      </x:c>
+      <x:c r="D62" s="4" t="n">
+        <x:v>3.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:4">
+      <x:c r="A63" s="2" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="B63" s="4" t="n">
         <x:v>-1.4</x:v>
       </x:c>
-      <x:c r="C62" s="4" t="n">
+      <x:c r="C63" s="4" t="n">
         <x:v>-1.4</x:v>
       </x:c>
-      <x:c r="D62" s="4" t="n">
+      <x:c r="D63" s="4" t="n">
         <x:v>-1.28</x:v>
       </x:c>
     </x:row>
-    <x:row r="64" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="65" spans="1:4">
-      <x:c r="A65" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A65" s="2" t="s"/>
+      <x:c r="B65" s="3" t="s"/>
+      <x:c r="C65" s="3" t="s"/>
+      <x:c r="D65" s="3" t="s"/>
     </x:row>
     <x:row r="66" spans="1:4">
       <x:c r="A66" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B66" s="4" t="n">
-        <x:v>29.84</x:v>
+        <x:v>2.35</x:v>
       </x:c>
       <x:c r="C66" s="4" t="n">
-        <x:v>30.06</x:v>
+        <x:v>2.41</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>25</x:v>
+        <x:v>8.04</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:4">
       <x:c r="A67" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B67" s="4" t="n">
-        <x:v>9.23</x:v>
+        <x:v>-8.86</x:v>
       </x:c>
       <x:c r="C67" s="4" t="n">
-        <x:v>9.43</x:v>
+        <x:v>-8.68</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>7.83</x:v>
+        <x:v>-11.56</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:4">
       <x:c r="A68" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B68" s="4" t="n">
-        <x:v>16.54</x:v>
+        <x:v>29.84</x:v>
       </x:c>
       <x:c r="C68" s="4" t="n">
-        <x:v>16.75</x:v>
+        <x:v>30.06</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>13.61</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:4">
       <x:c r="A69" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B69" s="4" t="n">
-        <x:v>-1.08</x:v>
+        <x:v>9.23</x:v>
       </x:c>
       <x:c r="C69" s="4" t="n">
-        <x:v>-0.89</x:v>
+        <x:v>9.43</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>-5.84</x:v>
+        <x:v>7.83</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:4">
       <x:c r="A70" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B70" s="4" t="n">
-        <x:v>-7.82</x:v>
+        <x:v>16.54</x:v>
       </x:c>
       <x:c r="C70" s="4" t="n">
-        <x:v>-7.64</x:v>
+        <x:v>16.75</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>8.25</x:v>
+        <x:v>13.61</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:4">
       <x:c r="A71" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B71" s="4" t="n">
-        <x:v>-5.24</x:v>
+        <x:v>-1.08</x:v>
       </x:c>
       <x:c r="C71" s="4" t="n">
-        <x:v>-5.05</x:v>
+        <x:v>-0.89</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>-4.13</x:v>
+        <x:v>-5.84</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:4">
       <x:c r="A72" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B72" s="4" t="n">
-        <x:v>-4.97</x:v>
+        <x:v>-7.82</x:v>
       </x:c>
       <x:c r="C72" s="4" t="n">
-        <x:v>-4.79</x:v>
+        <x:v>-7.64</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>-4.81</x:v>
+        <x:v>8.25</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:4">
       <x:c r="A73" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B73" s="4" t="n">
-        <x:v>-3.82</x:v>
+        <x:v>-5.24</x:v>
       </x:c>
       <x:c r="C73" s="4" t="n">
-        <x:v>-3.63</x:v>
+        <x:v>-5.05</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>0.46</x:v>
+        <x:v>-4.13</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:4">
       <x:c r="A74" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B74" s="4" t="n">
-        <x:v>-2.11</x:v>
+        <x:v>-4.97</x:v>
       </x:c>
       <x:c r="C74" s="4" t="n">
-        <x:v>-1.92</x:v>
+        <x:v>-4.79</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>6.54</x:v>
+        <x:v>-4.81</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:4">
       <x:c r="A75" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B75" s="4" t="n">
-        <x:v>-2.41</x:v>
+        <x:v>-3.82</x:v>
       </x:c>
       <x:c r="C75" s="4" t="n">
-        <x:v>-2.23</x:v>
+        <x:v>-3.63</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>-3.38</x:v>
+        <x:v>0.46</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:4">
       <x:c r="A76" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B76" s="4" t="n">
-        <x:v>0.36</x:v>
+        <x:v>-2.11</x:v>
       </x:c>
       <x:c r="C76" s="4" t="n">
-        <x:v>0.55</x:v>
+        <x:v>-1.92</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>7.46</x:v>
+        <x:v>6.54</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:4">
       <x:c r="A77" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B77" s="4" t="n">
-        <x:v>0.99</x:v>
+        <x:v>-2.41</x:v>
       </x:c>
       <x:c r="C77" s="4" t="n">
-        <x:v>1.18</x:v>
+        <x:v>-2.23</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>0.29</x:v>
+        <x:v>-3.38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:4">
       <x:c r="A78" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B78" s="4" t="n">
-        <x:v>-2.88</x:v>
+        <x:v>0.36</x:v>
       </x:c>
       <x:c r="C78" s="4" t="n">
-        <x:v>-2.7</x:v>
+        <x:v>0.55</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>-2.11</x:v>
+        <x:v>7.46</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:4">
       <x:c r="A79" s="2" t="s">
-        <x:v>97</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B79" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>0.99</x:v>
       </x:c>
       <x:c r="C79" s="4" t="n">
-        <x:v>7</x:v>
+        <x:v>1.18</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>10.62</x:v>
+        <x:v>0.29</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:4">
       <x:c r="A80" s="2" t="s">
-        <x:v>98</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B80" s="4" t="n">
-        <x:v>0.16</x:v>
+        <x:v>-2.88</x:v>
       </x:c>
       <x:c r="C80" s="4" t="n">
-        <x:v>0.35</x:v>
+        <x:v>-2.7</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>1.09</x:v>
+        <x:v>-2.11</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:4">
       <x:c r="A81" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B81" s="4" t="n">
-        <x:v>-16.3</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="C81" s="4" t="n">
-        <x:v>-16.13</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>-10.96</x:v>
+        <x:v>10.62</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:4">
       <x:c r="A82" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B82" s="4" t="n">
-        <x:v>9.68</x:v>
+        <x:v>0.16</x:v>
       </x:c>
       <x:c r="C82" s="4" t="n">
-        <x:v>9.88</x:v>
+        <x:v>0.35</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>20.97</x:v>
+        <x:v>1.09</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:4">
       <x:c r="A83" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B83" s="4" t="n">
+        <x:v>-16.3</x:v>
+      </x:c>
+      <x:c r="C83" s="4" t="n">
+        <x:v>-16.13</x:v>
+      </x:c>
+      <x:c r="D83" s="4" t="n">
+        <x:v>-10.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:4">
+      <x:c r="A84" s="2" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="B84" s="4" t="n">
+        <x:v>9.68</x:v>
+      </x:c>
+      <x:c r="C84" s="4" t="n">
+        <x:v>9.88</x:v>
+      </x:c>
+      <x:c r="D84" s="4" t="n">
+        <x:v>20.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:4">
+      <x:c r="A85" s="2" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="B85" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
-      <x:c r="C83" s="4" t="n">
+      <x:c r="C85" s="4" t="n">
         <x:v>0.76</x:v>
       </x:c>
-      <x:c r="D83" s="4" t="n">
+      <x:c r="D85" s="4" t="n">
         <x:v>2.65</x:v>
       </x:c>
     </x:row>
-    <x:row r="85" spans="1:4">
-[...18 lines deleted...]
-    </x:row>
     <x:row r="87" spans="1:4">
-      <x:c r="A87" s="2" t="n">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A87" s="2" t="s"/>
+      <x:c r="B87" s="3" t="s"/>
+      <x:c r="C87" s="3" t="s"/>
+      <x:c r="D87" s="3" t="s"/>
     </x:row>
     <x:row r="88" spans="1:4">
-      <x:c r="A88" s="2" t="n">
-        <x:v>2024</x:v>
+      <x:c r="A88" s="2" t="s">
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B88" s="4" t="n">
-        <x:v>-15.21</x:v>
+        <x:v>21.12</x:v>
       </x:c>
       <x:c r="C88" s="4" t="n">
-        <x:v>-14.56</x:v>
+        <x:v>21.63</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>-2.33</x:v>
+        <x:v>19.43</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:4">
       <x:c r="A89" s="2" t="n">
-        <x:v>2023</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="B89" s="4" t="n">
-        <x:v>-3.94</x:v>
+        <x:v>16.08</x:v>
       </x:c>
       <x:c r="C89" s="4" t="n">
-        <x:v>-3.21</x:v>
+        <x:v>16.95</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>1.93</x:v>
+        <x:v>24.88</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:4">
       <x:c r="A90" s="2" t="n">
-        <x:v>2022</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="B90" s="4" t="n">
-        <x:v>-1.79</x:v>
+        <x:v>-15.21</x:v>
       </x:c>
       <x:c r="C90" s="4" t="n">
-        <x:v>-1.04</x:v>
+        <x:v>-14.56</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>20.45</x:v>
+        <x:v>-2.33</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:4">
       <x:c r="A91" s="2" t="n">
+        <x:v>2023</x:v>
+      </x:c>
+      <x:c r="B91" s="4" t="n">
+        <x:v>-3.94</x:v>
+      </x:c>
+      <x:c r="C91" s="4" t="n">
+        <x:v>-3.21</x:v>
+      </x:c>
+      <x:c r="D91" s="4" t="n">
+        <x:v>1.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:4">
+      <x:c r="A92" s="2" t="n">
+        <x:v>2022</x:v>
+      </x:c>
+      <x:c r="B92" s="4" t="n">
+        <x:v>-1.79</x:v>
+      </x:c>
+      <x:c r="C92" s="4" t="n">
+        <x:v>-1.04</x:v>
+      </x:c>
+      <x:c r="D92" s="4" t="n">
+        <x:v>20.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:4">
+      <x:c r="A93" s="2" t="n">
         <x:v>2021</x:v>
       </x:c>
-      <x:c r="B91" s="4" t="n">
+      <x:c r="B93" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
-      <x:c r="C91" s="4" t="n">
+      <x:c r="C93" s="4" t="n">
         <x:v>0.76</x:v>
       </x:c>
-      <x:c r="D91" s="4" t="n">
+      <x:c r="D93" s="4" t="n">
         <x:v>2.65</x:v>
-      </x:c>
-[...8 lines deleted...]
-        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:4">
       <x:c r="A95" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:4">
-      <x:c r="A96" s="2" t="s">
+      <x:c r="A96" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:4">
-      <x:c r="A97" s="2" t="s">
+      <x:c r="A97" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:4">
       <x:c r="A98" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:4">
-      <x:c r="A99" s="1" t="s">
+      <x:c r="A99" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:4">
-      <x:c r="A100" s="1" t="s">
+      <x:c r="A100" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:4">
       <x:c r="A101" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:4">
-      <x:c r="A102" s="2" t="s">
+      <x:c r="A102" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:4">
       <x:c r="A103" s="1" t="s">
         <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:4">
+      <x:c r="A104" s="2" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:4">
+      <x:c r="A105" s="1" t="s">
+        <x:v>74</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D115"/>
+  <x:dimension ref="A1:D117"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="7.260625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="30.890625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>-11.17</x:v>
+        <x:v>3.26</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>-11.11</x:v>
+        <x:v>3.33</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>-9.98</x:v>
+        <x:v>8.85</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>-0.93</x:v>
+        <x:v>-11.17</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>-0.87</x:v>
+        <x:v>-11.11</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-9.98</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>2.92</x:v>
+        <x:v>-0.93</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>2.98</x:v>
+        <x:v>-0.87</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>-0.21</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>6.68</x:v>
+        <x:v>2.92</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>6.74</x:v>
+        <x:v>2.98</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>-0.08</x:v>
+        <x:v>-0.21</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>5.15</x:v>
+        <x:v>6.68</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>5.21</x:v>
+        <x:v>6.74</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>9.86</x:v>
+        <x:v>-0.08</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>15.77</x:v>
+        <x:v>5.15</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>15.83</x:v>
+        <x:v>5.21</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>13.51</x:v>
+        <x:v>9.86</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>2.22</x:v>
+        <x:v>15.77</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>2.29</x:v>
+        <x:v>15.83</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>3.68</x:v>
+        <x:v>13.51</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>2.37</x:v>
+        <x:v>2.22</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>2.43</x:v>
+        <x:v>2.29</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>3.56</x:v>
+        <x:v>3.68</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>4.71</x:v>
+        <x:v>2.37</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>4.78</x:v>
+        <x:v>2.43</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>0.68</x:v>
+        <x:v>3.56</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>1.44</x:v>
+        <x:v>4.71</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>4.78</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>3.33</x:v>
+        <x:v>0.68</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>8.59</x:v>
+        <x:v>1.44</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>8.66</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>6.28</x:v>
+        <x:v>3.33</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>4.31</x:v>
+        <x:v>8.59</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>4.37</x:v>
+        <x:v>8.66</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>2.21</x:v>
+        <x:v>6.28</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>6.38</x:v>
+        <x:v>4.31</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>6.44</x:v>
+        <x:v>4.37</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>4.96</x:v>
+        <x:v>2.21</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>7.74</x:v>
+        <x:v>6.38</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>6.44</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>2.01</x:v>
+        <x:v>4.96</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>-8.82</x:v>
+        <x:v>7.74</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>-8.76</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>-7.2</x:v>
+        <x:v>2.01</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-8.82</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>-1.14</x:v>
+        <x:v>-8.76</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>4.94</x:v>
+        <x:v>-7.2</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>-6.62</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>-6.56</x:v>
+        <x:v>-1.14</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>0.99</x:v>
+        <x:v>4.94</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>1.54</x:v>
+        <x:v>-6.62</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>-6.56</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>3.68</x:v>
+        <x:v>0.99</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>-7.53</x:v>
+        <x:v>1.54</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>-7.47</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>-7.37</x:v>
+        <x:v>3.68</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>1.39</x:v>
+        <x:v>-7.53</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>1.45</x:v>
+        <x:v>-7.47</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>0.31</x:v>
+        <x:v>-7.37</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>-4.83</x:v>
+        <x:v>1.39</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>-4.77</x:v>
+        <x:v>1.45</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>-3.04</x:v>
+        <x:v>0.31</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>-0.66</x:v>
+        <x:v>-4.83</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-4.77</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>0.75</x:v>
+        <x:v>-3.04</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.66</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>-0.34</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>-0.82</x:v>
+        <x:v>0.75</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>1.33</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>1.39</x:v>
+        <x:v>-0.34</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>0.71</x:v>
+        <x:v>-0.82</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>-8.53</x:v>
+        <x:v>1.33</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>-8.47</x:v>
+        <x:v>1.39</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>-3.49</x:v>
+        <x:v>0.71</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>4.48</x:v>
+        <x:v>-8.53</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>4.55</x:v>
+        <x:v>-8.47</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>1.04</x:v>
+        <x:v>-3.49</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>0.24</x:v>
+        <x:v>4.48</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>0.31</x:v>
+        <x:v>4.55</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>2.59</x:v>
+        <x:v>1.04</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>6.56</x:v>
+        <x:v>0.24</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>6.62</x:v>
+        <x:v>0.31</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>2.59</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>-0.67</x:v>
+        <x:v>6.56</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>-0.61</x:v>
+        <x:v>6.62</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>-0.04</x:v>
+        <x:v>7.9</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>-9.62</x:v>
+        <x:v>-0.67</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>-9.56</x:v>
+        <x:v>-0.61</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>-3.45</x:v>
+        <x:v>-0.04</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>-9.62</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>7.87</x:v>
+        <x:v>-9.56</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>2.69</x:v>
+        <x:v>-3.45</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>3.92</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>3.99</x:v>
+        <x:v>7.87</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.69</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>-9.77</x:v>
+        <x:v>3.92</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>-9.71</x:v>
+        <x:v>3.99</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>-4.93</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>-1.17</x:v>
+        <x:v>-9.77</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-9.71</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>1.48</x:v>
+        <x:v>-4.93</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>-7.27</x:v>
+        <x:v>-1.17</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>-7.21</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>-1.52</x:v>
+        <x:v>1.48</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>8.29</x:v>
+        <x:v>-7.27</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
-        <x:v>8.36</x:v>
+        <x:v>-7.21</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>6.62</x:v>
+        <x:v>-1.52</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
-        <x:v>7.24</x:v>
+        <x:v>8.29</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
-        <x:v>7.3</x:v>
+        <x:v>8.36</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>6.26</x:v>
+        <x:v>6.62</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
-        <x:v>-7.23</x:v>
+        <x:v>7.24</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
-        <x:v>-7.16</x:v>
+        <x:v>7.3</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>-9.59</x:v>
+        <x:v>6.26</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
       <x:c r="A45" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
-        <x:v>-0.09</x:v>
+        <x:v>-7.23</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
-        <x:v>-0.03</x:v>
+        <x:v>-7.16</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>2.55</x:v>
+        <x:v>-9.59</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:4">
       <x:c r="A46" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
-        <x:v>-3.59</x:v>
+        <x:v>-0.09</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
-        <x:v>-3.53</x:v>
+        <x:v>-0.03</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>-0.38</x:v>
+        <x:v>2.55</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:4">
       <x:c r="A47" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>-6.98</x:v>
+        <x:v>-3.59</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
-        <x:v>-6.92</x:v>
+        <x:v>-3.53</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>-6.23</x:v>
+        <x:v>-0.38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:4">
       <x:c r="A48" s="2" t="s">
-        <x:v>82</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
-        <x:v>8.97</x:v>
+        <x:v>-6.98</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
-        <x:v>9.03</x:v>
+        <x:v>-6.92</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>5.7</x:v>
+        <x:v>-6.23</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4">
       <x:c r="A49" s="2" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
-        <x:v>-5.1</x:v>
+        <x:v>8.97</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
-        <x:v>-5.03</x:v>
+        <x:v>9.03</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>-2.92</x:v>
+        <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4">
       <x:c r="A50" s="2" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
-        <x:v>12.98</x:v>
+        <x:v>-5.1</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
-        <x:v>13.04</x:v>
+        <x:v>-5.03</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>7.29</x:v>
+        <x:v>-2.92</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4">
       <x:c r="A51" s="2" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>6.83</x:v>
+        <x:v>12.98</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>6.89</x:v>
+        <x:v>13.04</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>13.63</x:v>
+        <x:v>7.29</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4">
       <x:c r="A52" s="2" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>-10.92</x:v>
+        <x:v>6.83</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>-10.85</x:v>
+        <x:v>6.89</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>-8.14</x:v>
+        <x:v>13.63</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="2" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>2.13</x:v>
+        <x:v>-10.92</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>-10.85</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>1.78</x:v>
+        <x:v>-8.14</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:4">
       <x:c r="A54" s="2" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B54" s="4" t="n">
-        <x:v>6.46</x:v>
+        <x:v>2.13</x:v>
       </x:c>
       <x:c r="C54" s="4" t="n">
-        <x:v>6.53</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>4.87</x:v>
+        <x:v>1.78</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="2" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B55" s="4" t="n">
-        <x:v>-16.31</x:v>
+        <x:v>6.46</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
-        <x:v>-16.25</x:v>
+        <x:v>6.53</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>-15.87</x:v>
+        <x:v>4.87</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="2" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B56" s="4" t="n">
-        <x:v>7.59</x:v>
+        <x:v>-16.31</x:v>
       </x:c>
       <x:c r="C56" s="4" t="n">
-        <x:v>7.66</x:v>
+        <x:v>-16.25</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>7.59</x:v>
+        <x:v>-15.87</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="2" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B57" s="4" t="n">
-        <x:v>-9.28</x:v>
+        <x:v>7.59</x:v>
       </x:c>
       <x:c r="C57" s="4" t="n">
-        <x:v>-9.22</x:v>
+        <x:v>7.66</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>-4.35</x:v>
+        <x:v>7.59</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="2" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B58" s="4" t="n">
-        <x:v>6.88</x:v>
+        <x:v>-9.28</x:v>
       </x:c>
       <x:c r="C58" s="4" t="n">
-        <x:v>6.94</x:v>
+        <x:v>-9.22</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>5.79</x:v>
+        <x:v>-4.35</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:4">
       <x:c r="A59" s="2" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B59" s="4" t="n">
-        <x:v>0.35</x:v>
+        <x:v>6.88</x:v>
       </x:c>
       <x:c r="C59" s="4" t="n">
-        <x:v>0.41</x:v>
+        <x:v>6.94</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>5.71</x:v>
+        <x:v>5.79</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:4">
       <x:c r="A60" s="2" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B60" s="4" t="n">
-        <x:v>1.66</x:v>
+        <x:v>0.35</x:v>
       </x:c>
       <x:c r="C60" s="4" t="n">
-        <x:v>1.73</x:v>
+        <x:v>0.41</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>7.77</x:v>
+        <x:v>5.71</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:4">
       <x:c r="A61" s="2" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B61" s="4" t="n">
-        <x:v>3.44</x:v>
+        <x:v>1.66</x:v>
       </x:c>
       <x:c r="C61" s="4" t="n">
-        <x:v>3.51</x:v>
+        <x:v>1.73</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>5.76</x:v>
+        <x:v>7.77</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:4">
       <x:c r="A62" s="2" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B62" s="4" t="n">
-        <x:v>-5.99</x:v>
+        <x:v>3.44</x:v>
       </x:c>
       <x:c r="C62" s="4" t="n">
-        <x:v>-5.93</x:v>
+        <x:v>3.51</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>-4.73</x:v>
+        <x:v>5.76</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:4">
       <x:c r="A63" s="2" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B63" s="4" t="n">
-        <x:v>7.68</x:v>
+        <x:v>-5.99</x:v>
       </x:c>
       <x:c r="C63" s="4" t="n">
-        <x:v>7.74</x:v>
+        <x:v>-5.93</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>5.48</x:v>
+        <x:v>-4.73</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:4">
       <x:c r="A64" s="2" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B64" s="4" t="n">
-        <x:v>-0.09</x:v>
+        <x:v>7.68</x:v>
       </x:c>
       <x:c r="C64" s="4" t="n">
-        <x:v>-0.03</x:v>
+        <x:v>7.74</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>5.48</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:4">
       <x:c r="A65" s="2" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B65" s="4" t="n">
-        <x:v>-0.05</x:v>
+        <x:v>-0.09</x:v>
       </x:c>
       <x:c r="C65" s="4" t="n">
-        <x:v>0.02</x:v>
+        <x:v>-0.03</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>-1.91</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:4">
       <x:c r="A66" s="2" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B66" s="4" t="n">
-        <x:v>-2.39</x:v>
+        <x:v>-0.05</x:v>
       </x:c>
       <x:c r="C66" s="4" t="n">
-        <x:v>-2.32</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>-1.22</x:v>
+        <x:v>-1.91</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:4">
       <x:c r="A67" s="2" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B67" s="4" t="n">
-        <x:v>2.83</x:v>
+        <x:v>-2.39</x:v>
       </x:c>
       <x:c r="C67" s="4" t="n">
-        <x:v>2.89</x:v>
+        <x:v>-2.32</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>-0.61</x:v>
+        <x:v>-1.22</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:4">
       <x:c r="A68" s="2" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B68" s="4" t="n">
-        <x:v>3.62</x:v>
+        <x:v>2.83</x:v>
       </x:c>
       <x:c r="C68" s="4" t="n">
-        <x:v>3.68</x:v>
+        <x:v>2.89</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>-0.61</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:4">
       <x:c r="A69" s="2" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B69" s="4" t="n">
-        <x:v>0.84</x:v>
+        <x:v>3.62</x:v>
       </x:c>
       <x:c r="C69" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>3.68</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:4">
       <x:c r="A70" s="2" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B70" s="4" t="n">
+        <x:v>0.84</x:v>
+      </x:c>
+      <x:c r="C70" s="4" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="D70" s="4" t="n">
+        <x:v>3.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:4">
+      <x:c r="A71" s="2" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="B71" s="4" t="n">
         <x:v>1.35</x:v>
       </x:c>
-      <x:c r="C70" s="4" t="n">
+      <x:c r="C71" s="4" t="n">
         <x:v>1.35</x:v>
       </x:c>
-      <x:c r="D70" s="4" t="n">
+      <x:c r="D71" s="4" t="n">
         <x:v>-0.61</x:v>
       </x:c>
     </x:row>
-    <x:row r="72" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="73" spans="1:4">
-      <x:c r="A73" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A73" s="2" t="s"/>
+      <x:c r="B73" s="3" t="s"/>
+      <x:c r="C73" s="3" t="s"/>
+      <x:c r="D73" s="3" t="s"/>
     </x:row>
     <x:row r="74" spans="1:4">
       <x:c r="A74" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B74" s="4" t="n">
-        <x:v>29.87</x:v>
+        <x:v>3.26</x:v>
       </x:c>
       <x:c r="C74" s="4" t="n">
-        <x:v>30.08</x:v>
+        <x:v>3.33</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>24.6</x:v>
+        <x:v>8.85</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:4">
       <x:c r="A75" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B75" s="4" t="n">
-        <x:v>9.57</x:v>
+        <x:v>-9.43</x:v>
       </x:c>
       <x:c r="C75" s="4" t="n">
-        <x:v>9.78</x:v>
+        <x:v>-9.26</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>-11.79</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:4">
       <x:c r="A76" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B76" s="4" t="n">
-        <x:v>14.9</x:v>
+        <x:v>29.87</x:v>
       </x:c>
       <x:c r="C76" s="4" t="n">
-        <x:v>15.11</x:v>
+        <x:v>30.08</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>12.24</x:v>
+        <x:v>24.6</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:4">
       <x:c r="A77" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B77" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>9.57</x:v>
       </x:c>
       <x:c r="C77" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>9.78</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>-0.63</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:4">
       <x:c r="A78" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B78" s="4" t="n">
-        <x:v>-6.32</x:v>
+        <x:v>14.9</x:v>
       </x:c>
       <x:c r="C78" s="4" t="n">
-        <x:v>-6.15</x:v>
+        <x:v>15.11</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>9.87</x:v>
+        <x:v>12.24</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:4">
       <x:c r="A79" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B79" s="4" t="n">
-        <x:v>-10.78</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="C79" s="4" t="n">
-        <x:v>-10.6</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>-9.91</x:v>
+        <x:v>-0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:4">
       <x:c r="A80" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B80" s="4" t="n">
-        <x:v>0.25</x:v>
+        <x:v>-6.32</x:v>
       </x:c>
       <x:c r="C80" s="4" t="n">
-        <x:v>0.44</x:v>
+        <x:v>-6.15</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>0.63</x:v>
+        <x:v>9.87</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:4">
       <x:c r="A81" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B81" s="4" t="n">
-        <x:v>-4.2</x:v>
+        <x:v>-10.78</x:v>
       </x:c>
       <x:c r="C81" s="4" t="n">
-        <x:v>-4.02</x:v>
+        <x:v>-10.6</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>0.04</x:v>
+        <x:v>-9.91</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:4">
       <x:c r="A82" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B82" s="4" t="n">
-        <x:v>-4.34</x:v>
+        <x:v>0.25</x:v>
       </x:c>
       <x:c r="C82" s="4" t="n">
-        <x:v>-4.16</x:v>
+        <x:v>0.44</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>4.13</x:v>
+        <x:v>0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:4">
       <x:c r="A83" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B83" s="4" t="n">
-        <x:v>1.09</x:v>
+        <x:v>-4.2</x:v>
       </x:c>
       <x:c r="C83" s="4" t="n">
-        <x:v>1.28</x:v>
+        <x:v>-4.02</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>-0.02</x:v>
+        <x:v>0.04</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:4">
       <x:c r="A84" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B84" s="4" t="n">
-        <x:v>-0.75</x:v>
+        <x:v>-4.34</x:v>
       </x:c>
       <x:c r="C84" s="4" t="n">
-        <x:v>-0.56</x:v>
+        <x:v>-4.16</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>6.55</x:v>
+        <x:v>4.13</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:4">
       <x:c r="A85" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B85" s="4" t="n">
-        <x:v>-0.61</x:v>
+        <x:v>1.09</x:v>
       </x:c>
       <x:c r="C85" s="4" t="n">
-        <x:v>-0.42</x:v>
+        <x:v>1.28</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>-1.48</x:v>
+        <x:v>-0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:4">
       <x:c r="A86" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B86" s="4" t="n">
-        <x:v>-2.28</x:v>
+        <x:v>-0.75</x:v>
       </x:c>
       <x:c r="C86" s="4" t="n">
-        <x:v>-2.09</x:v>
+        <x:v>-0.56</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>-1.25</x:v>
+        <x:v>6.55</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:4">
       <x:c r="A87" s="2" t="s">
-        <x:v>97</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B87" s="4" t="n">
-        <x:v>14.55</x:v>
+        <x:v>-0.61</x:v>
       </x:c>
       <x:c r="C87" s="4" t="n">
-        <x:v>14.76</x:v>
+        <x:v>-0.42</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>18.35</x:v>
+        <x:v>-1.48</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:4">
       <x:c r="A88" s="2" t="s">
-        <x:v>98</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B88" s="4" t="n">
-        <x:v>-3.13</x:v>
+        <x:v>-2.28</x:v>
       </x:c>
       <x:c r="C88" s="4" t="n">
-        <x:v>-2.94</x:v>
+        <x:v>-2.09</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>-1.95</x:v>
+        <x:v>-1.25</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:4">
       <x:c r="A89" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B89" s="4" t="n">
-        <x:v>-18.32</x:v>
+        <x:v>14.55</x:v>
       </x:c>
       <x:c r="C89" s="4" t="n">
-        <x:v>-18.15</x:v>
+        <x:v>14.76</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>-13.42</x:v>
+        <x:v>18.35</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:4">
       <x:c r="A90" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B90" s="4" t="n">
-        <x:v>9.04</x:v>
+        <x:v>-3.13</x:v>
       </x:c>
       <x:c r="C90" s="4" t="n">
-        <x:v>9.24</x:v>
+        <x:v>-2.94</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>20.51</x:v>
+        <x:v>-1.95</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:4">
       <x:c r="A91" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B91" s="4" t="n">
-        <x:v>4.71</x:v>
+        <x:v>-18.32</x:v>
       </x:c>
       <x:c r="C91" s="4" t="n">
-        <x:v>4.91</x:v>
+        <x:v>-18.15</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>6.28</x:v>
+        <x:v>-13.42</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:4">
       <x:c r="A92" s="2" t="s">
-        <x:v>113</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B92" s="4" t="n">
-        <x:v>-2.53</x:v>
+        <x:v>9.04</x:v>
       </x:c>
       <x:c r="C92" s="4" t="n">
-        <x:v>-2.34</x:v>
+        <x:v>9.24</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>-2.03</x:v>
+        <x:v>20.51</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:4">
       <x:c r="A93" s="2" t="s">
-        <x:v>114</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B93" s="4" t="n">
-        <x:v>7.45</x:v>
+        <x:v>4.71</x:v>
       </x:c>
       <x:c r="C93" s="4" t="n">
-        <x:v>7.65</x:v>
+        <x:v>4.91</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>8.12</x:v>
+        <x:v>6.28</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:4">
       <x:c r="A94" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B94" s="4" t="n">
+        <x:v>-2.53</x:v>
+      </x:c>
+      <x:c r="C94" s="4" t="n">
+        <x:v>-2.34</x:v>
+      </x:c>
+      <x:c r="D94" s="4" t="n">
+        <x:v>-2.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:4">
+      <x:c r="A95" s="2" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B95" s="4" t="n">
+        <x:v>7.45</x:v>
+      </x:c>
+      <x:c r="C95" s="4" t="n">
+        <x:v>7.65</x:v>
+      </x:c>
+      <x:c r="D95" s="4" t="n">
+        <x:v>8.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:4">
+      <x:c r="A96" s="2" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="B96" s="4" t="n">
         <x:v>1.35</x:v>
       </x:c>
-      <x:c r="C94" s="4" t="n">
+      <x:c r="C96" s="4" t="n">
         <x:v>1.35</x:v>
       </x:c>
-      <x:c r="D94" s="4" t="n">
+      <x:c r="D96" s="4" t="n">
         <x:v>-0.61</x:v>
       </x:c>
     </x:row>
-    <x:row r="96" spans="1:4">
-[...18 lines deleted...]
-    </x:row>
     <x:row r="98" spans="1:4">
-      <x:c r="A98" s="2" t="n">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A98" s="2" t="s"/>
+      <x:c r="B98" s="3" t="s"/>
+      <x:c r="C98" s="3" t="s"/>
+      <x:c r="D98" s="3" t="s"/>
     </x:row>
     <x:row r="99" spans="1:4">
-      <x:c r="A99" s="2" t="n">
-        <x:v>2024</x:v>
+      <x:c r="A99" s="2" t="s">
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B99" s="4" t="n">
-        <x:v>-18.03</x:v>
+        <x:v>21.45</x:v>
       </x:c>
       <x:c r="C99" s="4" t="n">
-        <x:v>-17.4</x:v>
+        <x:v>21.96</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>-5.56</x:v>
+        <x:v>19.63</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:4">
       <x:c r="A100" s="2" t="n">
-        <x:v>2023</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="B100" s="4" t="n">
-        <x:v>-2.55</x:v>
+        <x:v>23.25</x:v>
       </x:c>
       <x:c r="C100" s="4" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>24.17</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>3.64</x:v>
+        <x:v>32.48</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:4">
       <x:c r="A101" s="2" t="n">
-        <x:v>2022</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="B101" s="4" t="n">
-        <x:v>-1.17</x:v>
+        <x:v>-18.03</x:v>
       </x:c>
       <x:c r="C101" s="4" t="n">
-        <x:v>-0.41</x:v>
+        <x:v>-17.4</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>21.08</x:v>
+        <x:v>-5.56</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:4">
       <x:c r="A102" s="2" t="n">
+        <x:v>2023</x:v>
+      </x:c>
+      <x:c r="B102" s="4" t="n">
+        <x:v>-2.55</x:v>
+      </x:c>
+      <x:c r="C102" s="4" t="n">
+        <x:v>-1.8</x:v>
+      </x:c>
+      <x:c r="D102" s="4" t="n">
+        <x:v>3.64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:4">
+      <x:c r="A103" s="2" t="n">
+        <x:v>2022</x:v>
+      </x:c>
+      <x:c r="B103" s="4" t="n">
+        <x:v>-1.17</x:v>
+      </x:c>
+      <x:c r="C103" s="4" t="n">
+        <x:v>-0.41</x:v>
+      </x:c>
+      <x:c r="D103" s="4" t="n">
+        <x:v>21.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:4">
+      <x:c r="A104" s="2" t="n">
         <x:v>2021</x:v>
       </x:c>
-      <x:c r="B102" s="4" t="n">
+      <x:c r="B104" s="4" t="n">
         <x:v>11.15</x:v>
       </x:c>
-      <x:c r="C102" s="4" t="n">
+      <x:c r="C104" s="4" t="n">
         <x:v>11.78</x:v>
       </x:c>
-      <x:c r="D102" s="4" t="n">
+      <x:c r="D104" s="4" t="n">
         <x:v>11.89</x:v>
-      </x:c>
-[...8 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:4">
       <x:c r="A106" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:4">
       <x:c r="A107" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:4">
-      <x:c r="A108" s="2" t="s">
-        <x:v>65</x:v>
+      <x:c r="A108" s="1" t="s">
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:4">
-      <x:c r="A109" s="2" t="s">
+      <x:c r="A109" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:4">
       <x:c r="A110" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:4">
-      <x:c r="A111" s="1" t="s">
+      <x:c r="A111" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:4">
-      <x:c r="A112" s="1" t="s">
+      <x:c r="A112" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:4">
       <x:c r="A113" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:4">
-      <x:c r="A114" s="2" t="s">
+      <x:c r="A114" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:4">
       <x:c r="A115" s="1" t="s">
         <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:4">
+      <x:c r="A116" s="2" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:4">
+      <x:c r="A117" s="1" t="s">
+        <x:v>74</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D77"/>
+  <x:dimension ref="A1:D79"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="7.260625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="30.890625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>-11.16</x:v>
+        <x:v>3.24</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>-11.1</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>-9.98</x:v>
+        <x:v>8.85</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>-0.95</x:v>
+        <x:v>-11.16</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>-0.88</x:v>
+        <x:v>-11.1</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-9.98</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>2.93</x:v>
+        <x:v>-0.95</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>-0.88</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>-0.21</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>6.65</x:v>
+        <x:v>2.93</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>6.72</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>-0.08</x:v>
+        <x:v>-0.21</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>5.18</x:v>
+        <x:v>6.65</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>5.25</x:v>
+        <x:v>6.72</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>9.86</x:v>
+        <x:v>-0.08</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>15.76</x:v>
+        <x:v>5.18</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>15.82</x:v>
+        <x:v>5.25</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>13.51</x:v>
+        <x:v>9.86</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>2.19</x:v>
+        <x:v>15.76</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>2.26</x:v>
+        <x:v>15.82</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>3.68</x:v>
+        <x:v>13.51</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.19</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>2.47</x:v>
+        <x:v>2.26</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>3.56</x:v>
+        <x:v>3.68</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>4.77</x:v>
+        <x:v>2.47</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>0.68</x:v>
+        <x:v>3.56</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>1.46</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>1.52</x:v>
+        <x:v>4.77</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>3.33</x:v>
+        <x:v>0.68</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>8.6</x:v>
+        <x:v>1.46</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>8.66</x:v>
+        <x:v>1.52</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>6.28</x:v>
+        <x:v>3.33</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>4.36</x:v>
+        <x:v>8.66</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>2.21</x:v>
+        <x:v>6.28</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>6.34</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>6.4</x:v>
+        <x:v>4.36</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>4.96</x:v>
+        <x:v>2.21</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>7.74</x:v>
+        <x:v>6.34</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>7.81</x:v>
+        <x:v>6.4</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>2.01</x:v>
+        <x:v>4.96</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>-8.79</x:v>
+        <x:v>7.74</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>-8.73</x:v>
+        <x:v>7.81</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>-7.2</x:v>
+        <x:v>2.01</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-8.79</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>-1.13</x:v>
+        <x:v>-8.73</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>4.94</x:v>
+        <x:v>-7.2</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>-6.69</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>-6.62</x:v>
+        <x:v>-1.13</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>0.99</x:v>
+        <x:v>4.94</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>1.56</x:v>
+        <x:v>-6.69</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>1.63</x:v>
+        <x:v>-6.62</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>3.68</x:v>
+        <x:v>0.99</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>-7.5</x:v>
+        <x:v>1.56</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>-7.44</x:v>
+        <x:v>1.63</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>-7.37</x:v>
+        <x:v>3.68</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>1.35</x:v>
+        <x:v>-7.5</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>1.42</x:v>
+        <x:v>-7.44</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>0.31</x:v>
+        <x:v>-7.37</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>-4.83</x:v>
+        <x:v>1.35</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>-4.76</x:v>
+        <x:v>1.42</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>-3.04</x:v>
+        <x:v>0.31</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>-0.64</x:v>
+        <x:v>-4.83</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>-0.57</x:v>
+        <x:v>-4.76</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>0.75</x:v>
+        <x:v>-3.04</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>-0.42</x:v>
+        <x:v>-0.64</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>-0.35</x:v>
+        <x:v>-0.57</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>-0.82</x:v>
+        <x:v>0.75</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>1.34</x:v>
+        <x:v>-0.42</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>1.41</x:v>
+        <x:v>-0.35</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>0.71</x:v>
+        <x:v>-0.82</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>-8.55</x:v>
+        <x:v>1.34</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>-8.49</x:v>
+        <x:v>1.41</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>-3.49</x:v>
+        <x:v>0.71</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>4.47</x:v>
+        <x:v>-8.55</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>4.54</x:v>
+        <x:v>-8.49</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>1.04</x:v>
+        <x:v>-3.49</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>0.21</x:v>
+        <x:v>4.47</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>0.27</x:v>
+        <x:v>4.54</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>2.59</x:v>
+        <x:v>1.04</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>6.64</x:v>
+        <x:v>0.21</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>6.71</x:v>
+        <x:v>0.27</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>2.59</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>-0.76</x:v>
+        <x:v>6.64</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>6.71</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>-0.04</x:v>
+        <x:v>7.9</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>-9.6</x:v>
+        <x:v>-0.76</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>-9.53</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>-3.45</x:v>
+        <x:v>-0.04</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>-9.6</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>7.87</x:v>
+        <x:v>-9.53</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>2.69</x:v>
+        <x:v>-3.45</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>3.92</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>3.98</x:v>
+        <x:v>7.87</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.69</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>-9.76</x:v>
+        <x:v>3.92</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>-9.69</x:v>
+        <x:v>3.98</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>-4.93</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>-1.18</x:v>
+        <x:v>-9.76</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>-1.12</x:v>
+        <x:v>-9.69</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>1.48</x:v>
+        <x:v>-4.93</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>-7.25</x:v>
+        <x:v>-1.18</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>-7.18</x:v>
+        <x:v>-1.12</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>-1.52</x:v>
+        <x:v>1.48</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>-7.25</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
-        <x:v>8.37</x:v>
+        <x:v>-7.18</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>6.62</x:v>
+        <x:v>-1.52</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>8.3</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
-        <x:v>7.27</x:v>
+        <x:v>8.37</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>6.26</x:v>
+        <x:v>6.62</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
+        <x:v>7.2</x:v>
+      </x:c>
+      <x:c r="C44" s="4" t="n">
+        <x:v>7.27</x:v>
+      </x:c>
+      <x:c r="D44" s="4" t="n">
+        <x:v>6.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:4">
+      <x:c r="A45" s="2" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B45" s="4" t="n">
         <x:v>-5.6</x:v>
       </x:c>
-      <x:c r="C44" s="4" t="n">
+      <x:c r="C45" s="4" t="n">
         <x:v>-5.55</x:v>
       </x:c>
-      <x:c r="D44" s="4" t="n">
+      <x:c r="D45" s="4" t="n">
         <x:v>-7.11</x:v>
       </x:c>
     </x:row>
-    <x:row r="46" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="47" spans="1:4">
-      <x:c r="A47" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A47" s="2" t="s"/>
+      <x:c r="B47" s="3" t="s"/>
+      <x:c r="C47" s="3" t="s"/>
+      <x:c r="D47" s="3" t="s"/>
     </x:row>
     <x:row r="48" spans="1:4">
       <x:c r="A48" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
-        <x:v>29.85</x:v>
+        <x:v>3.24</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
-        <x:v>30.09</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>24.6</x:v>
+        <x:v>8.85</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4">
       <x:c r="A49" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
-        <x:v>9.57</x:v>
+        <x:v>-9.43</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
-        <x:v>9.78</x:v>
+        <x:v>-9.24</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>-11.79</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4">
       <x:c r="A50" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
-        <x:v>14.93</x:v>
+        <x:v>29.85</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
-        <x:v>15.13</x:v>
+        <x:v>30.09</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>12.24</x:v>
+        <x:v>24.6</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4">
       <x:c r="A51" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>4.49</x:v>
+        <x:v>9.57</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>9.78</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>-0.63</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:4">
       <x:c r="A52" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>-6.37</x:v>
+        <x:v>14.93</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>-6.18</x:v>
+        <x:v>15.13</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>9.87</x:v>
+        <x:v>12.24</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>-10.78</x:v>
+        <x:v>4.49</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
-        <x:v>-10.59</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>-9.91</x:v>
+        <x:v>-0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:4">
       <x:c r="A54" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B54" s="4" t="n">
-        <x:v>0.27</x:v>
+        <x:v>-6.37</x:v>
       </x:c>
       <x:c r="C54" s="4" t="n">
-        <x:v>0.47</x:v>
+        <x:v>-6.18</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>0.63</x:v>
+        <x:v>9.87</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B55" s="4" t="n">
-        <x:v>-4.27</x:v>
+        <x:v>-10.78</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
-        <x:v>-4.07</x:v>
+        <x:v>-10.59</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>0.04</x:v>
+        <x:v>-9.91</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B56" s="4" t="n">
-        <x:v>-4.33</x:v>
+        <x:v>0.27</x:v>
       </x:c>
       <x:c r="C56" s="4" t="n">
-        <x:v>-4.13</x:v>
+        <x:v>0.47</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>4.13</x:v>
+        <x:v>0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B57" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>-4.27</x:v>
       </x:c>
       <x:c r="C57" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>-4.07</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>-0.02</x:v>
+        <x:v>0.04</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B58" s="4" t="n">
-        <x:v>-0.74</x:v>
+        <x:v>-4.33</x:v>
       </x:c>
       <x:c r="C58" s="4" t="n">
-        <x:v>-0.54</x:v>
+        <x:v>-4.13</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>6.55</x:v>
+        <x:v>4.13</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:4">
       <x:c r="A59" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B59" s="4" t="n">
+        <x:v>1.1</x:v>
+      </x:c>
+      <x:c r="C59" s="4" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="D59" s="4" t="n">
+        <x:v>-0.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:4">
+      <x:c r="A60" s="2" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B60" s="4" t="n">
+        <x:v>-0.74</x:v>
+      </x:c>
+      <x:c r="C60" s="4" t="n">
+        <x:v>-0.54</x:v>
+      </x:c>
+      <x:c r="D60" s="4" t="n">
+        <x:v>6.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:4">
+      <x:c r="A61" s="2" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B61" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
-      <x:c r="C59" s="4" t="n">
+      <x:c r="C61" s="4" t="n">
         <x:v>1.31</x:v>
       </x:c>
-      <x:c r="D59" s="4" t="n">
+      <x:c r="D61" s="4" t="n">
         <x:v>-1.3</x:v>
       </x:c>
     </x:row>
-    <x:row r="61" spans="1:4">
-[...18 lines deleted...]
-    </x:row>
     <x:row r="63" spans="1:4">
-      <x:c r="A63" s="2" t="n">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A63" s="2" t="s"/>
+      <x:c r="B63" s="3" t="s"/>
+      <x:c r="C63" s="3" t="s"/>
+      <x:c r="D63" s="3" t="s"/>
     </x:row>
     <x:row r="64" spans="1:4">
-      <x:c r="A64" s="2" t="n">
-        <x:v>2024</x:v>
+      <x:c r="A64" s="2" t="s">
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B64" s="4" t="n">
-        <x:v>-18.07</x:v>
+        <x:v>21.41</x:v>
       </x:c>
       <x:c r="C64" s="4" t="n">
-        <x:v>-17.39</x:v>
+        <x:v>21.97</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>-5.56</x:v>
+        <x:v>19.63</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:4">
       <x:c r="A65" s="2" t="n">
+        <x:v>2025</x:v>
+      </x:c>
+      <x:c r="B65" s="4" t="n">
+        <x:v>23.2</x:v>
+      </x:c>
+      <x:c r="C65" s="4" t="n">
+        <x:v>24.16</x:v>
+      </x:c>
+      <x:c r="D65" s="4" t="n">
+        <x:v>32.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:4">
+      <x:c r="A66" s="2" t="n">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="B66" s="4" t="n">
+        <x:v>-18.07</x:v>
+      </x:c>
+      <x:c r="C66" s="4" t="n">
+        <x:v>-17.39</x:v>
+      </x:c>
+      <x:c r="D66" s="4" t="n">
+        <x:v>-5.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:4">
+      <x:c r="A67" s="2" t="n">
         <x:v>2023</x:v>
       </x:c>
-      <x:c r="B65" s="4" t="n">
+      <x:c r="B67" s="4" t="n">
         <x:v>1.55</x:v>
       </x:c>
-      <x:c r="C65" s="4" t="n">
+      <x:c r="C67" s="4" t="n">
         <x:v>2.08</x:v>
       </x:c>
-      <x:c r="D65" s="4" t="n">
+      <x:c r="D67" s="4" t="n">
         <x:v>5.15</x:v>
-      </x:c>
-[...8 lines deleted...]
-        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:4">
       <x:c r="A69" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:4">
-      <x:c r="A70" s="2" t="s">
+      <x:c r="A70" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:4">
-      <x:c r="A71" s="2" t="s">
+      <x:c r="A71" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:4">
       <x:c r="A72" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:4">
-      <x:c r="A73" s="1" t="s">
+      <x:c r="A73" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:4">
-      <x:c r="A74" s="1" t="s">
+      <x:c r="A74" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:4">
       <x:c r="A75" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:4">
-      <x:c r="A76" s="2" t="s">
+      <x:c r="A76" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:4">
       <x:c r="A77" s="1" t="s">
         <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:4">
+      <x:c r="A78" s="2" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:4">
+      <x:c r="A79" s="1" t="s">
+        <x:v>74</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="32.000625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="7.260625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>-7.77</x:v>
+        <x:v>1.56</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>-9.72</x:v>
+        <x:v>1.56</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>13.34</x:v>
+        <x:v>15.11</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>40.75</x:v>
+        <x:v>33.88</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
-        <x:v>4.68</x:v>
+        <x:v>2.74</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>2.66</x:v>
+        <x:v>3.06</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>-6.51</x:v>
+        <x:v>7.37</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>-12.8</x:v>
+        <x:v>7.37</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>5.79</x:v>
+        <x:v>13.59</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>26.14</x:v>
+        <x:v>30.18</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
-        <x:v>12.06</x:v>
+        <x:v>12.78</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>10.44</x:v>
+        <x:v>12.48</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>-1.26</x:v>
+        <x:v>-5.81</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>3.08</x:v>
+        <x:v>-5.81</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>7.55</x:v>
+        <x:v>1.52</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>14.6</x:v>
+        <x:v>3.69</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
-        <x:v>-7.38</x:v>
+        <x:v>-10.04</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>-7.79</x:v>
+        <x:v>-9.43</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>-7.71</x:v>
+        <x:v>1.62</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>-9.55</x:v>
+        <x:v>1.62</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>13.75</x:v>
+        <x:v>15.6</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>41.77</x:v>
+        <x:v>34.86</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
-        <x:v>5.47</x:v>
+        <x:v>3.52</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>3.43</x:v>
+        <x:v>3.83</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>-6.51</x:v>
+        <x:v>7.37</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>-12.8</x:v>
+        <x:v>7.37</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>5.79</x:v>
+        <x:v>13.59</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>26.14</x:v>
+        <x:v>30.18</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
-        <x:v>12.06</x:v>
+        <x:v>12.78</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>10.44</x:v>
+        <x:v>12.48</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-5.75</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>3.25</x:v>
+        <x:v>-5.75</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>7.96</x:v>
+        <x:v>2.01</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>15.63</x:v>
+        <x:v>4.67</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
-        <x:v>-6.59</x:v>
+        <x:v>-9.26</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>-7.01</x:v>
+        <x:v>-8.65</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.610625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="7.260625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>-9.32</x:v>
+        <x:v>2.28</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>-8.37</x:v>
+        <x:v>2.28</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>20.94</x:v>
+        <x:v>23.71</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>52.65</x:v>
+        <x:v>45.07</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
-        <x:v>4.42</x:v>
+        <x:v>2.71</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>2.14</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>-8.12</x:v>
+        <x:v>8.16</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>-11.1</x:v>
+        <x:v>8.16</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>12.9</x:v>
+        <x:v>22.12</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>36.92</x:v>
+        <x:v>41.27</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
-        <x:v>11.81</x:v>
+        <x:v>12.74</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>8.71</x:v>
+        <x:v>11.01</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-5.88</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>2.73</x:v>
+        <x:v>-5.88</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>8.04</x:v>
+        <x:v>1.59</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>15.73</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
-        <x:v>-7.39</x:v>
+        <x:v>-10.03</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>-7.21</x:v>
+        <x:v>-8.87</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>-9.26</x:v>
+        <x:v>2.35</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>-8.2</x:v>
+        <x:v>2.35</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>21.37</x:v>
+        <x:v>24.23</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>53.76</x:v>
+        <x:v>46.13</x:v>
       </x:c>
       <x:c r="G17" s="4" t="n">
-        <x:v>5.21</x:v>
+        <x:v>3.49</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>2.27</x:v>
+        <x:v>2.91</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>-8.12</x:v>
+        <x:v>8.16</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>-11.1</x:v>
+        <x:v>8.16</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>12.9</x:v>
+        <x:v>22.12</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>36.92</x:v>
+        <x:v>41.27</x:v>
       </x:c>
       <x:c r="G18" s="4" t="n">
-        <x:v>11.81</x:v>
+        <x:v>12.74</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>8.71</x:v>
+        <x:v>11.01</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>-1.14</x:v>
+        <x:v>-5.82</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>2.91</x:v>
+        <x:v>-5.82</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>8.47</x:v>
+        <x:v>2.11</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>16.84</x:v>
+        <x:v>4.86</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
-        <x:v>-6.6</x:v>
+        <x:v>-9.25</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>-6.44</x:v>
+        <x:v>-8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="31.660625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.200625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="2" t="s"/>
       <x:c r="B8" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H8" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I8" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J8" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>-9.86</x:v>
+        <x:v>1.62</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>-7.2</x:v>
+        <x:v>1.62</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>-7.2</x:v>
+        <x:v>-5.7</x:v>
       </x:c>
       <x:c r="F9" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>-7.2</x:v>
+        <x:v>-5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s"/>
       <x:c r="C10" s="4" t="n">
-        <x:v>-8.58</x:v>
+        <x:v>7.35</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>-8.99</x:v>
+        <x:v>7.35</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>-8.99</x:v>
+        <x:v>-2.3</x:v>
       </x:c>
       <x:c r="F10" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>-8.99</x:v>
+        <x:v>-2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>-1.28</x:v>
+        <x:v>-5.74</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>1.79</x:v>
+        <x:v>-5.74</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>1.79</x:v>
+        <x:v>-3.4</x:v>
       </x:c>
       <x:c r="F11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>1.79</x:v>
+        <x:v>-3.4</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s"/>
       <x:c r="B16" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H16" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I16" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J16" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>-9.8</x:v>
+        <x:v>1.68</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>-7.06</x:v>
+        <x:v>1.68</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>-7.06</x:v>
+        <x:v>-5.5</x:v>
       </x:c>
       <x:c r="F17" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I17" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>-7.06</x:v>
+        <x:v>-5.5</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s"/>
       <x:c r="C18" s="4" t="n">
-        <x:v>-8.58</x:v>
+        <x:v>7.35</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>-8.99</x:v>
+        <x:v>7.35</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>-8.99</x:v>
+        <x:v>-2.3</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>-8.99</x:v>
+        <x:v>-2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s"/>
       <x:c r="C19" s="4" t="n">
-        <x:v>-1.22</x:v>
+        <x:v>-5.67</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>1.93</x:v>
+        <x:v>-5.67</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>1.93</x:v>
+        <x:v>-3.2</x:v>
       </x:c>
       <x:c r="F19" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>1.93</x:v>
+        <x:v>-3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="2" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>