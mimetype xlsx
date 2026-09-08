--- v5 (2026-08-17)
+++ v6 (2026-09-08)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bfd21b908c14ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68b4e8cb9410406ab5446653d83f7992.psmdcp" Id="R606ef3d6d29a469e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R052e763587854a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aba315b367684c6d9019f15b42f701c1.psmdcp" Id="R832329c8a5d24b9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="AUD Class A_Historical" sheetId="2" r:id="rId2"/>
     <x:sheet name="EUR Class A_Historical" sheetId="3" r:id="rId3"/>
     <x:sheet name="GBP Class A_Historical" sheetId="4" r:id="rId4"/>
     <x:sheet name="SGD Class A_Historical" sheetId="5" r:id="rId5"/>
     <x:sheet name="USD Class A_Historical" sheetId="6" r:id="rId6"/>
     <x:sheet name="USD Class E_Historical" sheetId="7" r:id="rId7"/>
     <x:sheet name="AUD Class A_Month-End" sheetId="8" r:id="rId8"/>
     <x:sheet name="EUR Class A_Month-End" sheetId="9" r:id="rId9"/>
     <x:sheet name="GBP Class A_Month-End" sheetId="10" r:id="rId10"/>
     <x:sheet name="SGD Class A_Month-End" sheetId="11" r:id="rId11"/>
     <x:sheet name="USD Class A_Month-End" sheetId="12" r:id="rId12"/>
     <x:sheet name="USD Class E_Month-End" sheetId="13" r:id="rId13"/>
     <x:sheet name="AUD Class A_Quarter-End" sheetId="14" r:id="rId14"/>
     <x:sheet name="EUR Class A_Quarter-End" sheetId="15" r:id="rId15"/>
     <x:sheet name="GBP Class A_Quarter-End" sheetId="16" r:id="rId16"/>
     <x:sheet name="SGD Class A_Quarter-End" sheetId="17" r:id="rId17"/>