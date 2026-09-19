--- v4 (2026-08-06)
+++ v5 (2026-09-19)
@@ -1,86 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_06\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_07\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E7D512BA-3BFC-4C74-9F3C-B0B22FE4FDE1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{34E7F4BA-739D-4341-8334-848C8DB32C85}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{45C937B8-F560-481C-8870-400CB1FDC98C}"/>
+    <workbookView xWindow="780" yWindow="780" windowWidth="11520" windowHeight="8325" xr2:uid="{05415269-2E29-44AF-9FD6-C72C88D09685}"/>
   </bookViews>
   <sheets>
-    <sheet name="June" sheetId="1" r:id="rId1"/>
+    <sheet name="July" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-      <xlwcv:version setVersion="2"/>
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="761" uniqueCount="320">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="774" uniqueCount="326">
   <si>
     <t>GMO Quality Trust</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -170,326 +169,329 @@
   <si>
     <t>AUDTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (AUD)</t>
   </si>
   <si>
     <t>Trade Date Cash</t>
   </si>
   <si>
     <t>CADTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (CAD)</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
-    <t>EURTCash</t>
-[...5 lines deleted...]
-    <t>European Union</t>
+    <t>CHFTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (CHF)</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
+    <t>CH</t>
+  </si>
+  <si>
+    <t>GBPTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (GBP)</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>GB</t>
+  </si>
+  <si>
+    <t>HKDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (HKD)</t>
+  </si>
+  <si>
+    <t>Hong Kong</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>TWDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (TWD)</t>
+  </si>
+  <si>
+    <t>Taiwan</t>
+  </si>
+  <si>
+    <t>TWD</t>
+  </si>
+  <si>
+    <t>TW</t>
+  </si>
+  <si>
+    <t>USDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (USD)</t>
+  </si>
+  <si>
+    <t>United States</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>US</t>
+  </si>
+  <si>
+    <t>002824100</t>
+  </si>
+  <si>
+    <t>Abbott Laboratories</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>Common Stock</t>
+  </si>
+  <si>
+    <t>2002305</t>
+  </si>
+  <si>
+    <t>ABT</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>US0028241000</t>
+  </si>
+  <si>
+    <t>XNYS</t>
+  </si>
+  <si>
+    <t>02079K305</t>
+  </si>
+  <si>
+    <t>Alphabet Inc-Cl A</t>
+  </si>
+  <si>
+    <t>BYVY8G0</t>
+  </si>
+  <si>
+    <t>GOOGL</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>US02079K3059</t>
+  </si>
+  <si>
+    <t>XNGS</t>
+  </si>
+  <si>
+    <t>023135106</t>
+  </si>
+  <si>
+    <t>Amazon.com Inc</t>
+  </si>
+  <si>
+    <t>2000019</t>
+  </si>
+  <si>
+    <t>AMZN</t>
+  </si>
+  <si>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>US0231351067</t>
+  </si>
+  <si>
+    <t>0237400</t>
+  </si>
+  <si>
+    <t>Diageo Plc</t>
+  </si>
+  <si>
+    <t>DGE</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>GB0002374006</t>
+  </si>
+  <si>
+    <t>XLON</t>
+  </si>
+  <si>
+    <t>036752103</t>
+  </si>
+  <si>
+    <t>Elevance Health Inc</t>
+  </si>
+  <si>
+    <t>BSPHGL4</t>
+  </si>
+  <si>
+    <t>ELV</t>
+  </si>
+  <si>
+    <t>US0367521038</t>
+  </si>
+  <si>
+    <t>037833100</t>
+  </si>
+  <si>
+    <t>Apple Inc</t>
+  </si>
+  <si>
+    <t>2046251</t>
+  </si>
+  <si>
+    <t>AAPL</t>
+  </si>
+  <si>
+    <t>Information Technology</t>
+  </si>
+  <si>
+    <t>US0378331005</t>
+  </si>
+  <si>
+    <t>11135F101</t>
+  </si>
+  <si>
+    <t>Broadcom Inc</t>
+  </si>
+  <si>
+    <t>BDZ78H9</t>
+  </si>
+  <si>
+    <t>AVGO</t>
+  </si>
+  <si>
+    <t>US11135F1012</t>
+  </si>
+  <si>
+    <t>125523100</t>
+  </si>
+  <si>
+    <t>The Cigna Group</t>
+  </si>
+  <si>
+    <t>BHJ0775</t>
+  </si>
+  <si>
+    <t>CI</t>
+  </si>
+  <si>
+    <t>US1255231003</t>
+  </si>
+  <si>
+    <t>191216100</t>
+  </si>
+  <si>
+    <t>Coca-Cola Co/The</t>
+  </si>
+  <si>
+    <t>2206657</t>
+  </si>
+  <si>
+    <t>KO</t>
+  </si>
+  <si>
+    <t>US1912161007</t>
+  </si>
+  <si>
+    <t>21036P108</t>
+  </si>
+  <si>
+    <t>Constellation Brands Inc-A</t>
+  </si>
+  <si>
+    <t>2170473</t>
+  </si>
+  <si>
+    <t>STZ</t>
+  </si>
+  <si>
+    <t>US21036P1084</t>
+  </si>
+  <si>
+    <t>30303M102</t>
+  </si>
+  <si>
+    <t>Meta Platforms Inc-Class A</t>
+  </si>
+  <si>
+    <t>B7TL820</t>
+  </si>
+  <si>
+    <t>META</t>
+  </si>
+  <si>
+    <t>US30303M1027</t>
+  </si>
+  <si>
+    <t>4061412</t>
+  </si>
+  <si>
+    <t>Lvmh Moet Hennessy Louis Vui</t>
+  </si>
+  <si>
+    <t>France</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
-    <t>EU</t>
-[...262 lines deleted...]
-  <si>
     <t>FR</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>XPAR</t>
   </si>
   <si>
     <t>43300A203</t>
   </si>
   <si>
     <t>Hilton Worldwide Holdings In</t>
   </si>
   <si>
     <t>BYVMW06</t>
   </si>
   <si>
     <t>HLT</t>
   </si>
   <si>
     <t>US43300A2033</t>
@@ -690,50 +692,65 @@
     <t>Quest Diagnostics Inc</t>
   </si>
   <si>
     <t>2702791</t>
   </si>
   <si>
     <t>DGX</t>
   </si>
   <si>
     <t>US74834L1008</t>
   </si>
   <si>
     <t>79466L302</t>
   </si>
   <si>
     <t>Salesforce Inc</t>
   </si>
   <si>
     <t>2310525</t>
   </si>
   <si>
     <t>CRM</t>
   </si>
   <si>
     <t>US79466L3024</t>
+  </si>
+  <si>
+    <t>863667101</t>
+  </si>
+  <si>
+    <t>Stryker Corp</t>
+  </si>
+  <si>
+    <t>2853688</t>
+  </si>
+  <si>
+    <t>SYK</t>
+  </si>
+  <si>
+    <t>US8636671013</t>
   </si>
   <si>
     <t>871607107</t>
   </si>
   <si>
     <t>Synopsys Inc</t>
   </si>
   <si>
     <t>2867719</t>
   </si>
   <si>
     <t>SNPS</t>
   </si>
   <si>
     <t>US8716071076</t>
   </si>
   <si>
     <t>872540109</t>
   </si>
   <si>
     <t>Tjx Companies Inc</t>
   </si>
   <si>
     <t>2989301</t>
   </si>
@@ -1391,92 +1408,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D29DCCC9-A1AF-4874-9AE8-BBDF36EACFDF}">
-  <dimension ref="A1:Z66"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2DA5B1FE-D80B-42B3-9D3E-7050CBC9FE19}">
+  <dimension ref="A1:Z67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="3"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46203</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -1526,4235 +1543,4303 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>233972.48000000001</v>
+        <v>232678.28</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>233972.48000000001</v>
+        <v>232678.28</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>233972.48000000001</v>
+        <v>232678.28</v>
       </c>
       <c r="N4" s="4">
-        <v>233972.48000000001</v>
+        <v>232678.28</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>3.39E-4</v>
+        <v>2.9100000000000003E-4</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>-45485304.979999997</v>
+        <v>435172.18</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="4">
-        <v>-45485304.979999997</v>
+        <v>435172.18</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="4">
-        <v>-45485304.979999997</v>
+        <v>435172.18</v>
       </c>
       <c r="N5" s="4">
-        <v>-45485304.979999997</v>
+        <v>435172.18</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>-6.6082000000000002E-2</v>
+        <v>5.44E-4</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>180511.31</v>
+        <v>4291.6400000000003</v>
       </c>
       <c r="E6" s="5">
-        <v>1.017387</v>
+        <v>1.0149280000000001</v>
       </c>
       <c r="F6" s="4">
-        <v>183649.88656133</v>
+        <v>4355.7050271400003</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
-        <v>0.98290999645513522</v>
+        <v>0.98529169368459657</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4">
-        <v>180511.30934800001</v>
+        <v>4291.639983</v>
       </c>
       <c r="N6" s="4">
-        <v>183649.88656133</v>
+        <v>4355.7050271400003</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>2.6600000000000001E-4</v>
+        <v>5.0000000000000004E-6</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>1473233.49</v>
+        <v>1096.3399999999999</v>
       </c>
       <c r="E7" s="5">
-        <v>1.6502600000000001</v>
+        <v>1.7598309999999999</v>
       </c>
       <c r="F7" s="4">
-        <v>2431218.0270164502</v>
+        <v>1929.37350659</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>0.60596518674253363</v>
+        <v>0.56823626877655076</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4">
-        <v>1473233.485752</v>
+        <v>1096.3400019999999</v>
       </c>
       <c r="N7" s="4">
-        <v>2431218.0270164502</v>
+        <v>1929.37350659</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>3.532E-3</v>
+        <v>1.9999999999999999E-6</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
-        <v>669539.02</v>
+        <v>54602.58</v>
       </c>
       <c r="E8" s="5">
-        <v>1.9157770000000001</v>
+        <v>1.916067</v>
       </c>
       <c r="F8" s="4">
-        <v>1282687.15977915</v>
+        <v>104622.22828362</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>0.52198154047776846</v>
+        <v>0.52190228435011965</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4">
-        <v>669539.01961199997</v>
+        <v>54602.579935000002</v>
       </c>
       <c r="N8" s="4">
-        <v>1282687.15977915</v>
+        <v>104622.22828362</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>1.8630000000000001E-3</v>
+        <v>1.2999999999999999E-4</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
         <v>0.46</v>
       </c>
       <c r="E9" s="5">
-        <v>0.184061</v>
+        <v>0.18156900000000001</v>
       </c>
       <c r="F9" s="4">
-        <v>8.4668199999999999E-2</v>
+        <v>8.3521750000000006E-2</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>56</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>5.4329723068905684</v>
+        <v>5.5075477913328932</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4">
-        <v>0.45999899999999999</v>
+        <v>0.46</v>
       </c>
       <c r="N9" s="4">
-        <v>8.4668199999999999E-2</v>
+        <v>8.3521750000000006E-2</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="4">
-        <v>55668334.18</v>
+        <v>527</v>
       </c>
       <c r="E10" s="5">
-        <v>4.5310000000000003E-2</v>
+        <v>4.4054000000000003E-2</v>
       </c>
       <c r="F10" s="4">
-        <v>2522332.2196981101</v>
+        <v>23.216626460000001</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>62</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>22.070183182520417</v>
+        <v>22.699249472015456</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4">
-        <v>55668334.135909997</v>
+        <v>526.99999500000001</v>
       </c>
       <c r="N10" s="4">
-        <v>2522332.2196981101</v>
+        <v>23.216626460000001</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>3.6640000000000002E-3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="4">
-        <v>35928905.549999997</v>
+        <v>16781051.109999999</v>
       </c>
       <c r="E11" s="5">
-        <v>1.4434180000000001</v>
+        <v>1.4237919999999999</v>
       </c>
       <c r="F11" s="4">
-        <v>51860429.489029899</v>
+        <v>23892718.886595</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J11" s="5">
         <v>1</v>
       </c>
       <c r="K11" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4">
-        <v>35928905.646001004</v>
+        <v>16781051.073651999</v>
       </c>
       <c r="N11" s="4">
-        <v>51860429.489029899</v>
+        <v>23892718.886595</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>7.5343999999999994E-2</v>
+        <v>2.9914E-2</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>70</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D12" s="4">
-        <v>99285</v>
+        <v>113600</v>
       </c>
       <c r="E12" s="5">
-        <v>130.97575000000001</v>
+        <v>150.49476799999999</v>
       </c>
       <c r="F12" s="4">
-        <v>13003927.3960738</v>
+        <v>17096205.595500801</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J12" s="5">
-        <v>90.74</v>
+        <v>105.7</v>
       </c>
       <c r="K12" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="4">
-        <v>9009120.9240719993</v>
+        <v>12007519.973990999</v>
       </c>
       <c r="N12" s="4">
-        <v>13003927.3960738</v>
+        <v>17096205.595500801</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>74</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>76</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>69</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>1.8891999999999999E-2</v>
+        <v>2.1403999999999999E-2</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D13" s="4">
-        <v>68638</v>
+        <v>78533</v>
       </c>
       <c r="E13" s="5">
-        <v>515.834294</v>
+        <v>507.05488800000001</v>
       </c>
       <c r="F13" s="4">
-        <v>35405834.382216997</v>
+        <v>39820541.453691199</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J13" s="5">
-        <v>357.37</v>
+        <v>356.13</v>
       </c>
       <c r="K13" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M13" s="4">
-        <v>24529162.125541002</v>
+        <v>27967957.229421001</v>
       </c>
       <c r="N13" s="4">
-        <v>35405834.382216997</v>
+        <v>39820541.453691199</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>81</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>82</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>83</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>78</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>5.1437999999999998E-2</v>
+        <v>4.9855999999999998E-2</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D14" s="4">
-        <v>67071</v>
+        <v>76737</v>
       </c>
       <c r="E14" s="5">
-        <v>344.024249</v>
+        <v>386.67331200000001</v>
       </c>
       <c r="F14" s="4">
-        <v>23074050.433025301</v>
+        <v>29672149.868299302</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J14" s="5">
-        <v>238.34</v>
+        <v>271.58</v>
       </c>
       <c r="K14" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M14" s="4">
-        <v>15985702.182713</v>
+        <v>20840234.414859999</v>
       </c>
       <c r="N14" s="4">
-        <v>23074050.433025301</v>
+        <v>29672149.868299302</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>87</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>88</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>90</v>
       </c>
       <c r="S14" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>85</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>3.3522000000000003E-2</v>
+        <v>3.7150000000000002E-2</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>92</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D15" s="4">
-        <v>207914</v>
+        <v>237873</v>
       </c>
       <c r="E15" s="5">
-        <v>29.167698000000001</v>
+        <v>31.318123</v>
       </c>
       <c r="F15" s="4">
-        <v>6064372.78466006</v>
+        <v>7449735.8930216497</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J15" s="5">
-        <v>15.225</v>
+        <v>16.344999999999999</v>
       </c>
       <c r="K15" s="5">
-        <v>0.52198154047776846</v>
+        <v>0.52190228435011965</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M15" s="4">
-        <v>3165490.6481679999</v>
+        <v>3888034.180373</v>
       </c>
       <c r="N15" s="4">
-        <v>6064372.78466006</v>
+        <v>7449735.8930216497</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>91</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>93</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>94</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>95</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>96</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>8.8100000000000001E-3</v>
+        <v>9.3270000000000002E-3</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D16" s="4">
-        <v>18332</v>
+        <v>20677</v>
       </c>
       <c r="E16" s="5">
-        <v>558.21304699999996</v>
+        <v>535.11782000000005</v>
       </c>
       <c r="F16" s="4">
-        <v>10233161.6050808</v>
+        <v>11064631.138321299</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J16" s="5">
-        <v>386.73</v>
+        <v>375.84</v>
       </c>
       <c r="K16" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M16" s="4">
-        <v>7089534.378943</v>
+        <v>7771243.6631669998</v>
       </c>
       <c r="N16" s="4">
-        <v>10233161.6050808</v>
+        <v>11064631.138321299</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>100</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>101</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>97</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>1.4867E-2</v>
+        <v>1.3853000000000001E-2</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>103</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D17" s="4">
-        <v>72041</v>
+        <v>81001</v>
       </c>
       <c r="E17" s="5">
-        <v>417.66743500000001</v>
+        <v>439.82345099999998</v>
       </c>
       <c r="F17" s="4">
-        <v>30089179.7921477</v>
+        <v>35626139.261052199</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J17" s="5">
-        <v>289.36</v>
+        <v>308.91000000000003</v>
       </c>
       <c r="K17" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M17" s="4">
-        <v>20845783.815699</v>
+        <v>25022018.855802</v>
       </c>
       <c r="N17" s="4">
-        <v>30089179.7921477</v>
+        <v>35626139.261052199</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>104</v>
       </c>
       <c r="P17" s="3" t="s">
         <v>105</v>
       </c>
       <c r="Q17" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>107</v>
       </c>
       <c r="S17" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>102</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>4.3714000000000003E-2</v>
+        <v>4.4603999999999998E-2</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>109</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D18" s="4">
-        <v>35476</v>
+        <v>40590</v>
       </c>
       <c r="E18" s="5">
-        <v>545.25115300000004</v>
+        <v>554.25357799999995</v>
       </c>
       <c r="F18" s="4">
-        <v>19343329.9653579</v>
+        <v>22497152.701644499</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J18" s="5">
-        <v>377.75</v>
+        <v>389.28</v>
       </c>
       <c r="K18" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M18" s="4">
-        <v>13401059.035807</v>
+        <v>15800875.165774999</v>
       </c>
       <c r="N18" s="4">
-        <v>19343329.9653579</v>
+        <v>22497152.701644499</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>110</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>111</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>112</v>
       </c>
       <c r="S18" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>108</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>2.8101999999999999E-2</v>
+        <v>2.8167000000000001E-2</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="4">
-        <v>27517</v>
+        <v>31205</v>
       </c>
       <c r="E19" s="5">
-        <v>397.92147699999998</v>
+        <v>397.30903499999999</v>
       </c>
       <c r="F19" s="4">
-        <v>10949605.311778201</v>
+        <v>12398028.4046415</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J19" s="5">
-        <v>275.68</v>
+        <v>279.05</v>
       </c>
       <c r="K19" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M19" s="4">
-        <v>7585886.5802689996</v>
+        <v>8707755.2311390005</v>
       </c>
       <c r="N19" s="4">
-        <v>10949605.311778201</v>
+        <v>12398028.4046415</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>115</v>
       </c>
       <c r="P19" s="3" t="s">
         <v>116</v>
       </c>
       <c r="Q19" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>117</v>
       </c>
       <c r="S19" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>113</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>1.5907000000000001E-2</v>
+        <v>1.5521999999999999E-2</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D20" s="4">
-        <v>90889</v>
+        <v>103997</v>
       </c>
       <c r="E20" s="5">
-        <v>117.30658200000001</v>
+        <v>124.709903</v>
       </c>
       <c r="F20" s="4">
-        <v>10661877.9301385</v>
+        <v>12969455.727201501</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J20" s="5">
-        <v>81.27</v>
+        <v>87.59</v>
       </c>
       <c r="K20" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M20" s="4">
-        <v>7386549.0497359997</v>
+        <v>9109097.2102690004</v>
       </c>
       <c r="N20" s="4">
-        <v>10661877.9301385</v>
+        <v>12969455.727201501</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>121</v>
       </c>
       <c r="Q20" s="3" t="s">
         <v>94</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>122</v>
       </c>
       <c r="S20" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>1.5488999999999999E-2</v>
+        <v>1.6237999999999999E-2</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D21" s="4">
-        <v>45093</v>
+        <v>51594</v>
       </c>
       <c r="E21" s="5">
-        <v>200.76501099999999</v>
+        <v>185.42037500000001</v>
       </c>
       <c r="F21" s="4">
-        <v>9053096.6657043695</v>
+        <v>9566578.7997437306</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J21" s="5">
-        <v>139.09</v>
+        <v>130.22999999999999</v>
       </c>
       <c r="K21" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M21" s="4">
-        <v>6271985.3867579997</v>
+        <v>6719086.6054459997</v>
       </c>
       <c r="N21" s="4">
-        <v>9053096.6657043695</v>
+        <v>9566578.7997437306</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="3" t="s">
         <v>126</v>
       </c>
       <c r="Q21" s="3" t="s">
         <v>94</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>127</v>
       </c>
       <c r="S21" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>1.3152E-2</v>
+        <v>1.1977E-2</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D22" s="4">
-        <v>32773</v>
+        <v>37497</v>
       </c>
       <c r="E22" s="5">
-        <v>813.06293100000005</v>
+        <v>792.63899900000001</v>
       </c>
       <c r="F22" s="4">
-        <v>26646511.5040415</v>
+        <v>29721584.494910002</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J22" s="5">
-        <v>563.29</v>
+        <v>556.71</v>
       </c>
       <c r="K22" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M22" s="4">
-        <v>18460703.219326001</v>
+        <v>20874954.824783999</v>
       </c>
       <c r="N22" s="4">
-        <v>26646511.5040415</v>
+        <v>29721584.494910002</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>130</v>
       </c>
       <c r="P22" s="3" t="s">
         <v>131</v>
       </c>
       <c r="Q22" s="3" t="s">
         <v>82</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>132</v>
       </c>
       <c r="S22" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>3.8712000000000003E-2</v>
+        <v>3.7212000000000002E-2</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="4">
-        <v>10075</v>
+        <v>11527</v>
       </c>
       <c r="E23" s="5">
-        <v>798.89077899999995</v>
+        <v>778.36382700000001</v>
       </c>
       <c r="F23" s="4">
-        <v>8048824.5738308197</v>
+        <v>8972199.8109596595</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>135</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>47</v>
+        <v>136</v>
       </c>
       <c r="J23" s="5">
-        <v>484.1</v>
+        <v>475.15</v>
       </c>
       <c r="K23" s="5">
-        <v>0.60596518674253363</v>
+        <v>0.61044717587541086</v>
       </c>
       <c r="L23" s="3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="M23" s="4">
-        <v>4877307.4859389998</v>
+        <v>5477054.0359899998</v>
       </c>
       <c r="N23" s="4">
-        <v>8048824.5738308197</v>
+        <v>8972199.8109596595</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>133</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="Q23" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R23" s="3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>1.1693E-2</v>
+        <v>1.1233E-2</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="4">
-        <v>13759</v>
+        <v>13647</v>
       </c>
       <c r="E24" s="5">
-        <v>476.991916</v>
+        <v>456.31095699999997</v>
       </c>
       <c r="F24" s="4">
-        <v>6562931.7840646496</v>
+        <v>6227275.6175696002</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J24" s="5">
-        <v>330.46</v>
+        <v>320.49</v>
       </c>
       <c r="K24" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M24" s="4">
-        <v>4546799.1521490002</v>
+        <v>4373727.0205260003</v>
       </c>
       <c r="N24" s="4">
-        <v>6562931.7840646496</v>
+        <v>6227275.6175696002</v>
       </c>
       <c r="O24" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="P24" s="3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="Q24" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R24" s="3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="S24" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T24" s="4">
         <v>1</v>
       </c>
       <c r="W24" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>9.5340000000000008E-3</v>
+        <v>7.796E-3</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D25" s="4">
-        <v>14113</v>
+        <v>16147</v>
       </c>
       <c r="E25" s="5">
-        <v>574.01847399999997</v>
+        <v>503.06827199999998</v>
       </c>
       <c r="F25" s="4">
-        <v>8101122.7482678797</v>
+        <v>8123043.36869084</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J25" s="5">
-        <v>397.68</v>
+        <v>353.33</v>
       </c>
       <c r="K25" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M25" s="4">
-        <v>5612457.8549960004</v>
+        <v>5705219.4976420002</v>
       </c>
       <c r="N25" s="4">
-        <v>8101122.7482678797</v>
+        <v>8123043.36869084</v>
       </c>
       <c r="O25" s="3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="P25" s="3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="Q25" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R25" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="S25" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T25" s="4">
         <v>1</v>
       </c>
       <c r="W25" s="3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>1.1769E-2</v>
+        <v>1.017E-2</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D26" s="4">
-        <v>79239</v>
+        <v>88739</v>
       </c>
       <c r="E26" s="5">
-        <v>366.58487200000002</v>
+        <v>364.988966</v>
       </c>
       <c r="F26" s="4">
-        <v>29047818.749999899</v>
+        <v>32388755.819747999</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J26" s="5">
-        <v>253.97</v>
+        <v>256.35000000000002</v>
       </c>
       <c r="K26" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M26" s="4">
-        <v>20124328.883772001</v>
+        <v>22748242.600726999</v>
       </c>
       <c r="N26" s="4">
-        <v>29047818.749999899</v>
+        <v>32388755.819747999</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="P26" s="3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="Q26" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R26" s="3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="S26" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>4.2201000000000002E-2</v>
+        <v>4.0550999999999997E-2</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D27" s="4">
-        <v>40238</v>
+        <v>39231</v>
       </c>
       <c r="E27" s="5">
-        <v>435.49364800000001</v>
+        <v>260.297573</v>
       </c>
       <c r="F27" s="4">
-        <v>17523393.446882099</v>
+        <v>10211734.064213</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J27" s="5">
-        <v>301.70999999999998</v>
+        <v>182.82</v>
       </c>
       <c r="K27" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M27" s="4">
-        <v>12140207.012437999</v>
+        <v>7172211.4044650001</v>
       </c>
       <c r="N27" s="4">
-        <v>17523393.446882099</v>
+        <v>10211734.064213</v>
       </c>
       <c r="O27" s="3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="P27" s="3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="Q27" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R27" s="3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="S27" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T27" s="4">
         <v>1</v>
       </c>
       <c r="W27" s="3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>2.5458000000000001E-2</v>
+        <v>1.2784999999999999E-2</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D28" s="4">
-        <v>48841</v>
+        <v>55881</v>
       </c>
       <c r="E28" s="5">
-        <v>221.134816</v>
+        <v>258.30244800000003</v>
       </c>
       <c r="F28" s="4">
-        <v>10800445.5112586</v>
+        <v>14434199.068618201</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>47</v>
+        <v>136</v>
       </c>
       <c r="J28" s="5">
-        <v>134</v>
+        <v>157.68</v>
       </c>
       <c r="K28" s="5">
-        <v>0.60596518674253363</v>
+        <v>0.61044717587541086</v>
       </c>
       <c r="L28" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="M28" s="4">
-        <v>6544693.9811319998</v>
+        <v>8811316.0574609991</v>
       </c>
       <c r="N28" s="4">
-        <v>10800445.5112586</v>
+        <v>14434199.068618201</v>
       </c>
       <c r="O28" s="3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="P28" s="3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="Q28" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R28" s="3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>1.5691E-2</v>
+        <v>1.8072000000000001E-2</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D29" s="4">
-        <v>61039</v>
+        <v>63282</v>
       </c>
       <c r="E29" s="5">
-        <v>625.47632599999997</v>
+        <v>417.19940300000002</v>
       </c>
       <c r="F29" s="4">
-        <v>38178449.581408598</v>
+        <v>26401212.557841498</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J29" s="5">
-        <v>433.33</v>
+        <v>293.02</v>
       </c>
       <c r="K29" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M29" s="4">
-        <v>26450029.940673999</v>
+        <v>18542891.599835999</v>
       </c>
       <c r="N29" s="4">
-        <v>38178449.581408598</v>
+        <v>26401212.557841498</v>
       </c>
       <c r="O29" s="3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="P29" s="3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="Q29" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R29" s="3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="S29" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="W29" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>5.5466000000000001E-2</v>
+        <v>3.3055000000000001E-2</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D30" s="4">
-        <v>8232</v>
+        <v>9419</v>
       </c>
       <c r="E30" s="5">
-        <v>1731.2788640000001</v>
+        <v>1635.7086959999999</v>
       </c>
       <c r="F30" s="4">
-        <v>14251887.6443417</v>
+        <v>15406740.172278799</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J30" s="5">
-        <v>1199.43</v>
+        <v>1148.8399999999999</v>
       </c>
       <c r="K30" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M30" s="4">
-        <v>9873707.7863820009</v>
+        <v>10820923.936561</v>
       </c>
       <c r="N30" s="4">
-        <v>14251887.6443417</v>
+        <v>15406740.172278799</v>
       </c>
       <c r="O30" s="3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="P30" s="3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="Q30" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R30" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="S30" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T30" s="4">
         <v>1</v>
       </c>
       <c r="W30" s="3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>2.0705000000000001E-2</v>
+        <v>1.9289000000000001E-2</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D31" s="4">
-        <v>20658</v>
+        <v>23867</v>
       </c>
       <c r="E31" s="5">
-        <v>741.33948999999996</v>
+        <v>815.97494300000005</v>
       </c>
       <c r="F31" s="4">
-        <v>15314591.224018401</v>
+        <v>19474873.923257601</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J31" s="5">
-        <v>513.6</v>
+        <v>573.1</v>
       </c>
       <c r="K31" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M31" s="4">
-        <v>10609948.828349</v>
+        <v>13678177.670373</v>
       </c>
       <c r="N31" s="4">
-        <v>15314591.224018401</v>
+        <v>19474873.923257601</v>
       </c>
       <c r="O31" s="3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="P31" s="3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="R31" s="3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="S31" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="W31" s="3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>2.2249000000000001E-2</v>
+        <v>2.4382999999999998E-2</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D32" s="4">
-        <v>72003</v>
+        <v>79461</v>
       </c>
       <c r="E32" s="5">
-        <v>185.47921400000001</v>
+        <v>185.37766099999999</v>
       </c>
       <c r="F32" s="4">
-        <v>13355059.9018475</v>
+        <v>14730294.2977148</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J32" s="5">
-        <v>128.5</v>
+        <v>130.19999999999999</v>
       </c>
       <c r="K32" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M32" s="4">
-        <v>9252385.5247220006</v>
+        <v>10345822.17759</v>
       </c>
       <c r="N32" s="4">
-        <v>13355059.9018475</v>
+        <v>14730294.2977148</v>
       </c>
       <c r="O32" s="3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="P32" s="3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="Q32" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R32" s="3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="S32" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T32" s="4">
         <v>1</v>
       </c>
       <c r="W32" s="3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>1.9401999999999999E-2</v>
+        <v>1.8442E-2</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D33" s="4">
-        <v>73781</v>
+        <v>84417</v>
       </c>
       <c r="E33" s="5">
-        <v>538.42378599999995</v>
+        <v>661.66441399999997</v>
       </c>
       <c r="F33" s="4">
-        <v>39725445.467667297</v>
+        <v>55855724.6956646</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J33" s="5">
-        <v>373.02</v>
+        <v>464.72</v>
       </c>
       <c r="K33" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M33" s="4">
-        <v>27521788.693537999</v>
+        <v>39230268.155027002</v>
       </c>
       <c r="N33" s="4">
-        <v>39725445.467667297</v>
+        <v>55855724.6956646</v>
       </c>
       <c r="O33" s="3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="P33" s="3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="Q33" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R33" s="3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="S33" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>5.7714000000000001E-2</v>
+        <v>6.9932999999999995E-2</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D34" s="4">
-        <v>117181</v>
+        <v>164508</v>
       </c>
       <c r="E34" s="5">
-        <v>103.060046</v>
+        <v>102.100093</v>
       </c>
       <c r="F34" s="4">
-        <v>12076679.272517299</v>
+        <v>16796282.024631601</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J34" s="5">
-        <v>71.400000000000006</v>
+        <v>71.709999999999994</v>
       </c>
       <c r="K34" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M34" s="4">
-        <v>8366723.4223549999</v>
+        <v>11796868.654448001</v>
       </c>
       <c r="N34" s="4">
-        <v>12076679.272517299</v>
+        <v>16796282.024631601</v>
       </c>
       <c r="O34" s="3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P34" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="Q34" s="3" t="s">
         <v>82</v>
       </c>
       <c r="R34" s="3" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="S34" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>1.7545000000000002E-2</v>
+        <v>2.1028999999999999E-2</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D35" s="4">
-        <v>44675</v>
+        <v>52470</v>
       </c>
       <c r="E35" s="5">
-        <v>288.81351000000001</v>
+        <v>285.82615600000003</v>
       </c>
       <c r="F35" s="4">
-        <v>12902743.5767898</v>
+        <v>14997298.355520699</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J35" s="5">
-        <v>200.09</v>
+        <v>200.75</v>
       </c>
       <c r="K35" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M35" s="4">
-        <v>8939020.7738850005</v>
+        <v>10533352.477183999</v>
       </c>
       <c r="N35" s="4">
-        <v>12902743.5767898</v>
+        <v>14997298.355520699</v>
       </c>
       <c r="O35" s="3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="P35" s="3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="Q35" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R35" s="3" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="S35" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>1.8745000000000001E-2</v>
+        <v>1.8776999999999999E-2</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="4">
-        <v>291028</v>
+        <v>334473</v>
       </c>
       <c r="E36" s="5">
-        <v>109.19710000000001</v>
+        <v>106.831726</v>
       </c>
       <c r="F36" s="4">
-        <v>31779413.593630601</v>
+        <v>35732327.610221297</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>62</v>
       </c>
       <c r="J36" s="5">
-        <v>2410</v>
+        <v>2425</v>
       </c>
       <c r="K36" s="5">
-        <v>22.070183182520417</v>
+        <v>22.699249472015456</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>63</v>
       </c>
       <c r="M36" s="4">
-        <v>701377479.444507</v>
+        <v>811097018.64019895</v>
       </c>
       <c r="N36" s="4">
-        <v>31779413.593630601</v>
+        <v>35732327.610221297</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="P36" s="3" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="Q36" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R36" s="3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="S36" s="3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="T36" s="4">
         <v>1</v>
       </c>
       <c r="W36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>4.6169000000000002E-2</v>
+        <v>4.4736999999999999E-2</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D37" s="4">
-        <v>21930</v>
+        <v>25156</v>
       </c>
       <c r="E37" s="5">
-        <v>305.93244700000002</v>
+        <v>331.75767100000002</v>
       </c>
       <c r="F37" s="4">
-        <v>6709098.5854503298</v>
+        <v>8345695.9635509504</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J37" s="5">
-        <v>211.95</v>
+        <v>233.01</v>
       </c>
       <c r="K37" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M37" s="4">
-        <v>4648063.5124190003</v>
+        <v>5861599.5473030005</v>
       </c>
       <c r="N37" s="4">
-        <v>6709098.5854503298</v>
+        <v>8345695.9635509504</v>
       </c>
       <c r="O37" s="3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="P37" s="3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="Q37" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R37" s="3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="S37" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>9.7470000000000005E-3</v>
+        <v>1.0449E-2</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D38" s="4">
-        <v>48268</v>
+        <v>55225</v>
       </c>
       <c r="E38" s="5">
-        <v>226.125865</v>
+        <v>262.006123</v>
       </c>
       <c r="F38" s="4">
-        <v>10914643.3025403</v>
+        <v>14469288.1042215</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J38" s="5">
-        <v>156.66</v>
+        <v>184.02</v>
       </c>
       <c r="K38" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M38" s="4">
-        <v>7561664.9002040001</v>
+        <v>10162504.477987999</v>
       </c>
       <c r="N38" s="4">
-        <v>10914643.3025403</v>
+        <v>14469288.1042215</v>
       </c>
       <c r="O38" s="3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="P38" s="3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="Q38" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R38" s="3" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="S38" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>1.5857E-2</v>
+        <v>1.8114999999999999E-2</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D39" s="4">
-        <v>10449</v>
+        <v>12635</v>
       </c>
       <c r="E39" s="5">
-        <v>643.86547199999995</v>
+        <v>463.72891099999998</v>
       </c>
       <c r="F39" s="4">
-        <v>6727750.3319861302</v>
+        <v>5859214.7789563704</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J39" s="5">
-        <v>446.07</v>
+        <v>325.7</v>
       </c>
       <c r="K39" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M39" s="4">
-        <v>4660985.442454</v>
+        <v>4115219.4910860001</v>
       </c>
       <c r="N39" s="4">
-        <v>6727750.3319861302</v>
+        <v>5859214.7789563704</v>
       </c>
       <c r="O39" s="3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="P39" s="3" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>106</v>
+        <v>75</v>
       </c>
       <c r="R39" s="3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>9.7739999999999997E-3</v>
+        <v>7.3350000000000004E-3</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D40" s="4">
-        <v>41658</v>
+        <v>11957</v>
       </c>
       <c r="E40" s="5">
-        <v>218.677829</v>
+        <v>553.51320699999997</v>
       </c>
       <c r="F40" s="4">
-        <v>9109681.0046189204</v>
+        <v>6618357.4001566302</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J40" s="5">
-        <v>151.5</v>
+        <v>388.76</v>
       </c>
       <c r="K40" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M40" s="4">
-        <v>6311187.0168629996</v>
+        <v>4648403.3099309998</v>
       </c>
       <c r="N40" s="4">
-        <v>9109681.0046189204</v>
+        <v>6618357.4001566302</v>
       </c>
       <c r="O40" s="3" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="P40" s="3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="R40" s="3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>1.3233999999999999E-2</v>
+        <v>8.286E-3</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D41" s="4">
-        <v>51658</v>
+        <v>47661</v>
       </c>
       <c r="E41" s="5">
-        <v>430.23960599999998</v>
+        <v>224.019364</v>
       </c>
       <c r="F41" s="4">
-        <v>22225317.638567999</v>
+        <v>10676986.886879699</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J41" s="5">
-        <v>298.07</v>
+        <v>157.34</v>
       </c>
       <c r="K41" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M41" s="4">
-        <v>15397700.101142</v>
+        <v>7498981.7237569997</v>
       </c>
       <c r="N41" s="4">
-        <v>22225317.638567999</v>
+        <v>10676986.886879699</v>
       </c>
       <c r="O41" s="3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="P41" s="3" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>106</v>
+        <v>89</v>
       </c>
       <c r="R41" s="3" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="S41" s="3" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>3.2288999999999998E-2</v>
+        <v>1.3367E-2</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="4">
-        <v>31305</v>
+        <v>58725</v>
       </c>
       <c r="E42" s="5">
-        <v>723.67205300000001</v>
+        <v>392.59628500000002</v>
       </c>
       <c r="F42" s="4">
-        <v>22654553.695149999</v>
+        <v>23055216.772264499</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J42" s="5">
-        <v>501.36</v>
+        <v>275.74</v>
       </c>
       <c r="K42" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M42" s="4">
-        <v>15695074.841937</v>
+        <v>16192831.464926001</v>
       </c>
       <c r="N42" s="4">
-        <v>22654553.695149999</v>
+        <v>23055216.772264499</v>
       </c>
       <c r="O42" s="3" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="P42" s="3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="R42" s="3" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>3.2912999999999998E-2</v>
+        <v>2.8864999999999998E-2</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D43" s="4">
-        <v>31233</v>
+        <v>38090</v>
       </c>
       <c r="E43" s="5">
-        <v>143.85103899999999</v>
+        <v>817.683493</v>
       </c>
       <c r="F43" s="4">
-        <v>4492899.5092378696</v>
+        <v>31145564.1774044</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J43" s="5">
-        <v>99.66</v>
+        <v>574.29999999999995</v>
       </c>
       <c r="K43" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M43" s="4">
-        <v>3112680.788317</v>
+        <v>21875086.952617999</v>
       </c>
       <c r="N43" s="4">
-        <v>4492899.5092378696</v>
+        <v>31145564.1774044</v>
       </c>
       <c r="O43" s="3" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="P43" s="3" t="s">
-        <v>63</v>
+        <v>242</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>181</v>
+        <v>75</v>
       </c>
       <c r="R43" s="3" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="S43" s="3" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>6.5269999999999998E-3</v>
+        <v>3.8995000000000002E-2</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D44" s="4">
-        <v>159111</v>
+        <v>34538</v>
       </c>
       <c r="E44" s="5">
-        <v>87.182447999999994</v>
+        <v>143.09105199999999</v>
       </c>
       <c r="F44" s="4">
-        <v>13871686.489607301</v>
+        <v>4942078.73567311</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J44" s="5">
-        <v>60.4</v>
+        <v>100.5</v>
       </c>
       <c r="K44" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M44" s="4">
-        <v>9610304.4256779999</v>
+        <v>3471068.9924809998</v>
       </c>
       <c r="N44" s="4">
-        <v>13871686.489607301</v>
+        <v>4942078.73567311</v>
       </c>
       <c r="O44" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="P44" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q44" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="R44" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="S44" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="T44" s="4">
+        <v>1</v>
+      </c>
+      <c r="W44" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="P44" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>2.0153000000000001E-2</v>
+        <v>6.1869999999999998E-3</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D45" s="4">
-        <v>85046</v>
+        <v>172858</v>
       </c>
       <c r="E45" s="5">
-        <v>104.157044</v>
+        <v>89.713105999999996</v>
       </c>
       <c r="F45" s="4">
-        <v>8858139.9538106006</v>
+        <v>15507628.0771695</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J45" s="5">
-        <v>72.16</v>
+        <v>63.01</v>
       </c>
       <c r="K45" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M45" s="4">
-        <v>6136919.3763969997</v>
+        <v>10891782.556407999</v>
       </c>
       <c r="N45" s="4">
-        <v>8858139.9538106006</v>
+        <v>15507628.0771695</v>
       </c>
       <c r="O45" s="3" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="P45" s="3" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="Q45" s="3" t="s">
-        <v>251</v>
+        <v>182</v>
       </c>
       <c r="R45" s="3" t="s">
         <v>252</v>
       </c>
       <c r="S45" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T45" s="4">
         <v>1</v>
       </c>
       <c r="W45" s="3" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>1.2869E-2</v>
+        <v>1.9415999999999999E-2</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>253</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>254</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D46" s="4">
-        <v>31629</v>
+        <v>97308</v>
       </c>
       <c r="E46" s="5">
-        <v>599.92782699999998</v>
+        <v>100.17797400000001</v>
       </c>
       <c r="F46" s="4">
-        <v>18975117.3065819</v>
+        <v>9748118.2886025608</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J46" s="5">
-        <v>415.63</v>
+        <v>70.36</v>
       </c>
       <c r="K46" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M46" s="4">
-        <v>13145961.305125</v>
+        <v>6846590.8651700001</v>
       </c>
       <c r="N46" s="4">
-        <v>18975117.3065819</v>
+        <v>9748118.2886025608</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>255</v>
       </c>
       <c r="P46" s="3" t="s">
         <v>256</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>75</v>
+        <v>257</v>
       </c>
       <c r="R46" s="3" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="S46" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T46" s="4">
         <v>1</v>
       </c>
       <c r="W46" s="3" t="s">
         <v>253</v>
       </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
-        <v>2.7567000000000001E-2</v>
+        <v>1.2204E-2</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D47" s="4">
-        <v>38081</v>
+        <v>35737</v>
       </c>
       <c r="E47" s="5">
-        <v>495.222285</v>
+        <v>590.01922200000001</v>
       </c>
       <c r="F47" s="4">
-        <v>18858559.887413301</v>
+        <v>21085516.907524701</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J47" s="5">
-        <v>343.09</v>
+        <v>414.4</v>
       </c>
       <c r="K47" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M47" s="4">
-        <v>13065210.32491</v>
+        <v>14809412.767921999</v>
       </c>
       <c r="N47" s="4">
-        <v>18858559.887413301</v>
+        <v>21085516.907524701</v>
       </c>
       <c r="O47" s="3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="P47" s="3" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="Q47" s="3" t="s">
-        <v>181</v>
+        <v>75</v>
       </c>
       <c r="R47" s="3" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="S47" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T47" s="4">
         <v>1</v>
       </c>
       <c r="W47" s="3" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>2.7397999999999999E-2</v>
+        <v>2.6398999999999999E-2</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D48" s="4">
-        <v>31174</v>
+        <v>43833</v>
       </c>
       <c r="E48" s="5">
-        <v>569.33963800000004</v>
+        <v>521.29280400000005</v>
       </c>
       <c r="F48" s="4">
-        <v>17748593.8207274</v>
+        <v>22849827.422225401</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>135</v>
+        <v>66</v>
       </c>
       <c r="I48" s="3" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="J48" s="5">
-        <v>345</v>
+        <v>366.13</v>
       </c>
       <c r="K48" s="5">
-        <v>0.60596518674253363</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L48" s="3" t="s">
-        <v>136</v>
+        <v>68</v>
       </c>
       <c r="M48" s="4">
-        <v>10755029.968994001</v>
+        <v>16048576.255238</v>
       </c>
       <c r="N48" s="4">
-        <v>17748593.8207274</v>
+        <v>22849827.422225401</v>
       </c>
       <c r="O48" s="3" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="P48" s="3" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="Q48" s="3" t="s">
-        <v>251</v>
+        <v>182</v>
       </c>
       <c r="R48" s="3" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="S48" s="3" t="s">
-        <v>139</v>
+        <v>77</v>
       </c>
       <c r="T48" s="4">
         <v>1</v>
       </c>
       <c r="W48" s="3" t="s">
-        <v>34</v>
+        <v>264</v>
       </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="6">
-        <v>2.5784999999999999E-2</v>
+        <v>2.8608000000000001E-2</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D49" s="4">
-        <v>1758</v>
+        <v>35666</v>
       </c>
       <c r="E49" s="5">
-        <v>2716.423691</v>
+        <v>554.34771999999998</v>
       </c>
       <c r="F49" s="4">
-        <v>4775472.8306762502</v>
+        <v>19771365.723528199</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>41</v>
+        <v>135</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>42</v>
+        <v>136</v>
       </c>
       <c r="J49" s="5">
-        <v>2670</v>
+        <v>338.4</v>
       </c>
       <c r="K49" s="5">
-        <v>0.98290999645513522</v>
+        <v>0.61044717587541086</v>
       </c>
       <c r="L49" s="3" t="s">
-        <v>43</v>
+        <v>137</v>
       </c>
       <c r="M49" s="4">
-        <v>4693859.9830710003</v>
+        <v>12069374.369127</v>
       </c>
       <c r="N49" s="4">
-        <v>4775472.8306762502</v>
+        <v>19771365.723528199</v>
       </c>
       <c r="O49" s="3" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="P49" s="3" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="Q49" s="3" t="s">
-        <v>106</v>
+        <v>257</v>
       </c>
       <c r="R49" s="3" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="S49" s="3" t="s">
-        <v>271</v>
+        <v>140</v>
       </c>
       <c r="T49" s="4">
         <v>1</v>
       </c>
       <c r="W49" s="3" t="s">
-        <v>272</v>
+        <v>34</v>
       </c>
       <c r="X49" s="4">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
       <c r="Z49" s="6">
-        <v>6.9369999999999996E-3</v>
+        <v>2.4754000000000002E-2</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
         <v>273</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>274</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D50" s="4">
-        <v>95447</v>
+        <v>2017</v>
       </c>
       <c r="E50" s="5">
-        <v>48.718198000000001</v>
+        <v>3047.818244</v>
       </c>
       <c r="F50" s="4">
-        <v>4650005.8342559095</v>
+        <v>6147449.3750111097</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="J50" s="5">
-        <v>25.43</v>
+        <v>3002.99</v>
       </c>
       <c r="K50" s="5">
-        <v>0.52198154047776846</v>
+        <v>0.98529169368459657</v>
       </c>
       <c r="L50" s="3" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="M50" s="4">
-        <v>2427217.2085950002</v>
+        <v>6057030.8065449996</v>
       </c>
       <c r="N50" s="4">
-        <v>4650005.8342559095</v>
+        <v>6147449.3750111097</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>273</v>
       </c>
       <c r="P50" s="3" t="s">
         <v>275</v>
       </c>
       <c r="Q50" s="3" t="s">
-        <v>251</v>
+        <v>106</v>
       </c>
       <c r="R50" s="3" t="s">
         <v>276</v>
       </c>
       <c r="S50" s="3" t="s">
-        <v>96</v>
+        <v>277</v>
       </c>
       <c r="T50" s="4">
         <v>1</v>
       </c>
       <c r="W50" s="3" t="s">
-        <v>34</v>
+        <v>278</v>
       </c>
       <c r="X50" s="4">
         <v>0</v>
       </c>
       <c r="Y50" s="4">
         <v>0</v>
       </c>
       <c r="Z50" s="6">
-        <v>6.7549999999999997E-3</v>
+        <v>7.6959999999999997E-3</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D51" s="4">
-        <v>56186</v>
+        <v>109508</v>
       </c>
       <c r="E51" s="5">
-        <v>84.295271999999997</v>
+        <v>53.458283000000002</v>
       </c>
       <c r="F51" s="4">
-        <v>4736214.1167782797</v>
+        <v>5854109.6446216404</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H51" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="J51" s="5">
+        <v>27.9</v>
+      </c>
+      <c r="K51" s="5">
+        <v>0.52190228435011965</v>
+      </c>
+      <c r="L51" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M51" s="4">
+        <v>3055273.196364</v>
+      </c>
+      <c r="N51" s="4">
+        <v>5854109.6446216404</v>
+      </c>
+      <c r="O51" s="3" t="s">
         <v>279</v>
-      </c>
-[...19 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P51" s="3" t="s">
         <v>281</v>
       </c>
       <c r="Q51" s="3" t="s">
-        <v>89</v>
+        <v>257</v>
       </c>
       <c r="R51" s="3" t="s">
         <v>282</v>
       </c>
       <c r="S51" s="3" t="s">
-        <v>283</v>
+        <v>96</v>
       </c>
       <c r="T51" s="4">
         <v>1</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X51" s="4">
         <v>0</v>
       </c>
       <c r="Y51" s="4">
         <v>0</v>
       </c>
       <c r="Z51" s="6">
-        <v>6.8799999999999998E-3</v>
+        <v>7.3289999999999996E-3</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="B52" s="3" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D52" s="4">
-        <v>41526</v>
+        <v>64452</v>
       </c>
       <c r="E52" s="5">
-        <v>179.61893699999999</v>
+        <v>87.378568000000001</v>
       </c>
       <c r="F52" s="4">
-        <v>7458856.0046189204</v>
+        <v>5631723.4431893099</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>66</v>
+        <v>285</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>67</v>
+        <v>136</v>
       </c>
       <c r="J52" s="5">
-        <v>124.44</v>
+        <v>53.34</v>
       </c>
       <c r="K52" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.61044717587541086</v>
       </c>
       <c r="L52" s="3" t="s">
-        <v>68</v>
+        <v>286</v>
       </c>
       <c r="M52" s="4">
-        <v>5167495.4538070001</v>
+        <v>3437869.6712059998</v>
       </c>
       <c r="N52" s="4">
-        <v>7458856.0046189204</v>
+        <v>5631723.4431893099</v>
       </c>
       <c r="O52" s="3" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="P52" s="3" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="Q52" s="3" t="s">
-        <v>106</v>
+        <v>89</v>
       </c>
       <c r="R52" s="3" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="S52" s="3" t="s">
-        <v>77</v>
+        <v>289</v>
       </c>
       <c r="T52" s="4">
         <v>1</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
         <v>0</v>
       </c>
       <c r="Y52" s="4">
         <v>0</v>
       </c>
       <c r="Z52" s="6">
-        <v>1.0836E-2</v>
+        <v>7.051E-3</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D53" s="4">
-        <v>9231</v>
+        <v>47509</v>
       </c>
       <c r="E53" s="5">
-        <v>167.66639799999999</v>
+        <v>236.23549600000001</v>
       </c>
       <c r="F53" s="4">
-        <v>1547728.51281755</v>
+        <v>11223312.137823001</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>162</v>
+        <v>66</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="J53" s="5">
-        <v>101.6</v>
+        <v>165.92</v>
       </c>
       <c r="K53" s="5">
-        <v>0.60596518674253363</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>163</v>
+        <v>68</v>
       </c>
       <c r="M53" s="4">
-        <v>937869.59729599999</v>
+        <v>7882693.2629260002</v>
       </c>
       <c r="N53" s="4">
-        <v>1547728.51281755</v>
+        <v>11223312.137823001</v>
       </c>
       <c r="O53" s="3" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="P53" s="3" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>251</v>
+        <v>106</v>
       </c>
       <c r="R53" s="3" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>166</v>
+        <v>77</v>
       </c>
       <c r="T53" s="4">
         <v>1</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X53" s="4">
         <v>0</v>
       </c>
       <c r="Y53" s="4">
         <v>0</v>
       </c>
       <c r="Z53" s="6">
-        <v>2.248E-3</v>
+        <v>1.4050999999999999E-2</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D54" s="4">
-        <v>272456</v>
+        <v>9231</v>
       </c>
       <c r="E54" s="5">
-        <v>46.622402000000001</v>
+        <v>168.564954</v>
       </c>
       <c r="F54" s="4">
-        <v>12702553.1177828</v>
+        <v>1556023.0845661</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>51</v>
+        <v>163</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>67</v>
+        <v>136</v>
       </c>
       <c r="J54" s="5">
-        <v>32.299999999999997</v>
+        <v>102.9</v>
       </c>
       <c r="K54" s="5">
-        <v>0.69280000185116164</v>
+        <v>0.61044717587541086</v>
       </c>
       <c r="L54" s="3" t="s">
-        <v>53</v>
+        <v>164</v>
       </c>
       <c r="M54" s="4">
-        <v>8800328.8235139996</v>
+        <v>949869.89757000003</v>
       </c>
       <c r="N54" s="4">
-        <v>12702553.1177828</v>
+        <v>1556023.0845661</v>
       </c>
       <c r="O54" s="3" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="P54" s="3" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="Q54" s="3" t="s">
-        <v>89</v>
+        <v>257</v>
       </c>
       <c r="R54" s="3" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>96</v>
+        <v>167</v>
       </c>
       <c r="T54" s="4">
         <v>1</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X54" s="4">
         <v>0</v>
       </c>
       <c r="Y54" s="4">
         <v>0</v>
       </c>
       <c r="Z54" s="6">
-        <v>1.8454000000000002E-2</v>
+        <v>1.9480000000000001E-3</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D55" s="4">
-        <v>155252</v>
+        <v>311714</v>
       </c>
       <c r="E55" s="5">
-        <v>29.399379</v>
+        <v>45.148429999999998</v>
       </c>
       <c r="F55" s="4">
-        <v>4564312.3277338296</v>
+        <v>14073397.7931231</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>135</v>
+        <v>51</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="J55" s="5">
-        <v>17.815000000000001</v>
+        <v>31.71</v>
       </c>
       <c r="K55" s="5">
-        <v>0.60596518674253363</v>
+        <v>0.70234999847870982</v>
       </c>
       <c r="L55" s="3" t="s">
-        <v>136</v>
+        <v>53</v>
       </c>
       <c r="M55" s="4">
-        <v>2765814.3720260002</v>
+        <v>9884450.9185899999</v>
       </c>
       <c r="N55" s="4">
-        <v>4564312.3277338296</v>
+        <v>14073397.7931231</v>
       </c>
       <c r="O55" s="3" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="P55" s="3" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="Q55" s="3" t="s">
-        <v>106</v>
+        <v>89</v>
       </c>
       <c r="R55" s="3" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>139</v>
+        <v>96</v>
       </c>
       <c r="T55" s="4">
         <v>1</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X55" s="4">
         <v>0</v>
       </c>
       <c r="Y55" s="4">
         <v>0</v>
       </c>
       <c r="Z55" s="6">
-        <v>6.6309999999999997E-3</v>
+        <v>1.762E-2</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D56" s="4">
-        <v>1623849</v>
+        <v>178716</v>
       </c>
       <c r="E56" s="5">
-        <v>6.6611549999999999</v>
+        <v>32.844774999999998</v>
       </c>
       <c r="F56" s="4">
-        <v>10816710.0402919</v>
+        <v>5869886.7526019895</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H56" s="3" t="s">
-        <v>51</v>
+        <v>135</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>52</v>
+        <v>136</v>
       </c>
       <c r="J56" s="5">
-        <v>3.4769999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="K56" s="5">
-        <v>0.52198154047776846</v>
+        <v>0.61044717587541086</v>
       </c>
       <c r="L56" s="3" t="s">
-        <v>53</v>
+        <v>137</v>
       </c>
       <c r="M56" s="4">
-        <v>5646122.9697319996</v>
+        <v>3583255.7908339999</v>
       </c>
       <c r="N56" s="4">
-        <v>10816710.0402919</v>
+        <v>5869886.7526019895</v>
       </c>
       <c r="O56" s="3" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="P56" s="3" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="R56" s="3" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="S56" s="3" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="T56" s="4">
         <v>1</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X56" s="4">
         <v>0</v>
       </c>
       <c r="Y56" s="4">
         <v>0</v>
       </c>
       <c r="Z56" s="6">
-        <v>1.5713999999999999E-2</v>
+        <v>7.3489999999999996E-3</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D57" s="4">
-        <v>127663</v>
+        <v>1305777</v>
       </c>
       <c r="E57" s="5">
-        <v>86.736784</v>
+        <v>6.9610729999999998</v>
       </c>
       <c r="F57" s="4">
-        <v>11073078.017979501</v>
+        <v>9089609.2575293798</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J57" s="5">
-        <v>45.274999999999999</v>
+        <v>3.633</v>
       </c>
       <c r="K57" s="5">
-        <v>0.52198154047776846</v>
+        <v>0.52190228435011965</v>
       </c>
       <c r="L57" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M57" s="4">
-        <v>5779942.3216549996</v>
+        <v>4743887.8353540003</v>
       </c>
       <c r="N57" s="4">
-        <v>11073078.017979501</v>
+        <v>9089609.2575293798</v>
       </c>
       <c r="O57" s="3" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="P57" s="3" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="Q57" s="3" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="R57" s="3" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="S57" s="3" t="s">
         <v>96</v>
       </c>
       <c r="T57" s="4">
         <v>1</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X57" s="4">
         <v>0</v>
       </c>
       <c r="Y57" s="4">
         <v>0</v>
       </c>
       <c r="Z57" s="6">
-        <v>1.6087000000000001E-2</v>
+        <v>1.1379999999999999E-2</v>
       </c>
     </row>
     <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C58" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D58" s="4">
+        <v>146066</v>
+      </c>
+      <c r="E58" s="5">
+        <v>90.879080999999999</v>
+      </c>
+      <c r="F58" s="4">
+        <v>13274343.836954501</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I58" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="J58" s="5">
+        <v>47.43</v>
+      </c>
+      <c r="K58" s="5">
+        <v>0.52190228435011965</v>
+      </c>
+      <c r="L58" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M58" s="4">
+        <v>6927910.3717550002</v>
+      </c>
+      <c r="N58" s="4">
+        <v>13274343.836954501</v>
+      </c>
+      <c r="O58" s="3" t="s">
         <v>310</v>
       </c>
-      <c r="D58" s="4">
-[...34 lines deleted...]
-      </c>
       <c r="P58" s="3" t="s">
-        <v>34</v>
+        <v>312</v>
       </c>
       <c r="Q58" s="3" t="s">
-        <v>34</v>
+        <v>94</v>
       </c>
       <c r="R58" s="3" t="s">
-        <v>34</v>
+        <v>313</v>
       </c>
       <c r="S58" s="3" t="s">
-        <v>35</v>
+        <v>96</v>
       </c>
       <c r="T58" s="4">
         <v>1</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X58" s="4">
         <v>0</v>
       </c>
       <c r="Y58" s="4">
         <v>0</v>
       </c>
       <c r="Z58" s="6">
-        <v>-4.6099999999999998E-4</v>
+        <v>1.6618999999999998E-2</v>
       </c>
     </row>
     <row r="59" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="D59" s="4">
-        <v>-62794.37</v>
+        <v>-334390.96000000002</v>
       </c>
       <c r="E59" s="5">
         <v>1</v>
       </c>
       <c r="F59" s="4">
-        <v>-62794.37</v>
+        <v>-334390.96000000002</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J59" s="5">
         <v>1</v>
       </c>
       <c r="K59" s="5">
         <v>1</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M59" s="4">
-        <v>-62794.37</v>
+        <v>-334390.96000000002</v>
       </c>
       <c r="N59" s="4">
-        <v>-62794.37</v>
+        <v>-334390.96000000002</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P59" s="3" t="s">
-        <v>312</v>
+        <v>34</v>
       </c>
       <c r="Q59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S59" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T59" s="4">
         <v>1</v>
       </c>
       <c r="W59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X59" s="4">
         <v>0</v>
       </c>
       <c r="Y59" s="4">
         <v>0</v>
       </c>
       <c r="Z59" s="6">
-        <v>-9.1000000000000003E-5</v>
-[...4 lines deleted...]
-        <v>314</v>
+        <v>-4.1800000000000002E-4</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A60" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="D60" s="4">
+        <v>-62794.37</v>
+      </c>
+      <c r="E60" s="5">
+        <v>1</v>
+      </c>
+      <c r="F60" s="4">
+        <v>-62794.37</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I60" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J60" s="5">
+        <v>1</v>
+      </c>
+      <c r="K60" s="5">
+        <v>1</v>
+      </c>
+      <c r="L60" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M60" s="4">
+        <v>-62794.37</v>
+      </c>
+      <c r="N60" s="4">
+        <v>-62794.37</v>
+      </c>
+      <c r="O60" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P60" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="Q60" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R60" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S60" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="T60" s="4">
+        <v>1</v>
+      </c>
+      <c r="W60" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X60" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y60" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z60" s="6">
+        <v>-7.7999999999999999E-5</v>
       </c>
     </row>
     <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
     </row>
     <row r="63" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
     </row>
     <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
     </row>
     <row r="66" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
-        <v>319</v>
+        <v>324</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A67" s="3" t="s">
+        <v>325</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>June</vt:lpstr>
+      <vt:lpstr>July</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>GMO, LLC</Company>
+  <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Odayne Smith</dc:creator>
+  <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>