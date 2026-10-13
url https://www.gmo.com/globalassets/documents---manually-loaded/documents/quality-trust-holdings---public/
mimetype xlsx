--- v5 (2026-09-19)
+++ v6 (2026-10-13)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_07\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_08\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{34E7F4BA-739D-4341-8334-848C8DB32C85}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CB6A6A89-6FE1-4C14-8775-611F0CD4FAAC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="780" yWindow="780" windowWidth="11520" windowHeight="8325" xr2:uid="{05415269-2E29-44AF-9FD6-C72C88D09685}"/>
+    <workbookView xWindow="2730" yWindow="2730" windowWidth="11520" windowHeight="8325" xr2:uid="{DF0AFE66-3936-43CB-8B38-932007C03F5B}"/>
   </bookViews>
   <sheets>
-    <sheet name="July" sheetId="1" r:id="rId1"/>
+    <sheet name="August" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="774" uniqueCount="326">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="774" uniqueCount="325">
   <si>
     <t>GMO Quality Trust</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -169,63 +169,63 @@
   <si>
     <t>AUDTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (AUD)</t>
   </si>
   <si>
     <t>Trade Date Cash</t>
   </si>
   <si>
     <t>CADTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (CAD)</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
-    <t>CHFTCash</t>
-[...11 lines deleted...]
-    <t>CH</t>
+    <t>EURTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (EUR)</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>EU</t>
   </si>
   <si>
     <t>GBPTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (GBP)</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>HKDTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (HKD)</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
@@ -443,53 +443,50 @@
     <t>US21036P1084</t>
   </si>
   <si>
     <t>30303M102</t>
   </si>
   <si>
     <t>Meta Platforms Inc-Class A</t>
   </si>
   <si>
     <t>B7TL820</t>
   </si>
   <si>
     <t>META</t>
   </si>
   <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>4061412</t>
   </si>
   <si>
     <t>Lvmh Moet Hennessy Louis Vui</t>
   </si>
   <si>
     <t>France</t>
-  </si>
-[...1 lines deleted...]
-    <t>EUR</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>XPAR</t>
   </si>
   <si>
     <t>43300A203</t>
   </si>
   <si>
     <t>Hilton Worldwide Holdings In</t>
   </si>
   <si>
     <t>BYVMW06</t>
   </si>
   <si>
     <t>HLT</t>
   </si>
@@ -1408,92 +1405,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2DA5B1FE-D80B-42B3-9D3E-7050CBC9FE19}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C68827C-F742-47D4-9F80-B15AB0251339}">
   <dimension ref="A1:Z67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="3"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46234</v>
+        <v>46265</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -1543,4303 +1540,4303 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>232678.28</v>
+        <v>228922.58</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>232678.28</v>
+        <v>228922.58</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>232678.28</v>
+        <v>228922.58</v>
       </c>
       <c r="N4" s="4">
-        <v>232678.28</v>
+        <v>228922.58</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>2.9100000000000003E-4</v>
+        <v>2.7999999999999998E-4</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>435172.18</v>
+        <v>-660963.76</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="4">
-        <v>435172.18</v>
+        <v>-660963.76</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="4">
-        <v>435172.18</v>
+        <v>-660963.76</v>
       </c>
       <c r="N5" s="4">
-        <v>435172.18</v>
+        <v>-660963.76</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>5.44E-4</v>
+        <v>-8.0800000000000002E-4</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>4291.6400000000003</v>
+        <v>4292.1400000000003</v>
       </c>
       <c r="E6" s="5">
-        <v>1.0149280000000001</v>
+        <v>1.006551</v>
       </c>
       <c r="F6" s="4">
-        <v>4355.7050271400003</v>
+        <v>4320.2566841300004</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
-        <v>0.98529169368459657</v>
+        <v>0.99349189291739037</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4">
-        <v>4291.639983</v>
+        <v>4292.139991</v>
       </c>
       <c r="N6" s="4">
-        <v>4355.7050271400003</v>
+        <v>4320.2566841300004</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
         <v>5.0000000000000004E-6</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>1096.3399999999999</v>
+        <v>2269.91</v>
       </c>
       <c r="E7" s="5">
-        <v>1.7598309999999999</v>
+        <v>1.6208750000000001</v>
       </c>
       <c r="F7" s="4">
-        <v>1929.37350659</v>
+        <v>3679.24015349</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>0.56823626877655076</v>
+        <v>0.61695075912397679</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4">
-        <v>1096.3400019999999</v>
+        <v>2269.9100050000002</v>
       </c>
       <c r="N7" s="4">
-        <v>1929.37350659</v>
+        <v>3679.24015349</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>1.9999999999999999E-6</v>
+        <v>3.9999999999999998E-6</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
-        <v>54602.58</v>
+        <v>89502.16</v>
       </c>
       <c r="E8" s="5">
-        <v>1.916067</v>
+        <v>1.891858</v>
       </c>
       <c r="F8" s="4">
-        <v>104622.22828362</v>
+        <v>169325.37295471999</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>0.52190228435011965</v>
+        <v>0.52858091169054211</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4">
-        <v>54602.579935000002</v>
+        <v>89502.160008000006</v>
       </c>
       <c r="N8" s="4">
-        <v>104622.22828362</v>
+        <v>169325.37295471999</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>1.2999999999999999E-4</v>
+        <v>2.0699999999999999E-4</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
         <v>0.46</v>
       </c>
       <c r="E9" s="5">
-        <v>0.18156900000000001</v>
+        <v>0.17799799999999999</v>
       </c>
       <c r="F9" s="4">
-        <v>8.3521750000000006E-2</v>
+        <v>8.1879170000000001E-2</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>56</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>5.5075477913328932</v>
+        <v>5.6180343396730974</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4">
-        <v>0.46</v>
+        <v>0.45999899999999999</v>
       </c>
       <c r="N9" s="4">
-        <v>8.3521750000000006E-2</v>
+        <v>8.1879170000000001E-2</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="4">
         <v>527</v>
       </c>
       <c r="E10" s="5">
-        <v>4.4054000000000003E-2</v>
+        <v>4.3987999999999999E-2</v>
       </c>
       <c r="F10" s="4">
-        <v>23.216626460000001</v>
+        <v>23.181575519999999</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>62</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>22.699249472015456</v>
+        <v>22.73357095977272</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4">
-        <v>526.99999500000001</v>
+        <v>526.99999200000002</v>
       </c>
       <c r="N10" s="4">
-        <v>23.216626460000001</v>
+        <v>23.181575519999999</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="4">
-        <v>16781051.109999999</v>
+        <v>9620707.3800000008</v>
       </c>
       <c r="E11" s="5">
-        <v>1.4237919999999999</v>
+        <v>1.395381</v>
       </c>
       <c r="F11" s="4">
-        <v>23892718.886595</v>
+        <v>13424555.0547687</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J11" s="5">
         <v>1</v>
       </c>
       <c r="K11" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4">
-        <v>16781051.073651999</v>
+        <v>9620707.3657750003</v>
       </c>
       <c r="N11" s="4">
-        <v>23892718.886595</v>
+        <v>13424555.0547687</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>2.9914E-2</v>
+        <v>1.6428999999999999E-2</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>70</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D12" s="4">
-        <v>113600</v>
+        <v>117305</v>
       </c>
       <c r="E12" s="5">
-        <v>150.49476799999999</v>
+        <v>153.99427900000001</v>
       </c>
       <c r="F12" s="4">
-        <v>17096205.595500801</v>
+        <v>18064298.890671801</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J12" s="5">
-        <v>105.7</v>
+        <v>110.36</v>
       </c>
       <c r="K12" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="4">
-        <v>12007519.973990999</v>
+        <v>12945779.780858999</v>
       </c>
       <c r="N12" s="4">
-        <v>17096205.595500801</v>
+        <v>18064298.890671801</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>74</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>76</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>69</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>2.1403999999999999E-2</v>
+        <v>2.2107999999999999E-2</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D13" s="4">
-        <v>78533</v>
+        <v>81093</v>
       </c>
       <c r="E13" s="5">
-        <v>507.05488800000001</v>
+        <v>473.52264100000002</v>
       </c>
       <c r="F13" s="4">
-        <v>39820541.453691199</v>
+        <v>38399371.450498797</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J13" s="5">
-        <v>356.13</v>
+        <v>339.35</v>
       </c>
       <c r="K13" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M13" s="4">
-        <v>27967957.229421001</v>
+        <v>27518909.509312999</v>
       </c>
       <c r="N13" s="4">
-        <v>39820541.453691199</v>
+        <v>38399371.450498797</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>81</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>82</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>83</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>78</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>4.9855999999999998E-2</v>
+        <v>4.6996000000000003E-2</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D14" s="4">
-        <v>76737</v>
+        <v>79239</v>
       </c>
       <c r="E14" s="5">
-        <v>386.67331200000001</v>
+        <v>362.47819800000002</v>
       </c>
       <c r="F14" s="4">
-        <v>29672149.868299302</v>
+        <v>28722409.865345702</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J14" s="5">
-        <v>271.58</v>
+        <v>259.77</v>
       </c>
       <c r="K14" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M14" s="4">
-        <v>20840234.414859999</v>
+        <v>20583914.999566</v>
       </c>
       <c r="N14" s="4">
-        <v>29672149.868299302</v>
+        <v>28722409.865345702</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>87</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>88</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>90</v>
       </c>
       <c r="S14" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>85</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>3.7150000000000002E-2</v>
+        <v>3.5152000000000003E-2</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>92</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D15" s="4">
-        <v>237873</v>
+        <v>245648</v>
       </c>
       <c r="E15" s="5">
-        <v>31.318123</v>
+        <v>32.331851999999998</v>
       </c>
       <c r="F15" s="4">
-        <v>7449735.8930216497</v>
+        <v>7942254.8706565397</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J15" s="5">
-        <v>16.344999999999999</v>
+        <v>17.09</v>
       </c>
       <c r="K15" s="5">
-        <v>0.52190228435011965</v>
+        <v>0.52858091169054211</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M15" s="4">
-        <v>3888034.180373</v>
+        <v>4198124.3204100002</v>
       </c>
       <c r="N15" s="4">
-        <v>7449735.8930216497</v>
+        <v>7942254.8706565397</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>91</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>93</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>94</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>95</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>96</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>9.3270000000000002E-3</v>
+        <v>9.7199999999999995E-3</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D16" s="4">
-        <v>20677</v>
+        <v>21279</v>
       </c>
       <c r="E16" s="5">
-        <v>535.11782000000005</v>
+        <v>547.74297200000001</v>
       </c>
       <c r="F16" s="4">
-        <v>11064631.138321299</v>
+        <v>11655422.6749459</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J16" s="5">
-        <v>375.84</v>
+        <v>392.54</v>
       </c>
       <c r="K16" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M16" s="4">
-        <v>7771243.6631669998</v>
+        <v>8352858.6476499997</v>
       </c>
       <c r="N16" s="4">
-        <v>11064631.138321299</v>
+        <v>11655422.6749459</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>100</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>101</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>97</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>1.3853000000000001E-2</v>
+        <v>1.4264000000000001E-2</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>103</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D17" s="4">
-        <v>81001</v>
+        <v>80995</v>
       </c>
       <c r="E17" s="5">
-        <v>439.82345099999998</v>
+        <v>442.12656199999998</v>
       </c>
       <c r="F17" s="4">
-        <v>35626139.261052199</v>
+        <v>35810040.8149027</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J17" s="5">
-        <v>308.91000000000003</v>
+        <v>316.85000000000002</v>
       </c>
       <c r="K17" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M17" s="4">
-        <v>25022018.855802</v>
+        <v>25663265.712056</v>
       </c>
       <c r="N17" s="4">
-        <v>35626139.261052199</v>
+        <v>35810040.8149027</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>104</v>
       </c>
       <c r="P17" s="3" t="s">
         <v>105</v>
       </c>
       <c r="Q17" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>107</v>
       </c>
       <c r="S17" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>102</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>4.4603999999999998E-2</v>
+        <v>4.3826999999999998E-2</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>109</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D18" s="4">
-        <v>40590</v>
+        <v>41914</v>
       </c>
       <c r="E18" s="5">
-        <v>554.25357799999995</v>
+        <v>516.76550699999996</v>
       </c>
       <c r="F18" s="4">
-        <v>22497152.701644499</v>
+        <v>21659709.425800599</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J18" s="5">
-        <v>389.28</v>
+        <v>370.34</v>
       </c>
       <c r="K18" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M18" s="4">
-        <v>15800875.165774999</v>
+        <v>15522430.737050001</v>
       </c>
       <c r="N18" s="4">
-        <v>22497152.701644499</v>
+        <v>21659709.425800599</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>110</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>111</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>112</v>
       </c>
       <c r="S18" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>108</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>2.8167000000000001E-2</v>
+        <v>2.6508E-2</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="4">
-        <v>31205</v>
+        <v>32103</v>
       </c>
       <c r="E19" s="5">
-        <v>397.30903499999999</v>
+        <v>385.23686700000002</v>
       </c>
       <c r="F19" s="4">
-        <v>12398028.4046415</v>
+        <v>12367259.1083513</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J19" s="5">
-        <v>279.05</v>
+        <v>276.08</v>
       </c>
       <c r="K19" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M19" s="4">
-        <v>8707755.2311390005</v>
+        <v>8862996.2268959992</v>
       </c>
       <c r="N19" s="4">
-        <v>12398028.4046415</v>
+        <v>12367259.1083513</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>115</v>
       </c>
       <c r="P19" s="3" t="s">
         <v>116</v>
       </c>
       <c r="Q19" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>117</v>
       </c>
       <c r="S19" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>113</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>1.5521999999999999E-2</v>
+        <v>1.5134999999999999E-2</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D20" s="4">
-        <v>103997</v>
+        <v>107382</v>
       </c>
       <c r="E20" s="5">
-        <v>124.709903</v>
+        <v>123.728459</v>
       </c>
       <c r="F20" s="4">
-        <v>12969455.727201501</v>
+        <v>13286209.3630084</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J20" s="5">
-        <v>87.59</v>
+        <v>88.67</v>
       </c>
       <c r="K20" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M20" s="4">
-        <v>9109097.2102690004</v>
+        <v>9521561.9259220008</v>
       </c>
       <c r="N20" s="4">
-        <v>12969455.727201501</v>
+        <v>13286209.3630084</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>121</v>
       </c>
       <c r="Q20" s="3" t="s">
         <v>94</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>122</v>
       </c>
       <c r="S20" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>1.6237999999999999E-2</v>
+        <v>1.626E-2</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D21" s="4">
-        <v>51594</v>
+        <v>53277</v>
       </c>
       <c r="E21" s="5">
-        <v>185.42037500000001</v>
+        <v>182.26470399999999</v>
       </c>
       <c r="F21" s="4">
-        <v>9566578.7997437306</v>
+        <v>9710516.6259680595</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J21" s="5">
-        <v>130.22999999999999</v>
+        <v>130.62</v>
       </c>
       <c r="K21" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M21" s="4">
-        <v>6719086.6054459997</v>
+        <v>6959041.7297109999</v>
       </c>
       <c r="N21" s="4">
-        <v>9566578.7997437306</v>
+        <v>9710516.6259680595</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="3" t="s">
         <v>126</v>
       </c>
       <c r="Q21" s="3" t="s">
         <v>94</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>127</v>
       </c>
       <c r="S21" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>1.1977E-2</v>
+        <v>1.1884E-2</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D22" s="4">
-        <v>37497</v>
+        <v>38719</v>
       </c>
       <c r="E22" s="5">
-        <v>792.63899900000001</v>
+        <v>798.63252799999998</v>
       </c>
       <c r="F22" s="4">
-        <v>29721584.494910002</v>
+        <v>30922252.7872741</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J22" s="5">
-        <v>556.71</v>
+        <v>572.34</v>
       </c>
       <c r="K22" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M22" s="4">
-        <v>20874954.824783999</v>
+        <v>22160432.427235</v>
       </c>
       <c r="N22" s="4">
-        <v>29721584.494910002</v>
+        <v>30922252.7872741</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>130</v>
       </c>
       <c r="P22" s="3" t="s">
         <v>131</v>
       </c>
       <c r="Q22" s="3" t="s">
         <v>82</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>132</v>
       </c>
       <c r="S22" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>3.7212000000000002E-2</v>
+        <v>3.7844999999999997E-2</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="4">
-        <v>11527</v>
+        <v>11904</v>
       </c>
       <c r="E23" s="5">
-        <v>778.36382700000001</v>
+        <v>734.74259199999995</v>
       </c>
       <c r="F23" s="4">
-        <v>8972199.8109596595</v>
+        <v>8746375.8391404506</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>135</v>
       </c>
       <c r="I23" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J23" s="5">
+        <v>453.3</v>
+      </c>
+      <c r="K23" s="5">
+        <v>0.61695075912397679</v>
+      </c>
+      <c r="L23" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="J23" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="M23" s="4">
-        <v>5477054.0359899998</v>
+        <v>5396083.2135410002</v>
       </c>
       <c r="N23" s="4">
-        <v>8972199.8109596595</v>
+        <v>8746375.8391404506</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>133</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="Q23" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R23" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="S23" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="S23" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>1.1233E-2</v>
+        <v>1.0704E-2</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B24" s="3" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="4">
-        <v>13647</v>
+        <v>12061</v>
       </c>
       <c r="E24" s="5">
-        <v>456.31095699999997</v>
+        <v>441.33119399999998</v>
       </c>
       <c r="F24" s="4">
-        <v>6227275.6175696002</v>
+        <v>5322895.5278029796</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J24" s="5">
-        <v>320.49</v>
+        <v>316.27999999999997</v>
       </c>
       <c r="K24" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M24" s="4">
-        <v>4373727.0205260003</v>
+        <v>3814653.07436</v>
       </c>
       <c r="N24" s="4">
-        <v>6227275.6175696002</v>
+        <v>5322895.5278029796</v>
       </c>
       <c r="O24" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="P24" s="3" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="Q24" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R24" s="3" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="S24" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T24" s="4">
         <v>1</v>
       </c>
       <c r="W24" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>7.796E-3</v>
+        <v>6.5139999999999998E-3</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="B25" s="3" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D25" s="4">
-        <v>16147</v>
+        <v>16673</v>
       </c>
       <c r="E25" s="5">
-        <v>503.06827199999998</v>
+        <v>525.86339299999997</v>
       </c>
       <c r="F25" s="4">
-        <v>8123043.36869084</v>
+        <v>8767720.3376822807</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J25" s="5">
-        <v>353.33</v>
+        <v>376.86</v>
       </c>
       <c r="K25" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M25" s="4">
-        <v>5705219.4976420002</v>
+        <v>6283386.7707099998</v>
       </c>
       <c r="N25" s="4">
-        <v>8123043.36869084</v>
+        <v>8767720.3376822807</v>
       </c>
       <c r="O25" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="P25" s="3" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="Q25" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R25" s="3" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="S25" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T25" s="4">
         <v>1</v>
       </c>
       <c r="W25" s="3" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>1.017E-2</v>
+        <v>1.073E-2</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B26" s="3" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D26" s="4">
-        <v>88739</v>
+        <v>90953</v>
       </c>
       <c r="E26" s="5">
-        <v>364.988966</v>
+        <v>370.96211599999998</v>
       </c>
       <c r="F26" s="4">
-        <v>32388755.819747999</v>
+        <v>33740117.2817972</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J26" s="5">
-        <v>256.35000000000002</v>
+        <v>265.85000000000002</v>
       </c>
       <c r="K26" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M26" s="4">
-        <v>22748242.600726999</v>
+        <v>24179855.014249999</v>
       </c>
       <c r="N26" s="4">
-        <v>32388755.819747999</v>
+        <v>33740117.2817972</v>
       </c>
       <c r="O26" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="P26" s="3" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="Q26" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R26" s="3" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="S26" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>4.0550999999999997E-2</v>
+        <v>4.1293000000000003E-2</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="B27" s="3" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D27" s="4">
-        <v>39231</v>
+        <v>37261</v>
       </c>
       <c r="E27" s="5">
-        <v>260.297573</v>
+        <v>244.819647</v>
       </c>
       <c r="F27" s="4">
-        <v>10211734.064213</v>
+        <v>9122224.8656945601</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J27" s="5">
-        <v>182.82</v>
+        <v>175.45</v>
       </c>
       <c r="K27" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M27" s="4">
-        <v>7172211.4044650001</v>
+        <v>6537442.4403339997</v>
       </c>
       <c r="N27" s="4">
-        <v>10211734.064213</v>
+        <v>9122224.8656945601</v>
       </c>
       <c r="O27" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="P27" s="3" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="Q27" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R27" s="3" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="S27" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T27" s="4">
         <v>1</v>
       </c>
       <c r="W27" s="3" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>1.2784999999999999E-2</v>
+        <v>1.1164E-2</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B28" s="3" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D28" s="4">
-        <v>55881</v>
+        <v>57701</v>
       </c>
       <c r="E28" s="5">
-        <v>258.30244800000003</v>
+        <v>309.42501800000002</v>
       </c>
       <c r="F28" s="4">
-        <v>14434199.068618201</v>
+        <v>17854133.032079801</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H28" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J28" s="5">
+        <v>190.9</v>
+      </c>
+      <c r="K28" s="5">
+        <v>0.61695075912397679</v>
+      </c>
+      <c r="L28" s="3" t="s">
         <v>163</v>
       </c>
-      <c r="I28" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L28" s="3" t="s">
+      <c r="M28" s="4">
+        <v>11015120.927642001</v>
+      </c>
+      <c r="N28" s="4">
+        <v>17854133.032079801</v>
+      </c>
+      <c r="O28" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="P28" s="3" t="s">
         <v>164</v>
-      </c>
-[...10 lines deleted...]
-        <v>165</v>
       </c>
       <c r="Q28" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R28" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="S28" s="3" t="s">
         <v>166</v>
       </c>
-      <c r="S28" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>1.8072000000000001E-2</v>
+        <v>2.1850999999999999E-2</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="B29" s="3" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D29" s="4">
-        <v>63282</v>
+        <v>60801</v>
       </c>
       <c r="E29" s="5">
-        <v>417.19940300000002</v>
+        <v>420.69350500000002</v>
       </c>
       <c r="F29" s="4">
-        <v>26401212.557841498</v>
+        <v>25578585.767110799</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J29" s="5">
-        <v>293.02</v>
+        <v>301.49</v>
       </c>
       <c r="K29" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M29" s="4">
-        <v>18542891.599835999</v>
+        <v>18330893.462896999</v>
       </c>
       <c r="N29" s="4">
-        <v>26401212.557841498</v>
+        <v>25578585.767110799</v>
       </c>
       <c r="O29" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="P29" s="3" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="Q29" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R29" s="3" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="S29" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="W29" s="3" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>3.3055000000000001E-2</v>
+        <v>3.1304999999999999E-2</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="B30" s="3" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D30" s="4">
-        <v>9419</v>
+        <v>9727</v>
       </c>
       <c r="E30" s="5">
-        <v>1635.7086959999999</v>
+        <v>1614.0794000000001</v>
       </c>
       <c r="F30" s="4">
-        <v>15406740.172278799</v>
+        <v>15700150.296518501</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J30" s="5">
-        <v>1148.8399999999999</v>
+        <v>1156.73</v>
       </c>
       <c r="K30" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M30" s="4">
-        <v>10820923.936561</v>
+        <v>11251512.693364</v>
       </c>
       <c r="N30" s="4">
-        <v>15406740.172278799</v>
+        <v>15700150.296518501</v>
       </c>
       <c r="O30" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="P30" s="3" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="Q30" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R30" s="3" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="S30" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T30" s="4">
         <v>1</v>
       </c>
       <c r="W30" s="3" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>1.9289000000000001E-2</v>
+        <v>1.9214999999999999E-2</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B31" s="3" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D31" s="4">
-        <v>23867</v>
+        <v>24646</v>
       </c>
       <c r="E31" s="5">
-        <v>815.97494300000005</v>
+        <v>822.31214799999998</v>
       </c>
       <c r="F31" s="4">
-        <v>19474873.923257601</v>
+        <v>20266705.169887599</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J31" s="5">
-        <v>573.1</v>
+        <v>589.30999999999995</v>
       </c>
       <c r="K31" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M31" s="4">
-        <v>13678177.670373</v>
+        <v>14524134.238526</v>
       </c>
       <c r="N31" s="4">
-        <v>19474873.923257601</v>
+        <v>20266705.169887599</v>
       </c>
       <c r="O31" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="P31" s="3" t="s">
         <v>180</v>
       </c>
-      <c r="P31" s="3" t="s">
+      <c r="Q31" s="3" t="s">
         <v>181</v>
       </c>
-      <c r="Q31" s="3" t="s">
+      <c r="R31" s="3" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="S31" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="W31" s="3" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>2.4382999999999998E-2</v>
+        <v>2.4802999999999999E-2</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="B32" s="3" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D32" s="4">
-        <v>79461</v>
+        <v>62777</v>
       </c>
       <c r="E32" s="5">
-        <v>185.37766099999999</v>
+        <v>206.18153899999999</v>
       </c>
       <c r="F32" s="4">
-        <v>14730294.2977148</v>
+        <v>12943458.4804297</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J32" s="5">
-        <v>130.19999999999999</v>
+        <v>147.76</v>
       </c>
       <c r="K32" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M32" s="4">
-        <v>10345822.17759</v>
+        <v>9275929.5062850006</v>
       </c>
       <c r="N32" s="4">
-        <v>14730294.2977148</v>
+        <v>12943458.4804297</v>
       </c>
       <c r="O32" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="P32" s="3" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="Q32" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R32" s="3" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="S32" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T32" s="4">
         <v>1</v>
       </c>
       <c r="W32" s="3" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>1.8442E-2</v>
+        <v>1.5841000000000001E-2</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="B33" s="3" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D33" s="4">
-        <v>84417</v>
+        <v>87170</v>
       </c>
       <c r="E33" s="5">
-        <v>661.66441399999997</v>
+        <v>707.86297500000001</v>
       </c>
       <c r="F33" s="4">
-        <v>55855724.6956646</v>
+        <v>61704415.405009396</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J33" s="5">
-        <v>464.72</v>
+        <v>507.29</v>
       </c>
       <c r="K33" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M33" s="4">
-        <v>39230268.155027002</v>
+        <v>44220469.234619997</v>
       </c>
       <c r="N33" s="4">
-        <v>55855724.6956646</v>
+        <v>61704415.405009396</v>
       </c>
       <c r="O33" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="P33" s="3" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="Q33" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R33" s="3" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="S33" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>6.9932999999999995E-2</v>
+        <v>7.5518000000000002E-2</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B34" s="3" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D34" s="4">
-        <v>164508</v>
+        <v>180141</v>
       </c>
       <c r="E34" s="5">
-        <v>102.100093</v>
+        <v>113.095654</v>
       </c>
       <c r="F34" s="4">
-        <v>16796282.024631601</v>
+        <v>20373164.096839398</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J34" s="5">
-        <v>71.709999999999994</v>
+        <v>81.05</v>
       </c>
       <c r="K34" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M34" s="4">
-        <v>11796868.654448001</v>
+        <v>14600428.028413</v>
       </c>
       <c r="N34" s="4">
-        <v>16796282.024631601</v>
+        <v>20373164.096839398</v>
       </c>
       <c r="O34" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="P34" s="3" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="Q34" s="3" t="s">
         <v>82</v>
       </c>
       <c r="R34" s="3" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="S34" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>2.1028999999999999E-2</v>
+        <v>2.4934000000000001E-2</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="B35" s="3" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D35" s="4">
-        <v>52470</v>
+        <v>54064</v>
       </c>
       <c r="E35" s="5">
-        <v>285.82615600000003</v>
+        <v>308.07228099999998</v>
       </c>
       <c r="F35" s="4">
-        <v>14997298.355520699</v>
+        <v>16655619.786506601</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J35" s="5">
-        <v>200.75</v>
+        <v>220.78</v>
       </c>
       <c r="K35" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M35" s="4">
-        <v>10533352.477183999</v>
+        <v>11936249.902352</v>
       </c>
       <c r="N35" s="4">
-        <v>14997298.355520699</v>
+        <v>16655619.786506601</v>
       </c>
       <c r="O35" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="P35" s="3" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="Q35" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R35" s="3" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="S35" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>1.8776999999999999E-2</v>
+        <v>2.0383999999999999E-2</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="B36" s="3" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="4">
-        <v>334473</v>
+        <v>345375</v>
       </c>
       <c r="E36" s="5">
-        <v>106.831726</v>
+        <v>105.790683</v>
       </c>
       <c r="F36" s="4">
-        <v>35732327.610221297</v>
+        <v>36537456.6115795</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>62</v>
       </c>
       <c r="J36" s="5">
-        <v>2425</v>
+        <v>2405</v>
       </c>
       <c r="K36" s="5">
-        <v>22.699249472015456</v>
+        <v>22.73357095977272</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>63</v>
       </c>
       <c r="M36" s="4">
-        <v>811097018.64019895</v>
+        <v>830626862.56896102</v>
       </c>
       <c r="N36" s="4">
-        <v>35732327.610221297</v>
+        <v>36537456.6115795</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="P36" s="3" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="Q36" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R36" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="S36" s="3" t="s">
         <v>207</v>
       </c>
-      <c r="S36" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T36" s="4">
         <v>1</v>
       </c>
       <c r="W36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>4.4736999999999999E-2</v>
+        <v>4.4717E-2</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="B37" s="3" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D37" s="4">
-        <v>25156</v>
+        <v>25975</v>
       </c>
       <c r="E37" s="5">
-        <v>331.75767100000002</v>
+        <v>335.31012399999997</v>
       </c>
       <c r="F37" s="4">
-        <v>8345695.9635509504</v>
+        <v>8709680.4576850701</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J37" s="5">
-        <v>233.01</v>
+        <v>240.3</v>
       </c>
       <c r="K37" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M37" s="4">
-        <v>5861599.5473030005</v>
+        <v>6241792.4907710003</v>
       </c>
       <c r="N37" s="4">
-        <v>8345695.9635509504</v>
+        <v>8709680.4576850701</v>
       </c>
       <c r="O37" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="P37" s="3" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="Q37" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R37" s="3" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="S37" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>1.0449E-2</v>
+        <v>1.0659E-2</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="B38" s="3" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D38" s="4">
-        <v>55225</v>
+        <v>57027</v>
       </c>
       <c r="E38" s="5">
-        <v>262.006123</v>
+        <v>359.36649699999998</v>
       </c>
       <c r="F38" s="4">
-        <v>14469288.1042215</v>
+        <v>20493593.218446899</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J38" s="5">
-        <v>184.02</v>
+        <v>257.54000000000002</v>
       </c>
       <c r="K38" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M38" s="4">
-        <v>10162504.477987999</v>
+        <v>14686733.558285</v>
       </c>
       <c r="N38" s="4">
-        <v>14469288.1042215</v>
+        <v>20493593.218446899</v>
       </c>
       <c r="O38" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="P38" s="3" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="Q38" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R38" s="3" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="S38" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>1.8114999999999999E-2</v>
+        <v>2.5080999999999999E-2</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="B39" s="3" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D39" s="4">
-        <v>12635</v>
+        <v>17925</v>
       </c>
       <c r="E39" s="5">
-        <v>463.72891099999998</v>
+        <v>451.82446199999998</v>
       </c>
       <c r="F39" s="4">
-        <v>5859214.7789563704</v>
+        <v>8098953.4640340498</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J39" s="5">
-        <v>325.7</v>
+        <v>323.8</v>
       </c>
       <c r="K39" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M39" s="4">
-        <v>4115219.4910860001</v>
+        <v>5804114.9914180003</v>
       </c>
       <c r="N39" s="4">
-        <v>5859214.7789563704</v>
+        <v>8098953.4640340498</v>
       </c>
       <c r="O39" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="P39" s="3" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="Q39" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R39" s="3" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="S39" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>7.3350000000000004E-3</v>
+        <v>9.9120000000000007E-3</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="B40" s="3" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D40" s="4">
-        <v>11957</v>
+        <v>12345</v>
       </c>
       <c r="E40" s="5">
-        <v>553.51320699999997</v>
+        <v>613.39566100000002</v>
       </c>
       <c r="F40" s="4">
-        <v>6618357.4001566302</v>
+        <v>7572369.4271959905</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J40" s="5">
-        <v>388.76</v>
+        <v>439.59</v>
       </c>
       <c r="K40" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M40" s="4">
-        <v>4648403.3099309998</v>
+        <v>5426738.5419760002</v>
       </c>
       <c r="N40" s="4">
-        <v>6618357.4001566302</v>
+        <v>7572369.4271959905</v>
       </c>
       <c r="O40" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="P40" s="3" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="Q40" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R40" s="3" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="S40" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>8.286E-3</v>
+        <v>9.2669999999999992E-3</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="B41" s="3" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D41" s="4">
-        <v>47661</v>
+        <v>49216</v>
       </c>
       <c r="E41" s="5">
-        <v>224.019364</v>
+        <v>186.85550900000001</v>
       </c>
       <c r="F41" s="4">
-        <v>10676986.886879699</v>
+        <v>9196280.6948998906</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J41" s="5">
-        <v>157.34</v>
+        <v>133.91</v>
       </c>
       <c r="K41" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M41" s="4">
-        <v>7498981.7237569997</v>
+        <v>6590514.5502549997</v>
       </c>
       <c r="N41" s="4">
-        <v>10676986.886879699</v>
+        <v>9196280.6948998906</v>
       </c>
       <c r="O41" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="P41" s="3" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="Q41" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R41" s="3" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="S41" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>1.3367E-2</v>
+        <v>1.1254999999999999E-2</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="B42" s="3" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="4">
-        <v>58725</v>
+        <v>60521</v>
       </c>
       <c r="E42" s="5">
-        <v>392.59628500000002</v>
+        <v>364.06893200000002</v>
       </c>
       <c r="F42" s="4">
-        <v>23055216.772264499</v>
+        <v>22033815.823623799</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J42" s="5">
-        <v>275.74</v>
+        <v>260.91000000000003</v>
       </c>
       <c r="K42" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M42" s="4">
-        <v>16192831.464926001</v>
+        <v>15790534.086653</v>
       </c>
       <c r="N42" s="4">
-        <v>23055216.772264499</v>
+        <v>22033815.823623799</v>
       </c>
       <c r="O42" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="P42" s="3" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="Q42" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R42" s="3" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="S42" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>2.8864999999999998E-2</v>
+        <v>2.6966E-2</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="B43" s="3" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D43" s="4">
-        <v>38090</v>
+        <v>39728</v>
       </c>
       <c r="E43" s="5">
-        <v>817.683493</v>
+        <v>861.08979399999998</v>
       </c>
       <c r="F43" s="4">
-        <v>31145564.1774044</v>
+        <v>34209375.287797399</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J43" s="5">
-        <v>574.29999999999995</v>
+        <v>617.1</v>
       </c>
       <c r="K43" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M43" s="4">
-        <v>21875086.952617999</v>
+        <v>24516148.763751999</v>
       </c>
       <c r="N43" s="4">
-        <v>31145564.1774044</v>
+        <v>34209375.287797399</v>
       </c>
       <c r="O43" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="P43" s="3" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="Q43" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R43" s="3" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="S43" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>3.8995000000000002E-2</v>
+        <v>4.1868000000000002E-2</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="B44" s="3" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D44" s="4">
-        <v>34538</v>
+        <v>35663</v>
       </c>
       <c r="E44" s="5">
-        <v>143.09105199999999</v>
+        <v>150.28256500000001</v>
       </c>
       <c r="F44" s="4">
-        <v>4942078.73567311</v>
+        <v>5359527.1052815197</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J44" s="5">
-        <v>100.5</v>
+        <v>107.7</v>
       </c>
       <c r="K44" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M44" s="4">
-        <v>3471068.9924809998</v>
+        <v>3840905.0943209999</v>
       </c>
       <c r="N44" s="4">
-        <v>4942078.73567311</v>
+        <v>5359527.1052815197</v>
       </c>
       <c r="O44" s="3" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="P44" s="3" t="s">
         <v>63</v>
       </c>
       <c r="Q44" s="3" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="R44" s="3" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="S44" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="W44" s="3" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>6.1869999999999998E-3</v>
+        <v>6.5589999999999997E-3</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="B45" s="3" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D45" s="4">
-        <v>172858</v>
+        <v>167119</v>
       </c>
       <c r="E45" s="5">
-        <v>89.713105999999996</v>
+        <v>85.927580000000006</v>
       </c>
       <c r="F45" s="4">
-        <v>15507628.0771695</v>
+        <v>14360131.1937487</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J45" s="5">
-        <v>63.01</v>
+        <v>61.58</v>
       </c>
       <c r="K45" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M45" s="4">
-        <v>10891782.556407999</v>
+        <v>10291188.004783999</v>
       </c>
       <c r="N45" s="4">
-        <v>15507628.0771695</v>
+        <v>14360131.1937487</v>
       </c>
       <c r="O45" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="P45" s="3" t="s">
         <v>250</v>
       </c>
-      <c r="P45" s="3" t="s">
+      <c r="Q45" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="R45" s="3" t="s">
         <v>251</v>
-      </c>
-[...4 lines deleted...]
-        <v>252</v>
       </c>
       <c r="S45" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T45" s="4">
         <v>1</v>
       </c>
       <c r="W45" s="3" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>1.9415999999999999E-2</v>
+        <v>1.7575E-2</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="B46" s="3" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D46" s="4">
-        <v>97308</v>
+        <v>100481</v>
       </c>
       <c r="E46" s="5">
-        <v>100.17797400000001</v>
+        <v>105.56059500000001</v>
       </c>
       <c r="F46" s="4">
-        <v>9748118.2886025608</v>
+        <v>10606834.089164799</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J46" s="5">
-        <v>70.36</v>
+        <v>75.650000000000006</v>
       </c>
       <c r="K46" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M46" s="4">
-        <v>6846590.8651700001</v>
+        <v>7601387.6387609998</v>
       </c>
       <c r="N46" s="4">
-        <v>9748118.2886025608</v>
+        <v>10606834.089164799</v>
       </c>
       <c r="O46" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="P46" s="3" t="s">
         <v>255</v>
       </c>
-      <c r="P46" s="3" t="s">
+      <c r="Q46" s="3" t="s">
         <v>256</v>
       </c>
-      <c r="Q46" s="3" t="s">
+      <c r="R46" s="3" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="S46" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T46" s="4">
         <v>1</v>
       </c>
       <c r="W46" s="3" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
-        <v>1.2204E-2</v>
+        <v>1.2980999999999999E-2</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="B47" s="3" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D47" s="4">
-        <v>35737</v>
+        <v>36769</v>
       </c>
       <c r="E47" s="5">
-        <v>590.01922200000001</v>
+        <v>543.37542800000006</v>
       </c>
       <c r="F47" s="4">
-        <v>21085516.907524701</v>
+        <v>19979371.0876997</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J47" s="5">
-        <v>414.4</v>
+        <v>389.41</v>
       </c>
       <c r="K47" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M47" s="4">
-        <v>14809412.767921999</v>
+        <v>14318216.268829999</v>
       </c>
       <c r="N47" s="4">
-        <v>21085516.907524701</v>
+        <v>19979371.0876997</v>
       </c>
       <c r="O47" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="P47" s="3" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="Q47" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R47" s="3" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="S47" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T47" s="4">
         <v>1</v>
       </c>
       <c r="W47" s="3" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>2.6398999999999999E-2</v>
+        <v>2.4452000000000002E-2</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="B48" s="3" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D48" s="4">
-        <v>43833</v>
+        <v>45263</v>
       </c>
       <c r="E48" s="5">
-        <v>521.29280400000005</v>
+        <v>529.36580000000004</v>
       </c>
       <c r="F48" s="4">
-        <v>22849827.422225401</v>
+        <v>23960684.169399299</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J48" s="5">
-        <v>366.13</v>
+        <v>379.37</v>
       </c>
       <c r="K48" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M48" s="4">
-        <v>16048576.255238</v>
+        <v>17171424.284612</v>
       </c>
       <c r="N48" s="4">
-        <v>22849827.422225401</v>
+        <v>23960684.169399299</v>
       </c>
       <c r="O48" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="P48" s="3" t="s">
         <v>266</v>
       </c>
-      <c r="P48" s="3" t="s">
+      <c r="Q48" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="R48" s="3" t="s">
         <v>267</v>
-      </c>
-[...4 lines deleted...]
-        <v>268</v>
       </c>
       <c r="S48" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T48" s="4">
         <v>1</v>
       </c>
       <c r="W48" s="3" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="6">
-        <v>2.8608000000000001E-2</v>
+        <v>2.9323999999999999E-2</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="B49" s="3" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D49" s="4">
-        <v>35666</v>
+        <v>36830</v>
       </c>
       <c r="E49" s="5">
-        <v>554.34771999999998</v>
+        <v>546.23484099999996</v>
       </c>
       <c r="F49" s="4">
-        <v>19771365.723528199</v>
+        <v>20117829.255564</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>135</v>
       </c>
       <c r="I49" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J49" s="5">
+        <v>337</v>
+      </c>
+      <c r="K49" s="5">
+        <v>0.61695075912397679</v>
+      </c>
+      <c r="L49" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="J49" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="M49" s="4">
-        <v>12069374.369127</v>
+        <v>12411710.031145999</v>
       </c>
       <c r="N49" s="4">
-        <v>19771365.723528199</v>
+        <v>20117829.255564</v>
       </c>
       <c r="O49" s="3" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="P49" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="Q49" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="R49" s="3" t="s">
         <v>271</v>
       </c>
-      <c r="Q49" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S49" s="3" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="T49" s="4">
         <v>1</v>
       </c>
       <c r="W49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X49" s="4">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
       <c r="Z49" s="6">
-        <v>2.4754000000000002E-2</v>
+        <v>2.4621000000000001E-2</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="B50" s="3" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D50" s="4">
-        <v>2017</v>
+        <v>2083</v>
       </c>
       <c r="E50" s="5">
-        <v>3047.818244</v>
+        <v>3159.2809390000002</v>
       </c>
       <c r="F50" s="4">
-        <v>6147449.3750111097</v>
+        <v>6580782.18141881</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>41</v>
       </c>
       <c r="I50" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J50" s="5">
-        <v>3002.99</v>
+        <v>3138.72</v>
       </c>
       <c r="K50" s="5">
-        <v>0.98529169368459657</v>
+        <v>0.99349189291739037</v>
       </c>
       <c r="L50" s="3" t="s">
         <v>43</v>
       </c>
       <c r="M50" s="4">
-        <v>6057030.8065449996</v>
+        <v>6537953.7462940002</v>
       </c>
       <c r="N50" s="4">
-        <v>6147449.3750111097</v>
+        <v>6580782.18141881</v>
       </c>
       <c r="O50" s="3" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="P50" s="3" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="Q50" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R50" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="S50" s="3" t="s">
         <v>276</v>
       </c>
-      <c r="S50" s="3" t="s">
+      <c r="T50" s="4">
+        <v>1</v>
+      </c>
+      <c r="W50" s="3" t="s">
         <v>277</v>
       </c>
-      <c r="T50" s="4">
-[...4 lines deleted...]
-      </c>
       <c r="X50" s="4">
         <v>0</v>
       </c>
       <c r="Y50" s="4">
         <v>0</v>
       </c>
       <c r="Z50" s="6">
-        <v>7.6959999999999997E-3</v>
+        <v>8.0540000000000004E-3</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="B51" s="3" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D51" s="4">
-        <v>109508</v>
+        <v>122329</v>
       </c>
       <c r="E51" s="5">
-        <v>53.458283000000002</v>
+        <v>57.588155999999998</v>
       </c>
       <c r="F51" s="4">
-        <v>5854109.6446216404</v>
+        <v>7044701.5357678197</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J51" s="5">
-        <v>27.9</v>
+        <v>30.44</v>
       </c>
       <c r="K51" s="5">
-        <v>0.52190228435011965</v>
+        <v>0.52858091169054211</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M51" s="4">
-        <v>3055273.196364</v>
+        <v>3723694.760363</v>
       </c>
       <c r="N51" s="4">
-        <v>5854109.6446216404</v>
+        <v>7044701.5357678197</v>
       </c>
       <c r="O51" s="3" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="P51" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="Q51" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="R51" s="3" t="s">
         <v>281</v>
-      </c>
-[...4 lines deleted...]
-        <v>282</v>
       </c>
       <c r="S51" s="3" t="s">
         <v>96</v>
       </c>
       <c r="T51" s="4">
         <v>1</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X51" s="4">
         <v>0</v>
       </c>
       <c r="Y51" s="4">
         <v>0</v>
       </c>
       <c r="Z51" s="6">
-        <v>7.3289999999999996E-3</v>
+        <v>8.6210000000000002E-3</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="B52" s="3" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D52" s="4">
-        <v>64452</v>
+        <v>66549</v>
       </c>
       <c r="E52" s="5">
-        <v>87.378568000000001</v>
+        <v>94.367337000000006</v>
       </c>
       <c r="F52" s="4">
-        <v>5631723.4431893099</v>
+        <v>6280051.9043438202</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H52" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="I52" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J52" s="5">
+        <v>58.22</v>
+      </c>
+      <c r="K52" s="5">
+        <v>0.61695075912397679</v>
+      </c>
+      <c r="L52" s="3" t="s">
         <v>285</v>
       </c>
-      <c r="I52" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L52" s="3" t="s">
+      <c r="M52" s="4">
+        <v>3874482.7897219998</v>
+      </c>
+      <c r="N52" s="4">
+        <v>6280051.9043438202</v>
+      </c>
+      <c r="O52" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="P52" s="3" t="s">
         <v>286</v>
-      </c>
-[...10 lines deleted...]
-        <v>287</v>
       </c>
       <c r="Q52" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R52" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="S52" s="3" t="s">
         <v>288</v>
       </c>
-      <c r="S52" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T52" s="4">
         <v>1</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
         <v>0</v>
       </c>
       <c r="Y52" s="4">
         <v>0</v>
       </c>
       <c r="Z52" s="6">
-        <v>7.051E-3</v>
+        <v>7.6860000000000001E-3</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="B53" s="3" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D53" s="4">
-        <v>47509</v>
+        <v>49061</v>
       </c>
       <c r="E53" s="5">
-        <v>236.23549600000001</v>
+        <v>264.787554</v>
       </c>
       <c r="F53" s="4">
-        <v>11223312.137823001</v>
+        <v>12990742.1474918</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H53" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J53" s="5">
-        <v>165.92</v>
+        <v>189.76</v>
       </c>
       <c r="K53" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L53" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M53" s="4">
-        <v>7882693.2629260002</v>
+        <v>9309815.3462349996</v>
       </c>
       <c r="N53" s="4">
-        <v>11223312.137823001</v>
+        <v>12990742.1474918</v>
       </c>
       <c r="O53" s="3" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="P53" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="Q53" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R53" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="S53" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T53" s="4">
         <v>1</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X53" s="4">
         <v>0</v>
       </c>
       <c r="Y53" s="4">
         <v>0</v>
       </c>
       <c r="Z53" s="6">
-        <v>1.4050999999999999E-2</v>
+        <v>1.5899E-2</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="B54" s="3" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D54" s="4">
         <v>9231</v>
       </c>
       <c r="E54" s="5">
-        <v>168.564954</v>
+        <v>171.164389</v>
       </c>
       <c r="F54" s="4">
-        <v>1556023.0845661</v>
+        <v>1580018.4828856499</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H54" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J54" s="5">
+        <v>105.6</v>
+      </c>
+      <c r="K54" s="5">
+        <v>0.61695075912397679</v>
+      </c>
+      <c r="L54" s="3" t="s">
         <v>163</v>
       </c>
-      <c r="I54" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M54" s="4">
-        <v>949869.89757000003</v>
+        <v>974793.60244599998</v>
       </c>
       <c r="N54" s="4">
-        <v>1556023.0845661</v>
+        <v>1580018.4828856499</v>
       </c>
       <c r="O54" s="3" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="P54" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="Q54" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="R54" s="3" t="s">
         <v>296</v>
       </c>
-      <c r="Q54" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S54" s="3" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="T54" s="4">
         <v>1</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X54" s="4">
         <v>0</v>
       </c>
       <c r="Y54" s="4">
         <v>0</v>
       </c>
       <c r="Z54" s="6">
-        <v>1.9480000000000001E-3</v>
+        <v>1.933E-3</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="B55" s="3" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D55" s="4">
-        <v>311714</v>
+        <v>321886</v>
       </c>
       <c r="E55" s="5">
-        <v>45.148429999999998</v>
+        <v>42.768436999999999</v>
       </c>
       <c r="F55" s="4">
-        <v>14073397.7931231</v>
+        <v>13766560.9432777</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J55" s="5">
-        <v>31.71</v>
+        <v>30.65</v>
       </c>
       <c r="K55" s="5">
-        <v>0.70234999847870982</v>
+        <v>0.71664999894043302</v>
       </c>
       <c r="L55" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M55" s="4">
-        <v>9884450.9185899999</v>
+        <v>9865805.8854130004</v>
       </c>
       <c r="N55" s="4">
-        <v>14073397.7931231</v>
+        <v>13766560.9432777</v>
       </c>
       <c r="O55" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="P55" s="3" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="Q55" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R55" s="3" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="S55" s="3" t="s">
         <v>96</v>
       </c>
       <c r="T55" s="4">
         <v>1</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X55" s="4">
         <v>0</v>
       </c>
       <c r="Y55" s="4">
         <v>0</v>
       </c>
       <c r="Z55" s="6">
-        <v>1.762E-2</v>
+        <v>1.6847999999999998E-2</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="B56" s="3" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D56" s="4">
-        <v>178716</v>
+        <v>184546</v>
       </c>
       <c r="E56" s="5">
-        <v>32.844774999999998</v>
+        <v>37.020783000000002</v>
       </c>
       <c r="F56" s="4">
-        <v>5869886.7526019895</v>
+        <v>6832037.3842517296</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>135</v>
       </c>
       <c r="I56" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J56" s="5">
+        <v>22.84</v>
+      </c>
+      <c r="K56" s="5">
+        <v>0.61695075912397679</v>
+      </c>
+      <c r="L56" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="J56" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="M56" s="4">
-        <v>3583255.7908339999</v>
+        <v>4215030.6505770003</v>
       </c>
       <c r="N56" s="4">
-        <v>5869886.7526019895</v>
+        <v>6832037.3842517296</v>
       </c>
       <c r="O56" s="3" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="P56" s="3" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="Q56" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R56" s="3" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="S56" s="3" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="T56" s="4">
         <v>1</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X56" s="4">
         <v>0</v>
       </c>
       <c r="Y56" s="4">
         <v>0</v>
       </c>
       <c r="Z56" s="6">
-        <v>7.3489999999999996E-3</v>
+        <v>8.3610000000000004E-3</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="B57" s="3" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D57" s="4">
         <v>1305777</v>
       </c>
       <c r="E57" s="5">
-        <v>6.9610729999999998</v>
+        <v>6.965821</v>
       </c>
       <c r="F57" s="4">
-        <v>9089609.2575293798</v>
+        <v>9095808.8121135905</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J57" s="5">
-        <v>3.633</v>
+        <v>3.6819999999999999</v>
       </c>
       <c r="K57" s="5">
-        <v>0.52190228435011965</v>
+        <v>0.52858091169054211</v>
       </c>
       <c r="L57" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M57" s="4">
-        <v>4743887.8353540003</v>
+        <v>4807870.914469</v>
       </c>
       <c r="N57" s="4">
-        <v>9089609.2575293798</v>
+        <v>9095808.8121135905</v>
       </c>
       <c r="O57" s="3" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="P57" s="3" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="Q57" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R57" s="3" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="S57" s="3" t="s">
         <v>96</v>
       </c>
       <c r="T57" s="4">
         <v>1</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X57" s="4">
         <v>0</v>
       </c>
       <c r="Y57" s="4">
         <v>0</v>
       </c>
       <c r="Z57" s="6">
-        <v>1.1379999999999999E-2</v>
+        <v>1.1132E-2</v>
       </c>
     </row>
     <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B58" s="3" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D58" s="4">
-        <v>146066</v>
+        <v>150835</v>
       </c>
       <c r="E58" s="5">
-        <v>90.879080999999999</v>
+        <v>90.355136000000002</v>
       </c>
       <c r="F58" s="4">
-        <v>13274343.836954501</v>
+        <v>13628716.8934347</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J58" s="5">
-        <v>47.43</v>
+        <v>47.76</v>
       </c>
       <c r="K58" s="5">
-        <v>0.52190228435011965</v>
+        <v>0.52858091169054211</v>
       </c>
       <c r="L58" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M58" s="4">
-        <v>6927910.3717550002</v>
+        <v>7203879.6007040003</v>
       </c>
       <c r="N58" s="4">
-        <v>13274343.836954501</v>
+        <v>13628716.8934347</v>
       </c>
       <c r="O58" s="3" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="P58" s="3" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="Q58" s="3" t="s">
         <v>94</v>
       </c>
       <c r="R58" s="3" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="S58" s="3" t="s">
         <v>96</v>
       </c>
       <c r="T58" s="4">
         <v>1</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X58" s="4">
         <v>0</v>
       </c>
       <c r="Y58" s="4">
         <v>0</v>
       </c>
       <c r="Z58" s="6">
-        <v>1.6618999999999998E-2</v>
+        <v>1.6678999999999999E-2</v>
       </c>
     </row>
     <row r="59" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="B59" s="3" t="s">
         <v>314</v>
       </c>
-      <c r="B59" s="3" t="s">
+      <c r="C59" s="3" t="s">
         <v>315</v>
       </c>
-      <c r="C59" s="3" t="s">
+      <c r="D59" s="4">
+        <v>-381892.18</v>
+      </c>
+      <c r="E59" s="5">
+        <v>1</v>
+      </c>
+      <c r="F59" s="4">
+        <v>-381892.18</v>
+      </c>
+      <c r="G59" s="3" t="s">
         <v>316</v>
-      </c>
-[...10 lines deleted...]
-        <v>317</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J59" s="5">
         <v>1</v>
       </c>
       <c r="K59" s="5">
         <v>1</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M59" s="4">
-        <v>-334390.96000000002</v>
+        <v>-381892.18</v>
       </c>
       <c r="N59" s="4">
-        <v>-334390.96000000002</v>
+        <v>-381892.18</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S59" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T59" s="4">
         <v>1</v>
       </c>
       <c r="W59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X59" s="4">
         <v>0</v>
       </c>
       <c r="Y59" s="4">
         <v>0</v>
       </c>
       <c r="Z59" s="6">
-        <v>-4.1800000000000002E-4</v>
+        <v>-4.6700000000000002E-4</v>
       </c>
     </row>
     <row r="60" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="B60" s="3" t="s">
         <v>318</v>
       </c>
-      <c r="B60" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="3" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D60" s="4">
         <v>-62794.37</v>
       </c>
       <c r="E60" s="5">
         <v>1</v>
       </c>
       <c r="F60" s="4">
         <v>-62794.37</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J60" s="5">
         <v>1</v>
       </c>
       <c r="K60" s="5">
         <v>1</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M60" s="4">
         <v>-62794.37</v>
       </c>
       <c r="N60" s="4">
         <v>-62794.37</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P60" s="3" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="Q60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S60" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T60" s="4">
         <v>1</v>
       </c>
       <c r="W60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X60" s="4">
         <v>0</v>
       </c>
       <c r="Y60" s="4">
         <v>0</v>
       </c>
       <c r="Z60" s="6">
-        <v>-7.7999999999999999E-5</v>
+        <v>-7.6000000000000004E-5</v>
       </c>
     </row>
     <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="63" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="66" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="67" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>July</vt:lpstr>
+      <vt:lpstr>August</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>