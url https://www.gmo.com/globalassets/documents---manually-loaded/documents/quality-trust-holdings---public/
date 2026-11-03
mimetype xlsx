--- v6 (2026-10-13)
+++ v7 (2026-11-03)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_08\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_09\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{CB6A6A89-6FE1-4C14-8775-611F0CD4FAAC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{60FCE57A-D27E-448E-B64B-7307C9A00E90}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2730" yWindow="2730" windowWidth="11520" windowHeight="8325" xr2:uid="{DF0AFE66-3936-43CB-8B38-932007C03F5B}"/>
+    <workbookView xWindow="2730" yWindow="2730" windowWidth="11520" windowHeight="8325" xr2:uid="{3B224F9E-BD99-42D3-9C97-773062B7AB52}"/>
   </bookViews>
   <sheets>
-    <sheet name="August" sheetId="1" r:id="rId1"/>
+    <sheet name="September" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="774" uniqueCount="325">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="787" uniqueCount="334">
   <si>
     <t>GMO Quality Trust</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -184,182 +184,176 @@
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>EURTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (EUR)</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>EU</t>
   </si>
   <si>
-    <t>GBPTCash</t>
-[...2 lines deleted...]
-    <t>Trade Date Cash (GBP)</t>
+    <t>HKDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (HKD)</t>
+  </si>
+  <si>
+    <t>Hong Kong</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>TWDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (TWD)</t>
+  </si>
+  <si>
+    <t>Taiwan</t>
+  </si>
+  <si>
+    <t>TWD</t>
+  </si>
+  <si>
+    <t>TW</t>
+  </si>
+  <si>
+    <t>USDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (USD)</t>
+  </si>
+  <si>
+    <t>United States</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>US</t>
+  </si>
+  <si>
+    <t>002824100</t>
+  </si>
+  <si>
+    <t>Abbott Laboratories</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>Common Stock</t>
+  </si>
+  <si>
+    <t>2002305</t>
+  </si>
+  <si>
+    <t>ABT</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>US0028241000</t>
+  </si>
+  <si>
+    <t>XNYS</t>
+  </si>
+  <si>
+    <t>02079K305</t>
+  </si>
+  <si>
+    <t>Alphabet Inc-Cl A</t>
+  </si>
+  <si>
+    <t>BYVY8G0</t>
+  </si>
+  <si>
+    <t>GOOGL</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>US02079K3059</t>
+  </si>
+  <si>
+    <t>XNGS</t>
+  </si>
+  <si>
+    <t>023135106</t>
+  </si>
+  <si>
+    <t>Amazon.com Inc</t>
+  </si>
+  <si>
+    <t>2000019</t>
+  </si>
+  <si>
+    <t>AMZN</t>
+  </si>
+  <si>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>US0231351067</t>
+  </si>
+  <si>
+    <t>0237400</t>
+  </si>
+  <si>
+    <t>Diageo Plc</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
-    <t>HKDTCash</t>
-[...115 lines deleted...]
-  <si>
     <t>DGE</t>
   </si>
   <si>
     <t>Consumer Staples</t>
   </si>
   <si>
     <t>GB0002374006</t>
   </si>
   <si>
     <t>XLON</t>
   </si>
   <si>
     <t>036752103</t>
   </si>
   <si>
     <t>Elevance Health Inc</t>
   </si>
   <si>
     <t>BSPHGL4</t>
   </si>
   <si>
     <t>ELV</t>
   </si>
   <si>
     <t>US0367521038</t>
@@ -472,50 +466,65 @@
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>XPAR</t>
   </si>
   <si>
     <t>43300A203</t>
   </si>
   <si>
     <t>Hilton Worldwide Holdings In</t>
   </si>
   <si>
     <t>BYVMW06</t>
   </si>
   <si>
     <t>HLT</t>
   </si>
   <si>
     <t>US43300A2033</t>
   </si>
   <si>
+    <t>437076102</t>
+  </si>
+  <si>
+    <t>Home Depot Inc</t>
+  </si>
+  <si>
+    <t>2434209</t>
+  </si>
+  <si>
+    <t>HD</t>
+  </si>
+  <si>
+    <t>US4370761029</t>
+  </si>
+  <si>
     <t>46120E602</t>
   </si>
   <si>
     <t>Intuitive Surgical Inc</t>
   </si>
   <si>
     <t>2871301</t>
   </si>
   <si>
     <t>ISRG</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>478160104</t>
   </si>
   <si>
     <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>2475833</t>
   </si>
   <si>
     <t>JNJ</t>
@@ -566,50 +575,68 @@
     <t>Lam Research Corp</t>
   </si>
   <si>
     <t>BSML4N7</t>
   </si>
   <si>
     <t>LRCX</t>
   </si>
   <si>
     <t>US5128073062</t>
   </si>
   <si>
     <t>532457108</t>
   </si>
   <si>
     <t>Eli Lilly &amp; Co</t>
   </si>
   <si>
     <t>2516152</t>
   </si>
   <si>
     <t>LLY</t>
   </si>
   <si>
     <t>US5324571083</t>
+  </si>
+  <si>
+    <t>573284106</t>
+  </si>
+  <si>
+    <t>Martin Marietta Materials</t>
+  </si>
+  <si>
+    <t>2572079</t>
+  </si>
+  <si>
+    <t>MLM</t>
+  </si>
+  <si>
+    <t>Materials</t>
+  </si>
+  <si>
+    <t>US5732841060</t>
   </si>
   <si>
     <t>57636Q104</t>
   </si>
   <si>
     <t>Mastercard Inc - A</t>
   </si>
   <si>
     <t>B121557</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Financials</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>58933Y105</t>
   </si>
   <si>
     <t>Merck &amp; Co. Inc.</t>
   </si>
@@ -1405,92 +1432,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C68827C-F742-47D4-9F80-B15AB0251339}">
-  <dimension ref="A1:Z67"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF58AB79-DE39-413B-BA64-458C55E7750A}">
+  <dimension ref="A1:Z68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="3"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46265</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -1600,4243 +1627,4317 @@
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>2.7999999999999998E-4</v>
+        <v>2.7300000000000002E-4</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>-660963.76</v>
+        <v>-306675.08</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="4">
-        <v>-660963.76</v>
+        <v>-306675.08</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="4">
-        <v>-660963.76</v>
+        <v>-306675.08</v>
       </c>
       <c r="N5" s="4">
-        <v>-660963.76</v>
+        <v>-306675.08</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>-8.0800000000000002E-4</v>
+        <v>-3.6499999999999998E-4</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>4292.1400000000003</v>
+        <v>-247118.28</v>
       </c>
       <c r="E6" s="5">
-        <v>1.006551</v>
+        <v>1.0124329999999999</v>
       </c>
       <c r="F6" s="4">
-        <v>4320.2566841300004</v>
+        <v>-250190.60182613001</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
-        <v>0.99349189291739037</v>
+        <v>0.98772007143981733</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4">
-        <v>4292.139991</v>
+        <v>-247118.279109</v>
       </c>
       <c r="N6" s="4">
-        <v>4320.2566841300004</v>
+        <v>-250190.60182613001</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>5.0000000000000004E-6</v>
+        <v>-2.9799999999999998E-4</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>2269.91</v>
+        <v>2330.63</v>
       </c>
       <c r="E7" s="5">
-        <v>1.6208750000000001</v>
+        <v>1.6326719999999999</v>
       </c>
       <c r="F7" s="4">
-        <v>3679.24015349</v>
+        <v>3805.1546435199998</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>0.61695075912397679</v>
+        <v>0.61249284631323986</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4">
-        <v>2269.9100050000002</v>
+        <v>2330.6299979999999</v>
       </c>
       <c r="N7" s="4">
-        <v>3679.24015349</v>
+        <v>3805.1546435199998</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
         <v>3.9999999999999998E-6</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
-        <v>89502.16</v>
+        <v>0.46</v>
       </c>
       <c r="E8" s="5">
-        <v>1.891858</v>
+        <v>0.18318400000000001</v>
       </c>
       <c r="F8" s="4">
-        <v>169325.37295471999</v>
+        <v>8.4264759999999994E-2</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>0.52858091169054211</v>
+        <v>5.4589840055589933</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4">
-        <v>89502.160008000006</v>
+        <v>0.45999899999999999</v>
       </c>
       <c r="N8" s="4">
-        <v>169325.37295471999</v>
+        <v>8.4264759999999994E-2</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>2.0699999999999999E-4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
-        <v>0.46</v>
+        <v>1876049.5</v>
       </c>
       <c r="E9" s="5">
-        <v>0.17799799999999999</v>
+        <v>4.5158999999999998E-2</v>
       </c>
       <c r="F9" s="4">
-        <v>8.1879170000000001E-2</v>
+        <v>84721.273112719995</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>56</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>5.6180343396730974</v>
+        <v>22.1437840183882</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4">
-        <v>0.45999899999999999</v>
+        <v>1876049.57357</v>
       </c>
       <c r="N9" s="4">
-        <v>8.1879170000000001E-2</v>
+        <v>84721.273112719995</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>0</v>
+        <v>1.01E-4</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="4">
-        <v>527</v>
+        <v>12657839.49</v>
       </c>
       <c r="E10" s="5">
-        <v>4.3987999999999999E-2</v>
+        <v>1.4374009999999999</v>
       </c>
       <c r="F10" s="4">
-        <v>23.181575519999999</v>
+        <v>18194393.402328599</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>62</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>22.73357095977272</v>
+        <v>0.69569999935578186</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4">
-        <v>526.99999200000002</v>
+        <v>12657839.478278</v>
       </c>
       <c r="N10" s="4">
-        <v>23.181575519999999</v>
+        <v>18194393.402328599</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>0</v>
+        <v>2.1708999999999999E-2</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="D11" s="4">
-        <v>9620707.3800000008</v>
+        <v>117620</v>
       </c>
       <c r="E11" s="5">
-        <v>1.395381</v>
+        <v>142.058359</v>
       </c>
       <c r="F11" s="4">
-        <v>13424555.0547687</v>
+        <v>16708904.125341401</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J11" s="5">
-        <v>1</v>
+        <v>98.83</v>
       </c>
       <c r="K11" s="5">
-        <v>0.71664999894043302</v>
+        <v>0.69569999935578186</v>
       </c>
       <c r="L11" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M11" s="4">
+        <v>11624384.589235</v>
+      </c>
+      <c r="N11" s="4">
+        <v>16708904.125341401</v>
+      </c>
+      <c r="O11" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="M11" s="4">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="3" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="Q11" s="3" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="R11" s="3" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="S11" s="3" t="s">
-        <v>35</v>
+        <v>72</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>1.6428999999999999E-2</v>
+        <v>1.9935999999999999E-2</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D12" s="4">
-        <v>117305</v>
+        <v>81311</v>
       </c>
       <c r="E12" s="5">
-        <v>153.99427900000001</v>
+        <v>494.58099800000002</v>
       </c>
       <c r="F12" s="4">
-        <v>18064298.890671801</v>
+        <v>40214875.492310002</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J12" s="5">
-        <v>110.36</v>
+        <v>344.08</v>
       </c>
       <c r="K12" s="5">
-        <v>0.71664999894043302</v>
+        <v>0.69569999935578186</v>
       </c>
       <c r="L12" s="3" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="M12" s="4">
-        <v>12945779.780858999</v>
+        <v>27977488.854091998</v>
       </c>
       <c r="N12" s="4">
-        <v>18064298.890671801</v>
+        <v>40214875.492310002</v>
       </c>
       <c r="O12" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="P12" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q12" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="R12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S12" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="T12" s="4">
+        <v>1</v>
+      </c>
+      <c r="W12" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="P12" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>2.2107999999999999E-2</v>
+        <v>4.7983999999999999E-2</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B13" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D13" s="4">
+        <v>79454</v>
+      </c>
+      <c r="E13" s="5">
+        <v>358.12850400000002</v>
+      </c>
+      <c r="F13" s="4">
+        <v>28454742.130228601</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I13" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J13" s="5">
+        <v>249.15</v>
+      </c>
+      <c r="K13" s="5">
+        <v>0.69569999935578186</v>
+      </c>
+      <c r="L13" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M13" s="4">
+        <v>19795964.081668001</v>
+      </c>
+      <c r="N13" s="4">
+        <v>28454742.130228601</v>
+      </c>
+      <c r="O13" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="P13" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q13" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="R13" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="S13" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="C13" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O13" s="3" t="s">
+      <c r="T13" s="4">
+        <v>1</v>
+      </c>
+      <c r="W13" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="P13" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>4.6996000000000003E-2</v>
+        <v>3.3952000000000003E-2</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B14" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" s="4">
+        <v>247116</v>
+      </c>
+      <c r="E14" s="5">
+        <v>31.010532999999999</v>
+      </c>
+      <c r="F14" s="4">
+        <v>7663198.9409918198</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="J14" s="5">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="K14" s="5">
+        <v>0.52369302455554689</v>
+      </c>
+      <c r="L14" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4">
+        <v>4013163.8311780002</v>
+      </c>
+      <c r="N14" s="4">
+        <v>7663198.9409918198</v>
+      </c>
+      <c r="O14" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="C14" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P14" s="3" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="Q14" s="3" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="R14" s="3" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="S14" s="3" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
-        <v>85</v>
+        <v>34</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>3.5152000000000003E-2</v>
+        <v>9.1430000000000001E-3</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D15" s="4">
-        <v>245648</v>
+        <v>21336</v>
       </c>
       <c r="E15" s="5">
-        <v>32.331851999999998</v>
+        <v>558.89032699999996</v>
       </c>
       <c r="F15" s="4">
-        <v>7942254.8706565397</v>
+        <v>11924484.001724901</v>
       </c>
       <c r="G15" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J15" s="5">
+        <v>388.82</v>
+      </c>
+      <c r="K15" s="5">
+        <v>0.69569999935578186</v>
+      </c>
+      <c r="L15" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M15" s="4">
+        <v>8295863.5123180002</v>
+      </c>
+      <c r="N15" s="4">
+        <v>11924484.001724901</v>
+      </c>
+      <c r="O15" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="P15" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q15" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="R15" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="S15" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="H15" s="3" t="s">
-[...29 lines deleted...]
-      <c r="R15" s="3" t="s">
+      <c r="T15" s="4">
+        <v>1</v>
+      </c>
+      <c r="W15" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="S15" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>9.7199999999999995E-3</v>
+        <v>1.4227999999999999E-2</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D16" s="4">
-        <v>21279</v>
+        <v>81213</v>
       </c>
       <c r="E16" s="5">
-        <v>547.74297200000001</v>
+        <v>478.68334099999998</v>
       </c>
       <c r="F16" s="4">
-        <v>11655422.6749459</v>
+        <v>38875310.133678399</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J16" s="5">
-        <v>392.54</v>
+        <v>333.02</v>
       </c>
       <c r="K16" s="5">
-        <v>0.71664999894043302</v>
+        <v>0.69569999935578186</v>
       </c>
       <c r="L16" s="3" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="M16" s="4">
-        <v>8352858.6476499997</v>
+        <v>27045553.234955002</v>
       </c>
       <c r="N16" s="4">
-        <v>11655422.6749459</v>
+        <v>38875310.133678399</v>
       </c>
       <c r="O16" s="3" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="P16" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q16" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="R16" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="S16" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="T16" s="4">
+        <v>1</v>
+      </c>
+      <c r="W16" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="Q16" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>1.4264000000000001E-2</v>
+        <v>4.6385000000000003E-2</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D17" s="4">
-        <v>80995</v>
+        <v>42026</v>
       </c>
       <c r="E17" s="5">
-        <v>442.12656199999998</v>
+        <v>504.80092000000002</v>
       </c>
       <c r="F17" s="4">
-        <v>35810040.8149027</v>
+        <v>21214763.461261999</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H17" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J17" s="5">
-        <v>316.85000000000002</v>
+        <v>351.19</v>
       </c>
       <c r="K17" s="5">
-        <v>0.71664999894043302</v>
+        <v>0.69569999935578186</v>
       </c>
       <c r="L17" s="3" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="M17" s="4">
-        <v>25663265.712056</v>
+        <v>14759110.926333001</v>
       </c>
       <c r="N17" s="4">
-        <v>35810040.8149027</v>
+        <v>21214763.461261999</v>
       </c>
       <c r="O17" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="P17" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="Q17" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="P17" s="3" t="s">
-[...2 lines deleted...]
-      <c r="Q17" s="3" t="s">
+      <c r="R17" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="S17" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="T17" s="4">
+        <v>1</v>
+      </c>
+      <c r="W17" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="R17" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>4.3826999999999998E-2</v>
+        <v>2.5312999999999999E-2</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D18" s="4">
-        <v>41914</v>
+        <v>32190</v>
       </c>
       <c r="E18" s="5">
-        <v>516.76550699999996</v>
+        <v>390.72876300000001</v>
       </c>
       <c r="F18" s="4">
-        <v>21659709.425800599</v>
+        <v>12577558.861578301</v>
       </c>
       <c r="G18" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J18" s="5">
+        <v>271.83</v>
+      </c>
+      <c r="K18" s="5">
+        <v>0.69569999935578186</v>
+      </c>
+      <c r="L18" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M18" s="4">
+        <v>8750207.6918969993</v>
+      </c>
+      <c r="N18" s="4">
+        <v>12577558.861578301</v>
+      </c>
+      <c r="O18" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="P18" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q18" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="R18" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="S18" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="H18" s="3" t="s">
-[...23 lines deleted...]
-      <c r="P18" s="3" t="s">
+      <c r="T18" s="4">
+        <v>1</v>
+      </c>
+      <c r="W18" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="Q18" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>2.6508E-2</v>
+        <v>1.5007E-2</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D19" s="4">
-        <v>32103</v>
+        <v>107670</v>
       </c>
       <c r="E19" s="5">
-        <v>385.23686700000002</v>
+        <v>123.731494</v>
       </c>
       <c r="F19" s="4">
-        <v>12367259.1083513</v>
+        <v>13322169.9008193</v>
       </c>
       <c r="G19" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J19" s="5">
+        <v>86.08</v>
+      </c>
+      <c r="K19" s="5">
+        <v>0.69569999935578186</v>
+      </c>
+      <c r="L19" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M19" s="4">
+        <v>9268233.5914169997</v>
+      </c>
+      <c r="N19" s="4">
+        <v>13322169.9008193</v>
+      </c>
+      <c r="O19" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="P19" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q19" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="R19" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="S19" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="H19" s="3" t="s">
-[...23 lines deleted...]
-      <c r="P19" s="3" t="s">
+      <c r="T19" s="4">
+        <v>1</v>
+      </c>
+      <c r="W19" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="Q19" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>1.5134999999999999E-2</v>
+        <v>1.5894999999999999E-2</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D20" s="4">
-        <v>107382</v>
+        <v>53592</v>
       </c>
       <c r="E20" s="5">
-        <v>123.728459</v>
+        <v>162.51257699999999</v>
       </c>
       <c r="F20" s="4">
-        <v>13286209.3630084</v>
+        <v>8709374.0405347291</v>
       </c>
       <c r="G20" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J20" s="5">
+        <v>113.06</v>
+      </c>
+      <c r="K20" s="5">
+        <v>0.69569999935578186</v>
+      </c>
+      <c r="L20" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M20" s="4">
+        <v>6059111.5143889999</v>
+      </c>
+      <c r="N20" s="4">
+        <v>8709374.0405347291</v>
+      </c>
+      <c r="O20" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="P20" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q20" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="R20" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="S20" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="H20" s="3" t="s">
-[...23 lines deleted...]
-      <c r="P20" s="3" t="s">
+      <c r="T20" s="4">
+        <v>1</v>
+      </c>
+      <c r="W20" s="3" t="s">
         <v>121</v>
       </c>
-      <c r="Q20" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>1.626E-2</v>
+        <v>1.0390999999999999E-2</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D21" s="4">
-        <v>53277</v>
+        <v>38823</v>
       </c>
       <c r="E21" s="5">
-        <v>182.26470399999999</v>
+        <v>1042.3745879999999</v>
       </c>
       <c r="F21" s="4">
-        <v>9710516.6259680595</v>
+        <v>40468108.581285097</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J21" s="5">
-        <v>130.62</v>
+        <v>725.18</v>
       </c>
       <c r="K21" s="5">
-        <v>0.71664999894043302</v>
+        <v>0.69569999935578186</v>
       </c>
       <c r="L21" s="3" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="M21" s="4">
-        <v>6959041.7297109999</v>
+        <v>28153663.113929</v>
       </c>
       <c r="N21" s="4">
-        <v>9710516.6259680595</v>
+        <v>40468108.581285097</v>
       </c>
       <c r="O21" s="3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="P21" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="Q21" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="R21" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="S21" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="T21" s="4">
+        <v>1</v>
+      </c>
+      <c r="W21" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="Q21" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>1.1884E-2</v>
+        <v>4.8286000000000003E-2</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D22" s="4">
-        <v>38719</v>
+        <v>11974</v>
       </c>
       <c r="E22" s="5">
-        <v>798.63252799999998</v>
+        <v>636.74213099999997</v>
       </c>
       <c r="F22" s="4">
-        <v>30922252.7872741</v>
+        <v>7624350.2673566397</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H22" s="3" t="s">
-        <v>66</v>
+        <v>133</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="J22" s="5">
-        <v>572.34</v>
+        <v>390</v>
       </c>
       <c r="K22" s="5">
-        <v>0.71664999894043302</v>
+        <v>0.61249284631323986</v>
       </c>
       <c r="L22" s="3" t="s">
-        <v>68</v>
+        <v>134</v>
       </c>
       <c r="M22" s="4">
-        <v>22160432.427235</v>
+        <v>4669859.9965420002</v>
       </c>
       <c r="N22" s="4">
-        <v>30922252.7872741</v>
+        <v>7624350.2673566397</v>
       </c>
       <c r="O22" s="3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="P22" s="3" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="R22" s="3" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>84</v>
+        <v>137</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
-        <v>128</v>
+        <v>34</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>3.7844999999999997E-2</v>
+        <v>9.0969999999999992E-3</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D23" s="4">
-        <v>11904</v>
+        <v>12134</v>
       </c>
       <c r="E23" s="5">
-        <v>734.74259199999995</v>
+        <v>457.26606299999997</v>
       </c>
       <c r="F23" s="4">
-        <v>8746375.8391404506</v>
+        <v>5548466.4079344701</v>
       </c>
       <c r="G23" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I23" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J23" s="5">
+        <v>318.12</v>
+      </c>
+      <c r="K23" s="5">
+        <v>0.69569999935578186</v>
+      </c>
+      <c r="L23" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M23" s="4">
+        <v>3860068.0764250001</v>
+      </c>
+      <c r="N23" s="4">
+        <v>5548466.4079344701</v>
+      </c>
+      <c r="O23" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="P23" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q23" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="R23" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="S23" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="H23" s="3" t="s">
-[...29 lines deleted...]
-      <c r="R23" s="3" t="s">
+      <c r="T23" s="4">
+        <v>1</v>
+      </c>
+      <c r="W23" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="S23" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>1.0704E-2</v>
+        <v>6.62E-3</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D24" s="4">
-        <v>12061</v>
+        <v>9742</v>
       </c>
       <c r="E24" s="5">
-        <v>441.33119399999998</v>
+        <v>408.92626200000001</v>
       </c>
       <c r="F24" s="4">
-        <v>5322895.5278029796</v>
+        <v>3983759.6377749098</v>
       </c>
       <c r="G24" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J24" s="5">
+        <v>284.49</v>
+      </c>
+      <c r="K24" s="5">
+        <v>0.69569999935578186</v>
+      </c>
+      <c r="L24" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M24" s="4">
+        <v>2771501.5774329999</v>
+      </c>
+      <c r="N24" s="4">
+        <v>3983759.6377749098</v>
+      </c>
+      <c r="O24" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="P24" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="Q24" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="R24" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="S24" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="H24" s="3" t="s">
-[...23 lines deleted...]
-      <c r="P24" s="3" t="s">
+      <c r="T24" s="4">
+        <v>1</v>
+      </c>
+      <c r="W24" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="Q24" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>6.5139999999999998E-3</v>
+        <v>4.7530000000000003E-3</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D25" s="4">
-        <v>16673</v>
+        <v>16772</v>
       </c>
       <c r="E25" s="5">
-        <v>525.86339299999997</v>
+        <v>584.49044200000003</v>
       </c>
       <c r="F25" s="4">
-        <v>8767720.3376822807</v>
+        <v>9803073.6811844409</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H25" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J25" s="5">
-        <v>376.86</v>
+        <v>406.63</v>
       </c>
       <c r="K25" s="5">
-        <v>0.71664999894043302</v>
+        <v>0.69569999935578186</v>
       </c>
       <c r="L25" s="3" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="M25" s="4">
-        <v>6283386.7707099998</v>
+        <v>6819998.3536839997</v>
       </c>
       <c r="N25" s="4">
-        <v>8767720.3376822807</v>
+        <v>9803073.6811844409</v>
       </c>
       <c r="O25" s="3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="P25" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q25" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="R25" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="S25" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="T25" s="4">
+        <v>1</v>
+      </c>
+      <c r="W25" s="3" t="s">
         <v>148</v>
       </c>
-      <c r="Q25" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>1.073E-2</v>
+        <v>1.1696E-2</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D26" s="4">
-        <v>90953</v>
+        <v>91197</v>
       </c>
       <c r="E26" s="5">
-        <v>370.96211599999998</v>
+        <v>380.53758800000003</v>
       </c>
       <c r="F26" s="4">
-        <v>33740117.2817972</v>
+        <v>34703886.416558899</v>
       </c>
       <c r="G26" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J26" s="5">
+        <v>264.74</v>
+      </c>
+      <c r="K26" s="5">
+        <v>0.69569999935578186</v>
+      </c>
+      <c r="L26" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M26" s="4">
+        <v>24143493.757642999</v>
+      </c>
+      <c r="N26" s="4">
+        <v>34703886.416558899</v>
+      </c>
+      <c r="O26" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="P26" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="Q26" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="R26" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="S26" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="H26" s="3" t="s">
-[...23 lines deleted...]
-      <c r="P26" s="3" t="s">
+      <c r="T26" s="4">
+        <v>1</v>
+      </c>
+      <c r="W26" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="Q26" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>4.1293000000000003E-2</v>
+        <v>4.1408E-2</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D27" s="4">
-        <v>37261</v>
+        <v>37482</v>
       </c>
       <c r="E27" s="5">
-        <v>244.819647</v>
+        <v>280.192612</v>
       </c>
       <c r="F27" s="4">
-        <v>9122224.8656945601</v>
+        <v>10502179.4739112</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H27" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J27" s="5">
-        <v>175.45</v>
+        <v>194.93</v>
       </c>
       <c r="K27" s="5">
-        <v>0.71664999894043302</v>
+        <v>0.69569999935578186</v>
       </c>
       <c r="L27" s="3" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="M27" s="4">
-        <v>6537442.4403339997</v>
+        <v>7306366.2532339999</v>
       </c>
       <c r="N27" s="4">
-        <v>9122224.8656945601</v>
+        <v>10502179.4739112</v>
       </c>
       <c r="O27" s="3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="P27" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q27" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="R27" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="S27" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="T27" s="4">
+        <v>1</v>
+      </c>
+      <c r="W27" s="3" t="s">
         <v>158</v>
       </c>
-      <c r="Q27" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>1.1164E-2</v>
+        <v>1.2531E-2</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D28" s="4">
-        <v>57701</v>
+        <v>60842</v>
       </c>
       <c r="E28" s="5">
-        <v>309.42501800000002</v>
+        <v>303.12190800000002</v>
       </c>
       <c r="F28" s="4">
-        <v>17854133.032079801</v>
+        <v>18442543.091938999</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J28" s="5">
-        <v>190.9</v>
+        <v>185.66</v>
       </c>
       <c r="K28" s="5">
-        <v>0.61695075912397679</v>
+        <v>0.61249284631323986</v>
       </c>
       <c r="L28" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="M28" s="4">
+        <v>11295925.711635999</v>
+      </c>
+      <c r="N28" s="4">
+        <v>18442543.091938999</v>
+      </c>
+      <c r="O28" s="3" t="s">
         <v>163</v>
       </c>
-      <c r="M28" s="4">
-[...7 lines deleted...]
-      </c>
       <c r="P28" s="3" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="R28" s="3" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>2.1850999999999999E-2</v>
+        <v>2.2005E-2</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D29" s="4">
-        <v>60801</v>
+        <v>60962</v>
       </c>
       <c r="E29" s="5">
-        <v>420.69350500000002</v>
+        <v>472.20066200000002</v>
       </c>
       <c r="F29" s="4">
-        <v>25578585.767110799</v>
+        <v>28786296.708351299</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H29" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I29" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J29" s="5">
-        <v>301.49</v>
+        <v>328.51</v>
       </c>
       <c r="K29" s="5">
-        <v>0.71664999894043302</v>
+        <v>0.69569999935578186</v>
       </c>
       <c r="L29" s="3" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="M29" s="4">
-        <v>18330893.462896999</v>
+        <v>20026626.601454999</v>
       </c>
       <c r="N29" s="4">
-        <v>25578585.767110799</v>
+        <v>28786296.708351299</v>
       </c>
       <c r="O29" s="3" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="P29" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="Q29" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="R29" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="S29" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="T29" s="4">
+        <v>1</v>
+      </c>
+      <c r="W29" s="3" t="s">
         <v>170</v>
       </c>
-      <c r="Q29" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>3.1304999999999999E-2</v>
+        <v>3.4347000000000003E-2</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D30" s="4">
-        <v>9727</v>
+        <v>9752</v>
       </c>
       <c r="E30" s="5">
-        <v>1614.0794000000001</v>
+        <v>1663.188157</v>
       </c>
       <c r="F30" s="4">
-        <v>15700150.296518501</v>
+        <v>16219410.8955009</v>
       </c>
       <c r="G30" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J30" s="5">
+        <v>1157.08</v>
+      </c>
+      <c r="K30" s="5">
+        <v>0.69569999935578186</v>
+      </c>
+      <c r="L30" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M30" s="4">
+        <v>11283844.149551</v>
+      </c>
+      <c r="N30" s="4">
+        <v>16219410.8955009</v>
+      </c>
+      <c r="O30" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="P30" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="Q30" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="R30" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="S30" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="H30" s="3" t="s">
-[...23 lines deleted...]
-      <c r="P30" s="3" t="s">
+      <c r="T30" s="4">
+        <v>1</v>
+      </c>
+      <c r="W30" s="3" t="s">
         <v>175</v>
       </c>
-      <c r="Q30" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>1.9214999999999999E-2</v>
+        <v>1.9352000000000001E-2</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D31" s="4">
-        <v>24646</v>
+        <v>5894</v>
       </c>
       <c r="E31" s="5">
-        <v>822.31214799999998</v>
+        <v>689.67945999999995</v>
       </c>
       <c r="F31" s="4">
-        <v>20266705.169887599</v>
+        <v>4064970.7345120101</v>
       </c>
       <c r="G31" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J31" s="5">
+        <v>479.81</v>
+      </c>
+      <c r="K31" s="5">
+        <v>0.69569999935578186</v>
+      </c>
+      <c r="L31" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M31" s="4">
+        <v>2828000.137381</v>
+      </c>
+      <c r="N31" s="4">
+        <v>4064970.7345120101</v>
+      </c>
+      <c r="O31" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="P31" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="Q31" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="R31" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="S31" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="H31" s="3" t="s">
-[...23 lines deleted...]
-      <c r="P31" s="3" t="s">
+      <c r="T31" s="4">
+        <v>1</v>
+      </c>
+      <c r="W31" s="3" t="s">
         <v>180</v>
       </c>
-      <c r="Q31" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>2.4802999999999999E-2</v>
+        <v>4.8500000000000001E-3</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D32" s="4">
-        <v>62777</v>
+        <v>24712</v>
       </c>
       <c r="E32" s="5">
-        <v>206.18153899999999</v>
+        <v>792.683629</v>
       </c>
       <c r="F32" s="4">
-        <v>12943458.4804297</v>
+        <v>19588797.815150201</v>
       </c>
       <c r="G32" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J32" s="5">
+        <v>551.47</v>
+      </c>
+      <c r="K32" s="5">
+        <v>0.69569999935578186</v>
+      </c>
+      <c r="L32" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M32" s="4">
+        <v>13627926.62738</v>
+      </c>
+      <c r="N32" s="4">
+        <v>19588797.815150201</v>
+      </c>
+      <c r="O32" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="P32" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q32" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="R32" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="S32" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="H32" s="3" t="s">
-[...23 lines deleted...]
-      <c r="P32" s="3" t="s">
+      <c r="T32" s="4">
+        <v>1</v>
+      </c>
+      <c r="W32" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="Q32" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>1.5841000000000001E-2</v>
+        <v>2.3373000000000001E-2</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D33" s="4">
-        <v>87170</v>
+        <v>62628</v>
       </c>
       <c r="E33" s="5">
-        <v>707.86297500000001</v>
+        <v>208.868765</v>
       </c>
       <c r="F33" s="4">
-        <v>61704415.405009396</v>
+        <v>13081033.0314791</v>
       </c>
       <c r="G33" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I33" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J33" s="5">
+        <v>145.31</v>
+      </c>
+      <c r="K33" s="5">
+        <v>0.69569999935578186</v>
+      </c>
+      <c r="L33" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M33" s="4">
+        <v>9100474.6715719998</v>
+      </c>
+      <c r="N33" s="4">
+        <v>13081033.0314791</v>
+      </c>
+      <c r="O33" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="P33" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q33" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="R33" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="S33" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="H33" s="3" t="s">
-[...29 lines deleted...]
-      <c r="R33" s="3" t="s">
+      <c r="T33" s="4">
+        <v>1</v>
+      </c>
+      <c r="W33" s="3" t="s">
         <v>192</v>
       </c>
-      <c r="S33" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>7.5518000000000002E-2</v>
+        <v>1.5608E-2</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D34" s="4">
-        <v>180141</v>
+        <v>85765</v>
       </c>
       <c r="E34" s="5">
-        <v>113.095654</v>
+        <v>737.243065</v>
       </c>
       <c r="F34" s="4">
-        <v>20373164.096839398</v>
+        <v>63229651.430214301</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J34" s="5">
-        <v>81.05</v>
+        <v>512.9</v>
       </c>
       <c r="K34" s="5">
-        <v>0.71664999894043302</v>
+        <v>0.69569999935578186</v>
       </c>
       <c r="L34" s="3" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="M34" s="4">
-        <v>14600428.028413</v>
+        <v>43988868.459265999</v>
       </c>
       <c r="N34" s="4">
-        <v>20373164.096839398</v>
+        <v>63229651.430214301</v>
       </c>
       <c r="O34" s="3" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="P34" s="3" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>82</v>
+        <v>104</v>
       </c>
       <c r="R34" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="S34" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="T34" s="4">
+        <v>1</v>
+      </c>
+      <c r="W34" s="3" t="s">
         <v>197</v>
       </c>
-      <c r="S34" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>2.4934000000000001E-2</v>
+        <v>7.5444999999999998E-2</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D35" s="4">
-        <v>54064</v>
+        <v>182940</v>
       </c>
       <c r="E35" s="5">
-        <v>308.07228099999998</v>
+        <v>100.014374</v>
       </c>
       <c r="F35" s="4">
-        <v>16655619.786506601</v>
+        <v>18296629.581716299</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H35" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I35" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J35" s="5">
-        <v>220.78</v>
+        <v>69.58</v>
       </c>
       <c r="K35" s="5">
-        <v>0.71664999894043302</v>
+        <v>0.69569999935578186</v>
       </c>
       <c r="L35" s="3" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="M35" s="4">
-        <v>11936249.902352</v>
+        <v>12728965.188213</v>
       </c>
       <c r="N35" s="4">
-        <v>16655619.786506601</v>
+        <v>18296629.581716299</v>
       </c>
       <c r="O35" s="3" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="P35" s="3" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="Q35" s="3" t="s">
-        <v>106</v>
+        <v>77</v>
       </c>
       <c r="R35" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="S35" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="T35" s="4">
+        <v>1</v>
+      </c>
+      <c r="W35" s="3" t="s">
         <v>202</v>
       </c>
-      <c r="S35" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>2.0383999999999999E-2</v>
+        <v>2.1831E-2</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D36" s="4">
-        <v>345375</v>
+        <v>54208</v>
       </c>
       <c r="E36" s="5">
-        <v>105.790683</v>
+        <v>328.27368100000001</v>
       </c>
       <c r="F36" s="4">
-        <v>36537456.6115795</v>
+        <v>17795059.709644999</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>62</v>
       </c>
       <c r="J36" s="5">
-        <v>2405</v>
+        <v>228.38</v>
       </c>
       <c r="K36" s="5">
-        <v>22.73357095977272</v>
+        <v>0.69569999935578186</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>63</v>
       </c>
       <c r="M36" s="4">
-        <v>830626862.56896102</v>
+        <v>12380023.028535999</v>
       </c>
       <c r="N36" s="4">
-        <v>36537456.6115795</v>
+        <v>17795059.709644999</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="P36" s="3" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="R36" s="3" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="S36" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="T36" s="4">
+        <v>1</v>
+      </c>
+      <c r="W36" s="3" t="s">
         <v>207</v>
       </c>
-      <c r="T36" s="4">
-[...4 lines deleted...]
-      </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>4.4717E-2</v>
+        <v>2.1232000000000001E-2</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D37" s="4">
-        <v>25975</v>
+        <v>346304</v>
       </c>
       <c r="E37" s="5">
-        <v>335.31012399999997</v>
+        <v>111.995312</v>
       </c>
       <c r="F37" s="4">
-        <v>8709680.4576850701</v>
+        <v>38784426.047813803</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H37" s="3" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="J37" s="5">
-        <v>240.3</v>
+        <v>2480</v>
       </c>
       <c r="K37" s="5">
-        <v>0.71664999894043302</v>
+        <v>22.1437840183882</v>
       </c>
       <c r="L37" s="3" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="M37" s="4">
-        <v>6241792.4907710003</v>
+        <v>858833953.67993903</v>
       </c>
       <c r="N37" s="4">
-        <v>8709680.4576850701</v>
+        <v>38784426.047813803</v>
       </c>
       <c r="O37" s="3" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="P37" s="3" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>75</v>
+        <v>104</v>
       </c>
       <c r="R37" s="3" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>77</v>
+        <v>216</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
-        <v>208</v>
+        <v>34</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>1.0659E-2</v>
+        <v>4.6276999999999999E-2</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D38" s="4">
-        <v>57027</v>
+        <v>26133</v>
       </c>
       <c r="E38" s="5">
-        <v>359.36649699999998</v>
+        <v>335.01509299999998</v>
       </c>
       <c r="F38" s="4">
-        <v>20493593.218446899</v>
+        <v>8754949.4178525396</v>
       </c>
       <c r="G38" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I38" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J38" s="5">
+        <v>233.07</v>
+      </c>
+      <c r="K38" s="5">
+        <v>0.69569999935578186</v>
+      </c>
+      <c r="L38" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M38" s="4">
+        <v>6090818.3043590002</v>
+      </c>
+      <c r="N38" s="4">
+        <v>8754949.4178525396</v>
+      </c>
+      <c r="O38" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="P38" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q38" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="R38" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="S38" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="H38" s="3" t="s">
-[...29 lines deleted...]
-      <c r="R38" s="3" t="s">
+      <c r="T38" s="4">
+        <v>1</v>
+      </c>
+      <c r="W38" s="3" t="s">
         <v>217</v>
       </c>
-      <c r="S38" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>2.5080999999999999E-2</v>
+        <v>1.0446E-2</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D39" s="4">
-        <v>17925</v>
+        <v>25543</v>
       </c>
       <c r="E39" s="5">
-        <v>451.82446199999998</v>
+        <v>329.98418900000001</v>
       </c>
       <c r="F39" s="4">
-        <v>8098953.4640340498</v>
+        <v>8428786.1290786508</v>
       </c>
       <c r="G39" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I39" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J39" s="5">
+        <v>229.57</v>
+      </c>
+      <c r="K39" s="5">
+        <v>0.69569999935578186</v>
+      </c>
+      <c r="L39" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M39" s="4">
+        <v>5863906.5045699999</v>
+      </c>
+      <c r="N39" s="4">
+        <v>8428786.1290786508</v>
+      </c>
+      <c r="O39" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="P39" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="Q39" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="R39" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="S39" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="H39" s="3" t="s">
-[...29 lines deleted...]
-      <c r="R39" s="3" t="s">
+      <c r="T39" s="4">
+        <v>1</v>
+      </c>
+      <c r="W39" s="3" t="s">
         <v>222</v>
       </c>
-      <c r="S39" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>9.9120000000000007E-3</v>
+        <v>1.0057E-2</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D40" s="4">
-        <v>12345</v>
+        <v>18204</v>
       </c>
       <c r="E40" s="5">
-        <v>613.39566100000002</v>
+        <v>395.845911</v>
       </c>
       <c r="F40" s="4">
-        <v>7572369.4271959905</v>
+        <v>7205978.9564467603</v>
       </c>
       <c r="G40" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I40" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J40" s="5">
+        <v>275.39</v>
+      </c>
+      <c r="K40" s="5">
+        <v>0.69569999935578186</v>
+      </c>
+      <c r="L40" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M40" s="4">
+        <v>5013199.5553569999</v>
+      </c>
+      <c r="N40" s="4">
+        <v>7205978.9564467603</v>
+      </c>
+      <c r="O40" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="P40" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="Q40" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="R40" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="S40" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="H40" s="3" t="s">
-[...29 lines deleted...]
-      <c r="R40" s="3" t="s">
+      <c r="T40" s="4">
+        <v>1</v>
+      </c>
+      <c r="W40" s="3" t="s">
         <v>227</v>
       </c>
-      <c r="S40" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>9.2669999999999992E-3</v>
+        <v>8.5979999999999997E-3</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D41" s="4">
-        <v>49216</v>
+        <v>14022</v>
       </c>
       <c r="E41" s="5">
-        <v>186.85550900000001</v>
+        <v>625.183269</v>
       </c>
       <c r="F41" s="4">
-        <v>9196280.6948998906</v>
+        <v>8766319.7930142507</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I41" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J41" s="5">
-        <v>133.91</v>
+        <v>434.94</v>
       </c>
       <c r="K41" s="5">
-        <v>0.71664999894043302</v>
+        <v>0.69569999935578186</v>
       </c>
       <c r="L41" s="3" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="M41" s="4">
-        <v>6590514.5502549997</v>
+        <v>6098728.6743519995</v>
       </c>
       <c r="N41" s="4">
-        <v>9196280.6948998906</v>
+        <v>8766319.7930142507</v>
       </c>
       <c r="O41" s="3" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="P41" s="3" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="R41" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="S41" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="T41" s="4">
+        <v>1</v>
+      </c>
+      <c r="W41" s="3" t="s">
         <v>232</v>
       </c>
-      <c r="S41" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>1.1254999999999999E-2</v>
+        <v>1.0459E-2</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D42" s="4">
-        <v>60521</v>
+        <v>49511</v>
       </c>
       <c r="E42" s="5">
-        <v>364.06893200000002</v>
+        <v>190.18254999999999</v>
       </c>
       <c r="F42" s="4">
-        <v>22033815.823623799</v>
+        <v>9416128.2305591702</v>
       </c>
       <c r="G42" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I42" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J42" s="5">
+        <v>132.31</v>
+      </c>
+      <c r="K42" s="5">
+        <v>0.69569999935578186</v>
+      </c>
+      <c r="L42" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M42" s="4">
+        <v>6550800.4039329998</v>
+      </c>
+      <c r="N42" s="4">
+        <v>9416128.2305591702</v>
+      </c>
+      <c r="O42" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="P42" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="Q42" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="R42" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="S42" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="H42" s="3" t="s">
-[...29 lines deleted...]
-      <c r="R42" s="3" t="s">
+      <c r="T42" s="4">
+        <v>1</v>
+      </c>
+      <c r="W42" s="3" t="s">
         <v>237</v>
       </c>
-      <c r="S42" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>2.6966E-2</v>
+        <v>1.1235E-2</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D43" s="4">
-        <v>39728</v>
+        <v>60684</v>
       </c>
       <c r="E43" s="5">
-        <v>861.08979399999998</v>
+        <v>402.601697</v>
       </c>
       <c r="F43" s="4">
-        <v>34209375.287797399</v>
+        <v>24431481.328158699</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H43" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I43" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J43" s="5">
-        <v>617.1</v>
+        <v>280.08999999999997</v>
       </c>
       <c r="K43" s="5">
-        <v>0.71664999894043302</v>
+        <v>0.69569999935578186</v>
       </c>
       <c r="L43" s="3" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="M43" s="4">
-        <v>24516148.763751999</v>
+        <v>16996981.544259999</v>
       </c>
       <c r="N43" s="4">
-        <v>34209375.287797399</v>
+        <v>24431481.328158699</v>
       </c>
       <c r="O43" s="3" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="P43" s="3" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>75</v>
+        <v>104</v>
       </c>
       <c r="R43" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="S43" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="T43" s="4">
+        <v>1</v>
+      </c>
+      <c r="W43" s="3" t="s">
         <v>242</v>
       </c>
-      <c r="S43" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>4.1868000000000002E-2</v>
+        <v>2.9151E-2</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D44" s="4">
-        <v>35663</v>
+        <v>39835</v>
       </c>
       <c r="E44" s="5">
-        <v>150.28256500000001</v>
+        <v>970.31766700000003</v>
       </c>
       <c r="F44" s="4">
-        <v>5359527.1052815197</v>
+        <v>38652604.211585499</v>
       </c>
       <c r="G44" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J44" s="5">
+        <v>675.05</v>
+      </c>
+      <c r="K44" s="5">
+        <v>0.69569999935578186</v>
+      </c>
+      <c r="L44" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M44" s="4">
+        <v>26890616.725099001</v>
+      </c>
+      <c r="N44" s="4">
+        <v>38652604.211585499</v>
+      </c>
+      <c r="O44" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="P44" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="Q44" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="R44" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="S44" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="H44" s="3" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="W44" s="3" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>6.5589999999999997E-3</v>
+        <v>4.6120000000000001E-2</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D45" s="4">
-        <v>167119</v>
+        <v>36312</v>
       </c>
       <c r="E45" s="5">
-        <v>85.927580000000006</v>
+        <v>144.94753499999999</v>
       </c>
       <c r="F45" s="4">
-        <v>14360131.1937487</v>
+        <v>5263334.8857266204</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I45" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J45" s="5">
-        <v>61.58</v>
+        <v>100.84</v>
       </c>
       <c r="K45" s="5">
-        <v>0.71664999894043302</v>
+        <v>0.69569999935578186</v>
       </c>
       <c r="L45" s="3" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="M45" s="4">
-        <v>10291188.004783999</v>
+        <v>3661702.0766090001</v>
       </c>
       <c r="N45" s="4">
-        <v>14360131.1937487</v>
+        <v>5263334.8857266204</v>
       </c>
       <c r="O45" s="3" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="P45" s="3" t="s">
-        <v>250</v>
+        <v>58</v>
       </c>
       <c r="Q45" s="3" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="R45" s="3" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="S45" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="T45" s="4">
         <v>1</v>
       </c>
       <c r="W45" s="3" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>1.7575E-2</v>
+        <v>6.28E-3</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D46" s="4">
-        <v>100481</v>
+        <v>167569</v>
       </c>
       <c r="E46" s="5">
-        <v>105.56059500000001</v>
+        <v>83.024292000000003</v>
       </c>
       <c r="F46" s="4">
-        <v>10606834.089164799</v>
+        <v>13912297.599540001</v>
       </c>
       <c r="G46" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J46" s="5">
+        <v>57.76</v>
+      </c>
+      <c r="K46" s="5">
+        <v>0.69569999935578186</v>
+      </c>
+      <c r="L46" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M46" s="4">
+        <v>9678785.4310369994</v>
+      </c>
+      <c r="N46" s="4">
+        <v>13912297.599540001</v>
+      </c>
+      <c r="O46" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="P46" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="Q46" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="R46" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="S46" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="H46" s="3" t="s">
-[...26 lines deleted...]
-      <c r="Q46" s="3" t="s">
+      <c r="T46" s="4">
+        <v>1</v>
+      </c>
+      <c r="W46" s="3" t="s">
         <v>256</v>
       </c>
-      <c r="R46" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
-        <v>1.2980999999999999E-2</v>
+        <v>1.66E-2</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D47" s="4">
-        <v>36769</v>
+        <v>102037</v>
       </c>
       <c r="E47" s="5">
-        <v>543.37542800000006</v>
+        <v>98.476354999999998</v>
       </c>
       <c r="F47" s="4">
-        <v>19979371.0876997</v>
+        <v>10048231.809688101</v>
       </c>
       <c r="G47" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J47" s="5">
+        <v>68.510000000000005</v>
+      </c>
+      <c r="K47" s="5">
+        <v>0.69569999935578186</v>
+      </c>
+      <c r="L47" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M47" s="4">
+        <v>6990554.8635259997</v>
+      </c>
+      <c r="N47" s="4">
+        <v>10048231.809688101</v>
+      </c>
+      <c r="O47" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="P47" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="Q47" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="R47" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="S47" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="H47" s="3" t="s">
-[...23 lines deleted...]
-      <c r="P47" s="3" t="s">
+      <c r="T47" s="4">
+        <v>1</v>
+      </c>
+      <c r="W47" s="3" t="s">
         <v>261</v>
       </c>
-      <c r="Q47" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>2.4452000000000002E-2</v>
+        <v>1.1989E-2</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D48" s="4">
-        <v>45263</v>
+        <v>36867</v>
       </c>
       <c r="E48" s="5">
-        <v>529.36580000000004</v>
+        <v>527.64122499999996</v>
       </c>
       <c r="F48" s="4">
-        <v>23960684.169399299</v>
+        <v>19452549.029754199</v>
       </c>
       <c r="G48" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J48" s="5">
+        <v>367.08</v>
+      </c>
+      <c r="K48" s="5">
+        <v>0.69569999935578186</v>
+      </c>
+      <c r="L48" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M48" s="4">
+        <v>13533138.347468</v>
+      </c>
+      <c r="N48" s="4">
+        <v>19452549.029754199</v>
+      </c>
+      <c r="O48" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="P48" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="Q48" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="R48" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="S48" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="H48" s="3" t="s">
-[...29 lines deleted...]
-      <c r="R48" s="3" t="s">
+      <c r="T48" s="4">
+        <v>1</v>
+      </c>
+      <c r="W48" s="3" t="s">
         <v>267</v>
       </c>
-      <c r="S48" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="6">
-        <v>2.9323999999999999E-2</v>
+        <v>2.3210000000000001E-2</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D49" s="4">
-        <v>36830</v>
+        <v>45383</v>
       </c>
       <c r="E49" s="5">
-        <v>546.23484099999996</v>
+        <v>516.50136599999996</v>
       </c>
       <c r="F49" s="4">
-        <v>20117829.255564</v>
+        <v>23440381.471898802</v>
       </c>
       <c r="G49" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J49" s="5">
+        <v>359.33</v>
+      </c>
+      <c r="K49" s="5">
+        <v>0.69569999935578186</v>
+      </c>
+      <c r="L49" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M49" s="4">
+        <v>16307473.374899</v>
+      </c>
+      <c r="N49" s="4">
+        <v>23440381.471898802</v>
+      </c>
+      <c r="O49" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="P49" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="Q49" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="R49" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="S49" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="H49" s="3" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="T49" s="4">
         <v>1</v>
       </c>
       <c r="W49" s="3" t="s">
-        <v>34</v>
+        <v>272</v>
       </c>
       <c r="X49" s="4">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
       <c r="Z49" s="6">
-        <v>2.4621000000000001E-2</v>
+        <v>2.7968E-2</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D50" s="4">
-        <v>2083</v>
+        <v>36927</v>
       </c>
       <c r="E50" s="5">
-        <v>3159.2809390000002</v>
+        <v>545.96555999999998</v>
       </c>
       <c r="F50" s="4">
-        <v>6580782.18141881</v>
+        <v>20160870.2292367</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>41</v>
+        <v>133</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="J50" s="5">
-        <v>3138.72</v>
+        <v>334.4</v>
       </c>
       <c r="K50" s="5">
-        <v>0.99349189291739037</v>
+        <v>0.61249284631323986</v>
       </c>
       <c r="L50" s="3" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="M50" s="4">
-        <v>6537953.7462940002</v>
+        <v>12348388.790857</v>
       </c>
       <c r="N50" s="4">
-        <v>6580782.18141881</v>
+        <v>20160870.2292367</v>
       </c>
       <c r="O50" s="3" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="P50" s="3" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="Q50" s="3" t="s">
-        <v>106</v>
+        <v>265</v>
       </c>
       <c r="R50" s="3" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="S50" s="3" t="s">
-        <v>276</v>
+        <v>137</v>
       </c>
       <c r="T50" s="4">
         <v>1</v>
       </c>
       <c r="W50" s="3" t="s">
-        <v>277</v>
+        <v>34</v>
       </c>
       <c r="X50" s="4">
         <v>0</v>
       </c>
       <c r="Y50" s="4">
         <v>0</v>
       </c>
       <c r="Z50" s="6">
-        <v>8.0540000000000004E-3</v>
+        <v>2.4055E-2</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D51" s="4">
-        <v>122329</v>
+        <v>2422</v>
       </c>
       <c r="E51" s="5">
-        <v>57.588155999999998</v>
+        <v>2930.71902</v>
       </c>
       <c r="F51" s="4">
-        <v>7044701.5357678197</v>
+        <v>7098201.4413345</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="I51" s="3" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="J51" s="5">
-        <v>30.44</v>
+        <v>2894.73</v>
       </c>
       <c r="K51" s="5">
-        <v>0.52858091169054211</v>
+        <v>0.98772007143981733</v>
       </c>
       <c r="L51" s="3" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="M51" s="4">
-        <v>3723694.760363</v>
+        <v>7011036.0347290002</v>
       </c>
       <c r="N51" s="4">
-        <v>7044701.5357678197</v>
+        <v>7098201.4413345</v>
       </c>
       <c r="O51" s="3" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="P51" s="3" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="Q51" s="3" t="s">
-        <v>256</v>
+        <v>104</v>
       </c>
       <c r="R51" s="3" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="S51" s="3" t="s">
-        <v>96</v>
+        <v>285</v>
       </c>
       <c r="T51" s="4">
         <v>1</v>
       </c>
       <c r="W51" s="3" t="s">
-        <v>34</v>
+        <v>286</v>
       </c>
       <c r="X51" s="4">
         <v>0</v>
       </c>
       <c r="Y51" s="4">
         <v>0</v>
       </c>
       <c r="Z51" s="6">
-        <v>8.6210000000000002E-3</v>
+        <v>8.4690000000000008E-3</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D52" s="4">
-        <v>66549</v>
+        <v>140711</v>
       </c>
       <c r="E52" s="5">
-        <v>94.367337000000006</v>
+        <v>47.069560000000003</v>
       </c>
       <c r="F52" s="4">
-        <v>6280051.9043438202</v>
+        <v>6623204.7778748199</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>284</v>
+        <v>88</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>47</v>
+        <v>89</v>
       </c>
       <c r="J52" s="5">
-        <v>58.22</v>
+        <v>24.65</v>
       </c>
       <c r="K52" s="5">
-        <v>0.61695075912397679</v>
+        <v>0.52369302455554689</v>
       </c>
       <c r="L52" s="3" t="s">
-        <v>285</v>
+        <v>90</v>
       </c>
       <c r="M52" s="4">
-        <v>3874482.7897219998</v>
+        <v>3468526.1423760001</v>
       </c>
       <c r="N52" s="4">
-        <v>6280051.9043438202</v>
+        <v>6623204.7778748199</v>
       </c>
       <c r="O52" s="3" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="P52" s="3" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="Q52" s="3" t="s">
-        <v>89</v>
+        <v>265</v>
       </c>
       <c r="R52" s="3" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="S52" s="3" t="s">
-        <v>288</v>
+        <v>94</v>
       </c>
       <c r="T52" s="4">
         <v>1</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
         <v>0</v>
       </c>
       <c r="Y52" s="4">
         <v>0</v>
       </c>
       <c r="Z52" s="6">
-        <v>7.6860000000000001E-3</v>
+        <v>7.9019999999999993E-3</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D53" s="4">
-        <v>49061</v>
+        <v>77404</v>
       </c>
       <c r="E53" s="5">
-        <v>264.787554</v>
+        <v>84.605069999999998</v>
       </c>
       <c r="F53" s="4">
-        <v>12990742.1474918</v>
+        <v>6548770.8161391504</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>66</v>
+        <v>293</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="J53" s="5">
-        <v>189.76</v>
+        <v>51.82</v>
       </c>
       <c r="K53" s="5">
-        <v>0.71664999894043302</v>
+        <v>0.61249284631323986</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>68</v>
+        <v>294</v>
       </c>
       <c r="M53" s="4">
-        <v>9309815.3462349996</v>
+        <v>4011075.27703</v>
       </c>
       <c r="N53" s="4">
-        <v>12990742.1474918</v>
+        <v>6548770.8161391504</v>
       </c>
       <c r="O53" s="3" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="P53" s="3" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>106</v>
+        <v>84</v>
       </c>
       <c r="R53" s="3" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>77</v>
+        <v>297</v>
       </c>
       <c r="T53" s="4">
         <v>1</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X53" s="4">
         <v>0</v>
       </c>
       <c r="Y53" s="4">
         <v>0</v>
       </c>
       <c r="Z53" s="6">
-        <v>1.5899E-2</v>
+        <v>7.8130000000000005E-3</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D54" s="4">
-        <v>9231</v>
+        <v>33661</v>
       </c>
       <c r="E54" s="5">
-        <v>171.164389</v>
+        <v>263.57625400000001</v>
       </c>
       <c r="F54" s="4">
-        <v>1580018.4828856499</v>
+        <v>8872240.2903550602</v>
       </c>
       <c r="G54" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J54" s="5">
+        <v>183.37</v>
+      </c>
+      <c r="K54" s="5">
+        <v>0.69569999935578186</v>
+      </c>
+      <c r="L54" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M54" s="4">
+        <v>6172417.5642839996</v>
+      </c>
+      <c r="N54" s="4">
+        <v>8872240.2903550602</v>
+      </c>
+      <c r="O54" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="P54" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="Q54" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="R54" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="S54" s="3" t="s">
         <v>72</v>
-      </c>
-[...34 lines deleted...]
-        <v>166</v>
       </c>
       <c r="T54" s="4">
         <v>1</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X54" s="4">
         <v>0</v>
       </c>
       <c r="Y54" s="4">
         <v>0</v>
       </c>
       <c r="Z54" s="6">
-        <v>1.933E-3</v>
+        <v>1.0586E-2</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D55" s="4">
-        <v>321886</v>
+        <v>9231</v>
       </c>
       <c r="E55" s="5">
-        <v>42.768436999999999</v>
+        <v>167.838695</v>
       </c>
       <c r="F55" s="4">
-        <v>13766560.9432777</v>
+        <v>1549318.9920655501</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>51</v>
+        <v>165</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="J55" s="5">
-        <v>30.65</v>
+        <v>102.8</v>
       </c>
       <c r="K55" s="5">
-        <v>0.71664999894043302</v>
+        <v>0.61249284631323986</v>
       </c>
       <c r="L55" s="3" t="s">
-        <v>53</v>
+        <v>166</v>
       </c>
       <c r="M55" s="4">
-        <v>9865805.8854130004</v>
+        <v>948946.79929700005</v>
       </c>
       <c r="N55" s="4">
-        <v>13766560.9432777</v>
+        <v>1549318.9920655501</v>
       </c>
       <c r="O55" s="3" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="P55" s="3" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="Q55" s="3" t="s">
-        <v>89</v>
+        <v>265</v>
       </c>
       <c r="R55" s="3" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>96</v>
+        <v>169</v>
       </c>
       <c r="T55" s="4">
         <v>1</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X55" s="4">
         <v>0</v>
       </c>
       <c r="Y55" s="4">
         <v>0</v>
       </c>
       <c r="Z55" s="6">
-        <v>1.6847999999999998E-2</v>
+        <v>1.848E-3</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D56" s="4">
-        <v>184546</v>
+        <v>322750</v>
       </c>
       <c r="E56" s="5">
-        <v>37.020783000000002</v>
+        <v>42.374586999999998</v>
       </c>
       <c r="F56" s="4">
-        <v>6832037.3842517296</v>
+        <v>13676397.8726462</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H56" s="3" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="J56" s="5">
-        <v>22.84</v>
+        <v>29.48</v>
       </c>
       <c r="K56" s="5">
-        <v>0.61695075912397679</v>
+        <v>0.69569999935578186</v>
       </c>
       <c r="L56" s="3" t="s">
-        <v>136</v>
+        <v>90</v>
       </c>
       <c r="M56" s="4">
-        <v>4215030.6505770003</v>
+        <v>9514669.9911889993</v>
       </c>
       <c r="N56" s="4">
-        <v>6832037.3842517296</v>
+        <v>13676397.8726462</v>
       </c>
       <c r="O56" s="3" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="P56" s="3" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>106</v>
+        <v>84</v>
       </c>
       <c r="R56" s="3" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="S56" s="3" t="s">
-        <v>139</v>
+        <v>94</v>
       </c>
       <c r="T56" s="4">
         <v>1</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X56" s="4">
         <v>0</v>
       </c>
       <c r="Y56" s="4">
         <v>0</v>
       </c>
       <c r="Z56" s="6">
-        <v>8.3610000000000004E-3</v>
+        <v>1.6317999999999999E-2</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D57" s="4">
-        <v>1305777</v>
+        <v>185646</v>
       </c>
       <c r="E57" s="5">
-        <v>6.965821</v>
+        <v>33.453451999999999</v>
       </c>
       <c r="F57" s="4">
-        <v>9095808.8121135905</v>
+        <v>6210499.5349417999</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>51</v>
+        <v>133</v>
       </c>
       <c r="I57" s="3" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="J57" s="5">
-        <v>3.6819999999999999</v>
+        <v>20.49</v>
       </c>
       <c r="K57" s="5">
-        <v>0.52858091169054211</v>
+        <v>0.61249284631323986</v>
       </c>
       <c r="L57" s="3" t="s">
-        <v>53</v>
+        <v>134</v>
       </c>
       <c r="M57" s="4">
-        <v>4807870.914469</v>
+        <v>3803886.5371829998</v>
       </c>
       <c r="N57" s="4">
-        <v>9095808.8121135905</v>
+        <v>6210499.5349417999</v>
       </c>
       <c r="O57" s="3" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="P57" s="3" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="Q57" s="3" t="s">
-        <v>75</v>
+        <v>104</v>
       </c>
       <c r="R57" s="3" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="S57" s="3" t="s">
-        <v>96</v>
+        <v>137</v>
       </c>
       <c r="T57" s="4">
         <v>1</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X57" s="4">
         <v>0</v>
       </c>
       <c r="Y57" s="4">
         <v>0</v>
       </c>
       <c r="Z57" s="6">
-        <v>1.1132E-2</v>
+        <v>7.4099999999999999E-3</v>
       </c>
     </row>
     <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D58" s="4">
-        <v>150835</v>
+        <v>1258881</v>
       </c>
       <c r="E58" s="5">
-        <v>90.355136000000002</v>
+        <v>6.4465250000000003</v>
       </c>
       <c r="F58" s="4">
-        <v>13628716.8934347</v>
+        <v>8115407.39971714</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H58" s="3" t="s">
-        <v>51</v>
+        <v>88</v>
       </c>
       <c r="I58" s="3" t="s">
-        <v>52</v>
+        <v>89</v>
       </c>
       <c r="J58" s="5">
-        <v>47.76</v>
+        <v>3.3759999999999999</v>
       </c>
       <c r="K58" s="5">
-        <v>0.52858091169054211</v>
+        <v>0.52369302455554689</v>
       </c>
       <c r="L58" s="3" t="s">
-        <v>53</v>
+        <v>90</v>
       </c>
       <c r="M58" s="4">
-        <v>7203879.6007040003</v>
+        <v>4249982.2466580002</v>
       </c>
       <c r="N58" s="4">
-        <v>13628716.8934347</v>
+        <v>8115407.39971714</v>
       </c>
       <c r="O58" s="3" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="P58" s="3" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="Q58" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="R58" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="S58" s="3" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="T58" s="4">
         <v>1</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X58" s="4">
         <v>0</v>
       </c>
       <c r="Y58" s="4">
         <v>0</v>
       </c>
       <c r="Z58" s="6">
-        <v>1.6678999999999999E-2</v>
+        <v>9.6830000000000006E-3</v>
       </c>
     </row>
     <row r="59" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>315</v>
+        <v>66</v>
       </c>
       <c r="D59" s="4">
-        <v>-381892.18</v>
+        <v>151733</v>
       </c>
       <c r="E59" s="5">
-        <v>1</v>
+        <v>87.904550999999998</v>
       </c>
       <c r="F59" s="4">
-        <v>-381892.18</v>
+        <v>13338021.1538519</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>316</v>
+        <v>67</v>
       </c>
       <c r="H59" s="3" t="s">
-        <v>31</v>
+        <v>88</v>
       </c>
       <c r="I59" s="3" t="s">
-        <v>32</v>
+        <v>89</v>
       </c>
       <c r="J59" s="5">
-        <v>1</v>
+        <v>46.034999999999997</v>
       </c>
       <c r="K59" s="5">
-        <v>1</v>
+        <v>0.52369302455554689</v>
       </c>
       <c r="L59" s="3" t="s">
-        <v>33</v>
+        <v>90</v>
       </c>
       <c r="M59" s="4">
-        <v>-381892.18</v>
+        <v>6985028.6396460002</v>
       </c>
       <c r="N59" s="4">
-        <v>-381892.18</v>
+        <v>13338021.1538519</v>
       </c>
       <c r="O59" s="3" t="s">
-        <v>34</v>
+        <v>318</v>
       </c>
       <c r="P59" s="3" t="s">
-        <v>34</v>
+        <v>320</v>
       </c>
       <c r="Q59" s="3" t="s">
-        <v>34</v>
+        <v>92</v>
       </c>
       <c r="R59" s="3" t="s">
-        <v>34</v>
+        <v>321</v>
       </c>
       <c r="S59" s="3" t="s">
-        <v>35</v>
+        <v>94</v>
       </c>
       <c r="T59" s="4">
         <v>1</v>
       </c>
       <c r="W59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X59" s="4">
         <v>0</v>
       </c>
       <c r="Y59" s="4">
         <v>0</v>
       </c>
       <c r="Z59" s="6">
-        <v>-4.6700000000000002E-4</v>
+        <v>1.5914000000000001E-2</v>
       </c>
     </row>
     <row r="60" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>315</v>
+        <v>324</v>
       </c>
       <c r="D60" s="4">
-        <v>-62794.37</v>
+        <v>-360554.64</v>
       </c>
       <c r="E60" s="5">
         <v>1</v>
       </c>
       <c r="F60" s="4">
-        <v>-62794.37</v>
+        <v>-360554.64</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>316</v>
+        <v>325</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J60" s="5">
         <v>1</v>
       </c>
       <c r="K60" s="5">
         <v>1</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M60" s="4">
-        <v>-62794.37</v>
+        <v>-360554.64</v>
       </c>
       <c r="N60" s="4">
-        <v>-62794.37</v>
+        <v>-360554.64</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P60" s="3" t="s">
-        <v>317</v>
+        <v>34</v>
       </c>
       <c r="Q60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S60" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T60" s="4">
         <v>1</v>
       </c>
       <c r="W60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X60" s="4">
         <v>0</v>
       </c>
       <c r="Y60" s="4">
         <v>0</v>
       </c>
       <c r="Z60" s="6">
-        <v>-7.6000000000000004E-5</v>
-[...4 lines deleted...]
-        <v>319</v>
+        <v>-4.2999999999999999E-4</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A61" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="D61" s="4">
+        <v>-62794.37</v>
+      </c>
+      <c r="E61" s="5">
+        <v>1</v>
+      </c>
+      <c r="F61" s="4">
+        <v>-62794.37</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I61" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J61" s="5">
+        <v>1</v>
+      </c>
+      <c r="K61" s="5">
+        <v>1</v>
+      </c>
+      <c r="L61" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M61" s="4">
+        <v>-62794.37</v>
+      </c>
+      <c r="N61" s="4">
+        <v>-62794.37</v>
+      </c>
+      <c r="O61" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P61" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="Q61" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R61" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S61" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="T61" s="4">
+        <v>1</v>
+      </c>
+      <c r="W61" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X61" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y61" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z61" s="6">
+        <v>-7.3999999999999996E-5</v>
       </c>
     </row>
     <row r="63" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
     </row>
     <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
     </row>
     <row r="66" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
     </row>
     <row r="67" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
-        <v>324</v>
+        <v>332</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A68" s="3" t="s">
+        <v>333</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>August</vt:lpstr>
+      <vt:lpstr>September</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>