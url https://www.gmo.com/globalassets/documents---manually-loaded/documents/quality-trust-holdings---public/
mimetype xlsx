--- v0 (2026-04-14)
+++ v1 (2026-05-05)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_02\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_03\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{EE9982D0-9C5B-4CAD-A73F-00D39344C15B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FC176EF4-6555-4A69-8C4C-55AA57F06E78}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1170" yWindow="1170" windowWidth="11520" windowHeight="8325" xr2:uid="{36EB7A58-E2CE-4611-9FD5-9EDCDBF10314}"/>
+    <workbookView xWindow="1950" yWindow="2325" windowWidth="11520" windowHeight="8265" xr2:uid="{31EC3D67-CE71-4714-A85D-318526D49708}"/>
   </bookViews>
   <sheets>
-    <sheet name="February" sheetId="1" r:id="rId1"/>
+    <sheet name="March" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="787" uniqueCount="338">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="800" uniqueCount="335">
   <si>
     <t>GMO Quality Trust</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -154,65 +154,95 @@
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>AUD</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>CASH</t>
   </si>
   <si>
     <t>AUDTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (AUD)</t>
   </si>
   <si>
     <t>Trade Date Cash</t>
   </si>
   <si>
+    <t>CADTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (CAD)</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
     <t>CHFTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (CHF)</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
+    <t>DKKTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (DKK)</t>
+  </si>
+  <si>
+    <t>Denmark</t>
+  </si>
+  <si>
+    <t>DKK</t>
+  </si>
+  <si>
+    <t>DK</t>
+  </si>
+  <si>
     <t>EURTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (EUR)</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>EU</t>
   </si>
   <si>
     <t>GBPTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (GBP)</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GBP</t>
@@ -691,50 +721,65 @@
   <si>
     <t>2702791</t>
   </si>
   <si>
     <t>DGX</t>
   </si>
   <si>
     <t>US74834L1008</t>
   </si>
   <si>
     <t>79466L302</t>
   </si>
   <si>
     <t>Salesforce Inc</t>
   </si>
   <si>
     <t>2310525</t>
   </si>
   <si>
     <t>CRM</t>
   </si>
   <si>
     <t>US79466L3024</t>
   </si>
   <si>
+    <t>871607107</t>
+  </si>
+  <si>
+    <t>Synopsys Inc</t>
+  </si>
+  <si>
+    <t>2867719</t>
+  </si>
+  <si>
+    <t>SNPS</t>
+  </si>
+  <si>
+    <t>US8716071076</t>
+  </si>
+  <si>
     <t>872540109</t>
   </si>
   <si>
     <t>Tjx Companies Inc</t>
   </si>
   <si>
     <t>2989301</t>
   </si>
   <si>
     <t>TJX</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>882508104</t>
   </si>
   <si>
     <t>Texas Instruments Inc</t>
   </si>
   <si>
     <t>2885409</t>
   </si>
   <si>
     <t>TXN</t>
@@ -811,158 +856,125 @@
   <si>
     <t>2917766</t>
   </si>
   <si>
     <t>UNH</t>
   </si>
   <si>
     <t>US91324P1021</t>
   </si>
   <si>
     <t>92826C839</t>
   </si>
   <si>
     <t>Visa Inc-Class A Shares</t>
   </si>
   <si>
     <t>B2PZN04</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
-    <t>949746101</t>
-[...13 lines deleted...]
-  <si>
     <t>B058TZ6</t>
   </si>
   <si>
     <t>Safran Sa</t>
   </si>
   <si>
     <t>SAF</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>B15C4L6</t>
   </si>
   <si>
     <t>Constellation Software Inc</t>
   </si>
   <si>
-    <t>Canada</t>
-[...7 lines deleted...]
-  <si>
     <t>CSU</t>
   </si>
   <si>
     <t>CA21037X1006</t>
   </si>
   <si>
     <t>XTSE</t>
   </si>
   <si>
     <t>21037X100</t>
   </si>
   <si>
+    <t>B19NLV4</t>
+  </si>
+  <si>
+    <t>Experian Plc</t>
+  </si>
+  <si>
+    <t>EXPN</t>
+  </si>
+  <si>
+    <t>GB00B19NLV48</t>
+  </si>
+  <si>
     <t>B3MSM28</t>
   </si>
   <si>
     <t>Amadeus It Group Sa</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>AMS</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>XMAD</t>
   </si>
   <si>
     <t>B4BNMY3</t>
   </si>
   <si>
     <t>Accenture Plc-Cl A</t>
   </si>
   <si>
     <t>ACN</t>
   </si>
   <si>
     <t>IE00B4BNMY34</t>
   </si>
   <si>
-    <t>B929F46</t>
-[...19 lines deleted...]
-  <si>
     <t>BD2P9X9</t>
   </si>
   <si>
     <t>Knorr-Bremse Ag</t>
   </si>
   <si>
     <t>KBX</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>BD6K457</t>
   </si>
   <si>
     <t>Compass Group Plc</t>
   </si>
   <si>
     <t>CPG</t>
   </si>
   <si>
     <t>GB00BD6K4575</t>
   </si>
   <si>
     <t>BM8H5Y5</t>
@@ -973,78 +985,57 @@
   <si>
     <t>DSY</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>BMX86B7</t>
   </si>
   <si>
     <t>Haleon Plc</t>
   </si>
   <si>
     <t>HLN</t>
   </si>
   <si>
     <t>GB00BMX86B70</t>
   </si>
   <si>
     <t>BP6KMJ1</t>
   </si>
   <si>
     <t>Novo Nordisk A/S-B</t>
   </si>
   <si>
-    <t>Denmark</t>
-[...7 lines deleted...]
-  <si>
     <t>NOVOB</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>XCSE</t>
-  </si>
-[...10 lines deleted...]
-    <t>NL0015002MS2</t>
   </si>
   <si>
     <t>BVZK7T9</t>
   </si>
   <si>
     <t>Unilever Plc</t>
   </si>
   <si>
     <t>ULVR</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>AUDAccExp</t>
   </si>
   <si>
     <t>ACCRUED EXPENSES</t>
   </si>
   <si>
     <t>Other Instruments</t>
   </si>
   <si>
     <t>Other Liabilities</t>
   </si>
@@ -1444,92 +1435,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DBDB6137-F3DA-4D48-8E75-9E344A367C59}">
-  <dimension ref="A1:Z68"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A4729E2-0ECA-4E16-84DF-ECE1D1846112}">
+  <dimension ref="A1:Z69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="3"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46080</v>
+        <v>46112</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -1579,4377 +1570,4451 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>151603.66</v>
+        <v>164275.97</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>151603.66</v>
+        <v>164275.97</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>151603.66</v>
+        <v>164275.97</v>
       </c>
       <c r="N4" s="4">
-        <v>151603.66</v>
+        <v>164275.97</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>2.2900000000000001E-4</v>
+        <v>2.5700000000000001E-4</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>1627024.25</v>
+        <v>228776.88</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="4">
-        <v>1627024.25</v>
+        <v>228776.88</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="4">
-        <v>1627024.25</v>
+        <v>228776.88</v>
       </c>
       <c r="N5" s="4">
-        <v>1627024.25</v>
+        <v>228776.88</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>2.4620000000000002E-3</v>
+        <v>3.59E-4</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>817.4</v>
+        <v>2094.61</v>
       </c>
       <c r="E6" s="5">
-        <v>1.824606</v>
+        <v>1.0462309999999999</v>
       </c>
       <c r="F6" s="4">
-        <v>1491.43306588</v>
+        <v>2191.4451509999999</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
-        <v>0.54806348208351707</v>
+        <v>0.95581219070395418</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4">
-        <v>817.39999899999998</v>
+        <v>2094.6099899999999</v>
       </c>
       <c r="N6" s="4">
-        <v>1491.43306588</v>
+        <v>2191.4451509999999</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>1.9999999999999999E-6</v>
+        <v>3.0000000000000001E-6</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>779503.24</v>
+        <v>817.4</v>
       </c>
       <c r="E7" s="5">
-        <v>1.656774</v>
+        <v>1.817021</v>
       </c>
       <c r="F7" s="4">
-        <v>1291460.7106826601</v>
+        <v>1485.23290288</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>0.60358262138600305</v>
+        <v>0.55035139606427863</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4">
-        <v>779503.24117000005</v>
+        <v>817.40000099999997</v>
       </c>
       <c r="N7" s="4">
-        <v>1291460.7106826601</v>
+        <v>1485.23290288</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>1.954E-3</v>
+        <v>1.9999999999999999E-6</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
-        <v>141450.38</v>
+        <v>5218992.63</v>
       </c>
       <c r="E8" s="5">
-        <v>1.8865499999999999</v>
+        <v>0.225131</v>
       </c>
       <c r="F8" s="4">
-        <v>266853.24267312</v>
+        <v>1174959.10251783</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>0.53006805755818209</v>
+        <v>4.4418504038086208</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4">
-        <v>141450.379996</v>
+        <v>5218992.5639770003</v>
       </c>
       <c r="N8" s="4">
-        <v>266853.24267312</v>
+        <v>1174959.10251783</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>4.0299999999999998E-4</v>
+        <v>1.843E-3</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
-        <v>0.46</v>
+        <v>7220.59</v>
       </c>
       <c r="E9" s="5">
-        <v>0.17938999999999999</v>
+        <v>1.6822889999999999</v>
       </c>
       <c r="F9" s="4">
-        <v>8.2519270000000006E-2</v>
+        <v>12147.12191269</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>56</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>5.5744551262772966</v>
+        <v>0.59442804902906743</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4">
-        <v>0.45999899999999999</v>
+        <v>7220.5899790000003</v>
       </c>
       <c r="N9" s="4">
-        <v>8.2519270000000006E-2</v>
+        <v>12147.12191269</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>0</v>
+        <v>1.9000000000000001E-5</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="4">
-        <v>527</v>
+        <v>52440.58</v>
       </c>
       <c r="E10" s="5">
-        <v>4.4958999999999999E-2</v>
+        <v>1.9253910000000001</v>
       </c>
       <c r="F10" s="4">
-        <v>23.693359390000001</v>
+        <v>100968.59811067001</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>62</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>22.242517283548057</v>
+        <v>0.51937514163684717</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4">
-        <v>526.999955</v>
+        <v>52440.579943999997</v>
       </c>
       <c r="N10" s="4">
-        <v>23.693359390000001</v>
+        <v>100968.59811067001</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>0</v>
+        <v>1.5799999999999999E-4</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="4">
-        <v>8142181.3700000001</v>
+        <v>0.46</v>
       </c>
       <c r="E11" s="5">
-        <v>1.403213</v>
+        <v>0.186228</v>
       </c>
       <c r="F11" s="4">
-        <v>11425217.6664561</v>
+        <v>8.5665019999999995E-2</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J11" s="5">
         <v>1</v>
       </c>
       <c r="K11" s="5">
-        <v>0.71264999928449935</v>
+        <v>5.3697528587356027</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4">
-        <v>8142181.3618249996</v>
+        <v>0.45999899999999999</v>
       </c>
       <c r="N11" s="4">
-        <v>11425217.6664561</v>
+        <v>8.5665019999999995E-2</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>1.7294E-2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>70</v>
       </c>
       <c r="C12" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" s="4">
+        <v>1681845.63</v>
+      </c>
+      <c r="E12" s="5">
+        <v>4.5670000000000002E-2</v>
+      </c>
+      <c r="F12" s="4">
+        <v>76809.745941460002</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="H12" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="D12" s="4">
-[...8 lines deleted...]
-      <c r="G12" s="3" t="s">
+      <c r="I12" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="H12" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J12" s="5">
-        <v>116.35</v>
+        <v>1</v>
       </c>
       <c r="K12" s="5">
-        <v>0.71264999928449935</v>
+        <v>21.896255105385581</v>
       </c>
       <c r="L12" s="3" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="M12" s="4">
-        <v>11710860.188242</v>
+        <v>1681845.791714</v>
       </c>
       <c r="N12" s="4">
-        <v>16432835.473233599</v>
+        <v>76809.745941460002</v>
       </c>
       <c r="O12" s="3" t="s">
-        <v>73</v>
+        <v>34</v>
       </c>
       <c r="P12" s="3" t="s">
-        <v>74</v>
+        <v>34</v>
       </c>
       <c r="Q12" s="3" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="R12" s="3" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="S12" s="3" t="s">
-        <v>77</v>
+        <v>35</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>2.4874E-2</v>
+        <v>1.2E-4</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" s="4">
+        <v>8754827.0700000003</v>
+      </c>
+      <c r="E13" s="5">
+        <v>1.460067</v>
+      </c>
+      <c r="F13" s="4">
+        <v>12782635.523434</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I13" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J13" s="5">
+        <v>1</v>
+      </c>
+      <c r="K13" s="5">
+        <v>0.68490000144924834</v>
+      </c>
+      <c r="L13" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="B13" s="3" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M13" s="4">
-        <v>24092501.015811</v>
+        <v>8754827.0885249991</v>
       </c>
       <c r="N13" s="4">
-        <v>33806919.3011996</v>
+        <v>12782635.523434</v>
       </c>
       <c r="O13" s="3" t="s">
-        <v>80</v>
+        <v>34</v>
       </c>
       <c r="P13" s="3" t="s">
-        <v>81</v>
+        <v>34</v>
       </c>
       <c r="Q13" s="3" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="R13" s="3" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="S13" s="3" t="s">
-        <v>84</v>
+        <v>35</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>5.1173000000000003E-2</v>
+        <v>2.0060000000000001E-2</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D14" s="4">
+        <v>100652</v>
+      </c>
+      <c r="E14" s="5">
+        <v>149.90509499999999</v>
+      </c>
+      <c r="F14" s="4">
+        <v>15088247.6857935</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I14" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J14" s="5">
+        <v>102.67</v>
+      </c>
+      <c r="K14" s="5">
+        <v>0.68490000144924834</v>
+      </c>
+      <c r="L14" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M14" s="4">
+        <v>10333940.861865999</v>
+      </c>
+      <c r="N14" s="4">
+        <v>15088247.6857935</v>
+      </c>
+      <c r="O14" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="P14" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q14" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="B14" s="3" t="s">
+      <c r="R14" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="C14" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O14" s="3" t="s">
+      <c r="S14" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="P14" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>3.0775E-2</v>
+        <v>2.3678999999999999E-2</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D15" s="4">
+        <v>77279</v>
+      </c>
+      <c r="E15" s="5">
+        <v>419.85691300000002</v>
+      </c>
+      <c r="F15" s="4">
+        <v>32446122.412030902</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J15" s="5">
+        <v>287.56</v>
+      </c>
+      <c r="K15" s="5">
+        <v>0.68490000144924834</v>
+      </c>
+      <c r="L15" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M15" s="4">
+        <v>22222349.287021998</v>
+      </c>
+      <c r="N15" s="4">
+        <v>32446122.412030902</v>
+      </c>
+      <c r="O15" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="P15" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="B15" s="3" t="s">
+      <c r="Q15" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="C15" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P15" s="3" t="s">
+      <c r="R15" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="Q15" s="3" t="s">
+      <c r="S15" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="R15" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
-        <v>34</v>
+        <v>88</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>1.0148000000000001E-2</v>
+        <v>5.092E-2</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D16" s="4">
+        <v>68996</v>
+      </c>
+      <c r="E16" s="5">
+        <v>304.088187</v>
+      </c>
+      <c r="F16" s="4">
+        <v>20980868.6231566</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I16" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J16" s="5">
+        <v>208.27</v>
+      </c>
+      <c r="K16" s="5">
+        <v>0.68490000144924834</v>
+      </c>
+      <c r="L16" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M16" s="4">
+        <v>14369796.950406</v>
+      </c>
+      <c r="N16" s="4">
+        <v>20980868.6231566</v>
+      </c>
+      <c r="O16" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="B16" s="3" t="s">
+      <c r="P16" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="C16" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O16" s="3" t="s">
+      <c r="Q16" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="P16" s="3" t="s">
+      <c r="R16" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="Q16" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S16" s="3" t="s">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>1.9862000000000001E-2</v>
+        <v>3.2926999999999998E-2</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B17" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="B17" s="3" t="s">
+      <c r="C17" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D17" s="4">
+        <v>213757</v>
+      </c>
+      <c r="E17" s="5">
+        <v>26.878451999999999</v>
+      </c>
+      <c r="F17" s="4">
+        <v>5745457.33444882</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J17" s="5">
+        <v>13.96</v>
+      </c>
+      <c r="K17" s="5">
+        <v>0.51937514163684717</v>
+      </c>
+      <c r="L17" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M17" s="4">
+        <v>2984047.7168470002</v>
+      </c>
+      <c r="N17" s="4">
+        <v>5745457.33444882</v>
+      </c>
+      <c r="O17" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="P17" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="C17" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O17" s="3" t="s">
+      <c r="Q17" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="P17" s="3" t="s">
+      <c r="R17" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="Q17" s="3" t="s">
+      <c r="S17" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="R17" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>4.3735000000000003E-2</v>
+        <v>9.0159999999999997E-3</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="B18" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="B18" s="3" t="s">
+      <c r="C18" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D18" s="4">
+        <v>21633</v>
+      </c>
+      <c r="E18" s="5">
+        <v>427.43466100000001</v>
+      </c>
+      <c r="F18" s="4">
+        <v>9246694.0429259595</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J18" s="5">
+        <v>292.75</v>
+      </c>
+      <c r="K18" s="5">
+        <v>0.68490000144924834</v>
+      </c>
+      <c r="L18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M18" s="4">
+        <v>6333060.7633999996</v>
+      </c>
+      <c r="N18" s="4">
+        <v>9246694.0429259595</v>
+      </c>
+      <c r="O18" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="C18" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O18" s="3" t="s">
+      <c r="P18" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="P18" s="3" t="s">
+      <c r="Q18" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="R18" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="Q18" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S18" s="3" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>2.2693000000000001E-2</v>
+        <v>1.4511E-2</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B19" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="B19" s="3" t="s">
+      <c r="C19" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" s="4">
+        <v>77941</v>
+      </c>
+      <c r="E19" s="5">
+        <v>370.55044500000002</v>
+      </c>
+      <c r="F19" s="4">
+        <v>28881072.258723799</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J19" s="5">
+        <v>253.79</v>
+      </c>
+      <c r="K19" s="5">
+        <v>0.68490000144924834</v>
+      </c>
+      <c r="L19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M19" s="4">
+        <v>19780646.431855001</v>
+      </c>
+      <c r="N19" s="4">
+        <v>28881072.258723799</v>
+      </c>
+      <c r="O19" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="C19" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O19" s="3" t="s">
+      <c r="P19" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="P19" s="3" t="s">
+      <c r="Q19" s="3" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>117</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>1.3475000000000001E-2</v>
+        <v>4.5324999999999997E-2</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D20" s="4">
-        <v>94429</v>
+        <v>36955</v>
       </c>
       <c r="E20" s="5">
-        <v>114.446082</v>
+        <v>451.90538700000002</v>
       </c>
       <c r="F20" s="4">
-        <v>10807029.0324843</v>
+        <v>16700163.600525601</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H20" s="3" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="J20" s="5">
-        <v>81.56</v>
+        <v>309.51</v>
       </c>
       <c r="K20" s="5">
-        <v>0.71264999928449935</v>
+        <v>0.68490000144924834</v>
       </c>
       <c r="L20" s="3" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="M20" s="4">
-        <v>7701629.2322669998</v>
+        <v>11437942.074201999</v>
       </c>
       <c r="N20" s="4">
-        <v>10807029.0324843</v>
+        <v>16700163.600525601</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>121</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>94</v>
+        <v>116</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>122</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>1.6358000000000001E-2</v>
+        <v>2.6209E-2</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D21" s="4">
-        <v>46361</v>
+        <v>28664</v>
       </c>
       <c r="E21" s="5">
-        <v>221.51126099999999</v>
+        <v>389.472915</v>
       </c>
       <c r="F21" s="4">
-        <v>10269483.561355401</v>
+        <v>11163851.6571762</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="J21" s="5">
-        <v>157.86000000000001</v>
+        <v>266.75</v>
       </c>
       <c r="K21" s="5">
-        <v>0.71264999928449935</v>
+        <v>0.68490000144924834</v>
       </c>
       <c r="L21" s="3" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="M21" s="4">
-        <v>7318547.4526519999</v>
+        <v>7646122.016179</v>
       </c>
       <c r="N21" s="4">
-        <v>10269483.561355401</v>
+        <v>11163851.6571762</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="3" t="s">
         <v>126</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>127</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>1.5544000000000001E-2</v>
+        <v>1.7520000000000001E-2</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D22" s="4">
-        <v>34396</v>
+        <v>94429</v>
       </c>
       <c r="E22" s="5">
-        <v>909.53483600000004</v>
+        <v>111.03810799999999</v>
       </c>
       <c r="F22" s="4">
-        <v>31284360.176804699</v>
+        <v>10485217.4770039</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H22" s="3" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="J22" s="5">
-        <v>648.17999999999995</v>
+        <v>76.05</v>
       </c>
       <c r="K22" s="5">
-        <v>0.71264999928449935</v>
+        <v>0.68490000144924834</v>
       </c>
       <c r="L22" s="3" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="M22" s="4">
-        <v>22294799.257615</v>
+        <v>7181325.4651950002</v>
       </c>
       <c r="N22" s="4">
-        <v>31284360.176804699</v>
+        <v>10485217.4770039</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>130</v>
       </c>
       <c r="P22" s="3" t="s">
         <v>131</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>82</v>
+        <v>104</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>132</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>4.7355000000000001E-2</v>
+        <v>1.6455000000000001E-2</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D23" s="4">
-        <v>10213</v>
+        <v>46361</v>
       </c>
       <c r="E23" s="5">
-        <v>901.450739</v>
+        <v>219.010074</v>
       </c>
       <c r="F23" s="4">
-        <v>9206516.4096119907</v>
+        <v>10153526.062198799</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H23" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I23" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J23" s="5">
+        <v>150</v>
+      </c>
+      <c r="K23" s="5">
+        <v>0.68490000144924834</v>
+      </c>
+      <c r="L23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M23" s="4">
+        <v>6954150.0147139998</v>
+      </c>
+      <c r="N23" s="4">
+        <v>10153526.062198799</v>
+      </c>
+      <c r="O23" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="I23" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L23" s="3" t="s">
+      <c r="P23" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="M23" s="4">
-[...5 lines deleted...]
-      <c r="O23" s="3" t="s">
+      <c r="Q23" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="R23" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="S23" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="T23" s="4">
+        <v>1</v>
+      </c>
+      <c r="W23" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="P23" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>1.3934999999999999E-2</v>
+        <v>1.5934E-2</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D24" s="4">
+        <v>34396</v>
+      </c>
+      <c r="E24" s="5">
+        <v>835.34822399999996</v>
+      </c>
+      <c r="F24" s="4">
+        <v>28732637.5821287</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J24" s="5">
+        <v>572.13</v>
+      </c>
+      <c r="K24" s="5">
+        <v>0.68490000144924834</v>
+      </c>
+      <c r="L24" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M24" s="4">
+        <v>19678983.521639999</v>
+      </c>
+      <c r="N24" s="4">
+        <v>28732637.5821287</v>
+      </c>
+      <c r="O24" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="B24" s="3" t="s">
+      <c r="P24" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="C24" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O24" s="3" t="s">
+      <c r="Q24" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="R24" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="P24" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S24" s="3" t="s">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="T24" s="4">
         <v>1</v>
       </c>
       <c r="W24" s="3" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>1.7094000000000002E-2</v>
+        <v>4.5092E-2</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D25" s="4">
+        <v>10213</v>
+      </c>
+      <c r="E25" s="5">
+        <v>779.068217</v>
+      </c>
+      <c r="F25" s="4">
+        <v>7956623.6730325501</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H25" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="B25" s="3" t="s">
+      <c r="I25" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="J25" s="5">
+        <v>463.1</v>
+      </c>
+      <c r="K25" s="5">
+        <v>0.59442804902906743</v>
+      </c>
+      <c r="L25" s="3" t="s">
         <v>146</v>
       </c>
-      <c r="C25" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="M25" s="4">
-        <v>7203717.5627669999</v>
+        <v>4729640.2868189998</v>
       </c>
       <c r="N25" s="4">
-        <v>10108352.725741901</v>
+        <v>7956623.6730325501</v>
       </c>
       <c r="O25" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="P25" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="P25" s="3" t="s">
+      <c r="Q25" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="R25" s="3" t="s">
         <v>148</v>
       </c>
-      <c r="Q25" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R25" s="3" t="s">
+      <c r="S25" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="S25" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T25" s="4">
         <v>1</v>
       </c>
       <c r="W25" s="3" t="s">
-        <v>145</v>
+        <v>34</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>1.5301E-2</v>
+        <v>1.2487E-2</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>151</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D26" s="4">
-        <v>81472</v>
+        <v>24363</v>
       </c>
       <c r="E26" s="5">
-        <v>348.60029500000002</v>
+        <v>443.97722199999998</v>
       </c>
       <c r="F26" s="4">
-        <v>28401163.2077456</v>
+        <v>10816617.0827857</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H26" s="3" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="J26" s="5">
-        <v>248.43</v>
+        <v>304.08</v>
       </c>
       <c r="K26" s="5">
-        <v>0.71264999928449935</v>
+        <v>0.68490000144924834</v>
       </c>
       <c r="L26" s="3" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="M26" s="4">
-        <v>20240088.939677998</v>
+        <v>7408301.055675</v>
       </c>
       <c r="N26" s="4">
-        <v>28401163.2077456</v>
+        <v>10816617.0827857</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>152</v>
       </c>
       <c r="P26" s="3" t="s">
         <v>153</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>154</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>150</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>4.299E-2</v>
+        <v>1.6975000000000001E-2</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>156</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D27" s="4">
-        <v>4788</v>
+        <v>14307</v>
       </c>
       <c r="E27" s="5">
-        <v>2139.268928</v>
+        <v>673.07636000000002</v>
       </c>
       <c r="F27" s="4">
-        <v>10242819.616922701</v>
+        <v>9629703.5041611809</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H27" s="3" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="J27" s="5">
-        <v>1524.55</v>
+        <v>460.99</v>
       </c>
       <c r="K27" s="5">
-        <v>0.71264999928449935</v>
+        <v>0.68490000144924834</v>
       </c>
       <c r="L27" s="3" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="M27" s="4">
-        <v>7299545.3926710002</v>
+        <v>6595383.9439549996</v>
       </c>
       <c r="N27" s="4">
-        <v>10242819.616922701</v>
+        <v>9629703.5041611809</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>157</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>158</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>106</v>
+        <v>85</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>159</v>
       </c>
       <c r="S27" s="3" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="T27" s="4">
         <v>1</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>1.5504E-2</v>
+        <v>1.5112E-2</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>160</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D28" s="4">
-        <v>50492</v>
+        <v>81472</v>
       </c>
       <c r="E28" s="5">
-        <v>283.24208499999997</v>
+        <v>356.89881700000001</v>
       </c>
       <c r="F28" s="4">
-        <v>14301459.3646586</v>
+        <v>29077260.446780499</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H28" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J28" s="5">
+        <v>244.44</v>
+      </c>
+      <c r="K28" s="5">
+        <v>0.68490000144924834</v>
+      </c>
+      <c r="L28" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M28" s="4">
+        <v>19915015.722139999</v>
+      </c>
+      <c r="N28" s="4">
+        <v>29077260.446780499</v>
+      </c>
+      <c r="O28" s="3" t="s">
         <v>162</v>
       </c>
-      <c r="I28" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L28" s="3" t="s">
+      <c r="P28" s="3" t="s">
         <v>163</v>
       </c>
-      <c r="M28" s="4">
-[...5 lines deleted...]
-      <c r="O28" s="3" t="s">
+      <c r="Q28" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="R28" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="S28" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="T28" s="4">
+        <v>1</v>
+      </c>
+      <c r="W28" s="3" t="s">
         <v>160</v>
       </c>
-      <c r="P28" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>2.1648000000000001E-2</v>
+        <v>4.5633E-2</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D29" s="4">
+        <v>4788</v>
+      </c>
+      <c r="E29" s="5">
+        <v>2149.8174869999998</v>
+      </c>
+      <c r="F29" s="4">
+        <v>10293326.1498028</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J29" s="5">
+        <v>1472.41</v>
+      </c>
+      <c r="K29" s="5">
+        <v>0.68490000144924834</v>
+      </c>
+      <c r="L29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M29" s="4">
+        <v>7049899.0949170003</v>
+      </c>
+      <c r="N29" s="4">
+        <v>10293326.1498028</v>
+      </c>
+      <c r="O29" s="3" t="s">
         <v>167</v>
       </c>
-      <c r="B29" s="3" t="s">
+      <c r="P29" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="C29" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O29" s="3" t="s">
+      <c r="Q29" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="R29" s="3" t="s">
         <v>169</v>
       </c>
-      <c r="P29" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S29" s="3" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="W29" s="3" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>3.9847E-2</v>
+        <v>1.6154000000000002E-2</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D30" s="4">
+        <v>50492</v>
+      </c>
+      <c r="E30" s="5">
+        <v>247.128311</v>
+      </c>
+      <c r="F30" s="4">
+        <v>12478002.6639801</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H30" s="3" t="s">
         <v>172</v>
       </c>
-      <c r="B30" s="3" t="s">
+      <c r="I30" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="J30" s="5">
+        <v>146.9</v>
+      </c>
+      <c r="K30" s="5">
+        <v>0.59442804902906743</v>
+      </c>
+      <c r="L30" s="3" t="s">
         <v>173</v>
       </c>
-      <c r="C30" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="M30" s="4">
-        <v>8904043.3510599993</v>
+        <v>7417274.779329</v>
       </c>
       <c r="N30" s="4">
-        <v>12494272.588227</v>
+        <v>12478002.6639801</v>
       </c>
       <c r="O30" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="P30" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="P30" s="3" t="s">
+      <c r="Q30" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="R30" s="3" t="s">
         <v>175</v>
       </c>
-      <c r="Q30" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R30" s="3" t="s">
+      <c r="S30" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="S30" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T30" s="4">
         <v>1</v>
       </c>
       <c r="W30" s="3" t="s">
-        <v>172</v>
+        <v>34</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>1.8912000000000002E-2</v>
+        <v>1.9581999999999999E-2</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>177</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>178</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D31" s="4">
-        <v>7547</v>
+        <v>80209</v>
       </c>
       <c r="E31" s="5">
-        <v>725.75598200000002</v>
+        <v>311.95794899999999</v>
       </c>
       <c r="F31" s="4">
-        <v>5477280.3900932996</v>
+        <v>25021835.216819901</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H31" s="3" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="I31" s="3" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="J31" s="5">
-        <v>517.21</v>
+        <v>213.66</v>
       </c>
       <c r="K31" s="5">
-        <v>0.71264999928449935</v>
+        <v>0.68490000144924834</v>
       </c>
       <c r="L31" s="3" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="M31" s="4">
-        <v>3903383.8660800001</v>
+        <v>17137454.976261999</v>
       </c>
       <c r="N31" s="4">
-        <v>5477280.3900932996</v>
+        <v>25021835.216819901</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>179</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>180</v>
       </c>
       <c r="Q31" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="R31" s="3" t="s">
         <v>181</v>
       </c>
-      <c r="R31" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S31" s="3" t="s">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>177</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>8.2900000000000005E-3</v>
+        <v>3.9267999999999997E-2</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="B32" s="3" t="s">
         <v>183</v>
       </c>
-      <c r="B32" s="3" t="s">
+      <c r="C32" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D32" s="4">
+        <v>8464</v>
+      </c>
+      <c r="E32" s="5">
+        <v>1342.925972</v>
+      </c>
+      <c r="F32" s="4">
+        <v>11366525.448970599</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J32" s="5">
+        <v>919.77</v>
+      </c>
+      <c r="K32" s="5">
+        <v>0.68490000144924834</v>
+      </c>
+      <c r="L32" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M32" s="4">
+        <v>7784933.296472</v>
+      </c>
+      <c r="N32" s="4">
+        <v>11366525.448970599</v>
+      </c>
+      <c r="O32" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="C32" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O32" s="3" t="s">
+      <c r="P32" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="P32" s="3" t="s">
+      <c r="Q32" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="R32" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="Q32" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S32" s="3" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="T32" s="4">
         <v>1</v>
       </c>
       <c r="W32" s="3" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>1.9469E-2</v>
+        <v>1.7838E-2</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="B33" s="3" t="s">
         <v>188</v>
       </c>
-      <c r="B33" s="3" t="s">
+      <c r="C33" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D33" s="4">
+        <v>11190</v>
+      </c>
+      <c r="E33" s="5">
+        <v>729.53715699999998</v>
+      </c>
+      <c r="F33" s="4">
+        <v>8163520.8059570603</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I33" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J33" s="5">
+        <v>499.66</v>
+      </c>
+      <c r="K33" s="5">
+        <v>0.68490000144924834</v>
+      </c>
+      <c r="L33" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M33" s="4">
+        <v>5591195.4118299996</v>
+      </c>
+      <c r="N33" s="4">
+        <v>8163520.8059570603</v>
+      </c>
+      <c r="O33" s="3" t="s">
         <v>189</v>
       </c>
-      <c r="C33" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O33" s="3" t="s">
+      <c r="P33" s="3" t="s">
         <v>190</v>
       </c>
-      <c r="P33" s="3" t="s">
+      <c r="Q33" s="3" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>192</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>5.1937999999999998E-2</v>
+        <v>1.2810999999999999E-2</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>193</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>194</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D34" s="4">
-        <v>47350</v>
+        <v>74030</v>
       </c>
       <c r="E34" s="5">
-        <v>135.045254</v>
+        <v>175.63147900000001</v>
       </c>
       <c r="F34" s="4">
-        <v>6394392.7594190501</v>
+        <v>13001998.393926101</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="J34" s="5">
-        <v>96.24</v>
+        <v>120.29</v>
       </c>
       <c r="K34" s="5">
-        <v>0.71264999928449935</v>
+        <v>0.68490000144924834</v>
       </c>
       <c r="L34" s="3" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="M34" s="4">
-        <v>4556963.9954239996</v>
+        <v>8905068.718843</v>
       </c>
       <c r="N34" s="4">
-        <v>6394392.7594190501</v>
+        <v>13001998.393926101</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>195</v>
       </c>
       <c r="P34" s="3" t="s">
         <v>196</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="R34" s="3" t="s">
         <v>197</v>
       </c>
       <c r="S34" s="3" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
         <v>193</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>9.6790000000000001E-3</v>
+        <v>2.0405E-2</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>198</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>199</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D35" s="4">
-        <v>384486</v>
+        <v>71301</v>
       </c>
       <c r="E35" s="5">
-        <v>89.693084999999996</v>
+        <v>540.47306100000003</v>
       </c>
       <c r="F35" s="4">
-        <v>34485732.700830199</v>
+        <v>38536269.7766096</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H35" s="3" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="I35" s="3" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="J35" s="5">
-        <v>1995</v>
+        <v>370.17</v>
       </c>
       <c r="K35" s="5">
-        <v>22.242517283548057</v>
+        <v>0.68490000144924834</v>
       </c>
       <c r="L35" s="3" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="M35" s="4">
-        <v>767049505.63403404</v>
+        <v>26393491.225848</v>
       </c>
       <c r="N35" s="4">
-        <v>34485732.700830199</v>
+        <v>38536269.7766096</v>
       </c>
       <c r="O35" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="P35" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="Q35" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="R35" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="S35" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="T35" s="4">
+        <v>1</v>
+      </c>
+      <c r="W35" s="3" t="s">
         <v>198</v>
       </c>
-      <c r="P35" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>5.2200999999999997E-2</v>
+        <v>6.0477999999999997E-2</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>203</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>204</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D36" s="4">
-        <v>66518</v>
+        <v>47350</v>
       </c>
       <c r="E36" s="5">
-        <v>153.230424</v>
+        <v>140.385457</v>
       </c>
       <c r="F36" s="4">
-        <v>10192581.3676155</v>
+        <v>6647251.4235654697</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H36" s="3" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="J36" s="5">
-        <v>83.98</v>
+        <v>96.15</v>
       </c>
       <c r="K36" s="5">
-        <v>0.54806348208351707</v>
+        <v>0.68490000144924834</v>
       </c>
       <c r="L36" s="3" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="M36" s="4">
-        <v>5586181.6357540004</v>
+        <v>4552702.509633</v>
       </c>
       <c r="N36" s="4">
-        <v>10192581.3676155</v>
+        <v>6647251.4235654697</v>
       </c>
       <c r="O36" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="P36" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q36" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="R36" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="S36" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="T36" s="4">
+        <v>1</v>
+      </c>
+      <c r="W36" s="3" t="s">
         <v>203</v>
       </c>
-      <c r="P36" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>1.5428000000000001E-2</v>
+        <v>1.0432E-2</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>208</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>209</v>
       </c>
       <c r="C37" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D37" s="4">
+        <v>354706</v>
+      </c>
+      <c r="E37" s="5">
+        <v>80.379041999999998</v>
+      </c>
+      <c r="F37" s="4">
+        <v>28510931.071174499</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H37" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="D37" s="4">
-[...8 lines deleted...]
-      <c r="G37" s="3" t="s">
+      <c r="I37" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="H37" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J37" s="5">
-        <v>211.91</v>
+        <v>1760</v>
       </c>
       <c r="K37" s="5">
-        <v>0.71264999928449935</v>
+        <v>21.896255105385581</v>
       </c>
       <c r="L37" s="3" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="M37" s="4">
-        <v>4634047.8753469996</v>
+        <v>624282620.02650201</v>
       </c>
       <c r="N37" s="4">
-        <v>6502557.8895670902</v>
+        <v>28510931.071174499</v>
       </c>
       <c r="O37" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="P37" s="3" t="s">
         <v>210</v>
       </c>
-      <c r="P37" s="3" t="s">
+      <c r="Q37" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="R37" s="3" t="s">
         <v>211</v>
       </c>
-      <c r="Q37" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R37" s="3" t="s">
+      <c r="S37" s="3" t="s">
         <v>212</v>
       </c>
-      <c r="S37" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
-        <v>208</v>
+        <v>34</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>9.8420000000000001E-3</v>
+        <v>4.4743999999999999E-2</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>213</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>214</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D38" s="4">
-        <v>56209</v>
+        <v>62921</v>
       </c>
       <c r="E38" s="5">
-        <v>273.33193</v>
+        <v>142.490781</v>
       </c>
       <c r="F38" s="4">
-        <v>15363714.4601136</v>
+        <v>8965662.4200979695</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="J38" s="5">
-        <v>194.79</v>
+        <v>78.42</v>
       </c>
       <c r="K38" s="5">
-        <v>0.71264999928449935</v>
+        <v>0.55035139606427863</v>
       </c>
       <c r="L38" s="3" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="M38" s="4">
-        <v>10948951.099006999</v>
+        <v>4934264.8295409996</v>
       </c>
       <c r="N38" s="4">
-        <v>15363714.4601136</v>
+        <v>8965662.4200979695</v>
       </c>
       <c r="O38" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="P38" s="3" t="s">
         <v>215</v>
       </c>
-      <c r="P38" s="3" t="s">
+      <c r="Q38" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="R38" s="3" t="s">
         <v>216</v>
       </c>
-      <c r="Q38" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R38" s="3" t="s">
+      <c r="S38" s="3" t="s">
         <v>217</v>
       </c>
-      <c r="S38" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
-        <v>213</v>
+        <v>34</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>2.3255999999999999E-2</v>
+        <v>1.4069999999999999E-2</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>218</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>219</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D39" s="4">
-        <v>45653</v>
+        <v>21868</v>
       </c>
       <c r="E39" s="5">
-        <v>226.84347199999999</v>
+        <v>286.14396199999999</v>
       </c>
       <c r="F39" s="4">
-        <v>10356085.0066652</v>
+        <v>6257396.1746240202</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H39" s="3" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="I39" s="3" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="J39" s="5">
-        <v>161.66</v>
+        <v>195.98</v>
       </c>
       <c r="K39" s="5">
-        <v>0.71264999928449935</v>
+        <v>0.68490000144924834</v>
       </c>
       <c r="L39" s="3" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="M39" s="4">
-        <v>7380263.9725900004</v>
+        <v>4285690.6490679998</v>
       </c>
       <c r="N39" s="4">
-        <v>10356085.0066652</v>
+        <v>6257396.1746240202</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>220</v>
       </c>
       <c r="P39" s="3" t="s">
         <v>221</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="R39" s="3" t="s">
         <v>222</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>218</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>1.5675999999999999E-2</v>
+        <v>9.8200000000000006E-3</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>223</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>224</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D40" s="4">
-        <v>57268</v>
+        <v>50284</v>
       </c>
       <c r="E40" s="5">
-        <v>297.63558599999999</v>
+        <v>272.55073700000003</v>
       </c>
       <c r="F40" s="4">
-        <v>17044994.7098855</v>
+        <v>13704941.2760986</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="I40" s="3" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="J40" s="5">
-        <v>212.11</v>
+        <v>186.67</v>
       </c>
       <c r="K40" s="5">
-        <v>0.71264999928449935</v>
+        <v>0.68490000144924834</v>
       </c>
       <c r="L40" s="3" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="M40" s="4">
-        <v>12147115.467804</v>
+        <v>9386514.2998610009</v>
       </c>
       <c r="N40" s="4">
-        <v>17044994.7098855</v>
+        <v>13704941.2760986</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>225</v>
       </c>
       <c r="P40" s="3" t="s">
         <v>226</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="R40" s="3" t="s">
         <v>227</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>223</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>2.5801000000000001E-2</v>
+        <v>2.1507999999999999E-2</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
         <v>228</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>229</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D41" s="4">
-        <v>29292</v>
+        <v>10733</v>
       </c>
       <c r="E41" s="5">
-        <v>731.22851400000002</v>
+        <v>578.887428</v>
       </c>
       <c r="F41" s="4">
-        <v>21419145.611450098</v>
+        <v>6213198.7735435702</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="I41" s="3" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="J41" s="5">
-        <v>521.11</v>
+        <v>396.48</v>
       </c>
       <c r="K41" s="5">
-        <v>0.71264999928449935</v>
+        <v>0.68490000144924834</v>
       </c>
       <c r="L41" s="3" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="M41" s="4">
-        <v>15264354.104674</v>
+        <v>4255419.8490040004</v>
       </c>
       <c r="N41" s="4">
-        <v>21419145.611450098</v>
+        <v>6213198.7735435702</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>230</v>
       </c>
       <c r="P41" s="3" t="s">
         <v>231</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>75</v>
+        <v>116</v>
       </c>
       <c r="R41" s="3" t="s">
         <v>232</v>
       </c>
       <c r="S41" s="3" t="s">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>228</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>3.2421999999999999E-2</v>
+        <v>9.75E-3</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
         <v>233</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>234</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D42" s="4">
-        <v>30041</v>
+        <v>43393</v>
       </c>
       <c r="E42" s="5">
-        <v>172.95306299999999</v>
+        <v>233.17272500000001</v>
       </c>
       <c r="F42" s="4">
-        <v>5195682.9509576801</v>
+        <v>10118064.0969484</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H42" s="3" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="I42" s="3" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="J42" s="5">
-        <v>123.255</v>
+        <v>159.69999999999999</v>
       </c>
       <c r="K42" s="5">
-        <v>0.71264999928449935</v>
+        <v>0.68490000144924834</v>
       </c>
       <c r="L42" s="3" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="M42" s="4">
-        <v>3702703.4512820002</v>
+        <v>6929862.1146630002</v>
       </c>
       <c r="N42" s="4">
-        <v>5195682.9509576801</v>
+        <v>10118064.0969484</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>235</v>
       </c>
       <c r="P42" s="3" t="s">
-        <v>63</v>
+        <v>236</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>181</v>
+        <v>99</v>
       </c>
       <c r="R42" s="3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>233</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>7.8639999999999995E-3</v>
+        <v>1.5879000000000001E-2</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B43" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D43" s="4">
+        <v>57268</v>
+      </c>
+      <c r="E43" s="5">
+        <v>283.45743800000002</v>
+      </c>
+      <c r="F43" s="4">
+        <v>16233040.619068399</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I43" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J43" s="5">
+        <v>194.14</v>
+      </c>
+      <c r="K43" s="5">
+        <v>0.68490000144924834</v>
+      </c>
+      <c r="L43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M43" s="4">
+        <v>11118009.543524999</v>
+      </c>
+      <c r="N43" s="4">
+        <v>16233040.619068399</v>
+      </c>
+      <c r="O43" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="P43" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="Q43" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="R43" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="S43" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="T43" s="4">
+        <v>1</v>
+      </c>
+      <c r="W43" s="3" t="s">
         <v>238</v>
       </c>
-      <c r="C43" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>2.4677999999999999E-2</v>
+        <v>2.5475000000000001E-2</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D44" s="4">
-        <v>87672</v>
+        <v>29292</v>
       </c>
       <c r="E44" s="5">
-        <v>105.830352</v>
+        <v>717.66681100000005</v>
       </c>
       <c r="F44" s="4">
-        <v>9278358.5771416295</v>
+        <v>21021896.276828699</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H44" s="3" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="J44" s="5">
-        <v>75.42</v>
+        <v>491.53</v>
       </c>
       <c r="K44" s="5">
-        <v>0.71264999928449935</v>
+        <v>0.68490000144924834</v>
       </c>
       <c r="L44" s="3" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="M44" s="4">
-        <v>6612222.2333610002</v>
+        <v>14397896.790464999</v>
       </c>
       <c r="N44" s="4">
-        <v>9278358.5771416295</v>
+        <v>21021896.276828699</v>
       </c>
       <c r="O44" s="3" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="P44" s="3" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="Q44" s="3" t="s">
-        <v>246</v>
+        <v>85</v>
       </c>
       <c r="R44" s="3" t="s">
         <v>247</v>
       </c>
       <c r="S44" s="3" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="W44" s="3" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>1.4043999999999999E-2</v>
+        <v>3.2990999999999999E-2</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>248</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D45" s="4">
-        <v>36326</v>
+        <v>30041</v>
       </c>
       <c r="E45" s="5">
-        <v>411.52038199999998</v>
+        <v>171.79150200000001</v>
       </c>
       <c r="F45" s="4">
-        <v>14948889.384690899</v>
+        <v>5160788.5238720896</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="I45" s="3" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="J45" s="5">
-        <v>293.27</v>
+        <v>117.66</v>
       </c>
       <c r="K45" s="5">
-        <v>0.71264999928449935</v>
+        <v>0.68490000144924834</v>
       </c>
       <c r="L45" s="3" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="M45" s="4">
-        <v>10653326.009304</v>
+        <v>3534624.067479</v>
       </c>
       <c r="N45" s="4">
-        <v>14948889.384690899</v>
+        <v>5160788.5238720896</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>250</v>
       </c>
       <c r="P45" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q45" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="R45" s="3" t="s">
         <v>251</v>
       </c>
-      <c r="Q45" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S45" s="3" t="s">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="T45" s="4">
         <v>1</v>
       </c>
       <c r="W45" s="3" t="s">
         <v>248</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>2.2627999999999999E-2</v>
+        <v>8.0990000000000003E-3</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="B46" s="3" t="s">
         <v>253</v>
       </c>
-      <c r="B46" s="3" t="s">
+      <c r="C46" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D46" s="4">
+        <v>212565</v>
+      </c>
+      <c r="E46" s="5">
+        <v>75.938092999999995</v>
+      </c>
+      <c r="F46" s="4">
+        <v>16141780.7709154</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J46" s="5">
+        <v>52.01</v>
+      </c>
+      <c r="K46" s="5">
+        <v>0.68490000144924834</v>
+      </c>
+      <c r="L46" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M46" s="4">
+        <v>11055505.673393</v>
+      </c>
+      <c r="N46" s="4">
+        <v>16141780.7709154</v>
+      </c>
+      <c r="O46" s="3" t="s">
         <v>254</v>
       </c>
-      <c r="C46" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O46" s="3" t="s">
+      <c r="P46" s="3" t="s">
         <v>255</v>
       </c>
-      <c r="P46" s="3" t="s">
+      <c r="Q46" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="R46" s="3" t="s">
         <v>256</v>
       </c>
-      <c r="Q46" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S46" s="3" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="T46" s="4">
         <v>1</v>
       </c>
       <c r="W46" s="3" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
-        <v>2.2374999999999999E-2</v>
+        <v>2.5332E-2</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="B47" s="3" t="s">
         <v>258</v>
       </c>
-      <c r="B47" s="3" t="s">
+      <c r="C47" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D47" s="4">
+        <v>87672</v>
+      </c>
+      <c r="E47" s="5">
+        <v>105.022631</v>
+      </c>
+      <c r="F47" s="4">
+        <v>9207544.1086289808</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J47" s="5">
+        <v>71.930000000000007</v>
+      </c>
+      <c r="K47" s="5">
+        <v>0.68490000144924834</v>
+      </c>
+      <c r="L47" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M47" s="4">
+        <v>6306246.9733440001</v>
+      </c>
+      <c r="N47" s="4">
+        <v>9207544.1086289808</v>
+      </c>
+      <c r="O47" s="3" t="s">
         <v>259</v>
       </c>
-      <c r="C47" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O47" s="3" t="s">
+      <c r="P47" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="P47" s="3" t="s">
+      <c r="Q47" s="3" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="R47" s="3" t="s">
         <v>262</v>
       </c>
       <c r="S47" s="3" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="T47" s="4">
         <v>1</v>
       </c>
       <c r="W47" s="3" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>5.4929999999999996E-3</v>
+        <v>1.4449999999999999E-2</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
         <v>263</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>264</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D48" s="4">
-        <v>26477</v>
+        <v>36326</v>
       </c>
       <c r="E48" s="5">
-        <v>563.30316300000004</v>
+        <v>395.07957299999998</v>
       </c>
       <c r="F48" s="4">
-        <v>14914577.8797445</v>
+        <v>14351660.592787201</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>135</v>
+        <v>76</v>
       </c>
       <c r="I48" s="3" t="s">
-        <v>47</v>
+        <v>77</v>
       </c>
       <c r="J48" s="5">
-        <v>340</v>
+        <v>270.58999999999997</v>
       </c>
       <c r="K48" s="5">
-        <v>0.60358262138600305</v>
+        <v>0.68490000144924834</v>
       </c>
       <c r="L48" s="3" t="s">
-        <v>136</v>
+        <v>78</v>
       </c>
       <c r="M48" s="4">
-        <v>9002180.0135210007</v>
+        <v>9829452.3607989997</v>
       </c>
       <c r="N48" s="4">
-        <v>14914577.8797445</v>
+        <v>14351660.592787201</v>
       </c>
       <c r="O48" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="P48" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q48" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="R48" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="S48" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="T48" s="4">
+        <v>1</v>
+      </c>
+      <c r="W48" s="3" t="s">
         <v>263</v>
       </c>
-      <c r="P48" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="6">
-        <v>2.2575999999999999E-2</v>
+        <v>2.2523000000000001E-2</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B49" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D49" s="4">
+        <v>35558</v>
+      </c>
+      <c r="E49" s="5">
+        <v>441.29069800000002</v>
+      </c>
+      <c r="F49" s="4">
+        <v>15691414.6882756</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J49" s="5">
+        <v>302.24</v>
+      </c>
+      <c r="K49" s="5">
+        <v>0.68490000144924834</v>
+      </c>
+      <c r="L49" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M49" s="4">
+        <v>10747049.942740001</v>
+      </c>
+      <c r="N49" s="4">
+        <v>15691414.6882756</v>
+      </c>
+      <c r="O49" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="P49" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="Q49" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="R49" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="S49" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="T49" s="4">
+        <v>1</v>
+      </c>
+      <c r="W49" s="3" t="s">
         <v>268</v>
       </c>
-      <c r="C49" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="X49" s="4">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
       <c r="Z49" s="6">
-        <v>3.9960000000000004E-3</v>
+        <v>2.4625000000000001E-2</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D50" s="4">
+        <v>26477</v>
+      </c>
+      <c r="E50" s="5">
+        <v>470.031656</v>
+      </c>
+      <c r="F50" s="4">
+        <v>12445028.1097386</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="J50" s="5">
+        <v>279.39999999999998</v>
+      </c>
+      <c r="K50" s="5">
+        <v>0.59442804902906743</v>
+      </c>
+      <c r="L50" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="M50" s="4">
+        <v>7397673.779383</v>
+      </c>
+      <c r="N50" s="4">
+        <v>12445028.1097386</v>
+      </c>
+      <c r="O50" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="P50" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="Q50" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="R50" s="3" t="s">
         <v>276</v>
       </c>
-      <c r="B50" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S50" s="3" t="s">
-        <v>282</v>
+        <v>149</v>
       </c>
       <c r="T50" s="4">
         <v>1</v>
       </c>
       <c r="W50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X50" s="4">
         <v>0</v>
       </c>
       <c r="Y50" s="4">
         <v>0</v>
       </c>
       <c r="Z50" s="6">
-        <v>6.1349999999999998E-3</v>
+        <v>1.9531E-2</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D51" s="4">
-        <v>48871</v>
+        <v>1776</v>
       </c>
       <c r="E51" s="5">
-        <v>292.878692</v>
+        <v>2554.8847609999998</v>
       </c>
       <c r="F51" s="4">
-        <v>14313274.5667578</v>
+        <v>4537475.3143843198</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="I51" s="3" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="J51" s="5">
-        <v>208.72</v>
+        <v>2441.9899999999998</v>
       </c>
       <c r="K51" s="5">
-        <v>0.71264999928449935</v>
+        <v>0.95581219070395418</v>
       </c>
       <c r="L51" s="3" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="M51" s="4">
-        <v>10200355.109758001</v>
+        <v>4336974.2205060003</v>
       </c>
       <c r="N51" s="4">
-        <v>14313274.5667578</v>
+        <v>4537475.3143843198</v>
       </c>
       <c r="O51" s="3" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="P51" s="3" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="Q51" s="3" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="R51" s="3" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="S51" s="3" t="s">
-        <v>77</v>
+        <v>281</v>
       </c>
       <c r="T51" s="4">
         <v>1</v>
       </c>
       <c r="W51" s="3" t="s">
-        <v>34</v>
+        <v>282</v>
       </c>
       <c r="X51" s="4">
         <v>0</v>
       </c>
       <c r="Y51" s="4">
         <v>0</v>
       </c>
       <c r="Z51" s="6">
-        <v>2.1666000000000001E-2</v>
+        <v>7.1209999999999997E-3</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D52" s="4">
-        <v>2308</v>
+        <v>61416</v>
       </c>
       <c r="E52" s="5">
-        <v>2043.465064</v>
+        <v>50.021647000000002</v>
       </c>
       <c r="F52" s="4">
-        <v>4716317.37464392</v>
+        <v>3072129.46943495</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>289</v>
+        <v>61</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="J52" s="5">
-        <v>1233.4000000000001</v>
+        <v>25.98</v>
       </c>
       <c r="K52" s="5">
-        <v>0.60358262138600305</v>
+        <v>0.51937514163684717</v>
       </c>
       <c r="L52" s="3" t="s">
-        <v>290</v>
+        <v>63</v>
       </c>
       <c r="M52" s="4">
-        <v>2846687.2042749999</v>
+        <v>1595587.6783139999</v>
       </c>
       <c r="N52" s="4">
-        <v>4716317.37464392</v>
+        <v>3072129.46943495</v>
       </c>
       <c r="O52" s="3" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="P52" s="3" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="Q52" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="R52" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="S52" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="R52" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T52" s="4">
         <v>1</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
         <v>0</v>
       </c>
       <c r="Y52" s="4">
         <v>0</v>
       </c>
       <c r="Z52" s="6">
-        <v>7.1390000000000004E-3</v>
+        <v>4.8209999999999998E-3</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D53" s="4">
-        <v>9231</v>
+        <v>56761</v>
       </c>
       <c r="E53" s="5">
-        <v>184.73030199999999</v>
+        <v>81.893848000000006</v>
       </c>
       <c r="F53" s="4">
-        <v>1705245.42138497</v>
+        <v>4648376.6652883599</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>162</v>
+        <v>289</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="J53" s="5">
-        <v>111.5</v>
+        <v>48.68</v>
       </c>
       <c r="K53" s="5">
-        <v>0.60358262138600305</v>
+        <v>0.59442804902906743</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>163</v>
+        <v>290</v>
       </c>
       <c r="M53" s="4">
-        <v>1029256.501546</v>
+        <v>2763125.4722989998</v>
       </c>
       <c r="N53" s="4">
-        <v>1705245.42138497</v>
+        <v>4648376.6652883599</v>
       </c>
       <c r="O53" s="3" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="P53" s="3" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>246</v>
+        <v>99</v>
       </c>
       <c r="R53" s="3" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>166</v>
+        <v>293</v>
       </c>
       <c r="T53" s="4">
         <v>1</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X53" s="4">
         <v>0</v>
       </c>
       <c r="Y53" s="4">
         <v>0</v>
       </c>
       <c r="Z53" s="6">
-        <v>2.581E-3</v>
+        <v>7.2950000000000003E-3</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D54" s="4">
-        <v>280113</v>
+        <v>43260</v>
       </c>
       <c r="E54" s="5">
-        <v>42.975614</v>
+        <v>289.51671700000003</v>
       </c>
       <c r="F54" s="4">
-        <v>12038028.039743099</v>
+        <v>12524493.2106876</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>51</v>
+        <v>76</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="J54" s="5">
-        <v>22.78</v>
+        <v>198.29</v>
       </c>
       <c r="K54" s="5">
-        <v>0.53006805755818209</v>
+        <v>0.68490000144924834</v>
       </c>
       <c r="L54" s="3" t="s">
-        <v>53</v>
+        <v>78</v>
       </c>
       <c r="M54" s="4">
-        <v>6380974.1398569997</v>
+        <v>8578025.4181510005</v>
       </c>
       <c r="N54" s="4">
-        <v>12038028.039743099</v>
+        <v>12524493.2106876</v>
       </c>
       <c r="O54" s="3" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="P54" s="3" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="Q54" s="3" t="s">
-        <v>89</v>
+        <v>116</v>
       </c>
       <c r="R54" s="3" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="T54" s="4">
         <v>1</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X54" s="4">
         <v>0</v>
       </c>
       <c r="Y54" s="4">
         <v>0</v>
       </c>
       <c r="Z54" s="6">
-        <v>1.8221999999999999E-2</v>
+        <v>1.9654999999999999E-2</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D55" s="4">
-        <v>162343</v>
+        <v>9231</v>
       </c>
       <c r="E55" s="5">
-        <v>30.733158</v>
+        <v>163.434414</v>
       </c>
       <c r="F55" s="4">
-        <v>4989313.0581000298</v>
+        <v>1508663.07363119</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>135</v>
+        <v>172</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="J55" s="5">
-        <v>18.55</v>
+        <v>97.15</v>
       </c>
       <c r="K55" s="5">
-        <v>0.60358262138600305</v>
+        <v>0.59442804902906743</v>
       </c>
       <c r="L55" s="3" t="s">
-        <v>136</v>
+        <v>173</v>
       </c>
       <c r="M55" s="4">
-        <v>3011462.6545230001</v>
+        <v>896791.64749999996</v>
       </c>
       <c r="N55" s="4">
-        <v>4989313.0581000298</v>
+        <v>1508663.07363119</v>
       </c>
       <c r="O55" s="3" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="P55" s="3" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="Q55" s="3" t="s">
-        <v>106</v>
+        <v>261</v>
       </c>
       <c r="R55" s="3" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>139</v>
+        <v>176</v>
       </c>
       <c r="T55" s="4">
         <v>1</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X55" s="4">
         <v>0</v>
       </c>
       <c r="Y55" s="4">
         <v>0</v>
       </c>
       <c r="Z55" s="6">
-        <v>7.5519999999999997E-3</v>
+        <v>2.3670000000000002E-3</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D56" s="4">
-        <v>1652177</v>
+        <v>280113</v>
       </c>
       <c r="E56" s="5">
-        <v>7.653734</v>
+        <v>40.144393000000001</v>
       </c>
       <c r="F56" s="4">
-        <v>12645323.545297099</v>
+        <v>11244966.452233801</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H56" s="3" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="J56" s="5">
-        <v>4.0570000000000004</v>
+        <v>20.85</v>
       </c>
       <c r="K56" s="5">
-        <v>0.53006805755818209</v>
+        <v>0.51937514163684717</v>
       </c>
       <c r="L56" s="3" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M56" s="4">
-        <v>6702882.0888499999</v>
+        <v>5840356.0438299999</v>
       </c>
       <c r="N56" s="4">
-        <v>12645323.545297099</v>
+        <v>11244966.452233801</v>
       </c>
       <c r="O56" s="3" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="P56" s="3" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="R56" s="3" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="S56" s="3" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="T56" s="4">
         <v>1</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X56" s="4">
         <v>0</v>
       </c>
       <c r="Y56" s="4">
         <v>0</v>
       </c>
       <c r="Z56" s="6">
-        <v>1.9140999999999998E-2</v>
+        <v>1.7646999999999999E-2</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D57" s="4">
-        <v>70420</v>
+        <v>162343</v>
       </c>
       <c r="E57" s="5">
-        <v>52.753549</v>
+        <v>29.053138000000001</v>
       </c>
       <c r="F57" s="4">
-        <v>3714904.9198771301</v>
+        <v>4716573.5310877403</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>312</v>
+        <v>145</v>
       </c>
       <c r="I57" s="3" t="s">
-        <v>313</v>
+        <v>57</v>
       </c>
       <c r="J57" s="5">
-        <v>237.9</v>
+        <v>17.27</v>
       </c>
       <c r="K57" s="5">
-        <v>4.5096491610203602</v>
+        <v>0.59442804902906743</v>
       </c>
       <c r="L57" s="3" t="s">
-        <v>314</v>
+        <v>146</v>
       </c>
       <c r="M57" s="4">
-        <v>16752917.855194001</v>
+        <v>2803663.602186</v>
       </c>
       <c r="N57" s="4">
-        <v>3714904.9198771301</v>
+        <v>4716573.5310877403</v>
       </c>
       <c r="O57" s="3" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="P57" s="3" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="Q57" s="3" t="s">
-        <v>75</v>
+        <v>116</v>
       </c>
       <c r="R57" s="3" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="S57" s="3" t="s">
-        <v>317</v>
+        <v>149</v>
       </c>
       <c r="T57" s="4">
         <v>1</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X57" s="4">
         <v>0</v>
       </c>
       <c r="Y57" s="4">
         <v>0</v>
       </c>
       <c r="Z57" s="6">
-        <v>5.6230000000000004E-3</v>
+        <v>7.4019999999999997E-3</v>
       </c>
     </row>
     <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D58" s="4">
-        <v>29301</v>
+        <v>1652177</v>
       </c>
       <c r="E58" s="5">
-        <v>22.166965000000001</v>
+        <v>7.1971100000000003</v>
       </c>
       <c r="F58" s="4">
-        <v>649514.23705535999</v>
+        <v>11890899.5143907</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H58" s="3" t="s">
-        <v>289</v>
+        <v>61</v>
       </c>
       <c r="I58" s="3" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="J58" s="5">
-        <v>11.75</v>
+        <v>3.738</v>
       </c>
       <c r="K58" s="5">
-        <v>0.53006805755818209</v>
+        <v>0.51937514163684717</v>
       </c>
       <c r="L58" s="3" t="s">
-        <v>290</v>
+        <v>63</v>
       </c>
       <c r="M58" s="4">
-        <v>344286.749992</v>
+        <v>6175837.6194759998</v>
       </c>
       <c r="N58" s="4">
-        <v>649514.23705535999</v>
+        <v>11890899.5143907</v>
       </c>
       <c r="O58" s="3" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="P58" s="3" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="Q58" s="3" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="R58" s="3" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="S58" s="3" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="T58" s="4">
         <v>1</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X58" s="4">
         <v>0</v>
       </c>
       <c r="Y58" s="4">
         <v>0</v>
       </c>
       <c r="Z58" s="6">
-        <v>9.8299999999999993E-4</v>
+        <v>1.8661000000000001E-2</v>
       </c>
     </row>
     <row r="59" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D59" s="4">
-        <v>129419</v>
+        <v>33739</v>
       </c>
       <c r="E59" s="5">
-        <v>103.137699</v>
+        <v>51.982840000000003</v>
       </c>
       <c r="F59" s="4">
-        <v>13347977.9227509</v>
+        <v>1753849.0253451699</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J59" s="5">
-        <v>54.67</v>
+        <v>230.9</v>
       </c>
       <c r="K59" s="5">
-        <v>0.53006805755818209</v>
+        <v>4.4418504038086208</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M59" s="4">
-        <v>7075336.7298419997</v>
+        <v>7790335.0014479998</v>
       </c>
       <c r="N59" s="4">
-        <v>13347977.9227509</v>
+        <v>1753849.0253451699</v>
       </c>
       <c r="O59" s="3" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
       <c r="P59" s="3" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="Q59" s="3" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="R59" s="3" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="S59" s="3" t="s">
-        <v>96</v>
+        <v>318</v>
       </c>
       <c r="T59" s="4">
         <v>1</v>
       </c>
       <c r="W59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X59" s="4">
         <v>0</v>
       </c>
       <c r="Y59" s="4">
         <v>0</v>
       </c>
       <c r="Z59" s="6">
-        <v>2.0204E-2</v>
+        <v>2.7520000000000001E-3</v>
       </c>
     </row>
     <row r="60" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>328</v>
+        <v>81</v>
       </c>
       <c r="D60" s="4">
-        <v>-274357.53000000003</v>
+        <v>129419</v>
       </c>
       <c r="E60" s="5">
-        <v>1</v>
+        <v>80.847149999999999</v>
       </c>
       <c r="F60" s="4">
-        <v>-274357.53000000003</v>
+        <v>10463157.299236299</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>329</v>
+        <v>82</v>
       </c>
       <c r="H60" s="3" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I60" s="3" t="s">
-        <v>32</v>
+        <v>62</v>
       </c>
       <c r="J60" s="5">
-        <v>1</v>
+        <v>41.99</v>
       </c>
       <c r="K60" s="5">
-        <v>1</v>
+        <v>0.51937514163684717</v>
       </c>
       <c r="L60" s="3" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="M60" s="4">
-        <v>-274357.53000000003</v>
+        <v>5434303.8042590003</v>
       </c>
       <c r="N60" s="4">
-        <v>-274357.53000000003</v>
+        <v>10463157.299236299</v>
       </c>
       <c r="O60" s="3" t="s">
-        <v>34</v>
+        <v>319</v>
       </c>
       <c r="P60" s="3" t="s">
-        <v>34</v>
+        <v>321</v>
       </c>
       <c r="Q60" s="3" t="s">
-        <v>34</v>
+        <v>104</v>
       </c>
       <c r="R60" s="3" t="s">
-        <v>34</v>
+        <v>322</v>
       </c>
       <c r="S60" s="3" t="s">
-        <v>35</v>
+        <v>106</v>
       </c>
       <c r="T60" s="4">
         <v>1</v>
       </c>
       <c r="W60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X60" s="4">
         <v>0</v>
       </c>
       <c r="Y60" s="4">
         <v>0</v>
       </c>
       <c r="Z60" s="6">
-        <v>-4.15E-4</v>
+        <v>1.6420000000000001E-2</v>
       </c>
     </row>
     <row r="61" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="D61" s="4">
-        <v>-52746.57</v>
+        <v>-297592.84000000003</v>
       </c>
       <c r="E61" s="5">
         <v>1</v>
       </c>
       <c r="F61" s="4">
-        <v>-52746.57</v>
+        <v>-297592.84000000003</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I61" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J61" s="5">
         <v>1</v>
       </c>
       <c r="K61" s="5">
         <v>1</v>
       </c>
       <c r="L61" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M61" s="4">
-        <v>-52746.57</v>
+        <v>-297592.84000000003</v>
       </c>
       <c r="N61" s="4">
-        <v>-52746.57</v>
+        <v>-297592.84000000003</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P61" s="3" t="s">
-        <v>330</v>
+        <v>34</v>
       </c>
       <c r="Q61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S61" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T61" s="4">
         <v>1</v>
       </c>
       <c r="W61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X61" s="4">
         <v>0</v>
       </c>
       <c r="Y61" s="4">
         <v>0</v>
       </c>
       <c r="Z61" s="6">
-        <v>-7.8999999999999996E-5</v>
-[...4 lines deleted...]
-        <v>332</v>
+        <v>-4.6700000000000002E-4</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A62" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="D62" s="4">
+        <v>-52746.57</v>
+      </c>
+      <c r="E62" s="5">
+        <v>1</v>
+      </c>
+      <c r="F62" s="4">
+        <v>-52746.57</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I62" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J62" s="5">
+        <v>1</v>
+      </c>
+      <c r="K62" s="5">
+        <v>1</v>
+      </c>
+      <c r="L62" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M62" s="4">
+        <v>-52746.57</v>
+      </c>
+      <c r="N62" s="4">
+        <v>-52746.57</v>
+      </c>
+      <c r="O62" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P62" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="Q62" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R62" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S62" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="T62" s="4">
+        <v>1</v>
+      </c>
+      <c r="W62" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X62" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y62" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z62" s="6">
+        <v>-8.2000000000000001E-5</v>
       </c>
     </row>
     <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
     </row>
     <row r="66" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
     </row>
     <row r="67" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
     </row>
     <row r="68" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
-        <v>337</v>
+        <v>333</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A69" s="3" t="s">
+        <v>334</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>February</vt:lpstr>
+      <vt:lpstr>March</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>