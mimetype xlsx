--- v1 (2026-05-05)
+++ v2 (2026-06-24)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_03\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_04\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FC176EF4-6555-4A69-8C4C-55AA57F06E78}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6CE16197-68B1-4CD0-9AD8-61959430E07A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1950" yWindow="2325" windowWidth="11520" windowHeight="8265" xr2:uid="{31EC3D67-CE71-4714-A85D-318526D49708}"/>
+    <workbookView xWindow="1560" yWindow="1860" windowWidth="11520" windowHeight="8265" xr2:uid="{AB1ED3F6-E374-4329-AE2A-FC12458FB376}"/>
   </bookViews>
   <sheets>
-    <sheet name="March" sheetId="1" r:id="rId1"/>
+    <sheet name="April" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="800" uniqueCount="335">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="761" uniqueCount="323">
   <si>
     <t>GMO Quality Trust</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -169,563 +169,542 @@
   <si>
     <t>AUDTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (AUD)</t>
   </si>
   <si>
     <t>Trade Date Cash</t>
   </si>
   <si>
     <t>CADTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (CAD)</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
-    <t>CHFTCash</t>
-[...2 lines deleted...]
-    <t>Trade Date Cash (CHF)</t>
+    <t>EURTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (EUR)</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>EU</t>
+  </si>
+  <si>
+    <t>GBPTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (GBP)</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>GB</t>
+  </si>
+  <si>
+    <t>HKDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (HKD)</t>
+  </si>
+  <si>
+    <t>Hong Kong</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>TWDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (TWD)</t>
+  </si>
+  <si>
+    <t>Taiwan</t>
+  </si>
+  <si>
+    <t>TWD</t>
+  </si>
+  <si>
+    <t>TW</t>
+  </si>
+  <si>
+    <t>USDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (USD)</t>
+  </si>
+  <si>
+    <t>United States</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>US</t>
+  </si>
+  <si>
+    <t>002824100</t>
+  </si>
+  <si>
+    <t>Abbott Laboratories</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>Common Stock</t>
+  </si>
+  <si>
+    <t>2002305</t>
+  </si>
+  <si>
+    <t>ABT</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>US0028241000</t>
+  </si>
+  <si>
+    <t>XNYS</t>
+  </si>
+  <si>
+    <t>02079K305</t>
+  </si>
+  <si>
+    <t>Alphabet Inc-Cl A</t>
+  </si>
+  <si>
+    <t>BYVY8G0</t>
+  </si>
+  <si>
+    <t>GOOGL</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>US02079K3059</t>
+  </si>
+  <si>
+    <t>XNGS</t>
+  </si>
+  <si>
+    <t>023135106</t>
+  </si>
+  <si>
+    <t>Amazon.com Inc</t>
+  </si>
+  <si>
+    <t>2000019</t>
+  </si>
+  <si>
+    <t>AMZN</t>
+  </si>
+  <si>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>US0231351067</t>
+  </si>
+  <si>
+    <t>0237400</t>
+  </si>
+  <si>
+    <t>Diageo Plc</t>
+  </si>
+  <si>
+    <t>DGE</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>GB0002374006</t>
+  </si>
+  <si>
+    <t>XLON</t>
+  </si>
+  <si>
+    <t>036752103</t>
+  </si>
+  <si>
+    <t>Elevance Health Inc</t>
+  </si>
+  <si>
+    <t>BSPHGL4</t>
+  </si>
+  <si>
+    <t>ELV</t>
+  </si>
+  <si>
+    <t>US0367521038</t>
+  </si>
+  <si>
+    <t>037833100</t>
+  </si>
+  <si>
+    <t>Apple Inc</t>
+  </si>
+  <si>
+    <t>2046251</t>
+  </si>
+  <si>
+    <t>AAPL</t>
+  </si>
+  <si>
+    <t>Information Technology</t>
+  </si>
+  <si>
+    <t>US0378331005</t>
+  </si>
+  <si>
+    <t>11135F101</t>
+  </si>
+  <si>
+    <t>Broadcom Inc</t>
+  </si>
+  <si>
+    <t>BDZ78H9</t>
+  </si>
+  <si>
+    <t>AVGO</t>
+  </si>
+  <si>
+    <t>US11135F1012</t>
+  </si>
+  <si>
+    <t>125523100</t>
+  </si>
+  <si>
+    <t>The Cigna Group</t>
+  </si>
+  <si>
+    <t>BHJ0775</t>
+  </si>
+  <si>
+    <t>CI</t>
+  </si>
+  <si>
+    <t>US1255231003</t>
+  </si>
+  <si>
+    <t>191216100</t>
+  </si>
+  <si>
+    <t>Coca-Cola Co/The</t>
+  </si>
+  <si>
+    <t>2206657</t>
+  </si>
+  <si>
+    <t>KO</t>
+  </si>
+  <si>
+    <t>US1912161007</t>
+  </si>
+  <si>
+    <t>21036P108</t>
+  </si>
+  <si>
+    <t>Constellation Brands Inc-A</t>
+  </si>
+  <si>
+    <t>2170473</t>
+  </si>
+  <si>
+    <t>STZ</t>
+  </si>
+  <si>
+    <t>US21036P1084</t>
+  </si>
+  <si>
+    <t>30303M102</t>
+  </si>
+  <si>
+    <t>Meta Platforms Inc-Class A</t>
+  </si>
+  <si>
+    <t>B7TL820</t>
+  </si>
+  <si>
+    <t>META</t>
+  </si>
+  <si>
+    <t>US30303M1027</t>
+  </si>
+  <si>
+    <t>4061412</t>
+  </si>
+  <si>
+    <t>Lvmh Moet Hennessy Louis Vui</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>FR</t>
+  </si>
+  <si>
+    <t>MC</t>
+  </si>
+  <si>
+    <t>FR0000121014</t>
+  </si>
+  <si>
+    <t>XPAR</t>
+  </si>
+  <si>
+    <t>43300A203</t>
+  </si>
+  <si>
+    <t>Hilton Worldwide Holdings In</t>
+  </si>
+  <si>
+    <t>BYVMW06</t>
+  </si>
+  <si>
+    <t>HLT</t>
+  </si>
+  <si>
+    <t>US43300A2033</t>
+  </si>
+  <si>
+    <t>46120E602</t>
+  </si>
+  <si>
+    <t>Intuitive Surgical Inc</t>
+  </si>
+  <si>
+    <t>2871301</t>
+  </si>
+  <si>
+    <t>ISRG</t>
+  </si>
+  <si>
+    <t>US46120E6023</t>
+  </si>
+  <si>
+    <t>478160104</t>
+  </si>
+  <si>
+    <t>Johnson &amp; Johnson</t>
+  </si>
+  <si>
+    <t>2475833</t>
+  </si>
+  <si>
+    <t>JNJ</t>
+  </si>
+  <si>
+    <t>US4781601046</t>
+  </si>
+  <si>
+    <t>482480100</t>
+  </si>
+  <si>
+    <t>Kla Corp</t>
+  </si>
+  <si>
+    <t>2480138</t>
+  </si>
+  <si>
+    <t>KLAC</t>
+  </si>
+  <si>
+    <t>US4824801009</t>
+  </si>
+  <si>
+    <t>4846288</t>
+  </si>
+  <si>
+    <t>Sap Se</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>SAP</t>
+  </si>
+  <si>
+    <t>DE0007164600</t>
+  </si>
+  <si>
+    <t>XETR</t>
+  </si>
+  <si>
+    <t>512807306</t>
+  </si>
+  <si>
+    <t>Lam Research Corp</t>
+  </si>
+  <si>
+    <t>BSML4N7</t>
+  </si>
+  <si>
+    <t>LRCX</t>
+  </si>
+  <si>
+    <t>US5128073062</t>
+  </si>
+  <si>
+    <t>532457108</t>
+  </si>
+  <si>
+    <t>Eli Lilly &amp; Co</t>
+  </si>
+  <si>
+    <t>2516152</t>
+  </si>
+  <si>
+    <t>LLY</t>
+  </si>
+  <si>
+    <t>US5324571083</t>
+  </si>
+  <si>
+    <t>57636Q104</t>
+  </si>
+  <si>
+    <t>Mastercard Inc - A</t>
+  </si>
+  <si>
+    <t>B121557</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>Financials</t>
+  </si>
+  <si>
+    <t>US57636Q1040</t>
+  </si>
+  <si>
+    <t>58933Y105</t>
+  </si>
+  <si>
+    <t>Merck &amp; Co. Inc.</t>
+  </si>
+  <si>
+    <t>2778844</t>
+  </si>
+  <si>
+    <t>MRK</t>
+  </si>
+  <si>
+    <t>US58933Y1055</t>
+  </si>
+  <si>
+    <t>594918104</t>
+  </si>
+  <si>
+    <t>Microsoft Corp</t>
+  </si>
+  <si>
+    <t>2588173</t>
+  </si>
+  <si>
+    <t>MSFT</t>
+  </si>
+  <si>
+    <t>US5949181045</t>
+  </si>
+  <si>
+    <t>64110L106</t>
+  </si>
+  <si>
+    <t>Netflix Inc</t>
+  </si>
+  <si>
+    <t>2857817</t>
+  </si>
+  <si>
+    <t>NFLX</t>
+  </si>
+  <si>
+    <t>US64110L1061</t>
+  </si>
+  <si>
+    <t>6889106</t>
+  </si>
+  <si>
+    <t>Taiwan Semiconductor Manufac</t>
+  </si>
+  <si>
+    <t>2330</t>
+  </si>
+  <si>
+    <t>TW0002330008</t>
+  </si>
+  <si>
+    <t>XTAI</t>
+  </si>
+  <si>
+    <t>7123870</t>
+  </si>
+  <si>
+    <t>Nestle Sa-Reg</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
-    <t>DKKTCash</t>
-[...496 lines deleted...]
-  <si>
     <t>NESN</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>XSWX</t>
   </si>
   <si>
     <t>74834L100</t>
   </si>
   <si>
     <t>Quest Diagnostics Inc</t>
   </si>
   <si>
     <t>2702791</t>
   </si>
   <si>
     <t>DGX</t>
   </si>
   <si>
     <t>US74834L1008</t>
   </si>
   <si>
     <t>79466L302</t>
@@ -977,65 +956,50 @@
     <t>GB00BD6K4575</t>
   </si>
   <si>
     <t>BM8H5Y5</t>
   </si>
   <si>
     <t>Dassault Systemes Se</t>
   </si>
   <si>
     <t>DSY</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>BMX86B7</t>
   </si>
   <si>
     <t>Haleon Plc</t>
   </si>
   <si>
     <t>HLN</t>
   </si>
   <si>
     <t>GB00BMX86B70</t>
-  </si>
-[...13 lines deleted...]
-    <t>XCSE</t>
   </si>
   <si>
     <t>BVZK7T9</t>
   </si>
   <si>
     <t>Unilever Plc</t>
   </si>
   <si>
     <t>ULVR</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>AUDAccExp</t>
   </si>
   <si>
     <t>ACCRUED EXPENSES</t>
   </si>
   <si>
     <t>Other Instruments</t>
   </si>
   <si>
     <t>Other Liabilities</t>
   </si>
@@ -1435,92 +1399,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A4729E2-0ECA-4E16-84DF-ECE1D1846112}">
-  <dimension ref="A1:Z69"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{234A764E-5E22-410A-A8B8-7858BC624216}">
+  <dimension ref="A1:Z66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="3"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46112</v>
+        <v>46142</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -1570,4451 +1534,4229 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>164275.97</v>
+        <v>233972.48000000001</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>164275.97</v>
+        <v>233972.48000000001</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>164275.97</v>
+        <v>233972.48000000001</v>
       </c>
       <c r="N4" s="4">
-        <v>164275.97</v>
+        <v>233972.48000000001</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>2.5700000000000001E-4</v>
+        <v>3.5199999999999999E-4</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>228776.88</v>
+        <v>471741.27</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="4">
-        <v>228776.88</v>
+        <v>471741.27</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="4">
-        <v>228776.88</v>
+        <v>471741.27</v>
       </c>
       <c r="N5" s="4">
-        <v>228776.88</v>
+        <v>471741.27</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>3.59E-4</v>
+        <v>7.1000000000000002E-4</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>2094.61</v>
+        <v>2094.5700000000002</v>
       </c>
       <c r="E6" s="5">
-        <v>1.0462309999999999</v>
+        <v>1.0219069999999999</v>
       </c>
       <c r="F6" s="4">
-        <v>2191.4451509999999</v>
+        <v>2140.4552714199999</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
-        <v>0.95581219070395418</v>
+        <v>0.9785628487420629</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4">
-        <v>2094.6099899999999</v>
+        <v>2094.5700080000001</v>
       </c>
       <c r="N6" s="4">
-        <v>2191.4451509999999</v>
+        <v>2140.4552714199999</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
         <v>3.0000000000000001E-6</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>817.4</v>
+        <v>-1441322.36</v>
       </c>
       <c r="E7" s="5">
-        <v>1.817021</v>
+        <v>1.631616</v>
       </c>
       <c r="F7" s="4">
-        <v>1485.23290288</v>
+        <v>-2351683.9757952499</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>0.55035139606427863</v>
+        <v>0.61288947632302238</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4">
-        <v>817.40000099999997</v>
+        <v>-1441322.3604019999</v>
       </c>
       <c r="N7" s="4">
-        <v>1485.23290288</v>
+        <v>-2351683.9757952499</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>1.9999999999999999E-6</v>
+        <v>-3.542E-3</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
-        <v>5218992.63</v>
+        <v>80956.69</v>
       </c>
       <c r="E8" s="5">
-        <v>0.225131</v>
+        <v>1.890048</v>
       </c>
       <c r="F8" s="4">
-        <v>1174959.10251783</v>
+        <v>153012.02894012001</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>4.4418504038086208</v>
+        <v>0.52908709476736626</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4">
-        <v>5218992.5639770003</v>
+        <v>80956.689855999997</v>
       </c>
       <c r="N8" s="4">
-        <v>1174959.10251783</v>
+        <v>153012.02894012001</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>1.843E-3</v>
+        <v>2.3000000000000001E-4</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
-        <v>7220.59</v>
+        <v>0.46</v>
       </c>
       <c r="E9" s="5">
-        <v>1.6822889999999999</v>
+        <v>0.17755399999999999</v>
       </c>
       <c r="F9" s="4">
-        <v>12147.12191269</v>
+        <v>8.1675059999999994E-2</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>56</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>0.59442804902906743</v>
+        <v>5.6320744839597667</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4">
-        <v>7220.5899790000003</v>
+        <v>0.46</v>
       </c>
       <c r="N9" s="4">
-        <v>12147.12191269</v>
+        <v>8.1675059999999994E-2</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>1.9000000000000001E-5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="4">
-        <v>52440.58</v>
+        <v>527</v>
       </c>
       <c r="E10" s="5">
-        <v>1.9253910000000001</v>
+        <v>4.3899000000000001E-2</v>
       </c>
       <c r="F10" s="4">
-        <v>100968.59811067001</v>
+        <v>23.134763759999998</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>62</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>0.51937514163684717</v>
+        <v>22.77957255498875</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4">
-        <v>52440.579943999997</v>
+        <v>527.00002900000004</v>
       </c>
       <c r="N10" s="4">
-        <v>100968.59811067001</v>
+        <v>23.134763759999998</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>1.5799999999999999E-4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="4">
-        <v>0.46</v>
+        <v>12376594.26</v>
       </c>
       <c r="E11" s="5">
-        <v>0.186228</v>
+        <v>1.390917</v>
       </c>
       <c r="F11" s="4">
-        <v>8.5665019999999995E-2</v>
+        <v>17214819.194658801</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J11" s="5">
         <v>1</v>
       </c>
       <c r="K11" s="5">
-        <v>5.3697528587356027</v>
+        <v>0.71894999998238573</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4">
-        <v>0.45999899999999999</v>
+        <v>12376594.259695999</v>
       </c>
       <c r="N11" s="4">
-        <v>8.5665019999999995E-2</v>
+        <v>17214819.194658801</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>0</v>
+        <v>2.5929000000000001E-2</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>70</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>29</v>
+        <v>71</v>
       </c>
       <c r="D12" s="4">
-        <v>1681845.63</v>
+        <v>100652</v>
       </c>
       <c r="E12" s="5">
-        <v>4.5670000000000002E-2</v>
+        <v>126.28138300000001</v>
       </c>
       <c r="F12" s="4">
-        <v>76809.745941460002</v>
+        <v>12710473.7186174</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="J12" s="5">
-        <v>1</v>
+        <v>90.79</v>
       </c>
       <c r="K12" s="5">
-        <v>21.896255105385581</v>
+        <v>0.71894999998238573</v>
       </c>
       <c r="L12" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="M12" s="4">
+        <v>9138195.0797760002</v>
+      </c>
+      <c r="N12" s="4">
+        <v>12710473.7186174</v>
+      </c>
+      <c r="O12" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="M12" s="4">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="3" t="s">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="Q12" s="3" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="R12" s="3" t="s">
-        <v>34</v>
+        <v>76</v>
       </c>
       <c r="S12" s="3" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>1.2E-4</v>
+        <v>1.9144000000000001E-2</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>29</v>
+        <v>71</v>
       </c>
       <c r="D13" s="4">
-        <v>8754827.0700000003</v>
+        <v>71675</v>
       </c>
       <c r="E13" s="5">
-        <v>1.460067</v>
+        <v>535.22498099999996</v>
       </c>
       <c r="F13" s="4">
-        <v>12782635.523434</v>
+        <v>38362250.504207402</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="J13" s="5">
-        <v>1</v>
+        <v>384.8</v>
       </c>
       <c r="K13" s="5">
-        <v>0.68490000144924834</v>
+        <v>0.71894999998238573</v>
       </c>
       <c r="L13" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="M13" s="4">
+        <v>27580539.999324001</v>
+      </c>
+      <c r="N13" s="4">
+        <v>38362250.504207402</v>
+      </c>
+      <c r="O13" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="P13" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q13" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="R13" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="S13" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="T13" s="4">
+        <v>1</v>
+      </c>
+      <c r="W13" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="M13" s="4">
-[...25 lines deleted...]
-      </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>2.0060000000000001E-2</v>
+        <v>5.7780999999999999E-2</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D14" s="4">
-        <v>100652</v>
+        <v>68996</v>
       </c>
       <c r="E14" s="5">
-        <v>149.90509499999999</v>
+        <v>368.67654199999998</v>
       </c>
       <c r="F14" s="4">
-        <v>15088247.6857935</v>
+        <v>25437206.704221301</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H14" s="3" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="J14" s="5">
-        <v>102.67</v>
+        <v>265.06</v>
       </c>
       <c r="K14" s="5">
-        <v>0.68490000144924834</v>
+        <v>0.71894999998238573</v>
       </c>
       <c r="L14" s="3" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="M14" s="4">
-        <v>10333940.861865999</v>
+        <v>18288079.759551</v>
       </c>
       <c r="N14" s="4">
-        <v>15088247.6857935</v>
+        <v>25437206.704221301</v>
       </c>
       <c r="O14" s="3" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="P14" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q14" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="R14" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="S14" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="Q14" s="3" t="s">
+      <c r="T14" s="4">
+        <v>1</v>
+      </c>
+      <c r="W14" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="R14" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>2.3678999999999999E-2</v>
+        <v>3.8313E-2</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D15" s="4">
-        <v>77279</v>
+        <v>213757</v>
       </c>
       <c r="E15" s="5">
-        <v>419.85691300000002</v>
+        <v>27.802606000000001</v>
       </c>
       <c r="F15" s="4">
-        <v>32446122.412030902</v>
+        <v>5943001.6258564396</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>77</v>
+        <v>52</v>
       </c>
       <c r="J15" s="5">
-        <v>287.56</v>
+        <v>14.71</v>
       </c>
       <c r="K15" s="5">
-        <v>0.68490000144924834</v>
+        <v>0.52908709476736626</v>
       </c>
       <c r="L15" s="3" t="s">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="M15" s="4">
-        <v>22222349.287021998</v>
+        <v>3144365.4644220001</v>
       </c>
       <c r="N15" s="4">
-        <v>32446122.412030902</v>
+        <v>5943001.6258564396</v>
       </c>
       <c r="O15" s="3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="P15" s="3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="Q15" s="3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="R15" s="3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="S15" s="3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
-        <v>88</v>
+        <v>34</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>5.092E-2</v>
+        <v>8.9510000000000006E-3</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D16" s="4">
-        <v>68996</v>
+        <v>21633</v>
       </c>
       <c r="E16" s="5">
-        <v>304.088187</v>
+        <v>523.56909399999995</v>
       </c>
       <c r="F16" s="4">
-        <v>20980868.6231566</v>
+        <v>11326370.2065512</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="I16" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J16" s="5">
+        <v>376.42</v>
+      </c>
+      <c r="K16" s="5">
+        <v>0.71894999998238573</v>
+      </c>
+      <c r="L16" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="M16" s="4">
+        <v>8143093.8597999997</v>
+      </c>
+      <c r="N16" s="4">
+        <v>11326370.2065512</v>
+      </c>
+      <c r="O16" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="P16" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q16" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R16" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="S16" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="J16" s="5">
-[...14 lines deleted...]
-      <c r="O16" s="3" t="s">
+      <c r="T16" s="4">
+        <v>1</v>
+      </c>
+      <c r="W16" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="P16" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>3.2926999999999998E-2</v>
+        <v>1.7059000000000001E-2</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B17" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D17" s="4">
+        <v>77941</v>
+      </c>
+      <c r="E17" s="5">
+        <v>377.42541199999999</v>
+      </c>
+      <c r="F17" s="4">
+        <v>29416914.041310102</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J17" s="5">
+        <v>271.35000000000002</v>
+      </c>
+      <c r="K17" s="5">
+        <v>0.71894999998238573</v>
+      </c>
+      <c r="L17" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="M17" s="4">
+        <v>21149290.349481001</v>
+      </c>
+      <c r="N17" s="4">
+        <v>29416914.041310102</v>
+      </c>
+      <c r="O17" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="P17" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q17" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="R17" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="S17" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="T17" s="4">
+        <v>1</v>
+      </c>
+      <c r="W17" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="C17" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>9.0159999999999997E-3</v>
+        <v>4.4308E-2</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B18" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D18" s="4">
+        <v>36955</v>
+      </c>
+      <c r="E18" s="5">
+        <v>580.61061299999994</v>
+      </c>
+      <c r="F18" s="4">
+        <v>21456465.192294199</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J18" s="5">
+        <v>417.43</v>
+      </c>
+      <c r="K18" s="5">
+        <v>0.71894999998238573</v>
+      </c>
+      <c r="L18" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="M18" s="4">
+        <v>15426125.649622001</v>
+      </c>
+      <c r="N18" s="4">
+        <v>21456465.192294199</v>
+      </c>
+      <c r="O18" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="P18" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="Q18" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="R18" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="S18" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="T18" s="4">
+        <v>1</v>
+      </c>
+      <c r="W18" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="C18" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>1.4511E-2</v>
+        <v>3.2316999999999999E-2</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D19" s="4">
-        <v>77941</v>
+        <v>28664</v>
       </c>
       <c r="E19" s="5">
-        <v>370.55044500000002</v>
+        <v>404.172752</v>
       </c>
       <c r="F19" s="4">
-        <v>28881072.258723799</v>
+        <v>11585207.761318499</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H19" s="3" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="J19" s="5">
-        <v>253.79</v>
+        <v>290.58</v>
       </c>
       <c r="K19" s="5">
-        <v>0.68490000144924834</v>
+        <v>0.71894999998238573</v>
       </c>
       <c r="L19" s="3" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="M19" s="4">
-        <v>19780646.431855001</v>
+        <v>8329185.1197950002</v>
       </c>
       <c r="N19" s="4">
-        <v>28881072.258723799</v>
+        <v>11585207.761318499</v>
       </c>
       <c r="O19" s="3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="P19" s="3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="Q19" s="3" t="s">
-        <v>116</v>
+        <v>75</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>117</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>4.5324999999999997E-2</v>
+        <v>1.7448999999999999E-2</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D20" s="4">
-        <v>36955</v>
+        <v>94429</v>
       </c>
       <c r="E20" s="5">
-        <v>451.90538700000002</v>
+        <v>109.548647</v>
       </c>
       <c r="F20" s="4">
-        <v>16700163.600525601</v>
+        <v>10344569.2189999</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H20" s="3" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="J20" s="5">
-        <v>309.51</v>
+        <v>78.760000000000005</v>
       </c>
       <c r="K20" s="5">
-        <v>0.68490000144924834</v>
+        <v>0.71894999998238573</v>
       </c>
       <c r="L20" s="3" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="M20" s="4">
-        <v>11437942.074201999</v>
+        <v>7437228.0398169998</v>
       </c>
       <c r="N20" s="4">
-        <v>16700163.600525601</v>
+        <v>10344569.2189999</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>121</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>122</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>2.6209E-2</v>
+        <v>1.5580999999999999E-2</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D21" s="4">
-        <v>28664</v>
+        <v>46361</v>
       </c>
       <c r="E21" s="5">
-        <v>389.472915</v>
+        <v>217.78983199999999</v>
       </c>
       <c r="F21" s="4">
-        <v>11163851.6571762</v>
+        <v>10096954.419639699</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="J21" s="5">
-        <v>266.75</v>
+        <v>156.58000000000001</v>
       </c>
       <c r="K21" s="5">
-        <v>0.68490000144924834</v>
+        <v>0.71894999998238573</v>
       </c>
       <c r="L21" s="3" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="M21" s="4">
-        <v>7646122.016179</v>
+        <v>7259205.3798219999</v>
       </c>
       <c r="N21" s="4">
-        <v>11163851.6571762</v>
+        <v>10096954.419639699</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="3" t="s">
         <v>126</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>127</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>1.7520000000000001E-2</v>
+        <v>1.5207999999999999E-2</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D22" s="4">
-        <v>94429</v>
+        <v>34396</v>
       </c>
       <c r="E22" s="5">
-        <v>111.03810799999999</v>
+        <v>851.11621100000002</v>
       </c>
       <c r="F22" s="4">
-        <v>10485217.4770039</v>
+        <v>29274993.1984143</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H22" s="3" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="J22" s="5">
-        <v>76.05</v>
+        <v>611.91</v>
       </c>
       <c r="K22" s="5">
-        <v>0.68490000144924834</v>
+        <v>0.71894999998238573</v>
       </c>
       <c r="L22" s="3" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="M22" s="4">
-        <v>7181325.4651950002</v>
+        <v>21047256.359483998</v>
       </c>
       <c r="N22" s="4">
-        <v>10485217.4770039</v>
+        <v>29274993.1984143</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>130</v>
       </c>
       <c r="P22" s="3" t="s">
         <v>131</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>104</v>
+        <v>82</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>132</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>1.6455000000000001E-2</v>
+        <v>4.4094000000000001E-2</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D23" s="4">
-        <v>46361</v>
+        <v>10213</v>
       </c>
       <c r="E23" s="5">
-        <v>219.010074</v>
+        <v>736.511259</v>
       </c>
       <c r="F23" s="4">
-        <v>10153526.062198799</v>
+        <v>7521989.4930245401</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H23" s="3" t="s">
-        <v>76</v>
+        <v>135</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="J23" s="5">
-        <v>150</v>
+        <v>451.4</v>
       </c>
       <c r="K23" s="5">
-        <v>0.68490000144924834</v>
+        <v>0.61288947632302238</v>
       </c>
       <c r="L23" s="3" t="s">
-        <v>78</v>
+        <v>136</v>
       </c>
       <c r="M23" s="4">
-        <v>6954150.0147139998</v>
+        <v>4610148.2012870004</v>
       </c>
       <c r="N23" s="4">
-        <v>10153526.062198799</v>
+        <v>7521989.4930245401</v>
       </c>
       <c r="O23" s="3" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="Q23" s="3" t="s">
-        <v>104</v>
+        <v>89</v>
       </c>
       <c r="R23" s="3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>87</v>
+        <v>139</v>
       </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
-        <v>133</v>
+        <v>34</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>1.5934E-2</v>
+        <v>1.1329000000000001E-2</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D24" s="4">
-        <v>34396</v>
+        <v>14364</v>
       </c>
       <c r="E24" s="5">
-        <v>835.34822399999996</v>
+        <v>450.75457299999999</v>
       </c>
       <c r="F24" s="4">
-        <v>28732637.5821287</v>
+        <v>6474638.6814103797</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H24" s="3" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="I24" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J24" s="5">
+        <v>324.07</v>
+      </c>
+      <c r="K24" s="5">
+        <v>0.71894999998238573</v>
+      </c>
+      <c r="L24" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="M24" s="4">
+        <v>4654941.4798849998</v>
+      </c>
+      <c r="N24" s="4">
+        <v>6474638.6814103797</v>
+      </c>
+      <c r="O24" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="P24" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q24" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="R24" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="S24" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="J24" s="5">
-[...14 lines deleted...]
-      <c r="O24" s="3" t="s">
+      <c r="T24" s="4">
+        <v>1</v>
+      </c>
+      <c r="W24" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="P24" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>4.5092E-2</v>
+        <v>9.7520000000000003E-3</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D25" s="4">
-        <v>10213</v>
+        <v>14307</v>
       </c>
       <c r="E25" s="5">
-        <v>779.068217</v>
+        <v>636.49766999999997</v>
       </c>
       <c r="F25" s="4">
-        <v>7956623.6730325501</v>
+        <v>9106372.1677446105</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H25" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="I25" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J25" s="5">
+        <v>457.61</v>
+      </c>
+      <c r="K25" s="5">
+        <v>0.71894999998238573</v>
+      </c>
+      <c r="L25" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="M25" s="4">
+        <v>6547026.269839</v>
+      </c>
+      <c r="N25" s="4">
+        <v>9106372.1677446105</v>
+      </c>
+      <c r="O25" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="P25" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q25" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R25" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="S25" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="T25" s="4">
+        <v>1</v>
+      </c>
+      <c r="W25" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="I25" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>1.2487E-2</v>
+        <v>1.3716000000000001E-2</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>151</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D26" s="4">
-        <v>24363</v>
+        <v>81472</v>
       </c>
       <c r="E26" s="5">
-        <v>443.97722199999998</v>
+        <v>319.70234399999998</v>
       </c>
       <c r="F26" s="4">
-        <v>10816617.0827857</v>
+        <v>26046789.345573299</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H26" s="3" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="J26" s="5">
-        <v>304.08</v>
+        <v>229.85</v>
       </c>
       <c r="K26" s="5">
-        <v>0.68490000144924834</v>
+        <v>0.71894999998238573</v>
       </c>
       <c r="L26" s="3" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="M26" s="4">
-        <v>7408301.055675</v>
+        <v>18726339.199540999</v>
       </c>
       <c r="N26" s="4">
-        <v>10816617.0827857</v>
+        <v>26046789.345573299</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>152</v>
       </c>
       <c r="P26" s="3" t="s">
         <v>153</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>99</v>
+        <v>75</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>154</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>150</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>1.6975000000000001E-2</v>
+        <v>3.9231000000000002E-2</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>156</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D27" s="4">
-        <v>14307</v>
+        <v>4788</v>
       </c>
       <c r="E27" s="5">
-        <v>673.07636000000002</v>
+        <v>2434.592114</v>
       </c>
       <c r="F27" s="4">
-        <v>9629703.5041611809</v>
+        <v>11656827.039432401</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H27" s="3" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="J27" s="5">
-        <v>460.99</v>
+        <v>1750.35</v>
       </c>
       <c r="K27" s="5">
-        <v>0.68490000144924834</v>
+        <v>0.71894999998238573</v>
       </c>
       <c r="L27" s="3" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="M27" s="4">
-        <v>6595383.9439549996</v>
+        <v>8380675.7997939996</v>
       </c>
       <c r="N27" s="4">
-        <v>9629703.5041611809</v>
+        <v>11656827.039432401</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>157</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>158</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>159</v>
       </c>
       <c r="S27" s="3" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="T27" s="4">
         <v>1</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>1.5112E-2</v>
+        <v>1.7557E-2</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>160</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D28" s="4">
-        <v>81472</v>
+        <v>50492</v>
       </c>
       <c r="E28" s="5">
-        <v>356.89881700000001</v>
+        <v>237.40006299999999</v>
       </c>
       <c r="F28" s="4">
-        <v>29077260.446780499</v>
+        <v>11986803.9603588</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>76</v>
+        <v>162</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="J28" s="5">
-        <v>244.44</v>
+        <v>145.5</v>
       </c>
       <c r="K28" s="5">
-        <v>0.68490000144924834</v>
+        <v>0.61288947632302238</v>
       </c>
       <c r="L28" s="3" t="s">
-        <v>78</v>
+        <v>163</v>
       </c>
       <c r="M28" s="4">
-        <v>19915015.722139999</v>
+        <v>7346586.0020509996</v>
       </c>
       <c r="N28" s="4">
-        <v>29077260.446780499</v>
+        <v>11986803.9603588</v>
       </c>
       <c r="O28" s="3" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="P28" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="R28" s="3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>87</v>
+        <v>166</v>
       </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
-        <v>160</v>
+        <v>34</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>4.5633E-2</v>
+        <v>1.8054000000000001E-2</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D29" s="4">
-        <v>4788</v>
+        <v>75040</v>
       </c>
       <c r="E29" s="5">
-        <v>2149.8174869999998</v>
+        <v>358.66193800000002</v>
       </c>
       <c r="F29" s="4">
-        <v>10293326.1498028</v>
+        <v>26913991.7935878</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H29" s="3" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="I29" s="3" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="J29" s="5">
-        <v>1472.41</v>
+        <v>257.86</v>
       </c>
       <c r="K29" s="5">
-        <v>0.68490000144924834</v>
+        <v>0.71894999998238573</v>
       </c>
       <c r="L29" s="3" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="M29" s="4">
-        <v>7049899.0949170003</v>
+        <v>19349814.399525002</v>
       </c>
       <c r="N29" s="4">
-        <v>10293326.1498028</v>
+        <v>26913991.7935878</v>
       </c>
       <c r="O29" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="P29" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="Q29" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="R29" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="S29" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="T29" s="4">
+        <v>1</v>
+      </c>
+      <c r="W29" s="3" t="s">
         <v>167</v>
       </c>
-      <c r="P29" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>1.6154000000000002E-2</v>
+        <v>4.0537999999999998E-2</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D30" s="4">
-        <v>50492</v>
+        <v>8464</v>
       </c>
       <c r="E30" s="5">
-        <v>247.128311</v>
+        <v>1299.9513179999999</v>
       </c>
       <c r="F30" s="4">
-        <v>12478002.6639801</v>
+        <v>11002787.954655999</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H30" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J30" s="5">
+        <v>934.6</v>
+      </c>
+      <c r="K30" s="5">
+        <v>0.71894999998238573</v>
+      </c>
+      <c r="L30" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="M30" s="4">
+        <v>7910454.3998060003</v>
+      </c>
+      <c r="N30" s="4">
+        <v>11002787.954655999</v>
+      </c>
+      <c r="O30" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="P30" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="Q30" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R30" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="S30" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="T30" s="4">
+        <v>1</v>
+      </c>
+      <c r="W30" s="3" t="s">
         <v>172</v>
       </c>
-      <c r="I30" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>1.9581999999999999E-2</v>
+        <v>1.6572E-2</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>177</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>178</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D31" s="4">
-        <v>80209</v>
+        <v>14828</v>
       </c>
       <c r="E31" s="5">
-        <v>311.95794899999999</v>
+        <v>699.52013399999998</v>
       </c>
       <c r="F31" s="4">
-        <v>25021835.216819901</v>
+        <v>10372484.539953999</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H31" s="3" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="I31" s="3" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="J31" s="5">
-        <v>213.66</v>
+        <v>502.92</v>
       </c>
       <c r="K31" s="5">
-        <v>0.68490000144924834</v>
+        <v>0.71894999998238573</v>
       </c>
       <c r="L31" s="3" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="M31" s="4">
-        <v>17137454.976261999</v>
+        <v>7457297.7598169995</v>
       </c>
       <c r="N31" s="4">
-        <v>25021835.216819901</v>
+        <v>10372484.539953999</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>179</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>180</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>116</v>
+        <v>181</v>
       </c>
       <c r="R31" s="3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>177</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>3.9267999999999997E-2</v>
+        <v>1.5623E-2</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B32" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D32" s="4">
+        <v>74030</v>
+      </c>
+      <c r="E32" s="5">
+        <v>151.86035200000001</v>
+      </c>
+      <c r="F32" s="4">
+        <v>11242221.851310899</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J32" s="5">
+        <v>109.18</v>
+      </c>
+      <c r="K32" s="5">
+        <v>0.71894999998238573</v>
+      </c>
+      <c r="L32" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="M32" s="4">
+        <v>8082595.399801</v>
+      </c>
+      <c r="N32" s="4">
+        <v>11242221.851310899</v>
+      </c>
+      <c r="O32" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="P32" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q32" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R32" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="S32" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="T32" s="4">
+        <v>1</v>
+      </c>
+      <c r="W32" s="3" t="s">
         <v>183</v>
       </c>
-      <c r="C32" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>1.7838E-2</v>
+        <v>1.6933E-2</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D33" s="4">
-        <v>11190</v>
+        <v>77044</v>
       </c>
       <c r="E33" s="5">
-        <v>729.53715699999998</v>
+        <v>567.18826100000001</v>
       </c>
       <c r="F33" s="4">
-        <v>8163520.8059570603</v>
+        <v>43698452.3541274</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H33" s="3" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="I33" s="3" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="J33" s="5">
-        <v>499.66</v>
+        <v>407.78</v>
       </c>
       <c r="K33" s="5">
-        <v>0.68490000144924834</v>
+        <v>0.71894999998238573</v>
       </c>
       <c r="L33" s="3" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="M33" s="4">
-        <v>5591195.4118299996</v>
+        <v>31417002.319230001</v>
       </c>
       <c r="N33" s="4">
-        <v>8163520.8059570603</v>
+        <v>43698452.3541274</v>
       </c>
       <c r="O33" s="3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="P33" s="3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>191</v>
+        <v>106</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>192</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>1.2810999999999999E-2</v>
+        <v>6.5819000000000003E-2</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>193</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>194</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D34" s="4">
-        <v>74030</v>
+        <v>47350</v>
       </c>
       <c r="E34" s="5">
-        <v>175.63147900000001</v>
+        <v>130.20376899999999</v>
       </c>
       <c r="F34" s="4">
-        <v>13001998.393926101</v>
+        <v>6165148.4804228302</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="J34" s="5">
-        <v>120.29</v>
+        <v>93.61</v>
       </c>
       <c r="K34" s="5">
-        <v>0.68490000144924834</v>
+        <v>0.71894999998238573</v>
       </c>
       <c r="L34" s="3" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="M34" s="4">
-        <v>8905068.718843</v>
+        <v>4432433.4998909999</v>
       </c>
       <c r="N34" s="4">
-        <v>13001998.393926101</v>
+        <v>6165148.4804228302</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>195</v>
       </c>
       <c r="P34" s="3" t="s">
         <v>196</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="R34" s="3" t="s">
         <v>197</v>
       </c>
       <c r="S34" s="3" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
         <v>193</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>2.0405E-2</v>
+        <v>9.2860000000000009E-3</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>198</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>199</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D35" s="4">
-        <v>71301</v>
+        <v>354706</v>
       </c>
       <c r="E35" s="5">
-        <v>540.47306100000003</v>
+        <v>93.724322000000001</v>
       </c>
       <c r="F35" s="4">
-        <v>38536269.7766096</v>
+        <v>33244581.333763398</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H35" s="3" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="I35" s="3" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="J35" s="5">
-        <v>370.17</v>
+        <v>2135</v>
       </c>
       <c r="K35" s="5">
-        <v>0.68490000144924834</v>
+        <v>22.77957255498875</v>
       </c>
       <c r="L35" s="3" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="M35" s="4">
-        <v>26393491.225848</v>
+        <v>757297352.552688</v>
       </c>
       <c r="N35" s="4">
-        <v>38536269.7766096</v>
+        <v>33244581.333763398</v>
       </c>
       <c r="O35" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="P35" s="3" t="s">
         <v>200</v>
       </c>
-      <c r="P35" s="3" t="s">
+      <c r="Q35" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="R35" s="3" t="s">
         <v>201</v>
       </c>
-      <c r="Q35" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R35" s="3" t="s">
+      <c r="S35" s="3" t="s">
         <v>202</v>
       </c>
-      <c r="S35" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
-        <v>198</v>
+        <v>34</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>6.0477999999999997E-2</v>
+        <v>5.0072999999999999E-2</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>203</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>204</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D36" s="4">
-        <v>47350</v>
+        <v>62921</v>
       </c>
       <c r="E36" s="5">
-        <v>140.385457</v>
+        <v>140.59460799999999</v>
       </c>
       <c r="F36" s="4">
-        <v>6647251.4235654697</v>
+        <v>8846353.3433564398</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H36" s="3" t="s">
-        <v>76</v>
+        <v>205</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>77</v>
+        <v>206</v>
       </c>
       <c r="J36" s="5">
-        <v>96.15</v>
+        <v>79.05</v>
       </c>
       <c r="K36" s="5">
-        <v>0.68490000144924834</v>
+        <v>0.56225484704722761</v>
       </c>
       <c r="L36" s="3" t="s">
-        <v>78</v>
+        <v>207</v>
       </c>
       <c r="M36" s="4">
-        <v>4552702.509633</v>
+        <v>4973905.0459939996</v>
       </c>
       <c r="N36" s="4">
-        <v>6647251.4235654697</v>
+        <v>8846353.3433564398</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="P36" s="3" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="R36" s="3" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="S36" s="3" t="s">
-        <v>94</v>
+        <v>210</v>
       </c>
       <c r="T36" s="4">
         <v>1</v>
       </c>
       <c r="W36" s="3" t="s">
-        <v>203</v>
+        <v>34</v>
       </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>1.0432E-2</v>
+        <v>1.3324000000000001E-2</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D37" s="4">
-        <v>354706</v>
+        <v>21868</v>
       </c>
       <c r="E37" s="5">
-        <v>80.379041999999998</v>
+        <v>270.11614200000002</v>
       </c>
       <c r="F37" s="4">
-        <v>28510931.071174499</v>
+        <v>5906899.7844078103</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H37" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="J37" s="5">
-        <v>1760</v>
+        <v>194.2</v>
       </c>
       <c r="K37" s="5">
-        <v>21.896255105385581</v>
+        <v>0.71894999998238573</v>
       </c>
       <c r="L37" s="3" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="M37" s="4">
-        <v>624282620.02650201</v>
+        <v>4246765.5998950005</v>
       </c>
       <c r="N37" s="4">
-        <v>28510931.071174499</v>
+        <v>5906899.7844078103</v>
       </c>
       <c r="O37" s="3" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="P37" s="3" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>116</v>
+        <v>75</v>
       </c>
       <c r="R37" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="S37" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="T37" s="4">
+        <v>1</v>
+      </c>
+      <c r="W37" s="3" t="s">
         <v>211</v>
       </c>
-      <c r="S37" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>4.4743999999999999E-2</v>
+        <v>8.8970000000000004E-3</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D38" s="4">
-        <v>62921</v>
+        <v>50284</v>
       </c>
       <c r="E38" s="5">
-        <v>142.490781</v>
+        <v>245.538633</v>
       </c>
       <c r="F38" s="4">
-        <v>8965662.4200979695</v>
+        <v>12346664.608108999</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>46</v>
+        <v>66</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="J38" s="5">
-        <v>78.42</v>
+        <v>176.53</v>
       </c>
       <c r="K38" s="5">
-        <v>0.55035139606427863</v>
+        <v>0.71894999998238573</v>
       </c>
       <c r="L38" s="3" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="M38" s="4">
-        <v>4934264.8295409996</v>
+        <v>8876634.5197819993</v>
       </c>
       <c r="N38" s="4">
-        <v>8965662.4200979695</v>
+        <v>12346664.608108999</v>
       </c>
       <c r="O38" s="3" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="P38" s="3" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="R38" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="S38" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="T38" s="4">
+        <v>1</v>
+      </c>
+      <c r="W38" s="3" t="s">
         <v>216</v>
       </c>
-      <c r="S38" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>1.4069999999999999E-2</v>
+        <v>1.8596000000000001E-2</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D39" s="4">
-        <v>21868</v>
+        <v>10733</v>
       </c>
       <c r="E39" s="5">
-        <v>286.14396199999999</v>
+        <v>671.25669400000004</v>
       </c>
       <c r="F39" s="4">
-        <v>6257396.1746240202</v>
+        <v>7204598.09444327</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H39" s="3" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="I39" s="3" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="J39" s="5">
-        <v>195.98</v>
+        <v>482.6</v>
       </c>
       <c r="K39" s="5">
-        <v>0.68490000144924834</v>
+        <v>0.71894999998238573</v>
       </c>
       <c r="L39" s="3" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="M39" s="4">
-        <v>4285690.6490679998</v>
+        <v>5179745.799873</v>
       </c>
       <c r="N39" s="4">
-        <v>6257396.1746240202</v>
+        <v>7204598.09444327</v>
       </c>
       <c r="O39" s="3" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="P39" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="Q39" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="R39" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="S39" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="T39" s="4">
+        <v>1</v>
+      </c>
+      <c r="W39" s="3" t="s">
         <v>221</v>
       </c>
-      <c r="Q39" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>9.8200000000000006E-3</v>
+        <v>1.0851E-2</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D40" s="4">
-        <v>50284</v>
+        <v>43393</v>
       </c>
       <c r="E40" s="5">
-        <v>272.55073700000003</v>
+        <v>218.02628799999999</v>
       </c>
       <c r="F40" s="4">
-        <v>13704941.2760986</v>
+        <v>9460814.7298142891</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="I40" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J40" s="5">
+        <v>156.75</v>
+      </c>
+      <c r="K40" s="5">
+        <v>0.71894999998238573</v>
+      </c>
+      <c r="L40" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="M40" s="4">
+        <v>6801852.7498329999</v>
+      </c>
+      <c r="N40" s="4">
+        <v>9460814.7298142891</v>
+      </c>
+      <c r="O40" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="P40" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="Q40" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="R40" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="S40" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="J40" s="5">
-[...17 lines deleted...]
-      <c r="P40" s="3" t="s">
+      <c r="T40" s="4">
+        <v>1</v>
+      </c>
+      <c r="W40" s="3" t="s">
         <v>226</v>
       </c>
-      <c r="Q40" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>2.1507999999999999E-2</v>
+        <v>1.4249E-2</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D41" s="4">
-        <v>10733</v>
+        <v>57268</v>
       </c>
       <c r="E41" s="5">
-        <v>578.887428</v>
+        <v>390.95903700000002</v>
       </c>
       <c r="F41" s="4">
-        <v>6213198.7735435702</v>
+        <v>22389442.158703599</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="I41" s="3" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="J41" s="5">
-        <v>396.48</v>
+        <v>281.08</v>
       </c>
       <c r="K41" s="5">
-        <v>0.68490000144924834</v>
+        <v>0.71894999998238573</v>
       </c>
       <c r="L41" s="3" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="M41" s="4">
-        <v>4255419.8490040004</v>
+        <v>16096889.439604999</v>
       </c>
       <c r="N41" s="4">
-        <v>6213198.7735435702</v>
+        <v>22389442.158703599</v>
       </c>
       <c r="O41" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="P41" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="Q41" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="R41" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="S41" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="T41" s="4">
+        <v>1</v>
+      </c>
+      <c r="W41" s="3" t="s">
         <v>231</v>
       </c>
-      <c r="Q41" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>9.75E-3</v>
+        <v>3.3723000000000003E-2</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D42" s="4">
-        <v>43393</v>
+        <v>29292</v>
       </c>
       <c r="E42" s="5">
-        <v>233.17272500000001</v>
+        <v>666.19375500000001</v>
       </c>
       <c r="F42" s="4">
-        <v>10118064.0969484</v>
+        <v>19514147.4650531</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H42" s="3" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="I42" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J42" s="5">
+        <v>478.96</v>
+      </c>
+      <c r="K42" s="5">
+        <v>0.71894999998238573</v>
+      </c>
+      <c r="L42" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="M42" s="4">
+        <v>14029696.319656</v>
+      </c>
+      <c r="N42" s="4">
+        <v>19514147.4650531</v>
+      </c>
+      <c r="O42" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="P42" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="Q42" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R42" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="S42" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="J42" s="5">
-[...17 lines deleted...]
-      <c r="P42" s="3" t="s">
+      <c r="T42" s="4">
+        <v>1</v>
+      </c>
+      <c r="W42" s="3" t="s">
         <v>236</v>
       </c>
-      <c r="Q42" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>1.5879000000000001E-2</v>
+        <v>2.9392000000000001E-2</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D43" s="4">
-        <v>57268</v>
+        <v>30041</v>
       </c>
       <c r="E43" s="5">
-        <v>283.45743800000002</v>
+        <v>157.52138500000001</v>
       </c>
       <c r="F43" s="4">
-        <v>16233040.619068399</v>
+        <v>4732099.9374087099</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H43" s="3" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="I43" s="3" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="J43" s="5">
-        <v>194.14</v>
+        <v>113.25</v>
       </c>
       <c r="K43" s="5">
-        <v>0.68490000144924834</v>
+        <v>0.71894999998238573</v>
       </c>
       <c r="L43" s="3" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="M43" s="4">
-        <v>11118009.543524999</v>
+        <v>3402143.2499159998</v>
       </c>
       <c r="N43" s="4">
-        <v>16233040.619068399</v>
+        <v>4732099.9374087099</v>
       </c>
       <c r="O43" s="3" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="P43" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q43" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="R43" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="S43" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="T43" s="4">
+        <v>1</v>
+      </c>
+      <c r="W43" s="3" t="s">
         <v>241</v>
       </c>
-      <c r="Q43" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>2.5475000000000001E-2</v>
+        <v>7.1269999999999997E-3</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D44" s="4">
-        <v>29292</v>
+        <v>212565</v>
       </c>
       <c r="E44" s="5">
-        <v>717.66681100000005</v>
+        <v>78.809375000000003</v>
       </c>
       <c r="F44" s="4">
-        <v>21021896.276828699</v>
+        <v>16752114.750677999</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H44" s="3" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="I44" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J44" s="5">
+        <v>56.66</v>
+      </c>
+      <c r="K44" s="5">
+        <v>0.71894999998238573</v>
+      </c>
+      <c r="L44" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="M44" s="4">
+        <v>12043932.899704</v>
+      </c>
+      <c r="N44" s="4">
+        <v>16752114.750677999</v>
+      </c>
+      <c r="O44" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="P44" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="Q44" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="R44" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="S44" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="J44" s="5">
-[...14 lines deleted...]
-      <c r="O44" s="3" t="s">
+      <c r="T44" s="4">
+        <v>1</v>
+      </c>
+      <c r="W44" s="3" t="s">
         <v>245</v>
       </c>
-      <c r="P44" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>3.2990999999999999E-2</v>
+        <v>2.5232000000000001E-2</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D45" s="4">
-        <v>30041</v>
+        <v>87672</v>
       </c>
       <c r="E45" s="5">
-        <v>171.79150200000001</v>
+        <v>103.77634</v>
       </c>
       <c r="F45" s="4">
-        <v>5160788.5238720896</v>
+        <v>9098279.3240141701</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="I45" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J45" s="5">
+        <v>74.61</v>
+      </c>
+      <c r="K45" s="5">
+        <v>0.71894999998238573</v>
+      </c>
+      <c r="L45" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="M45" s="4">
+        <v>6541207.9198390003</v>
+      </c>
+      <c r="N45" s="4">
+        <v>9098279.3240141701</v>
+      </c>
+      <c r="O45" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="P45" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q45" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="R45" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="S45" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="J45" s="5">
-[...14 lines deleted...]
-      <c r="O45" s="3" t="s">
+      <c r="T45" s="4">
+        <v>1</v>
+      </c>
+      <c r="W45" s="3" t="s">
         <v>250</v>
       </c>
-      <c r="P45" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>8.0990000000000003E-3</v>
+        <v>1.3703E-2</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D46" s="4">
-        <v>212565</v>
+        <v>36326</v>
       </c>
       <c r="E46" s="5">
-        <v>75.938092999999995</v>
+        <v>515.30704500000002</v>
       </c>
       <c r="F46" s="4">
-        <v>16141780.7709154</v>
+        <v>18719043.716531001</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="I46" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J46" s="5">
+        <v>370.48</v>
+      </c>
+      <c r="K46" s="5">
+        <v>0.71894999998238573</v>
+      </c>
+      <c r="L46" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="M46" s="4">
+        <v>13458056.479669999</v>
+      </c>
+      <c r="N46" s="4">
+        <v>18719043.716531001</v>
+      </c>
+      <c r="O46" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="P46" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="Q46" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R46" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="S46" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="J46" s="5">
-[...23 lines deleted...]
-      <c r="R46" s="3" t="s">
+      <c r="T46" s="4">
+        <v>1</v>
+      </c>
+      <c r="W46" s="3" t="s">
         <v>256</v>
       </c>
-      <c r="S46" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
-        <v>2.5332E-2</v>
+        <v>2.8194E-2</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D47" s="4">
-        <v>87672</v>
+        <v>35558</v>
       </c>
       <c r="E47" s="5">
-        <v>105.022631</v>
+        <v>458.78016600000001</v>
       </c>
       <c r="F47" s="4">
-        <v>9207544.1086289808</v>
+        <v>16313305.1255302</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="I47" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J47" s="5">
+        <v>329.84</v>
+      </c>
+      <c r="K47" s="5">
+        <v>0.71894999998238573</v>
+      </c>
+      <c r="L47" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="M47" s="4">
+        <v>11728450.719712</v>
+      </c>
+      <c r="N47" s="4">
+        <v>16313305.1255302</v>
+      </c>
+      <c r="O47" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="P47" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="Q47" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="R47" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="S47" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="J47" s="5">
-[...20 lines deleted...]
-      <c r="Q47" s="3" t="s">
+      <c r="T47" s="4">
+        <v>1</v>
+      </c>
+      <c r="W47" s="3" t="s">
         <v>261</v>
       </c>
-      <c r="R47" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>1.4449999999999999E-2</v>
+        <v>2.4570999999999999E-2</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D48" s="4">
-        <v>36326</v>
+        <v>32088</v>
       </c>
       <c r="E48" s="5">
-        <v>395.07957299999998</v>
+        <v>445.43104499999998</v>
       </c>
       <c r="F48" s="4">
-        <v>14351660.592787201</v>
+        <v>14292991.380763501</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>76</v>
+        <v>135</v>
       </c>
       <c r="I48" s="3" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="J48" s="5">
-        <v>270.58999999999997</v>
+        <v>273</v>
       </c>
       <c r="K48" s="5">
-        <v>0.68490000144924834</v>
+        <v>0.61288947632302238</v>
       </c>
       <c r="L48" s="3" t="s">
-        <v>78</v>
+        <v>136</v>
       </c>
       <c r="M48" s="4">
-        <v>9829452.3607989997</v>
+        <v>8760024.0024449993</v>
       </c>
       <c r="N48" s="4">
-        <v>14351660.592787201</v>
+        <v>14292991.380763501</v>
       </c>
       <c r="O48" s="3" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="P48" s="3" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="Q48" s="3" t="s">
-        <v>85</v>
+        <v>254</v>
       </c>
       <c r="R48" s="3" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="S48" s="3" t="s">
-        <v>87</v>
+        <v>139</v>
       </c>
       <c r="T48" s="4">
         <v>1</v>
       </c>
       <c r="W48" s="3" t="s">
-        <v>263</v>
+        <v>34</v>
       </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="6">
-        <v>2.2523000000000001E-2</v>
+        <v>2.1527999999999999E-2</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D49" s="4">
-        <v>35558</v>
+        <v>1776</v>
       </c>
       <c r="E49" s="5">
-        <v>441.29069800000002</v>
+        <v>2528.0849389999998</v>
       </c>
       <c r="F49" s="4">
-        <v>15691414.6882756</v>
+        <v>4489878.8692513602</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>76</v>
+        <v>41</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="J49" s="5">
-        <v>302.24</v>
+        <v>2473.89</v>
       </c>
       <c r="K49" s="5">
-        <v>0.68490000144924834</v>
+        <v>0.9785628487420629</v>
       </c>
       <c r="L49" s="3" t="s">
-        <v>78</v>
+        <v>43</v>
       </c>
       <c r="M49" s="4">
-        <v>10747049.942740001</v>
+        <v>4393628.6568010002</v>
       </c>
       <c r="N49" s="4">
-        <v>15691414.6882756</v>
+        <v>4489878.8692513602</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>270</v>
       </c>
       <c r="P49" s="3" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="Q49" s="3" t="s">
-        <v>191</v>
+        <v>106</v>
       </c>
       <c r="R49" s="3" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="S49" s="3" t="s">
-        <v>87</v>
+        <v>274</v>
       </c>
       <c r="T49" s="4">
         <v>1</v>
       </c>
       <c r="W49" s="3" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="X49" s="4">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
       <c r="Z49" s="6">
-        <v>2.4625000000000001E-2</v>
+        <v>6.7619999999999998E-3</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D50" s="4">
-        <v>26477</v>
+        <v>61416</v>
       </c>
       <c r="E50" s="5">
-        <v>470.031656</v>
+        <v>50.823390000000003</v>
       </c>
       <c r="F50" s="4">
-        <v>12445028.1097386</v>
+        <v>3121369.3424076699</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>145</v>
+        <v>51</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="J50" s="5">
-        <v>279.39999999999998</v>
+        <v>26.89</v>
       </c>
       <c r="K50" s="5">
-        <v>0.59442804902906743</v>
+        <v>0.52908709476736626</v>
       </c>
       <c r="L50" s="3" t="s">
-        <v>146</v>
+        <v>53</v>
       </c>
       <c r="M50" s="4">
-        <v>7397673.779383</v>
+        <v>1651476.23707</v>
       </c>
       <c r="N50" s="4">
-        <v>12445028.1097386</v>
+        <v>3121369.3424076699</v>
       </c>
       <c r="O50" s="3" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="P50" s="3" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="Q50" s="3" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="R50" s="3" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="S50" s="3" t="s">
-        <v>149</v>
+        <v>96</v>
       </c>
       <c r="T50" s="4">
         <v>1</v>
       </c>
       <c r="W50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X50" s="4">
         <v>0</v>
       </c>
       <c r="Y50" s="4">
         <v>0</v>
       </c>
       <c r="Z50" s="6">
-        <v>1.9531E-2</v>
+        <v>4.7010000000000003E-3</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D51" s="4">
-        <v>1776</v>
+        <v>56761</v>
       </c>
       <c r="E51" s="5">
-        <v>2554.8847609999998</v>
+        <v>79.949162000000001</v>
       </c>
       <c r="F51" s="4">
-        <v>4537475.3143843198</v>
+        <v>4537994.3827108899</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>41</v>
+        <v>282</v>
       </c>
       <c r="I51" s="3" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="J51" s="5">
-        <v>2441.9899999999998</v>
+        <v>49</v>
       </c>
       <c r="K51" s="5">
-        <v>0.95581219070395418</v>
+        <v>0.61288947632302238</v>
       </c>
       <c r="L51" s="3" t="s">
-        <v>43</v>
+        <v>283</v>
       </c>
       <c r="M51" s="4">
-        <v>4336974.2205060003</v>
+        <v>2781289.0007759999</v>
       </c>
       <c r="N51" s="4">
-        <v>4537475.3143843198</v>
+        <v>4537994.3827108899</v>
       </c>
       <c r="O51" s="3" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="P51" s="3" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="Q51" s="3" t="s">
-        <v>116</v>
+        <v>89</v>
       </c>
       <c r="R51" s="3" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="S51" s="3" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="T51" s="4">
         <v>1</v>
       </c>
       <c r="W51" s="3" t="s">
-        <v>282</v>
+        <v>34</v>
       </c>
       <c r="X51" s="4">
         <v>0</v>
       </c>
       <c r="Y51" s="4">
         <v>0</v>
       </c>
       <c r="Z51" s="6">
-        <v>7.1209999999999997E-3</v>
+        <v>6.8349999999999999E-3</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D52" s="4">
-        <v>61416</v>
+        <v>43260</v>
       </c>
       <c r="E52" s="5">
-        <v>50.021647000000002</v>
+        <v>248.570832</v>
       </c>
       <c r="F52" s="4">
-        <v>3072129.46943495</v>
+        <v>10753174.212393001</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="J52" s="5">
-        <v>25.98</v>
+        <v>178.71</v>
       </c>
       <c r="K52" s="5">
-        <v>0.51937514163684717</v>
+        <v>0.71894999998238573</v>
       </c>
       <c r="L52" s="3" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M52" s="4">
-        <v>1595587.6783139999</v>
+        <v>7730994.5998099996</v>
       </c>
       <c r="N52" s="4">
-        <v>3072129.46943495</v>
+        <v>10753174.212393001</v>
       </c>
       <c r="O52" s="3" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="P52" s="3" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="Q52" s="3" t="s">
-        <v>261</v>
+        <v>106</v>
       </c>
       <c r="R52" s="3" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="S52" s="3" t="s">
-        <v>106</v>
+        <v>77</v>
       </c>
       <c r="T52" s="4">
         <v>1</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
         <v>0</v>
       </c>
       <c r="Y52" s="4">
         <v>0</v>
       </c>
       <c r="Z52" s="6">
-        <v>4.8209999999999998E-3</v>
+        <v>1.6195999999999999E-2</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D53" s="4">
-        <v>56761</v>
+        <v>9231</v>
       </c>
       <c r="E53" s="5">
-        <v>81.893848000000006</v>
+        <v>161.61152000000001</v>
       </c>
       <c r="F53" s="4">
-        <v>4648376.6652883599</v>
+        <v>1491835.9436365501</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>289</v>
+        <v>162</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="J53" s="5">
-        <v>48.68</v>
+        <v>99.05</v>
       </c>
       <c r="K53" s="5">
-        <v>0.59442804902906743</v>
+        <v>0.61288947632302238</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>290</v>
+        <v>163</v>
       </c>
       <c r="M53" s="4">
-        <v>2763125.4722989998</v>
+        <v>914330.55025500001</v>
       </c>
       <c r="N53" s="4">
-        <v>4648376.6652883599</v>
+        <v>1491835.9436365501</v>
       </c>
       <c r="O53" s="3" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="P53" s="3" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>99</v>
+        <v>254</v>
       </c>
       <c r="R53" s="3" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>293</v>
+        <v>166</v>
       </c>
       <c r="T53" s="4">
         <v>1</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X53" s="4">
         <v>0</v>
       </c>
       <c r="Y53" s="4">
         <v>0</v>
       </c>
       <c r="Z53" s="6">
-        <v>7.2950000000000003E-3</v>
+        <v>2.2469999999999999E-3</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B54" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D54" s="4">
+        <v>280113</v>
+      </c>
+      <c r="E54" s="5">
+        <v>39.293413999999999</v>
+      </c>
+      <c r="F54" s="4">
+        <v>11006596.0776131</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J54" s="5">
+        <v>28.25</v>
+      </c>
+      <c r="K54" s="5">
+        <v>0.71894999998238573</v>
+      </c>
+      <c r="L54" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M54" s="4">
+        <v>7913192.2498059999</v>
+      </c>
+      <c r="N54" s="4">
+        <v>11006596.0776131</v>
+      </c>
+      <c r="O54" s="3" t="s">
         <v>295</v>
       </c>
-      <c r="C54" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P54" s="3" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="Q54" s="3" t="s">
-        <v>116</v>
+        <v>89</v>
       </c>
       <c r="R54" s="3" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="T54" s="4">
         <v>1</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X54" s="4">
         <v>0</v>
       </c>
       <c r="Y54" s="4">
         <v>0</v>
       </c>
       <c r="Z54" s="6">
-        <v>1.9654999999999999E-2</v>
+        <v>1.6577999999999999E-2</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B55" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D55" s="4">
+        <v>162343</v>
+      </c>
+      <c r="E55" s="5">
+        <v>31.155698999999998</v>
+      </c>
+      <c r="F55" s="4">
+        <v>5057909.6323586404</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="I55" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J55" s="5">
+        <v>19.094999999999999</v>
+      </c>
+      <c r="K55" s="5">
+        <v>0.61288947632302238</v>
+      </c>
+      <c r="L55" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="M55" s="4">
+        <v>3099939.5858649998</v>
+      </c>
+      <c r="N55" s="4">
+        <v>5057909.6323586404</v>
+      </c>
+      <c r="O55" s="3" t="s">
         <v>299</v>
       </c>
-      <c r="C55" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P55" s="3" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="Q55" s="3" t="s">
-        <v>261</v>
+        <v>106</v>
       </c>
       <c r="R55" s="3" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>176</v>
+        <v>139</v>
       </c>
       <c r="T55" s="4">
         <v>1</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X55" s="4">
         <v>0</v>
       </c>
       <c r="Y55" s="4">
         <v>0</v>
       </c>
       <c r="Z55" s="6">
-        <v>2.3670000000000002E-3</v>
+        <v>7.6179999999999998E-3</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B56" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D56" s="4">
+        <v>1652177</v>
+      </c>
+      <c r="E56" s="5">
+        <v>6.4261629999999998</v>
+      </c>
+      <c r="F56" s="4">
+        <v>10617158.962278301</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I56" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="J56" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="K56" s="5">
+        <v>0.52908709476736626</v>
+      </c>
+      <c r="L56" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M56" s="4">
+        <v>5617401.7900350001</v>
+      </c>
+      <c r="N56" s="4">
+        <v>10617158.962278301</v>
+      </c>
+      <c r="O56" s="3" t="s">
         <v>303</v>
       </c>
-      <c r="C56" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P56" s="3" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>99</v>
+        <v>75</v>
       </c>
       <c r="R56" s="3" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="S56" s="3" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="T56" s="4">
         <v>1</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X56" s="4">
         <v>0</v>
       </c>
       <c r="Y56" s="4">
         <v>0</v>
       </c>
       <c r="Z56" s="6">
-        <v>1.7646999999999999E-2</v>
+        <v>1.5990999999999998E-2</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B57" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D57" s="4">
+        <v>129419</v>
+      </c>
+      <c r="E57" s="5">
+        <v>81.215361999999999</v>
+      </c>
+      <c r="F57" s="4">
+        <v>10510810.9328958</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I57" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="J57" s="5">
+        <v>42.97</v>
+      </c>
+      <c r="K57" s="5">
+        <v>0.52908709476736626</v>
+      </c>
+      <c r="L57" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M57" s="4">
+        <v>5561134.4201339995</v>
+      </c>
+      <c r="N57" s="4">
+        <v>10510810.9328958</v>
+      </c>
+      <c r="O57" s="3" t="s">
         <v>307</v>
       </c>
-      <c r="C57" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P57" s="3" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="Q57" s="3" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="R57" s="3" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="S57" s="3" t="s">
-        <v>149</v>
+        <v>96</v>
       </c>
       <c r="T57" s="4">
         <v>1</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X57" s="4">
         <v>0</v>
       </c>
       <c r="Y57" s="4">
         <v>0</v>
       </c>
       <c r="Z57" s="6">
-        <v>7.4019999999999997E-3</v>
+        <v>1.5831000000000001E-2</v>
       </c>
     </row>
     <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>81</v>
+        <v>313</v>
       </c>
       <c r="D58" s="4">
-        <v>1652177</v>
+        <v>-293857.19</v>
       </c>
       <c r="E58" s="5">
-        <v>7.1971100000000003</v>
+        <v>1</v>
       </c>
       <c r="F58" s="4">
-        <v>11890899.5143907</v>
+        <v>-293857.19</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>82</v>
+        <v>314</v>
       </c>
       <c r="H58" s="3" t="s">
-        <v>61</v>
+        <v>31</v>
       </c>
       <c r="I58" s="3" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="J58" s="5">
-        <v>3.738</v>
+        <v>1</v>
       </c>
       <c r="K58" s="5">
-        <v>0.51937514163684717</v>
+        <v>1</v>
       </c>
       <c r="L58" s="3" t="s">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="M58" s="4">
-        <v>6175837.6194759998</v>
+        <v>-293857.19</v>
       </c>
       <c r="N58" s="4">
-        <v>11890899.5143907</v>
+        <v>-293857.19</v>
       </c>
       <c r="O58" s="3" t="s">
-        <v>310</v>
+        <v>34</v>
       </c>
       <c r="P58" s="3" t="s">
-        <v>312</v>
+        <v>34</v>
       </c>
       <c r="Q58" s="3" t="s">
-        <v>85</v>
+        <v>34</v>
       </c>
       <c r="R58" s="3" t="s">
-        <v>313</v>
+        <v>34</v>
       </c>
       <c r="S58" s="3" t="s">
-        <v>106</v>
+        <v>35</v>
       </c>
       <c r="T58" s="4">
         <v>1</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X58" s="4">
         <v>0</v>
       </c>
       <c r="Y58" s="4">
         <v>0</v>
       </c>
       <c r="Z58" s="6">
-        <v>1.8661000000000001E-2</v>
+        <v>-4.4200000000000001E-4</v>
       </c>
     </row>
     <row r="59" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="D59" s="4">
+        <v>-62794.37</v>
+      </c>
+      <c r="E59" s="5">
+        <v>1</v>
+      </c>
+      <c r="F59" s="4">
+        <v>-62794.37</v>
+      </c>
+      <c r="G59" s="3" t="s">
         <v>314</v>
       </c>
-      <c r="B59" s="3" t="s">
+      <c r="H59" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I59" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J59" s="5">
+        <v>1</v>
+      </c>
+      <c r="K59" s="5">
+        <v>1</v>
+      </c>
+      <c r="L59" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M59" s="4">
+        <v>-62794.37</v>
+      </c>
+      <c r="N59" s="4">
+        <v>-62794.37</v>
+      </c>
+      <c r="O59" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P59" s="3" t="s">
         <v>315</v>
       </c>
-      <c r="C59" s="3" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="Q59" s="3" t="s">
-        <v>85</v>
+        <v>34</v>
       </c>
       <c r="R59" s="3" t="s">
-        <v>317</v>
+        <v>34</v>
       </c>
       <c r="S59" s="3" t="s">
-        <v>318</v>
+        <v>35</v>
       </c>
       <c r="T59" s="4">
         <v>1</v>
       </c>
       <c r="W59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X59" s="4">
         <v>0</v>
       </c>
       <c r="Y59" s="4">
         <v>0</v>
       </c>
       <c r="Z59" s="6">
-        <v>2.7520000000000001E-3</v>
-[...73 lines deleted...]
-        <v>1.6420000000000001E-2</v>
+        <v>-9.3999999999999994E-5</v>
       </c>
     </row>
     <row r="61" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
-        <v>323</v>
-[...68 lines deleted...]
-        <v>-4.6700000000000002E-4</v>
+        <v>317</v>
       </c>
     </row>
     <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
-        <v>327</v>
-[...68 lines deleted...]
-        <v>-8.2000000000000001E-5</v>
+        <v>318</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A63" s="3" t="s">
+        <v>319</v>
       </c>
     </row>
     <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>329</v>
+        <v>320</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
-        <v>330</v>
+        <v>321</v>
       </c>
     </row>
     <row r="66" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
-        <v>331</v>
-[...14 lines deleted...]
-        <v>334</v>
+        <v>322</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>March</vt:lpstr>
+      <vt:lpstr>April</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>