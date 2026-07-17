--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_04\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_05\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6CE16197-68B1-4CD0-9AD8-61959430E07A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{49600E69-BE25-43A5-9D18-43F3BE307671}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1560" yWindow="1860" windowWidth="11520" windowHeight="8265" xr2:uid="{AB1ED3F6-E374-4329-AE2A-FC12458FB376}"/>
+    <workbookView xWindow="1950" yWindow="1950" windowWidth="11520" windowHeight="8325" xr2:uid="{ADDA21C9-1E8C-4D27-A870-33CE08526CE5}"/>
   </bookViews>
   <sheets>
-    <sheet name="April" sheetId="1" r:id="rId1"/>
+    <sheet name="May" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="761" uniqueCount="323">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="748" uniqueCount="315">
   <si>
     <t>GMO Quality Trust</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -644,74 +644,50 @@
     <t>Netflix Inc</t>
   </si>
   <si>
     <t>2857817</t>
   </si>
   <si>
     <t>NFLX</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>6889106</t>
   </si>
   <si>
     <t>Taiwan Semiconductor Manufac</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>XTAI</t>
-  </si>
-[...22 lines deleted...]
-    <t>XSWX</t>
   </si>
   <si>
     <t>74834L100</t>
   </si>
   <si>
     <t>Quest Diagnostics Inc</t>
   </si>
   <si>
     <t>2702791</t>
   </si>
   <si>
     <t>DGX</t>
   </si>
   <si>
     <t>US74834L1008</t>
   </si>
   <si>
     <t>79466L302</t>
   </si>
   <si>
     <t>Salesforce Inc</t>
   </si>
   <si>
     <t>2310525</t>
   </si>
@@ -1399,92 +1375,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{234A764E-5E22-410A-A8B8-7858BC624216}">
-  <dimension ref="A1:Z66"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0BF20921-0C7F-410B-A6FB-7BE6A7EFDE25}">
+  <dimension ref="A1:Z65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="3"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46142</v>
+        <v>46171</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -1594,4169 +1570,4095 @@
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>3.5199999999999999E-4</v>
+        <v>3.3700000000000001E-4</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>471741.27</v>
+        <v>122476.27</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="4">
-        <v>471741.27</v>
+        <v>122476.27</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="4">
-        <v>471741.27</v>
+        <v>122476.27</v>
       </c>
       <c r="N5" s="4">
-        <v>471741.27</v>
+        <v>122476.27</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>7.1000000000000002E-4</v>
+        <v>1.76E-4</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
         <v>2094.5700000000002</v>
       </c>
       <c r="E6" s="5">
-        <v>1.0219069999999999</v>
+        <v>1.0089319999999999</v>
       </c>
       <c r="F6" s="4">
-        <v>2140.4552714199999</v>
+        <v>2113.2783779900001</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
-        <v>0.9785628487420629</v>
+        <v>0.99114722168796632</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4">
-        <v>2094.5700080000001</v>
+        <v>2094.5699920000002</v>
       </c>
       <c r="N6" s="4">
-        <v>2140.4552714199999</v>
+        <v>2113.2783779900001</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
         <v>3.0000000000000001E-6</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>-1441322.36</v>
+        <v>128628.3</v>
       </c>
       <c r="E7" s="5">
-        <v>1.631616</v>
+        <v>1.6218900000000001</v>
       </c>
       <c r="F7" s="4">
-        <v>-2351683.9757952499</v>
+        <v>208620.97940931001</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>0.61288947632302238</v>
+        <v>0.61656454919081449</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4">
-        <v>-1441322.3604019999</v>
+        <v>128628.30012099999</v>
       </c>
       <c r="N7" s="4">
-        <v>-2351683.9757952499</v>
+        <v>208620.97940931001</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>-3.542E-3</v>
+        <v>2.9999999999999997E-4</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
-        <v>80956.69</v>
+        <v>84298.22</v>
       </c>
       <c r="E8" s="5">
-        <v>1.890048</v>
+        <v>1.873454</v>
       </c>
       <c r="F8" s="4">
-        <v>153012.02894012001</v>
+        <v>157928.81952605999</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>0.52908709476736626</v>
+        <v>0.53377350716507399</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4">
-        <v>80956.689855999997</v>
+        <v>84298.219880000004</v>
       </c>
       <c r="N8" s="4">
-        <v>153012.02894012001</v>
+        <v>157928.81952605999</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>2.3000000000000001E-4</v>
+        <v>2.2699999999999999E-4</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
         <v>0.46</v>
       </c>
       <c r="E9" s="5">
-        <v>0.17755399999999999</v>
+        <v>0.17733599999999999</v>
       </c>
       <c r="F9" s="4">
-        <v>8.1675059999999994E-2</v>
+        <v>8.1574610000000006E-2</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>56</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>5.6320744839597667</v>
+        <v>5.639009449344524</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4">
-        <v>0.46</v>
+        <v>0.45999899999999999</v>
       </c>
       <c r="N9" s="4">
-        <v>8.1675059999999994E-2</v>
+        <v>8.1574610000000006E-2</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="4">
         <v>527</v>
       </c>
       <c r="E10" s="5">
-        <v>4.3899000000000001E-2</v>
+        <v>4.4367999999999998E-2</v>
       </c>
       <c r="F10" s="4">
-        <v>23.134763759999998</v>
+        <v>23.382008030000001</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>62</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>22.77957255498875</v>
+        <v>22.538695559471279</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4">
-        <v>527.00002900000004</v>
+        <v>526.99995999999999</v>
       </c>
       <c r="N10" s="4">
-        <v>23.134763759999998</v>
+        <v>23.382008030000001</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="4">
-        <v>12376594.26</v>
+        <v>10259858.109999999</v>
       </c>
       <c r="E11" s="5">
-        <v>1.390917</v>
+        <v>1.3898539999999999</v>
       </c>
       <c r="F11" s="4">
-        <v>17214819.194658801</v>
+        <v>14259705.503822001</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J11" s="5">
         <v>1</v>
       </c>
       <c r="K11" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4">
-        <v>12376594.259695999</v>
+        <v>10259858.075475</v>
       </c>
       <c r="N11" s="4">
-        <v>17214819.194658801</v>
+        <v>14259705.503822001</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>2.5929000000000001E-2</v>
+        <v>2.0562E-2</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>70</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D12" s="4">
         <v>100652</v>
       </c>
       <c r="E12" s="5">
-        <v>126.28138300000001</v>
+        <v>118.971508</v>
       </c>
       <c r="F12" s="4">
-        <v>12710473.7186174</v>
+        <v>11974720.2223766</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J12" s="5">
-        <v>90.79</v>
+        <v>85.6</v>
       </c>
       <c r="K12" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="4">
-        <v>9138195.0797760002</v>
+        <v>8615811.1710069999</v>
       </c>
       <c r="N12" s="4">
-        <v>12710473.7186174</v>
+        <v>11974720.2223766</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>74</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>76</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>69</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>1.9144000000000001E-2</v>
+        <v>1.7267000000000001E-2</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D13" s="4">
         <v>71675</v>
       </c>
       <c r="E13" s="5">
-        <v>535.22498099999996</v>
+        <v>528.61709699999994</v>
       </c>
       <c r="F13" s="4">
-        <v>38362250.504207402</v>
+        <v>37888630.298818603</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J13" s="5">
-        <v>384.8</v>
+        <v>380.34</v>
       </c>
       <c r="K13" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M13" s="4">
-        <v>27580539.999324001</v>
+        <v>27260869.408266999</v>
       </c>
       <c r="N13" s="4">
-        <v>38362250.504207402</v>
+        <v>37888630.298818603</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>81</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>82</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>83</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>78</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>5.7780999999999999E-2</v>
+        <v>5.4635000000000003E-2</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D14" s="4">
         <v>68996</v>
       </c>
       <c r="E14" s="5">
-        <v>368.67654199999998</v>
+        <v>376.15010599999999</v>
       </c>
       <c r="F14" s="4">
-        <v>25437206.704221301</v>
+        <v>25952852.592077799</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J14" s="5">
-        <v>265.06</v>
+        <v>270.64</v>
       </c>
       <c r="K14" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M14" s="4">
-        <v>18288079.759551</v>
+        <v>18673077.377165001</v>
       </c>
       <c r="N14" s="4">
-        <v>25437206.704221301</v>
+        <v>25952852.592077799</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>87</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>88</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>90</v>
       </c>
       <c r="S14" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>85</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>3.8313E-2</v>
+        <v>3.7422999999999998E-2</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>92</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D15" s="4">
         <v>213757</v>
       </c>
       <c r="E15" s="5">
-        <v>27.802606000000001</v>
+        <v>28.766883</v>
       </c>
       <c r="F15" s="4">
-        <v>5943001.6258564396</v>
+        <v>6149122.5890802601</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J15" s="5">
-        <v>14.71</v>
+        <v>15.355</v>
       </c>
       <c r="K15" s="5">
-        <v>0.52908709476736626</v>
+        <v>0.53377350716507399</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M15" s="4">
-        <v>3144365.4644220001</v>
+        <v>3282238.7303610002</v>
       </c>
       <c r="N15" s="4">
-        <v>5943001.6258564396</v>
+        <v>6149122.5890802601</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>91</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>93</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>94</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>95</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>96</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>8.9510000000000006E-3</v>
+        <v>8.8660000000000006E-3</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D16" s="4">
         <v>21633</v>
       </c>
       <c r="E16" s="5">
-        <v>523.56909399999995</v>
+        <v>546.476722</v>
       </c>
       <c r="F16" s="4">
-        <v>11326370.2065512</v>
+        <v>11821930.882557301</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J16" s="5">
-        <v>376.42</v>
+        <v>393.19</v>
       </c>
       <c r="K16" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M16" s="4">
-        <v>8143093.8597999997</v>
+        <v>8505879.2413769998</v>
       </c>
       <c r="N16" s="4">
-        <v>11326370.2065512</v>
+        <v>11821930.882557301</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>100</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>101</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>97</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>1.7059000000000001E-2</v>
+        <v>1.7047E-2</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>103</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D17" s="4">
         <v>77941</v>
       </c>
       <c r="E17" s="5">
-        <v>377.42541199999999</v>
+        <v>433.71786100000003</v>
       </c>
       <c r="F17" s="4">
-        <v>29416914.041310102</v>
+        <v>33804403.697011702</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J17" s="5">
-        <v>271.35000000000002</v>
+        <v>312.06</v>
       </c>
       <c r="K17" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M17" s="4">
-        <v>21149290.349481001</v>
+        <v>24322268.378155001</v>
       </c>
       <c r="N17" s="4">
-        <v>29416914.041310102</v>
+        <v>33804403.697011702</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>104</v>
       </c>
       <c r="P17" s="3" t="s">
         <v>105</v>
       </c>
       <c r="Q17" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>107</v>
       </c>
       <c r="S17" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>102</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>4.4308E-2</v>
+        <v>4.8744999999999997E-2</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>109</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D18" s="4">
         <v>36955</v>
       </c>
       <c r="E18" s="5">
-        <v>580.61061299999994</v>
+        <v>620.94510300000002</v>
       </c>
       <c r="F18" s="4">
-        <v>21456465.192294199</v>
+        <v>22947026.198749099</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J18" s="5">
-        <v>417.43</v>
+        <v>446.77</v>
       </c>
       <c r="K18" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M18" s="4">
-        <v>15426125.649622001</v>
+        <v>16510385.294442</v>
       </c>
       <c r="N18" s="4">
-        <v>21456465.192294199</v>
+        <v>22947026.198749099</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>110</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>111</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>112</v>
       </c>
       <c r="S18" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>108</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>3.2316999999999999E-2</v>
+        <v>3.3089E-2</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="4">
         <v>28664</v>
       </c>
       <c r="E19" s="5">
-        <v>404.172752</v>
+        <v>385.54551900000001</v>
       </c>
       <c r="F19" s="4">
-        <v>11585207.761318499</v>
+        <v>11051276.719944401</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J19" s="5">
-        <v>290.58</v>
+        <v>277.39999999999998</v>
       </c>
       <c r="K19" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M19" s="4">
-        <v>8329185.1197950002</v>
+        <v>7951393.5732429996</v>
       </c>
       <c r="N19" s="4">
-        <v>11585207.761318499</v>
+        <v>11051276.719944401</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>115</v>
       </c>
       <c r="P19" s="3" t="s">
         <v>116</v>
       </c>
       <c r="Q19" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>117</v>
       </c>
       <c r="S19" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>113</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>1.7448999999999999E-2</v>
+        <v>1.5935000000000001E-2</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D20" s="4">
         <v>94429</v>
       </c>
       <c r="E20" s="5">
-        <v>109.548647</v>
+        <v>109.81237</v>
       </c>
       <c r="F20" s="4">
-        <v>10344569.2189999</v>
+        <v>10369472.258512801</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J20" s="5">
-        <v>78.760000000000005</v>
+        <v>79.010000000000005</v>
       </c>
       <c r="K20" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M20" s="4">
-        <v>7437228.0398169998</v>
+        <v>7460835.2648940003</v>
       </c>
       <c r="N20" s="4">
-        <v>10344569.2189999</v>
+        <v>10369472.258512801</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>121</v>
       </c>
       <c r="Q20" s="3" t="s">
         <v>94</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>122</v>
       </c>
       <c r="S20" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>1.5580999999999999E-2</v>
+        <v>1.4952E-2</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D21" s="4">
         <v>46361</v>
       </c>
       <c r="E21" s="5">
-        <v>217.78983199999999</v>
+        <v>192.93954199999999</v>
       </c>
       <c r="F21" s="4">
-        <v>10096954.419639699</v>
+        <v>8944870.0764419697</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J21" s="5">
-        <v>156.58000000000001</v>
+        <v>138.82</v>
       </c>
       <c r="K21" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M21" s="4">
-        <v>7259205.3798219999</v>
+        <v>6435833.9983430002</v>
       </c>
       <c r="N21" s="4">
-        <v>10096954.419639699</v>
+        <v>8944870.0764419697</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="3" t="s">
         <v>126</v>
       </c>
       <c r="Q21" s="3" t="s">
         <v>94</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>127</v>
       </c>
       <c r="S21" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>1.5207999999999999E-2</v>
+        <v>1.2898E-2</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D22" s="4">
         <v>34396</v>
       </c>
       <c r="E22" s="5">
-        <v>851.11621100000002</v>
+        <v>879.09659799999997</v>
       </c>
       <c r="F22" s="4">
-        <v>29274993.1984143</v>
+        <v>30237406.476719901</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J22" s="5">
-        <v>611.91</v>
+        <v>632.51</v>
       </c>
       <c r="K22" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M22" s="4">
-        <v>21047256.359483998</v>
+        <v>21755813.886790998</v>
       </c>
       <c r="N22" s="4">
-        <v>29274993.1984143</v>
+        <v>30237406.476719901</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>130</v>
       </c>
       <c r="P22" s="3" t="s">
         <v>131</v>
       </c>
       <c r="Q22" s="3" t="s">
         <v>82</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>132</v>
       </c>
       <c r="S22" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>4.4094000000000001E-2</v>
+        <v>4.3602000000000002E-2</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="4">
         <v>10213</v>
       </c>
       <c r="E23" s="5">
-        <v>736.511259</v>
+        <v>767.23515899999995</v>
       </c>
       <c r="F23" s="4">
-        <v>7521989.4930245401</v>
+        <v>7835772.6873766398</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>135</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J23" s="5">
-        <v>451.4</v>
+        <v>473.05</v>
       </c>
       <c r="K23" s="5">
-        <v>0.61288947632302238</v>
+        <v>0.61656454919081449</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>136</v>
       </c>
       <c r="M23" s="4">
-        <v>4610148.2012870004</v>
+        <v>4831259.6545540001</v>
       </c>
       <c r="N23" s="4">
-        <v>7521989.4930245401</v>
+        <v>7835772.6873766398</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>133</v>
       </c>
       <c r="P23" s="3" t="s">
         <v>137</v>
       </c>
       <c r="Q23" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>138</v>
       </c>
       <c r="S23" s="3" t="s">
         <v>139</v>
       </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>1.1329000000000001E-2</v>
+        <v>1.1299E-2</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>141</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="4">
         <v>14364</v>
       </c>
       <c r="E24" s="5">
-        <v>450.75457299999999</v>
+        <v>455.399585</v>
       </c>
       <c r="F24" s="4">
-        <v>6474638.6814103797</v>
+        <v>6541359.6108408598</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J24" s="5">
-        <v>324.07</v>
+        <v>327.66000000000003</v>
       </c>
       <c r="K24" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M24" s="4">
-        <v>4654941.4798849998</v>
+        <v>4706508.2241620002</v>
       </c>
       <c r="N24" s="4">
-        <v>6474638.6814103797</v>
+        <v>6541359.6108408598</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>142</v>
       </c>
       <c r="P24" s="3" t="s">
         <v>143</v>
       </c>
       <c r="Q24" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R24" s="3" t="s">
         <v>144</v>
       </c>
       <c r="S24" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T24" s="4">
         <v>1</v>
       </c>
       <c r="W24" s="3" t="s">
         <v>140</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>9.7520000000000003E-3</v>
+        <v>9.4319999999999994E-3</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>145</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D25" s="4">
         <v>14307</v>
       </c>
       <c r="E25" s="5">
-        <v>636.49766999999997</v>
+        <v>590.18763200000001</v>
       </c>
       <c r="F25" s="4">
-        <v>9106372.1677446105</v>
+        <v>8443814.4266851898</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J25" s="5">
-        <v>457.61</v>
+        <v>424.64</v>
       </c>
       <c r="K25" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M25" s="4">
-        <v>6547026.269839</v>
+        <v>6075324.4595560003</v>
       </c>
       <c r="N25" s="4">
-        <v>9106372.1677446105</v>
+        <v>8443814.4266851898</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>147</v>
       </c>
       <c r="P25" s="3" t="s">
         <v>148</v>
       </c>
       <c r="Q25" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>149</v>
       </c>
       <c r="S25" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T25" s="4">
         <v>1</v>
       </c>
       <c r="W25" s="3" t="s">
         <v>145</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>1.3716000000000001E-2</v>
+        <v>1.2175E-2</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>151</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D26" s="4">
         <v>81472</v>
       </c>
       <c r="E26" s="5">
-        <v>319.70234399999998</v>
+        <v>313.17581799999999</v>
       </c>
       <c r="F26" s="4">
-        <v>26046789.345573299</v>
+        <v>25515060.125086799</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J26" s="5">
-        <v>229.85</v>
+        <v>225.33</v>
       </c>
       <c r="K26" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M26" s="4">
-        <v>18726339.199540999</v>
+        <v>18358085.698224999</v>
       </c>
       <c r="N26" s="4">
-        <v>26046789.345573299</v>
+        <v>25515060.125086799</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>152</v>
       </c>
       <c r="P26" s="3" t="s">
         <v>153</v>
       </c>
       <c r="Q26" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>154</v>
       </c>
       <c r="S26" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>150</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>3.9231000000000002E-2</v>
+        <v>3.6791999999999998E-2</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>156</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D27" s="4">
         <v>4788</v>
       </c>
       <c r="E27" s="5">
-        <v>2434.592114</v>
+        <v>2670.8964649999998</v>
       </c>
       <c r="F27" s="4">
-        <v>11656827.039432401</v>
+        <v>12788252.230715699</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J27" s="5">
-        <v>1750.35</v>
+        <v>1921.71</v>
       </c>
       <c r="K27" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M27" s="4">
-        <v>8380675.7997939996</v>
+        <v>9201147.4490380008</v>
       </c>
       <c r="N27" s="4">
-        <v>11656827.039432401</v>
+        <v>12788252.230715699</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>157</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>158</v>
       </c>
       <c r="Q27" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>159</v>
       </c>
       <c r="S27" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T27" s="4">
         <v>1</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>1.7557E-2</v>
+        <v>1.8440000000000002E-2</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>160</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D28" s="4">
         <v>50492</v>
       </c>
       <c r="E28" s="5">
-        <v>237.40006299999999</v>
+        <v>251.814672</v>
       </c>
       <c r="F28" s="4">
-        <v>11986803.9603588</v>
+        <v>12714626.4534315</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>162</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J28" s="5">
-        <v>145.5</v>
+        <v>155.26</v>
       </c>
       <c r="K28" s="5">
-        <v>0.61288947632302238</v>
+        <v>0.61656454919081449</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>163</v>
       </c>
       <c r="M28" s="4">
-        <v>7346586.0020509996</v>
+        <v>7839387.9273889996</v>
       </c>
       <c r="N28" s="4">
-        <v>11986803.9603588</v>
+        <v>12714626.4534315</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>160</v>
       </c>
       <c r="P28" s="3" t="s">
         <v>164</v>
       </c>
       <c r="Q28" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R28" s="3" t="s">
         <v>165</v>
       </c>
       <c r="S28" s="3" t="s">
         <v>166</v>
       </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>1.8054000000000001E-2</v>
+        <v>1.8334E-2</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>167</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>168</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D29" s="4">
         <v>75040</v>
       </c>
       <c r="E29" s="5">
-        <v>358.66193800000002</v>
+        <v>442.22376800000001</v>
       </c>
       <c r="F29" s="4">
-        <v>26913991.7935878</v>
+        <v>33184471.438498899</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J29" s="5">
-        <v>257.86</v>
+        <v>318.18</v>
       </c>
       <c r="K29" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M29" s="4">
-        <v>19349814.399525002</v>
+        <v>23876227.119656</v>
       </c>
       <c r="N29" s="4">
-        <v>26913991.7935878</v>
+        <v>33184471.438498899</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>169</v>
       </c>
       <c r="P29" s="3" t="s">
         <v>170</v>
       </c>
       <c r="Q29" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R29" s="3" t="s">
         <v>171</v>
       </c>
       <c r="S29" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>167</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>4.0537999999999998E-2</v>
+        <v>4.7850999999999998E-2</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
         <v>172</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>173</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D30" s="4">
         <v>8464</v>
       </c>
       <c r="E30" s="5">
-        <v>1299.9513179999999</v>
+        <v>1535.7887470000001</v>
       </c>
       <c r="F30" s="4">
-        <v>11002787.954655999</v>
+        <v>12998915.913829001</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J30" s="5">
-        <v>934.6</v>
+        <v>1105</v>
       </c>
       <c r="K30" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M30" s="4">
-        <v>7910454.3998060003</v>
+        <v>9352719.9685280006</v>
       </c>
       <c r="N30" s="4">
-        <v>11002787.954655999</v>
+        <v>12998915.913829001</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>174</v>
       </c>
       <c r="P30" s="3" t="s">
         <v>175</v>
       </c>
       <c r="Q30" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>176</v>
       </c>
       <c r="S30" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T30" s="4">
         <v>1</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>172</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>1.6572E-2</v>
+        <v>1.8744E-2</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>177</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>178</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D31" s="4">
-        <v>14828</v>
+        <v>17310</v>
       </c>
       <c r="E31" s="5">
-        <v>699.52013399999998</v>
+        <v>686.560113</v>
       </c>
       <c r="F31" s="4">
-        <v>10372484.539953999</v>
+        <v>11884355.524669901</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J31" s="5">
-        <v>502.92</v>
+        <v>493.98</v>
       </c>
       <c r="K31" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M31" s="4">
-        <v>7457297.7598169995</v>
+        <v>8550793.771226</v>
       </c>
       <c r="N31" s="4">
-        <v>10372484.539953999</v>
+        <v>11884355.524669901</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>179</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>180</v>
       </c>
       <c r="Q31" s="3" t="s">
         <v>181</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>182</v>
       </c>
       <c r="S31" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>177</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>1.5623E-2</v>
+        <v>1.7136999999999999E-2</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>183</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>184</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D32" s="4">
         <v>74030</v>
       </c>
       <c r="E32" s="5">
-        <v>151.86035200000001</v>
+        <v>165.00347500000001</v>
       </c>
       <c r="F32" s="4">
-        <v>11242221.851310899</v>
+        <v>12215207.227241101</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J32" s="5">
-        <v>109.18</v>
+        <v>118.72</v>
       </c>
       <c r="K32" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M32" s="4">
-        <v>8082595.399801</v>
+        <v>8788841.570425</v>
       </c>
       <c r="N32" s="4">
-        <v>11242221.851310899</v>
+        <v>12215207.227241101</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>185</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>186</v>
       </c>
       <c r="Q32" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>187</v>
       </c>
       <c r="S32" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T32" s="4">
         <v>1</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>183</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>1.6933E-2</v>
+        <v>1.7614000000000001E-2</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>188</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>189</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D33" s="4">
         <v>77044</v>
       </c>
       <c r="E33" s="5">
-        <v>567.18826100000001</v>
+        <v>625.76789599999995</v>
       </c>
       <c r="F33" s="4">
-        <v>43698452.3541274</v>
+        <v>48211661.653926298</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J33" s="5">
-        <v>407.78</v>
+        <v>450.24</v>
       </c>
       <c r="K33" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M33" s="4">
-        <v>31417002.319230001</v>
+        <v>34688290.443273</v>
       </c>
       <c r="N33" s="4">
-        <v>43698452.3541274</v>
+        <v>48211661.653926298</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>190</v>
       </c>
       <c r="P33" s="3" t="s">
         <v>191</v>
       </c>
       <c r="Q33" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>192</v>
       </c>
       <c r="S33" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>188</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>6.5819000000000003E-2</v>
+        <v>6.9519999999999998E-2</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>193</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>194</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D34" s="4">
-        <v>47350</v>
+        <v>89190</v>
       </c>
       <c r="E34" s="5">
-        <v>130.20376899999999</v>
+        <v>119.55524699999999</v>
       </c>
       <c r="F34" s="4">
-        <v>6165148.4804228302</v>
+        <v>10663132.4530924</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J34" s="5">
-        <v>93.61</v>
+        <v>86.02</v>
       </c>
       <c r="K34" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M34" s="4">
-        <v>4432433.4998909999</v>
+        <v>7672123.7741830004</v>
       </c>
       <c r="N34" s="4">
-        <v>6165148.4804228302</v>
+        <v>10663132.4530924</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>195</v>
       </c>
       <c r="P34" s="3" t="s">
         <v>196</v>
       </c>
       <c r="Q34" s="3" t="s">
         <v>82</v>
       </c>
       <c r="R34" s="3" t="s">
         <v>197</v>
       </c>
       <c r="S34" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
         <v>193</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>9.2860000000000009E-3</v>
+        <v>1.5376000000000001E-2</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>198</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>199</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D35" s="4">
         <v>354706</v>
       </c>
       <c r="E35" s="5">
-        <v>93.724322000000001</v>
+        <v>104.48697</v>
       </c>
       <c r="F35" s="4">
-        <v>33244581.333763398</v>
+        <v>37062152.294538602</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>62</v>
       </c>
       <c r="J35" s="5">
-        <v>2135</v>
+        <v>2355</v>
       </c>
       <c r="K35" s="5">
-        <v>22.77957255498875</v>
+        <v>22.538695559471279</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>63</v>
       </c>
       <c r="M35" s="4">
-        <v>757297352.552688</v>
+        <v>835332567.345366</v>
       </c>
       <c r="N35" s="4">
-        <v>33244581.333763398</v>
+        <v>37062152.294538602</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>198</v>
       </c>
       <c r="P35" s="3" t="s">
         <v>200</v>
       </c>
       <c r="Q35" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R35" s="3" t="s">
         <v>201</v>
       </c>
       <c r="S35" s="3" t="s">
         <v>202</v>
       </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>5.0072999999999999E-2</v>
+        <v>5.3442999999999997E-2</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>203</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>204</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="4">
-        <v>62921</v>
+        <v>21868</v>
       </c>
       <c r="E36" s="5">
-        <v>140.59460799999999</v>
+        <v>270.88255800000002</v>
       </c>
       <c r="F36" s="4">
-        <v>8846353.3433564398</v>
+        <v>5923659.7637248002</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H36" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="I36" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J36" s="5">
+        <v>194.9</v>
+      </c>
+      <c r="K36" s="5">
+        <v>0.7194999975788825</v>
+      </c>
+      <c r="L36" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="M36" s="4">
+        <v>4262073.1856580004</v>
+      </c>
+      <c r="N36" s="4">
+        <v>5923659.7637248002</v>
+      </c>
+      <c r="O36" s="3" t="s">
         <v>205</v>
       </c>
-      <c r="I36" s="3" t="s">
+      <c r="P36" s="3" t="s">
         <v>206</v>
       </c>
-      <c r="J36" s="5">
-[...5 lines deleted...]
-      <c r="L36" s="3" t="s">
+      <c r="Q36" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R36" s="3" t="s">
         <v>207</v>
       </c>
-      <c r="M36" s="4">
-[...5 lines deleted...]
-      <c r="O36" s="3" t="s">
+      <c r="S36" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="T36" s="4">
+        <v>1</v>
+      </c>
+      <c r="W36" s="3" t="s">
         <v>203</v>
       </c>
-      <c r="P36" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>1.3324000000000001E-2</v>
+        <v>8.541E-3</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D37" s="4">
-        <v>21868</v>
+        <v>50284</v>
       </c>
       <c r="E37" s="5">
-        <v>270.11614200000002</v>
+        <v>265.601113</v>
       </c>
       <c r="F37" s="4">
-        <v>5906899.7844078103</v>
+        <v>13355486.309937401</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J37" s="5">
-        <v>194.2</v>
+        <v>191.1</v>
       </c>
       <c r="K37" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M37" s="4">
-        <v>4246765.5998950005</v>
+        <v>9609272.367664</v>
       </c>
       <c r="N37" s="4">
-        <v>5906899.7844078103</v>
+        <v>13355486.309937401</v>
       </c>
       <c r="O37" s="3" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="P37" s="3" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="R37" s="3" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="S37" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>8.8970000000000004E-3</v>
+        <v>1.9258000000000001E-2</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D38" s="4">
-        <v>50284</v>
+        <v>10733</v>
       </c>
       <c r="E38" s="5">
-        <v>245.538633</v>
+        <v>661.04239299999995</v>
       </c>
       <c r="F38" s="4">
-        <v>12346664.608108999</v>
+        <v>7094967.9777623303</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J38" s="5">
-        <v>176.53</v>
+        <v>475.62</v>
       </c>
       <c r="K38" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M38" s="4">
-        <v>8876634.5197819993</v>
+        <v>5104829.442822</v>
       </c>
       <c r="N38" s="4">
-        <v>12346664.608108999</v>
+        <v>7094967.9777623303</v>
       </c>
       <c r="O38" s="3" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="P38" s="3" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="Q38" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R38" s="3" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>1.8596000000000001E-2</v>
+        <v>1.023E-2</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D39" s="4">
-        <v>10733</v>
+        <v>43393</v>
       </c>
       <c r="E39" s="5">
-        <v>671.25669400000004</v>
+        <v>215.07991699999999</v>
       </c>
       <c r="F39" s="4">
-        <v>7204598.09444327</v>
+        <v>9332962.8214037493</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J39" s="5">
-        <v>482.6</v>
+        <v>154.75</v>
       </c>
       <c r="K39" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M39" s="4">
-        <v>5179745.799873</v>
+        <v>6715066.727403</v>
       </c>
       <c r="N39" s="4">
-        <v>7204598.09444327</v>
+        <v>9332962.8214037493</v>
       </c>
       <c r="O39" s="3" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="P39" s="3" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>106</v>
+        <v>89</v>
       </c>
       <c r="R39" s="3" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>1.0851E-2</v>
+        <v>1.3457999999999999E-2</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D40" s="4">
-        <v>43393</v>
+        <v>57268</v>
       </c>
       <c r="E40" s="5">
-        <v>218.02628799999999</v>
+        <v>424.85059200000001</v>
       </c>
       <c r="F40" s="4">
-        <v>9460814.7298142891</v>
+        <v>24330343.627519</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J40" s="5">
-        <v>156.75</v>
+        <v>305.68</v>
       </c>
       <c r="K40" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M40" s="4">
-        <v>6801852.7498329999</v>
+        <v>17505682.181093</v>
       </c>
       <c r="N40" s="4">
-        <v>9460814.7298142891</v>
+        <v>24330343.627519</v>
       </c>
       <c r="O40" s="3" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="P40" s="3" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="R40" s="3" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>1.4249E-2</v>
+        <v>3.5083999999999997E-2</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D41" s="4">
-        <v>57268</v>
+        <v>29292</v>
       </c>
       <c r="E41" s="5">
-        <v>390.95903700000002</v>
+        <v>684.51702799999998</v>
       </c>
       <c r="F41" s="4">
-        <v>22389442.158703599</v>
+        <v>20050872.717164598</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J41" s="5">
-        <v>281.08</v>
+        <v>492.51</v>
       </c>
       <c r="K41" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M41" s="4">
-        <v>16096889.439604999</v>
+        <v>14426602.871454</v>
       </c>
       <c r="N41" s="4">
-        <v>22389442.158703599</v>
+        <v>20050872.717164598</v>
       </c>
       <c r="O41" s="3" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="P41" s="3" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>106</v>
+        <v>75</v>
       </c>
       <c r="R41" s="3" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="S41" s="3" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>3.3723000000000003E-2</v>
+        <v>2.8913000000000001E-2</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="4">
-        <v>29292</v>
+        <v>30041</v>
       </c>
       <c r="E42" s="5">
-        <v>666.19375500000001</v>
+        <v>139.33287100000001</v>
       </c>
       <c r="F42" s="4">
-        <v>19514147.4650531</v>
+        <v>4185698.7491313401</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J42" s="5">
-        <v>478.96</v>
+        <v>100.25</v>
       </c>
       <c r="K42" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M42" s="4">
-        <v>14029696.319656</v>
+        <v>3011610.2398649999</v>
       </c>
       <c r="N42" s="4">
-        <v>19514147.4650531</v>
+        <v>4185698.7491313401</v>
       </c>
       <c r="O42" s="3" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="P42" s="3" t="s">
-        <v>239</v>
+        <v>63</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>75</v>
+        <v>181</v>
       </c>
       <c r="R42" s="3" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>2.9392000000000001E-2</v>
+        <v>6.0350000000000004E-3</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D43" s="4">
-        <v>30041</v>
+        <v>212565</v>
       </c>
       <c r="E43" s="5">
-        <v>157.52138500000001</v>
+        <v>76.233496000000002</v>
       </c>
       <c r="F43" s="4">
-        <v>4732099.9374087099</v>
+        <v>16204572.9673384</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J43" s="5">
-        <v>113.25</v>
+        <v>54.85</v>
       </c>
       <c r="K43" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M43" s="4">
-        <v>3402143.2499159998</v>
+        <v>11659190.210766001</v>
       </c>
       <c r="N43" s="4">
-        <v>4732099.9374087099</v>
+        <v>16204572.9673384</v>
       </c>
       <c r="O43" s="3" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="P43" s="3" t="s">
-        <v>63</v>
+        <v>240</v>
       </c>
       <c r="Q43" s="3" t="s">
         <v>181</v>
       </c>
       <c r="R43" s="3" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="S43" s="3" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>7.1269999999999997E-3</v>
+        <v>2.3366000000000001E-2</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D44" s="4">
-        <v>212565</v>
+        <v>87672</v>
       </c>
       <c r="E44" s="5">
-        <v>78.809375000000003</v>
+        <v>97.845726999999997</v>
       </c>
       <c r="F44" s="4">
-        <v>16752114.750677999</v>
+        <v>8578330.5072967298</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J44" s="5">
-        <v>56.66</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="K44" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M44" s="4">
-        <v>12043932.899704</v>
+        <v>6172108.7792300005</v>
       </c>
       <c r="N44" s="4">
-        <v>16752114.750677999</v>
+        <v>8578330.5072967298</v>
       </c>
       <c r="O44" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="P44" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="Q44" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="R44" s="3" t="s">
         <v>247</v>
-      </c>
-[...7 lines deleted...]
-        <v>249</v>
       </c>
       <c r="S44" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="W44" s="3" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>2.5232000000000001E-2</v>
+        <v>1.2369E-2</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D45" s="4">
-        <v>87672</v>
+        <v>36326</v>
       </c>
       <c r="E45" s="5">
-        <v>103.77634</v>
+        <v>528.57540100000006</v>
       </c>
       <c r="F45" s="4">
-        <v>9098279.3240141701</v>
+        <v>19201029.965253599</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J45" s="5">
-        <v>74.61</v>
+        <v>380.31</v>
       </c>
       <c r="K45" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M45" s="4">
-        <v>6541207.9198390003</v>
+        <v>13815141.013512</v>
       </c>
       <c r="N45" s="4">
-        <v>9098279.3240141701</v>
+        <v>19201029.965253599</v>
       </c>
       <c r="O45" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="P45" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q45" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R45" s="3" t="s">
         <v>252</v>
-      </c>
-[...7 lines deleted...]
-        <v>255</v>
       </c>
       <c r="S45" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T45" s="4">
         <v>1</v>
       </c>
       <c r="W45" s="3" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>1.3703E-2</v>
+        <v>2.7687E-2</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D46" s="4">
-        <v>36326</v>
+        <v>39337</v>
       </c>
       <c r="E46" s="5">
-        <v>515.30704500000002</v>
+        <v>453.59277400000002</v>
       </c>
       <c r="F46" s="4">
-        <v>18719043.716531001</v>
+        <v>17842978.902015202</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J46" s="5">
-        <v>370.48</v>
+        <v>326.36</v>
       </c>
       <c r="K46" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M46" s="4">
-        <v>13458056.479669999</v>
+        <v>12838023.276799999</v>
       </c>
       <c r="N46" s="4">
-        <v>18719043.716531001</v>
+        <v>17842978.902015202</v>
       </c>
       <c r="O46" s="3" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="P46" s="3" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>75</v>
+        <v>181</v>
       </c>
       <c r="R46" s="3" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="S46" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T46" s="4">
         <v>1</v>
       </c>
       <c r="W46" s="3" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
-        <v>2.8194E-2</v>
+        <v>2.5728999999999998E-2</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D47" s="4">
-        <v>35558</v>
+        <v>32088</v>
       </c>
       <c r="E47" s="5">
-        <v>458.78016600000001</v>
+        <v>495.81183399999998</v>
       </c>
       <c r="F47" s="4">
-        <v>16313305.1255302</v>
+        <v>15909610.1488811</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>66</v>
+        <v>135</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="J47" s="5">
-        <v>329.84</v>
+        <v>305.7</v>
       </c>
       <c r="K47" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.61656454919081449</v>
       </c>
       <c r="L47" s="3" t="s">
-        <v>68</v>
+        <v>136</v>
       </c>
       <c r="M47" s="4">
-        <v>11728450.719712</v>
+        <v>9809301.6092460006</v>
       </c>
       <c r="N47" s="4">
-        <v>16313305.1255302</v>
+        <v>15909610.1488811</v>
       </c>
       <c r="O47" s="3" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="P47" s="3" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="Q47" s="3" t="s">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="R47" s="3" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="S47" s="3" t="s">
-        <v>77</v>
+        <v>139</v>
       </c>
       <c r="T47" s="4">
         <v>1</v>
       </c>
       <c r="W47" s="3" t="s">
-        <v>261</v>
+        <v>34</v>
       </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>2.4570999999999999E-2</v>
+        <v>2.2941E-2</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D48" s="4">
-        <v>32088</v>
+        <v>1776</v>
       </c>
       <c r="E48" s="5">
-        <v>445.43104499999998</v>
+        <v>2848.0430940000001</v>
       </c>
       <c r="F48" s="4">
-        <v>14292991.380763501</v>
+        <v>5058124.5182823297</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>135</v>
+        <v>41</v>
       </c>
       <c r="I48" s="3" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="J48" s="5">
-        <v>273</v>
+        <v>2822.83</v>
       </c>
       <c r="K48" s="5">
-        <v>0.61288947632302238</v>
+        <v>0.99114722168796632</v>
       </c>
       <c r="L48" s="3" t="s">
-        <v>136</v>
+        <v>43</v>
       </c>
       <c r="M48" s="4">
-        <v>8760024.0024449993</v>
+        <v>5013346.0632469999</v>
       </c>
       <c r="N48" s="4">
-        <v>14292991.380763501</v>
+        <v>5058124.5182823297</v>
       </c>
       <c r="O48" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="P48" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="Q48" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="R48" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="S48" s="3" t="s">
         <v>266</v>
       </c>
-      <c r="P48" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="T48" s="4">
         <v>1</v>
       </c>
       <c r="W48" s="3" t="s">
-        <v>34</v>
+        <v>267</v>
       </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="6">
-        <v>2.1527999999999999E-2</v>
+        <v>7.293E-3</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D49" s="4">
-        <v>1776</v>
+        <v>96996</v>
       </c>
       <c r="E49" s="5">
-        <v>2528.0849389999998</v>
+        <v>48.203966000000001</v>
       </c>
       <c r="F49" s="4">
-        <v>4489878.8692513602</v>
+        <v>4675591.8811480198</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="J49" s="5">
-        <v>2473.89</v>
+        <v>25.73</v>
       </c>
       <c r="K49" s="5">
-        <v>0.9785628487420629</v>
+        <v>0.53377350716507399</v>
       </c>
       <c r="L49" s="3" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="M49" s="4">
-        <v>4393628.6568010002</v>
+        <v>2495707.0764720002</v>
       </c>
       <c r="N49" s="4">
-        <v>4489878.8692513602</v>
+        <v>4675591.8811480198</v>
       </c>
       <c r="O49" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="P49" s="3" t="s">
         <v>270</v>
       </c>
-      <c r="P49" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q49" s="3" t="s">
-        <v>106</v>
+        <v>246</v>
       </c>
       <c r="R49" s="3" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="S49" s="3" t="s">
-        <v>274</v>
+        <v>96</v>
       </c>
       <c r="T49" s="4">
         <v>1</v>
       </c>
       <c r="W49" s="3" t="s">
-        <v>275</v>
+        <v>34</v>
       </c>
       <c r="X49" s="4">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
       <c r="Z49" s="6">
-        <v>6.7619999999999998E-3</v>
+        <v>6.7419999999999997E-3</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D50" s="4">
-        <v>61416</v>
+        <v>56761</v>
       </c>
       <c r="E50" s="5">
-        <v>50.823390000000003</v>
+        <v>88.782269999999997</v>
       </c>
       <c r="F50" s="4">
-        <v>3121369.3424076699</v>
+        <v>5039370.4065642701</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>51</v>
+        <v>274</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="J50" s="5">
-        <v>26.89</v>
+        <v>54.74</v>
       </c>
       <c r="K50" s="5">
-        <v>0.52908709476736626</v>
+        <v>0.61656454919081449</v>
       </c>
       <c r="L50" s="3" t="s">
-        <v>53</v>
+        <v>275</v>
       </c>
       <c r="M50" s="4">
-        <v>1651476.23707</v>
+        <v>3107097.1429280001</v>
       </c>
       <c r="N50" s="4">
-        <v>3121369.3424076699</v>
+        <v>5039370.4065642701</v>
       </c>
       <c r="O50" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="P50" s="3" t="s">
         <v>276</v>
       </c>
-      <c r="P50" s="3" t="s">
+      <c r="Q50" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="R50" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="S50" s="3" t="s">
         <v>278</v>
       </c>
-      <c r="Q50" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T50" s="4">
         <v>1</v>
       </c>
       <c r="W50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X50" s="4">
         <v>0</v>
       </c>
       <c r="Y50" s="4">
         <v>0</v>
       </c>
       <c r="Z50" s="6">
-        <v>4.7010000000000003E-3</v>
+        <v>7.2659999999999999E-3</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="B51" s="3" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D51" s="4">
-        <v>56761</v>
+        <v>43260</v>
       </c>
       <c r="E51" s="5">
-        <v>79.949162000000001</v>
+        <v>260.000001</v>
       </c>
       <c r="F51" s="4">
-        <v>4537994.3827108899</v>
+        <v>11247599.999999899</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H51" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="J51" s="5">
+        <v>187.07</v>
+      </c>
+      <c r="K51" s="5">
+        <v>0.7194999975788825</v>
+      </c>
+      <c r="L51" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="M51" s="4">
+        <v>8092648.1727679996</v>
+      </c>
+      <c r="N51" s="4">
+        <v>11247599.999999899</v>
+      </c>
+      <c r="O51" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="P51" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="Q51" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="R51" s="3" t="s">
         <v>282</v>
       </c>
-      <c r="I51" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="S51" s="3" t="s">
-        <v>286</v>
+        <v>77</v>
       </c>
       <c r="T51" s="4">
         <v>1</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X51" s="4">
         <v>0</v>
       </c>
       <c r="Y51" s="4">
         <v>0</v>
       </c>
       <c r="Z51" s="6">
-        <v>6.8349999999999999E-3</v>
+        <v>1.6218E-2</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D52" s="4">
-        <v>43260</v>
+        <v>9231</v>
       </c>
       <c r="E52" s="5">
-        <v>248.570832</v>
+        <v>168.19001399999999</v>
       </c>
       <c r="F52" s="4">
-        <v>10753174.212393001</v>
+        <v>1552562.0182974299</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>66</v>
+        <v>162</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="J52" s="5">
-        <v>178.71</v>
+        <v>103.7</v>
       </c>
       <c r="K52" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.61656454919081449</v>
       </c>
       <c r="L52" s="3" t="s">
-        <v>68</v>
+        <v>163</v>
       </c>
       <c r="M52" s="4">
-        <v>7730994.5998099996</v>
+        <v>957254.70090199995</v>
       </c>
       <c r="N52" s="4">
-        <v>10753174.212393001</v>
+        <v>1552562.0182974299</v>
       </c>
       <c r="O52" s="3" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="P52" s="3" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="Q52" s="3" t="s">
-        <v>106</v>
+        <v>246</v>
       </c>
       <c r="R52" s="3" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="S52" s="3" t="s">
-        <v>77</v>
+        <v>166</v>
       </c>
       <c r="T52" s="4">
         <v>1</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
         <v>0</v>
       </c>
       <c r="Y52" s="4">
         <v>0</v>
       </c>
       <c r="Z52" s="6">
-        <v>1.6195999999999999E-2</v>
+        <v>2.238E-3</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D53" s="4">
-        <v>9231</v>
+        <v>280113</v>
       </c>
       <c r="E53" s="5">
-        <v>161.61152000000001</v>
+        <v>44.711604999999999</v>
       </c>
       <c r="F53" s="4">
-        <v>1491835.9436365501</v>
+        <v>12524301.8902015</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>162</v>
+        <v>51</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="J53" s="5">
-        <v>99.05</v>
+        <v>32.17</v>
       </c>
       <c r="K53" s="5">
-        <v>0.61288947632302238</v>
+        <v>0.7194999975788825</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>163</v>
+        <v>53</v>
       </c>
       <c r="M53" s="4">
-        <v>914330.55025500001</v>
+        <v>9011235.1796770003</v>
       </c>
       <c r="N53" s="4">
-        <v>1491835.9436365501</v>
+        <v>12524301.8902015</v>
       </c>
       <c r="O53" s="3" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="P53" s="3" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>254</v>
+        <v>89</v>
       </c>
       <c r="R53" s="3" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>166</v>
+        <v>96</v>
       </c>
       <c r="T53" s="4">
         <v>1</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X53" s="4">
         <v>0</v>
       </c>
       <c r="Y53" s="4">
         <v>0</v>
       </c>
       <c r="Z53" s="6">
-        <v>2.2469999999999999E-3</v>
+        <v>1.8058999999999999E-2</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D54" s="4">
-        <v>280113</v>
+        <v>162343</v>
       </c>
       <c r="E54" s="5">
-        <v>39.293413999999999</v>
+        <v>30.499645000000001</v>
       </c>
       <c r="F54" s="4">
-        <v>11006596.0776131</v>
+        <v>4951403.9071567003</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>51</v>
+        <v>135</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="J54" s="5">
-        <v>28.25</v>
+        <v>18.805</v>
       </c>
       <c r="K54" s="5">
-        <v>0.71894999998238573</v>
+        <v>0.61656454919081449</v>
       </c>
       <c r="L54" s="3" t="s">
-        <v>53</v>
+        <v>136</v>
       </c>
       <c r="M54" s="4">
-        <v>7913192.2498059999</v>
+        <v>3052860.117877</v>
       </c>
       <c r="N54" s="4">
-        <v>11006596.0776131</v>
+        <v>4951403.9071567003</v>
       </c>
       <c r="O54" s="3" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="P54" s="3" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="Q54" s="3" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="R54" s="3" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>96</v>
+        <v>139</v>
       </c>
       <c r="T54" s="4">
         <v>1</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X54" s="4">
         <v>0</v>
       </c>
       <c r="Y54" s="4">
         <v>0</v>
       </c>
       <c r="Z54" s="6">
-        <v>1.6577999999999999E-2</v>
+        <v>7.1390000000000004E-3</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D55" s="4">
-        <v>162343</v>
+        <v>1652177</v>
       </c>
       <c r="E55" s="5">
-        <v>31.155698999999998</v>
+        <v>6.3079190000000001</v>
       </c>
       <c r="F55" s="4">
-        <v>5057909.6323586404</v>
+        <v>10421798.5277749</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>135</v>
+        <v>51</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="J55" s="5">
-        <v>19.094999999999999</v>
+        <v>3.367</v>
       </c>
       <c r="K55" s="5">
-        <v>0.61288947632302238</v>
+        <v>0.53377350716507399</v>
       </c>
       <c r="L55" s="3" t="s">
-        <v>136</v>
+        <v>53</v>
       </c>
       <c r="M55" s="4">
-        <v>3099939.5858649998</v>
+        <v>5562879.951138</v>
       </c>
       <c r="N55" s="4">
-        <v>5057909.6323586404</v>
+        <v>10421798.5277749</v>
       </c>
       <c r="O55" s="3" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="P55" s="3" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="Q55" s="3" t="s">
-        <v>106</v>
+        <v>75</v>
       </c>
       <c r="R55" s="3" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>139</v>
+        <v>96</v>
       </c>
       <c r="T55" s="4">
         <v>1</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X55" s="4">
         <v>0</v>
       </c>
       <c r="Y55" s="4">
         <v>0</v>
       </c>
       <c r="Z55" s="6">
-        <v>7.6179999999999998E-3</v>
+        <v>1.5028E-2</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D56" s="4">
-        <v>1652177</v>
+        <v>129419</v>
       </c>
       <c r="E56" s="5">
-        <v>6.4261629999999998</v>
+        <v>78.788099000000003</v>
       </c>
       <c r="F56" s="4">
-        <v>10617158.962278301</v>
+        <v>10196676.9879885</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J56" s="5">
-        <v>3.4</v>
+        <v>42.055</v>
       </c>
       <c r="K56" s="5">
-        <v>0.52908709476736626</v>
+        <v>0.53377350716507399</v>
       </c>
       <c r="L56" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M56" s="4">
-        <v>5617401.7900350001</v>
+        <v>5442716.037308</v>
       </c>
       <c r="N56" s="4">
-        <v>10617158.962278301</v>
+        <v>10196676.9879885</v>
       </c>
       <c r="O56" s="3" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="P56" s="3" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="R56" s="3" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="S56" s="3" t="s">
         <v>96</v>
       </c>
       <c r="T56" s="4">
         <v>1</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X56" s="4">
         <v>0</v>
       </c>
       <c r="Y56" s="4">
         <v>0</v>
       </c>
       <c r="Z56" s="6">
-        <v>1.5990999999999998E-2</v>
+        <v>1.4703000000000001E-2</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>71</v>
+        <v>305</v>
       </c>
       <c r="D57" s="4">
-        <v>129419</v>
+        <v>-316066.67</v>
       </c>
       <c r="E57" s="5">
-        <v>81.215361999999999</v>
+        <v>1</v>
       </c>
       <c r="F57" s="4">
-        <v>10510810.9328958</v>
+        <v>-316066.67</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>72</v>
+        <v>306</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I57" s="3" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="J57" s="5">
-        <v>42.97</v>
+        <v>1</v>
       </c>
       <c r="K57" s="5">
-        <v>0.52908709476736626</v>
+        <v>1</v>
       </c>
       <c r="L57" s="3" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="M57" s="4">
-        <v>5561134.4201339995</v>
+        <v>-316066.67</v>
       </c>
       <c r="N57" s="4">
-        <v>10510810.9328958</v>
+        <v>-316066.67</v>
       </c>
       <c r="O57" s="3" t="s">
-        <v>307</v>
+        <v>34</v>
       </c>
       <c r="P57" s="3" t="s">
-        <v>309</v>
+        <v>34</v>
       </c>
       <c r="Q57" s="3" t="s">
-        <v>94</v>
+        <v>34</v>
       </c>
       <c r="R57" s="3" t="s">
-        <v>310</v>
+        <v>34</v>
       </c>
       <c r="S57" s="3" t="s">
-        <v>96</v>
+        <v>35</v>
       </c>
       <c r="T57" s="4">
         <v>1</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X57" s="4">
         <v>0</v>
       </c>
       <c r="Y57" s="4">
         <v>0</v>
       </c>
       <c r="Z57" s="6">
-        <v>1.5831000000000001E-2</v>
+        <v>-4.55E-4</v>
       </c>
     </row>
     <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="D58" s="4">
-        <v>-293857.19</v>
+        <v>-62794.37</v>
       </c>
       <c r="E58" s="5">
         <v>1</v>
       </c>
       <c r="F58" s="4">
-        <v>-293857.19</v>
+        <v>-62794.37</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J58" s="5">
         <v>1</v>
       </c>
       <c r="K58" s="5">
         <v>1</v>
       </c>
       <c r="L58" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M58" s="4">
-        <v>-293857.19</v>
+        <v>-62794.37</v>
       </c>
       <c r="N58" s="4">
-        <v>-293857.19</v>
+        <v>-62794.37</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P58" s="3" t="s">
-        <v>34</v>
+        <v>307</v>
       </c>
       <c r="Q58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S58" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T58" s="4">
         <v>1</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X58" s="4">
         <v>0</v>
       </c>
       <c r="Y58" s="4">
         <v>0</v>
       </c>
       <c r="Z58" s="6">
-        <v>-4.4200000000000001E-4</v>
-[...73 lines deleted...]
-        <v>-9.3999999999999994E-5</v>
+        <v>-9.0000000000000006E-5</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A60" s="3" t="s">
+        <v>309</v>
       </c>
     </row>
     <row r="61" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
     </row>
     <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
     </row>
     <row r="63" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
     </row>
     <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
-        <v>321</v>
-[...4 lines deleted...]
-        <v>322</v>
+        <v>314</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>April</vt:lpstr>
+      <vt:lpstr>May</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>