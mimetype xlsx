--- v3 (2026-07-17)
+++ v4 (2026-08-06)
@@ -1,85 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_05\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_06\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{49600E69-BE25-43A5-9D18-43F3BE307671}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E7D512BA-3BFC-4C74-9F3C-B0B22FE4FDE1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1950" yWindow="1950" windowWidth="11520" windowHeight="8325" xr2:uid="{ADDA21C9-1E8C-4D27-A870-33CE08526CE5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{45C937B8-F560-481C-8870-400CB1FDC98C}"/>
   </bookViews>
   <sheets>
-    <sheet name="May" sheetId="1" r:id="rId1"/>
+    <sheet name="June" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-      <xlwcv:version setVersion="1"/>
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="748" uniqueCount="315">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="761" uniqueCount="320">
   <si>
     <t>GMO Quality Trust</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -629,50 +630,65 @@
     <t>Microsoft Corp</t>
   </si>
   <si>
     <t>2588173</t>
   </si>
   <si>
     <t>MSFT</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>64110L106</t>
   </si>
   <si>
     <t>Netflix Inc</t>
   </si>
   <si>
     <t>2857817</t>
   </si>
   <si>
     <t>NFLX</t>
   </si>
   <si>
     <t>US64110L1061</t>
+  </si>
+  <si>
+    <t>67066G104</t>
+  </si>
+  <si>
+    <t>Nvidia Corp</t>
+  </si>
+  <si>
+    <t>2379504</t>
+  </si>
+  <si>
+    <t>NVDA</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
   </si>
   <si>
     <t>6889106</t>
   </si>
   <si>
     <t>Taiwan Semiconductor Manufac</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>XTAI</t>
   </si>
   <si>
     <t>74834L100</t>
   </si>
   <si>
     <t>Quest Diagnostics Inc</t>
   </si>
   <si>
     <t>2702791</t>
   </si>
@@ -1375,92 +1391,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0BF20921-0C7F-410B-A6FB-7BE6A7EFDE25}">
-  <dimension ref="A1:Z65"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D29DCCC9-A1AF-4874-9AE8-BBDF36EACFDF}">
+  <dimension ref="A1:Z66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="3"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46171</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -1570,4095 +1586,4175 @@
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>3.3700000000000001E-4</v>
+        <v>3.39E-4</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>122476.27</v>
+        <v>-45485304.979999997</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="4">
-        <v>122476.27</v>
+        <v>-45485304.979999997</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="4">
-        <v>122476.27</v>
+        <v>-45485304.979999997</v>
       </c>
       <c r="N5" s="4">
-        <v>122476.27</v>
+        <v>-45485304.979999997</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>1.76E-4</v>
+        <v>-6.6082000000000002E-2</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>2094.5700000000002</v>
+        <v>180511.31</v>
       </c>
       <c r="E6" s="5">
-        <v>1.0089319999999999</v>
+        <v>1.017387</v>
       </c>
       <c r="F6" s="4">
-        <v>2113.2783779900001</v>
+        <v>183649.88656133</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
-        <v>0.99114722168796632</v>
+        <v>0.98290999645513522</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4">
-        <v>2094.5699920000002</v>
+        <v>180511.30934800001</v>
       </c>
       <c r="N6" s="4">
-        <v>2113.2783779900001</v>
+        <v>183649.88656133</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>3.0000000000000001E-6</v>
+        <v>2.6600000000000001E-4</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>128628.3</v>
+        <v>1473233.49</v>
       </c>
       <c r="E7" s="5">
-        <v>1.6218900000000001</v>
+        <v>1.6502600000000001</v>
       </c>
       <c r="F7" s="4">
-        <v>208620.97940931001</v>
+        <v>2431218.0270164502</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>0.61656454919081449</v>
+        <v>0.60596518674253363</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4">
-        <v>128628.30012099999</v>
+        <v>1473233.485752</v>
       </c>
       <c r="N7" s="4">
-        <v>208620.97940931001</v>
+        <v>2431218.0270164502</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>2.9999999999999997E-4</v>
+        <v>3.532E-3</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
-        <v>84298.22</v>
+        <v>669539.02</v>
       </c>
       <c r="E8" s="5">
-        <v>1.873454</v>
+        <v>1.9157770000000001</v>
       </c>
       <c r="F8" s="4">
-        <v>157928.81952605999</v>
+        <v>1282687.15977915</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>0.53377350716507399</v>
+        <v>0.52198154047776846</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4">
-        <v>84298.219880000004</v>
+        <v>669539.01961199997</v>
       </c>
       <c r="N8" s="4">
-        <v>157928.81952605999</v>
+        <v>1282687.15977915</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>2.2699999999999999E-4</v>
+        <v>1.8630000000000001E-3</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
         <v>0.46</v>
       </c>
       <c r="E9" s="5">
-        <v>0.17733599999999999</v>
+        <v>0.184061</v>
       </c>
       <c r="F9" s="4">
-        <v>8.1574610000000006E-2</v>
+        <v>8.4668199999999999E-2</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>56</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>5.639009449344524</v>
+        <v>5.4329723068905684</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4">
         <v>0.45999899999999999</v>
       </c>
       <c r="N9" s="4">
-        <v>8.1574610000000006E-2</v>
+        <v>8.4668199999999999E-2</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="4">
-        <v>527</v>
+        <v>55668334.18</v>
       </c>
       <c r="E10" s="5">
-        <v>4.4367999999999998E-2</v>
+        <v>4.5310000000000003E-2</v>
       </c>
       <c r="F10" s="4">
-        <v>23.382008030000001</v>
+        <v>2522332.2196981101</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>62</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>22.538695559471279</v>
+        <v>22.070183182520417</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4">
-        <v>526.99995999999999</v>
+        <v>55668334.135909997</v>
       </c>
       <c r="N10" s="4">
-        <v>23.382008030000001</v>
+        <v>2522332.2196981101</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>0</v>
+        <v>3.6640000000000002E-3</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="4">
-        <v>10259858.109999999</v>
+        <v>35928905.549999997</v>
       </c>
       <c r="E11" s="5">
-        <v>1.3898539999999999</v>
+        <v>1.4434180000000001</v>
       </c>
       <c r="F11" s="4">
-        <v>14259705.503822001</v>
+        <v>51860429.489029899</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J11" s="5">
         <v>1</v>
       </c>
       <c r="K11" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4">
-        <v>10259858.075475</v>
+        <v>35928905.646001004</v>
       </c>
       <c r="N11" s="4">
-        <v>14259705.503822001</v>
+        <v>51860429.489029899</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>2.0562E-2</v>
+        <v>7.5343999999999994E-2</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>70</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D12" s="4">
-        <v>100652</v>
+        <v>99285</v>
       </c>
       <c r="E12" s="5">
-        <v>118.971508</v>
+        <v>130.97575000000001</v>
       </c>
       <c r="F12" s="4">
-        <v>11974720.2223766</v>
+        <v>13003927.3960738</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J12" s="5">
-        <v>85.6</v>
+        <v>90.74</v>
       </c>
       <c r="K12" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="4">
-        <v>8615811.1710069999</v>
+        <v>9009120.9240719993</v>
       </c>
       <c r="N12" s="4">
-        <v>11974720.2223766</v>
+        <v>13003927.3960738</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>74</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>76</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>69</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>1.7267000000000001E-2</v>
+        <v>1.8891999999999999E-2</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D13" s="4">
-        <v>71675</v>
+        <v>68638</v>
       </c>
       <c r="E13" s="5">
-        <v>528.61709699999994</v>
+        <v>515.834294</v>
       </c>
       <c r="F13" s="4">
-        <v>37888630.298818603</v>
+        <v>35405834.382216997</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J13" s="5">
-        <v>380.34</v>
+        <v>357.37</v>
       </c>
       <c r="K13" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M13" s="4">
-        <v>27260869.408266999</v>
+        <v>24529162.125541002</v>
       </c>
       <c r="N13" s="4">
-        <v>37888630.298818603</v>
+        <v>35405834.382216997</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>81</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>82</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>83</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>78</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>5.4635000000000003E-2</v>
+        <v>5.1437999999999998E-2</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D14" s="4">
-        <v>68996</v>
+        <v>67071</v>
       </c>
       <c r="E14" s="5">
-        <v>376.15010599999999</v>
+        <v>344.024249</v>
       </c>
       <c r="F14" s="4">
-        <v>25952852.592077799</v>
+        <v>23074050.433025301</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J14" s="5">
-        <v>270.64</v>
+        <v>238.34</v>
       </c>
       <c r="K14" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M14" s="4">
-        <v>18673077.377165001</v>
+        <v>15985702.182713</v>
       </c>
       <c r="N14" s="4">
-        <v>25952852.592077799</v>
+        <v>23074050.433025301</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>87</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>88</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>90</v>
       </c>
       <c r="S14" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>85</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>3.7422999999999998E-2</v>
+        <v>3.3522000000000003E-2</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>92</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D15" s="4">
-        <v>213757</v>
+        <v>207914</v>
       </c>
       <c r="E15" s="5">
-        <v>28.766883</v>
+        <v>29.167698000000001</v>
       </c>
       <c r="F15" s="4">
-        <v>6149122.5890802601</v>
+        <v>6064372.78466006</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J15" s="5">
-        <v>15.355</v>
+        <v>15.225</v>
       </c>
       <c r="K15" s="5">
-        <v>0.53377350716507399</v>
+        <v>0.52198154047776846</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M15" s="4">
-        <v>3282238.7303610002</v>
+        <v>3165490.6481679999</v>
       </c>
       <c r="N15" s="4">
-        <v>6149122.5890802601</v>
+        <v>6064372.78466006</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>91</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>93</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>94</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>95</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>96</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>8.8660000000000006E-3</v>
+        <v>8.8100000000000001E-3</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D16" s="4">
-        <v>21633</v>
+        <v>18332</v>
       </c>
       <c r="E16" s="5">
-        <v>546.476722</v>
+        <v>558.21304699999996</v>
       </c>
       <c r="F16" s="4">
-        <v>11821930.882557301</v>
+        <v>10233161.6050808</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J16" s="5">
-        <v>393.19</v>
+        <v>386.73</v>
       </c>
       <c r="K16" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M16" s="4">
-        <v>8505879.2413769998</v>
+        <v>7089534.378943</v>
       </c>
       <c r="N16" s="4">
-        <v>11821930.882557301</v>
+        <v>10233161.6050808</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>100</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>101</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>97</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>1.7047E-2</v>
+        <v>1.4867E-2</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>103</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D17" s="4">
-        <v>77941</v>
+        <v>72041</v>
       </c>
       <c r="E17" s="5">
-        <v>433.71786100000003</v>
+        <v>417.66743500000001</v>
       </c>
       <c r="F17" s="4">
-        <v>33804403.697011702</v>
+        <v>30089179.7921477</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J17" s="5">
-        <v>312.06</v>
+        <v>289.36</v>
       </c>
       <c r="K17" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M17" s="4">
-        <v>24322268.378155001</v>
+        <v>20845783.815699</v>
       </c>
       <c r="N17" s="4">
-        <v>33804403.697011702</v>
+        <v>30089179.7921477</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>104</v>
       </c>
       <c r="P17" s="3" t="s">
         <v>105</v>
       </c>
       <c r="Q17" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>107</v>
       </c>
       <c r="S17" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>102</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>4.8744999999999997E-2</v>
+        <v>4.3714000000000003E-2</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>109</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D18" s="4">
-        <v>36955</v>
+        <v>35476</v>
       </c>
       <c r="E18" s="5">
-        <v>620.94510300000002</v>
+        <v>545.25115300000004</v>
       </c>
       <c r="F18" s="4">
-        <v>22947026.198749099</v>
+        <v>19343329.9653579</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J18" s="5">
-        <v>446.77</v>
+        <v>377.75</v>
       </c>
       <c r="K18" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M18" s="4">
-        <v>16510385.294442</v>
+        <v>13401059.035807</v>
       </c>
       <c r="N18" s="4">
-        <v>22947026.198749099</v>
+        <v>19343329.9653579</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>110</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>111</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>112</v>
       </c>
       <c r="S18" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>108</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>3.3089E-2</v>
+        <v>2.8101999999999999E-2</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="4">
-        <v>28664</v>
+        <v>27517</v>
       </c>
       <c r="E19" s="5">
-        <v>385.54551900000001</v>
+        <v>397.92147699999998</v>
       </c>
       <c r="F19" s="4">
-        <v>11051276.719944401</v>
+        <v>10949605.311778201</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J19" s="5">
-        <v>277.39999999999998</v>
+        <v>275.68</v>
       </c>
       <c r="K19" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M19" s="4">
-        <v>7951393.5732429996</v>
+        <v>7585886.5802689996</v>
       </c>
       <c r="N19" s="4">
-        <v>11051276.719944401</v>
+        <v>10949605.311778201</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>115</v>
       </c>
       <c r="P19" s="3" t="s">
         <v>116</v>
       </c>
       <c r="Q19" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>117</v>
       </c>
       <c r="S19" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>113</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>1.5935000000000001E-2</v>
+        <v>1.5907000000000001E-2</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D20" s="4">
-        <v>94429</v>
+        <v>90889</v>
       </c>
       <c r="E20" s="5">
-        <v>109.81237</v>
+        <v>117.30658200000001</v>
       </c>
       <c r="F20" s="4">
-        <v>10369472.258512801</v>
+        <v>10661877.9301385</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J20" s="5">
-        <v>79.010000000000005</v>
+        <v>81.27</v>
       </c>
       <c r="K20" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M20" s="4">
-        <v>7460835.2648940003</v>
+        <v>7386549.0497359997</v>
       </c>
       <c r="N20" s="4">
-        <v>10369472.258512801</v>
+        <v>10661877.9301385</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>121</v>
       </c>
       <c r="Q20" s="3" t="s">
         <v>94</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>122</v>
       </c>
       <c r="S20" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>1.4952E-2</v>
+        <v>1.5488999999999999E-2</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D21" s="4">
-        <v>46361</v>
+        <v>45093</v>
       </c>
       <c r="E21" s="5">
-        <v>192.93954199999999</v>
+        <v>200.76501099999999</v>
       </c>
       <c r="F21" s="4">
-        <v>8944870.0764419697</v>
+        <v>9053096.6657043695</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J21" s="5">
-        <v>138.82</v>
+        <v>139.09</v>
       </c>
       <c r="K21" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M21" s="4">
-        <v>6435833.9983430002</v>
+        <v>6271985.3867579997</v>
       </c>
       <c r="N21" s="4">
-        <v>8944870.0764419697</v>
+        <v>9053096.6657043695</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="3" t="s">
         <v>126</v>
       </c>
       <c r="Q21" s="3" t="s">
         <v>94</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>127</v>
       </c>
       <c r="S21" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>1.2898E-2</v>
+        <v>1.3152E-2</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D22" s="4">
-        <v>34396</v>
+        <v>32773</v>
       </c>
       <c r="E22" s="5">
-        <v>879.09659799999997</v>
+        <v>813.06293100000005</v>
       </c>
       <c r="F22" s="4">
-        <v>30237406.476719901</v>
+        <v>26646511.5040415</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J22" s="5">
-        <v>632.51</v>
+        <v>563.29</v>
       </c>
       <c r="K22" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M22" s="4">
-        <v>21755813.886790998</v>
+        <v>18460703.219326001</v>
       </c>
       <c r="N22" s="4">
-        <v>30237406.476719901</v>
+        <v>26646511.5040415</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>130</v>
       </c>
       <c r="P22" s="3" t="s">
         <v>131</v>
       </c>
       <c r="Q22" s="3" t="s">
         <v>82</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>132</v>
       </c>
       <c r="S22" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>4.3602000000000002E-2</v>
+        <v>3.8712000000000003E-2</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="4">
-        <v>10213</v>
+        <v>10075</v>
       </c>
       <c r="E23" s="5">
-        <v>767.23515899999995</v>
+        <v>798.89077899999995</v>
       </c>
       <c r="F23" s="4">
-        <v>7835772.6873766398</v>
+        <v>8048824.5738308197</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>135</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J23" s="5">
-        <v>473.05</v>
+        <v>484.1</v>
       </c>
       <c r="K23" s="5">
-        <v>0.61656454919081449</v>
+        <v>0.60596518674253363</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>136</v>
       </c>
       <c r="M23" s="4">
-        <v>4831259.6545540001</v>
+        <v>4877307.4859389998</v>
       </c>
       <c r="N23" s="4">
-        <v>7835772.6873766398</v>
+        <v>8048824.5738308197</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>133</v>
       </c>
       <c r="P23" s="3" t="s">
         <v>137</v>
       </c>
       <c r="Q23" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>138</v>
       </c>
       <c r="S23" s="3" t="s">
         <v>139</v>
       </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>1.1299E-2</v>
+        <v>1.1693E-2</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>141</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="4">
-        <v>14364</v>
+        <v>13759</v>
       </c>
       <c r="E24" s="5">
-        <v>455.399585</v>
+        <v>476.991916</v>
       </c>
       <c r="F24" s="4">
-        <v>6541359.6108408598</v>
+        <v>6562931.7840646496</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J24" s="5">
-        <v>327.66000000000003</v>
+        <v>330.46</v>
       </c>
       <c r="K24" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M24" s="4">
-        <v>4706508.2241620002</v>
+        <v>4546799.1521490002</v>
       </c>
       <c r="N24" s="4">
-        <v>6541359.6108408598</v>
+        <v>6562931.7840646496</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>142</v>
       </c>
       <c r="P24" s="3" t="s">
         <v>143</v>
       </c>
       <c r="Q24" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R24" s="3" t="s">
         <v>144</v>
       </c>
       <c r="S24" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T24" s="4">
         <v>1</v>
       </c>
       <c r="W24" s="3" t="s">
         <v>140</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>9.4319999999999994E-3</v>
+        <v>9.5340000000000008E-3</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>145</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D25" s="4">
-        <v>14307</v>
+        <v>14113</v>
       </c>
       <c r="E25" s="5">
-        <v>590.18763200000001</v>
+        <v>574.01847399999997</v>
       </c>
       <c r="F25" s="4">
-        <v>8443814.4266851898</v>
+        <v>8101122.7482678797</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J25" s="5">
-        <v>424.64</v>
+        <v>397.68</v>
       </c>
       <c r="K25" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M25" s="4">
-        <v>6075324.4595560003</v>
+        <v>5612457.8549960004</v>
       </c>
       <c r="N25" s="4">
-        <v>8443814.4266851898</v>
+        <v>8101122.7482678797</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>147</v>
       </c>
       <c r="P25" s="3" t="s">
         <v>148</v>
       </c>
       <c r="Q25" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>149</v>
       </c>
       <c r="S25" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T25" s="4">
         <v>1</v>
       </c>
       <c r="W25" s="3" t="s">
         <v>145</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>1.2175E-2</v>
+        <v>1.1769E-2</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>151</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D26" s="4">
-        <v>81472</v>
+        <v>79239</v>
       </c>
       <c r="E26" s="5">
-        <v>313.17581799999999</v>
+        <v>366.58487200000002</v>
       </c>
       <c r="F26" s="4">
-        <v>25515060.125086799</v>
+        <v>29047818.749999899</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J26" s="5">
-        <v>225.33</v>
+        <v>253.97</v>
       </c>
       <c r="K26" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M26" s="4">
-        <v>18358085.698224999</v>
+        <v>20124328.883772001</v>
       </c>
       <c r="N26" s="4">
-        <v>25515060.125086799</v>
+        <v>29047818.749999899</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>152</v>
       </c>
       <c r="P26" s="3" t="s">
         <v>153</v>
       </c>
       <c r="Q26" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>154</v>
       </c>
       <c r="S26" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>150</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>3.6791999999999998E-2</v>
+        <v>4.2201000000000002E-2</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>156</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D27" s="4">
-        <v>4788</v>
+        <v>40238</v>
       </c>
       <c r="E27" s="5">
-        <v>2670.8964649999998</v>
+        <v>435.49364800000001</v>
       </c>
       <c r="F27" s="4">
-        <v>12788252.230715699</v>
+        <v>17523393.446882099</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J27" s="5">
-        <v>1921.71</v>
+        <v>301.70999999999998</v>
       </c>
       <c r="K27" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M27" s="4">
-        <v>9201147.4490380008</v>
+        <v>12140207.012437999</v>
       </c>
       <c r="N27" s="4">
-        <v>12788252.230715699</v>
+        <v>17523393.446882099</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>157</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>158</v>
       </c>
       <c r="Q27" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>159</v>
       </c>
       <c r="S27" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T27" s="4">
         <v>1</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>1.8440000000000002E-2</v>
+        <v>2.5458000000000001E-2</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>160</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D28" s="4">
-        <v>50492</v>
+        <v>48841</v>
       </c>
       <c r="E28" s="5">
-        <v>251.814672</v>
+        <v>221.134816</v>
       </c>
       <c r="F28" s="4">
-        <v>12714626.4534315</v>
+        <v>10800445.5112586</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>162</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J28" s="5">
-        <v>155.26</v>
+        <v>134</v>
       </c>
       <c r="K28" s="5">
-        <v>0.61656454919081449</v>
+        <v>0.60596518674253363</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>163</v>
       </c>
       <c r="M28" s="4">
-        <v>7839387.9273889996</v>
+        <v>6544693.9811319998</v>
       </c>
       <c r="N28" s="4">
-        <v>12714626.4534315</v>
+        <v>10800445.5112586</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>160</v>
       </c>
       <c r="P28" s="3" t="s">
         <v>164</v>
       </c>
       <c r="Q28" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R28" s="3" t="s">
         <v>165</v>
       </c>
       <c r="S28" s="3" t="s">
         <v>166</v>
       </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>1.8334E-2</v>
+        <v>1.5691E-2</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>167</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>168</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D29" s="4">
-        <v>75040</v>
+        <v>61039</v>
       </c>
       <c r="E29" s="5">
-        <v>442.22376800000001</v>
+        <v>625.47632599999997</v>
       </c>
       <c r="F29" s="4">
-        <v>33184471.438498899</v>
+        <v>38178449.581408598</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J29" s="5">
-        <v>318.18</v>
+        <v>433.33</v>
       </c>
       <c r="K29" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M29" s="4">
-        <v>23876227.119656</v>
+        <v>26450029.940673999</v>
       </c>
       <c r="N29" s="4">
-        <v>33184471.438498899</v>
+        <v>38178449.581408598</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>169</v>
       </c>
       <c r="P29" s="3" t="s">
         <v>170</v>
       </c>
       <c r="Q29" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R29" s="3" t="s">
         <v>171</v>
       </c>
       <c r="S29" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>167</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>4.7850999999999998E-2</v>
+        <v>5.5466000000000001E-2</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
         <v>172</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>173</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D30" s="4">
-        <v>8464</v>
+        <v>8232</v>
       </c>
       <c r="E30" s="5">
-        <v>1535.7887470000001</v>
+        <v>1731.2788640000001</v>
       </c>
       <c r="F30" s="4">
-        <v>12998915.913829001</v>
+        <v>14251887.6443417</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J30" s="5">
-        <v>1105</v>
+        <v>1199.43</v>
       </c>
       <c r="K30" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M30" s="4">
-        <v>9352719.9685280006</v>
+        <v>9873707.7863820009</v>
       </c>
       <c r="N30" s="4">
-        <v>12998915.913829001</v>
+        <v>14251887.6443417</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>174</v>
       </c>
       <c r="P30" s="3" t="s">
         <v>175</v>
       </c>
       <c r="Q30" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>176</v>
       </c>
       <c r="S30" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T30" s="4">
         <v>1</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>172</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>1.8744E-2</v>
+        <v>2.0705000000000001E-2</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>177</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>178</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D31" s="4">
-        <v>17310</v>
+        <v>20658</v>
       </c>
       <c r="E31" s="5">
-        <v>686.560113</v>
+        <v>741.33948999999996</v>
       </c>
       <c r="F31" s="4">
-        <v>11884355.524669901</v>
+        <v>15314591.224018401</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J31" s="5">
-        <v>493.98</v>
+        <v>513.6</v>
       </c>
       <c r="K31" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M31" s="4">
-        <v>8550793.771226</v>
+        <v>10609948.828349</v>
       </c>
       <c r="N31" s="4">
-        <v>11884355.524669901</v>
+        <v>15314591.224018401</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>179</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>180</v>
       </c>
       <c r="Q31" s="3" t="s">
         <v>181</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>182</v>
       </c>
       <c r="S31" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>177</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>1.7136999999999999E-2</v>
+        <v>2.2249000000000001E-2</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>183</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>184</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D32" s="4">
-        <v>74030</v>
+        <v>72003</v>
       </c>
       <c r="E32" s="5">
-        <v>165.00347500000001</v>
+        <v>185.47921400000001</v>
       </c>
       <c r="F32" s="4">
-        <v>12215207.227241101</v>
+        <v>13355059.9018475</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J32" s="5">
-        <v>118.72</v>
+        <v>128.5</v>
       </c>
       <c r="K32" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M32" s="4">
-        <v>8788841.570425</v>
+        <v>9252385.5247220006</v>
       </c>
       <c r="N32" s="4">
-        <v>12215207.227241101</v>
+        <v>13355059.9018475</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>185</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>186</v>
       </c>
       <c r="Q32" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>187</v>
       </c>
       <c r="S32" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T32" s="4">
         <v>1</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>183</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>1.7614000000000001E-2</v>
+        <v>1.9401999999999999E-2</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>188</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>189</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D33" s="4">
-        <v>77044</v>
+        <v>73781</v>
       </c>
       <c r="E33" s="5">
-        <v>625.76789599999995</v>
+        <v>538.42378599999995</v>
       </c>
       <c r="F33" s="4">
-        <v>48211661.653926298</v>
+        <v>39725445.467667297</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J33" s="5">
-        <v>450.24</v>
+        <v>373.02</v>
       </c>
       <c r="K33" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M33" s="4">
-        <v>34688290.443273</v>
+        <v>27521788.693537999</v>
       </c>
       <c r="N33" s="4">
-        <v>48211661.653926298</v>
+        <v>39725445.467667297</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>190</v>
       </c>
       <c r="P33" s="3" t="s">
         <v>191</v>
       </c>
       <c r="Q33" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>192</v>
       </c>
       <c r="S33" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>188</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>6.9519999999999998E-2</v>
+        <v>5.7714000000000001E-2</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>193</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>194</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D34" s="4">
-        <v>89190</v>
+        <v>117181</v>
       </c>
       <c r="E34" s="5">
-        <v>119.55524699999999</v>
+        <v>103.060046</v>
       </c>
       <c r="F34" s="4">
-        <v>10663132.4530924</v>
+        <v>12076679.272517299</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J34" s="5">
-        <v>86.02</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="K34" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M34" s="4">
-        <v>7672123.7741830004</v>
+        <v>8366723.4223549999</v>
       </c>
       <c r="N34" s="4">
-        <v>10663132.4530924</v>
+        <v>12076679.272517299</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>195</v>
       </c>
       <c r="P34" s="3" t="s">
         <v>196</v>
       </c>
       <c r="Q34" s="3" t="s">
         <v>82</v>
       </c>
       <c r="R34" s="3" t="s">
         <v>197</v>
       </c>
       <c r="S34" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
         <v>193</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>1.5376000000000001E-2</v>
+        <v>1.7545000000000002E-2</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>198</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>199</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D35" s="4">
-        <v>354706</v>
+        <v>44675</v>
       </c>
       <c r="E35" s="5">
-        <v>104.48697</v>
+        <v>288.81351000000001</v>
       </c>
       <c r="F35" s="4">
-        <v>37062152.294538602</v>
+        <v>12902743.5767898</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H35" s="3" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="I35" s="3" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="J35" s="5">
-        <v>2355</v>
+        <v>200.09</v>
       </c>
       <c r="K35" s="5">
-        <v>22.538695559471279</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L35" s="3" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M35" s="4">
-        <v>835332567.345366</v>
+        <v>8939020.7738850005</v>
       </c>
       <c r="N35" s="4">
-        <v>37062152.294538602</v>
+        <v>12902743.5767898</v>
       </c>
       <c r="O35" s="3" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="P35" s="3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="Q35" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R35" s="3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>202</v>
+        <v>84</v>
       </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
-        <v>34</v>
+        <v>198</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>5.3442999999999997E-2</v>
+        <v>1.8745000000000001E-2</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>203</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>204</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="4">
-        <v>21868</v>
+        <v>291028</v>
       </c>
       <c r="E36" s="5">
-        <v>270.88255800000002</v>
+        <v>109.19710000000001</v>
       </c>
       <c r="F36" s="4">
-        <v>5923659.7637248002</v>
+        <v>31779413.593630601</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H36" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J36" s="5">
-        <v>194.9</v>
+        <v>2410</v>
       </c>
       <c r="K36" s="5">
-        <v>0.7194999975788825</v>
+        <v>22.070183182520417</v>
       </c>
       <c r="L36" s="3" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="M36" s="4">
-        <v>4262073.1856580004</v>
+        <v>701377479.444507</v>
       </c>
       <c r="N36" s="4">
-        <v>5923659.7637248002</v>
+        <v>31779413.593630601</v>
       </c>
       <c r="O36" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="P36" s="3" t="s">
         <v>205</v>
       </c>
-      <c r="P36" s="3" t="s">
+      <c r="Q36" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="R36" s="3" t="s">
         <v>206</v>
       </c>
-      <c r="Q36" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R36" s="3" t="s">
+      <c r="S36" s="3" t="s">
         <v>207</v>
       </c>
-      <c r="S36" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T36" s="4">
         <v>1</v>
       </c>
       <c r="W36" s="3" t="s">
-        <v>203</v>
+        <v>34</v>
       </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>8.541E-3</v>
+        <v>4.6169000000000002E-2</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>208</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>209</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D37" s="4">
-        <v>50284</v>
+        <v>21930</v>
       </c>
       <c r="E37" s="5">
-        <v>265.601113</v>
+        <v>305.93244700000002</v>
       </c>
       <c r="F37" s="4">
-        <v>13355486.309937401</v>
+        <v>6709098.5854503298</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J37" s="5">
-        <v>191.1</v>
+        <v>211.95</v>
       </c>
       <c r="K37" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M37" s="4">
-        <v>9609272.367664</v>
+        <v>4648063.5124190003</v>
       </c>
       <c r="N37" s="4">
-        <v>13355486.309937401</v>
+        <v>6709098.5854503298</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>210</v>
       </c>
       <c r="P37" s="3" t="s">
         <v>211</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>106</v>
+        <v>75</v>
       </c>
       <c r="R37" s="3" t="s">
         <v>212</v>
       </c>
       <c r="S37" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>208</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>1.9258000000000001E-2</v>
+        <v>9.7470000000000005E-3</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>213</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>214</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D38" s="4">
-        <v>10733</v>
+        <v>48268</v>
       </c>
       <c r="E38" s="5">
-        <v>661.04239299999995</v>
+        <v>226.125865</v>
       </c>
       <c r="F38" s="4">
-        <v>7094967.9777623303</v>
+        <v>10914643.3025403</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J38" s="5">
-        <v>475.62</v>
+        <v>156.66</v>
       </c>
       <c r="K38" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M38" s="4">
-        <v>5104829.442822</v>
+        <v>7561664.9002040001</v>
       </c>
       <c r="N38" s="4">
-        <v>7094967.9777623303</v>
+        <v>10914643.3025403</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>215</v>
       </c>
       <c r="P38" s="3" t="s">
         <v>216</v>
       </c>
       <c r="Q38" s="3" t="s">
         <v>106</v>
       </c>
       <c r="R38" s="3" t="s">
         <v>217</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>213</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>1.023E-2</v>
+        <v>1.5857E-2</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>218</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>219</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D39" s="4">
-        <v>43393</v>
+        <v>10449</v>
       </c>
       <c r="E39" s="5">
-        <v>215.07991699999999</v>
+        <v>643.86547199999995</v>
       </c>
       <c r="F39" s="4">
-        <v>9332962.8214037493</v>
+        <v>6727750.3319861302</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J39" s="5">
-        <v>154.75</v>
+        <v>446.07</v>
       </c>
       <c r="K39" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M39" s="4">
-        <v>6715066.727403</v>
+        <v>4660985.442454</v>
       </c>
       <c r="N39" s="4">
-        <v>9332962.8214037493</v>
+        <v>6727750.3319861302</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>220</v>
       </c>
       <c r="P39" s="3" t="s">
         <v>221</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="R39" s="3" t="s">
         <v>222</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>218</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>1.3457999999999999E-2</v>
+        <v>9.7739999999999997E-3</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>223</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>224</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D40" s="4">
-        <v>57268</v>
+        <v>41658</v>
       </c>
       <c r="E40" s="5">
-        <v>424.85059200000001</v>
+        <v>218.677829</v>
       </c>
       <c r="F40" s="4">
-        <v>24330343.627519</v>
+        <v>9109681.0046189204</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J40" s="5">
-        <v>305.68</v>
+        <v>151.5</v>
       </c>
       <c r="K40" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M40" s="4">
-        <v>17505682.181093</v>
+        <v>6311187.0168629996</v>
       </c>
       <c r="N40" s="4">
-        <v>24330343.627519</v>
+        <v>9109681.0046189204</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>225</v>
       </c>
       <c r="P40" s="3" t="s">
         <v>226</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>106</v>
+        <v>89</v>
       </c>
       <c r="R40" s="3" t="s">
         <v>227</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>223</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>3.5083999999999997E-2</v>
+        <v>1.3233999999999999E-2</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
         <v>228</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>229</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D41" s="4">
-        <v>29292</v>
+        <v>51658</v>
       </c>
       <c r="E41" s="5">
-        <v>684.51702799999998</v>
+        <v>430.23960599999998</v>
       </c>
       <c r="F41" s="4">
-        <v>20050872.717164598</v>
+        <v>22225317.638567999</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J41" s="5">
-        <v>492.51</v>
+        <v>298.07</v>
       </c>
       <c r="K41" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M41" s="4">
-        <v>14426602.871454</v>
+        <v>15397700.101142</v>
       </c>
       <c r="N41" s="4">
-        <v>20050872.717164598</v>
+        <v>22225317.638567999</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>230</v>
       </c>
       <c r="P41" s="3" t="s">
         <v>231</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="R41" s="3" t="s">
         <v>232</v>
       </c>
       <c r="S41" s="3" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>228</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>2.8913000000000001E-2</v>
+        <v>3.2288999999999998E-2</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
         <v>233</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>234</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="4">
-        <v>30041</v>
+        <v>31305</v>
       </c>
       <c r="E42" s="5">
-        <v>139.33287100000001</v>
+        <v>723.67205300000001</v>
       </c>
       <c r="F42" s="4">
-        <v>4185698.7491313401</v>
+        <v>22654553.695149999</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J42" s="5">
-        <v>100.25</v>
+        <v>501.36</v>
       </c>
       <c r="K42" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M42" s="4">
-        <v>3011610.2398649999</v>
+        <v>15695074.841937</v>
       </c>
       <c r="N42" s="4">
-        <v>4185698.7491313401</v>
+        <v>22654553.695149999</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>235</v>
       </c>
       <c r="P42" s="3" t="s">
-        <v>63</v>
+        <v>236</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>181</v>
+        <v>75</v>
       </c>
       <c r="R42" s="3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>233</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>6.0350000000000004E-3</v>
+        <v>3.2912999999999998E-2</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D43" s="4">
-        <v>212565</v>
+        <v>31233</v>
       </c>
       <c r="E43" s="5">
-        <v>76.233496000000002</v>
+        <v>143.85103899999999</v>
       </c>
       <c r="F43" s="4">
-        <v>16204572.9673384</v>
+        <v>4492899.5092378696</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J43" s="5">
-        <v>54.85</v>
+        <v>99.66</v>
       </c>
       <c r="K43" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M43" s="4">
-        <v>11659190.210766001</v>
+        <v>3112680.788317</v>
       </c>
       <c r="N43" s="4">
-        <v>16204572.9673384</v>
+        <v>4492899.5092378696</v>
       </c>
       <c r="O43" s="3" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="P43" s="3" t="s">
-        <v>240</v>
+        <v>63</v>
       </c>
       <c r="Q43" s="3" t="s">
         <v>181</v>
       </c>
       <c r="R43" s="3" t="s">
         <v>241</v>
       </c>
       <c r="S43" s="3" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>2.3366000000000001E-2</v>
+        <v>6.5269999999999998E-3</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
         <v>242</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>243</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D44" s="4">
-        <v>87672</v>
+        <v>159111</v>
       </c>
       <c r="E44" s="5">
-        <v>97.845726999999997</v>
+        <v>87.182447999999994</v>
       </c>
       <c r="F44" s="4">
-        <v>8578330.5072967298</v>
+        <v>13871686.489607301</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J44" s="5">
-        <v>70.400000000000006</v>
+        <v>60.4</v>
       </c>
       <c r="K44" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M44" s="4">
-        <v>6172108.7792300005</v>
+        <v>9610304.4256779999</v>
       </c>
       <c r="N44" s="4">
-        <v>8578330.5072967298</v>
+        <v>13871686.489607301</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>244</v>
       </c>
       <c r="P44" s="3" t="s">
         <v>245</v>
       </c>
       <c r="Q44" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="R44" s="3" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="S44" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="W44" s="3" t="s">
         <v>242</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>1.2369E-2</v>
+        <v>2.0153000000000001E-2</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="B45" s="3" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D45" s="4">
-        <v>36326</v>
+        <v>85046</v>
       </c>
       <c r="E45" s="5">
-        <v>528.57540100000006</v>
+        <v>104.157044</v>
       </c>
       <c r="F45" s="4">
-        <v>19201029.965253599</v>
+        <v>8858139.9538106006</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J45" s="5">
-        <v>380.31</v>
+        <v>72.16</v>
       </c>
       <c r="K45" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M45" s="4">
-        <v>13815141.013512</v>
+        <v>6136919.3763969997</v>
       </c>
       <c r="N45" s="4">
-        <v>19201029.965253599</v>
+        <v>8858139.9538106006</v>
       </c>
       <c r="O45" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="P45" s="3" t="s">
         <v>250</v>
       </c>
-      <c r="P45" s="3" t="s">
+      <c r="Q45" s="3" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="R45" s="3" t="s">
         <v>252</v>
       </c>
       <c r="S45" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T45" s="4">
         <v>1</v>
       </c>
       <c r="W45" s="3" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>2.7687E-2</v>
+        <v>1.2869E-2</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>253</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>254</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D46" s="4">
-        <v>39337</v>
+        <v>31629</v>
       </c>
       <c r="E46" s="5">
-        <v>453.59277400000002</v>
+        <v>599.92782699999998</v>
       </c>
       <c r="F46" s="4">
-        <v>17842978.902015202</v>
+        <v>18975117.3065819</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J46" s="5">
-        <v>326.36</v>
+        <v>415.63</v>
       </c>
       <c r="K46" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M46" s="4">
-        <v>12838023.276799999</v>
+        <v>13145961.305125</v>
       </c>
       <c r="N46" s="4">
-        <v>17842978.902015202</v>
+        <v>18975117.3065819</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>255</v>
       </c>
       <c r="P46" s="3" t="s">
         <v>256</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>181</v>
+        <v>75</v>
       </c>
       <c r="R46" s="3" t="s">
         <v>257</v>
       </c>
       <c r="S46" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T46" s="4">
         <v>1</v>
       </c>
       <c r="W46" s="3" t="s">
         <v>253</v>
       </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
-        <v>2.5728999999999998E-2</v>
+        <v>2.7567000000000001E-2</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>258</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>259</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D47" s="4">
-        <v>32088</v>
+        <v>38081</v>
       </c>
       <c r="E47" s="5">
-        <v>495.81183399999998</v>
+        <v>495.222285</v>
       </c>
       <c r="F47" s="4">
-        <v>15909610.1488811</v>
+        <v>18858559.887413301</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>135</v>
+        <v>66</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="J47" s="5">
-        <v>305.7</v>
+        <v>343.09</v>
       </c>
       <c r="K47" s="5">
-        <v>0.61656454919081449</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L47" s="3" t="s">
-        <v>136</v>
+        <v>68</v>
       </c>
       <c r="M47" s="4">
-        <v>9809301.6092460006</v>
+        <v>13065210.32491</v>
       </c>
       <c r="N47" s="4">
-        <v>15909610.1488811</v>
+        <v>18858559.887413301</v>
       </c>
       <c r="O47" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="P47" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="Q47" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="R47" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="S47" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="T47" s="4">
+        <v>1</v>
+      </c>
+      <c r="W47" s="3" t="s">
         <v>258</v>
       </c>
-      <c r="P47" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>2.2941E-2</v>
+        <v>2.7397999999999999E-2</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D48" s="4">
-        <v>1776</v>
+        <v>31174</v>
       </c>
       <c r="E48" s="5">
-        <v>2848.0430940000001</v>
+        <v>569.33963800000004</v>
       </c>
       <c r="F48" s="4">
-        <v>5058124.5182823297</v>
+        <v>17748593.8207274</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>41</v>
+        <v>135</v>
       </c>
       <c r="I48" s="3" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="J48" s="5">
-        <v>2822.83</v>
+        <v>345</v>
       </c>
       <c r="K48" s="5">
-        <v>0.99114722168796632</v>
+        <v>0.60596518674253363</v>
       </c>
       <c r="L48" s="3" t="s">
-        <v>43</v>
+        <v>136</v>
       </c>
       <c r="M48" s="4">
-        <v>5013346.0632469999</v>
+        <v>10755029.968994001</v>
       </c>
       <c r="N48" s="4">
-        <v>5058124.5182823297</v>
+        <v>17748593.8207274</v>
       </c>
       <c r="O48" s="3" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="P48" s="3" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="Q48" s="3" t="s">
-        <v>106</v>
+        <v>251</v>
       </c>
       <c r="R48" s="3" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="S48" s="3" t="s">
-        <v>266</v>
+        <v>139</v>
       </c>
       <c r="T48" s="4">
         <v>1</v>
       </c>
       <c r="W48" s="3" t="s">
-        <v>267</v>
+        <v>34</v>
       </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="6">
-        <v>7.293E-3</v>
+        <v>2.5784999999999999E-2</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="B49" s="3" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D49" s="4">
-        <v>96996</v>
+        <v>1758</v>
       </c>
       <c r="E49" s="5">
-        <v>48.203966000000001</v>
+        <v>2716.423691</v>
       </c>
       <c r="F49" s="4">
-        <v>4675591.8811480198</v>
+        <v>4775472.8306762502</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="J49" s="5">
-        <v>25.73</v>
+        <v>2670</v>
       </c>
       <c r="K49" s="5">
-        <v>0.53377350716507399</v>
+        <v>0.98290999645513522</v>
       </c>
       <c r="L49" s="3" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="M49" s="4">
-        <v>2495707.0764720002</v>
+        <v>4693859.9830710003</v>
       </c>
       <c r="N49" s="4">
-        <v>4675591.8811480198</v>
+        <v>4775472.8306762502</v>
       </c>
       <c r="O49" s="3" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="P49" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="Q49" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="R49" s="3" t="s">
         <v>270</v>
       </c>
-      <c r="Q49" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R49" s="3" t="s">
+      <c r="S49" s="3" t="s">
         <v>271</v>
       </c>
-      <c r="S49" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T49" s="4">
         <v>1</v>
       </c>
       <c r="W49" s="3" t="s">
-        <v>34</v>
+        <v>272</v>
       </c>
       <c r="X49" s="4">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
       <c r="Z49" s="6">
-        <v>6.7419999999999997E-3</v>
+        <v>6.9369999999999996E-3</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D50" s="4">
-        <v>56761</v>
+        <v>95447</v>
       </c>
       <c r="E50" s="5">
-        <v>88.782269999999997</v>
+        <v>48.718198000000001</v>
       </c>
       <c r="F50" s="4">
-        <v>5039370.4065642701</v>
+        <v>4650005.8342559095</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>274</v>
+        <v>51</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="J50" s="5">
-        <v>54.74</v>
+        <v>25.43</v>
       </c>
       <c r="K50" s="5">
-        <v>0.61656454919081449</v>
+        <v>0.52198154047776846</v>
       </c>
       <c r="L50" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M50" s="4">
+        <v>2427217.2085950002</v>
+      </c>
+      <c r="N50" s="4">
+        <v>4650005.8342559095</v>
+      </c>
+      <c r="O50" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="P50" s="3" t="s">
         <v>275</v>
       </c>
-      <c r="M50" s="4">
-[...8 lines deleted...]
-      <c r="P50" s="3" t="s">
+      <c r="Q50" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="R50" s="3" t="s">
         <v>276</v>
       </c>
-      <c r="Q50" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S50" s="3" t="s">
-        <v>278</v>
+        <v>96</v>
       </c>
       <c r="T50" s="4">
         <v>1</v>
       </c>
       <c r="W50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X50" s="4">
         <v>0</v>
       </c>
       <c r="Y50" s="4">
         <v>0</v>
       </c>
       <c r="Z50" s="6">
-        <v>7.2659999999999999E-3</v>
+        <v>6.7549999999999997E-3</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D51" s="4">
-        <v>43260</v>
+        <v>56186</v>
       </c>
       <c r="E51" s="5">
-        <v>260.000001</v>
+        <v>84.295271999999997</v>
       </c>
       <c r="F51" s="4">
-        <v>11247599.999999899</v>
+        <v>4736214.1167782797</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>66</v>
+        <v>279</v>
       </c>
       <c r="I51" s="3" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="J51" s="5">
-        <v>187.07</v>
+        <v>51.08</v>
       </c>
       <c r="K51" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.60596518674253363</v>
       </c>
       <c r="L51" s="3" t="s">
-        <v>68</v>
+        <v>280</v>
       </c>
       <c r="M51" s="4">
-        <v>8092648.1727679996</v>
+        <v>2869980.8717260002</v>
       </c>
       <c r="N51" s="4">
-        <v>11247599.999999899</v>
+        <v>4736214.1167782797</v>
       </c>
       <c r="O51" s="3" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="P51" s="3" t="s">
         <v>281</v>
       </c>
       <c r="Q51" s="3" t="s">
-        <v>106</v>
+        <v>89</v>
       </c>
       <c r="R51" s="3" t="s">
         <v>282</v>
       </c>
       <c r="S51" s="3" t="s">
-        <v>77</v>
+        <v>283</v>
       </c>
       <c r="T51" s="4">
         <v>1</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X51" s="4">
         <v>0</v>
       </c>
       <c r="Y51" s="4">
         <v>0</v>
       </c>
       <c r="Z51" s="6">
-        <v>1.6218E-2</v>
+        <v>6.8799999999999998E-3</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D52" s="4">
-        <v>9231</v>
+        <v>41526</v>
       </c>
       <c r="E52" s="5">
-        <v>168.19001399999999</v>
+        <v>179.61893699999999</v>
       </c>
       <c r="F52" s="4">
-        <v>1552562.0182974299</v>
+        <v>7458856.0046189204</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>162</v>
+        <v>66</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="J52" s="5">
-        <v>103.7</v>
+        <v>124.44</v>
       </c>
       <c r="K52" s="5">
-        <v>0.61656454919081449</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L52" s="3" t="s">
-        <v>163</v>
+        <v>68</v>
       </c>
       <c r="M52" s="4">
-        <v>957254.70090199995</v>
+        <v>5167495.4538070001</v>
       </c>
       <c r="N52" s="4">
-        <v>1552562.0182974299</v>
+        <v>7458856.0046189204</v>
       </c>
       <c r="O52" s="3" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="P52" s="3" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="Q52" s="3" t="s">
-        <v>246</v>
+        <v>106</v>
       </c>
       <c r="R52" s="3" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="S52" s="3" t="s">
-        <v>166</v>
+        <v>77</v>
       </c>
       <c r="T52" s="4">
         <v>1</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
         <v>0</v>
       </c>
       <c r="Y52" s="4">
         <v>0</v>
       </c>
       <c r="Z52" s="6">
-        <v>2.238E-3</v>
+        <v>1.0836E-2</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D53" s="4">
-        <v>280113</v>
+        <v>9231</v>
       </c>
       <c r="E53" s="5">
-        <v>44.711604999999999</v>
+        <v>167.66639799999999</v>
       </c>
       <c r="F53" s="4">
-        <v>12524301.8902015</v>
+        <v>1547728.51281755</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>51</v>
+        <v>162</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="J53" s="5">
-        <v>32.17</v>
+        <v>101.6</v>
       </c>
       <c r="K53" s="5">
-        <v>0.7194999975788825</v>
+        <v>0.60596518674253363</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>53</v>
+        <v>163</v>
       </c>
       <c r="M53" s="4">
-        <v>9011235.1796770003</v>
+        <v>937869.59729599999</v>
       </c>
       <c r="N53" s="4">
-        <v>12524301.8902015</v>
+        <v>1547728.51281755</v>
       </c>
       <c r="O53" s="3" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="P53" s="3" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>89</v>
+        <v>251</v>
       </c>
       <c r="R53" s="3" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>96</v>
+        <v>166</v>
       </c>
       <c r="T53" s="4">
         <v>1</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X53" s="4">
         <v>0</v>
       </c>
       <c r="Y53" s="4">
         <v>0</v>
       </c>
       <c r="Z53" s="6">
-        <v>1.8058999999999999E-2</v>
+        <v>2.248E-3</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D54" s="4">
-        <v>162343</v>
+        <v>272456</v>
       </c>
       <c r="E54" s="5">
-        <v>30.499645000000001</v>
+        <v>46.622402000000001</v>
       </c>
       <c r="F54" s="4">
-        <v>4951403.9071567003</v>
+        <v>12702553.1177828</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>135</v>
+        <v>51</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="J54" s="5">
-        <v>18.805</v>
+        <v>32.299999999999997</v>
       </c>
       <c r="K54" s="5">
-        <v>0.61656454919081449</v>
+        <v>0.69280000185116164</v>
       </c>
       <c r="L54" s="3" t="s">
-        <v>136</v>
+        <v>53</v>
       </c>
       <c r="M54" s="4">
-        <v>3052860.117877</v>
+        <v>8800328.8235139996</v>
       </c>
       <c r="N54" s="4">
-        <v>4951403.9071567003</v>
+        <v>12702553.1177828</v>
       </c>
       <c r="O54" s="3" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="P54" s="3" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="Q54" s="3" t="s">
-        <v>106</v>
+        <v>89</v>
       </c>
       <c r="R54" s="3" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>139</v>
+        <v>96</v>
       </c>
       <c r="T54" s="4">
         <v>1</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X54" s="4">
         <v>0</v>
       </c>
       <c r="Y54" s="4">
         <v>0</v>
       </c>
       <c r="Z54" s="6">
-        <v>7.1390000000000004E-3</v>
+        <v>1.8454000000000002E-2</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D55" s="4">
-        <v>1652177</v>
+        <v>155252</v>
       </c>
       <c r="E55" s="5">
-        <v>6.3079190000000001</v>
+        <v>29.399379</v>
       </c>
       <c r="F55" s="4">
-        <v>10421798.5277749</v>
+        <v>4564312.3277338296</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>51</v>
+        <v>135</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="J55" s="5">
-        <v>3.367</v>
+        <v>17.815000000000001</v>
       </c>
       <c r="K55" s="5">
-        <v>0.53377350716507399</v>
+        <v>0.60596518674253363</v>
       </c>
       <c r="L55" s="3" t="s">
-        <v>53</v>
+        <v>136</v>
       </c>
       <c r="M55" s="4">
-        <v>5562879.951138</v>
+        <v>2765814.3720260002</v>
       </c>
       <c r="N55" s="4">
-        <v>10421798.5277749</v>
+        <v>4564312.3277338296</v>
       </c>
       <c r="O55" s="3" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="P55" s="3" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="Q55" s="3" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="R55" s="3" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>96</v>
+        <v>139</v>
       </c>
       <c r="T55" s="4">
         <v>1</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X55" s="4">
         <v>0</v>
       </c>
       <c r="Y55" s="4">
         <v>0</v>
       </c>
       <c r="Z55" s="6">
-        <v>1.5028E-2</v>
+        <v>6.6309999999999997E-3</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D56" s="4">
-        <v>129419</v>
+        <v>1623849</v>
       </c>
       <c r="E56" s="5">
-        <v>78.788099000000003</v>
+        <v>6.6611549999999999</v>
       </c>
       <c r="F56" s="4">
-        <v>10196676.9879885</v>
+        <v>10816710.0402919</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J56" s="5">
-        <v>42.055</v>
+        <v>3.4769999999999999</v>
       </c>
       <c r="K56" s="5">
-        <v>0.53377350716507399</v>
+        <v>0.52198154047776846</v>
       </c>
       <c r="L56" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M56" s="4">
-        <v>5442716.037308</v>
+        <v>5646122.9697319996</v>
       </c>
       <c r="N56" s="4">
-        <v>10196676.9879885</v>
+        <v>10816710.0402919</v>
       </c>
       <c r="O56" s="3" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="P56" s="3" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="R56" s="3" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="S56" s="3" t="s">
         <v>96</v>
       </c>
       <c r="T56" s="4">
         <v>1</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X56" s="4">
         <v>0</v>
       </c>
       <c r="Y56" s="4">
         <v>0</v>
       </c>
       <c r="Z56" s="6">
-        <v>1.4703000000000001E-2</v>
+        <v>1.5713999999999999E-2</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B57" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D57" s="4">
+        <v>127663</v>
+      </c>
+      <c r="E57" s="5">
+        <v>86.736784</v>
+      </c>
+      <c r="F57" s="4">
+        <v>11073078.017979501</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I57" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="J57" s="5">
+        <v>45.274999999999999</v>
+      </c>
+      <c r="K57" s="5">
+        <v>0.52198154047776846</v>
+      </c>
+      <c r="L57" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M57" s="4">
+        <v>5779942.3216549996</v>
+      </c>
+      <c r="N57" s="4">
+        <v>11073078.017979501</v>
+      </c>
+      <c r="O57" s="3" t="s">
         <v>304</v>
       </c>
-      <c r="C57" s="3" t="s">
-[...11 lines deleted...]
-      <c r="G57" s="3" t="s">
+      <c r="P57" s="3" t="s">
         <v>306</v>
       </c>
-      <c r="H57" s="3" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="Q57" s="3" t="s">
-        <v>34</v>
+        <v>94</v>
       </c>
       <c r="R57" s="3" t="s">
-        <v>34</v>
+        <v>307</v>
       </c>
       <c r="S57" s="3" t="s">
-        <v>35</v>
+        <v>96</v>
       </c>
       <c r="T57" s="4">
         <v>1</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X57" s="4">
         <v>0</v>
       </c>
       <c r="Y57" s="4">
         <v>0</v>
       </c>
       <c r="Z57" s="6">
-        <v>-4.55E-4</v>
+        <v>1.6087000000000001E-2</v>
       </c>
     </row>
     <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="D58" s="4">
-        <v>-62794.37</v>
+        <v>-317806.76</v>
       </c>
       <c r="E58" s="5">
         <v>1</v>
       </c>
       <c r="F58" s="4">
-        <v>-62794.37</v>
+        <v>-317806.76</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J58" s="5">
         <v>1</v>
       </c>
       <c r="K58" s="5">
         <v>1</v>
       </c>
       <c r="L58" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M58" s="4">
-        <v>-62794.37</v>
+        <v>-317806.76</v>
       </c>
       <c r="N58" s="4">
-        <v>-62794.37</v>
+        <v>-317806.76</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P58" s="3" t="s">
-        <v>307</v>
+        <v>34</v>
       </c>
       <c r="Q58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S58" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T58" s="4">
         <v>1</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X58" s="4">
         <v>0</v>
       </c>
       <c r="Y58" s="4">
         <v>0</v>
       </c>
       <c r="Z58" s="6">
-        <v>-9.0000000000000006E-5</v>
-[...4 lines deleted...]
-        <v>309</v>
+        <v>-4.6099999999999998E-4</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A59" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="D59" s="4">
+        <v>-62794.37</v>
+      </c>
+      <c r="E59" s="5">
+        <v>1</v>
+      </c>
+      <c r="F59" s="4">
+        <v>-62794.37</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I59" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J59" s="5">
+        <v>1</v>
+      </c>
+      <c r="K59" s="5">
+        <v>1</v>
+      </c>
+      <c r="L59" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M59" s="4">
+        <v>-62794.37</v>
+      </c>
+      <c r="N59" s="4">
+        <v>-62794.37</v>
+      </c>
+      <c r="O59" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P59" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="Q59" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R59" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S59" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="T59" s="4">
+        <v>1</v>
+      </c>
+      <c r="W59" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X59" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y59" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z59" s="6">
+        <v>-9.1000000000000003E-5</v>
       </c>
     </row>
     <row r="61" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
     </row>
     <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="63" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
     </row>
     <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
-        <v>314</v>
+        <v>318</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A66" s="3" t="s">
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{ce0b8393-e000-47a8-a4cc-e08ec89756a7}" enabled="1" method="Standard" siteId="{337b9f7b-9e69-4689-9b0d-3417bd3d8566}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>May</vt:lpstr>
+      <vt:lpstr>June</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>GMO</Company>
+  <Company>GMO, LLC</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Service-PADB_PRD</dc:creator>
+  <dc:creator>Odayne Smith</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>