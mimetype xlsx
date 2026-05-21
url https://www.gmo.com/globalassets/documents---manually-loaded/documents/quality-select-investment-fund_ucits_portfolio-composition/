--- v0 (2026-04-30)
+++ v1 (2026-05-21)
@@ -1,73 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fb76d8010404862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98057bc4f6d04fc78e31dca7b850de16.psmdcp" Id="Re5c1a03470b54e91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5185c2d744fe4a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67237193bb114f57a9ef61ea74c613af.psmdcp" Id="R0cbaada9a1fa4047" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Sectors" sheetId="4" r:id="rId4"/>
     <x:sheet name="Market Cap Ranges" sheetId="5" r:id="rId5"/>
     <x:sheet name="Top Equity Holdings" sheetId="6" r:id="rId6"/>
     <x:sheet name="Characteristics" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Risk Profile - Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 09/29/2023 to 03/31/2026</x:t>
+    <x:t>From 09/29/2023 to 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI World</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -178,51 +178,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI World Index (MSCI Standard Index Series, net of withholding tax) is an independently maintained and widely published index comprised of global developed markets. MSCI data may not</x:t>
   </x:si>
   <x:si>
     <x:t>be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026 (%)</x:t>
+    <x:t>As of 04/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Europe</x:t>
   </x:si>
   <x:si>
     <x:t>Rest of World</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>Sectors - Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Communication Services</x:t>
   </x:si>
@@ -253,171 +253,174 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (135.7 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.0 &amp; Below)</x:t>
+    <x:t>Large (149.2 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (53.7 To 149.2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.6 To 53.7)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.4 To 20.6)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.4 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
-    <x:t>Apple Inc</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Amazon.com Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Coca-Cola Co/The</x:t>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026</x:t>
+    <x:t>As of 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>20.2x</x:t>
+    <x:t>21.6x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.0x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>25.5%</x:t>
-[...2 lines deleted...]
-    <x:t>21.6%</x:t>
+    <x:t>26.8%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.2%</x:t>
   </x:si>
   <x:si>
     <x:t>Dividend Yield - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4%</x:t>
-[...2 lines deleted...]
-    <x:t>1.6%</x:t>
+    <x:t>1.3%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5%</x:t>
   </x:si>
   <x:si>
     <x:t>Free Cash Flow Yield - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>3.8%</x:t>
-[...2 lines deleted...]
-    <x:t>3.3%</x:t>
+    <x:t>3.6%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.0%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>268.4 USD</x:t>
-[...2 lines deleted...]
-    <x:t>160.6 USD</x:t>
+    <x:t>323.9 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181.6 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Net Debt/EBITDA - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>0.2x</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6x</x:t>
+    <x:t>0.5x</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -799,98 +802,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-0.17</x:v>
+        <x:v>-0.13</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>0.94</x:v>
+        <x:v>0.95</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>0.85</x:v>
+        <x:v>0.87</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>1.13</x:v>
+        <x:v>1.35</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>1.24</x:v>
+        <x:v>1.45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>11.56</x:v>
+        <x:v>12.47</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>11.34</x:v>
+        <x:v>12.2</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -945,87 +948,87 @@
       <x:c r="A1" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>13.1</x:v>
+        <x:v>12.1</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>16.5</x:v>
+        <x:v>16.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>12.2</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>79.7</x:v>
+        <x:v>80.2</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>71.3</x:v>
+        <x:v>71.9</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1050,164 +1053,164 @@
       <x:c r="A1" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>11.2</x:v>
+        <x:v>11.7</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>8.5</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>9.6</x:v>
+        <x:v>9.1</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>9.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>7.6</x:v>
+        <x:v>7.4</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>5.7</x:v>
+        <x:v>5.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>7.5</x:v>
+        <x:v>7.6</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>16.3</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>25.6</x:v>
+        <x:v>23.6</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>9.6</x:v>
+        <x:v>8.8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>11.8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>36</x:v>
+        <x:v>38.2</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>25.7</x:v>
+        <x:v>27.6</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.4</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -1248,75 +1251,75 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>77.3</x:v>
+        <x:v>77.6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>13.6</x:v>
+        <x:v>14.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>6.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1339,153 +1342,153 @@
       <x:c r="A1" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>6.3</x:v>
+        <x:v>6.9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1513,117 +1516,117 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>43</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>1278</x:v>
+        <x:v>1276</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>