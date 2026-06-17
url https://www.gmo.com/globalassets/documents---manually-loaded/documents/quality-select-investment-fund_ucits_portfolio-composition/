--- v1 (2026-05-21)
+++ v2 (2026-06-17)
@@ -1,73 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5185c2d744fe4a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67237193bb114f57a9ef61ea74c613af.psmdcp" Id="R0cbaada9a1fa4047" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdafa4ad332df46ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a925790f7c0a4742b8ab7e29a1ea8b39.psmdcp" Id="R5916021f880c4ea8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Sectors" sheetId="4" r:id="rId4"/>
     <x:sheet name="Market Cap Ranges" sheetId="5" r:id="rId5"/>
     <x:sheet name="Top Equity Holdings" sheetId="6" r:id="rId6"/>
     <x:sheet name="Characteristics" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Risk Profile - Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 09/29/2023 to 04/30/2026</x:t>
+    <x:t>From 09/29/2023 to 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI World</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -178,51 +178,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI World Index (MSCI Standard Index Series, net of withholding tax) is an independently maintained and widely published index comprised of global developed markets. MSCI data may not</x:t>
   </x:si>
   <x:si>
     <x:t>be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026 (%)</x:t>
+    <x:t>As of 05/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Europe</x:t>
   </x:si>
   <x:si>
     <x:t>Rest of World</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>Sectors - Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Communication Services</x:t>
   </x:si>
@@ -253,174 +253,174 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (149.2 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.4 &amp; Below)</x:t>
+    <x:t>Large (151.4 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (55.2 To 151.4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (21.3 To 55.2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.6 To 21.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.6 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Lam Research Corp</x:t>
+    <x:t>Amazon.com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
-    <x:t>Amazon.com Inc</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026</x:t>
+    <x:t>As of 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>21.6x</x:t>
-[...2 lines deleted...]
-    <x:t>22.0x</x:t>
+    <x:t>23.4x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.4x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>26.8%</x:t>
-[...2 lines deleted...]
-    <x:t>22.2%</x:t>
+    <x:t>27.8%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.6%</x:t>
   </x:si>
   <x:si>
     <x:t>Dividend Yield - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3%</x:t>
+    <x:t>1.2%</x:t>
   </x:si>
   <x:si>
     <x:t>1.5%</x:t>
   </x:si>
   <x:si>
     <x:t>Free Cash Flow Yield - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>3.6%</x:t>
-[...2 lines deleted...]
-    <x:t>3.0%</x:t>
+    <x:t>3.5%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.9%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>323.9 USD</x:t>
-[...2 lines deleted...]
-    <x:t>181.6 USD</x:t>
+    <x:t>399.6 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193.5 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Net Debt/EBITDA - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2x</x:t>
-[...2 lines deleted...]
-    <x:t>0.5x</x:t>
+    <x:t>0.1x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4x</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -802,98 +802,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-0.13</x:v>
+        <x:v>-0.09</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>0.95</x:v>
+        <x:v>0.96</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.87</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>1.35</x:v>
+        <x:v>1.46</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>1.45</x:v>
+        <x:v>1.57</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>12.47</x:v>
+        <x:v>12.39</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>12.2</x:v>
+        <x:v>12.12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -948,87 +948,87 @@
       <x:c r="A1" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>12.1</x:v>
+        <x:v>10.7</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>16.1</x:v>
+        <x:v>15.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.9</x:v>
+        <x:v>6.3</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>12</x:v>
+        <x:v>11.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>80.2</x:v>
+        <x:v>81.9</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>71.9</x:v>
+        <x:v>72.4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1053,164 +1053,164 @@
       <x:c r="A1" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>11.7</x:v>
+        <x:v>11.9</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>9</x:v>
+        <x:v>8.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>9.1</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>9.3</x:v>
+        <x:v>9.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>7.4</x:v>
+        <x:v>5.5</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>16</x:v>
+        <x:v>15.3</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>23.6</x:v>
+        <x:v>22.9</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>8.8</x:v>
+        <x:v>8.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>11.8</x:v>
+        <x:v>11.3</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>38.2</x:v>
+        <x:v>40.6</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>27.6</x:v>
+        <x:v>30.7</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -1251,75 +1251,75 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>77.6</x:v>
+        <x:v>74.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>14.1</x:v>
+        <x:v>16.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>6.3</x:v>
+        <x:v>6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1342,150 +1342,150 @@
       <x:c r="A1" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>7.3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>6.1</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.6</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
@@ -1568,54 +1568,54 @@
         <x:v>78</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>1276</x:v>
+        <x:v>1275</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="1" t="s">