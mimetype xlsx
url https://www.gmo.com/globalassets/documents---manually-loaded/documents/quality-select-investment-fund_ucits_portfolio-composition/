--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdafa4ad332df46ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a925790f7c0a4742b8ab7e29a1ea8b39.psmdcp" Id="R5916021f880c4ea8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re49e20990d724fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df02564452b9457fa90e85c03c40020a.psmdcp" Id="Rb1377d5261284c7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Sectors" sheetId="4" r:id="rId4"/>
     <x:sheet name="Market Cap Ranges" sheetId="5" r:id="rId5"/>
     <x:sheet name="Top Equity Holdings" sheetId="6" r:id="rId6"/>
     <x:sheet name="Characteristics" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Risk Profile - Quality Select Investment Fund</x:t>