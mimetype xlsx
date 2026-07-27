--- v3 (2026-07-07)
+++ v4 (2026-07-27)
@@ -1,73 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re49e20990d724fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df02564452b9457fa90e85c03c40020a.psmdcp" Id="Rb1377d5261284c7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e619f03b7604c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbbed6960b3346c9889d33935fcee7dc.psmdcp" Id="R08e854e3d48f4e37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Sectors" sheetId="4" r:id="rId4"/>
     <x:sheet name="Market Cap Ranges" sheetId="5" r:id="rId5"/>
     <x:sheet name="Top Equity Holdings" sheetId="6" r:id="rId6"/>
     <x:sheet name="Characteristics" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Risk Profile - Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 09/29/2023 to 05/31/2026</x:t>
+    <x:t>From 09/29/2023 to 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI World</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -178,51 +178,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI World Index (MSCI Standard Index Series, net of withholding tax) is an independently maintained and widely published index comprised of global developed markets. MSCI data may not</x:t>
   </x:si>
   <x:si>
     <x:t>be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026 (%)</x:t>
+    <x:t>As of 06/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Europe</x:t>
   </x:si>
   <x:si>
     <x:t>Rest of World</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>Sectors - Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Communication Services</x:t>
   </x:si>
@@ -253,174 +253,174 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (151.4 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.6 &amp; Below)</x:t>
+    <x:t>Large (156.8 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (54.4 To 156.8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.3 To 54.4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.2 To 20.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.2 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Lam Research Corp</x:t>
+    <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.com Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Johnson &amp; Johnson</x:t>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>Broadcom Inc</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026</x:t>
+    <x:t>As of 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>23.4x</x:t>
-[...2 lines deleted...]
-    <x:t>22.4x</x:t>
+    <x:t>21.1x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.8x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>27.8%</x:t>
-[...2 lines deleted...]
-    <x:t>23.6%</x:t>
+    <x:t>31.2%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.2%</x:t>
   </x:si>
   <x:si>
     <x:t>Dividend Yield - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
     <x:t>1.2%</x:t>
   </x:si>
   <x:si>
     <x:t>1.5%</x:t>
   </x:si>
   <x:si>
     <x:t>Free Cash Flow Yield - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
     <x:t>3.5%</x:t>
   </x:si>
   <x:si>
     <x:t>2.9%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>399.6 USD</x:t>
-[...2 lines deleted...]
-    <x:t>193.5 USD</x:t>
+    <x:t>420.5 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197.9 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Net Debt/EBITDA - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1x</x:t>
-[...2 lines deleted...]
-    <x:t>0.4x</x:t>
+    <x:t>0.2x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5x</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -802,98 +802,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-0.09</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>0.96</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>0.87</x:v>
+        <x:v>0.88</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>1.46</x:v>
+        <x:v>1.38</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>1.57</x:v>
+        <x:v>1.49</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>12.39</x:v>
+        <x:v>12.3</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>12.12</x:v>
+        <x:v>12.04</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -948,87 +948,87 @@
       <x:c r="A1" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>10.7</x:v>
+        <x:v>10.3</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>15.7</x:v>
+        <x:v>15.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>6.3</x:v>
+        <x:v>5.5</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>11.9</x:v>
+        <x:v>11.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>81.9</x:v>
+        <x:v>81.7</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>72.4</x:v>
+        <x:v>72.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1053,164 +1053,164 @@
       <x:c r="A1" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>11.9</x:v>
+        <x:v>11.4</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>8.7</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>9.1</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>9.2</x:v>
+        <x:v>8.9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>7.6</x:v>
+        <x:v>8.1</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>15.3</x:v>
+        <x:v>15.9</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>22.9</x:v>
+        <x:v>24.2</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>8.5</x:v>
+        <x:v>9.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>11.3</x:v>
+        <x:v>11.6</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>40.6</x:v>
+        <x:v>39.5</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>30.7</x:v>
+        <x:v>30.3</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -1251,75 +1251,75 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>74.8</x:v>
+        <x:v>75.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>16.8</x:v>
+        <x:v>17.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>6.6</x:v>
+        <x:v>4.7</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1342,150 +1342,150 @@
       <x:c r="A1" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>7.3</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>5.7</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.6</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
@@ -1568,54 +1568,54 @@
         <x:v>78</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>1275</x:v>
+        <x:v>1246</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="1" t="s">