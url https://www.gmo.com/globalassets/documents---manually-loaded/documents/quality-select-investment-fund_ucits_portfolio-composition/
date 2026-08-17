--- v4 (2026-07-27)
+++ v5 (2026-08-17)
@@ -1,73 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e619f03b7604c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbbed6960b3346c9889d33935fcee7dc.psmdcp" Id="R08e854e3d48f4e37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d5f584448f14be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f1e1c8218c0469a91b3fa18db72c36e.psmdcp" Id="R2515c07e4d3a4da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Sectors" sheetId="4" r:id="rId4"/>
     <x:sheet name="Market Cap Ranges" sheetId="5" r:id="rId5"/>
     <x:sheet name="Top Equity Holdings" sheetId="6" r:id="rId6"/>
     <x:sheet name="Characteristics" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Risk Profile - Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 09/29/2023 to 06/30/2026</x:t>
+    <x:t>From 09/29/2023 to 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI World</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -178,51 +178,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI World Index (MSCI Standard Index Series, net of withholding tax) is an independently maintained and widely published index comprised of global developed markets. MSCI data may not</x:t>
   </x:si>
   <x:si>
     <x:t>be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026 (%)</x:t>
+    <x:t>As of 07/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Europe</x:t>
   </x:si>
   <x:si>
     <x:t>Rest of World</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>Sectors - Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Sector</x:t>
   </x:si>
   <x:si>
     <x:t>Communication Services</x:t>
   </x:si>
@@ -253,174 +253,174 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (156.8 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.2 &amp; Below)</x:t>
+    <x:t>Large (157.5 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (53.3 To 157.5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.8 To 53.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.1 To 20.8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.1 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson &amp; Johnson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.com Inc</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>Alphabet Inc</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Quality Select Investment Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026</x:t>
+    <x:t>As of 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>21.1x</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>20.8x</x:t>
   </x:si>
   <x:si>
+    <x:t>20.7x</x:t>
+  </x:si>
+  <x:si>
     <x:t>Return on Equity - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>31.2%</x:t>
-[...2 lines deleted...]
-    <x:t>23.2%</x:t>
+    <x:t>27.8%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.3%</x:t>
   </x:si>
   <x:si>
     <x:t>Dividend Yield - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2%</x:t>
+    <x:t>1.1%</x:t>
   </x:si>
   <x:si>
     <x:t>1.5%</x:t>
   </x:si>
   <x:si>
     <x:t>Free Cash Flow Yield - Hist 1 Yr Wtd Avg</x:t>
   </x:si>
   <x:si>
-    <x:t>3.5%</x:t>
-[...2 lines deleted...]
-    <x:t>2.9%</x:t>
+    <x:t>3.6%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.1%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>420.5 USD</x:t>
-[...2 lines deleted...]
-    <x:t>197.9 USD</x:t>
+    <x:t>365.9 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189.4 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Net Debt/EBITDA - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>0.2x</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5x</x:t>
+    <x:t>0.4x</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -802,98 +802,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>0.51</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>0.96</x:v>
+        <x:v>0.95</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>0.88</x:v>
+        <x:v>0.87</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>1.38</x:v>
+        <x:v>1.41</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>1.49</x:v>
+        <x:v>1.47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>12.3</x:v>
+        <x:v>12.12</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>12.04</x:v>
+        <x:v>11.88</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -948,87 +948,87 @@
       <x:c r="A1" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>10.3</x:v>
+        <x:v>10.9</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>15.8</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>11.8</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>81.7</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>72.5</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1053,164 +1053,164 @@
       <x:c r="A1" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>11.4</x:v>
+        <x:v>11.5</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>8.6</x:v>
+        <x:v>8.8</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>8.9</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>8.3</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>15.9</x:v>
+        <x:v>16.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>24.2</x:v>
+        <x:v>25.2</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>9.1</x:v>
+        <x:v>9.2</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>11.6</x:v>
+        <x:v>11.5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>39.5</x:v>
+        <x:v>37.7</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>30.3</x:v>
+        <x:v>28.8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -1251,75 +1251,75 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>75.8</x:v>
+        <x:v>74.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>17.8</x:v>
+        <x:v>18.4</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1342,150 +1342,150 @@
       <x:c r="A1" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>6.1</x:v>
+        <x:v>7.4</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>5.9</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
@@ -1568,51 +1568,51 @@
         <x:v>78</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>1246</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>18</x:v>
       </x:c>