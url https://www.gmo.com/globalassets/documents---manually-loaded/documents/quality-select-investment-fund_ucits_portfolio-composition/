--- v5 (2026-08-17)
+++ v6 (2026-09-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d5f584448f14be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f1e1c8218c0469a91b3fa18db72c36e.psmdcp" Id="R2515c07e4d3a4da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e34e11326384e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a1aebbd765f4b64b551ef1519432565.psmdcp" Id="R6299780a1bd54dff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Sectors" sheetId="4" r:id="rId4"/>
     <x:sheet name="Market Cap Ranges" sheetId="5" r:id="rId5"/>
     <x:sheet name="Top Equity Holdings" sheetId="6" r:id="rId6"/>
     <x:sheet name="Characteristics" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Risk Profile - Quality Select Investment Fund</x:t>