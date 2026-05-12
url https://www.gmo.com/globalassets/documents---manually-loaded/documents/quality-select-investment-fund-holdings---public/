--- v0 (2026-04-19)
+++ v1 (2026-05-12)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_02\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_03\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{66040246-A94B-4CF2-BCD2-01D09346EDE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9A9434C3-D127-4F22-ABE1-749FC39A5D00}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1170" yWindow="1170" windowWidth="11520" windowHeight="8325" xr2:uid="{1089A53B-B765-425E-87DB-DB758501F85C}"/>
+    <workbookView xWindow="1950" yWindow="2325" windowWidth="11520" windowHeight="8265" xr2:uid="{36A2873D-7711-4064-A45C-8E87E08A9AF4}"/>
   </bookViews>
   <sheets>
-    <sheet name="February" sheetId="1" r:id="rId1"/>
+    <sheet name="March" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="748" uniqueCount="333">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="735" uniqueCount="322">
   <si>
     <t>GMO Quality Select Investment Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -145,365 +145,383 @@
   <si>
     <t>USD TAX RECLAIMS</t>
   </si>
   <si>
     <t>Cash and Cash Equivalents</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>CASH</t>
   </si>
   <si>
-    <t>EURTCash</t>
-[...2 lines deleted...]
-    <t>Trade Date Cash (EUR)</t>
+    <t>CADTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (CAD)</t>
   </si>
   <si>
     <t>Trade Date Cash</t>
   </si>
   <si>
-    <t>European Union</t>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>DKKTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (DKK)</t>
+  </si>
+  <si>
+    <t>Denmark</t>
+  </si>
+  <si>
+    <t>DKK</t>
+  </si>
+  <si>
+    <t>DK</t>
+  </si>
+  <si>
+    <t>GBPTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (GBP)</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>GB</t>
+  </si>
+  <si>
+    <t>HKDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (HKD)</t>
+  </si>
+  <si>
+    <t>Hong Kong</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>NOKTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (NOK)</t>
+  </si>
+  <si>
+    <t>Norway</t>
+  </si>
+  <si>
+    <t>NOK</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>TWDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (TWD)</t>
+  </si>
+  <si>
+    <t>Taiwan</t>
+  </si>
+  <si>
+    <t>TWD</t>
+  </si>
+  <si>
+    <t>TW</t>
+  </si>
+  <si>
+    <t>USDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (USD)</t>
+  </si>
+  <si>
+    <t>002824100</t>
+  </si>
+  <si>
+    <t>Abbott Laboratories</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>Common Stock</t>
+  </si>
+  <si>
+    <t>2002305</t>
+  </si>
+  <si>
+    <t>ABT</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>US0028241000</t>
+  </si>
+  <si>
+    <t>XNYS</t>
+  </si>
+  <si>
+    <t>02079K305</t>
+  </si>
+  <si>
+    <t>Alphabet Inc-Cl A</t>
+  </si>
+  <si>
+    <t>BYVY8G0</t>
+  </si>
+  <si>
+    <t>GOOGL</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>US02079K3059</t>
+  </si>
+  <si>
+    <t>XNGS</t>
+  </si>
+  <si>
+    <t>023135106</t>
+  </si>
+  <si>
+    <t>Amazon.com Inc</t>
+  </si>
+  <si>
+    <t>2000019</t>
+  </si>
+  <si>
+    <t>AMZN</t>
+  </si>
+  <si>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>US0231351067</t>
+  </si>
+  <si>
+    <t>036752103</t>
+  </si>
+  <si>
+    <t>Elevance Health Inc</t>
+  </si>
+  <si>
+    <t>BSPHGL4</t>
+  </si>
+  <si>
+    <t>ELV</t>
+  </si>
+  <si>
+    <t>US0367521038</t>
+  </si>
+  <si>
+    <t>037833100</t>
+  </si>
+  <si>
+    <t>Apple Inc</t>
+  </si>
+  <si>
+    <t>2046251</t>
+  </si>
+  <si>
+    <t>AAPL</t>
+  </si>
+  <si>
+    <t>Information Technology</t>
+  </si>
+  <si>
+    <t>US0378331005</t>
+  </si>
+  <si>
+    <t>11135F101</t>
+  </si>
+  <si>
+    <t>Broadcom Inc</t>
+  </si>
+  <si>
+    <t>BDZ78H9</t>
+  </si>
+  <si>
+    <t>AVGO</t>
+  </si>
+  <si>
+    <t>US11135F1012</t>
+  </si>
+  <si>
+    <t>125523100</t>
+  </si>
+  <si>
+    <t>The Cigna Group</t>
+  </si>
+  <si>
+    <t>BHJ0775</t>
+  </si>
+  <si>
+    <t>CI</t>
+  </si>
+  <si>
+    <t>US1255231003</t>
+  </si>
+  <si>
+    <t>191216100</t>
+  </si>
+  <si>
+    <t>Coca-Cola Co/The</t>
+  </si>
+  <si>
+    <t>2206657</t>
+  </si>
+  <si>
+    <t>KO</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>US1912161007</t>
+  </si>
+  <si>
+    <t>30303M102</t>
+  </si>
+  <si>
+    <t>Meta Platforms Inc-Class A</t>
+  </si>
+  <si>
+    <t>B7TL820</t>
+  </si>
+  <si>
+    <t>META</t>
+  </si>
+  <si>
+    <t>US30303M1027</t>
+  </si>
+  <si>
+    <t>43300A203</t>
+  </si>
+  <si>
+    <t>Hilton Worldwide Holdings In</t>
+  </si>
+  <si>
+    <t>BYVMW06</t>
+  </si>
+  <si>
+    <t>HLT</t>
+  </si>
+  <si>
+    <t>US43300A2033</t>
+  </si>
+  <si>
+    <t>46120E602</t>
+  </si>
+  <si>
+    <t>Intuitive Surgical Inc</t>
+  </si>
+  <si>
+    <t>2871301</t>
+  </si>
+  <si>
+    <t>ISRG</t>
+  </si>
+  <si>
+    <t>US46120E6023</t>
+  </si>
+  <si>
+    <t>478160104</t>
+  </si>
+  <si>
+    <t>Johnson &amp; Johnson</t>
+  </si>
+  <si>
+    <t>2475833</t>
+  </si>
+  <si>
+    <t>JNJ</t>
+  </si>
+  <si>
+    <t>US4781601046</t>
+  </si>
+  <si>
+    <t>482480100</t>
+  </si>
+  <si>
+    <t>Kla Corp</t>
+  </si>
+  <si>
+    <t>2480138</t>
+  </si>
+  <si>
+    <t>KLAC</t>
+  </si>
+  <si>
+    <t>US4824801009</t>
+  </si>
+  <si>
+    <t>4846288</t>
+  </si>
+  <si>
+    <t>Sap Se</t>
+  </si>
+  <si>
+    <t>Germany</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
-    <t>EU</t>
-[...298 lines deleted...]
-  <si>
     <t>DE</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>XETR</t>
   </si>
   <si>
     <t>512807306</t>
   </si>
   <si>
     <t>Lam Research Corp</t>
   </si>
   <si>
     <t>BSML4N7</t>
   </si>
   <si>
     <t>LRCX</t>
   </si>
   <si>
     <t>US5128073062</t>
@@ -634,50 +652,65 @@
   <si>
     <t>2702791</t>
   </si>
   <si>
     <t>DGX</t>
   </si>
   <si>
     <t>US74834L1008</t>
   </si>
   <si>
     <t>79466L302</t>
   </si>
   <si>
     <t>Salesforce Inc</t>
   </si>
   <si>
     <t>2310525</t>
   </si>
   <si>
     <t>CRM</t>
   </si>
   <si>
     <t>US79466L3024</t>
   </si>
   <si>
+    <t>871607107</t>
+  </si>
+  <si>
+    <t>Synopsys Inc</t>
+  </si>
+  <si>
+    <t>2867719</t>
+  </si>
+  <si>
+    <t>SNPS</t>
+  </si>
+  <si>
+    <t>US8716071076</t>
+  </si>
+  <si>
     <t>872540109</t>
   </si>
   <si>
     <t>Tjx Companies Inc</t>
   </si>
   <si>
     <t>2989301</t>
   </si>
   <si>
     <t>TJX</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>882508104</t>
   </si>
   <si>
     <t>Texas Instruments Inc</t>
   </si>
   <si>
     <t>2885409</t>
   </si>
   <si>
     <t>TXN</t>
@@ -754,285 +787,219 @@
   <si>
     <t>2917766</t>
   </si>
   <si>
     <t>UNH</t>
   </si>
   <si>
     <t>US91324P1021</t>
   </si>
   <si>
     <t>92826C839</t>
   </si>
   <si>
     <t>Visa Inc-Class A Shares</t>
   </si>
   <si>
     <t>B2PZN04</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
-    <t>949746101</t>
-[...13 lines deleted...]
-  <si>
     <t>B15C4L6</t>
   </si>
   <si>
     <t>Constellation Software Inc</t>
   </si>
   <si>
-    <t>Canada</t>
-[...7 lines deleted...]
-  <si>
     <t>CSU</t>
   </si>
   <si>
     <t>CA21037X1006</t>
   </si>
   <si>
     <t>XTSE</t>
   </si>
   <si>
     <t>21037X100</t>
   </si>
   <si>
+    <t>B19NLV4</t>
+  </si>
+  <si>
+    <t>Experian Plc</t>
+  </si>
+  <si>
+    <t>EXPN</t>
+  </si>
+  <si>
+    <t>GB00B19NLV48</t>
+  </si>
+  <si>
+    <t>XLON</t>
+  </si>
+  <si>
     <t>B3MSM28</t>
   </si>
   <si>
     <t>Amadeus It Group Sa</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>AMS</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>XMAD</t>
   </si>
   <si>
     <t>B4BNMY3</t>
   </si>
   <si>
     <t>Accenture Plc-Cl A</t>
   </si>
   <si>
     <t>ACN</t>
   </si>
   <si>
     <t>IE00B4BNMY34</t>
   </si>
   <si>
-    <t>B929F46</t>
-[...19 lines deleted...]
-  <si>
     <t>BD2P9X9</t>
   </si>
   <si>
     <t>Knorr-Bremse Ag</t>
   </si>
   <si>
     <t>KBX</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>BD6K457</t>
   </si>
   <si>
     <t>Compass Group Plc</t>
   </si>
   <si>
     <t>CPG</t>
   </si>
   <si>
     <t>GB00BD6K4575</t>
   </si>
   <si>
-    <t>XLON</t>
-[...1 lines deleted...]
-  <si>
     <t>BM8H5Y5</t>
   </si>
   <si>
     <t>Dassault Systemes Se</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>DSY</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>XPAR</t>
   </si>
   <si>
     <t>BMX86B7</t>
   </si>
   <si>
     <t>Haleon Plc</t>
   </si>
   <si>
     <t>HLN</t>
   </si>
   <si>
     <t>GB00BMX86B70</t>
   </si>
   <si>
     <t>BP6KMJ1</t>
   </si>
   <si>
     <t>Novo Nordisk A/S-B</t>
   </si>
   <si>
-    <t>Denmark</t>
-[...7 lines deleted...]
-  <si>
     <t>NOVOB</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>XCSE</t>
   </si>
   <si>
-    <t>BVZG4R4</t>
-[...10 lines deleted...]
-  <si>
     <t>BVZK7T9</t>
   </si>
   <si>
     <t>Unilever Plc</t>
   </si>
   <si>
     <t>ULVR</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
-    <t>US91282CPG05</t>
-[...2 lines deleted...]
-    <t>TF FLOAT 10/31/27</t>
+    <t>US91282CPX38</t>
+  </si>
+  <si>
+    <t>TF FLOAT 01/31/28</t>
   </si>
   <si>
     <t>Fixed Income</t>
   </si>
   <si>
     <t>Government</t>
   </si>
   <si>
-    <t>BV3PBK5</t>
+    <t>BWQLSD9</t>
   </si>
   <si>
     <t>TF</t>
   </si>
   <si>
     <t>XOTC</t>
-  </si>
-[...10 lines deleted...]
-    <t>BWQLSD9</t>
   </si>
   <si>
     <t>91282CPX3</t>
   </si>
   <si>
     <t>USDAccExp</t>
   </si>
   <si>
     <t>ACCRUED EXPENSES</t>
   </si>
   <si>
     <t>Other Instruments</t>
   </si>
   <si>
     <t>Other Liabilities</t>
   </si>
   <si>
     <t>IE00BYXBJ775</t>
   </si>
   <si>
     <t>State Street Us Treasury Liquidity</t>
   </si>
   <si>
     <t>Pooled Investment</t>
   </si>
@@ -1429,92 +1396,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13ED4DD8-C085-418B-9AA3-CB53695C0A50}">
-  <dimension ref="A1:Z65"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{128CE3B0-9F9D-4845-876F-711B62C56A7A}">
+  <dimension ref="A1:Z64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
-    <col min="23" max="23" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" style="3"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46080</v>
+        <v>46112</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -1564,4167 +1531,4087 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>28098.287972999999</v>
+        <v>34186.607972999998</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>28098.287973369999</v>
+        <v>34186.607973370003</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>28098.287972999999</v>
+        <v>34186.607972999998</v>
       </c>
       <c r="N4" s="4">
-        <v>28098.287973369999</v>
+        <v>34186.607973370003</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>8.0000000000000007E-5</v>
+        <v>1.07E-4</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>597352.61</v>
+        <v>1394.43</v>
       </c>
       <c r="E5" s="5">
-        <v>1.1807000000000001</v>
+        <v>0.71656299999999995</v>
       </c>
       <c r="F5" s="4">
-        <v>705294.22662700003</v>
+        <v>999.19744903000003</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
-        <v>0.84695519607012792</v>
+        <v>1.3955500041196636</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4">
-        <v>597352.61</v>
+        <v>1394.4300040000001</v>
       </c>
       <c r="N5" s="4">
-        <v>705294.22662700003</v>
+        <v>999.19744903000003</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>2.0119999999999999E-3</v>
+        <v>3.0000000000000001E-6</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>439044.62</v>
+        <v>3988065.02</v>
       </c>
       <c r="E6" s="5">
-        <v>1.3444499999999999</v>
+        <v>0.154192</v>
       </c>
       <c r="F6" s="4">
-        <v>590273.53935900005</v>
+        <v>614929.69130663003</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
-        <v>0.74379857934471338</v>
+        <v>6.4854001644308354</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4">
-        <v>439044.62</v>
+        <v>3988065.121113</v>
       </c>
       <c r="N6" s="4">
-        <v>590273.53935900005</v>
+        <v>614929.69130663003</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>1.684E-3</v>
+        <v>1.926E-3</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>1.66</v>
+        <v>57440.74</v>
       </c>
       <c r="E7" s="5">
-        <v>0.12784200000000001</v>
+        <v>1.3187</v>
       </c>
       <c r="F7" s="4">
-        <v>0.21221787</v>
+        <v>75747.103837999995</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>7.8221499664155987</v>
+        <v>0.75832259042996886</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4">
-        <v>1.66</v>
+        <v>57440.74</v>
       </c>
       <c r="N7" s="4">
-        <v>0.21221787</v>
+        <v>75747.103837999995</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>0</v>
+        <v>2.3699999999999999E-4</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
-        <v>5473.01</v>
+        <v>1.66</v>
       </c>
       <c r="E8" s="5">
-        <v>0.105115</v>
+        <v>0.12754799999999999</v>
       </c>
       <c r="F8" s="4">
-        <v>575.29484726999999</v>
+        <v>0.21172928999999999</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>9.5134000520763529</v>
+        <v>7.8401997933793739</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4">
-        <v>5473.010029</v>
+        <v>1.659999</v>
       </c>
       <c r="N8" s="4">
-        <v>575.29484726999999</v>
+        <v>0.21172928999999999</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>9.9999999999999995E-7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
-        <v>2</v>
+        <v>18426.68</v>
       </c>
       <c r="E9" s="5">
-        <v>3.2039999999999999E-2</v>
+        <v>0.102659</v>
       </c>
       <c r="F9" s="4">
-        <v>6.407997E-2</v>
+        <v>1891.67175686</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>31.210996008425717</v>
+        <v>9.740950145914562</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4">
-        <v>1.9999990000000001</v>
+        <v>18426.680275999999</v>
       </c>
       <c r="N9" s="4">
-        <v>6.407997E-2</v>
+        <v>1891.67175686</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>0</v>
+        <v>5.0000000000000004E-6</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="4">
-        <v>-1535147.17</v>
+        <v>1295961.76</v>
       </c>
       <c r="E10" s="5">
-        <v>1</v>
+        <v>3.1279000000000001E-2</v>
       </c>
       <c r="F10" s="4">
-        <v>-1535147.17</v>
+        <v>40536.808257739998</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>1</v>
+        <v>31.970004463012621</v>
       </c>
       <c r="L10" s="3" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4">
-        <v>-1535147.17</v>
+        <v>1295961.9409159999</v>
       </c>
       <c r="N10" s="4">
-        <v>-1535147.17</v>
+        <v>40536.808257739998</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>-4.3790000000000001E-3</v>
+        <v>1.26E-4</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>66</v>
+        <v>29</v>
       </c>
       <c r="D11" s="4">
-        <v>78420</v>
+        <v>146834.43</v>
       </c>
       <c r="E11" s="5">
-        <v>116.35</v>
+        <v>1</v>
       </c>
       <c r="F11" s="4">
-        <v>9124167</v>
+        <v>146834.43</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="5">
-        <v>116.35</v>
+        <v>1</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4">
-        <v>9124167</v>
+        <v>146834.43</v>
       </c>
       <c r="N11" s="4">
-        <v>9124167</v>
+        <v>146834.43</v>
       </c>
       <c r="O11" s="3" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
-        <v>72</v>
+        <v>35</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>2.6030000000000001E-2</v>
+        <v>4.5899999999999999E-4</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D12" s="4">
-        <v>60206</v>
+        <v>76905</v>
       </c>
       <c r="E12" s="5">
-        <v>311.76</v>
+        <v>102.67</v>
       </c>
       <c r="F12" s="4">
-        <v>18769822.559999999</v>
+        <v>7895836.3499999996</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="5">
-        <v>311.76</v>
+        <v>102.67</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>18769822.559999999</v>
+        <v>7895836.3499999996</v>
       </c>
       <c r="N12" s="4">
-        <v>18769822.559999999</v>
+        <v>7895836.3499999996</v>
       </c>
       <c r="O12" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="P12" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q12" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="P12" s="3" t="s">
+      <c r="R12" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="Q12" s="3" t="s">
+      <c r="S12" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="R12" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>5.3548999999999999E-2</v>
+        <v>2.4733000000000002E-2</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D13" s="4">
-        <v>53727</v>
+        <v>59046</v>
       </c>
       <c r="E13" s="5">
-        <v>210</v>
+        <v>287.56</v>
       </c>
       <c r="F13" s="4">
-        <v>11282670</v>
+        <v>16979267.760000002</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="5">
-        <v>210</v>
+        <v>287.56</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>11282670</v>
+        <v>16979267.760000002</v>
       </c>
       <c r="N13" s="4">
-        <v>11282670</v>
+        <v>16979267.760000002</v>
       </c>
       <c r="O13" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="P13" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q13" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="P13" s="3" t="s">
+      <c r="R13" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="Q13" s="3" t="s">
+      <c r="S13" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="R13" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>3.2188000000000001E-2</v>
+        <v>5.3187999999999999E-2</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B14" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="B14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D14" s="4">
-        <v>22738</v>
+        <v>52690</v>
       </c>
       <c r="E14" s="5">
-        <v>320</v>
+        <v>208.27</v>
       </c>
       <c r="F14" s="4">
-        <v>7276160</v>
+        <v>10973746.300000001</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="5">
-        <v>320</v>
+        <v>208.27</v>
       </c>
       <c r="K14" s="5">
         <v>1</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M14" s="4">
-        <v>7276160</v>
+        <v>10973746.300000001</v>
       </c>
       <c r="N14" s="4">
-        <v>7276160</v>
+        <v>10973746.300000001</v>
       </c>
       <c r="O14" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="P14" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="P14" s="3" t="s">
+      <c r="Q14" s="3" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>90</v>
       </c>
       <c r="S14" s="3" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>2.0757999999999999E-2</v>
+        <v>3.4375000000000003E-2</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>92</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D15" s="4">
-        <v>60727</v>
+        <v>16314</v>
       </c>
       <c r="E15" s="5">
-        <v>264.18</v>
+        <v>292.75</v>
       </c>
       <c r="F15" s="4">
-        <v>16042858.859999999</v>
+        <v>4775923.5</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="5">
-        <v>264.18</v>
+        <v>292.75</v>
       </c>
       <c r="K15" s="5">
         <v>1</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="4">
-        <v>16042858.859999999</v>
+        <v>4775923.5</v>
       </c>
       <c r="N15" s="4">
-        <v>16042858.859999999</v>
+        <v>4775923.5</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>93</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>94</v>
       </c>
       <c r="Q15" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R15" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="R15" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S15" s="3" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>91</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>4.5768999999999997E-2</v>
+        <v>1.4959999999999999E-2</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="B16" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D16" s="4">
-        <v>25617</v>
+        <v>59553</v>
       </c>
       <c r="E16" s="5">
-        <v>319.55</v>
+        <v>253.79</v>
       </c>
       <c r="F16" s="4">
-        <v>8185912.3499999996</v>
+        <v>15113955.869999999</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="5">
-        <v>319.55</v>
+        <v>253.79</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M16" s="4">
-        <v>8185912.3499999996</v>
+        <v>15113955.869999999</v>
       </c>
       <c r="N16" s="4">
-        <v>8185912.3499999996</v>
+        <v>15113955.869999999</v>
       </c>
       <c r="O16" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="P16" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="P16" s="3" t="s">
+      <c r="Q16" s="3" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>101</v>
       </c>
       <c r="S16" s="3" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>2.3354E-2</v>
+        <v>4.7343999999999997E-2</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>103</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D17" s="4">
-        <v>17045</v>
+        <v>27868</v>
       </c>
       <c r="E17" s="5">
-        <v>289.82</v>
+        <v>309.51</v>
       </c>
       <c r="F17" s="4">
-        <v>4939981.9000000004</v>
+        <v>8625424.6799999997</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="5">
-        <v>289.82</v>
+        <v>309.51</v>
       </c>
       <c r="K17" s="5">
         <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M17" s="4">
-        <v>4939981.9000000004</v>
+        <v>8625424.6799999997</v>
       </c>
       <c r="N17" s="4">
-        <v>4939981.9000000004</v>
+        <v>8625424.6799999997</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>104</v>
       </c>
       <c r="P17" s="3" t="s">
         <v>105</v>
       </c>
       <c r="Q17" s="3" t="s">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>106</v>
       </c>
       <c r="S17" s="3" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>102</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>1.4093E-2</v>
+        <v>2.7019000000000001E-2</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>107</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>108</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D18" s="4">
-        <v>122785</v>
+        <v>21616</v>
       </c>
       <c r="E18" s="5">
-        <v>81.56</v>
+        <v>266.75</v>
       </c>
       <c r="F18" s="4">
-        <v>10014344.6</v>
+        <v>5766068</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="5">
-        <v>81.56</v>
+        <v>266.75</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M18" s="4">
-        <v>10014344.6</v>
+        <v>5766068</v>
       </c>
       <c r="N18" s="4">
-        <v>10014344.6</v>
+        <v>5766068</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>109</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>110</v>
       </c>
       <c r="Q18" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R18" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="R18" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S18" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>107</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>2.8570000000000002E-2</v>
+        <v>1.8062000000000002E-2</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B19" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="B19" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D19" s="4">
-        <v>26253</v>
+        <v>120450</v>
       </c>
       <c r="E19" s="5">
-        <v>648.17999999999995</v>
+        <v>76.05</v>
       </c>
       <c r="F19" s="4">
-        <v>17016669.539999999</v>
+        <v>9160222.5</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>648.17999999999995</v>
+        <v>76.05</v>
       </c>
       <c r="K19" s="5">
         <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M19" s="4">
-        <v>17016669.539999999</v>
+        <v>9160222.5</v>
       </c>
       <c r="N19" s="4">
-        <v>17016669.539999999</v>
+        <v>9160222.5</v>
       </c>
       <c r="O19" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="P19" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="P19" s="3" t="s">
+      <c r="Q19" s="3" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>117</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>4.8547E-2</v>
+        <v>2.8694000000000001E-2</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D20" s="4">
-        <v>19970</v>
+        <v>25746</v>
       </c>
       <c r="E20" s="5">
-        <v>311.77999999999997</v>
+        <v>572.13</v>
       </c>
       <c r="F20" s="4">
-        <v>6226246.5999999996</v>
+        <v>14730058.98</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="5">
-        <v>311.77999999999997</v>
+        <v>572.13</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="4">
-        <v>6226246.5999999996</v>
+        <v>14730058.98</v>
       </c>
       <c r="N20" s="4">
-        <v>6226246.5999999996</v>
+        <v>14730058.98</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>121</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>122</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>1.7763000000000001E-2</v>
+        <v>4.6142000000000002E-2</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D21" s="4">
-        <v>11148</v>
+        <v>18372</v>
       </c>
       <c r="E21" s="5">
-        <v>503.51</v>
+        <v>304.08</v>
       </c>
       <c r="F21" s="4">
-        <v>5613129.4800000004</v>
+        <v>5586557.7599999998</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J21" s="5">
-        <v>503.51</v>
+        <v>304.08</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M21" s="4">
-        <v>5613129.4800000004</v>
+        <v>5586557.7599999998</v>
       </c>
       <c r="N21" s="4">
-        <v>5613129.4800000004</v>
+        <v>5586557.7599999998</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="3" t="s">
         <v>126</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>127</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>1.6014E-2</v>
+        <v>1.7500000000000002E-2</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D22" s="4">
-        <v>63477</v>
+        <v>10931</v>
       </c>
       <c r="E22" s="5">
-        <v>248.43</v>
+        <v>460.99</v>
       </c>
       <c r="F22" s="4">
-        <v>15769591.109999999</v>
+        <v>5039081.6900000004</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J22" s="5">
-        <v>248.43</v>
+        <v>460.99</v>
       </c>
       <c r="K22" s="5">
         <v>1</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M22" s="4">
-        <v>15769591.109999999</v>
+        <v>5039081.6900000004</v>
       </c>
       <c r="N22" s="4">
-        <v>15769591.109999999</v>
+        <v>5039081.6900000004</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>130</v>
       </c>
       <c r="P22" s="3" t="s">
         <v>131</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>132</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>4.4989000000000001E-2</v>
+        <v>1.5785E-2</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D23" s="4">
-        <v>3668</v>
+        <v>62250</v>
       </c>
       <c r="E23" s="5">
-        <v>1524.55</v>
+        <v>244.44</v>
       </c>
       <c r="F23" s="4">
-        <v>5592049.4000000004</v>
+        <v>15216390</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="5">
-        <v>1524.55</v>
+        <v>244.44</v>
       </c>
       <c r="K23" s="5">
         <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M23" s="4">
-        <v>5592049.4000000004</v>
+        <v>15216390</v>
       </c>
       <c r="N23" s="4">
-        <v>5592049.4000000004</v>
+        <v>15216390</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>135</v>
       </c>
       <c r="P23" s="3" t="s">
         <v>136</v>
       </c>
       <c r="Q23" s="3" t="s">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>137</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>133</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>1.5952999999999998E-2</v>
+        <v>4.7664999999999999E-2</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>138</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D24" s="4">
-        <v>38758</v>
+        <v>3598</v>
       </c>
       <c r="E24" s="5">
-        <v>201.85247200000001</v>
+        <v>1472.41</v>
       </c>
       <c r="F24" s="4">
-        <v>7823398.1097759996</v>
+        <v>5297731.18</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H24" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J24" s="5">
+        <v>1472.41</v>
+      </c>
+      <c r="K24" s="5">
+        <v>1</v>
+      </c>
+      <c r="L24" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M24" s="4">
+        <v>5297731.18</v>
+      </c>
+      <c r="N24" s="4">
+        <v>5297731.18</v>
+      </c>
+      <c r="O24" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="I24" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L24" s="3" t="s">
+      <c r="P24" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="M24" s="4">
-[...5 lines deleted...]
-      <c r="O24" s="3" t="s">
+      <c r="Q24" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="R24" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="S24" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="T24" s="4">
+        <v>1</v>
+      </c>
+      <c r="W24" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="P24" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>2.2318999999999999E-2</v>
+        <v>1.6594999999999999E-2</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D25" s="4">
+        <v>37831</v>
+      </c>
+      <c r="E25" s="5">
+        <v>169.25818000000001</v>
+      </c>
+      <c r="F25" s="4">
+        <v>6403206.2075800002</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H25" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="B25" s="3" t="s">
+      <c r="I25" s="3" t="s">
         <v>146</v>
       </c>
-      <c r="C25" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J25" s="5">
-        <v>233.89</v>
+        <v>146.9</v>
       </c>
       <c r="K25" s="5">
-        <v>1</v>
+        <v>0.86790487762541235</v>
       </c>
       <c r="L25" s="3" t="s">
-        <v>33</v>
+        <v>147</v>
       </c>
       <c r="M25" s="4">
-        <v>14396163.390000001</v>
+        <v>5557373.9000000004</v>
       </c>
       <c r="N25" s="4">
-        <v>14396163.390000001</v>
+        <v>6403206.2075800002</v>
       </c>
       <c r="O25" s="3" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="P25" s="3" t="s">
         <v>148</v>
       </c>
       <c r="Q25" s="3" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>149</v>
       </c>
       <c r="S25" s="3" t="s">
-        <v>79</v>
+        <v>150</v>
       </c>
       <c r="T25" s="4">
         <v>1</v>
       </c>
       <c r="W25" s="3" t="s">
-        <v>145</v>
+        <v>34</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>4.1071000000000003E-2</v>
+        <v>2.0057999999999999E-2</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D26" s="4">
-        <v>6594</v>
+        <v>60063</v>
       </c>
       <c r="E26" s="5">
-        <v>1051.99</v>
+        <v>213.66</v>
       </c>
       <c r="F26" s="4">
-        <v>6936822.0599999996</v>
+        <v>12833060.58</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J26" s="5">
-        <v>1051.99</v>
+        <v>213.66</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M26" s="4">
-        <v>6936822.0599999996</v>
+        <v>12833060.58</v>
       </c>
       <c r="N26" s="4">
-        <v>6936822.0599999996</v>
+        <v>12833060.58</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="P26" s="3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="R26" s="3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>1.9789999999999999E-2</v>
+        <v>4.0198999999999999E-2</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D27" s="4">
-        <v>5837</v>
+        <v>6467</v>
       </c>
       <c r="E27" s="5">
-        <v>517.21</v>
+        <v>919.77</v>
       </c>
       <c r="F27" s="4">
-        <v>3018954.77</v>
+        <v>5948152.5899999999</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J27" s="5">
-        <v>517.21</v>
+        <v>919.77</v>
       </c>
       <c r="K27" s="5">
         <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M27" s="4">
-        <v>3018954.77</v>
+        <v>5948152.5899999999</v>
       </c>
       <c r="N27" s="4">
-        <v>3018954.77</v>
+        <v>5948152.5899999999</v>
       </c>
       <c r="O27" s="3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="P27" s="3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>159</v>
+        <v>75</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>160</v>
       </c>
       <c r="S27" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="T27" s="4">
         <v>1</v>
       </c>
       <c r="W27" s="3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>8.6119999999999999E-3</v>
+        <v>1.8631999999999999E-2</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>161</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D28" s="4">
-        <v>57680</v>
+        <v>8470</v>
       </c>
       <c r="E28" s="5">
-        <v>123.82</v>
+        <v>499.66</v>
       </c>
       <c r="F28" s="4">
-        <v>7141937.5999999996</v>
+        <v>4232120.2</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J28" s="5">
-        <v>123.82</v>
+        <v>499.66</v>
       </c>
       <c r="K28" s="5">
         <v>1</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M28" s="4">
-        <v>7141937.5999999996</v>
+        <v>4232120.2</v>
       </c>
       <c r="N28" s="4">
-        <v>7141937.5999999996</v>
+        <v>4232120.2</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>163</v>
       </c>
       <c r="P28" s="3" t="s">
         <v>164</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>70</v>
+        <v>165</v>
       </c>
       <c r="R28" s="3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>161</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>2.0375000000000001E-2</v>
+        <v>1.3257E-2</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D29" s="4">
-        <v>48509</v>
+        <v>56569</v>
       </c>
       <c r="E29" s="5">
-        <v>392.74</v>
+        <v>120.29</v>
       </c>
       <c r="F29" s="4">
-        <v>19051424.66</v>
+        <v>6804685.0099999998</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="5">
-        <v>392.74</v>
+        <v>120.29</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M29" s="4">
-        <v>19051424.66</v>
+        <v>6804685.0099999998</v>
       </c>
       <c r="N29" s="4">
-        <v>19051424.66</v>
+        <v>6804685.0099999998</v>
       </c>
       <c r="O29" s="3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="P29" s="3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="R29" s="3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="W29" s="3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>5.4351999999999998E-2</v>
+        <v>2.1315000000000001E-2</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D30" s="4">
-        <v>36629</v>
+        <v>53771</v>
       </c>
       <c r="E30" s="5">
-        <v>96.24</v>
+        <v>370.17</v>
       </c>
       <c r="F30" s="4">
-        <v>3525174.96</v>
+        <v>19904411.07</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J30" s="5">
-        <v>96.24</v>
+        <v>370.17</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M30" s="4">
-        <v>3525174.96</v>
+        <v>19904411.07</v>
       </c>
       <c r="N30" s="4">
-        <v>3525174.96</v>
+        <v>19904411.07</v>
       </c>
       <c r="O30" s="3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="P30" s="3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="R30" s="3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="S30" s="3" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="T30" s="4">
         <v>1</v>
       </c>
       <c r="W30" s="3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>1.0057E-2</v>
+        <v>6.2350999999999997E-2</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B31" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D31" s="4">
+        <v>35804</v>
+      </c>
+      <c r="E31" s="5">
+        <v>96.15</v>
+      </c>
+      <c r="F31" s="4">
+        <v>3442554.6</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J31" s="5">
+        <v>96.15</v>
+      </c>
+      <c r="K31" s="5">
+        <v>1</v>
+      </c>
+      <c r="L31" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M31" s="4">
+        <v>3442554.6</v>
+      </c>
+      <c r="N31" s="4">
+        <v>3442554.6</v>
+      </c>
+      <c r="O31" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="P31" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="Q31" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="R31" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="S31" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="T31" s="4">
+        <v>1</v>
+      </c>
+      <c r="W31" s="3" t="s">
         <v>177</v>
       </c>
-      <c r="C31" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>5.3720999999999998E-2</v>
+        <v>1.0782999999999999E-2</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B32" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D32" s="4">
+        <v>267495</v>
+      </c>
+      <c r="E32" s="5">
+        <v>55.051603</v>
+      </c>
+      <c r="F32" s="4">
+        <v>14726030.6537378</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J32" s="5">
+        <v>1760</v>
+      </c>
+      <c r="K32" s="5">
+        <v>31.970004463012621</v>
+      </c>
+      <c r="L32" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="M32" s="4">
+        <v>470791265.72245997</v>
+      </c>
+      <c r="N32" s="4">
+        <v>14726030.6537378</v>
+      </c>
+      <c r="O32" s="3" t="s">
         <v>182</v>
       </c>
-      <c r="C32" s="3" t="s">
-[...17 lines deleted...]
-      <c r="I32" s="3" t="s">
+      <c r="P32" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="J32" s="5">
-[...5 lines deleted...]
-      <c r="L32" s="3" t="s">
+      <c r="Q32" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="R32" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="M32" s="4">
-[...8 lines deleted...]
-      <c r="P32" s="3" t="s">
+      <c r="S32" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="Q32" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T32" s="4">
         <v>1</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>2.4839E-2</v>
+        <v>4.6129000000000003E-2</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D33" s="4">
+        <v>71727</v>
+      </c>
+      <c r="E33" s="5">
+        <v>97.591936000000004</v>
+      </c>
+      <c r="F33" s="4">
+        <v>6999976.7780474098</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H33" s="3" t="s">
         <v>189</v>
       </c>
-      <c r="B33" s="3" t="s">
+      <c r="I33" s="3" t="s">
         <v>190</v>
       </c>
-      <c r="C33" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J33" s="5">
-        <v>211.91</v>
+        <v>78.42</v>
       </c>
       <c r="K33" s="5">
-        <v>1</v>
+        <v>0.80355000033226798</v>
       </c>
       <c r="L33" s="3" t="s">
-        <v>33</v>
+        <v>191</v>
       </c>
       <c r="M33" s="4">
-        <v>3611158.31</v>
+        <v>5624831.3423250001</v>
       </c>
       <c r="N33" s="4">
-        <v>3611158.31</v>
+        <v>6999976.7780474098</v>
       </c>
       <c r="O33" s="3" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="P33" s="3" t="s">
         <v>192</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>70</v>
+        <v>116</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>193</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>72</v>
+        <v>194</v>
       </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
-        <v>189</v>
+        <v>34</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>1.0302E-2</v>
+        <v>2.1926999999999999E-2</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D34" s="4">
-        <v>43068</v>
+        <v>16708</v>
       </c>
       <c r="E34" s="5">
-        <v>194.79</v>
+        <v>195.98</v>
       </c>
       <c r="F34" s="4">
-        <v>8389215.7200000007</v>
+        <v>3274433.84</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J34" s="5">
-        <v>194.79</v>
+        <v>195.98</v>
       </c>
       <c r="K34" s="5">
         <v>1</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M34" s="4">
-        <v>8389215.7200000007</v>
+        <v>3274433.84</v>
       </c>
       <c r="N34" s="4">
-        <v>8389215.7200000007</v>
+        <v>3274433.84</v>
       </c>
       <c r="O34" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="P34" s="3" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="R34" s="3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="S34" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>2.3934E-2</v>
+        <v>1.0257E-2</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D35" s="4">
-        <v>35570</v>
+        <v>37918</v>
       </c>
       <c r="E35" s="5">
-        <v>161.66</v>
+        <v>186.67</v>
       </c>
       <c r="F35" s="4">
-        <v>5750246.2000000002</v>
+        <v>7078153.0599999996</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J35" s="5">
-        <v>161.66</v>
+        <v>186.67</v>
       </c>
       <c r="K35" s="5">
         <v>1</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M35" s="4">
-        <v>5750246.2000000002</v>
+        <v>7078153.0599999996</v>
       </c>
       <c r="N35" s="4">
-        <v>5750246.2000000002</v>
+        <v>7078153.0599999996</v>
       </c>
       <c r="O35" s="3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="P35" s="3" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="Q35" s="3" t="s">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="R35" s="3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>1.6404999999999999E-2</v>
+        <v>2.2172000000000001E-2</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D36" s="4">
-        <v>44620</v>
+        <v>8094</v>
       </c>
       <c r="E36" s="5">
-        <v>212.11</v>
+        <v>396.48</v>
       </c>
       <c r="F36" s="4">
-        <v>9464348.1999999993</v>
+        <v>3209109.12</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="5">
-        <v>212.11</v>
+        <v>396.48</v>
       </c>
       <c r="K36" s="5">
         <v>1</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M36" s="4">
-        <v>9464348.1999999993</v>
+        <v>3209109.12</v>
       </c>
       <c r="N36" s="4">
-        <v>9464348.1999999993</v>
+        <v>3209109.12</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="P36" s="3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="R36" s="3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="S36" s="3" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="T36" s="4">
         <v>1</v>
       </c>
       <c r="W36" s="3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>2.7001000000000001E-2</v>
+        <v>1.0052E-2</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D37" s="4">
-        <v>22822</v>
+        <v>32728</v>
       </c>
       <c r="E37" s="5">
-        <v>521.11</v>
+        <v>159.69999999999999</v>
       </c>
       <c r="F37" s="4">
-        <v>11892772.42</v>
+        <v>5226661.5999999996</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="5">
-        <v>521.11</v>
+        <v>159.69999999999999</v>
       </c>
       <c r="K37" s="5">
         <v>1</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M37" s="4">
-        <v>11892772.42</v>
+        <v>5226661.5999999996</v>
       </c>
       <c r="N37" s="4">
-        <v>11892772.42</v>
+        <v>5226661.5999999996</v>
       </c>
       <c r="O37" s="3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="P37" s="3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="R37" s="3" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>3.3929000000000001E-2</v>
+        <v>1.6372000000000001E-2</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D38" s="4">
-        <v>24179</v>
+        <v>43759</v>
       </c>
       <c r="E38" s="5">
-        <v>123.255</v>
+        <v>194.14</v>
       </c>
       <c r="F38" s="4">
-        <v>2980182.645</v>
+        <v>8495372.2599999998</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="5">
-        <v>123.255</v>
+        <v>194.14</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M38" s="4">
-        <v>2980182.645</v>
+        <v>8495372.2599999998</v>
       </c>
       <c r="N38" s="4">
-        <v>2980182.645</v>
+        <v>8495372.2599999998</v>
       </c>
       <c r="O38" s="3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="P38" s="3" t="s">
-        <v>61</v>
+        <v>218</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>159</v>
+        <v>100</v>
       </c>
       <c r="R38" s="3" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>8.5019999999999991E-3</v>
+        <v>2.6610999999999999E-2</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D39" s="4">
-        <v>165617</v>
+        <v>22382</v>
       </c>
       <c r="E39" s="5">
-        <v>54.66</v>
+        <v>491.53</v>
       </c>
       <c r="F39" s="4">
-        <v>9052625.2200000007</v>
+        <v>11001424.460000001</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J39" s="5">
-        <v>54.66</v>
+        <v>491.53</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M39" s="4">
-        <v>9052625.2200000007</v>
+        <v>11001424.460000001</v>
       </c>
       <c r="N39" s="4">
-        <v>9052625.2200000007</v>
+        <v>11001424.460000001</v>
       </c>
       <c r="O39" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="P39" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="Q39" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R39" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="S39" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="T39" s="4">
+        <v>1</v>
+      </c>
+      <c r="W39" s="3" t="s">
         <v>220</v>
       </c>
-      <c r="P39" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>2.5826000000000002E-2</v>
+        <v>3.4462E-2</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D40" s="4">
-        <v>67176</v>
+        <v>24179</v>
       </c>
       <c r="E40" s="5">
-        <v>75.42</v>
+        <v>117.66</v>
       </c>
       <c r="F40" s="4">
-        <v>5066413.92</v>
+        <v>2844901.14</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J40" s="5">
-        <v>75.42</v>
+        <v>117.66</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M40" s="4">
-        <v>5066413.92</v>
+        <v>2844901.14</v>
       </c>
       <c r="N40" s="4">
-        <v>5066413.92</v>
+        <v>2844901.14</v>
       </c>
       <c r="O40" s="3" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="P40" s="3" t="s">
-        <v>226</v>
+        <v>66</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>227</v>
+        <v>165</v>
       </c>
       <c r="R40" s="3" t="s">
         <v>228</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>1.4454E-2</v>
+        <v>8.9110000000000005E-3</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
         <v>229</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>230</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D41" s="4">
-        <v>27875</v>
+        <v>162420</v>
       </c>
       <c r="E41" s="5">
-        <v>293.27</v>
+        <v>52.01</v>
       </c>
       <c r="F41" s="4">
-        <v>8174901.25</v>
+        <v>8447464.1999999993</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J41" s="5">
-        <v>293.27</v>
+        <v>52.01</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M41" s="4">
-        <v>8174901.25</v>
+        <v>8447464.1999999993</v>
       </c>
       <c r="N41" s="4">
-        <v>8174901.25</v>
+        <v>8447464.1999999993</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>231</v>
       </c>
       <c r="P41" s="3" t="s">
         <v>232</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>70</v>
+        <v>165</v>
       </c>
       <c r="R41" s="3" t="s">
         <v>233</v>
       </c>
       <c r="S41" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>229</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>2.3321999999999999E-2</v>
+        <v>2.6460999999999998E-2</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
         <v>234</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>235</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D42" s="4">
-        <v>25623</v>
+        <v>65878</v>
       </c>
       <c r="E42" s="5">
-        <v>320.14</v>
+        <v>71.930000000000007</v>
       </c>
       <c r="F42" s="4">
-        <v>8202947.2199999997</v>
+        <v>4738604.54</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J42" s="5">
-        <v>320.14</v>
+        <v>71.930000000000007</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M42" s="4">
-        <v>8202947.2199999997</v>
+        <v>4738604.54</v>
       </c>
       <c r="N42" s="4">
-        <v>8202947.2199999997</v>
+        <v>4738604.54</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>236</v>
       </c>
       <c r="P42" s="3" t="s">
         <v>237</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>159</v>
+        <v>238</v>
       </c>
       <c r="R42" s="3" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>234</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>2.3401999999999999E-2</v>
+        <v>1.4843E-2</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D43" s="4">
-        <v>24563</v>
+        <v>27202</v>
       </c>
       <c r="E43" s="5">
-        <v>81.45</v>
+        <v>270.58999999999997</v>
       </c>
       <c r="F43" s="4">
-        <v>2000656.35</v>
+        <v>7360589.1799999997</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="5">
-        <v>81.45</v>
+        <v>270.58999999999997</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M43" s="4">
-        <v>2000656.35</v>
+        <v>7360589.1799999997</v>
       </c>
       <c r="N43" s="4">
-        <v>2000656.35</v>
+        <v>7360589.1799999997</v>
       </c>
       <c r="O43" s="3" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="P43" s="3" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>159</v>
+        <v>75</v>
       </c>
       <c r="R43" s="3" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="S43" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>5.7070000000000003E-3</v>
+        <v>2.3057000000000001E-2</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B44" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D44" s="4">
+        <v>26690</v>
+      </c>
+      <c r="E44" s="5">
+        <v>302.24</v>
+      </c>
+      <c r="F44" s="4">
+        <v>8066785.5999999996</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J44" s="5">
+        <v>302.24</v>
+      </c>
+      <c r="K44" s="5">
+        <v>1</v>
+      </c>
+      <c r="L44" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M44" s="4">
+        <v>8066785.5999999996</v>
+      </c>
+      <c r="N44" s="4">
+        <v>8066785.5999999996</v>
+      </c>
+      <c r="O44" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="P44" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="Q44" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="R44" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="S44" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="T44" s="4">
+        <v>1</v>
+      </c>
+      <c r="W44" s="3" t="s">
         <v>245</v>
       </c>
-      <c r="C44" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>4.2599999999999999E-3</v>
+        <v>2.5269E-2</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D45" s="4">
-        <v>35548</v>
+        <v>1340</v>
       </c>
       <c r="E45" s="5">
-        <v>62.270117999999997</v>
+        <v>1749.840559</v>
       </c>
       <c r="F45" s="4">
-        <v>2213578.154664</v>
+        <v>2344786.3566335798</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>255</v>
+        <v>39</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J45" s="5">
-        <v>52.74</v>
+        <v>2441.9899999999998</v>
       </c>
       <c r="K45" s="5">
-        <v>0.84695519607012792</v>
+        <v>1.3955500041196636</v>
       </c>
       <c r="L45" s="3" t="s">
-        <v>256</v>
+        <v>41</v>
       </c>
       <c r="M45" s="4">
-        <v>1874801.52</v>
+        <v>3272266.6096589998</v>
       </c>
       <c r="N45" s="4">
-        <v>2213578.154664</v>
+        <v>2344786.3566335798</v>
       </c>
       <c r="O45" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="P45" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="Q45" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="R45" s="3" t="s">
         <v>253</v>
       </c>
-      <c r="P45" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S45" s="3" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="T45" s="4">
         <v>1</v>
       </c>
       <c r="W45" s="3" t="s">
-        <v>34</v>
+        <v>255</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>6.3150000000000003E-3</v>
+        <v>7.345E-3</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D46" s="4">
+        <v>46314</v>
+      </c>
+      <c r="E46" s="5">
+        <v>34.259825999999997</v>
+      </c>
+      <c r="F46" s="4">
+        <v>1586709.581364</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="J46" s="5">
+        <v>25.98</v>
+      </c>
+      <c r="K46" s="5">
+        <v>0.75832259042996886</v>
+      </c>
+      <c r="L46" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="M46" s="4">
+        <v>1203237.72</v>
+      </c>
+      <c r="N46" s="4">
+        <v>1586709.581364</v>
+      </c>
+      <c r="O46" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="P46" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="Q46" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="R46" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="S46" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="B46" s="3" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="T46" s="4">
         <v>1</v>
       </c>
       <c r="W46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
-        <v>2.2297000000000001E-2</v>
+        <v>4.9699999999999996E-3</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D47" s="4">
+        <v>42810</v>
+      </c>
+      <c r="E47" s="5">
+        <v>56.089095999999998</v>
+      </c>
+      <c r="F47" s="4">
+        <v>2401174.1997600002</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="J47" s="5">
+        <v>48.68</v>
+      </c>
+      <c r="K47" s="5">
+        <v>0.86790487762541235</v>
+      </c>
+      <c r="L47" s="3" t="s">
         <v>264</v>
       </c>
-      <c r="B47" s="3" t="s">
+      <c r="M47" s="4">
+        <v>2083990.8</v>
+      </c>
+      <c r="N47" s="4">
+        <v>2401174.1997600002</v>
+      </c>
+      <c r="O47" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="P47" s="3" t="s">
         <v>265</v>
       </c>
-      <c r="C47" s="3" t="s">
-[...14 lines deleted...]
-      <c r="H47" s="3" t="s">
+      <c r="Q47" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="R47" s="3" t="s">
         <v>266</v>
       </c>
-      <c r="I47" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L47" s="3" t="s">
+      <c r="S47" s="3" t="s">
         <v>267</v>
       </c>
-      <c r="M47" s="4">
-[...19 lines deleted...]
-      </c>
       <c r="T47" s="4">
         <v>1</v>
       </c>
       <c r="W47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>7.378E-3</v>
+        <v>7.5209999999999999E-3</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D48" s="4">
+        <v>32622</v>
+      </c>
+      <c r="E48" s="5">
+        <v>198.29</v>
+      </c>
+      <c r="F48" s="4">
+        <v>6468616.3799999999</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J48" s="5">
+        <v>198.29</v>
+      </c>
+      <c r="K48" s="5">
+        <v>1</v>
+      </c>
+      <c r="L48" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M48" s="4">
+        <v>6468616.3799999999</v>
+      </c>
+      <c r="N48" s="4">
+        <v>6468616.3799999999</v>
+      </c>
+      <c r="O48" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="P48" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="Q48" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="R48" s="3" t="s">
         <v>271</v>
       </c>
-      <c r="B48" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S48" s="3" t="s">
-        <v>144</v>
+        <v>77</v>
       </c>
       <c r="T48" s="4">
         <v>1</v>
       </c>
       <c r="W48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="6">
-        <v>4.8300000000000001E-3</v>
+        <v>2.0263E-2</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D49" s="4">
+        <v>12862</v>
+      </c>
+      <c r="E49" s="5">
+        <v>111.93622999999999</v>
+      </c>
+      <c r="F49" s="4">
+        <v>1439723.7902599999</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="J49" s="5">
+        <v>97.15</v>
+      </c>
+      <c r="K49" s="5">
+        <v>0.86790487762541235</v>
+      </c>
+      <c r="L49" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="M49" s="4">
+        <v>1249543.3</v>
+      </c>
+      <c r="N49" s="4">
+        <v>1439723.7902599999</v>
+      </c>
+      <c r="O49" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="P49" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="Q49" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="R49" s="3" t="s">
         <v>275</v>
       </c>
-      <c r="B49" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="S49" s="3" t="s">
-        <v>279</v>
+        <v>150</v>
       </c>
       <c r="T49" s="4">
         <v>1</v>
       </c>
       <c r="W49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X49" s="4">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
       <c r="Z49" s="6">
-        <v>1.9068000000000002E-2</v>
+        <v>4.509E-3</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D50" s="4">
-        <v>124378</v>
+        <v>214037</v>
       </c>
       <c r="E50" s="5">
-        <v>21.901985</v>
+        <v>27.494895</v>
       </c>
       <c r="F50" s="4">
-        <v>2724125.09033</v>
+        <v>5884924.8411149997</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>282</v>
+        <v>49</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J50" s="5">
-        <v>18.55</v>
+        <v>20.85</v>
       </c>
       <c r="K50" s="5">
-        <v>0.84695519607012792</v>
+        <v>0.75832259042996886</v>
       </c>
       <c r="L50" s="3" t="s">
-        <v>283</v>
+        <v>51</v>
       </c>
       <c r="M50" s="4">
-        <v>2307211.9</v>
+        <v>4462671.45</v>
       </c>
       <c r="N50" s="4">
-        <v>2724125.09033</v>
+        <v>5884924.8411149997</v>
       </c>
       <c r="O50" s="3" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="P50" s="3" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="Q50" s="3" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="R50" s="3" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="S50" s="3" t="s">
-        <v>286</v>
+        <v>260</v>
       </c>
       <c r="T50" s="4">
         <v>1</v>
       </c>
       <c r="W50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X50" s="4">
         <v>0</v>
       </c>
       <c r="Y50" s="4">
         <v>0</v>
       </c>
       <c r="Z50" s="6">
-        <v>7.7710000000000001E-3</v>
+        <v>1.8433999999999999E-2</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D51" s="4">
-        <v>1287346</v>
+        <v>121977</v>
       </c>
       <c r="E51" s="5">
-        <v>5.454434</v>
+        <v>19.898493999999999</v>
       </c>
       <c r="F51" s="4">
-        <v>7021743.3415929005</v>
+        <v>2427158.6026380002</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>44</v>
+        <v>282</v>
       </c>
       <c r="I51" s="3" t="s">
-        <v>45</v>
+        <v>146</v>
       </c>
       <c r="J51" s="5">
-        <v>4.0570000000000004</v>
+        <v>17.27</v>
       </c>
       <c r="K51" s="5">
-        <v>0.74379857934471338</v>
+        <v>0.86790487762541235</v>
       </c>
       <c r="L51" s="3" t="s">
-        <v>46</v>
+        <v>283</v>
       </c>
       <c r="M51" s="4">
-        <v>5222762.7220000001</v>
+        <v>2106542.79</v>
       </c>
       <c r="N51" s="4">
-        <v>7021743.3415929005</v>
+        <v>2427158.6026380002</v>
       </c>
       <c r="O51" s="3" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="P51" s="3" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="Q51" s="3" t="s">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="R51" s="3" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="S51" s="3" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="T51" s="4">
         <v>1</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X51" s="4">
         <v>0</v>
       </c>
       <c r="Y51" s="4">
         <v>0</v>
       </c>
       <c r="Z51" s="6">
-        <v>2.0032000000000001E-2</v>
+        <v>7.6030000000000004E-3</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D52" s="4">
-        <v>54873</v>
+        <v>1262377</v>
       </c>
       <c r="E52" s="5">
-        <v>37.594816000000002</v>
+        <v>4.9293009999999997</v>
       </c>
       <c r="F52" s="4">
-        <v>2062940.37610619</v>
+        <v>6222635.7035261998</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>293</v>
+        <v>49</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>294</v>
+        <v>50</v>
       </c>
       <c r="J52" s="5">
-        <v>237.9</v>
+        <v>3.738</v>
       </c>
       <c r="K52" s="5">
-        <v>6.3280001159289618</v>
+        <v>0.75832259042996886</v>
       </c>
       <c r="L52" s="3" t="s">
-        <v>295</v>
+        <v>51</v>
       </c>
       <c r="M52" s="4">
-        <v>13054286.939153999</v>
+        <v>4718765.2259999998</v>
       </c>
       <c r="N52" s="4">
-        <v>2062940.37610619</v>
+        <v>6222635.7035261998</v>
       </c>
       <c r="O52" s="3" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="P52" s="3" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="Q52" s="3" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="R52" s="3" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="S52" s="3" t="s">
-        <v>298</v>
+        <v>260</v>
       </c>
       <c r="T52" s="4">
         <v>1</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
         <v>0</v>
       </c>
       <c r="Y52" s="4">
         <v>0</v>
       </c>
       <c r="Z52" s="6">
-        <v>5.8849999999999996E-3</v>
+        <v>1.9491999999999999E-2</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D53" s="4">
-        <v>22906</v>
+        <v>25782</v>
       </c>
       <c r="E53" s="5">
-        <v>15.797288</v>
+        <v>35.603045999999999</v>
       </c>
       <c r="F53" s="4">
-        <v>361852.66747500002</v>
+        <v>917917.75372375001</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>266</v>
+        <v>44</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J53" s="5">
-        <v>11.75</v>
+        <v>230.9</v>
       </c>
       <c r="K53" s="5">
-        <v>0.74379857934471338</v>
+        <v>6.4854001644308354</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>267</v>
+        <v>46</v>
       </c>
       <c r="M53" s="4">
-        <v>269145.5</v>
+        <v>5953063.9509330001</v>
       </c>
       <c r="N53" s="4">
-        <v>361852.66747500002</v>
+        <v>917917.75372375001</v>
       </c>
       <c r="O53" s="3" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="P53" s="3" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>111</v>
+        <v>75</v>
       </c>
       <c r="R53" s="3" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>279</v>
+        <v>295</v>
       </c>
       <c r="T53" s="4">
         <v>1</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X53" s="4">
         <v>0</v>
       </c>
       <c r="Y53" s="4">
         <v>0</v>
       </c>
       <c r="Z53" s="6">
-        <v>1.0319999999999999E-3</v>
+        <v>2.875E-3</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D54" s="4">
-        <v>141759</v>
+        <v>137306</v>
       </c>
       <c r="E54" s="5">
-        <v>73.501081999999997</v>
+        <v>55.372213000000002</v>
       </c>
       <c r="F54" s="4">
-        <v>10419439.8123585</v>
+        <v>7602937.0781779997</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="J54" s="5">
-        <v>54.67</v>
+        <v>41.99</v>
       </c>
       <c r="K54" s="5">
-        <v>0.74379857934471338</v>
+        <v>0.75832259042996886</v>
       </c>
       <c r="L54" s="3" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M54" s="4">
-        <v>7749964.5300000003</v>
+        <v>5765478.9400000004</v>
       </c>
       <c r="N54" s="4">
-        <v>10419439.8123585</v>
+        <v>7602937.0781779997</v>
       </c>
       <c r="O54" s="3" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="P54" s="3" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="Q54" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="R54" s="3" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>279</v>
+        <v>260</v>
       </c>
       <c r="T54" s="4">
         <v>1</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X54" s="4">
         <v>0</v>
       </c>
       <c r="Y54" s="4">
         <v>0</v>
       </c>
       <c r="Z54" s="6">
-        <v>2.9725999999999999E-2</v>
+        <v>2.3816E-2</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="D55" s="4">
-        <v>700000</v>
+        <v>3000000</v>
       </c>
       <c r="E55" s="5">
-        <v>100.16262999999999</v>
+        <v>99.994438000000002</v>
       </c>
       <c r="F55" s="4">
-        <v>703217.87400119996</v>
+        <v>3018519.7569607501</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J55" s="5">
-        <v>100.16262999999999</v>
+        <v>99.994438000000002</v>
       </c>
       <c r="K55" s="5">
         <v>1</v>
       </c>
       <c r="L55" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M55" s="4">
-        <v>703217.87400099996</v>
+        <v>3018519.7569599999</v>
       </c>
       <c r="N55" s="4">
-        <v>703217.87400119996</v>
+        <v>3018519.7569607501</v>
       </c>
       <c r="O55" s="3" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="P55" s="3" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="Q55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R55" s="3" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="T55" s="4">
         <v>0.01</v>
       </c>
       <c r="U55" s="2">
-        <v>46691</v>
+        <v>46783</v>
       </c>
       <c r="V55" s="4">
-        <v>3.8332456279999998</v>
+        <v>3.767709838</v>
       </c>
       <c r="W55" s="3" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="X55" s="4">
-        <v>2079.4640012</v>
+        <v>18686.616960750001</v>
       </c>
       <c r="Y55" s="4">
-        <v>2079.4640009999998</v>
+        <v>18686.616959999999</v>
       </c>
       <c r="Z55" s="6">
-        <v>2.006E-3</v>
+        <v>9.4549999999999999E-3</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D56" s="4">
-        <v>2700000</v>
+        <v>-235636.8</v>
       </c>
       <c r="E56" s="5">
-        <v>99.995457000000002</v>
+        <v>1</v>
       </c>
       <c r="F56" s="4">
-        <v>2707707.0287189302</v>
+        <v>-235636.8</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J56" s="5">
-        <v>99.995457000000002</v>
+        <v>1</v>
       </c>
       <c r="K56" s="5">
         <v>1</v>
       </c>
       <c r="L56" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M56" s="4">
-        <v>2707707.0287179998</v>
+        <v>-235636.8</v>
       </c>
       <c r="N56" s="4">
-        <v>2707707.0287189302</v>
+        <v>-235636.8</v>
       </c>
       <c r="O56" s="3" t="s">
-        <v>317</v>
+        <v>34</v>
       </c>
       <c r="P56" s="3" t="s">
-        <v>312</v>
+        <v>34</v>
       </c>
       <c r="Q56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R56" s="3" t="s">
-        <v>315</v>
+        <v>34</v>
       </c>
       <c r="S56" s="3" t="s">
-        <v>313</v>
+        <v>35</v>
       </c>
       <c r="T56" s="4">
-        <v>0.01</v>
-[...5 lines deleted...]
-        <v>3.742245628</v>
+        <v>1</v>
       </c>
       <c r="W56" s="3" t="s">
-        <v>318</v>
+        <v>34</v>
       </c>
       <c r="X56" s="4">
-        <v>7829.6897189299998</v>
+        <v>0</v>
       </c>
       <c r="Y56" s="4">
-        <v>7829.6897179999996</v>
+        <v>0</v>
       </c>
       <c r="Z56" s="6">
-        <v>7.724E-3</v>
+        <v>-7.3800000000000005E-4</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="D57" s="4">
-        <v>-263608.71000000002</v>
+        <v>2038613.04</v>
       </c>
       <c r="E57" s="5">
         <v>1</v>
       </c>
       <c r="F57" s="4">
-        <v>-263608.71000000002</v>
+        <v>2038613.04000001</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J57" s="5">
         <v>1</v>
       </c>
       <c r="K57" s="5">
         <v>1</v>
       </c>
       <c r="L57" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M57" s="4">
-        <v>-263608.71000000002</v>
+        <v>2038613.04</v>
       </c>
       <c r="N57" s="4">
-        <v>-263608.71000000002</v>
+        <v>2038613.04000001</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q57" s="3" t="s">
-        <v>34</v>
+        <v>165</v>
       </c>
       <c r="R57" s="3" t="s">
-        <v>34</v>
+        <v>312</v>
       </c>
       <c r="S57" s="3" t="s">
-        <v>35</v>
+        <v>306</v>
       </c>
       <c r="T57" s="4">
         <v>1</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X57" s="4">
         <v>0</v>
       </c>
       <c r="Y57" s="4">
         <v>0</v>
       </c>
       <c r="Z57" s="6">
-        <v>-7.5199999999999996E-4</v>
-[...73 lines deleted...]
-        <v>7.5069999999999998E-3</v>
+        <v>6.3860000000000002E-3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A59" s="3" t="s">
+        <v>316</v>
       </c>
     </row>
     <row r="60" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
     </row>
     <row r="61" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
     </row>
     <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
     </row>
     <row r="63" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
     </row>
     <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>331</v>
-[...4 lines deleted...]
-        <v>332</v>
+        <v>321</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>February</vt:lpstr>
+      <vt:lpstr>March</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>