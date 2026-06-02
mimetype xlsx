--- v1 (2026-05-12)
+++ v2 (2026-06-02)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_03\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_04\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9A9434C3-D127-4F22-ABE1-749FC39A5D00}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F2A09079-05BB-451E-942E-F11E212542FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1950" yWindow="2325" windowWidth="11520" windowHeight="8265" xr2:uid="{36A2873D-7711-4064-A45C-8E87E08A9AF4}"/>
+    <workbookView xWindow="1560" yWindow="1860" windowWidth="11520" windowHeight="8265" xr2:uid="{C1E3E51F-4F1B-45B6-86F5-331FF8019FCA}"/>
   </bookViews>
   <sheets>
-    <sheet name="March" sheetId="1" r:id="rId1"/>
+    <sheet name="April" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="735" uniqueCount="322">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="722" uniqueCount="316">
   <si>
     <t>GMO Quality Select Investment Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -163,63 +163,63 @@
   <si>
     <t/>
   </si>
   <si>
     <t>CASH</t>
   </si>
   <si>
     <t>CADTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (CAD)</t>
   </si>
   <si>
     <t>Trade Date Cash</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
-    <t>DKKTCash</t>
-[...11 lines deleted...]
-    <t>DK</t>
+    <t>EURTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (EUR)</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>EU</t>
   </si>
   <si>
     <t>GBPTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (GBP)</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>HKDTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (HKD)</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
@@ -475,53 +475,50 @@
   <si>
     <t>482480100</t>
   </si>
   <si>
     <t>Kla Corp</t>
   </si>
   <si>
     <t>2480138</t>
   </si>
   <si>
     <t>KLAC</t>
   </si>
   <si>
     <t>US4824801009</t>
   </si>
   <si>
     <t>4846288</t>
   </si>
   <si>
     <t>Sap Se</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>EUR</t>
-[...1 lines deleted...]
-  <si>
     <t>DE</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>XETR</t>
   </si>
   <si>
     <t>512807306</t>
   </si>
   <si>
     <t>Lam Research Corp</t>
   </si>
   <si>
     <t>BSML4N7</t>
   </si>
   <si>
     <t>LRCX</t>
   </si>
   <si>
     <t>US5128073062</t>
@@ -908,65 +905,50 @@
     <t>France</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>DSY</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>XPAR</t>
   </si>
   <si>
     <t>BMX86B7</t>
   </si>
   <si>
     <t>Haleon Plc</t>
   </si>
   <si>
     <t>HLN</t>
   </si>
   <si>
     <t>GB00BMX86B70</t>
-  </si>
-[...13 lines deleted...]
-    <t>XCSE</t>
   </si>
   <si>
     <t>BVZK7T9</t>
   </si>
   <si>
     <t>Unilever Plc</t>
   </si>
   <si>
     <t>ULVR</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>US91282CPX38</t>
   </si>
   <si>
     <t>TF FLOAT 01/31/28</t>
   </si>
   <si>
     <t>Fixed Income</t>
   </si>
   <si>
     <t>Government</t>
   </si>
@@ -1396,92 +1378,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{128CE3B0-9F9D-4845-876F-711B62C56A7A}">
-  <dimension ref="A1:Z64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51D2D85E-FAA1-46ED-879F-86DAA1434F47}">
+  <dimension ref="A1:Z63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="3"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46112</v>
+        <v>46142</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -1531,4087 +1513,4013 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>34186.607972999998</v>
+        <v>34713.057973000003</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>34186.607973370003</v>
+        <v>34713.05797337</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>34186.607972999998</v>
+        <v>34713.057973000003</v>
       </c>
       <c r="N4" s="4">
-        <v>34186.607973370003</v>
+        <v>34713.05797337</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>1.07E-4</v>
+        <v>9.7E-5</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>1394.43</v>
+        <v>1394.44</v>
       </c>
       <c r="E5" s="5">
-        <v>0.71656299999999995</v>
+        <v>0.73470000000000002</v>
       </c>
       <c r="F5" s="4">
-        <v>999.19744903000003</v>
+        <v>1024.49489384</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
-        <v>1.3955500041196636</v>
+        <v>1.3610999909241852</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4">
-        <v>1394.4300040000001</v>
+        <v>1394.4399900000001</v>
       </c>
       <c r="N5" s="4">
-        <v>999.19744903000003</v>
+        <v>1024.49489384</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>3.0000000000000001E-6</v>
+        <v>1.9999999999999999E-6</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>3988065.02</v>
+        <v>24.77</v>
       </c>
       <c r="E6" s="5">
-        <v>0.154192</v>
+        <v>1.1730499999999999</v>
       </c>
       <c r="F6" s="4">
-        <v>614929.69130663003</v>
+        <v>29.056448499999998</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
-        <v>6.4854001644308354</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4">
-        <v>3988065.121113</v>
+        <v>24.77</v>
       </c>
       <c r="N6" s="4">
-        <v>614929.69130663003</v>
+        <v>29.056448499999998</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>1.926E-3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>57440.74</v>
+        <v>61856.49</v>
       </c>
       <c r="E7" s="5">
-        <v>1.3187</v>
+        <v>1.3588499999999999</v>
       </c>
       <c r="F7" s="4">
-        <v>75747.103837999995</v>
+        <v>84053.691436499998</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>0.75832259042996886</v>
+        <v>0.73591639989697166</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4">
-        <v>57440.74</v>
+        <v>61856.49</v>
       </c>
       <c r="N7" s="4">
-        <v>75747.103837999995</v>
+        <v>84053.691436499998</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>2.3699999999999999E-4</v>
+        <v>2.3599999999999999E-4</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
         <v>1.66</v>
       </c>
       <c r="E8" s="5">
-        <v>0.12754799999999999</v>
+        <v>0.12765299999999999</v>
       </c>
       <c r="F8" s="4">
-        <v>0.21172928999999999</v>
+        <v>0.21190361999999999</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>7.8401997933793739</v>
+        <v>7.8337502716352905</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4">
-        <v>1.659999</v>
+        <v>1.66</v>
       </c>
       <c r="N8" s="4">
-        <v>0.21172928999999999</v>
+        <v>0.21190361999999999</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
         <v>18426.68</v>
       </c>
       <c r="E9" s="5">
-        <v>0.102659</v>
+        <v>0.107497</v>
       </c>
       <c r="F9" s="4">
-        <v>1891.67175686</v>
+        <v>1980.8096661100001</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>9.740950145914562</v>
+        <v>9.3025998999226296</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4">
-        <v>18426.680275999999</v>
+        <v>18426.679800999998</v>
       </c>
       <c r="N9" s="4">
-        <v>1891.67175686</v>
+        <v>1980.8096661100001</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
         <v>5.0000000000000004E-6</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="4">
-        <v>1295961.76</v>
+        <v>5</v>
       </c>
       <c r="E10" s="5">
-        <v>3.1279000000000001E-2</v>
+        <v>3.1560999999999999E-2</v>
       </c>
       <c r="F10" s="4">
-        <v>40536.808257739998</v>
+        <v>0.15780586999999999</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>65</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>31.970004463012621</v>
+        <v>31.684503457888287</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4">
-        <v>1295961.9409159999</v>
+        <v>5</v>
       </c>
       <c r="N10" s="4">
-        <v>40536.808257739998</v>
+        <v>0.15780586999999999</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>1.26E-4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="4">
-        <v>146834.43</v>
+        <v>267032.74</v>
       </c>
       <c r="E11" s="5">
         <v>1</v>
       </c>
       <c r="F11" s="4">
-        <v>146834.43</v>
+        <v>267032.74</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="5">
         <v>1</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4">
-        <v>146834.43</v>
+        <v>267032.74</v>
       </c>
       <c r="N11" s="4">
-        <v>146834.43</v>
+        <v>267032.74</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>4.5899999999999999E-4</v>
+        <v>7.5100000000000004E-4</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>70</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D12" s="4">
-        <v>76905</v>
+        <v>78434</v>
       </c>
       <c r="E12" s="5">
-        <v>102.67</v>
+        <v>90.79</v>
       </c>
       <c r="F12" s="4">
-        <v>7895836.3499999996</v>
+        <v>7121022.8600000003</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="5">
-        <v>102.67</v>
+        <v>90.79</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>7895836.3499999996</v>
+        <v>7121022.8600000003</v>
       </c>
       <c r="N12" s="4">
-        <v>7895836.3499999996</v>
+        <v>7121022.8600000003</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>74</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>76</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>69</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>2.4733000000000002E-2</v>
+        <v>2.0028000000000001E-2</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D13" s="4">
-        <v>59046</v>
+        <v>55263</v>
       </c>
       <c r="E13" s="5">
-        <v>287.56</v>
+        <v>384.8</v>
       </c>
       <c r="F13" s="4">
-        <v>16979267.760000002</v>
+        <v>21265202.399999999</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="5">
-        <v>287.56</v>
+        <v>384.8</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>16979267.760000002</v>
+        <v>21265202.399999999</v>
       </c>
       <c r="N13" s="4">
-        <v>16979267.760000002</v>
+        <v>21265202.399999999</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>81</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>82</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>83</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>78</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>5.3187999999999999E-2</v>
+        <v>5.9809000000000001E-2</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D14" s="4">
-        <v>52690</v>
+        <v>53733</v>
       </c>
       <c r="E14" s="5">
-        <v>208.27</v>
+        <v>265.06</v>
       </c>
       <c r="F14" s="4">
-        <v>10973746.300000001</v>
+        <v>14242468.98</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="5">
-        <v>208.27</v>
+        <v>265.06</v>
       </c>
       <c r="K14" s="5">
         <v>1</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M14" s="4">
-        <v>10973746.300000001</v>
+        <v>14242468.98</v>
       </c>
       <c r="N14" s="4">
-        <v>10973746.300000001</v>
+        <v>14242468.98</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>87</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>88</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>90</v>
       </c>
       <c r="S14" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>85</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>3.4375000000000003E-2</v>
+        <v>4.0057000000000002E-2</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>92</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D15" s="4">
-        <v>16314</v>
+        <v>16637</v>
       </c>
       <c r="E15" s="5">
-        <v>292.75</v>
+        <v>376.42</v>
       </c>
       <c r="F15" s="4">
-        <v>4775923.5</v>
+        <v>6262499.54</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="5">
-        <v>292.75</v>
+        <v>376.42</v>
       </c>
       <c r="K15" s="5">
         <v>1</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="4">
-        <v>4775923.5</v>
+        <v>6262499.54</v>
       </c>
       <c r="N15" s="4">
-        <v>4775923.5</v>
+        <v>6262499.54</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>93</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>94</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>95</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>91</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>1.4959999999999999E-2</v>
+        <v>1.7613E-2</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>96</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>97</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D16" s="4">
-        <v>59553</v>
+        <v>60735</v>
       </c>
       <c r="E16" s="5">
-        <v>253.79</v>
+        <v>271.35000000000002</v>
       </c>
       <c r="F16" s="4">
-        <v>15113955.869999999</v>
+        <v>16480442.25</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="5">
-        <v>253.79</v>
+        <v>271.35000000000002</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M16" s="4">
-        <v>15113955.869999999</v>
+        <v>16480442.25</v>
       </c>
       <c r="N16" s="4">
-        <v>15113955.869999999</v>
+        <v>16480442.25</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>98</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>99</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>100</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>101</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>96</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>4.7343999999999997E-2</v>
+        <v>4.6351000000000003E-2</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>103</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D17" s="4">
-        <v>27868</v>
+        <v>28422</v>
       </c>
       <c r="E17" s="5">
-        <v>309.51</v>
+        <v>417.43</v>
       </c>
       <c r="F17" s="4">
-        <v>8625424.6799999997</v>
+        <v>11864195.460000001</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="5">
-        <v>309.51</v>
+        <v>417.43</v>
       </c>
       <c r="K17" s="5">
         <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M17" s="4">
-        <v>8625424.6799999997</v>
+        <v>11864195.460000001</v>
       </c>
       <c r="N17" s="4">
-        <v>8625424.6799999997</v>
+        <v>11864195.460000001</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>104</v>
       </c>
       <c r="P17" s="3" t="s">
         <v>105</v>
       </c>
       <c r="Q17" s="3" t="s">
         <v>100</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>106</v>
       </c>
       <c r="S17" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>102</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>2.7019000000000001E-2</v>
+        <v>3.3368000000000002E-2</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>107</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>108</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D18" s="4">
-        <v>21616</v>
+        <v>22045</v>
       </c>
       <c r="E18" s="5">
-        <v>266.75</v>
+        <v>290.58</v>
       </c>
       <c r="F18" s="4">
-        <v>5766068</v>
+        <v>6405836.0999999996</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="5">
-        <v>266.75</v>
+        <v>290.58</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M18" s="4">
-        <v>5766068</v>
+        <v>6405836.0999999996</v>
       </c>
       <c r="N18" s="4">
-        <v>5766068</v>
+        <v>6405836.0999999996</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>109</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>110</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>111</v>
       </c>
       <c r="S18" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>107</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>1.8062000000000002E-2</v>
+        <v>1.8016000000000001E-2</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>113</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="4">
-        <v>120450</v>
+        <v>124870</v>
       </c>
       <c r="E19" s="5">
-        <v>76.05</v>
+        <v>78.760000000000005</v>
       </c>
       <c r="F19" s="4">
-        <v>9160222.5</v>
+        <v>9834761.1999999993</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>76.05</v>
+        <v>78.760000000000005</v>
       </c>
       <c r="K19" s="5">
         <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M19" s="4">
-        <v>9160222.5</v>
+        <v>9834761.1999999993</v>
       </c>
       <c r="N19" s="4">
-        <v>9160222.5</v>
+        <v>9834761.1999999993</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>114</v>
       </c>
       <c r="P19" s="3" t="s">
         <v>115</v>
       </c>
       <c r="Q19" s="3" t="s">
         <v>116</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>117</v>
       </c>
       <c r="S19" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>112</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>2.8694000000000001E-2</v>
+        <v>2.7660000000000001E-2</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D20" s="4">
-        <v>25746</v>
+        <v>26256</v>
       </c>
       <c r="E20" s="5">
-        <v>572.13</v>
+        <v>611.91</v>
       </c>
       <c r="F20" s="4">
-        <v>14730058.98</v>
+        <v>16066308.960000001</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="5">
-        <v>572.13</v>
+        <v>611.91</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="4">
-        <v>14730058.98</v>
+        <v>16066308.960000001</v>
       </c>
       <c r="N20" s="4">
-        <v>14730058.98</v>
+        <v>16066308.960000001</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>121</v>
       </c>
       <c r="Q20" s="3" t="s">
         <v>82</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>122</v>
       </c>
       <c r="S20" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>4.6142000000000002E-2</v>
+        <v>4.5186999999999998E-2</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D21" s="4">
-        <v>18372</v>
+        <v>11075</v>
       </c>
       <c r="E21" s="5">
-        <v>304.08</v>
+        <v>324.07</v>
       </c>
       <c r="F21" s="4">
-        <v>5586557.7599999998</v>
+        <v>3589075.25</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J21" s="5">
-        <v>304.08</v>
+        <v>324.07</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M21" s="4">
-        <v>5586557.7599999998</v>
+        <v>3589075.25</v>
       </c>
       <c r="N21" s="4">
-        <v>5586557.7599999998</v>
+        <v>3589075.25</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="3" t="s">
         <v>126</v>
       </c>
       <c r="Q21" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>127</v>
       </c>
       <c r="S21" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>1.7500000000000002E-2</v>
+        <v>1.0094000000000001E-2</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D22" s="4">
-        <v>10931</v>
+        <v>11148</v>
       </c>
       <c r="E22" s="5">
-        <v>460.99</v>
+        <v>457.61</v>
       </c>
       <c r="F22" s="4">
-        <v>5039081.6900000004</v>
+        <v>5101436.28</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J22" s="5">
-        <v>460.99</v>
+        <v>457.61</v>
       </c>
       <c r="K22" s="5">
         <v>1</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M22" s="4">
-        <v>5039081.6900000004</v>
+        <v>5101436.28</v>
       </c>
       <c r="N22" s="4">
-        <v>5039081.6900000004</v>
+        <v>5101436.28</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>130</v>
       </c>
       <c r="P22" s="3" t="s">
         <v>131</v>
       </c>
       <c r="Q22" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>132</v>
       </c>
       <c r="S22" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>1.5785E-2</v>
+        <v>1.4347E-2</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="4">
-        <v>62250</v>
+        <v>63486</v>
       </c>
       <c r="E23" s="5">
-        <v>244.44</v>
+        <v>229.85</v>
       </c>
       <c r="F23" s="4">
-        <v>15216390</v>
+        <v>14592257.1</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="5">
-        <v>244.44</v>
+        <v>229.85</v>
       </c>
       <c r="K23" s="5">
         <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M23" s="4">
-        <v>15216390</v>
+        <v>14592257.1</v>
       </c>
       <c r="N23" s="4">
-        <v>15216390</v>
+        <v>14592257.1</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>135</v>
       </c>
       <c r="P23" s="3" t="s">
         <v>136</v>
       </c>
       <c r="Q23" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>137</v>
       </c>
       <c r="S23" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>133</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>4.7664999999999999E-2</v>
+        <v>4.1041000000000001E-2</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>138</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="4">
-        <v>3598</v>
+        <v>3669</v>
       </c>
       <c r="E24" s="5">
-        <v>1472.41</v>
+        <v>1750.35</v>
       </c>
       <c r="F24" s="4">
-        <v>5297731.18</v>
+        <v>6422034.1500000004</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J24" s="5">
-        <v>1472.41</v>
+        <v>1750.35</v>
       </c>
       <c r="K24" s="5">
         <v>1</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M24" s="4">
-        <v>5297731.18</v>
+        <v>6422034.1500000004</v>
       </c>
       <c r="N24" s="4">
-        <v>5297731.18</v>
+        <v>6422034.1500000004</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>140</v>
       </c>
       <c r="P24" s="3" t="s">
         <v>141</v>
       </c>
       <c r="Q24" s="3" t="s">
         <v>100</v>
       </c>
       <c r="R24" s="3" t="s">
         <v>142</v>
       </c>
       <c r="S24" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T24" s="4">
         <v>1</v>
       </c>
       <c r="W24" s="3" t="s">
         <v>138</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>1.6594999999999999E-2</v>
+        <v>1.8062000000000002E-2</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>143</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>144</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D25" s="4">
-        <v>37831</v>
+        <v>38582</v>
       </c>
       <c r="E25" s="5">
-        <v>169.25818000000001</v>
+        <v>170.678775</v>
       </c>
       <c r="F25" s="4">
-        <v>6403206.2075800002</v>
+        <v>6585128.4970500004</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>145</v>
       </c>
       <c r="I25" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J25" s="5">
+        <v>145.5</v>
+      </c>
+      <c r="K25" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L25" s="3" t="s">
         <v>146</v>
       </c>
-      <c r="J25" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="M25" s="4">
-        <v>5557373.9000000004</v>
+        <v>5613681</v>
       </c>
       <c r="N25" s="4">
-        <v>6403206.2075800002</v>
+        <v>6585128.4970500004</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>143</v>
       </c>
       <c r="P25" s="3" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="Q25" s="3" t="s">
         <v>100</v>
       </c>
       <c r="R25" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="S25" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="S25" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T25" s="4">
         <v>1</v>
       </c>
       <c r="W25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>2.0057999999999999E-2</v>
+        <v>1.8519999999999998E-2</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B26" s="3" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D26" s="4">
-        <v>60063</v>
+        <v>57859</v>
       </c>
       <c r="E26" s="5">
-        <v>213.66</v>
+        <v>257.86</v>
       </c>
       <c r="F26" s="4">
-        <v>12833060.58</v>
+        <v>14919521.74</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J26" s="5">
-        <v>213.66</v>
+        <v>257.86</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M26" s="4">
-        <v>12833060.58</v>
+        <v>14919521.74</v>
       </c>
       <c r="N26" s="4">
-        <v>12833060.58</v>
+        <v>14919521.74</v>
       </c>
       <c r="O26" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="P26" s="3" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="Q26" s="3" t="s">
         <v>100</v>
       </c>
       <c r="R26" s="3" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="S26" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>4.0198999999999999E-2</v>
+        <v>4.1960999999999998E-2</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="B27" s="3" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D27" s="4">
-        <v>6467</v>
+        <v>6596</v>
       </c>
       <c r="E27" s="5">
-        <v>919.77</v>
+        <v>934.6</v>
       </c>
       <c r="F27" s="4">
-        <v>5948152.5899999999</v>
+        <v>6164621.5999999996</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J27" s="5">
-        <v>919.77</v>
+        <v>934.6</v>
       </c>
       <c r="K27" s="5">
         <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M27" s="4">
-        <v>5948152.5899999999</v>
+        <v>6164621.5999999996</v>
       </c>
       <c r="N27" s="4">
-        <v>5948152.5899999999</v>
+        <v>6164621.5999999996</v>
       </c>
       <c r="O27" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="P27" s="3" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="Q27" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R27" s="3" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="S27" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T27" s="4">
         <v>1</v>
       </c>
       <c r="W27" s="3" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>1.8631999999999999E-2</v>
+        <v>1.7337999999999999E-2</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B28" s="3" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D28" s="4">
-        <v>8470</v>
+        <v>11433</v>
       </c>
       <c r="E28" s="5">
-        <v>499.66</v>
+        <v>502.92</v>
       </c>
       <c r="F28" s="4">
-        <v>4232120.2</v>
+        <v>5749884.3600000003</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J28" s="5">
-        <v>499.66</v>
+        <v>502.92</v>
       </c>
       <c r="K28" s="5">
         <v>1</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M28" s="4">
-        <v>4232120.2</v>
+        <v>5749884.3600000003</v>
       </c>
       <c r="N28" s="4">
-        <v>4232120.2</v>
+        <v>5749884.3600000003</v>
       </c>
       <c r="O28" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="P28" s="3" t="s">
         <v>163</v>
       </c>
-      <c r="P28" s="3" t="s">
+      <c r="Q28" s="3" t="s">
         <v>164</v>
       </c>
-      <c r="Q28" s="3" t="s">
+      <c r="R28" s="3" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="S28" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>1.3257E-2</v>
+        <v>1.6171000000000001E-2</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="B29" s="3" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D29" s="4">
-        <v>56569</v>
+        <v>57689</v>
       </c>
       <c r="E29" s="5">
-        <v>120.29</v>
+        <v>109.18</v>
       </c>
       <c r="F29" s="4">
-        <v>6804685.0099999998</v>
+        <v>6298485.0199999996</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="5">
-        <v>120.29</v>
+        <v>109.18</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M29" s="4">
-        <v>6804685.0099999998</v>
+        <v>6298485.0199999996</v>
       </c>
       <c r="N29" s="4">
-        <v>6804685.0099999998</v>
+        <v>6298485.0199999996</v>
       </c>
       <c r="O29" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="P29" s="3" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="Q29" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R29" s="3" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="S29" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="W29" s="3" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>2.1315000000000001E-2</v>
+        <v>1.7714000000000001E-2</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="B30" s="3" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D30" s="4">
-        <v>53771</v>
+        <v>59405</v>
       </c>
       <c r="E30" s="5">
-        <v>370.17</v>
+        <v>407.78</v>
       </c>
       <c r="F30" s="4">
-        <v>19904411.07</v>
+        <v>24224170.899999999</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J30" s="5">
-        <v>370.17</v>
+        <v>407.78</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M30" s="4">
-        <v>19904411.07</v>
+        <v>24224170.899999999</v>
       </c>
       <c r="N30" s="4">
-        <v>19904411.07</v>
+        <v>24224170.899999999</v>
       </c>
       <c r="O30" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="P30" s="3" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="Q30" s="3" t="s">
         <v>100</v>
       </c>
       <c r="R30" s="3" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="S30" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T30" s="4">
         <v>1</v>
       </c>
       <c r="W30" s="3" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>6.2350999999999997E-2</v>
+        <v>6.8130999999999997E-2</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="B31" s="3" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D31" s="4">
-        <v>35804</v>
+        <v>36515</v>
       </c>
       <c r="E31" s="5">
-        <v>96.15</v>
+        <v>93.61</v>
       </c>
       <c r="F31" s="4">
-        <v>3442554.6</v>
+        <v>3418169.15</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J31" s="5">
-        <v>96.15</v>
+        <v>93.61</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M31" s="4">
-        <v>3442554.6</v>
+        <v>3418169.15</v>
       </c>
       <c r="N31" s="4">
-        <v>3442554.6</v>
+        <v>3418169.15</v>
       </c>
       <c r="O31" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="P31" s="3" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="Q31" s="3" t="s">
         <v>82</v>
       </c>
       <c r="R31" s="3" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="S31" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="W31" s="3" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>1.0782999999999999E-2</v>
+        <v>9.613E-3</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="B32" s="3" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D32" s="4">
-        <v>267495</v>
+        <v>272806</v>
       </c>
       <c r="E32" s="5">
-        <v>55.051603</v>
+        <v>67.383098000000004</v>
       </c>
       <c r="F32" s="4">
-        <v>14726030.6537378</v>
+        <v>18382515.425523501</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>64</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>65</v>
       </c>
       <c r="J32" s="5">
-        <v>1760</v>
+        <v>2135</v>
       </c>
       <c r="K32" s="5">
-        <v>31.970004463012621</v>
+        <v>31.684503457888287</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>66</v>
       </c>
       <c r="M32" s="4">
-        <v>470791265.72245997</v>
+        <v>582440873.56468403</v>
       </c>
       <c r="N32" s="4">
-        <v>14726030.6537378</v>
+        <v>18382515.425523501</v>
       </c>
       <c r="O32" s="3" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="P32" s="3" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="Q32" s="3" t="s">
         <v>100</v>
       </c>
       <c r="R32" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="S32" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="S32" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T32" s="4">
         <v>1</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>4.6129000000000003E-2</v>
+        <v>5.1700999999999997E-2</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="B33" s="3" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D33" s="4">
-        <v>71727</v>
+        <v>73277</v>
       </c>
       <c r="E33" s="5">
-        <v>97.591936000000004</v>
+        <v>101.080494</v>
       </c>
       <c r="F33" s="4">
-        <v>6999976.7780474098</v>
+        <v>7406875.3276644703</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H33" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="I33" s="3" t="s">
         <v>189</v>
       </c>
-      <c r="I33" s="3" t="s">
+      <c r="J33" s="5">
+        <v>79.05</v>
+      </c>
+      <c r="K33" s="5">
+        <v>0.78205000049190943</v>
+      </c>
+      <c r="L33" s="3" t="s">
         <v>190</v>
       </c>
-      <c r="J33" s="5">
-[...5 lines deleted...]
-      <c r="L33" s="3" t="s">
+      <c r="M33" s="4">
+        <v>5792546.8536430001</v>
+      </c>
+      <c r="N33" s="4">
+        <v>7406875.3276644703</v>
+      </c>
+      <c r="O33" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="P33" s="3" t="s">
         <v>191</v>
-      </c>
-[...10 lines deleted...]
-        <v>192</v>
       </c>
       <c r="Q33" s="3" t="s">
         <v>116</v>
       </c>
       <c r="R33" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="S33" s="3" t="s">
         <v>193</v>
       </c>
-      <c r="S33" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>2.1926999999999999E-2</v>
+        <v>2.0832E-2</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="B34" s="3" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D34" s="4">
-        <v>16708</v>
+        <v>17039</v>
       </c>
       <c r="E34" s="5">
-        <v>195.98</v>
+        <v>194.2</v>
       </c>
       <c r="F34" s="4">
-        <v>3274433.84</v>
+        <v>3308973.8</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J34" s="5">
-        <v>195.98</v>
+        <v>194.2</v>
       </c>
       <c r="K34" s="5">
         <v>1</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M34" s="4">
-        <v>3274433.84</v>
+        <v>3308973.8</v>
       </c>
       <c r="N34" s="4">
-        <v>3274433.84</v>
+        <v>3308973.8</v>
       </c>
       <c r="O34" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="P34" s="3" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="Q34" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R34" s="3" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="S34" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>1.0257E-2</v>
+        <v>9.306E-3</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="B35" s="3" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D35" s="4">
-        <v>37918</v>
+        <v>38669</v>
       </c>
       <c r="E35" s="5">
-        <v>186.67</v>
+        <v>176.53</v>
       </c>
       <c r="F35" s="4">
-        <v>7078153.0599999996</v>
+        <v>6826238.5700000003</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J35" s="5">
-        <v>186.67</v>
+        <v>176.53</v>
       </c>
       <c r="K35" s="5">
         <v>1</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M35" s="4">
-        <v>7078153.0599999996</v>
+        <v>6826238.5700000003</v>
       </c>
       <c r="N35" s="4">
-        <v>7078153.0599999996</v>
+        <v>6826238.5700000003</v>
       </c>
       <c r="O35" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="P35" s="3" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="Q35" s="3" t="s">
         <v>100</v>
       </c>
       <c r="R35" s="3" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="S35" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>2.2172000000000001E-2</v>
+        <v>1.9199000000000001E-2</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="B36" s="3" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="4">
-        <v>8094</v>
+        <v>8255</v>
       </c>
       <c r="E36" s="5">
-        <v>396.48</v>
+        <v>482.6</v>
       </c>
       <c r="F36" s="4">
-        <v>3209109.12</v>
+        <v>3983863</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="5">
-        <v>396.48</v>
+        <v>482.6</v>
       </c>
       <c r="K36" s="5">
         <v>1</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M36" s="4">
-        <v>3209109.12</v>
+        <v>3983863</v>
       </c>
       <c r="N36" s="4">
-        <v>3209109.12</v>
+        <v>3983863</v>
       </c>
       <c r="O36" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="P36" s="3" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="Q36" s="3" t="s">
         <v>100</v>
       </c>
       <c r="R36" s="3" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="S36" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T36" s="4">
         <v>1</v>
       </c>
       <c r="W36" s="3" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>1.0052E-2</v>
+        <v>1.1204E-2</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B37" s="3" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D37" s="4">
-        <v>32728</v>
+        <v>33376</v>
       </c>
       <c r="E37" s="5">
-        <v>159.69999999999999</v>
+        <v>156.75</v>
       </c>
       <c r="F37" s="4">
-        <v>5226661.5999999996</v>
+        <v>5231688</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="5">
-        <v>159.69999999999999</v>
+        <v>156.75</v>
       </c>
       <c r="K37" s="5">
         <v>1</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M37" s="4">
-        <v>5226661.5999999996</v>
+        <v>5231688</v>
       </c>
       <c r="N37" s="4">
-        <v>5226661.5999999996</v>
+        <v>5231688</v>
       </c>
       <c r="O37" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="P37" s="3" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="Q37" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R37" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="S37" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>1.6372000000000001E-2</v>
+        <v>1.4714E-2</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="B38" s="3" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D38" s="4">
-        <v>43759</v>
+        <v>44625</v>
       </c>
       <c r="E38" s="5">
-        <v>194.14</v>
+        <v>281.08</v>
       </c>
       <c r="F38" s="4">
-        <v>8495372.2599999998</v>
+        <v>12543195</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="5">
-        <v>194.14</v>
+        <v>281.08</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M38" s="4">
-        <v>8495372.2599999998</v>
+        <v>12543195</v>
       </c>
       <c r="N38" s="4">
-        <v>8495372.2599999998</v>
+        <v>12543195</v>
       </c>
       <c r="O38" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="P38" s="3" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="Q38" s="3" t="s">
         <v>100</v>
       </c>
       <c r="R38" s="3" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="S38" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>2.6610999999999999E-2</v>
+        <v>3.5277999999999997E-2</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="B39" s="3" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D39" s="4">
-        <v>22382</v>
+        <v>22826</v>
       </c>
       <c r="E39" s="5">
-        <v>491.53</v>
+        <v>478.96</v>
       </c>
       <c r="F39" s="4">
-        <v>11001424.460000001</v>
+        <v>10932740.960000001</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J39" s="5">
-        <v>491.53</v>
+        <v>478.96</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M39" s="4">
-        <v>11001424.460000001</v>
+        <v>10932740.960000001</v>
       </c>
       <c r="N39" s="4">
-        <v>11001424.460000001</v>
+        <v>10932740.960000001</v>
       </c>
       <c r="O39" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="P39" s="3" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="Q39" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R39" s="3" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="S39" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>3.4462E-2</v>
+        <v>3.0748000000000001E-2</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="B40" s="3" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D40" s="4">
         <v>24179</v>
       </c>
       <c r="E40" s="5">
-        <v>117.66</v>
+        <v>113.25</v>
       </c>
       <c r="F40" s="4">
-        <v>2844901.14</v>
+        <v>2738271.75</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J40" s="5">
-        <v>117.66</v>
+        <v>113.25</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M40" s="4">
-        <v>2844901.14</v>
+        <v>2738271.75</v>
       </c>
       <c r="N40" s="4">
-        <v>2844901.14</v>
+        <v>2738271.75</v>
       </c>
       <c r="O40" s="3" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="P40" s="3" t="s">
         <v>66</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="R40" s="3" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="S40" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>8.9110000000000005E-3</v>
+        <v>7.7010000000000004E-3</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="B41" s="3" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D41" s="4">
-        <v>162420</v>
+        <v>165640</v>
       </c>
       <c r="E41" s="5">
-        <v>52.01</v>
+        <v>56.66</v>
       </c>
       <c r="F41" s="4">
-        <v>8447464.1999999993</v>
+        <v>9385162.4000000004</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J41" s="5">
-        <v>52.01</v>
+        <v>56.66</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M41" s="4">
-        <v>8447464.1999999993</v>
+        <v>9385162.4000000004</v>
       </c>
       <c r="N41" s="4">
-        <v>8447464.1999999993</v>
+        <v>9385162.4000000004</v>
       </c>
       <c r="O41" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="P41" s="3" t="s">
         <v>231</v>
       </c>
-      <c r="P41" s="3" t="s">
+      <c r="Q41" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="R41" s="3" t="s">
         <v>232</v>
-      </c>
-[...4 lines deleted...]
-        <v>233</v>
       </c>
       <c r="S41" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>2.6460999999999998E-2</v>
+        <v>2.6395999999999999E-2</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="B42" s="3" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="4">
-        <v>65878</v>
+        <v>67186</v>
       </c>
       <c r="E42" s="5">
-        <v>71.930000000000007</v>
+        <v>74.61</v>
       </c>
       <c r="F42" s="4">
-        <v>4738604.54</v>
+        <v>5012747.46</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J42" s="5">
-        <v>71.930000000000007</v>
+        <v>74.61</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M42" s="4">
-        <v>4738604.54</v>
+        <v>5012747.46</v>
       </c>
       <c r="N42" s="4">
-        <v>4738604.54</v>
+        <v>5012747.46</v>
       </c>
       <c r="O42" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="P42" s="3" t="s">
         <v>236</v>
       </c>
-      <c r="P42" s="3" t="s">
+      <c r="Q42" s="3" t="s">
         <v>237</v>
       </c>
-      <c r="Q42" s="3" t="s">
+      <c r="R42" s="3" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="S42" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>1.4843E-2</v>
+        <v>1.4097999999999999E-2</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="B43" s="3" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D43" s="4">
-        <v>27202</v>
+        <v>27741</v>
       </c>
       <c r="E43" s="5">
-        <v>270.58999999999997</v>
+        <v>370.48</v>
       </c>
       <c r="F43" s="4">
-        <v>7360589.1799999997</v>
+        <v>10277485.68</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="5">
-        <v>270.58999999999997</v>
+        <v>370.48</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M43" s="4">
-        <v>7360589.1799999997</v>
+        <v>10277485.68</v>
       </c>
       <c r="N43" s="4">
-        <v>7360589.1799999997</v>
+        <v>10277485.68</v>
       </c>
       <c r="O43" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="P43" s="3" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="Q43" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R43" s="3" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="S43" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>2.3057000000000001E-2</v>
+        <v>2.8905E-2</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="B44" s="3" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D44" s="4">
         <v>26690</v>
       </c>
       <c r="E44" s="5">
-        <v>302.24</v>
+        <v>329.84</v>
       </c>
       <c r="F44" s="4">
-        <v>8066785.5999999996</v>
+        <v>8803429.5999999996</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J44" s="5">
-        <v>302.24</v>
+        <v>329.84</v>
       </c>
       <c r="K44" s="5">
         <v>1</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M44" s="4">
-        <v>8066785.5999999996</v>
+        <v>8803429.5999999996</v>
       </c>
       <c r="N44" s="4">
-        <v>8066785.5999999996</v>
+        <v>8803429.5999999996</v>
       </c>
       <c r="O44" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="P44" s="3" t="s">
         <v>247</v>
       </c>
-      <c r="P44" s="3" t="s">
+      <c r="Q44" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="R44" s="3" t="s">
         <v>248</v>
-      </c>
-[...4 lines deleted...]
-        <v>249</v>
       </c>
       <c r="S44" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="W44" s="3" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>2.5269E-2</v>
+        <v>2.4759E-2</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="B45" s="3" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D45" s="4">
         <v>1340</v>
       </c>
       <c r="E45" s="5">
-        <v>1749.840559</v>
+        <v>1817.5666859999999</v>
       </c>
       <c r="F45" s="4">
-        <v>2344786.3566335798</v>
+        <v>2435539.34317831</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J45" s="5">
-        <v>2441.9899999999998</v>
+        <v>2473.89</v>
       </c>
       <c r="K45" s="5">
-        <v>1.3955500041196636</v>
+        <v>1.3610999909241852</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M45" s="4">
-        <v>3272266.6096589998</v>
+        <v>3315012.5778950001</v>
       </c>
       <c r="N45" s="4">
-        <v>2344786.3566335798</v>
+        <v>2435539.34317831</v>
       </c>
       <c r="O45" s="3" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="P45" s="3" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="Q45" s="3" t="s">
         <v>100</v>
       </c>
       <c r="R45" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="S45" s="3" t="s">
         <v>253</v>
       </c>
-      <c r="S45" s="3" t="s">
+      <c r="T45" s="4">
+        <v>1</v>
+      </c>
+      <c r="W45" s="3" t="s">
         <v>254</v>
       </c>
-      <c r="T45" s="4">
-[...4 lines deleted...]
-      </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>7.345E-3</v>
+        <v>6.8500000000000002E-3</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="B46" s="3" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D46" s="4">
         <v>46314</v>
       </c>
       <c r="E46" s="5">
-        <v>34.259825999999997</v>
+        <v>36.539476999999998</v>
       </c>
       <c r="F46" s="4">
-        <v>1586709.581364</v>
+        <v>1692289.3146210001</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J46" s="5">
-        <v>25.98</v>
+        <v>26.89</v>
       </c>
       <c r="K46" s="5">
-        <v>0.75832259042996886</v>
+        <v>0.73591639989697166</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M46" s="4">
-        <v>1203237.72</v>
+        <v>1245383.46</v>
       </c>
       <c r="N46" s="4">
-        <v>1586709.581364</v>
+        <v>1692289.3146210001</v>
       </c>
       <c r="O46" s="3" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="P46" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="Q46" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="R46" s="3" t="s">
         <v>258</v>
       </c>
-      <c r="Q46" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R46" s="3" t="s">
+      <c r="S46" s="3" t="s">
         <v>259</v>
       </c>
-      <c r="S46" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T46" s="4">
         <v>1</v>
       </c>
       <c r="W46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
-        <v>4.9699999999999996E-3</v>
+        <v>4.7590000000000002E-3</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="B47" s="3" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D47" s="4">
         <v>42810</v>
       </c>
       <c r="E47" s="5">
-        <v>56.089095999999998</v>
+        <v>57.47945</v>
       </c>
       <c r="F47" s="4">
-        <v>2401174.1997600002</v>
+        <v>2460695.2544999998</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H47" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J47" s="5">
+        <v>49</v>
+      </c>
+      <c r="K47" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L47" s="3" t="s">
         <v>263</v>
       </c>
-      <c r="I47" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L47" s="3" t="s">
+      <c r="M47" s="4">
+        <v>2097690</v>
+      </c>
+      <c r="N47" s="4">
+        <v>2460695.2544999998</v>
+      </c>
+      <c r="O47" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="P47" s="3" t="s">
         <v>264</v>
-      </c>
-[...10 lines deleted...]
-        <v>265</v>
       </c>
       <c r="Q47" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R47" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="S47" s="3" t="s">
         <v>266</v>
       </c>
-      <c r="S47" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T47" s="4">
         <v>1</v>
       </c>
       <c r="W47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>7.5209999999999999E-3</v>
+        <v>6.9199999999999999E-3</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="B48" s="3" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D48" s="4">
-        <v>32622</v>
+        <v>33269</v>
       </c>
       <c r="E48" s="5">
-        <v>198.29</v>
+        <v>178.71</v>
       </c>
       <c r="F48" s="4">
-        <v>6468616.3799999999</v>
+        <v>5945502.9900000002</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J48" s="5">
-        <v>198.29</v>
+        <v>178.71</v>
       </c>
       <c r="K48" s="5">
         <v>1</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M48" s="4">
-        <v>6468616.3799999999</v>
+        <v>5945502.9900000002</v>
       </c>
       <c r="N48" s="4">
-        <v>6468616.3799999999</v>
+        <v>5945502.9900000002</v>
       </c>
       <c r="O48" s="3" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="P48" s="3" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="Q48" s="3" t="s">
         <v>100</v>
       </c>
       <c r="R48" s="3" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S48" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T48" s="4">
         <v>1</v>
       </c>
       <c r="W48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="6">
-        <v>2.0263E-2</v>
+        <v>1.6721E-2</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="B49" s="3" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D49" s="4">
         <v>12862</v>
       </c>
       <c r="E49" s="5">
-        <v>111.93622999999999</v>
+        <v>116.190603</v>
       </c>
       <c r="F49" s="4">
-        <v>1439723.7902599999</v>
+        <v>1494443.529355</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>145</v>
       </c>
       <c r="I49" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J49" s="5">
+        <v>99.05</v>
+      </c>
+      <c r="K49" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L49" s="3" t="s">
         <v>146</v>
       </c>
-      <c r="J49" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="M49" s="4">
-        <v>1249543.3</v>
+        <v>1273981.1000000001</v>
       </c>
       <c r="N49" s="4">
-        <v>1439723.7902599999</v>
+        <v>1494443.529355</v>
       </c>
       <c r="O49" s="3" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="P49" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="Q49" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="R49" s="3" t="s">
         <v>274</v>
       </c>
-      <c r="Q49" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S49" s="3" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="T49" s="4">
         <v>1</v>
       </c>
       <c r="W49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X49" s="4">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
       <c r="Z49" s="6">
-        <v>4.509E-3</v>
+        <v>4.2030000000000001E-3</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="B50" s="3" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D50" s="4">
-        <v>214037</v>
+        <v>218276</v>
       </c>
       <c r="E50" s="5">
-        <v>27.494895</v>
+        <v>28.25</v>
       </c>
       <c r="F50" s="4">
-        <v>5884924.8411149997</v>
+        <v>6166297</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I50" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J50" s="5">
-        <v>20.85</v>
+        <v>28.25</v>
       </c>
       <c r="K50" s="5">
-        <v>0.75832259042996886</v>
+        <v>1</v>
       </c>
       <c r="L50" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M50" s="4">
-        <v>4462671.45</v>
+        <v>6166297</v>
       </c>
       <c r="N50" s="4">
-        <v>5884924.8411149997</v>
+        <v>6166297</v>
       </c>
       <c r="O50" s="3" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="P50" s="3" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="Q50" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R50" s="3" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="S50" s="3" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="T50" s="4">
         <v>1</v>
       </c>
       <c r="W50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X50" s="4">
         <v>0</v>
       </c>
       <c r="Y50" s="4">
         <v>0</v>
       </c>
       <c r="Z50" s="6">
-        <v>1.8433999999999999E-2</v>
+        <v>1.7342E-2</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="B51" s="3" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D51" s="4">
-        <v>121977</v>
+        <v>124390</v>
       </c>
       <c r="E51" s="5">
-        <v>19.898493999999999</v>
+        <v>22.39939</v>
       </c>
       <c r="F51" s="4">
-        <v>2427158.6026380002</v>
+        <v>2786260.0910025002</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H51" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J51" s="5">
+        <v>19.094999999999999</v>
+      </c>
+      <c r="K51" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L51" s="3" t="s">
         <v>282</v>
       </c>
-      <c r="I51" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L51" s="3" t="s">
+      <c r="M51" s="4">
+        <v>2375227.0499999998</v>
+      </c>
+      <c r="N51" s="4">
+        <v>2786260.0910025002</v>
+      </c>
+      <c r="O51" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="P51" s="3" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>284</v>
       </c>
       <c r="Q51" s="3" t="s">
         <v>100</v>
       </c>
       <c r="R51" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="S51" s="3" t="s">
         <v>285</v>
       </c>
-      <c r="S51" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T51" s="4">
         <v>1</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X51" s="4">
         <v>0</v>
       </c>
       <c r="Y51" s="4">
         <v>0</v>
       </c>
       <c r="Z51" s="6">
-        <v>7.6030000000000004E-3</v>
+        <v>7.8359999999999992E-3</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="B52" s="3" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D52" s="4">
-        <v>1262377</v>
+        <v>1287404</v>
       </c>
       <c r="E52" s="5">
-        <v>4.9293009999999997</v>
+        <v>4.6200900000000003</v>
       </c>
       <c r="F52" s="4">
-        <v>6222635.7035261998</v>
+        <v>5947922.3463599999</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J52" s="5">
-        <v>3.738</v>
+        <v>3.4</v>
       </c>
       <c r="K52" s="5">
-        <v>0.75832259042996886</v>
+        <v>0.73591639989697166</v>
       </c>
       <c r="L52" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M52" s="4">
-        <v>4718765.2259999998</v>
+        <v>4377173.5999999996</v>
       </c>
       <c r="N52" s="4">
-        <v>6222635.7035261998</v>
+        <v>5947922.3463599999</v>
       </c>
       <c r="O52" s="3" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="P52" s="3" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="Q52" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R52" s="3" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="S52" s="3" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="T52" s="4">
         <v>1</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
         <v>0</v>
       </c>
       <c r="Y52" s="4">
         <v>0</v>
       </c>
       <c r="Z52" s="6">
-        <v>1.9491999999999999E-2</v>
+        <v>1.6728E-2</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="B53" s="3" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D53" s="4">
-        <v>25782</v>
+        <v>145264</v>
       </c>
       <c r="E53" s="5">
-        <v>35.603045999999999</v>
+        <v>58.389785000000003</v>
       </c>
       <c r="F53" s="4">
-        <v>917917.75372375001</v>
+        <v>8481933.6556080002</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="J53" s="5">
-        <v>230.9</v>
+        <v>42.97</v>
       </c>
       <c r="K53" s="5">
-        <v>6.4854001644308354</v>
+        <v>0.73591639989697166</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M53" s="4">
-        <v>5953063.9509330001</v>
+        <v>6241994.0800000001</v>
       </c>
       <c r="N53" s="4">
-        <v>917917.75372375001</v>
+        <v>8481933.6556080002</v>
       </c>
       <c r="O53" s="3" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="P53" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="Q53" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="R53" s="3" t="s">
         <v>293</v>
       </c>
-      <c r="Q53" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S53" s="3" t="s">
-        <v>295</v>
+        <v>259</v>
       </c>
       <c r="T53" s="4">
         <v>1</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X53" s="4">
         <v>0</v>
       </c>
       <c r="Y53" s="4">
         <v>0</v>
       </c>
       <c r="Z53" s="6">
-        <v>2.875E-3</v>
+        <v>2.3855000000000001E-2</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="C54" s="3" t="s">
         <v>296</v>
       </c>
-      <c r="B54" s="3" t="s">
+      <c r="D54" s="4">
+        <v>4000000</v>
+      </c>
+      <c r="E54" s="5">
+        <v>100.00720699999999</v>
+      </c>
+      <c r="F54" s="4">
+        <v>4000704.0850697798</v>
+      </c>
+      <c r="G54" s="3" t="s">
         <v>297</v>
       </c>
-      <c r="C54" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H54" s="3" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="J54" s="5">
-        <v>41.99</v>
+        <v>100.00720699999999</v>
       </c>
       <c r="K54" s="5">
-        <v>0.75832259042996886</v>
+        <v>1</v>
       </c>
       <c r="L54" s="3" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="M54" s="4">
-        <v>5765478.9400000004</v>
+        <v>4000704.0850689998</v>
       </c>
       <c r="N54" s="4">
-        <v>7602937.0781779997</v>
+        <v>4000704.0850697798</v>
       </c>
       <c r="O54" s="3" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="P54" s="3" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="Q54" s="3" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
       <c r="R54" s="3" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>260</v>
+        <v>300</v>
       </c>
       <c r="T54" s="4">
-        <v>1</v>
+        <v>0.01</v>
+      </c>
+      <c r="U54" s="2">
+        <v>46783</v>
+      </c>
+      <c r="V54" s="4">
+        <v>3.742245628</v>
       </c>
       <c r="W54" s="3" t="s">
-        <v>34</v>
+        <v>301</v>
       </c>
       <c r="X54" s="4">
-        <v>0</v>
+        <v>415.80506978</v>
       </c>
       <c r="Y54" s="4">
-        <v>0</v>
+        <v>415.805069</v>
       </c>
       <c r="Z54" s="6">
-        <v>2.3816E-2</v>
+        <v>1.1252E-2</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D55" s="4">
-        <v>3000000</v>
+        <v>-250210.63</v>
       </c>
       <c r="E55" s="5">
-        <v>99.994438000000002</v>
+        <v>1</v>
       </c>
       <c r="F55" s="4">
-        <v>3018519.7569607501</v>
+        <v>-250210.63</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J55" s="5">
-        <v>99.994438000000002</v>
+        <v>1</v>
       </c>
       <c r="K55" s="5">
         <v>1</v>
       </c>
       <c r="L55" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M55" s="4">
-        <v>3018519.7569599999</v>
+        <v>-250210.63</v>
       </c>
       <c r="N55" s="4">
-        <v>3018519.7569607501</v>
+        <v>-250210.63</v>
       </c>
       <c r="O55" s="3" t="s">
-        <v>304</v>
+        <v>34</v>
       </c>
       <c r="P55" s="3" t="s">
-        <v>305</v>
+        <v>34</v>
       </c>
       <c r="Q55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R55" s="3" t="s">
-        <v>300</v>
+        <v>34</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>306</v>
+        <v>35</v>
       </c>
       <c r="T55" s="4">
-        <v>0.01</v>
-[...5 lines deleted...]
-        <v>3.767709838</v>
+        <v>1</v>
       </c>
       <c r="W55" s="3" t="s">
-        <v>307</v>
+        <v>34</v>
       </c>
       <c r="X55" s="4">
-        <v>18686.616960750001</v>
+        <v>0</v>
       </c>
       <c r="Y55" s="4">
-        <v>18686.616959999999</v>
+        <v>0</v>
       </c>
       <c r="Z55" s="6">
-        <v>9.4549999999999999E-3</v>
+        <v>-7.0299999999999996E-4</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="C56" s="3" t="s">
         <v>308</v>
       </c>
-      <c r="B56" s="3" t="s">
+      <c r="D56" s="4">
+        <v>2560074.06</v>
+      </c>
+      <c r="E56" s="5">
+        <v>1</v>
+      </c>
+      <c r="F56" s="4">
+        <v>2560074.0600000098</v>
+      </c>
+      <c r="G56" s="3" t="s">
         <v>309</v>
-      </c>
-[...13 lines deleted...]
-        <v>311</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J56" s="5">
         <v>1</v>
       </c>
       <c r="K56" s="5">
         <v>1</v>
       </c>
       <c r="L56" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M56" s="4">
-        <v>-235636.8</v>
+        <v>2560074.06</v>
       </c>
       <c r="N56" s="4">
-        <v>-235636.8</v>
+        <v>2560074.0600000098</v>
       </c>
       <c r="O56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>34</v>
+        <v>164</v>
       </c>
       <c r="R56" s="3" t="s">
-        <v>34</v>
+        <v>306</v>
       </c>
       <c r="S56" s="3" t="s">
-        <v>35</v>
+        <v>300</v>
       </c>
       <c r="T56" s="4">
         <v>1</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X56" s="4">
         <v>0</v>
       </c>
       <c r="Y56" s="4">
         <v>0</v>
       </c>
       <c r="Z56" s="6">
-        <v>-7.3800000000000005E-4</v>
-[...73 lines deleted...]
-        <v>6.3860000000000002E-3</v>
+        <v>7.1999999999999998E-3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A58" s="3" t="s">
+        <v>310</v>
       </c>
     </row>
     <row r="59" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
     </row>
     <row r="60" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
     </row>
     <row r="61" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
     </row>
     <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
     </row>
     <row r="63" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
-        <v>320</v>
-[...4 lines deleted...]
-        <v>321</v>
+        <v>315</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>March</vt:lpstr>
+      <vt:lpstr>April</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>