--- v2 (2026-06-02)
+++ v3 (2026-07-17)
@@ -1,85 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_04\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_05\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F2A09079-05BB-451E-942E-F11E212542FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{38730D9F-41E3-4DC3-92A2-AE2F5D9068B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1560" yWindow="1860" windowWidth="11520" windowHeight="8265" xr2:uid="{C1E3E51F-4F1B-45B6-86F5-331FF8019FCA}"/>
+    <workbookView xWindow="1140" yWindow="1140" windowWidth="18720" windowHeight="11650" xr2:uid="{D5236BA1-1A5F-42F2-8C0A-F8D20BEE4AA4}"/>
   </bookViews>
   <sheets>
-    <sheet name="April" sheetId="1" r:id="rId1"/>
+    <sheet name="May" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-      <xlwcv:version setVersion="1"/>
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="722" uniqueCount="316">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="722" uniqueCount="312">
   <si>
     <t>GMO Quality Select Investment Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -595,74 +596,50 @@
   <si>
     <t>2857817</t>
   </si>
   <si>
     <t>NFLX</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>6889106</t>
   </si>
   <si>
     <t>Taiwan Semiconductor Manufac</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>XTAI</t>
   </si>
   <si>
-    <t>7123870</t>
-[...22 lines deleted...]
-  <si>
     <t>74834L100</t>
   </si>
   <si>
     <t>Quest Diagnostics Inc</t>
   </si>
   <si>
     <t>2702791</t>
   </si>
   <si>
     <t>DGX</t>
   </si>
   <si>
     <t>US74834L1008</t>
   </si>
   <si>
     <t>79466L302</t>
   </si>
   <si>
     <t>Salesforce Inc</t>
   </si>
   <si>
     <t>2310525</t>
   </si>
   <si>
     <t>CRM</t>
@@ -941,50 +918,62 @@
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>US91282CPX38</t>
   </si>
   <si>
     <t>TF FLOAT 01/31/28</t>
   </si>
   <si>
     <t>Fixed Income</t>
   </si>
   <si>
     <t>Government</t>
   </si>
   <si>
     <t>BWQLSD9</t>
   </si>
   <si>
     <t>TF</t>
   </si>
   <si>
     <t>XOTC</t>
   </si>
   <si>
     <t>91282CPX3</t>
+  </si>
+  <si>
+    <t>US91282CQM63</t>
+  </si>
+  <si>
+    <t>TF FLOAT 04/30/28</t>
+  </si>
+  <si>
+    <t>BTWP759</t>
+  </si>
+  <si>
+    <t>91282CQM6</t>
   </si>
   <si>
     <t>USDAccExp</t>
   </si>
   <si>
     <t>ACCRUED EXPENSES</t>
   </si>
   <si>
     <t>Other Instruments</t>
   </si>
   <si>
     <t>Other Liabilities</t>
   </si>
   <si>
     <t>IE00BYXBJ775</t>
   </si>
   <si>
     <t>State Street Us Treasury Liquidity</t>
   </si>
   <si>
     <t>Pooled Investment</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
@@ -1378,95 +1367,95 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51D2D85E-FAA1-46ED-879F-86DAA1434F47}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AEDBF0D8-126E-468D-9645-3853E5464B09}">
   <dimension ref="A1:Z63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="26.85546875" style="3" bestFit="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="24.6328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.1796875" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.81640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21.453125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="11.54296875" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.1796875" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="10.6328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.08984375" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.1796875" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="9.6328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="13.26953125" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="21.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.6328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.90625" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="17.26953125" style="3" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="11.6328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="7.08984375" style="3" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="6.90625" style="4" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="5.90625" style="4" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="9" style="3" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="15.1796875" style="4" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="15.453125" style="4" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="12.453125" style="6" bestFit="1" customWidth="1"/>
+    <col min="27" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46142</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:26" x14ac:dyDescent="0.2">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -1502,4024 +1491,4036 @@
       <c r="S3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="U3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="V3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>34713.057973000003</v>
+        <v>34496.247972999998</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>34713.05797337</v>
+        <v>34496.247973370002</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>34713.057973000003</v>
+        <v>34496.247972999998</v>
       </c>
       <c r="N4" s="4">
-        <v>34713.05797337</v>
+        <v>34496.247973370002</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>9.7E-5</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:26" x14ac:dyDescent="0.2">
+        <v>9.2E-5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
         <v>1394.44</v>
       </c>
       <c r="E5" s="5">
-        <v>0.73470000000000002</v>
+        <v>0.72592599999999996</v>
       </c>
       <c r="F5" s="4">
-        <v>1024.49489384</v>
+        <v>1012.26089797</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
-        <v>1.3610999909241852</v>
+        <v>1.3775500069249438</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4">
-        <v>1394.4399900000001</v>
+        <v>1394.4400069999999</v>
       </c>
       <c r="N5" s="4">
-        <v>1024.49489384</v>
+        <v>1012.26089797</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
         <v>1.9999999999999999E-6</v>
       </c>
     </row>
-    <row r="6" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>24.77</v>
+        <v>-191477.92</v>
       </c>
       <c r="E6" s="5">
-        <v>1.1730499999999999</v>
+        <v>1.1669499999999999</v>
       </c>
       <c r="F6" s="4">
-        <v>29.056448499999998</v>
+        <v>-223445.15874399999</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4">
-        <v>24.77</v>
+        <v>-191477.92</v>
       </c>
       <c r="N6" s="4">
-        <v>29.056448499999998</v>
+        <v>-223445.15874399999</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:26" x14ac:dyDescent="0.2">
+        <v>-5.9800000000000001E-4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>61856.49</v>
+        <v>-285761.13</v>
       </c>
       <c r="E7" s="5">
-        <v>1.3588499999999999</v>
+        <v>1.34795</v>
       </c>
       <c r="F7" s="4">
-        <v>84053.691436499998</v>
+        <v>-385191.71518350003</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>0.73591639989697166</v>
+        <v>0.74186727994361801</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4">
-        <v>61856.49</v>
+        <v>-285761.13</v>
       </c>
       <c r="N7" s="4">
-        <v>84053.691436499998</v>
+        <v>-385191.71518350003</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>2.3599999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:26" x14ac:dyDescent="0.2">
+        <v>-1.031E-3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
         <v>1.66</v>
       </c>
       <c r="E8" s="5">
-        <v>0.12765299999999999</v>
+        <v>0.12759300000000001</v>
       </c>
       <c r="F8" s="4">
-        <v>0.21190361999999999</v>
+        <v>0.21180494</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>7.8337502716352905</v>
+        <v>7.8374002778985394</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4">
         <v>1.66</v>
       </c>
       <c r="N8" s="4">
-        <v>0.21190361999999999</v>
+        <v>0.21180494</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
-        <v>18426.68</v>
+        <v>-175000</v>
       </c>
       <c r="E9" s="5">
-        <v>0.107497</v>
+        <v>0.108281</v>
       </c>
       <c r="F9" s="4">
-        <v>1980.8096661100001</v>
+        <v>-18949.237699239999</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>9.3025998999226296</v>
+        <v>9.2351998534189068</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4">
-        <v>18426.679800999998</v>
+        <v>-174999.99722200001</v>
       </c>
       <c r="N9" s="4">
-        <v>1980.8096661100001</v>
+        <v>-18949.237699239999</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>5.0000000000000004E-6</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
+        <v>-5.0000000000000002E-5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="4">
-        <v>5</v>
+        <v>-23410525</v>
       </c>
       <c r="E10" s="5">
-        <v>3.1560999999999999E-2</v>
+        <v>3.1923E-2</v>
       </c>
       <c r="F10" s="4">
-        <v>0.15780586999999999</v>
+        <v>-747331.24770554004</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>65</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>31.684503457888287</v>
+        <v>31.325504254473358</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4">
-        <v>5</v>
+        <v>-23410528.179499999</v>
       </c>
       <c r="N10" s="4">
-        <v>0.15780586999999999</v>
+        <v>-747331.24770554004</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:26" x14ac:dyDescent="0.2">
+        <v>-2E-3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="4">
-        <v>267032.74</v>
+        <v>-88766.26</v>
       </c>
       <c r="E11" s="5">
         <v>1</v>
       </c>
       <c r="F11" s="4">
-        <v>267032.74</v>
+        <v>-88766.26</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="5">
         <v>1</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4">
-        <v>267032.74</v>
+        <v>-88766.26</v>
       </c>
       <c r="N11" s="4">
-        <v>267032.74</v>
+        <v>-88766.26</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>7.5100000000000004E-4</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:26" x14ac:dyDescent="0.2">
+        <v>-2.3699999999999999E-4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>70</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D12" s="4">
-        <v>78434</v>
+        <v>79826</v>
       </c>
       <c r="E12" s="5">
-        <v>90.79</v>
+        <v>85.6</v>
       </c>
       <c r="F12" s="4">
-        <v>7121022.8600000003</v>
+        <v>6833105.5999999996</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="5">
-        <v>90.79</v>
+        <v>85.6</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>7121022.8600000003</v>
+        <v>6833105.5999999996</v>
       </c>
       <c r="N12" s="4">
-        <v>7121022.8600000003</v>
+        <v>6833105.5999999996</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>74</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>76</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>69</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>2.0028000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.8293E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A13" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D13" s="4">
-        <v>55263</v>
+        <v>55835</v>
       </c>
       <c r="E13" s="5">
-        <v>384.8</v>
+        <v>380.34</v>
       </c>
       <c r="F13" s="4">
-        <v>21265202.399999999</v>
+        <v>21236283.899999999</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="5">
-        <v>384.8</v>
+        <v>380.34</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>21265202.399999999</v>
+        <v>21236283.899999999</v>
       </c>
       <c r="N13" s="4">
-        <v>21265202.399999999</v>
+        <v>21236283.899999999</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>81</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>82</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>83</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>78</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>5.9809000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:26" x14ac:dyDescent="0.2">
+        <v>5.6854000000000002E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A14" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D14" s="4">
-        <v>53733</v>
+        <v>54689</v>
       </c>
       <c r="E14" s="5">
-        <v>265.06</v>
+        <v>270.64</v>
       </c>
       <c r="F14" s="4">
-        <v>14242468.98</v>
+        <v>14801030.960000001</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="5">
-        <v>265.06</v>
+        <v>270.64</v>
       </c>
       <c r="K14" s="5">
         <v>1</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M14" s="4">
-        <v>14242468.98</v>
+        <v>14801030.960000001</v>
       </c>
       <c r="N14" s="4">
-        <v>14242468.98</v>
+        <v>14801030.960000001</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>87</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>88</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>90</v>
       </c>
       <c r="S14" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>85</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>4.0057000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.9625E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A15" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>92</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D15" s="4">
-        <v>16637</v>
+        <v>16934</v>
       </c>
       <c r="E15" s="5">
-        <v>376.42</v>
+        <v>393.19</v>
       </c>
       <c r="F15" s="4">
-        <v>6262499.54</v>
+        <v>6658279.46</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="5">
-        <v>376.42</v>
+        <v>393.19</v>
       </c>
       <c r="K15" s="5">
         <v>1</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="4">
-        <v>6262499.54</v>
+        <v>6658279.46</v>
       </c>
       <c r="N15" s="4">
-        <v>6262499.54</v>
+        <v>6658279.46</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>93</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>94</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>95</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>91</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>1.7613E-2</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.7825000000000001E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A16" s="3" t="s">
         <v>96</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>97</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D16" s="4">
-        <v>60735</v>
+        <v>61659</v>
       </c>
       <c r="E16" s="5">
-        <v>271.35000000000002</v>
+        <v>312.06</v>
       </c>
       <c r="F16" s="4">
-        <v>16480442.25</v>
+        <v>19241307.539999999</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="5">
-        <v>271.35000000000002</v>
+        <v>312.06</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M16" s="4">
-        <v>16480442.25</v>
+        <v>19241307.539999999</v>
       </c>
       <c r="N16" s="4">
-        <v>16480442.25</v>
+        <v>19241307.539999999</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>98</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>99</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>100</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>101</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>96</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>4.6351000000000003E-2</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:26" x14ac:dyDescent="0.2">
+        <v>5.1513000000000003E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A17" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>103</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D17" s="4">
-        <v>28422</v>
+        <v>28927</v>
       </c>
       <c r="E17" s="5">
-        <v>417.43</v>
+        <v>446.77</v>
       </c>
       <c r="F17" s="4">
-        <v>11864195.460000001</v>
+        <v>12923715.789999999</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="5">
-        <v>417.43</v>
+        <v>446.77</v>
       </c>
       <c r="K17" s="5">
         <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M17" s="4">
-        <v>11864195.460000001</v>
+        <v>12923715.789999999</v>
       </c>
       <c r="N17" s="4">
-        <v>11864195.460000001</v>
+        <v>12923715.789999999</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>104</v>
       </c>
       <c r="P17" s="3" t="s">
         <v>105</v>
       </c>
       <c r="Q17" s="3" t="s">
         <v>100</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>106</v>
       </c>
       <c r="S17" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>102</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>3.3368000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.4598999999999998E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A18" s="3" t="s">
         <v>107</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>108</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D18" s="4">
-        <v>22045</v>
+        <v>22436</v>
       </c>
       <c r="E18" s="5">
-        <v>290.58</v>
+        <v>277.39999999999998</v>
       </c>
       <c r="F18" s="4">
-        <v>6405836.0999999996</v>
+        <v>6223746.4000000004</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="5">
-        <v>290.58</v>
+        <v>277.39999999999998</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M18" s="4">
-        <v>6405836.0999999996</v>
+        <v>6223746.4000000004</v>
       </c>
       <c r="N18" s="4">
-        <v>6405836.0999999996</v>
+        <v>6223746.4000000004</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>109</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>110</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>111</v>
       </c>
       <c r="S18" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>107</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>1.8016000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.6662E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A19" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>113</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="4">
-        <v>124870</v>
+        <v>129030</v>
       </c>
       <c r="E19" s="5">
-        <v>78.760000000000005</v>
+        <v>79.010000000000005</v>
       </c>
       <c r="F19" s="4">
-        <v>9834761.1999999993</v>
+        <v>10194660.300000001</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>78.760000000000005</v>
+        <v>79.010000000000005</v>
       </c>
       <c r="K19" s="5">
         <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M19" s="4">
-        <v>9834761.1999999993</v>
+        <v>10194660.300000001</v>
       </c>
       <c r="N19" s="4">
-        <v>9834761.1999999993</v>
+        <v>10194660.300000001</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>114</v>
       </c>
       <c r="P19" s="3" t="s">
         <v>115</v>
       </c>
       <c r="Q19" s="3" t="s">
         <v>116</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>117</v>
       </c>
       <c r="S19" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>112</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>2.7660000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.7293000000000001E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D20" s="4">
-        <v>26256</v>
+        <v>26705</v>
       </c>
       <c r="E20" s="5">
-        <v>611.91</v>
+        <v>632.51</v>
       </c>
       <c r="F20" s="4">
-        <v>16066308.960000001</v>
+        <v>16891179.550000001</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="5">
-        <v>611.91</v>
+        <v>632.51</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="4">
-        <v>16066308.960000001</v>
+        <v>16891179.550000001</v>
       </c>
       <c r="N20" s="4">
-        <v>16066308.960000001</v>
+        <v>16891179.550000001</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>121</v>
       </c>
       <c r="Q20" s="3" t="s">
         <v>82</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>122</v>
       </c>
       <c r="S20" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>4.5186999999999998E-2</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:26" x14ac:dyDescent="0.2">
+        <v>4.5220999999999997E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D21" s="4">
-        <v>11075</v>
+        <v>10791</v>
       </c>
       <c r="E21" s="5">
-        <v>324.07</v>
+        <v>327.66000000000003</v>
       </c>
       <c r="F21" s="4">
-        <v>3589075.25</v>
+        <v>3535779.06</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J21" s="5">
-        <v>324.07</v>
+        <v>327.66000000000003</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M21" s="4">
-        <v>3589075.25</v>
+        <v>3535779.06</v>
       </c>
       <c r="N21" s="4">
-        <v>3589075.25</v>
+        <v>3535779.06</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="3" t="s">
         <v>126</v>
       </c>
       <c r="Q21" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>127</v>
       </c>
       <c r="S21" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>1.0094000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:26" x14ac:dyDescent="0.2">
+        <v>9.4660000000000005E-3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D22" s="4">
-        <v>11148</v>
+        <v>10914</v>
       </c>
       <c r="E22" s="5">
-        <v>457.61</v>
+        <v>424.64</v>
       </c>
       <c r="F22" s="4">
-        <v>5101436.28</v>
+        <v>4634520.96</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J22" s="5">
-        <v>457.61</v>
+        <v>424.64</v>
       </c>
       <c r="K22" s="5">
         <v>1</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M22" s="4">
-        <v>5101436.28</v>
+        <v>4634520.96</v>
       </c>
       <c r="N22" s="4">
-        <v>5101436.28</v>
+        <v>4634520.96</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>130</v>
       </c>
       <c r="P22" s="3" t="s">
         <v>131</v>
       </c>
       <c r="Q22" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>132</v>
       </c>
       <c r="S22" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>1.4347E-2</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.2407E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A23" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="4">
-        <v>63486</v>
+        <v>64613</v>
       </c>
       <c r="E23" s="5">
-        <v>229.85</v>
+        <v>225.33</v>
       </c>
       <c r="F23" s="4">
-        <v>14592257.1</v>
+        <v>14559247.289999999</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="5">
-        <v>229.85</v>
+        <v>225.33</v>
       </c>
       <c r="K23" s="5">
         <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M23" s="4">
-        <v>14592257.1</v>
+        <v>14559247.289999999</v>
       </c>
       <c r="N23" s="4">
-        <v>14592257.1</v>
+        <v>14559247.289999999</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>135</v>
       </c>
       <c r="P23" s="3" t="s">
         <v>136</v>
       </c>
       <c r="Q23" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>137</v>
       </c>
       <c r="S23" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>133</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>4.1041000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.8977999999999999E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A24" s="3" t="s">
         <v>138</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="4">
-        <v>3669</v>
+        <v>3734</v>
       </c>
       <c r="E24" s="5">
-        <v>1750.35</v>
+        <v>1921.71</v>
       </c>
       <c r="F24" s="4">
-        <v>6422034.1500000004</v>
+        <v>7175665.1399999997</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J24" s="5">
-        <v>1750.35</v>
+        <v>1921.71</v>
       </c>
       <c r="K24" s="5">
         <v>1</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M24" s="4">
-        <v>6422034.1500000004</v>
+        <v>7175665.1399999997</v>
       </c>
       <c r="N24" s="4">
-        <v>6422034.1500000004</v>
+        <v>7175665.1399999997</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>140</v>
       </c>
       <c r="P24" s="3" t="s">
         <v>141</v>
       </c>
       <c r="Q24" s="3" t="s">
         <v>100</v>
       </c>
       <c r="R24" s="3" t="s">
         <v>142</v>
       </c>
       <c r="S24" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T24" s="4">
         <v>1</v>
       </c>
       <c r="W24" s="3" t="s">
         <v>138</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>1.8062000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.9210000000000001E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A25" s="3" t="s">
         <v>143</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>144</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D25" s="4">
-        <v>38582</v>
+        <v>39266</v>
       </c>
       <c r="E25" s="5">
-        <v>170.678775</v>
+        <v>181.180657</v>
       </c>
       <c r="F25" s="4">
-        <v>6585128.4970500004</v>
+        <v>7114239.6777619896</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>145</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J25" s="5">
-        <v>145.5</v>
+        <v>155.26</v>
       </c>
       <c r="K25" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>146</v>
       </c>
       <c r="M25" s="4">
-        <v>5613681</v>
+        <v>6096439.1599989999</v>
       </c>
       <c r="N25" s="4">
-        <v>6585128.4970500004</v>
+        <v>7114239.6777619896</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>143</v>
       </c>
       <c r="P25" s="3" t="s">
         <v>147</v>
       </c>
       <c r="Q25" s="3" t="s">
         <v>100</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>148</v>
       </c>
       <c r="S25" s="3" t="s">
         <v>149</v>
       </c>
       <c r="T25" s="4">
         <v>1</v>
       </c>
       <c r="W25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>1.8519999999999998E-2</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.9046E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A26" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>151</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D26" s="4">
-        <v>57859</v>
+        <v>58463</v>
       </c>
       <c r="E26" s="5">
-        <v>257.86</v>
+        <v>318.18</v>
       </c>
       <c r="F26" s="4">
-        <v>14919521.74</v>
+        <v>18601757.34</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J26" s="5">
-        <v>257.86</v>
+        <v>318.18</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M26" s="4">
-        <v>14919521.74</v>
+        <v>18601757.34</v>
       </c>
       <c r="N26" s="4">
-        <v>14919521.74</v>
+        <v>18601757.34</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>152</v>
       </c>
       <c r="P26" s="3" t="s">
         <v>153</v>
       </c>
       <c r="Q26" s="3" t="s">
         <v>100</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>154</v>
       </c>
       <c r="S26" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>150</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>4.1960999999999998E-2</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:26" x14ac:dyDescent="0.2">
+        <v>4.9800999999999998E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A27" s="3" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>156</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D27" s="4">
-        <v>6596</v>
+        <v>6713</v>
       </c>
       <c r="E27" s="5">
-        <v>934.6</v>
+        <v>1105</v>
       </c>
       <c r="F27" s="4">
-        <v>6164621.5999999996</v>
+        <v>7417865</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J27" s="5">
-        <v>934.6</v>
+        <v>1105</v>
       </c>
       <c r="K27" s="5">
         <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M27" s="4">
-        <v>6164621.5999999996</v>
+        <v>7417865</v>
       </c>
       <c r="N27" s="4">
-        <v>6164621.5999999996</v>
+        <v>7417865</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>157</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>158</v>
       </c>
       <c r="Q27" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>159</v>
       </c>
       <c r="S27" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T27" s="4">
         <v>1</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>1.7337999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.9859000000000002E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A28" s="3" t="s">
         <v>160</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D28" s="4">
-        <v>11433</v>
+        <v>13472</v>
       </c>
       <c r="E28" s="5">
-        <v>502.92</v>
+        <v>493.98</v>
       </c>
       <c r="F28" s="4">
-        <v>5749884.3600000003</v>
+        <v>6654898.5599999996</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J28" s="5">
-        <v>502.92</v>
+        <v>493.98</v>
       </c>
       <c r="K28" s="5">
         <v>1</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M28" s="4">
-        <v>5749884.3600000003</v>
+        <v>6654898.5599999996</v>
       </c>
       <c r="N28" s="4">
-        <v>5749884.3600000003</v>
+        <v>6654898.5599999996</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>162</v>
       </c>
       <c r="P28" s="3" t="s">
         <v>163</v>
       </c>
       <c r="Q28" s="3" t="s">
         <v>164</v>
       </c>
       <c r="R28" s="3" t="s">
         <v>165</v>
       </c>
       <c r="S28" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>160</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>1.6171000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.7815999999999999E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A29" s="3" t="s">
         <v>166</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>167</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D29" s="4">
-        <v>57689</v>
+        <v>58715</v>
       </c>
       <c r="E29" s="5">
-        <v>109.18</v>
+        <v>118.72</v>
       </c>
       <c r="F29" s="4">
-        <v>6298485.0199999996</v>
+        <v>6970644.7999999998</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="5">
-        <v>109.18</v>
+        <v>118.72</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M29" s="4">
-        <v>6298485.0199999996</v>
+        <v>6970644.7999999998</v>
       </c>
       <c r="N29" s="4">
-        <v>6298485.0199999996</v>
+        <v>6970644.7999999998</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>168</v>
       </c>
       <c r="P29" s="3" t="s">
         <v>169</v>
       </c>
       <c r="Q29" s="3" t="s">
         <v>75</v>
       </c>
       <c r="R29" s="3" t="s">
         <v>170</v>
       </c>
       <c r="S29" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>166</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>1.7714000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.8662000000000002E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A30" s="3" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>172</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D30" s="4">
-        <v>59405</v>
+        <v>59869</v>
       </c>
       <c r="E30" s="5">
-        <v>407.78</v>
+        <v>450.24</v>
       </c>
       <c r="F30" s="4">
-        <v>24224170.899999999</v>
+        <v>26955418.559999999</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J30" s="5">
-        <v>407.78</v>
+        <v>450.24</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M30" s="4">
-        <v>24224170.899999999</v>
+        <v>26955418.559999999</v>
       </c>
       <c r="N30" s="4">
-        <v>24224170.899999999</v>
+        <v>26955418.559999999</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>173</v>
       </c>
       <c r="P30" s="3" t="s">
         <v>174</v>
       </c>
       <c r="Q30" s="3" t="s">
         <v>100</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>175</v>
       </c>
       <c r="S30" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T30" s="4">
         <v>1</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>171</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>6.8130999999999997E-2</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:26" x14ac:dyDescent="0.2">
+        <v>7.2165999999999994E-2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A31" s="3" t="s">
         <v>176</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>177</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D31" s="4">
-        <v>36515</v>
+        <v>69417</v>
       </c>
       <c r="E31" s="5">
-        <v>93.61</v>
+        <v>86.02</v>
       </c>
       <c r="F31" s="4">
-        <v>3418169.15</v>
+        <v>5971250.3399999999</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J31" s="5">
-        <v>93.61</v>
+        <v>86.02</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M31" s="4">
-        <v>3418169.15</v>
+        <v>5971250.3399999999</v>
       </c>
       <c r="N31" s="4">
-        <v>3418169.15</v>
+        <v>5971250.3399999999</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>178</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>179</v>
       </c>
       <c r="Q31" s="3" t="s">
         <v>82</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>180</v>
       </c>
       <c r="S31" s="3" t="s">
         <v>84</v>
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>176</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>9.613E-3</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.5986E-2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A32" s="3" t="s">
         <v>181</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>182</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D32" s="4">
-        <v>272806</v>
+        <v>277072</v>
       </c>
       <c r="E32" s="5">
-        <v>67.383098000000004</v>
+        <v>75.178359</v>
       </c>
       <c r="F32" s="4">
-        <v>18382515.425523501</v>
+        <v>20829821.072289299</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>64</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>65</v>
       </c>
       <c r="J32" s="5">
-        <v>2135</v>
+        <v>2355</v>
       </c>
       <c r="K32" s="5">
-        <v>31.684503457888287</v>
+        <v>31.325504254473358</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>66</v>
       </c>
       <c r="M32" s="4">
-        <v>582440873.56468403</v>
+        <v>652504648.61991799</v>
       </c>
       <c r="N32" s="4">
-        <v>18382515.425523501</v>
+        <v>20829821.072289299</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>181</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>183</v>
       </c>
       <c r="Q32" s="3" t="s">
         <v>100</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>184</v>
       </c>
       <c r="S32" s="3" t="s">
         <v>185</v>
       </c>
       <c r="T32" s="4">
         <v>1</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>5.1700999999999997E-2</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:26" x14ac:dyDescent="0.2">
+        <v>5.5766000000000003E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A33" s="3" t="s">
         <v>186</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>187</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D33" s="4">
-        <v>73277</v>
+        <v>16682</v>
       </c>
       <c r="E33" s="5">
-        <v>101.080494</v>
+        <v>194.9</v>
       </c>
       <c r="F33" s="4">
-        <v>7406875.3276644703</v>
+        <v>3251321.8</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H33" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I33" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J33" s="5">
+        <v>194.9</v>
+      </c>
+      <c r="K33" s="5">
+        <v>1</v>
+      </c>
+      <c r="L33" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M33" s="4">
+        <v>3251321.8</v>
+      </c>
+      <c r="N33" s="4">
+        <v>3251321.8</v>
+      </c>
+      <c r="O33" s="3" t="s">
         <v>188</v>
       </c>
-      <c r="I33" s="3" t="s">
+      <c r="P33" s="3" t="s">
         <v>189</v>
       </c>
-      <c r="J33" s="5">
-[...5 lines deleted...]
-      <c r="L33" s="3" t="s">
+      <c r="Q33" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R33" s="3" t="s">
         <v>190</v>
       </c>
-      <c r="M33" s="4">
-[...5 lines deleted...]
-      <c r="O33" s="3" t="s">
+      <c r="S33" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="T33" s="4">
+        <v>1</v>
+      </c>
+      <c r="W33" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="P33" s="3" t="s">
+      <c r="X33" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="6">
+        <v>8.7039999999999999E-3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A34" s="3" t="s">
         <v>191</v>
       </c>
-      <c r="Q33" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R33" s="3" t="s">
+      <c r="B34" s="3" t="s">
         <v>192</v>
-      </c>
-[...24 lines deleted...]
-        <v>195</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D34" s="4">
-        <v>17039</v>
+        <v>39355</v>
       </c>
       <c r="E34" s="5">
-        <v>194.2</v>
+        <v>191.1</v>
       </c>
       <c r="F34" s="4">
-        <v>3308973.8</v>
+        <v>7520740.5</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J34" s="5">
-        <v>194.2</v>
+        <v>191.1</v>
       </c>
       <c r="K34" s="5">
         <v>1</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M34" s="4">
-        <v>3308973.8</v>
+        <v>7520740.5</v>
       </c>
       <c r="N34" s="4">
-        <v>3308973.8</v>
+        <v>7520740.5</v>
       </c>
       <c r="O34" s="3" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="P34" s="3" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="R34" s="3" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="S34" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>9.306E-3</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.0133999999999999E-2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A35" s="3" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D35" s="4">
-        <v>38669</v>
+        <v>8081</v>
       </c>
       <c r="E35" s="5">
-        <v>176.53</v>
+        <v>475.62</v>
       </c>
       <c r="F35" s="4">
-        <v>6826238.5700000003</v>
+        <v>3843485.22</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J35" s="5">
-        <v>176.53</v>
+        <v>475.62</v>
       </c>
       <c r="K35" s="5">
         <v>1</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M35" s="4">
-        <v>6826238.5700000003</v>
+        <v>3843485.22</v>
       </c>
       <c r="N35" s="4">
-        <v>6826238.5700000003</v>
+        <v>3843485.22</v>
       </c>
       <c r="O35" s="3" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="P35" s="3" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="Q35" s="3" t="s">
         <v>100</v>
       </c>
       <c r="R35" s="3" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>1.9199000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.0289E-2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A36" s="3" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="4">
-        <v>8255</v>
+        <v>33968</v>
       </c>
       <c r="E36" s="5">
-        <v>482.6</v>
+        <v>154.75</v>
       </c>
       <c r="F36" s="4">
-        <v>3983863</v>
+        <v>5256548</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="5">
-        <v>482.6</v>
+        <v>154.75</v>
       </c>
       <c r="K36" s="5">
         <v>1</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M36" s="4">
-        <v>3983863</v>
+        <v>5256548</v>
       </c>
       <c r="N36" s="4">
-        <v>3983863</v>
+        <v>5256548</v>
       </c>
       <c r="O36" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="P36" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="Q36" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="R36" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="S36" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="T36" s="4">
+        <v>1</v>
+      </c>
+      <c r="W36" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="X36" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="6">
+        <v>1.4073E-2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A37" s="3" t="s">
         <v>206</v>
       </c>
-      <c r="P36" s="3" t="s">
+      <c r="B37" s="3" t="s">
         <v>207</v>
-      </c>
-[...30 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D37" s="4">
-        <v>33376</v>
+        <v>45418</v>
       </c>
       <c r="E37" s="5">
-        <v>156.75</v>
+        <v>305.68</v>
       </c>
       <c r="F37" s="4">
-        <v>5231688</v>
+        <v>13883374.24</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="5">
-        <v>156.75</v>
+        <v>305.68</v>
       </c>
       <c r="K37" s="5">
         <v>1</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M37" s="4">
-        <v>5231688</v>
+        <v>13883374.24</v>
       </c>
       <c r="N37" s="4">
-        <v>5231688</v>
+        <v>13883374.24</v>
       </c>
       <c r="O37" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="P37" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="Q37" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="R37" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="S37" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="T37" s="4">
+        <v>1</v>
+      </c>
+      <c r="W37" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="X37" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z37" s="6">
+        <v>3.7169000000000001E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A38" s="3" t="s">
         <v>211</v>
       </c>
-      <c r="P37" s="3" t="s">
+      <c r="B38" s="3" t="s">
         <v>212</v>
-      </c>
-[...30 lines deleted...]
-        <v>215</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D38" s="4">
-        <v>44625</v>
+        <v>23232</v>
       </c>
       <c r="E38" s="5">
-        <v>281.08</v>
+        <v>492.51</v>
       </c>
       <c r="F38" s="4">
-        <v>12543195</v>
+        <v>11441992.32</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="5">
-        <v>281.08</v>
+        <v>492.51</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M38" s="4">
-        <v>12543195</v>
+        <v>11441992.32</v>
       </c>
       <c r="N38" s="4">
-        <v>12543195</v>
+        <v>11441992.32</v>
       </c>
       <c r="O38" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="P38" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="Q38" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R38" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="S38" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="T38" s="4">
+        <v>1</v>
+      </c>
+      <c r="W38" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="X38" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="6">
+        <v>3.0632E-2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A39" s="3" t="s">
         <v>216</v>
       </c>
-      <c r="P38" s="3" t="s">
+      <c r="B39" s="3" t="s">
         <v>217</v>
-      </c>
-[...30 lines deleted...]
-        <v>220</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D39" s="4">
-        <v>22826</v>
+        <v>24179</v>
       </c>
       <c r="E39" s="5">
-        <v>478.96</v>
+        <v>100.25</v>
       </c>
       <c r="F39" s="4">
-        <v>10932740.960000001</v>
+        <v>2423944.75</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J39" s="5">
-        <v>478.96</v>
+        <v>100.25</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M39" s="4">
-        <v>10932740.960000001</v>
+        <v>2423944.75</v>
       </c>
       <c r="N39" s="4">
-        <v>10932740.960000001</v>
+        <v>2423944.75</v>
       </c>
       <c r="O39" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="P39" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q39" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="R39" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="S39" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="T39" s="4">
+        <v>1</v>
+      </c>
+      <c r="W39" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="X39" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="6">
+        <v>6.489E-3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A40" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B40" s="3" t="s">
         <v>221</v>
-      </c>
-[...33 lines deleted...]
-        <v>225</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D40" s="4">
-        <v>24179</v>
+        <v>168576</v>
       </c>
       <c r="E40" s="5">
-        <v>113.25</v>
+        <v>54.85</v>
       </c>
       <c r="F40" s="4">
-        <v>2738271.75</v>
+        <v>9246393.5999999996</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J40" s="5">
-        <v>113.25</v>
+        <v>54.85</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M40" s="4">
-        <v>2738271.75</v>
+        <v>9246393.5999999996</v>
       </c>
       <c r="N40" s="4">
-        <v>2738271.75</v>
+        <v>9246393.5999999996</v>
       </c>
       <c r="O40" s="3" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="P40" s="3" t="s">
-        <v>66</v>
+        <v>223</v>
       </c>
       <c r="Q40" s="3" t="s">
         <v>164</v>
       </c>
       <c r="R40" s="3" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>7.7010000000000004E-3</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.4754000000000002E-2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A41" s="3" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D41" s="4">
-        <v>165640</v>
+        <v>65774</v>
       </c>
       <c r="E41" s="5">
-        <v>56.66</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="F41" s="4">
-        <v>9385162.4000000004</v>
+        <v>4630489.5999999996</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J41" s="5">
-        <v>56.66</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M41" s="4">
-        <v>9385162.4000000004</v>
+        <v>4630489.5999999996</v>
       </c>
       <c r="N41" s="4">
-        <v>9385162.4000000004</v>
+        <v>4630489.5999999996</v>
       </c>
       <c r="O41" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="P41" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q41" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="R41" s="3" t="s">
         <v>230</v>
-      </c>
-[...7 lines deleted...]
-        <v>232</v>
       </c>
       <c r="S41" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>2.6395999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.2396000000000001E-2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A42" s="3" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="4">
-        <v>67186</v>
+        <v>28233</v>
       </c>
       <c r="E42" s="5">
-        <v>74.61</v>
+        <v>380.31</v>
       </c>
       <c r="F42" s="4">
-        <v>5012747.46</v>
+        <v>10737292.23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J42" s="5">
-        <v>74.61</v>
+        <v>380.31</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M42" s="4">
-        <v>5012747.46</v>
+        <v>10737292.23</v>
       </c>
       <c r="N42" s="4">
-        <v>5012747.46</v>
+        <v>10737292.23</v>
       </c>
       <c r="O42" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="P42" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="Q42" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R42" s="3" t="s">
         <v>235</v>
-      </c>
-[...7 lines deleted...]
-        <v>238</v>
       </c>
       <c r="S42" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>1.4097999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.8746000000000001E-2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A43" s="3" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D43" s="4">
-        <v>27741</v>
+        <v>30418</v>
       </c>
       <c r="E43" s="5">
-        <v>370.48</v>
+        <v>326.36</v>
       </c>
       <c r="F43" s="4">
-        <v>10277485.68</v>
+        <v>9927218.4800000004</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="5">
-        <v>370.48</v>
+        <v>326.36</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M43" s="4">
-        <v>10277485.68</v>
+        <v>9927218.4800000004</v>
       </c>
       <c r="N43" s="4">
-        <v>10277485.68</v>
+        <v>9927218.4800000004</v>
       </c>
       <c r="O43" s="3" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="P43" s="3" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>75</v>
+        <v>164</v>
       </c>
       <c r="R43" s="3" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="S43" s="3" t="s">
         <v>77</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>2.8905E-2</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.6577E-2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A44" s="3" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D44" s="4">
-        <v>26690</v>
+        <v>1337</v>
       </c>
       <c r="E44" s="5">
-        <v>329.84</v>
+        <v>2049.1669889999998</v>
       </c>
       <c r="F44" s="4">
-        <v>8803429.5999999996</v>
+        <v>2739736.2781750201</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H44" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="J44" s="5">
-        <v>329.84</v>
+        <v>2822.83</v>
       </c>
       <c r="K44" s="5">
-        <v>1</v>
+        <v>1.3775500069249438</v>
       </c>
       <c r="L44" s="3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="M44" s="4">
-        <v>8803429.5999999996</v>
+        <v>3774123.7289720001</v>
       </c>
       <c r="N44" s="4">
-        <v>8803429.5999999996</v>
+        <v>2739736.2781750201</v>
       </c>
       <c r="O44" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="P44" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="Q44" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="R44" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="S44" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="T44" s="4">
+        <v>1</v>
+      </c>
+      <c r="W44" s="3" t="s">
         <v>246</v>
       </c>
-      <c r="P44" s="3" t="s">
+      <c r="X44" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="6">
+        <v>7.3340000000000002E-3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A45" s="3" t="s">
         <v>247</v>
       </c>
-      <c r="Q44" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R44" s="3" t="s">
+      <c r="B45" s="3" t="s">
         <v>248</v>
-      </c>
-[...24 lines deleted...]
-        <v>250</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D45" s="4">
-        <v>1340</v>
+        <v>72716</v>
       </c>
       <c r="E45" s="5">
-        <v>1817.5666859999999</v>
+        <v>34.682754000000003</v>
       </c>
       <c r="F45" s="4">
-        <v>2435539.34317831</v>
+        <v>2521991.1035059998</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I45" s="3" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="J45" s="5">
-        <v>2473.89</v>
+        <v>25.73</v>
       </c>
       <c r="K45" s="5">
-        <v>1.3610999909241852</v>
+        <v>0.74186727994361801</v>
       </c>
       <c r="L45" s="3" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="M45" s="4">
-        <v>3315012.5778950001</v>
+        <v>1870982.68</v>
       </c>
       <c r="N45" s="4">
-        <v>2435539.34317831</v>
+        <v>2521991.1035059998</v>
       </c>
       <c r="O45" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="P45" s="3" t="s">
         <v>249</v>
       </c>
-      <c r="P45" s="3" t="s">
+      <c r="Q45" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="R45" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="S45" s="3" t="s">
         <v>251</v>
       </c>
-      <c r="Q45" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R45" s="3" t="s">
+      <c r="T45" s="4">
+        <v>1</v>
+      </c>
+      <c r="W45" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X45" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y45" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z45" s="6">
+        <v>6.7510000000000001E-3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A46" s="3" t="s">
         <v>252</v>
       </c>
-      <c r="S45" s="3" t="s">
+      <c r="B46" s="3" t="s">
         <v>253</v>
-      </c>
-[...21 lines deleted...]
-        <v>256</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D46" s="4">
-        <v>46314</v>
+        <v>42741</v>
       </c>
       <c r="E46" s="5">
-        <v>36.539476999999998</v>
+        <v>63.878843000000003</v>
       </c>
       <c r="F46" s="4">
-        <v>1692289.3146210001</v>
+        <v>2730245.6286630002</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>49</v>
+        <v>254</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="J46" s="5">
-        <v>26.89</v>
+        <v>54.74</v>
       </c>
       <c r="K46" s="5">
-        <v>0.73591639989697166</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L46" s="3" t="s">
-        <v>51</v>
+        <v>255</v>
       </c>
       <c r="M46" s="4">
-        <v>1245383.46</v>
+        <v>2339642.34</v>
       </c>
       <c r="N46" s="4">
-        <v>1692289.3146210001</v>
+        <v>2730245.6286630002</v>
       </c>
       <c r="O46" s="3" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="P46" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="Q46" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="R46" s="3" t="s">
         <v>257</v>
       </c>
-      <c r="Q46" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R46" s="3" t="s">
+      <c r="S46" s="3" t="s">
         <v>258</v>
       </c>
-      <c r="S46" s="3" t="s">
+      <c r="T46" s="4">
+        <v>1</v>
+      </c>
+      <c r="W46" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X46" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="6">
+        <v>7.3090000000000004E-3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A47" s="3" t="s">
         <v>259</v>
       </c>
-      <c r="T46" s="4">
-[...16 lines deleted...]
-      <c r="A47" s="3" t="s">
+      <c r="B47" s="3" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D47" s="4">
-        <v>42810</v>
+        <v>33858</v>
       </c>
       <c r="E47" s="5">
-        <v>57.47945</v>
+        <v>187.07</v>
       </c>
       <c r="F47" s="4">
-        <v>2460695.2544999998</v>
+        <v>6333816.0599999996</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H47" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J47" s="5">
+        <v>187.07</v>
+      </c>
+      <c r="K47" s="5">
+        <v>1</v>
+      </c>
+      <c r="L47" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M47" s="4">
+        <v>6333816.0599999996</v>
+      </c>
+      <c r="N47" s="4">
+        <v>6333816.0599999996</v>
+      </c>
+      <c r="O47" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="P47" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="Q47" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="R47" s="3" t="s">
         <v>262</v>
       </c>
-      <c r="I47" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L47" s="3" t="s">
+      <c r="S47" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="T47" s="4">
+        <v>1</v>
+      </c>
+      <c r="W47" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X47" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y47" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z47" s="6">
+        <v>1.6957E-2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A48" s="3" t="s">
         <v>263</v>
       </c>
-      <c r="M47" s="4">
-[...8 lines deleted...]
-      <c r="P47" s="3" t="s">
+      <c r="B48" s="3" t="s">
         <v>264</v>
-      </c>
-[...30 lines deleted...]
-        <v>268</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D48" s="4">
-        <v>33269</v>
+        <v>12862</v>
       </c>
       <c r="E48" s="5">
-        <v>178.71</v>
+        <v>121.012715</v>
       </c>
       <c r="F48" s="4">
-        <v>5945502.9900000002</v>
+        <v>1556465.54033</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>31</v>
+        <v>145</v>
       </c>
       <c r="I48" s="3" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="J48" s="5">
-        <v>178.71</v>
+        <v>103.7</v>
       </c>
       <c r="K48" s="5">
-        <v>1</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L48" s="3" t="s">
-        <v>33</v>
+        <v>146</v>
       </c>
       <c r="M48" s="4">
-        <v>5945502.9900000002</v>
+        <v>1333789.3999999999</v>
       </c>
       <c r="N48" s="4">
-        <v>5945502.9900000002</v>
+        <v>1556465.54033</v>
       </c>
       <c r="O48" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="P48" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="Q48" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="R48" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="S48" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="T48" s="4">
+        <v>1</v>
+      </c>
+      <c r="W48" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X48" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y48" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z48" s="6">
+        <v>4.1669999999999997E-3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A49" s="3" t="s">
         <v>267</v>
       </c>
-      <c r="P48" s="3" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="B49" s="3" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D49" s="4">
-        <v>12862</v>
+        <v>222156</v>
       </c>
       <c r="E49" s="5">
-        <v>116.190603</v>
+        <v>32.17</v>
       </c>
       <c r="F49" s="4">
-        <v>1494443.529355</v>
+        <v>7146758.5199999996</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>145</v>
+        <v>49</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="J49" s="5">
-        <v>99.05</v>
+        <v>32.17</v>
       </c>
       <c r="K49" s="5">
-        <v>0.85247858147564037</v>
+        <v>1</v>
       </c>
       <c r="L49" s="3" t="s">
-        <v>146</v>
+        <v>51</v>
       </c>
       <c r="M49" s="4">
-        <v>1273981.1000000001</v>
+        <v>7146758.5199999996</v>
       </c>
       <c r="N49" s="4">
-        <v>1494443.529355</v>
+        <v>7146758.5199999996</v>
       </c>
       <c r="O49" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="P49" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="Q49" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="R49" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="S49" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="T49" s="4">
+        <v>1</v>
+      </c>
+      <c r="W49" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X49" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y49" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z49" s="6">
+        <v>1.9133000000000001E-2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A50" s="3" t="s">
         <v>271</v>
       </c>
-      <c r="P49" s="3" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="B50" s="3" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D50" s="4">
-        <v>218276</v>
+        <v>121788</v>
       </c>
       <c r="E50" s="5">
-        <v>28.25</v>
+        <v>21.944495</v>
       </c>
       <c r="F50" s="4">
-        <v>6166297</v>
+        <v>2672576.1266129999</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>49</v>
+        <v>273</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="J50" s="5">
-        <v>28.25</v>
+        <v>18.805</v>
       </c>
       <c r="K50" s="5">
-        <v>1</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L50" s="3" t="s">
-        <v>51</v>
+        <v>274</v>
       </c>
       <c r="M50" s="4">
-        <v>6166297</v>
+        <v>2290223.34</v>
       </c>
       <c r="N50" s="4">
-        <v>6166297</v>
+        <v>2672576.1266129999</v>
       </c>
       <c r="O50" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="P50" s="3" t="s">
         <v>275</v>
       </c>
-      <c r="P50" s="3" t="s">
+      <c r="Q50" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="R50" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="S50" s="3" t="s">
         <v>277</v>
       </c>
-      <c r="Q50" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R50" s="3" t="s">
+      <c r="T50" s="4">
+        <v>1</v>
+      </c>
+      <c r="W50" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X50" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y50" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z50" s="6">
+        <v>7.1549999999999999E-3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A51" s="3" t="s">
         <v>278</v>
       </c>
-      <c r="S50" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A51" s="3" t="s">
+      <c r="B51" s="3" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D51" s="4">
-        <v>124390</v>
+        <v>1310260</v>
       </c>
       <c r="E51" s="5">
-        <v>22.39939</v>
+        <v>4.5385479999999996</v>
       </c>
       <c r="F51" s="4">
-        <v>2786260.0910025002</v>
+        <v>5946677.4438890005</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H51" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="J51" s="5">
+        <v>3.367</v>
+      </c>
+      <c r="K51" s="5">
+        <v>0.74186727994361801</v>
+      </c>
+      <c r="L51" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="M51" s="4">
+        <v>4411645.42</v>
+      </c>
+      <c r="N51" s="4">
+        <v>5946677.4438890005</v>
+      </c>
+      <c r="O51" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="P51" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="Q51" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R51" s="3" t="s">
         <v>281</v>
       </c>
-      <c r="I51" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L51" s="3" t="s">
+      <c r="S51" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="T51" s="4">
+        <v>1</v>
+      </c>
+      <c r="W51" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X51" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y51" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z51" s="6">
+        <v>1.592E-2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A52" s="3" t="s">
         <v>282</v>
       </c>
-      <c r="M51" s="4">
-[...8 lines deleted...]
-      <c r="P51" s="3" t="s">
+      <c r="B52" s="3" t="s">
         <v>283</v>
-      </c>
-[...30 lines deleted...]
-        <v>287</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D52" s="4">
-        <v>1287404</v>
+        <v>179819</v>
       </c>
       <c r="E52" s="5">
-        <v>4.6200900000000003</v>
+        <v>56.688037000000001</v>
       </c>
       <c r="F52" s="4">
-        <v>5947922.3463599999</v>
+        <v>10193586.170257701</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J52" s="5">
-        <v>3.4</v>
+        <v>42.055</v>
       </c>
       <c r="K52" s="5">
-        <v>0.73591639989697166</v>
+        <v>0.74186727994361801</v>
       </c>
       <c r="L52" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M52" s="4">
-        <v>4377173.5999999996</v>
+        <v>7562288.0449999999</v>
       </c>
       <c r="N52" s="4">
-        <v>5947922.3463599999</v>
+        <v>10193586.170257701</v>
       </c>
       <c r="O52" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="P52" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="Q52" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="R52" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="S52" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="T52" s="4">
+        <v>1</v>
+      </c>
+      <c r="W52" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X52" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y52" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z52" s="6">
+        <v>2.7289999999999998E-2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A53" s="3" t="s">
         <v>286</v>
       </c>
-      <c r="P52" s="3" t="s">
+      <c r="B53" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="C53" s="3" t="s">
         <v>288</v>
       </c>
-      <c r="Q52" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R52" s="3" t="s">
+      <c r="D53" s="4">
+        <v>1000000</v>
+      </c>
+      <c r="E53" s="5">
+        <v>100.015934</v>
+      </c>
+      <c r="F53" s="4">
+        <v>1003272.07843419</v>
+      </c>
+      <c r="G53" s="3" t="s">
         <v>289</v>
       </c>
-      <c r="S52" s="3" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="H53" s="3" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="J53" s="5">
-        <v>42.97</v>
+        <v>100.015934</v>
       </c>
       <c r="K53" s="5">
-        <v>0.73591639989697166</v>
+        <v>1</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="M53" s="4">
-        <v>6241994.0800000001</v>
+        <v>1003272.078434</v>
       </c>
       <c r="N53" s="4">
-        <v>8481933.6556080002</v>
+        <v>1003272.07843419</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>290</v>
       </c>
       <c r="P53" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="Q53" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R53" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="S53" s="3" t="s">
         <v>292</v>
       </c>
-      <c r="Q53" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R53" s="3" t="s">
+      <c r="T53" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U53" s="2">
+        <v>46783</v>
+      </c>
+      <c r="V53" s="4">
+        <v>3.7626167370000001</v>
+      </c>
+      <c r="W53" s="3" t="s">
         <v>293</v>
       </c>
-      <c r="S53" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X53" s="4">
-        <v>0</v>
+        <v>3112.7384341900001</v>
       </c>
       <c r="Y53" s="4">
-        <v>0</v>
+        <v>3112.7384339999999</v>
       </c>
       <c r="Z53" s="6">
-        <v>2.3855000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.6849999999999999E-3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A54" s="3" t="s">
         <v>294</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>295</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="D54" s="4">
         <v>4000000</v>
       </c>
       <c r="E54" s="5">
-        <v>100.00720699999999</v>
+        <v>100.02308499999999</v>
       </c>
       <c r="F54" s="4">
-        <v>4000704.0850697798</v>
+        <v>4013389.0072683301</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J54" s="5">
-        <v>100.00720699999999</v>
+        <v>100.02308499999999</v>
       </c>
       <c r="K54" s="5">
         <v>1</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M54" s="4">
-        <v>4000704.0850689998</v>
+        <v>4013389.0072679999</v>
       </c>
       <c r="N54" s="4">
-        <v>4000704.0850697798</v>
+        <v>4013389.0072683301</v>
       </c>
       <c r="O54" s="3" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="P54" s="3" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="Q54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R54" s="3" t="s">
         <v>294</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="T54" s="4">
         <v>0.01</v>
       </c>
       <c r="U54" s="2">
-        <v>46783</v>
+        <v>46873</v>
       </c>
       <c r="V54" s="4">
-        <v>3.742245628</v>
+        <v>3.7666167370000001</v>
       </c>
       <c r="W54" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="X54" s="4">
+        <v>12465.607268330001</v>
+      </c>
+      <c r="Y54" s="4">
+        <v>12465.607268</v>
+      </c>
+      <c r="Z54" s="6">
+        <v>1.0744E-2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A55" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="D55" s="4">
+        <v>-232641.93</v>
+      </c>
+      <c r="E55" s="5">
+        <v>1</v>
+      </c>
+      <c r="F55" s="4">
+        <v>-232641.93</v>
+      </c>
+      <c r="G55" s="3" t="s">
         <v>301</v>
-      </c>
-[...30 lines deleted...]
-        <v>305</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J55" s="5">
         <v>1</v>
       </c>
       <c r="K55" s="5">
         <v>1</v>
       </c>
       <c r="L55" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M55" s="4">
-        <v>-250210.63</v>
+        <v>-232641.93</v>
       </c>
       <c r="N55" s="4">
-        <v>-250210.63</v>
+        <v>-232641.93</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S55" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T55" s="4">
         <v>1</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X55" s="4">
         <v>0</v>
       </c>
       <c r="Y55" s="4">
         <v>0</v>
       </c>
       <c r="Z55" s="6">
-        <v>-7.0299999999999996E-4</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:26" x14ac:dyDescent="0.2">
+        <v>-6.2200000000000005E-4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A56" s="3" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="D56" s="4">
-        <v>2560074.06</v>
+        <v>734191.36</v>
       </c>
       <c r="E56" s="5">
         <v>1</v>
       </c>
       <c r="F56" s="4">
-        <v>2560074.0600000098</v>
+        <v>734191.36000001</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J56" s="5">
         <v>1</v>
       </c>
       <c r="K56" s="5">
         <v>1</v>
       </c>
       <c r="L56" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M56" s="4">
-        <v>2560074.06</v>
+        <v>734191.36</v>
       </c>
       <c r="N56" s="4">
-        <v>2560074.0600000098</v>
+        <v>734191.36000001</v>
       </c>
       <c r="O56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q56" s="3" t="s">
         <v>164</v>
       </c>
       <c r="R56" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="S56" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="T56" s="4">
+        <v>1</v>
+      </c>
+      <c r="W56" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X56" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y56" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z56" s="6">
+        <v>1.9650000000000002E-3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A58" s="3" t="s">
         <v>306</v>
       </c>
-      <c r="S56" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A58" s="3" t="s">
+    </row>
+    <row r="59" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A59" s="3" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A60" s="3" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A61" s="3" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A62" s="3" t="s">
         <v>310</v>
       </c>
     </row>
-    <row r="59" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="A59" s="3" t="s">
+    <row r="63" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A63" s="3" t="s">
         <v>311</v>
-      </c>
-[...18 lines deleted...]
-        <v>315</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{ce0b8393-e000-47a8-a4cc-e08ec89756a7}" enabled="1" method="Standard" siteId="{337b9f7b-9e69-4689-9b0d-3417bd3d8566}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>April</vt:lpstr>
+      <vt:lpstr>May</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>GMO</Company>
+  <Company>GMO, LLC</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Service-PADB_PRD</dc:creator>
+  <dc:creator>Mat Raftree</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>