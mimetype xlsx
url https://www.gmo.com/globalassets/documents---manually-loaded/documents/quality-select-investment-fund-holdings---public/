--- v3 (2026-07-17)
+++ v4 (2026-08-06)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_05\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_06\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{38730D9F-41E3-4DC3-92A2-AE2F5D9068B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E8E33F10-628F-4AC0-9BB9-6D1F42EB5A2E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1140" yWindow="1140" windowWidth="18720" windowHeight="11650" xr2:uid="{D5236BA1-1A5F-42F2-8C0A-F8D20BEE4AA4}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{279CA3A5-C474-47C0-9E1D-7A02DFFCC8C3}"/>
   </bookViews>
   <sheets>
-    <sheet name="May" sheetId="1" r:id="rId1"/>
+    <sheet name="June" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="722" uniqueCount="312">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="709" uniqueCount="308">
   <si>
     <t>GMO Quality Select Investment Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -209,65 +209,50 @@
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>HKDTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (HKD)</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
-    <t>NOKTCash</t>
-[...13 lines deleted...]
-  <si>
     <t>TWDTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (TWD)</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TWD</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>USDTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (USD)</t>
   </si>
   <si>
     <t>002824100</t>
   </si>
   <si>
     <t>Abbott Laboratories</t>
@@ -581,50 +566,65 @@
   <si>
     <t>2588173</t>
   </si>
   <si>
     <t>MSFT</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>64110L106</t>
   </si>
   <si>
     <t>Netflix Inc</t>
   </si>
   <si>
     <t>2857817</t>
   </si>
   <si>
     <t>NFLX</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
+    <t>67066G104</t>
+  </si>
+  <si>
+    <t>Nvidia Corp</t>
+  </si>
+  <si>
+    <t>2379504</t>
+  </si>
+  <si>
+    <t>NVDA</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
     <t>6889106</t>
   </si>
   <si>
     <t>Taiwan Semiconductor Manufac</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>XTAI</t>
   </si>
   <si>
     <t>74834L100</t>
   </si>
   <si>
     <t>Quest Diagnostics Inc</t>
   </si>
   <si>
     <t>2702791</t>
   </si>
   <si>
     <t>DGX</t>
@@ -896,81 +896,69 @@
   <si>
     <t>BMX86B7</t>
   </si>
   <si>
     <t>Haleon Plc</t>
   </si>
   <si>
     <t>HLN</t>
   </si>
   <si>
     <t>GB00BMX86B70</t>
   </si>
   <si>
     <t>BVZK7T9</t>
   </si>
   <si>
     <t>Unilever Plc</t>
   </si>
   <si>
     <t>ULVR</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
-    <t>US91282CPX38</t>
-[...2 lines deleted...]
-    <t>TF FLOAT 01/31/28</t>
+    <t>US91282CQM63</t>
+  </si>
+  <si>
+    <t>TF FLOAT 04/30/28</t>
   </si>
   <si>
     <t>Fixed Income</t>
   </si>
   <si>
     <t>Government</t>
   </si>
   <si>
-    <t>BWQLSD9</t>
+    <t>BTWP759</t>
   </si>
   <si>
     <t>TF</t>
   </si>
   <si>
     <t>XOTC</t>
-  </si>
-[...10 lines deleted...]
-    <t>BTWP759</t>
   </si>
   <si>
     <t>91282CQM6</t>
   </si>
   <si>
     <t>USDAccExp</t>
   </si>
   <si>
     <t>ACCRUED EXPENSES</t>
   </si>
   <si>
     <t>Other Instruments</t>
   </si>
   <si>
     <t>Other Liabilities</t>
   </si>
   <si>
     <t>IE00BYXBJ775</t>
   </si>
   <si>
     <t>State Street Us Treasury Liquidity</t>
   </si>
   <si>
     <t>Pooled Investment</t>
   </si>
@@ -1367,95 +1355,95 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AEDBF0D8-126E-468D-9645-3853E5464B09}">
-  <dimension ref="A1:Z63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7DAB02D6-AD92-40FA-B8A4-8DD4C39CC8D8}">
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24.6328125" style="3" bestFit="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="27" max="16384" width="8.7265625" style="1"/>
+    <col min="1" max="1" width="26.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="24" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46171</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:26" x14ac:dyDescent="0.3">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -1491,4036 +1479,3956 @@
       <c r="S3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="U3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="V3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>34496.247972999998</v>
+        <v>33791.397972999999</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>34496.247973370002</v>
+        <v>33791.397973370003</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>34496.247972999998</v>
+        <v>33791.397972999999</v>
       </c>
       <c r="N4" s="4">
-        <v>34496.247973370002</v>
+        <v>33791.397973370003</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>9.2E-5</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:26" x14ac:dyDescent="0.3">
+        <v>8.2000000000000001E-5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>1394.44</v>
+        <v>3024.81</v>
       </c>
       <c r="E5" s="5">
-        <v>0.72592599999999996</v>
+        <v>0.70484599999999997</v>
       </c>
       <c r="F5" s="4">
-        <v>1012.26089797</v>
+        <v>2132.0246695999999</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
-        <v>1.3775500069249438</v>
+        <v>1.418750010019922</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4">
-        <v>1394.4400069999999</v>
+        <v>3024.8100209999998</v>
       </c>
       <c r="N5" s="4">
-        <v>1012.26089797</v>
+        <v>2132.0246695999999</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>1.9999999999999999E-6</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.0000000000000004E-6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>-191477.92</v>
+        <v>2500000</v>
       </c>
       <c r="E6" s="5">
-        <v>1.1669499999999999</v>
+        <v>1.1433</v>
       </c>
       <c r="F6" s="4">
-        <v>-223445.15874399999</v>
+        <v>2858250</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
-        <v>0.85693474441921247</v>
+        <v>0.87466106883582606</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4">
-        <v>-191477.92</v>
+        <v>2500000</v>
       </c>
       <c r="N6" s="4">
-        <v>-223445.15874399999</v>
+        <v>2858250</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>-5.9800000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:26" x14ac:dyDescent="0.3">
+        <v>6.9719999999999999E-3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>-285761.13</v>
+        <v>102262.45</v>
       </c>
       <c r="E7" s="5">
-        <v>1.34795</v>
+        <v>1.32725</v>
       </c>
       <c r="F7" s="4">
-        <v>-385191.71518350003</v>
+        <v>135727.8367625</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>0.74186727994361801</v>
+        <v>0.75343755886230923</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4">
-        <v>-285761.13</v>
+        <v>102262.45</v>
       </c>
       <c r="N7" s="4">
-        <v>-385191.71518350003</v>
+        <v>135727.8367625</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>-1.031E-3</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.3100000000000002E-4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
         <v>1.66</v>
       </c>
       <c r="E8" s="5">
-        <v>0.12759300000000001</v>
+        <v>0.12751799999999999</v>
       </c>
       <c r="F8" s="4">
-        <v>0.21180494</v>
+        <v>0.21167933999999999</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>7.8374002778985394</v>
+        <v>7.8420498239930332</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4">
-        <v>1.66</v>
+        <v>1.659999</v>
       </c>
       <c r="N8" s="4">
-        <v>0.21180494</v>
+        <v>0.21167933999999999</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
-        <v>-175000</v>
+        <v>1135351.55</v>
       </c>
       <c r="E9" s="5">
-        <v>0.108281</v>
+        <v>3.1391000000000002E-2</v>
       </c>
       <c r="F9" s="4">
-        <v>-18949.237699239999</v>
+        <v>35639.557076259996</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>9.2351998534189068</v>
+        <v>31.856497945096599</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4">
-        <v>-174999.99722200001</v>
+        <v>1135351.476764</v>
       </c>
       <c r="N9" s="4">
-        <v>-18949.237699239999</v>
+        <v>35639.557076259996</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>-5.0000000000000002E-5</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:26" x14ac:dyDescent="0.3">
+        <v>8.6000000000000003E-5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="4">
-        <v>-23410525</v>
+        <v>196247.04000000001</v>
       </c>
       <c r="E10" s="5">
-        <v>3.1923E-2</v>
+        <v>1</v>
       </c>
       <c r="F10" s="4">
-        <v>-747331.24770554004</v>
+        <v>196247.04000000001</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>64</v>
+        <v>31</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>31.325504254473358</v>
+        <v>1</v>
       </c>
       <c r="L10" s="3" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="M10" s="4">
-        <v>-23410528.179499999</v>
+        <v>196247.04000000001</v>
       </c>
       <c r="N10" s="4">
-        <v>-747331.24770554004</v>
+        <v>196247.04000000001</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>-2E-3</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.7800000000000002E-4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D11" s="4">
+        <v>88071</v>
+      </c>
+      <c r="E11" s="5">
+        <v>90.74</v>
+      </c>
+      <c r="F11" s="4">
+        <v>7991562.54</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>67</v>
-      </c>
-[...16 lines deleted...]
-        <v>38</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="5">
-        <v>1</v>
+        <v>90.74</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4">
-        <v>-88766.26</v>
+        <v>7991562.54</v>
       </c>
       <c r="N11" s="4">
-        <v>-88766.26</v>
+        <v>7991562.54</v>
       </c>
       <c r="O11" s="3" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="P11" s="3" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="Q11" s="3" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="R11" s="3" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="S11" s="3" t="s">
-        <v>35</v>
+        <v>72</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>-2.3699999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.9495999999999999E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D12" s="4">
-        <v>79826</v>
+        <v>60887</v>
       </c>
       <c r="E12" s="5">
-        <v>85.6</v>
+        <v>357.37</v>
       </c>
       <c r="F12" s="4">
-        <v>6833105.5999999996</v>
+        <v>21759187.190000001</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="5">
-        <v>85.6</v>
+        <v>357.37</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>6833105.5999999996</v>
+        <v>21759187.190000001</v>
       </c>
       <c r="N12" s="4">
-        <v>6833105.5999999996</v>
+        <v>21759187.190000001</v>
       </c>
       <c r="O12" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="P12" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q12" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="R12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S12" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="T12" s="4">
+        <v>1</v>
+      </c>
+      <c r="W12" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="P12" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>1.8293E-2</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.3082999999999998E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D13" s="4">
-        <v>55835</v>
+        <v>59495</v>
       </c>
       <c r="E13" s="5">
-        <v>380.34</v>
+        <v>238.34</v>
       </c>
       <c r="F13" s="4">
-        <v>21236283.899999999</v>
+        <v>14180038.300000001</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="5">
-        <v>380.34</v>
+        <v>238.34</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>21236283.899999999</v>
+        <v>14180038.300000001</v>
       </c>
       <c r="N13" s="4">
-        <v>21236283.899999999</v>
+        <v>14180038.300000001</v>
       </c>
       <c r="O13" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="P13" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q13" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="R13" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="S13" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="T13" s="4">
+        <v>1</v>
+      </c>
+      <c r="W13" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="P13" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>5.6854000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.4592999999999999E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D14" s="4">
-        <v>54689</v>
+        <v>16270</v>
       </c>
       <c r="E14" s="5">
-        <v>270.64</v>
+        <v>386.73</v>
       </c>
       <c r="F14" s="4">
-        <v>14801030.960000001</v>
+        <v>6292097.0999999996</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="5">
-        <v>270.64</v>
+        <v>386.73</v>
       </c>
       <c r="K14" s="5">
         <v>1</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M14" s="4">
-        <v>14801030.960000001</v>
+        <v>6292097.0999999996</v>
       </c>
       <c r="N14" s="4">
-        <v>14801030.960000001</v>
+        <v>6292097.0999999996</v>
       </c>
       <c r="O14" s="3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P14" s="3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="Q14" s="3" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>90</v>
       </c>
       <c r="S14" s="3" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>3.9625E-2</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.5350000000000001E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>92</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D15" s="4">
-        <v>16934</v>
+        <v>63904</v>
       </c>
       <c r="E15" s="5">
-        <v>393.19</v>
+        <v>289.36</v>
       </c>
       <c r="F15" s="4">
-        <v>6658279.46</v>
+        <v>18491261.440000001</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="5">
-        <v>393.19</v>
+        <v>289.36</v>
       </c>
       <c r="K15" s="5">
         <v>1</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="4">
-        <v>6658279.46</v>
+        <v>18491261.440000001</v>
       </c>
       <c r="N15" s="4">
-        <v>6658279.46</v>
+        <v>18491261.440000001</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>93</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>94</v>
       </c>
       <c r="Q15" s="3" t="s">
-        <v>75</v>
+        <v>95</v>
       </c>
       <c r="R15" s="3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="S15" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>91</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>1.7825000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.5110999999999998E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D16" s="4">
-        <v>61659</v>
+        <v>31469</v>
       </c>
       <c r="E16" s="5">
-        <v>312.06</v>
+        <v>377.75</v>
       </c>
       <c r="F16" s="4">
-        <v>19241307.539999999</v>
+        <v>11887414.75</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="5">
-        <v>312.06</v>
+        <v>377.75</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M16" s="4">
-        <v>19241307.539999999</v>
+        <v>11887414.75</v>
       </c>
       <c r="N16" s="4">
-        <v>19241307.539999999</v>
+        <v>11887414.75</v>
       </c>
       <c r="O16" s="3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="P16" s="3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="Q16" s="3" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>101</v>
       </c>
       <c r="S16" s="3" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>5.1513000000000003E-2</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.9000000000000001E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>103</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D17" s="4">
-        <v>28927</v>
+        <v>24410</v>
       </c>
       <c r="E17" s="5">
-        <v>446.77</v>
+        <v>275.68</v>
       </c>
       <c r="F17" s="4">
-        <v>12923715.789999999</v>
+        <v>6729348.7999999998</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="5">
-        <v>446.77</v>
+        <v>275.68</v>
       </c>
       <c r="K17" s="5">
         <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M17" s="4">
-        <v>12923715.789999999</v>
+        <v>6729348.7999999998</v>
       </c>
       <c r="N17" s="4">
-        <v>12923715.789999999</v>
+        <v>6729348.7999999998</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>104</v>
       </c>
       <c r="P17" s="3" t="s">
         <v>105</v>
       </c>
       <c r="Q17" s="3" t="s">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>106</v>
       </c>
       <c r="S17" s="3" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>102</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>3.4598999999999998E-2</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.6416E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>107</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>108</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D18" s="4">
-        <v>22436</v>
+        <v>136898</v>
       </c>
       <c r="E18" s="5">
-        <v>277.39999999999998</v>
+        <v>81.27</v>
       </c>
       <c r="F18" s="4">
-        <v>6223746.4000000004</v>
+        <v>11125700.460000001</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="5">
-        <v>277.39999999999998</v>
+        <v>81.27</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M18" s="4">
-        <v>6223746.4000000004</v>
+        <v>11125700.460000001</v>
       </c>
       <c r="N18" s="4">
-        <v>6223746.4000000004</v>
+        <v>11125700.460000001</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>109</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>110</v>
       </c>
       <c r="Q18" s="3" t="s">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="R18" s="3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="S18" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>107</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>1.6662E-2</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.7141999999999999E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D19" s="4">
-        <v>129030</v>
+        <v>29070</v>
       </c>
       <c r="E19" s="5">
-        <v>79.010000000000005</v>
+        <v>563.29</v>
       </c>
       <c r="F19" s="4">
-        <v>10194660.300000001</v>
+        <v>16374840.300000001</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>79.010000000000005</v>
+        <v>563.29</v>
       </c>
       <c r="K19" s="5">
         <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M19" s="4">
-        <v>10194660.300000001</v>
+        <v>16374840.300000001</v>
       </c>
       <c r="N19" s="4">
-        <v>10194660.300000001</v>
+        <v>16374840.300000001</v>
       </c>
       <c r="O19" s="3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="P19" s="3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="Q19" s="3" t="s">
-        <v>116</v>
+        <v>77</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>117</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>2.7293000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.9947000000000003E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D20" s="4">
-        <v>26705</v>
+        <v>12204</v>
       </c>
       <c r="E20" s="5">
-        <v>632.51</v>
+        <v>330.46</v>
       </c>
       <c r="F20" s="4">
-        <v>16891179.550000001</v>
+        <v>4032933.84</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="5">
-        <v>632.51</v>
+        <v>330.46</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="4">
-        <v>16891179.550000001</v>
+        <v>4032933.84</v>
       </c>
       <c r="N20" s="4">
-        <v>16891179.550000001</v>
+        <v>4032933.84</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>121</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>122</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>4.5220999999999997E-2</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.8379999999999995E-3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D21" s="4">
-        <v>10791</v>
+        <v>12519</v>
       </c>
       <c r="E21" s="5">
-        <v>327.66000000000003</v>
+        <v>397.68</v>
       </c>
       <c r="F21" s="4">
-        <v>3535779.06</v>
+        <v>4978555.92</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J21" s="5">
-        <v>327.66000000000003</v>
+        <v>397.68</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M21" s="4">
-        <v>3535779.06</v>
+        <v>4978555.92</v>
       </c>
       <c r="N21" s="4">
-        <v>3535779.06</v>
+        <v>4978555.92</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="3" t="s">
         <v>126</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>127</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>9.4660000000000005E-3</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.2145E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D22" s="4">
-        <v>10914</v>
+        <v>70291</v>
       </c>
       <c r="E22" s="5">
-        <v>424.64</v>
+        <v>253.97</v>
       </c>
       <c r="F22" s="4">
-        <v>4634520.96</v>
+        <v>17851805.27</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J22" s="5">
-        <v>424.64</v>
+        <v>253.97</v>
       </c>
       <c r="K22" s="5">
         <v>1</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M22" s="4">
-        <v>4634520.96</v>
+        <v>17851805.27</v>
       </c>
       <c r="N22" s="4">
-        <v>4634520.96</v>
+        <v>17851805.27</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>130</v>
       </c>
       <c r="P22" s="3" t="s">
         <v>131</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>132</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>1.2407E-2</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.3550999999999999E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D23" s="4">
-        <v>64613</v>
+        <v>35720</v>
       </c>
       <c r="E23" s="5">
-        <v>225.33</v>
+        <v>301.70999999999998</v>
       </c>
       <c r="F23" s="4">
-        <v>14559247.289999999</v>
+        <v>10777081.199999999</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="5">
-        <v>225.33</v>
+        <v>301.70999999999998</v>
       </c>
       <c r="K23" s="5">
         <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M23" s="4">
-        <v>14559247.289999999</v>
+        <v>10777081.199999999</v>
       </c>
       <c r="N23" s="4">
-        <v>14559247.289999999</v>
+        <v>10777081.199999999</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>135</v>
       </c>
       <c r="P23" s="3" t="s">
         <v>136</v>
       </c>
       <c r="Q23" s="3" t="s">
-        <v>75</v>
+        <v>95</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>137</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>133</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>3.8977999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.6290999999999998E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>138</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D24" s="4">
-        <v>3734</v>
+        <v>43324</v>
       </c>
       <c r="E24" s="5">
-        <v>1921.71</v>
+        <v>153.2022</v>
       </c>
       <c r="F24" s="4">
-        <v>7175665.1399999997</v>
+        <v>6637332.1128000002</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H24" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J24" s="5">
+        <v>134</v>
+      </c>
+      <c r="K24" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L24" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="M24" s="4">
+        <v>5805416</v>
+      </c>
+      <c r="N24" s="4">
+        <v>6637332.1128000002</v>
+      </c>
+      <c r="O24" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="P24" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q24" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="R24" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="S24" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="T24" s="4">
+        <v>1</v>
+      </c>
+      <c r="W24" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X24" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="6">
+        <v>1.6192000000000002E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A25" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D25" s="4">
+        <v>54181</v>
+      </c>
+      <c r="E25" s="5">
+        <v>433.33</v>
+      </c>
+      <c r="F25" s="4">
+        <v>23478252.73</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H25" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="I24" s="3" t="s">
+      <c r="I25" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="J24" s="5">
-[...5 lines deleted...]
-      <c r="L24" s="3" t="s">
+      <c r="J25" s="5">
+        <v>433.33</v>
+      </c>
+      <c r="K25" s="5">
+        <v>1</v>
+      </c>
+      <c r="L25" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="M24" s="4">
-[...58 lines deleted...]
-      <c r="H25" s="3" t="s">
+      <c r="M25" s="4">
+        <v>23478252.73</v>
+      </c>
+      <c r="N25" s="4">
+        <v>23478252.73</v>
+      </c>
+      <c r="O25" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="P25" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q25" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="R25" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="S25" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="T25" s="4">
+        <v>1</v>
+      </c>
+      <c r="W25" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="I25" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>1.9046E-2</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.7277000000000002E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>151</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D26" s="4">
-        <v>58463</v>
+        <v>7303</v>
       </c>
       <c r="E26" s="5">
-        <v>318.18</v>
+        <v>1199.43</v>
       </c>
       <c r="F26" s="4">
-        <v>18601757.34</v>
+        <v>8759437.2899999991</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J26" s="5">
-        <v>318.18</v>
+        <v>1199.43</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M26" s="4">
-        <v>18601757.34</v>
+        <v>8759437.2899999991</v>
       </c>
       <c r="N26" s="4">
-        <v>18601757.34</v>
+        <v>8759437.2899999991</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>152</v>
       </c>
       <c r="P26" s="3" t="s">
         <v>153</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>154</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>150</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>4.9800999999999998E-2</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.1368999999999999E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>156</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D27" s="4">
-        <v>6713</v>
+        <v>18502</v>
       </c>
       <c r="E27" s="5">
-        <v>1105</v>
+        <v>513.6</v>
       </c>
       <c r="F27" s="4">
-        <v>7417865</v>
+        <v>9502627.1999999993</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J27" s="5">
-        <v>1105</v>
+        <v>513.6</v>
       </c>
       <c r="K27" s="5">
         <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M27" s="4">
-        <v>7417865</v>
+        <v>9502627.1999999993</v>
       </c>
       <c r="N27" s="4">
-        <v>7417865</v>
+        <v>9502627.1999999993</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>157</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>158</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>75</v>
+        <v>159</v>
       </c>
       <c r="R27" s="3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="S27" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="T27" s="4">
         <v>1</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>1.9859000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.3182000000000001E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D28" s="4">
-        <v>13472</v>
+        <v>63873</v>
       </c>
       <c r="E28" s="5">
-        <v>493.98</v>
+        <v>128.5</v>
       </c>
       <c r="F28" s="4">
-        <v>6654898.5599999996</v>
+        <v>8207680.5</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J28" s="5">
-        <v>493.98</v>
+        <v>128.5</v>
       </c>
       <c r="K28" s="5">
         <v>1</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M28" s="4">
-        <v>6654898.5599999996</v>
+        <v>8207680.5</v>
       </c>
       <c r="N28" s="4">
-        <v>6654898.5599999996</v>
+        <v>8207680.5</v>
       </c>
       <c r="O28" s="3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="P28" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>164</v>
+        <v>70</v>
       </c>
       <c r="R28" s="3" t="s">
         <v>165</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>1.7815999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.0022999999999999E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>166</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>167</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D29" s="4">
-        <v>58715</v>
+        <v>65448</v>
       </c>
       <c r="E29" s="5">
-        <v>118.72</v>
+        <v>373.02</v>
       </c>
       <c r="F29" s="4">
-        <v>6970644.7999999998</v>
+        <v>24413412.960000001</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="5">
-        <v>118.72</v>
+        <v>373.02</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M29" s="4">
-        <v>6970644.7999999998</v>
+        <v>24413412.960000001</v>
       </c>
       <c r="N29" s="4">
-        <v>6970644.7999999998</v>
+        <v>24413412.960000001</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>168</v>
       </c>
       <c r="P29" s="3" t="s">
         <v>169</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>75</v>
+        <v>95</v>
       </c>
       <c r="R29" s="3" t="s">
         <v>170</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>166</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>1.8662000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.9558E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>172</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D30" s="4">
-        <v>59869</v>
+        <v>103997</v>
       </c>
       <c r="E30" s="5">
-        <v>450.24</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="F30" s="4">
-        <v>26955418.559999999</v>
+        <v>7425385.7999999998</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J30" s="5">
-        <v>450.24</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M30" s="4">
-        <v>26955418.559999999</v>
+        <v>7425385.7999999998</v>
       </c>
       <c r="N30" s="4">
-        <v>26955418.559999999</v>
+        <v>7425385.7999999998</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>173</v>
       </c>
       <c r="P30" s="3" t="s">
         <v>174</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>100</v>
+        <v>77</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>175</v>
       </c>
       <c r="S30" s="3" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="T30" s="4">
         <v>1</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>171</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>7.2165999999999994E-2</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.8114000000000002E-2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>176</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>177</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D31" s="4">
-        <v>69417</v>
+        <v>39656</v>
       </c>
       <c r="E31" s="5">
-        <v>86.02</v>
+        <v>200.09</v>
       </c>
       <c r="F31" s="4">
-        <v>5971250.3399999999</v>
+        <v>7934769.04</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J31" s="5">
-        <v>86.02</v>
+        <v>200.09</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M31" s="4">
-        <v>5971250.3399999999</v>
+        <v>7934769.04</v>
       </c>
       <c r="N31" s="4">
-        <v>5971250.3399999999</v>
+        <v>7934769.04</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>178</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>179</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>180</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>176</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>1.5986E-2</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.9356999999999999E-2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>181</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>182</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D32" s="4">
-        <v>277072</v>
+        <v>259316</v>
       </c>
       <c r="E32" s="5">
-        <v>75.178359</v>
+        <v>75.651756000000006</v>
       </c>
       <c r="F32" s="4">
-        <v>20829821.072289299</v>
+        <v>19617709.415660799</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H32" s="3" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="J32" s="5">
-        <v>2355</v>
+        <v>2410</v>
       </c>
       <c r="K32" s="5">
-        <v>31.325504254473358</v>
+        <v>31.856497945096599</v>
       </c>
       <c r="L32" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="M32" s="4">
-        <v>652504648.61991799</v>
+        <v>624951519.68750203</v>
       </c>
       <c r="N32" s="4">
-        <v>20829821.072289299</v>
+        <v>19617709.415660799</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>181</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>183</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>184</v>
       </c>
       <c r="S32" s="3" t="s">
         <v>185</v>
       </c>
       <c r="T32" s="4">
         <v>1</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>5.5766000000000003E-2</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.7858999999999999E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>186</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>187</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D33" s="4">
-        <v>16682</v>
+        <v>19136</v>
       </c>
       <c r="E33" s="5">
-        <v>194.9</v>
+        <v>211.95</v>
       </c>
       <c r="F33" s="4">
-        <v>3251321.8</v>
+        <v>4055875.2</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J33" s="5">
-        <v>194.9</v>
+        <v>211.95</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M33" s="4">
-        <v>3251321.8</v>
+        <v>4055875.2</v>
       </c>
       <c r="N33" s="4">
-        <v>3251321.8</v>
+        <v>4055875.2</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>188</v>
       </c>
       <c r="P33" s="3" t="s">
         <v>189</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>190</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>186</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>8.7039999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.894E-3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>191</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>192</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D34" s="4">
-        <v>39355</v>
+        <v>42817</v>
       </c>
       <c r="E34" s="5">
-        <v>191.1</v>
+        <v>156.66</v>
       </c>
       <c r="F34" s="4">
-        <v>7520740.5</v>
+        <v>6707711.2199999997</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J34" s="5">
-        <v>191.1</v>
+        <v>156.66</v>
       </c>
       <c r="K34" s="5">
         <v>1</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M34" s="4">
-        <v>7520740.5</v>
+        <v>6707711.2199999997</v>
       </c>
       <c r="N34" s="4">
-        <v>7520740.5</v>
+        <v>6707711.2199999997</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>193</v>
       </c>
       <c r="P34" s="3" t="s">
         <v>194</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="R34" s="3" t="s">
         <v>195</v>
       </c>
       <c r="S34" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
         <v>191</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>2.0133999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.6364E-2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>196</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>197</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D35" s="4">
-        <v>8081</v>
+        <v>9269</v>
       </c>
       <c r="E35" s="5">
-        <v>475.62</v>
+        <v>446.07</v>
       </c>
       <c r="F35" s="4">
-        <v>3843485.22</v>
+        <v>4134622.83</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J35" s="5">
-        <v>475.62</v>
+        <v>446.07</v>
       </c>
       <c r="K35" s="5">
         <v>1</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M35" s="4">
-        <v>3843485.22</v>
+        <v>4134622.83</v>
       </c>
       <c r="N35" s="4">
-        <v>3843485.22</v>
+        <v>4134622.83</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>198</v>
       </c>
       <c r="P35" s="3" t="s">
         <v>199</v>
       </c>
       <c r="Q35" s="3" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="R35" s="3" t="s">
         <v>200</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>196</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>1.0289E-2</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.0085999999999999E-2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>201</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>202</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D36" s="4">
-        <v>33968</v>
+        <v>36950</v>
       </c>
       <c r="E36" s="5">
-        <v>154.75</v>
+        <v>151.5</v>
       </c>
       <c r="F36" s="4">
-        <v>5256548</v>
+        <v>5597925</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="5">
-        <v>154.75</v>
+        <v>151.5</v>
       </c>
       <c r="K36" s="5">
         <v>1</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M36" s="4">
-        <v>5256548</v>
+        <v>5597925</v>
       </c>
       <c r="N36" s="4">
-        <v>5256548</v>
+        <v>5597925</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>203</v>
       </c>
       <c r="P36" s="3" t="s">
         <v>204</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="R36" s="3" t="s">
         <v>205</v>
       </c>
       <c r="S36" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="T36" s="4">
         <v>1</v>
       </c>
       <c r="W36" s="3" t="s">
         <v>201</v>
       </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>1.4073E-2</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.3656E-2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>206</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>207</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D37" s="4">
-        <v>45418</v>
+        <v>45855</v>
       </c>
       <c r="E37" s="5">
-        <v>305.68</v>
+        <v>298.07</v>
       </c>
       <c r="F37" s="4">
-        <v>13883374.24</v>
+        <v>13667999.85</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="5">
-        <v>305.68</v>
+        <v>298.07</v>
       </c>
       <c r="K37" s="5">
         <v>1</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M37" s="4">
-        <v>13883374.24</v>
+        <v>13667999.85</v>
       </c>
       <c r="N37" s="4">
-        <v>13883374.24</v>
+        <v>13667999.85</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>208</v>
       </c>
       <c r="P37" s="3" t="s">
         <v>209</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="R37" s="3" t="s">
         <v>210</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>206</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>3.7169000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.3343999999999999E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>211</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>212</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D38" s="4">
-        <v>23232</v>
+        <v>27782</v>
       </c>
       <c r="E38" s="5">
-        <v>492.51</v>
+        <v>501.36</v>
       </c>
       <c r="F38" s="4">
-        <v>11441992.32</v>
+        <v>13928783.52</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="5">
-        <v>492.51</v>
+        <v>501.36</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M38" s="4">
-        <v>11441992.32</v>
+        <v>13928783.52</v>
       </c>
       <c r="N38" s="4">
-        <v>11441992.32</v>
+        <v>13928783.52</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>213</v>
       </c>
       <c r="P38" s="3" t="s">
         <v>214</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="R38" s="3" t="s">
         <v>215</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>211</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>3.0632E-2</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.3980000000000003E-2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>216</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>217</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D39" s="4">
-        <v>24179</v>
+        <v>26273</v>
       </c>
       <c r="E39" s="5">
-        <v>100.25</v>
+        <v>99.66</v>
       </c>
       <c r="F39" s="4">
-        <v>2423944.75</v>
+        <v>2618367.1800000002</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J39" s="5">
-        <v>100.25</v>
+        <v>99.66</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M39" s="4">
-        <v>2423944.75</v>
+        <v>2618367.1800000002</v>
       </c>
       <c r="N39" s="4">
-        <v>2423944.75</v>
+        <v>2618367.1800000002</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>218</v>
       </c>
       <c r="P39" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="R39" s="3" t="s">
         <v>219</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>216</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>6.489E-3</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:26" x14ac:dyDescent="0.3">
+        <v>6.3870000000000003E-3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>220</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>221</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D40" s="4">
-        <v>168576</v>
+        <v>142987</v>
       </c>
       <c r="E40" s="5">
-        <v>54.85</v>
+        <v>60.4</v>
       </c>
       <c r="F40" s="4">
-        <v>9246393.5999999996</v>
+        <v>8636414.8000000007</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J40" s="5">
-        <v>54.85</v>
+        <v>60.4</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M40" s="4">
-        <v>9246393.5999999996</v>
+        <v>8636414.8000000007</v>
       </c>
       <c r="N40" s="4">
-        <v>9246393.5999999996</v>
+        <v>8636414.8000000007</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>222</v>
       </c>
       <c r="P40" s="3" t="s">
         <v>223</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="R40" s="3" t="s">
         <v>224</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>220</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>2.4754000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.1069000000000001E-2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
         <v>225</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>226</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D41" s="4">
-        <v>65774</v>
+        <v>75447</v>
       </c>
       <c r="E41" s="5">
-        <v>70.400000000000006</v>
+        <v>72.16</v>
       </c>
       <c r="F41" s="4">
-        <v>4630489.5999999996</v>
+        <v>5444255.5199999996</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J41" s="5">
-        <v>70.400000000000006</v>
+        <v>72.16</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M41" s="4">
-        <v>4630489.5999999996</v>
+        <v>5444255.5199999996</v>
       </c>
       <c r="N41" s="4">
-        <v>4630489.5999999996</v>
+        <v>5444255.5199999996</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>227</v>
       </c>
       <c r="P41" s="3" t="s">
         <v>228</v>
       </c>
       <c r="Q41" s="3" t="s">
         <v>229</v>
       </c>
       <c r="R41" s="3" t="s">
         <v>230</v>
       </c>
       <c r="S41" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>225</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>1.2396000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.3280999999999999E-2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
         <v>231</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>232</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D42" s="4">
-        <v>28233</v>
+        <v>28070</v>
       </c>
       <c r="E42" s="5">
-        <v>380.31</v>
+        <v>415.63</v>
       </c>
       <c r="F42" s="4">
-        <v>10737292.23</v>
+        <v>11666734.1</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J42" s="5">
-        <v>380.31</v>
+        <v>415.63</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M42" s="4">
-        <v>10737292.23</v>
+        <v>11666734.1</v>
       </c>
       <c r="N42" s="4">
-        <v>10737292.23</v>
+        <v>11666734.1</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>233</v>
       </c>
       <c r="P42" s="3" t="s">
         <v>234</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="R42" s="3" t="s">
         <v>235</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>231</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>2.8746000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.8461E-2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
         <v>236</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>237</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D43" s="4">
-        <v>30418</v>
+        <v>33780</v>
       </c>
       <c r="E43" s="5">
-        <v>326.36</v>
+        <v>343.09</v>
       </c>
       <c r="F43" s="4">
-        <v>9927218.4800000004</v>
+        <v>11589580.199999999</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="5">
-        <v>326.36</v>
+        <v>343.09</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M43" s="4">
-        <v>9927218.4800000004</v>
+        <v>11589580.199999999</v>
       </c>
       <c r="N43" s="4">
-        <v>9927218.4800000004</v>
+        <v>11589580.199999999</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>238</v>
       </c>
       <c r="P43" s="3" t="s">
         <v>239</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="R43" s="3" t="s">
         <v>240</v>
       </c>
       <c r="S43" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
         <v>236</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>2.6577E-2</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.8273E-2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
         <v>241</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>242</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D44" s="4">
-        <v>1337</v>
+        <v>1534</v>
       </c>
       <c r="E44" s="5">
-        <v>2049.1669889999998</v>
+        <v>1881.9383130000001</v>
       </c>
       <c r="F44" s="4">
-        <v>2739736.2781750201</v>
+        <v>2886893.3920704802</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J44" s="5">
-        <v>2822.83</v>
+        <v>2670</v>
       </c>
       <c r="K44" s="5">
-        <v>1.3775500069249438</v>
+        <v>1.418750010019922</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M44" s="4">
-        <v>3774123.7289720001</v>
+        <v>4095780.028926</v>
       </c>
       <c r="N44" s="4">
-        <v>2739736.2781750201</v>
+        <v>2886893.3920704802</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>241</v>
       </c>
       <c r="P44" s="3" t="s">
         <v>243</v>
       </c>
       <c r="Q44" s="3" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="R44" s="3" t="s">
         <v>244</v>
       </c>
       <c r="S44" s="3" t="s">
         <v>245</v>
       </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="W44" s="3" t="s">
         <v>246</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>7.3340000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:26" x14ac:dyDescent="0.3">
+        <v>7.0419999999999996E-3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>247</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>248</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D45" s="4">
-        <v>72716</v>
+        <v>83285</v>
       </c>
       <c r="E45" s="5">
-        <v>34.682754000000003</v>
+        <v>33.751967999999998</v>
       </c>
       <c r="F45" s="4">
-        <v>2521991.1035059998</v>
+        <v>2811032.6132375002</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J45" s="5">
-        <v>25.73</v>
+        <v>25.43</v>
       </c>
       <c r="K45" s="5">
-        <v>0.74186727994361801</v>
+        <v>0.75343755886230923</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M45" s="4">
-        <v>1870982.68</v>
+        <v>2117937.5499999998</v>
       </c>
       <c r="N45" s="4">
-        <v>2521991.1035059998</v>
+        <v>2811032.6132375002</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>247</v>
       </c>
       <c r="P45" s="3" t="s">
         <v>249</v>
       </c>
       <c r="Q45" s="3" t="s">
         <v>229</v>
       </c>
       <c r="R45" s="3" t="s">
         <v>250</v>
       </c>
       <c r="S45" s="3" t="s">
         <v>251</v>
       </c>
       <c r="T45" s="4">
         <v>1</v>
       </c>
       <c r="W45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>6.7510000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:26" x14ac:dyDescent="0.3">
+        <v>6.8570000000000002E-3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>252</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>253</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D46" s="4">
-        <v>42741</v>
+        <v>49024</v>
       </c>
       <c r="E46" s="5">
-        <v>63.878843000000003</v>
+        <v>58.399763999999998</v>
       </c>
       <c r="F46" s="4">
-        <v>2730245.6286630002</v>
+        <v>2862990.030336</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>254</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J46" s="5">
-        <v>54.74</v>
+        <v>51.08</v>
       </c>
       <c r="K46" s="5">
-        <v>0.85693474441921247</v>
+        <v>0.87466106883582606</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>255</v>
       </c>
       <c r="M46" s="4">
-        <v>2339642.34</v>
+        <v>2504145.9199999999</v>
       </c>
       <c r="N46" s="4">
-        <v>2730245.6286630002</v>
+        <v>2862990.030336</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>252</v>
       </c>
       <c r="P46" s="3" t="s">
         <v>256</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="R46" s="3" t="s">
         <v>257</v>
       </c>
       <c r="S46" s="3" t="s">
         <v>258</v>
       </c>
       <c r="T46" s="4">
         <v>1</v>
       </c>
       <c r="W46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
-        <v>7.3090000000000004E-3</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:26" x14ac:dyDescent="0.3">
+        <v>6.9839999999999998E-3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>259</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>260</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D47" s="4">
-        <v>33858</v>
+        <v>36837</v>
       </c>
       <c r="E47" s="5">
-        <v>187.07</v>
+        <v>124.44</v>
       </c>
       <c r="F47" s="4">
-        <v>6333816.0599999996</v>
+        <v>4583996.28</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J47" s="5">
-        <v>187.07</v>
+        <v>124.44</v>
       </c>
       <c r="K47" s="5">
         <v>1</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M47" s="4">
-        <v>6333816.0599999996</v>
+        <v>4583996.28</v>
       </c>
       <c r="N47" s="4">
-        <v>6333816.0599999996</v>
+        <v>4583996.28</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>259</v>
       </c>
       <c r="P47" s="3" t="s">
         <v>261</v>
       </c>
       <c r="Q47" s="3" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="R47" s="3" t="s">
         <v>262</v>
       </c>
       <c r="S47" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="T47" s="4">
         <v>1</v>
       </c>
       <c r="W47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>1.6957E-2</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.1183E-2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
         <v>263</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>264</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D48" s="4">
         <v>12862</v>
       </c>
       <c r="E48" s="5">
-        <v>121.012715</v>
+        <v>116.15928</v>
       </c>
       <c r="F48" s="4">
-        <v>1556465.54033</v>
+        <v>1494040.6593599999</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J48" s="5">
-        <v>103.7</v>
+        <v>101.6</v>
       </c>
       <c r="K48" s="5">
-        <v>0.85693474441921247</v>
+        <v>0.87466106883582606</v>
       </c>
       <c r="L48" s="3" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="M48" s="4">
-        <v>1333789.3999999999</v>
+        <v>1306779.2</v>
       </c>
       <c r="N48" s="4">
-        <v>1556465.54033</v>
+        <v>1494040.6593599999</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>263</v>
       </c>
       <c r="P48" s="3" t="s">
         <v>265</v>
       </c>
       <c r="Q48" s="3" t="s">
         <v>229</v>
       </c>
       <c r="R48" s="3" t="s">
         <v>266</v>
       </c>
       <c r="S48" s="3" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="T48" s="4">
         <v>1</v>
       </c>
       <c r="W48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="6">
-        <v>4.1669999999999997E-3</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.6440000000000001E-3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
         <v>267</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>268</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D49" s="4">
-        <v>222156</v>
+        <v>241680</v>
       </c>
       <c r="E49" s="5">
-        <v>32.17</v>
+        <v>32.299999999999997</v>
       </c>
       <c r="F49" s="4">
-        <v>7146758.5199999996</v>
+        <v>7806264</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J49" s="5">
-        <v>32.17</v>
+        <v>32.299999999999997</v>
       </c>
       <c r="K49" s="5">
         <v>1</v>
       </c>
       <c r="L49" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M49" s="4">
-        <v>7146758.5199999996</v>
+        <v>7806264</v>
       </c>
       <c r="N49" s="4">
-        <v>7146758.5199999996</v>
+        <v>7806264</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>267</v>
       </c>
       <c r="P49" s="3" t="s">
         <v>269</v>
       </c>
       <c r="Q49" s="3" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="R49" s="3" t="s">
         <v>270</v>
       </c>
       <c r="S49" s="3" t="s">
         <v>251</v>
       </c>
       <c r="T49" s="4">
         <v>1</v>
       </c>
       <c r="W49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X49" s="4">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
       <c r="Z49" s="6">
-        <v>1.9133000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.9043999999999998E-2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
         <v>271</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>272</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D50" s="4">
-        <v>121788</v>
+        <v>137729</v>
       </c>
       <c r="E50" s="5">
-        <v>21.944495</v>
+        <v>20.367889999999999</v>
       </c>
       <c r="F50" s="4">
-        <v>2672576.1266129999</v>
+        <v>2805249.0529454998</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>273</v>
       </c>
       <c r="I50" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J50" s="5">
-        <v>18.805</v>
+        <v>17.815000000000001</v>
       </c>
       <c r="K50" s="5">
-        <v>0.85693474441921247</v>
+        <v>0.87466106883582606</v>
       </c>
       <c r="L50" s="3" t="s">
         <v>274</v>
       </c>
       <c r="M50" s="4">
-        <v>2290223.34</v>
+        <v>2453642.1349999998</v>
       </c>
       <c r="N50" s="4">
-        <v>2672576.1266129999</v>
+        <v>2805249.0529454998</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>271</v>
       </c>
       <c r="P50" s="3" t="s">
         <v>275</v>
       </c>
       <c r="Q50" s="3" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="R50" s="3" t="s">
         <v>276</v>
       </c>
       <c r="S50" s="3" t="s">
         <v>277</v>
       </c>
       <c r="T50" s="4">
         <v>1</v>
       </c>
       <c r="W50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X50" s="4">
         <v>0</v>
       </c>
       <c r="Y50" s="4">
         <v>0</v>
       </c>
       <c r="Z50" s="6">
-        <v>7.1549999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:26" x14ac:dyDescent="0.3">
+        <v>6.8430000000000001E-3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
         <v>278</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>279</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D51" s="4">
-        <v>1310260</v>
+        <v>1346996</v>
       </c>
       <c r="E51" s="5">
-        <v>4.5385479999999996</v>
+        <v>4.6148480000000003</v>
       </c>
       <c r="F51" s="4">
-        <v>5946677.4438890005</v>
+        <v>6216182.1333569996</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J51" s="5">
-        <v>3.367</v>
+        <v>3.4769999999999999</v>
       </c>
       <c r="K51" s="5">
-        <v>0.74186727994361801</v>
+        <v>0.75343755886230923</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M51" s="4">
-        <v>4411645.42</v>
+        <v>4683505.0920000002</v>
       </c>
       <c r="N51" s="4">
-        <v>5946677.4438890005</v>
+        <v>6216182.1333569996</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>278</v>
       </c>
       <c r="P51" s="3" t="s">
         <v>280</v>
       </c>
       <c r="Q51" s="3" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="R51" s="3" t="s">
         <v>281</v>
       </c>
       <c r="S51" s="3" t="s">
         <v>251</v>
       </c>
       <c r="T51" s="4">
         <v>1</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X51" s="4">
         <v>0</v>
       </c>
       <c r="Y51" s="4">
         <v>0</v>
       </c>
       <c r="Z51" s="6">
-        <v>1.592E-2</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.5164E-2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
         <v>282</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>283</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D52" s="4">
-        <v>179819</v>
+        <v>193162</v>
       </c>
       <c r="E52" s="5">
-        <v>56.688037000000001</v>
+        <v>60.091244000000003</v>
       </c>
       <c r="F52" s="4">
-        <v>10193586.170257701</v>
+        <v>11607344.8252375</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J52" s="5">
-        <v>42.055</v>
+        <v>45.274999999999999</v>
       </c>
       <c r="K52" s="5">
-        <v>0.74186727994361801</v>
+        <v>0.75343755886230923</v>
       </c>
       <c r="L52" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M52" s="4">
-        <v>7562288.0449999999</v>
+        <v>8745409.5500000007</v>
       </c>
       <c r="N52" s="4">
-        <v>10193586.170257701</v>
+        <v>11607344.8252375</v>
       </c>
       <c r="O52" s="3" t="s">
         <v>282</v>
       </c>
       <c r="P52" s="3" t="s">
         <v>284</v>
       </c>
       <c r="Q52" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="R52" s="3" t="s">
         <v>285</v>
       </c>
       <c r="S52" s="3" t="s">
         <v>251</v>
       </c>
       <c r="T52" s="4">
         <v>1</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
         <v>0</v>
       </c>
       <c r="Y52" s="4">
         <v>0</v>
       </c>
       <c r="Z52" s="6">
-        <v>2.7289999999999998E-2</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.8316999999999998E-2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
         <v>286</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>287</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>288</v>
       </c>
       <c r="D53" s="4">
-        <v>1000000</v>
+        <v>5200000</v>
       </c>
       <c r="E53" s="5">
-        <v>100.015934</v>
+        <v>99.994313000000005</v>
       </c>
       <c r="F53" s="4">
-        <v>1003272.07843419</v>
+        <v>5233408.4922474297</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>289</v>
       </c>
       <c r="H53" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J53" s="5">
-        <v>100.015934</v>
+        <v>99.994313000000005</v>
       </c>
       <c r="K53" s="5">
         <v>1</v>
       </c>
       <c r="L53" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M53" s="4">
-        <v>1003272.078434</v>
+        <v>5233408.4922470003</v>
       </c>
       <c r="N53" s="4">
-        <v>1003272.07843419</v>
+        <v>5233408.4922474297</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>290</v>
       </c>
       <c r="P53" s="3" t="s">
         <v>291</v>
       </c>
       <c r="Q53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R53" s="3" t="s">
         <v>286</v>
       </c>
       <c r="S53" s="3" t="s">
         <v>292</v>
       </c>
       <c r="T53" s="4">
         <v>0.01</v>
       </c>
       <c r="U53" s="2">
-        <v>46783</v>
+        <v>46873</v>
       </c>
       <c r="V53" s="4">
-        <v>3.7626167370000001</v>
+        <v>3.8735991689999998</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>293</v>
       </c>
       <c r="X53" s="4">
-        <v>3112.7384341900001</v>
+        <v>33704.216247429998</v>
       </c>
       <c r="Y53" s="4">
-        <v>3112.7384339999999</v>
+        <v>33704.216246999997</v>
       </c>
       <c r="Z53" s="6">
-        <v>2.6849999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.2767000000000001E-2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
         <v>294</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>295</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="D54" s="4">
-        <v>4000000</v>
+        <v>-227364.06</v>
       </c>
       <c r="E54" s="5">
-        <v>100.02308499999999</v>
+        <v>1</v>
       </c>
       <c r="F54" s="4">
-        <v>4013389.0072683301</v>
+        <v>-227364.06</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J54" s="5">
-        <v>100.02308499999999</v>
+        <v>1</v>
       </c>
       <c r="K54" s="5">
         <v>1</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M54" s="4">
-        <v>4013389.0072679999</v>
+        <v>-227364.06</v>
       </c>
       <c r="N54" s="4">
-        <v>4013389.0072683301</v>
+        <v>-227364.06</v>
       </c>
       <c r="O54" s="3" t="s">
-        <v>296</v>
+        <v>34</v>
       </c>
       <c r="P54" s="3" t="s">
-        <v>291</v>
+        <v>34</v>
       </c>
       <c r="Q54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R54" s="3" t="s">
-        <v>294</v>
+        <v>34</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>292</v>
+        <v>35</v>
       </c>
       <c r="T54" s="4">
-        <v>0.01</v>
-[...5 lines deleted...]
-        <v>3.7666167370000001</v>
+        <v>1</v>
       </c>
       <c r="W54" s="3" t="s">
-        <v>297</v>
+        <v>34</v>
       </c>
       <c r="X54" s="4">
-        <v>12465.607268330001</v>
+        <v>0</v>
       </c>
       <c r="Y54" s="4">
-        <v>12465.607268</v>
+        <v>0</v>
       </c>
       <c r="Z54" s="6">
-        <v>1.0744E-2</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-5.5400000000000002E-4</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
         <v>298</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>299</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>300</v>
       </c>
       <c r="D55" s="4">
-        <v>-232641.93</v>
+        <v>2067193.82</v>
       </c>
       <c r="E55" s="5">
         <v>1</v>
       </c>
       <c r="F55" s="4">
-        <v>-232641.93</v>
+        <v>2067193.8200000101</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>301</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J55" s="5">
         <v>1</v>
       </c>
       <c r="K55" s="5">
         <v>1</v>
       </c>
       <c r="L55" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M55" s="4">
-        <v>-232641.93</v>
+        <v>2067193.82</v>
       </c>
       <c r="N55" s="4">
-        <v>-232641.93</v>
+        <v>2067193.8200000101</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q55" s="3" t="s">
-        <v>34</v>
+        <v>159</v>
       </c>
       <c r="R55" s="3" t="s">
-        <v>34</v>
+        <v>298</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>35</v>
+        <v>292</v>
       </c>
       <c r="T55" s="4">
         <v>1</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X55" s="4">
         <v>0</v>
       </c>
       <c r="Y55" s="4">
         <v>0</v>
       </c>
       <c r="Z55" s="6">
-        <v>-6.2200000000000005E-4</v>
-[...3 lines deleted...]
-      <c r="A56" s="3" t="s">
+        <v>5.0429999999999997E-3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A57" s="3" t="s">
         <v>302</v>
       </c>
-      <c r="B56" s="3" t="s">
+    </row>
+    <row r="58" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A58" s="3" t="s">
         <v>303</v>
       </c>
-      <c r="C56" s="3" t="s">
+    </row>
+    <row r="59" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A59" s="3" t="s">
         <v>304</v>
       </c>
-      <c r="D56" s="4">
-[...8 lines deleted...]
-      <c r="G56" s="3" t="s">
+    </row>
+    <row r="60" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A60" s="3" t="s">
         <v>305</v>
       </c>
-      <c r="H56" s="3" t="s">
-[...52 lines deleted...]
-      <c r="A58" s="3" t="s">
+    </row>
+    <row r="61" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A61" s="3" t="s">
         <v>306</v>
       </c>
     </row>
-    <row r="59" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A59" s="3" t="s">
+    <row r="62" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A62" s="3" t="s">
         <v>307</v>
-      </c>
-[...18 lines deleted...]
-        <v>311</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{ce0b8393-e000-47a8-a4cc-e08ec89756a7}" enabled="1" method="Standard" siteId="{337b9f7b-9e69-4689-9b0d-3417bd3d8566}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>May</vt:lpstr>
+      <vt:lpstr>June</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO, LLC</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Mat Raftree</dc:creator>
+  <dc:creator>Odayne Smith</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>