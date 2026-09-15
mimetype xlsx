--- v4 (2026-08-06)
+++ v5 (2026-09-15)
@@ -1,86 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_06\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_07\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E8E33F10-628F-4AC0-9BB9-6D1F42EB5A2E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F1387716-4052-4FEC-8F71-E7FF0BB45412}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{279CA3A5-C474-47C0-9E1D-7A02DFFCC8C3}"/>
+    <workbookView xWindow="780" yWindow="780" windowWidth="11520" windowHeight="8325" xr2:uid="{9C7AC69E-46DD-45D2-BCF6-C1A6466E0CAA}"/>
   </bookViews>
   <sheets>
-    <sheet name="June" sheetId="1" r:id="rId1"/>
+    <sheet name="July" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-      <xlwcv:version setVersion="2"/>
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="709" uniqueCount="308">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="709" uniqueCount="309">
   <si>
     <t>GMO Quality Select Investment Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -164,347 +163,335 @@
   <si>
     <t/>
   </si>
   <si>
     <t>CASH</t>
   </si>
   <si>
     <t>CADTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (CAD)</t>
   </si>
   <si>
     <t>Trade Date Cash</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
-    <t>EURTCash</t>
-[...5 lines deleted...]
-    <t>European Union</t>
+    <t>GBPTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (GBP)</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>GB</t>
+  </si>
+  <si>
+    <t>HKDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (HKD)</t>
+  </si>
+  <si>
+    <t>Hong Kong</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>TWDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (TWD)</t>
+  </si>
+  <si>
+    <t>Taiwan</t>
+  </si>
+  <si>
+    <t>TWD</t>
+  </si>
+  <si>
+    <t>TW</t>
+  </si>
+  <si>
+    <t>USDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (USD)</t>
+  </si>
+  <si>
+    <t>002824100</t>
+  </si>
+  <si>
+    <t>Abbott Laboratories</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>Common Stock</t>
+  </si>
+  <si>
+    <t>2002305</t>
+  </si>
+  <si>
+    <t>ABT</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>US0028241000</t>
+  </si>
+  <si>
+    <t>XNYS</t>
+  </si>
+  <si>
+    <t>02079K305</t>
+  </si>
+  <si>
+    <t>Alphabet Inc-Cl A</t>
+  </si>
+  <si>
+    <t>BYVY8G0</t>
+  </si>
+  <si>
+    <t>GOOGL</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>US02079K3059</t>
+  </si>
+  <si>
+    <t>XNGS</t>
+  </si>
+  <si>
+    <t>023135106</t>
+  </si>
+  <si>
+    <t>Amazon.com Inc</t>
+  </si>
+  <si>
+    <t>2000019</t>
+  </si>
+  <si>
+    <t>AMZN</t>
+  </si>
+  <si>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>US0231351067</t>
+  </si>
+  <si>
+    <t>036752103</t>
+  </si>
+  <si>
+    <t>Elevance Health Inc</t>
+  </si>
+  <si>
+    <t>BSPHGL4</t>
+  </si>
+  <si>
+    <t>ELV</t>
+  </si>
+  <si>
+    <t>US0367521038</t>
+  </si>
+  <si>
+    <t>037833100</t>
+  </si>
+  <si>
+    <t>Apple Inc</t>
+  </si>
+  <si>
+    <t>2046251</t>
+  </si>
+  <si>
+    <t>AAPL</t>
+  </si>
+  <si>
+    <t>Information Technology</t>
+  </si>
+  <si>
+    <t>US0378331005</t>
+  </si>
+  <si>
+    <t>11135F101</t>
+  </si>
+  <si>
+    <t>Broadcom Inc</t>
+  </si>
+  <si>
+    <t>BDZ78H9</t>
+  </si>
+  <si>
+    <t>AVGO</t>
+  </si>
+  <si>
+    <t>US11135F1012</t>
+  </si>
+  <si>
+    <t>125523100</t>
+  </si>
+  <si>
+    <t>The Cigna Group</t>
+  </si>
+  <si>
+    <t>BHJ0775</t>
+  </si>
+  <si>
+    <t>CI</t>
+  </si>
+  <si>
+    <t>US1255231003</t>
+  </si>
+  <si>
+    <t>191216100</t>
+  </si>
+  <si>
+    <t>Coca-Cola Co/The</t>
+  </si>
+  <si>
+    <t>2206657</t>
+  </si>
+  <si>
+    <t>KO</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>US1912161007</t>
+  </si>
+  <si>
+    <t>30303M102</t>
+  </si>
+  <si>
+    <t>Meta Platforms Inc-Class A</t>
+  </si>
+  <si>
+    <t>B7TL820</t>
+  </si>
+  <si>
+    <t>META</t>
+  </si>
+  <si>
+    <t>US30303M1027</t>
+  </si>
+  <si>
+    <t>43300A203</t>
+  </si>
+  <si>
+    <t>Hilton Worldwide Holdings In</t>
+  </si>
+  <si>
+    <t>BYVMW06</t>
+  </si>
+  <si>
+    <t>HLT</t>
+  </si>
+  <si>
+    <t>US43300A2033</t>
+  </si>
+  <si>
+    <t>46120E602</t>
+  </si>
+  <si>
+    <t>Intuitive Surgical Inc</t>
+  </si>
+  <si>
+    <t>2871301</t>
+  </si>
+  <si>
+    <t>ISRG</t>
+  </si>
+  <si>
+    <t>US46120E6023</t>
+  </si>
+  <si>
+    <t>478160104</t>
+  </si>
+  <si>
+    <t>Johnson &amp; Johnson</t>
+  </si>
+  <si>
+    <t>2475833</t>
+  </si>
+  <si>
+    <t>JNJ</t>
+  </si>
+  <si>
+    <t>US4781601046</t>
+  </si>
+  <si>
+    <t>482480100</t>
+  </si>
+  <si>
+    <t>Kla Corp</t>
+  </si>
+  <si>
+    <t>2480138</t>
+  </si>
+  <si>
+    <t>KLAC</t>
+  </si>
+  <si>
+    <t>US4824801009</t>
+  </si>
+  <si>
+    <t>4846288</t>
+  </si>
+  <si>
+    <t>Sap Se</t>
+  </si>
+  <si>
+    <t>Germany</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
-    <t>EU</t>
-[...283 lines deleted...]
-  <si>
     <t>DE</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>XETR</t>
   </si>
   <si>
     <t>512807306</t>
   </si>
   <si>
     <t>Lam Research Corp</t>
   </si>
   <si>
     <t>BSML4N7</t>
   </si>
   <si>
     <t>LRCX</t>
   </si>
   <si>
     <t>US5128073062</t>
@@ -624,50 +611,65 @@
     <t>Quest Diagnostics Inc</t>
   </si>
   <si>
     <t>2702791</t>
   </si>
   <si>
     <t>DGX</t>
   </si>
   <si>
     <t>US74834L1008</t>
   </si>
   <si>
     <t>79466L302</t>
   </si>
   <si>
     <t>Salesforce Inc</t>
   </si>
   <si>
     <t>2310525</t>
   </si>
   <si>
     <t>CRM</t>
   </si>
   <si>
     <t>US79466L3024</t>
+  </si>
+  <si>
+    <t>863667101</t>
+  </si>
+  <si>
+    <t>Stryker Corp</t>
+  </si>
+  <si>
+    <t>2853688</t>
+  </si>
+  <si>
+    <t>SYK</t>
+  </si>
+  <si>
+    <t>US8636671013</t>
   </si>
   <si>
     <t>871607107</t>
   </si>
   <si>
     <t>Synopsys Inc</t>
   </si>
   <si>
     <t>2867719</t>
   </si>
   <si>
     <t>SNPS</t>
   </si>
   <si>
     <t>US8716071076</t>
   </si>
   <si>
     <t>872540109</t>
   </si>
   <si>
     <t>Tjx Companies Inc</t>
   </si>
   <si>
     <t>2989301</t>
   </si>
@@ -1355,92 +1357,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7DAB02D6-AD92-40FA-B8A4-8DD4C39CC8D8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B243A55B-F511-460D-B850-60A16CF8D5AD}">
   <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46203</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -1490,3945 +1492,3939 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>33791.397972999999</v>
+        <v>44380.467972999999</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>33791.397973370003</v>
+        <v>44380.467973370003</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>33791.397972999999</v>
+        <v>44380.467972999999</v>
       </c>
       <c r="N4" s="4">
-        <v>33791.397973370003</v>
+        <v>44380.467973370003</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>8.2000000000000001E-5</v>
+        <v>1.06E-4</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
         <v>3024.81</v>
       </c>
       <c r="E5" s="5">
-        <v>0.70484599999999997</v>
+        <v>0.712835</v>
       </c>
       <c r="F5" s="4">
-        <v>2132.0246695999999</v>
+        <v>2156.1891863000001</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
-        <v>1.418750010019922</v>
+        <v>1.4028499935728427</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4">
-        <v>3024.8100209999998</v>
+        <v>3024.8099860000002</v>
       </c>
       <c r="N5" s="4">
-        <v>2132.0246695999999</v>
+        <v>2156.1891863000001</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
         <v>5.0000000000000004E-6</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>2500000</v>
+        <v>45919.199999999997</v>
       </c>
       <c r="E6" s="5">
-        <v>1.1433</v>
+        <v>1.34575</v>
       </c>
       <c r="F6" s="4">
-        <v>2858250</v>
+        <v>61795.763400000003</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.74308006687720607</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4">
-        <v>2500000</v>
+        <v>45919.199999999997</v>
       </c>
       <c r="N6" s="4">
-        <v>2858250</v>
+        <v>61795.763400000003</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>6.9719999999999999E-3</v>
+        <v>1.4799999999999999E-4</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>102262.45</v>
+        <v>1.66</v>
       </c>
       <c r="E7" s="5">
-        <v>1.32725</v>
+        <v>0.127525</v>
       </c>
       <c r="F7" s="4">
-        <v>135727.8367625</v>
+        <v>0.21169149000000001</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>0.75343755886230923</v>
+        <v>7.8416003012429165</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4">
-        <v>102262.45</v>
+        <v>1.66</v>
       </c>
       <c r="N7" s="4">
-        <v>135727.8367625</v>
+        <v>0.21169149000000001</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>3.3100000000000002E-4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
-        <v>1.66</v>
+        <v>1135346</v>
       </c>
       <c r="E8" s="5">
-        <v>0.12751799999999999</v>
+        <v>3.0942000000000001E-2</v>
       </c>
       <c r="F8" s="4">
-        <v>0.21167933999999999</v>
+        <v>35129.366626440002</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>7.8420498239930332</v>
+        <v>32.319001472130516</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4">
-        <v>1.659999</v>
+        <v>1135346.0517140001</v>
       </c>
       <c r="N8" s="4">
-        <v>0.21167933999999999</v>
+        <v>35129.366626440002</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>0</v>
+        <v>8.3999999999999995E-5</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
-        <v>1135351.55</v>
+        <v>171197.08</v>
       </c>
       <c r="E9" s="5">
-        <v>3.1391000000000002E-2</v>
+        <v>1</v>
       </c>
       <c r="F9" s="4">
-        <v>35639.557076259996</v>
+        <v>171197.08</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="3" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>31.856497945096599</v>
+        <v>1</v>
       </c>
       <c r="L9" s="3" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="M9" s="4">
-        <v>1135351.476764</v>
+        <v>171197.08</v>
       </c>
       <c r="N9" s="4">
-        <v>35639.557076259996</v>
+        <v>171197.08</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>8.6000000000000003E-5</v>
+        <v>4.1199999999999999E-4</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D10" s="4">
+        <v>88071</v>
+      </c>
+      <c r="E10" s="5">
+        <v>105.7</v>
+      </c>
+      <c r="F10" s="4">
+        <v>9309104.6999999993</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>62</v>
-      </c>
-[...16 lines deleted...]
-        <v>38</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="5">
-        <v>1</v>
+        <v>105.7</v>
       </c>
       <c r="K10" s="5">
         <v>1</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M10" s="4">
-        <v>196247.04000000001</v>
+        <v>9309104.6999999993</v>
       </c>
       <c r="N10" s="4">
-        <v>196247.04000000001</v>
+        <v>9309104.6999999993</v>
       </c>
       <c r="O10" s="3" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="P10" s="3" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="Q10" s="3" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="R10" s="3" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="S10" s="3" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>4.7800000000000002E-4</v>
+        <v>2.2428E-2</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D11" s="4">
-        <v>88071</v>
+        <v>60887</v>
       </c>
       <c r="E11" s="5">
-        <v>90.74</v>
+        <v>356.13</v>
       </c>
       <c r="F11" s="4">
-        <v>7991562.54</v>
+        <v>21683687.309999999</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="5">
-        <v>90.74</v>
+        <v>356.13</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4">
-        <v>7991562.54</v>
+        <v>21683687.309999999</v>
       </c>
       <c r="N11" s="4">
-        <v>7991562.54</v>
+        <v>21683687.309999999</v>
       </c>
       <c r="O11" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="P11" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q11" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="R11" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="S11" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="T11" s="4">
+        <v>1</v>
+      </c>
+      <c r="W11" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="P11" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>1.9495999999999999E-2</v>
+        <v>5.2241000000000003E-2</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D12" s="4">
-        <v>60887</v>
+        <v>59495</v>
       </c>
       <c r="E12" s="5">
-        <v>357.37</v>
+        <v>271.58</v>
       </c>
       <c r="F12" s="4">
-        <v>21759187.190000001</v>
+        <v>16157652.1</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="5">
-        <v>357.37</v>
+        <v>271.58</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>21759187.190000001</v>
+        <v>16157652.1</v>
       </c>
       <c r="N12" s="4">
-        <v>21759187.190000001</v>
+        <v>16157652.1</v>
       </c>
       <c r="O12" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="P12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q12" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="R12" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="S12" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="T12" s="4">
+        <v>1</v>
+      </c>
+      <c r="W12" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="P12" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>5.3082999999999998E-2</v>
+        <v>3.8927000000000003E-2</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D13" s="4">
-        <v>59495</v>
+        <v>15984</v>
       </c>
       <c r="E13" s="5">
-        <v>238.34</v>
+        <v>375.84</v>
       </c>
       <c r="F13" s="4">
-        <v>14180038.300000001</v>
+        <v>6007426.5599999996</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="5">
-        <v>238.34</v>
+        <v>375.84</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>14180038.300000001</v>
+        <v>6007426.5599999996</v>
       </c>
       <c r="N13" s="4">
-        <v>14180038.300000001</v>
+        <v>6007426.5599999996</v>
       </c>
       <c r="O13" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P13" s="3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="Q13" s="3" t="s">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>85</v>
       </c>
       <c r="S13" s="3" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>3.4592999999999999E-2</v>
+        <v>1.4473E-2</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>87</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D14" s="4">
-        <v>16270</v>
+        <v>62636</v>
       </c>
       <c r="E14" s="5">
-        <v>386.73</v>
+        <v>308.91000000000003</v>
       </c>
       <c r="F14" s="4">
-        <v>6292097.0999999996</v>
+        <v>19348886.760000002</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="5">
-        <v>386.73</v>
+        <v>308.91000000000003</v>
       </c>
       <c r="K14" s="5">
         <v>1</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M14" s="4">
-        <v>6292097.0999999996</v>
+        <v>19348886.760000002</v>
       </c>
       <c r="N14" s="4">
-        <v>6292097.0999999996</v>
+        <v>19348886.760000002</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>89</v>
       </c>
       <c r="Q14" s="3" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="R14" s="3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S14" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>86</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>1.5350000000000001E-2</v>
+        <v>4.6615999999999998E-2</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D15" s="4">
-        <v>63904</v>
+        <v>31469</v>
       </c>
       <c r="E15" s="5">
-        <v>289.36</v>
+        <v>389.28</v>
       </c>
       <c r="F15" s="4">
-        <v>18491261.440000001</v>
+        <v>12250252.32</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="5">
-        <v>289.36</v>
+        <v>389.28</v>
       </c>
       <c r="K15" s="5">
         <v>1</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="4">
-        <v>18491261.440000001</v>
+        <v>12250252.32</v>
       </c>
       <c r="N15" s="4">
-        <v>18491261.440000001</v>
+        <v>12250252.32</v>
       </c>
       <c r="O15" s="3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="P15" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Q15" s="3" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>96</v>
       </c>
       <c r="S15" s="3" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>4.5110999999999998E-2</v>
+        <v>2.9513999999999999E-2</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D16" s="4">
-        <v>31469</v>
+        <v>24171</v>
       </c>
       <c r="E16" s="5">
-        <v>377.75</v>
+        <v>279.05</v>
       </c>
       <c r="F16" s="4">
-        <v>11887414.75</v>
+        <v>6744917.5499999998</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="5">
-        <v>377.75</v>
+        <v>279.05</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M16" s="4">
-        <v>11887414.75</v>
+        <v>6744917.5499999998</v>
       </c>
       <c r="N16" s="4">
-        <v>11887414.75</v>
+        <v>6744917.5499999998</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>100</v>
       </c>
       <c r="Q16" s="3" t="s">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>101</v>
       </c>
       <c r="S16" s="3" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>97</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>2.9000000000000001E-2</v>
+        <v>1.6250000000000001E-2</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>103</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D17" s="4">
-        <v>24410</v>
+        <v>136898</v>
       </c>
       <c r="E17" s="5">
-        <v>275.68</v>
+        <v>87.59</v>
       </c>
       <c r="F17" s="4">
-        <v>6729348.7999999998</v>
+        <v>11990895.82</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="5">
-        <v>275.68</v>
+        <v>87.59</v>
       </c>
       <c r="K17" s="5">
         <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M17" s="4">
-        <v>6729348.7999999998</v>
+        <v>11990895.82</v>
       </c>
       <c r="N17" s="4">
-        <v>6729348.7999999998</v>
+        <v>11990895.82</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>104</v>
       </c>
       <c r="P17" s="3" t="s">
         <v>105</v>
       </c>
       <c r="Q17" s="3" t="s">
-        <v>70</v>
+        <v>106</v>
       </c>
       <c r="R17" s="3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="S17" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>102</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>1.6416E-2</v>
+        <v>2.8889000000000001E-2</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D18" s="4">
-        <v>136898</v>
+        <v>29070</v>
       </c>
       <c r="E18" s="5">
-        <v>81.27</v>
+        <v>556.71</v>
       </c>
       <c r="F18" s="4">
-        <v>11125700.460000001</v>
+        <v>16183559.699999999</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="5">
-        <v>81.27</v>
+        <v>556.71</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M18" s="4">
-        <v>11125700.460000001</v>
+        <v>16183559.699999999</v>
       </c>
       <c r="N18" s="4">
-        <v>11125700.460000001</v>
+        <v>16183559.699999999</v>
       </c>
       <c r="O18" s="3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="P18" s="3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="Q18" s="3" t="s">
-        <v>111</v>
+        <v>72</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>112</v>
       </c>
       <c r="S18" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>2.7141999999999999E-2</v>
+        <v>3.8989999999999997E-2</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D19" s="4">
-        <v>29070</v>
+        <v>10556</v>
       </c>
       <c r="E19" s="5">
-        <v>563.29</v>
+        <v>320.49</v>
       </c>
       <c r="F19" s="4">
-        <v>16374840.300000001</v>
+        <v>3383092.44</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>563.29</v>
+        <v>320.49</v>
       </c>
       <c r="K19" s="5">
         <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M19" s="4">
-        <v>16374840.300000001</v>
+        <v>3383092.44</v>
       </c>
       <c r="N19" s="4">
-        <v>16374840.300000001</v>
+        <v>3383092.44</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>115</v>
       </c>
       <c r="P19" s="3" t="s">
         <v>116</v>
       </c>
       <c r="Q19" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>117</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>113</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>3.9947000000000003E-2</v>
+        <v>8.1499999999999993E-3</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D20" s="4">
-        <v>12204</v>
+        <v>12519</v>
       </c>
       <c r="E20" s="5">
-        <v>330.46</v>
+        <v>353.33</v>
       </c>
       <c r="F20" s="4">
-        <v>4032933.84</v>
+        <v>4423338.2699999996</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="5">
-        <v>330.46</v>
+        <v>353.33</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="4">
-        <v>4032933.84</v>
+        <v>4423338.2699999996</v>
       </c>
       <c r="N20" s="4">
-        <v>4032933.84</v>
+        <v>4423338.2699999996</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>121</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>122</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>9.8379999999999995E-3</v>
+        <v>1.0656000000000001E-2</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D21" s="4">
-        <v>12519</v>
+        <v>68663</v>
       </c>
       <c r="E21" s="5">
-        <v>397.68</v>
+        <v>256.35000000000002</v>
       </c>
       <c r="F21" s="4">
-        <v>4978555.92</v>
+        <v>17601760.050000001</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J21" s="5">
-        <v>397.68</v>
+        <v>256.35000000000002</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M21" s="4">
-        <v>4978555.92</v>
+        <v>17601760.050000001</v>
       </c>
       <c r="N21" s="4">
-        <v>4978555.92</v>
+        <v>17601760.050000001</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="3" t="s">
         <v>126</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>127</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>1.2145E-2</v>
+        <v>4.2407E-2</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D22" s="4">
-        <v>70291</v>
+        <v>30285</v>
       </c>
       <c r="E22" s="5">
-        <v>253.97</v>
+        <v>182.82</v>
       </c>
       <c r="F22" s="4">
-        <v>17851805.27</v>
+        <v>5536703.7000000002</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J22" s="5">
-        <v>253.97</v>
+        <v>182.82</v>
       </c>
       <c r="K22" s="5">
         <v>1</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M22" s="4">
-        <v>17851805.27</v>
+        <v>5536703.7000000002</v>
       </c>
       <c r="N22" s="4">
-        <v>17851805.27</v>
+        <v>5536703.7000000002</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>130</v>
       </c>
       <c r="P22" s="3" t="s">
         <v>131</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>132</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>4.3550999999999999E-2</v>
+        <v>1.3339E-2</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D23" s="4">
-        <v>35720</v>
+        <v>43324</v>
       </c>
       <c r="E23" s="5">
-        <v>301.70999999999998</v>
+        <v>181.418724</v>
       </c>
       <c r="F23" s="4">
-        <v>10777081.199999999</v>
+        <v>7859784.7985760001</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H23" s="3" t="s">
-        <v>31</v>
+        <v>135</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="J23" s="5">
-        <v>301.70999999999998</v>
+        <v>157.68</v>
       </c>
       <c r="K23" s="5">
-        <v>1</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L23" s="3" t="s">
-        <v>33</v>
+        <v>137</v>
       </c>
       <c r="M23" s="4">
-        <v>10777081.199999999</v>
+        <v>6831328.3200000003</v>
       </c>
       <c r="N23" s="4">
-        <v>10777081.199999999</v>
+        <v>7859784.7985760001</v>
       </c>
       <c r="O23" s="3" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="Q23" s="3" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="R23" s="3" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>79</v>
+        <v>140</v>
       </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
-        <v>133</v>
+        <v>34</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>2.6290999999999998E-2</v>
+        <v>1.8936000000000001E-2</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D24" s="4">
-        <v>43324</v>
+        <v>48849</v>
       </c>
       <c r="E24" s="5">
-        <v>153.2022</v>
+        <v>293.02</v>
       </c>
       <c r="F24" s="4">
-        <v>6637332.1128000002</v>
+        <v>14313733.98</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H24" s="3" t="s">
-        <v>140</v>
+        <v>31</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="J24" s="5">
-        <v>134</v>
+        <v>293.02</v>
       </c>
       <c r="K24" s="5">
-        <v>0.87466106883582606</v>
+        <v>1</v>
       </c>
       <c r="L24" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M24" s="4">
+        <v>14313733.98</v>
+      </c>
+      <c r="N24" s="4">
+        <v>14313733.98</v>
+      </c>
+      <c r="O24" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="P24" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="Q24" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="R24" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="S24" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="T24" s="4">
+        <v>1</v>
+      </c>
+      <c r="W24" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="M24" s="4">
-[...25 lines deleted...]
-      </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>1.6192000000000002E-2</v>
+        <v>3.4485000000000002E-2</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D25" s="4">
-        <v>54181</v>
+        <v>7303</v>
       </c>
       <c r="E25" s="5">
-        <v>433.33</v>
+        <v>1148.8399999999999</v>
       </c>
       <c r="F25" s="4">
-        <v>23478252.73</v>
+        <v>8389978.5199999996</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J25" s="5">
-        <v>433.33</v>
+        <v>1148.8399999999999</v>
       </c>
       <c r="K25" s="5">
         <v>1</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M25" s="4">
-        <v>23478252.73</v>
+        <v>8389978.5199999996</v>
       </c>
       <c r="N25" s="4">
-        <v>23478252.73</v>
+        <v>8389978.5199999996</v>
       </c>
       <c r="O25" s="3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="P25" s="3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="Q25" s="3" t="s">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="R25" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="S25" s="3" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="T25" s="4">
         <v>1</v>
       </c>
       <c r="W25" s="3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>5.7277000000000002E-2</v>
+        <v>2.0212999999999998E-2</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D26" s="4">
-        <v>7303</v>
+        <v>18502</v>
       </c>
       <c r="E26" s="5">
-        <v>1199.43</v>
+        <v>573.1</v>
       </c>
       <c r="F26" s="4">
-        <v>8759437.2899999991</v>
+        <v>10603496.199999999</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J26" s="5">
-        <v>1199.43</v>
+        <v>573.1</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M26" s="4">
-        <v>8759437.2899999991</v>
+        <v>10603496.199999999</v>
       </c>
       <c r="N26" s="4">
-        <v>8759437.2899999991</v>
+        <v>10603496.199999999</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="P26" s="3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>70</v>
+        <v>155</v>
       </c>
       <c r="R26" s="3" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>2.1368999999999999E-2</v>
+        <v>2.5545999999999999E-2</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D27" s="4">
-        <v>18502</v>
+        <v>61489</v>
       </c>
       <c r="E27" s="5">
-        <v>513.6</v>
+        <v>130.19999999999999</v>
       </c>
       <c r="F27" s="4">
-        <v>9502627.1999999993</v>
+        <v>8005867.7999999998</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J27" s="5">
-        <v>513.6</v>
+        <v>130.19999999999999</v>
       </c>
       <c r="K27" s="5">
         <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M27" s="4">
-        <v>9502627.1999999993</v>
+        <v>8005867.7999999998</v>
       </c>
       <c r="N27" s="4">
-        <v>9502627.1999999993</v>
+        <v>8005867.7999999998</v>
       </c>
       <c r="O27" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="P27" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q27" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="R27" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="S27" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="T27" s="4">
+        <v>1</v>
+      </c>
+      <c r="W27" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="P27" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>2.3182000000000001E-2</v>
+        <v>1.9288E-2</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D28" s="4">
-        <v>63873</v>
+        <v>65448</v>
       </c>
       <c r="E28" s="5">
-        <v>128.5</v>
+        <v>464.72</v>
       </c>
       <c r="F28" s="4">
-        <v>8207680.5</v>
+        <v>30414994.559999999</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J28" s="5">
-        <v>128.5</v>
+        <v>464.72</v>
       </c>
       <c r="K28" s="5">
         <v>1</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M28" s="4">
-        <v>8207680.5</v>
+        <v>30414994.559999999</v>
       </c>
       <c r="N28" s="4">
-        <v>8207680.5</v>
+        <v>30414994.559999999</v>
       </c>
       <c r="O28" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="P28" s="3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="R28" s="3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>2.0022999999999999E-2</v>
+        <v>7.3276999999999995E-2</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D29" s="4">
-        <v>65448</v>
+        <v>127123</v>
       </c>
       <c r="E29" s="5">
-        <v>373.02</v>
+        <v>71.709999999999994</v>
       </c>
       <c r="F29" s="4">
-        <v>24413412.960000001</v>
+        <v>9115990.3300000001</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="5">
-        <v>373.02</v>
+        <v>71.709999999999994</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M29" s="4">
-        <v>24413412.960000001</v>
+        <v>9115990.3300000001</v>
       </c>
       <c r="N29" s="4">
-        <v>24413412.960000001</v>
+        <v>9115990.3300000001</v>
       </c>
       <c r="O29" s="3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="P29" s="3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>95</v>
+        <v>72</v>
       </c>
       <c r="R29" s="3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="W29" s="3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>5.9558E-2</v>
+        <v>2.1961999999999999E-2</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D30" s="4">
-        <v>103997</v>
+        <v>40464</v>
       </c>
       <c r="E30" s="5">
-        <v>71.400000000000006</v>
+        <v>200.75</v>
       </c>
       <c r="F30" s="4">
-        <v>7425385.7999999998</v>
+        <v>8123148</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J30" s="5">
-        <v>71.400000000000006</v>
+        <v>200.75</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M30" s="4">
-        <v>7425385.7999999998</v>
+        <v>8123148</v>
       </c>
       <c r="N30" s="4">
-        <v>7425385.7999999998</v>
+        <v>8123148</v>
       </c>
       <c r="O30" s="3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="P30" s="3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="R30" s="3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="S30" s="3" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="T30" s="4">
         <v>1</v>
       </c>
       <c r="W30" s="3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>1.8114000000000002E-2</v>
+        <v>1.9570000000000001E-2</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B31" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D31" s="4">
+        <v>259316</v>
+      </c>
+      <c r="E31" s="5">
+        <v>75.033259000000001</v>
+      </c>
+      <c r="F31" s="4">
+        <v>19457325.412296101</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="J31" s="5">
+        <v>2425</v>
+      </c>
+      <c r="K31" s="5">
+        <v>32.319001472130516</v>
+      </c>
+      <c r="L31" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="M31" s="4">
+        <v>628841328.64372206</v>
+      </c>
+      <c r="N31" s="4">
+        <v>19457325.412296101</v>
+      </c>
+      <c r="O31" s="3" t="s">
         <v>177</v>
-      </c>
-[...37 lines deleted...]
-        <v>178</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>179</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>180</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>79</v>
+        <v>181</v>
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="W31" s="3" t="s">
-        <v>176</v>
+        <v>34</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>1.9356999999999999E-2</v>
+        <v>4.6877000000000002E-2</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B32" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D32" s="4">
+        <v>19136</v>
+      </c>
+      <c r="E32" s="5">
+        <v>233.01</v>
+      </c>
+      <c r="F32" s="4">
+        <v>4458879.3600000003</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J32" s="5">
+        <v>233.01</v>
+      </c>
+      <c r="K32" s="5">
+        <v>1</v>
+      </c>
+      <c r="L32" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M32" s="4">
+        <v>4458879.3600000003</v>
+      </c>
+      <c r="N32" s="4">
+        <v>4458879.3600000003</v>
+      </c>
+      <c r="O32" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="P32" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="Q32" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="R32" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="S32" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="T32" s="4">
+        <v>1</v>
+      </c>
+      <c r="W32" s="3" t="s">
         <v>182</v>
       </c>
-      <c r="C32" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>4.7858999999999999E-2</v>
+        <v>1.0742E-2</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D33" s="4">
-        <v>19136</v>
+        <v>42817</v>
       </c>
       <c r="E33" s="5">
-        <v>211.95</v>
+        <v>184.02</v>
       </c>
       <c r="F33" s="4">
-        <v>4055875.2</v>
+        <v>7879184.3399999999</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J33" s="5">
-        <v>211.95</v>
+        <v>184.02</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M33" s="4">
-        <v>4055875.2</v>
+        <v>7879184.3399999999</v>
       </c>
       <c r="N33" s="4">
-        <v>4055875.2</v>
+        <v>7879184.3399999999</v>
       </c>
       <c r="O33" s="3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="P33" s="3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="R33" s="3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>9.894E-3</v>
+        <v>1.8981999999999999E-2</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D34" s="4">
-        <v>42817</v>
+        <v>9781</v>
       </c>
       <c r="E34" s="5">
-        <v>156.66</v>
+        <v>325.7</v>
       </c>
       <c r="F34" s="4">
-        <v>6707711.2199999997</v>
+        <v>3185671.7</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J34" s="5">
-        <v>156.66</v>
+        <v>325.7</v>
       </c>
       <c r="K34" s="5">
         <v>1</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M34" s="4">
-        <v>6707711.2199999997</v>
+        <v>3185671.7</v>
       </c>
       <c r="N34" s="4">
-        <v>6707711.2199999997</v>
+        <v>3185671.7</v>
       </c>
       <c r="O34" s="3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="P34" s="3" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="R34" s="3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="S34" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>1.6364E-2</v>
+        <v>7.6750000000000004E-3</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D35" s="4">
         <v>9269</v>
       </c>
       <c r="E35" s="5">
-        <v>446.07</v>
+        <v>388.76</v>
       </c>
       <c r="F35" s="4">
-        <v>4134622.83</v>
+        <v>3603416.44</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J35" s="5">
-        <v>446.07</v>
+        <v>388.76</v>
       </c>
       <c r="K35" s="5">
         <v>1</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M35" s="4">
-        <v>4134622.83</v>
+        <v>3603416.44</v>
       </c>
       <c r="N35" s="4">
-        <v>4134622.83</v>
+        <v>3603416.44</v>
       </c>
       <c r="O35" s="3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="P35" s="3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="Q35" s="3" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="R35" s="3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>1.0085999999999999E-2</v>
+        <v>8.6809999999999995E-3</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D36" s="4">
         <v>36950</v>
       </c>
       <c r="E36" s="5">
-        <v>151.5</v>
+        <v>157.34</v>
       </c>
       <c r="F36" s="4">
-        <v>5597925</v>
+        <v>5813713</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="5">
-        <v>151.5</v>
+        <v>157.34</v>
       </c>
       <c r="K36" s="5">
         <v>1</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M36" s="4">
-        <v>5597925</v>
+        <v>5813713</v>
       </c>
       <c r="N36" s="4">
-        <v>5597925</v>
+        <v>5813713</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="P36" s="3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="R36" s="3" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="S36" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="T36" s="4">
         <v>1</v>
       </c>
       <c r="W36" s="3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>1.3656E-2</v>
+        <v>1.4005999999999999E-2</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D37" s="4">
-        <v>45855</v>
+        <v>45519</v>
       </c>
       <c r="E37" s="5">
-        <v>298.07</v>
+        <v>275.74</v>
       </c>
       <c r="F37" s="4">
-        <v>13667999.85</v>
+        <v>12551409.060000001</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="5">
-        <v>298.07</v>
+        <v>275.74</v>
       </c>
       <c r="K37" s="5">
         <v>1</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M37" s="4">
-        <v>13667999.85</v>
+        <v>12551409.060000001</v>
       </c>
       <c r="N37" s="4">
-        <v>13667999.85</v>
+        <v>12551409.060000001</v>
       </c>
       <c r="O37" s="3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="P37" s="3" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="R37" s="3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>3.3343999999999999E-2</v>
+        <v>3.0238999999999999E-2</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D38" s="4">
-        <v>27782</v>
+        <v>29477</v>
       </c>
       <c r="E38" s="5">
-        <v>501.36</v>
+        <v>574.29999999999995</v>
       </c>
       <c r="F38" s="4">
-        <v>13928783.52</v>
+        <v>16928641.100000001</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="5">
-        <v>501.36</v>
+        <v>574.29999999999995</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M38" s="4">
-        <v>13928783.52</v>
+        <v>16928641.100000001</v>
       </c>
       <c r="N38" s="4">
-        <v>13928783.52</v>
+        <v>16928641.100000001</v>
       </c>
       <c r="O38" s="3" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="P38" s="3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="R38" s="3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>3.3980000000000003E-2</v>
+        <v>4.0785000000000002E-2</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D39" s="4">
         <v>26273</v>
       </c>
       <c r="E39" s="5">
-        <v>99.66</v>
+        <v>100.5</v>
       </c>
       <c r="F39" s="4">
-        <v>2618367.1800000002</v>
+        <v>2640436.5</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J39" s="5">
-        <v>99.66</v>
+        <v>100.5</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M39" s="4">
-        <v>2618367.1800000002</v>
+        <v>2640436.5</v>
       </c>
       <c r="N39" s="4">
-        <v>2618367.1800000002</v>
+        <v>2640436.5</v>
       </c>
       <c r="O39" s="3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="P39" s="3" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="R39" s="3" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>6.3870000000000003E-3</v>
+        <v>6.3610000000000003E-3</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D40" s="4">
-        <v>142987</v>
+        <v>134162</v>
       </c>
       <c r="E40" s="5">
-        <v>60.4</v>
+        <v>63.01</v>
       </c>
       <c r="F40" s="4">
-        <v>8636414.8000000007</v>
+        <v>8453547.6199999992</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J40" s="5">
-        <v>60.4</v>
+        <v>63.01</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M40" s="4">
-        <v>8636414.8000000007</v>
+        <v>8453547.6199999992</v>
       </c>
       <c r="N40" s="4">
-        <v>8636414.8000000007</v>
+        <v>8453547.6199999992</v>
       </c>
       <c r="O40" s="3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="P40" s="3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="R40" s="3" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>2.1069000000000001E-2</v>
+        <v>2.0365999999999999E-2</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D41" s="4">
         <v>75447</v>
       </c>
       <c r="E41" s="5">
-        <v>72.16</v>
+        <v>70.36</v>
       </c>
       <c r="F41" s="4">
-        <v>5444255.5199999996</v>
+        <v>5308450.92</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J41" s="5">
-        <v>72.16</v>
+        <v>70.36</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M41" s="4">
-        <v>5444255.5199999996</v>
+        <v>5308450.92</v>
       </c>
       <c r="N41" s="4">
-        <v>5444255.5199999996</v>
+        <v>5308450.92</v>
       </c>
       <c r="O41" s="3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="P41" s="3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="R41" s="3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="S41" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>1.3280999999999999E-2</v>
+        <v>1.2789E-2</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D42" s="4">
-        <v>28070</v>
+        <v>27624</v>
       </c>
       <c r="E42" s="5">
-        <v>415.63</v>
+        <v>414.4</v>
       </c>
       <c r="F42" s="4">
-        <v>11666734.1</v>
+        <v>11447385.6</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J42" s="5">
-        <v>415.63</v>
+        <v>414.4</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M42" s="4">
-        <v>11666734.1</v>
+        <v>11447385.6</v>
       </c>
       <c r="N42" s="4">
-        <v>11666734.1</v>
+        <v>11447385.6</v>
       </c>
       <c r="O42" s="3" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="P42" s="3" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="R42" s="3" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>2.8461E-2</v>
+        <v>2.7578999999999999E-2</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D43" s="4">
         <v>33780</v>
       </c>
       <c r="E43" s="5">
-        <v>343.09</v>
+        <v>366.13</v>
       </c>
       <c r="F43" s="4">
-        <v>11589580.199999999</v>
+        <v>12367871.4</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="5">
-        <v>343.09</v>
+        <v>366.13</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M43" s="4">
-        <v>11589580.199999999</v>
+        <v>12367871.4</v>
       </c>
       <c r="N43" s="4">
-        <v>11589580.199999999</v>
+        <v>12367871.4</v>
       </c>
       <c r="O43" s="3" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="P43" s="3" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="R43" s="3" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="S43" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>2.8273E-2</v>
+        <v>2.9797000000000001E-2</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D44" s="4">
         <v>1534</v>
       </c>
       <c r="E44" s="5">
-        <v>1881.9383130000001</v>
+        <v>2140.6351450000002</v>
       </c>
       <c r="F44" s="4">
-        <v>2886893.3920704802</v>
+        <v>3283734.2980361399</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J44" s="5">
-        <v>2670</v>
+        <v>3002.99</v>
       </c>
       <c r="K44" s="5">
-        <v>1.418750010019922</v>
+        <v>1.4028499935728427</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M44" s="4">
-        <v>4095780.028926</v>
+        <v>4606586.6388940001</v>
       </c>
       <c r="N44" s="4">
-        <v>2886893.3920704802</v>
+        <v>3283734.2980361399</v>
       </c>
       <c r="O44" s="3" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="P44" s="3" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="Q44" s="3" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="R44" s="3" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="S44" s="3" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="W44" s="3" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>7.0419999999999996E-3</v>
+        <v>7.9109999999999996E-3</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D45" s="4">
         <v>83285</v>
       </c>
       <c r="E45" s="5">
-        <v>33.751967999999998</v>
+        <v>37.546424999999999</v>
       </c>
       <c r="F45" s="4">
-        <v>2811032.6132375002</v>
+        <v>3127054.0061249998</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="I45" s="3" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="J45" s="5">
-        <v>25.43</v>
+        <v>27.9</v>
       </c>
       <c r="K45" s="5">
-        <v>0.75343755886230923</v>
+        <v>0.74308006687720607</v>
       </c>
       <c r="L45" s="3" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="M45" s="4">
-        <v>2117937.5499999998</v>
+        <v>2323651.5</v>
       </c>
       <c r="N45" s="4">
-        <v>2811032.6132375002</v>
+        <v>3127054.0061249998</v>
       </c>
       <c r="O45" s="3" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="P45" s="3" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q45" s="3" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="R45" s="3" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="S45" s="3" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="T45" s="4">
         <v>1</v>
       </c>
       <c r="W45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>6.8570000000000002E-3</v>
+        <v>7.5329999999999998E-3</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D46" s="4">
         <v>49024</v>
       </c>
       <c r="E46" s="5">
-        <v>58.399763999999998</v>
+        <v>61.370336999999999</v>
       </c>
       <c r="F46" s="4">
-        <v>2862990.030336</v>
+        <v>3008619.4010879998</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>45</v>
+        <v>136</v>
       </c>
       <c r="J46" s="5">
-        <v>51.08</v>
+        <v>53.34</v>
       </c>
       <c r="K46" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L46" s="3" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="M46" s="4">
-        <v>2504145.9199999999</v>
+        <v>2614940.16</v>
       </c>
       <c r="N46" s="4">
-        <v>2862990.030336</v>
+        <v>3008619.4010879998</v>
       </c>
       <c r="O46" s="3" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="P46" s="3" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="R46" s="3" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="S46" s="3" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="T46" s="4">
         <v>1</v>
       </c>
       <c r="W46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
-        <v>6.9839999999999998E-3</v>
+        <v>7.2480000000000001E-3</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D47" s="4">
         <v>36837</v>
       </c>
       <c r="E47" s="5">
-        <v>124.44</v>
+        <v>165.92</v>
       </c>
       <c r="F47" s="4">
-        <v>4583996.28</v>
+        <v>6111995.04</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J47" s="5">
-        <v>124.44</v>
+        <v>165.92</v>
       </c>
       <c r="K47" s="5">
         <v>1</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M47" s="4">
-        <v>4583996.28</v>
+        <v>6111995.04</v>
       </c>
       <c r="N47" s="4">
-        <v>4583996.28</v>
+        <v>6111995.04</v>
       </c>
       <c r="O47" s="3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="P47" s="3" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="Q47" s="3" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="R47" s="3" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="S47" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="T47" s="4">
         <v>1</v>
       </c>
       <c r="W47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>1.1183E-2</v>
+        <v>1.4725E-2</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D48" s="4">
         <v>12862</v>
       </c>
       <c r="E48" s="5">
-        <v>116.15928</v>
+        <v>118.391595</v>
       </c>
       <c r="F48" s="4">
-        <v>1494040.6593599999</v>
+        <v>1522752.6948899999</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H48" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="J48" s="5">
+        <v>102.9</v>
+      </c>
+      <c r="K48" s="5">
+        <v>0.86914953717787147</v>
+      </c>
+      <c r="L48" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="M48" s="4">
+        <v>1323499.8</v>
+      </c>
+      <c r="N48" s="4">
+        <v>1522752.6948899999</v>
+      </c>
+      <c r="O48" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="P48" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q48" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="R48" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="S48" s="3" t="s">
         <v>140</v>
-      </c>
-[...31 lines deleted...]
-        <v>144</v>
       </c>
       <c r="T48" s="4">
         <v>1</v>
       </c>
       <c r="W48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="6">
-        <v>3.6440000000000001E-3</v>
+        <v>3.6679999999999998E-3</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D49" s="4">
         <v>241680</v>
       </c>
       <c r="E49" s="5">
-        <v>32.299999999999997</v>
+        <v>31.71</v>
       </c>
       <c r="F49" s="4">
-        <v>7806264</v>
+        <v>7663672.7999999998</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J49" s="5">
-        <v>32.299999999999997</v>
+        <v>31.71</v>
       </c>
       <c r="K49" s="5">
         <v>1</v>
       </c>
       <c r="L49" s="3" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="M49" s="4">
-        <v>7806264</v>
+        <v>7663672.7999999998</v>
       </c>
       <c r="N49" s="4">
-        <v>7806264</v>
+        <v>7663672.7999999998</v>
       </c>
       <c r="O49" s="3" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="P49" s="3" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="Q49" s="3" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="R49" s="3" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="S49" s="3" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="T49" s="4">
         <v>1</v>
       </c>
       <c r="W49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X49" s="4">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
       <c r="Z49" s="6">
-        <v>1.9043999999999998E-2</v>
+        <v>1.8463E-2</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D50" s="4">
         <v>137729</v>
       </c>
       <c r="E50" s="5">
-        <v>20.367889999999999</v>
+        <v>23.068528000000001</v>
       </c>
       <c r="F50" s="4">
-        <v>2805249.0529454998</v>
+        <v>3177205.2240475002</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>45</v>
+        <v>136</v>
       </c>
       <c r="J50" s="5">
-        <v>17.815000000000001</v>
+        <v>20.05</v>
       </c>
       <c r="K50" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L50" s="3" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="M50" s="4">
-        <v>2453642.1349999998</v>
+        <v>2761466.45</v>
       </c>
       <c r="N50" s="4">
-        <v>2805249.0529454998</v>
+        <v>3177205.2240475002</v>
       </c>
       <c r="O50" s="3" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="P50" s="3" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="Q50" s="3" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="R50" s="3" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="S50" s="3" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="T50" s="4">
         <v>1</v>
       </c>
       <c r="W50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X50" s="4">
         <v>0</v>
       </c>
       <c r="Y50" s="4">
         <v>0</v>
       </c>
       <c r="Z50" s="6">
-        <v>6.8430000000000001E-3</v>
+        <v>7.6540000000000002E-3</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D51" s="4">
         <v>1346996</v>
       </c>
       <c r="E51" s="5">
-        <v>4.6148480000000003</v>
+        <v>4.8891099999999996</v>
       </c>
       <c r="F51" s="4">
-        <v>6216182.1333569996</v>
+        <v>6585611.276811</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="I51" s="3" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="J51" s="5">
-        <v>3.4769999999999999</v>
+        <v>3.633</v>
       </c>
       <c r="K51" s="5">
-        <v>0.75343755886230923</v>
+        <v>0.74308006687720607</v>
       </c>
       <c r="L51" s="3" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="M51" s="4">
-        <v>4683505.0920000002</v>
+        <v>4893636.4680000003</v>
       </c>
       <c r="N51" s="4">
-        <v>6216182.1333569996</v>
+        <v>6585611.276811</v>
       </c>
       <c r="O51" s="3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P51" s="3" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="Q51" s="3" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="R51" s="3" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="S51" s="3" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="T51" s="4">
         <v>1</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X51" s="4">
         <v>0</v>
       </c>
       <c r="Y51" s="4">
         <v>0</v>
       </c>
       <c r="Z51" s="6">
-        <v>1.5164E-2</v>
+        <v>1.5866000000000002E-2</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D52" s="4">
         <v>193162</v>
       </c>
       <c r="E52" s="5">
-        <v>60.091244000000003</v>
+        <v>63.828923000000003</v>
       </c>
       <c r="F52" s="4">
-        <v>11607344.8252375</v>
+        <v>12329322.327945</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="J52" s="5">
-        <v>45.274999999999999</v>
+        <v>47.43</v>
       </c>
       <c r="K52" s="5">
-        <v>0.75343755886230923</v>
+        <v>0.74308006687720607</v>
       </c>
       <c r="L52" s="3" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="M52" s="4">
-        <v>8745409.5500000007</v>
+        <v>9161673.6600000001</v>
       </c>
       <c r="N52" s="4">
-        <v>11607344.8252375</v>
+        <v>12329322.327945</v>
       </c>
       <c r="O52" s="3" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="P52" s="3" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="Q52" s="3" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="R52" s="3" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="S52" s="3" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="T52" s="4">
         <v>1</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
         <v>0</v>
       </c>
       <c r="Y52" s="4">
         <v>0</v>
       </c>
       <c r="Z52" s="6">
-        <v>2.8316999999999998E-2</v>
+        <v>2.9704000000000001E-2</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D53" s="4">
-        <v>5200000</v>
+        <v>6200000</v>
       </c>
       <c r="E53" s="5">
-        <v>99.994313000000005</v>
+        <v>100.109065</v>
       </c>
       <c r="F53" s="4">
-        <v>5233408.4922474297</v>
+        <v>6207443.1943920702</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="H53" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J53" s="5">
-        <v>99.994313000000005</v>
+        <v>100.109065</v>
       </c>
       <c r="K53" s="5">
         <v>1</v>
       </c>
       <c r="L53" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M53" s="4">
-        <v>5233408.4922470003</v>
+        <v>6207443.1943920003</v>
       </c>
       <c r="N53" s="4">
-        <v>5233408.4922474297</v>
+        <v>6207443.1943920702</v>
       </c>
       <c r="O53" s="3" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="P53" s="3" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="Q53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R53" s="3" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="T53" s="4">
         <v>0.01</v>
       </c>
       <c r="U53" s="2">
         <v>46873</v>
       </c>
       <c r="V53" s="4">
-        <v>3.8735991689999998</v>
+        <v>3.888887054</v>
       </c>
       <c r="W53" s="3" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="X53" s="4">
-        <v>33704.216247429998</v>
+        <v>681.16439206999996</v>
       </c>
       <c r="Y53" s="4">
-        <v>33704.216246999997</v>
+        <v>681.16439200000002</v>
       </c>
       <c r="Z53" s="6">
-        <v>1.2767000000000001E-2</v>
+        <v>1.4955E-2</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D54" s="4">
-        <v>-227364.06</v>
+        <v>-249816.06</v>
       </c>
       <c r="E54" s="5">
         <v>1</v>
       </c>
       <c r="F54" s="4">
-        <v>-227364.06</v>
+        <v>-249816.06</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J54" s="5">
         <v>1</v>
       </c>
       <c r="K54" s="5">
         <v>1</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M54" s="4">
-        <v>-227364.06</v>
+        <v>-249816.06</v>
       </c>
       <c r="N54" s="4">
-        <v>-227364.06</v>
+        <v>-249816.06</v>
       </c>
       <c r="O54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S54" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T54" s="4">
         <v>1</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X54" s="4">
         <v>0</v>
       </c>
       <c r="Y54" s="4">
         <v>0</v>
       </c>
       <c r="Z54" s="6">
-        <v>-5.5400000000000002E-4</v>
+        <v>-6.0099999999999997E-4</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D55" s="4">
-        <v>2067193.82</v>
+        <v>439104.96</v>
       </c>
       <c r="E55" s="5">
         <v>1</v>
       </c>
       <c r="F55" s="4">
-        <v>2067193.8200000101</v>
+        <v>439104.96000000997</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J55" s="5">
         <v>1</v>
       </c>
       <c r="K55" s="5">
         <v>1</v>
       </c>
       <c r="L55" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M55" s="4">
-        <v>2067193.82</v>
+        <v>439104.96</v>
       </c>
       <c r="N55" s="4">
-        <v>2067193.8200000101</v>
+        <v>439104.96000000997</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q55" s="3" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="R55" s="3" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="T55" s="4">
         <v>1</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X55" s="4">
         <v>0</v>
       </c>
       <c r="Y55" s="4">
         <v>0</v>
       </c>
       <c r="Z55" s="6">
-        <v>5.0429999999999997E-3</v>
+        <v>1.057E-3</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="59" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="60" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="61" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>June</vt:lpstr>
+      <vt:lpstr>July</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>GMO, LLC</Company>
+  <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Odayne Smith</dc:creator>
+  <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>