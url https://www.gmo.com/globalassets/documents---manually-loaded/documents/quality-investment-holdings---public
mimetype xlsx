--- v4 (2026-03-19)
+++ v5 (2026-04-09)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_01\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_02\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DE4001F6-C5C6-4DAC-A324-E1693090999D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2ECB7007-86AE-4BE6-8228-8CEE656F1E7E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="390" windowWidth="11520" windowHeight="8325" xr2:uid="{4F8BF5B8-F8A6-4CBE-85E1-15D39A87DD44}"/>
+    <workbookView xWindow="1170" yWindow="1170" windowWidth="11520" windowHeight="8325" xr2:uid="{9AF0B765-F750-4E19-BBE2-E28B5746C82D}"/>
   </bookViews>
   <sheets>
-    <sheet name="January" sheetId="1" r:id="rId1"/>
+    <sheet name="February" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="813" uniqueCount="346">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="865" uniqueCount="365">
   <si>
     <t>GMO Quality Investment Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -145,59 +145,74 @@
   <si>
     <t>USD TAX RECLAIMS</t>
   </si>
   <si>
     <t>Cash and Cash Equivalents</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>CASH</t>
   </si>
   <si>
+    <t>AUDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (AUD)</t>
+  </si>
+  <si>
+    <t>Trade Date Cash</t>
+  </si>
+  <si>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>AUD</t>
+  </si>
+  <si>
+    <t>AU</t>
+  </si>
+  <si>
     <t>CHFTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (CHF)</t>
   </si>
   <si>
-    <t>Trade Date Cash</t>
-[...1 lines deleted...]
-  <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>EURTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (EUR)</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>EU</t>
   </si>
   <si>
     <t>GBPTCash</t>
@@ -583,80 +598,113 @@
   <si>
     <t>BSML4N7</t>
   </si>
   <si>
     <t>LRCX</t>
   </si>
   <si>
     <t>US5128073062</t>
   </si>
   <si>
     <t>532457108</t>
   </si>
   <si>
     <t>Eli Lilly &amp; Co</t>
   </si>
   <si>
     <t>2516152</t>
   </si>
   <si>
     <t>LLY</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
+    <t>57636Q104</t>
+  </si>
+  <si>
+    <t>Mastercard Inc - A</t>
+  </si>
+  <si>
+    <t>B121557</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>Financials</t>
+  </si>
+  <si>
+    <t>US57636Q1040</t>
+  </si>
+  <si>
     <t>58933Y105</t>
   </si>
   <si>
     <t>Merck &amp; Co. Inc.</t>
   </si>
   <si>
     <t>2778844</t>
   </si>
   <si>
     <t>MRK</t>
   </si>
   <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>594918104</t>
   </si>
   <si>
     <t>Microsoft Corp</t>
   </si>
   <si>
     <t>2588173</t>
   </si>
   <si>
     <t>MSFT</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
+    <t>64110L106</t>
+  </si>
+  <si>
+    <t>Netflix Inc</t>
+  </si>
+  <si>
+    <t>2857817</t>
+  </si>
+  <si>
+    <t>NFLX</t>
+  </si>
+  <si>
+    <t>US64110L1061</t>
+  </si>
+  <si>
     <t>6889106</t>
   </si>
   <si>
     <t>Taiwan Semiconductor Manufac</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>XTAI</t>
   </si>
   <si>
     <t>7123870</t>
   </si>
   <si>
     <t>Nestle Sa-Reg</t>
   </si>
   <si>
     <t>NESN</t>
   </si>
   <si>
     <t>CH0038863350</t>
@@ -727,53 +775,50 @@
   <si>
     <t>883556102</t>
   </si>
   <si>
     <t>Thermo Fisher Scientific Inc</t>
   </si>
   <si>
     <t>2886907</t>
   </si>
   <si>
     <t>TMO</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>892672106</t>
   </si>
   <si>
     <t>Tradeweb Markets Inc-Class A</t>
   </si>
   <si>
     <t>BJXMVK2</t>
   </si>
   <si>
-    <t>Financials</t>
-[...1 lines deleted...]
-  <si>
     <t>US8926721064</t>
   </si>
   <si>
     <t>902973304</t>
   </si>
   <si>
     <t>Us Bancorp</t>
   </si>
   <si>
     <t>2736035</t>
   </si>
   <si>
     <t>USB</t>
   </si>
   <si>
     <t>US9029733048</t>
   </si>
   <si>
     <t>90353T100</t>
   </si>
   <si>
     <t>Uber Technologies Inc</t>
   </si>
   <si>
     <t>BK6N347</t>
@@ -1031,50 +1076,62 @@
     <t>ULVR</t>
   </si>
   <si>
     <t>US91282CPG05</t>
   </si>
   <si>
     <t>TF FLOAT 10/31/27</t>
   </si>
   <si>
     <t>Fixed Income</t>
   </si>
   <si>
     <t>Government</t>
   </si>
   <si>
     <t>BV3PBK5</t>
   </si>
   <si>
     <t>TF</t>
   </si>
   <si>
     <t>XOTC</t>
   </si>
   <si>
     <t>91282CPG0</t>
+  </si>
+  <si>
+    <t>US91282CPX38</t>
+  </si>
+  <si>
+    <t>TF FLOAT 01/31/28</t>
+  </si>
+  <si>
+    <t>BWQLSD9</t>
+  </si>
+  <si>
+    <t>91282CPX3</t>
   </si>
   <si>
     <t>USDAccExp</t>
   </si>
   <si>
     <t>ACCRUED EXPENSES</t>
   </si>
   <si>
     <t>Other Instruments</t>
   </si>
   <si>
     <t>Other Liabilities</t>
   </si>
   <si>
     <t>IE00BYXBJ775</t>
   </si>
   <si>
     <t>State Street Us Treasury Liquidity</t>
   </si>
   <si>
     <t>Pooled Investment</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
@@ -1468,92 +1525,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BDB3969A-9CD6-4472-84E1-1AA44D7FC0E8}">
-  <dimension ref="A1:Z70"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5D60656-D0CB-495C-86ED-19C1C3FD1EA5}">
+  <dimension ref="A1:Z74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46052</v>
+        <v>46080</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -1603,4531 +1660,4833 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>445846.58</v>
+        <v>442418.07</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>445846.58</v>
+        <v>442418.07</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>445846.58</v>
+        <v>442418.07</v>
       </c>
       <c r="N4" s="4">
-        <v>445846.58</v>
+        <v>442418.07</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>5.7000000000000003E-5</v>
+        <v>5.5999999999999999E-5</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>-1567789.31</v>
+        <v>2700000</v>
       </c>
       <c r="E5" s="5">
-        <v>1.2986169999999999</v>
+        <v>0.71265000000000001</v>
       </c>
       <c r="F5" s="4">
-        <v>-2035957.8079345501</v>
+        <v>1924155.00000001</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
-        <v>0.77005000173376759</v>
+        <v>1.4032133585911739</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4">
-        <v>-1567789.3135289999</v>
+        <v>2700000</v>
       </c>
       <c r="N5" s="4">
-        <v>-2035957.8079345501</v>
+        <v>1924155.00000001</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>-2.61E-4</v>
+        <v>2.4600000000000002E-4</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>-5647082.3799999999</v>
+        <v>12734.6</v>
       </c>
       <c r="E6" s="5">
-        <v>1.1896500000000001</v>
+        <v>1.300306</v>
       </c>
       <c r="F6" s="4">
-        <v>-6718051.5533670001</v>
+        <v>16558.871334759999</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
-        <v>0.84058336485520946</v>
+        <v>0.76905000107013299</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4">
-        <v>-5647082.3799999999</v>
+        <v>12734.600017000001</v>
       </c>
       <c r="N6" s="4">
-        <v>-6718051.5533670001</v>
+        <v>16558.871334759999</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>-8.6200000000000003E-4</v>
+        <v>1.9999999999999999E-6</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>-8991686.6300000008</v>
+        <v>14341148.42</v>
       </c>
       <c r="E7" s="5">
-        <v>1.37225</v>
+        <v>1.1807000000000001</v>
       </c>
       <c r="F7" s="4">
-        <v>-12338841.9780175</v>
+        <v>16932593.939493999</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>0.72873018764802333</v>
+        <v>0.84695519607012792</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4">
-        <v>-8991686.6300000008</v>
+        <v>14341148.42</v>
       </c>
       <c r="N7" s="4">
-        <v>-12338841.9780175</v>
+        <v>16932593.939493999</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>-1.583E-3</v>
+        <v>2.1670000000000001E-3</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
-        <v>14264.42</v>
+        <v>4020648.54</v>
       </c>
       <c r="E8" s="5">
-        <v>0.12804599999999999</v>
+        <v>1.3444499999999999</v>
       </c>
       <c r="F8" s="4">
-        <v>1826.50037774</v>
+        <v>5405560.9296030002</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>7.8097001004874107</v>
+        <v>0.74379857934471338</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4">
-        <v>14264.420183</v>
+        <v>4020648.54</v>
       </c>
       <c r="N8" s="4">
-        <v>1826.50037774</v>
+        <v>5405560.9296030002</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>0</v>
+        <v>6.9099999999999999E-4</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
-        <v>-1670283.99</v>
+        <v>14264.42</v>
       </c>
       <c r="E9" s="5">
-        <v>0.10417700000000001</v>
+        <v>0.12784200000000001</v>
       </c>
       <c r="F9" s="4">
-        <v>-174005.13488314001</v>
+        <v>1823.5932576099999</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>9.5990496172954902</v>
+        <v>7.8221499664155987</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4">
-        <v>-1670283.923407</v>
+        <v>14264.419937999999</v>
       </c>
       <c r="N9" s="4">
-        <v>-174005.13488314001</v>
+        <v>1823.5932576099999</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>-2.1999999999999999E-5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="4">
-        <v>69018.080000000002</v>
+        <v>-466683.55</v>
       </c>
       <c r="E10" s="5">
-        <v>0.788022</v>
+        <v>0.105115</v>
       </c>
       <c r="F10" s="4">
-        <v>54387.76989756</v>
+        <v>-49055.390291590003</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>65</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>1.2690000074363401</v>
+        <v>9.5134000520763529</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4">
-        <v>69018.080403999993</v>
+        <v>-466683.55255399999</v>
       </c>
       <c r="N10" s="4">
-        <v>54387.76989756</v>
+        <v>-49055.390291590003</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>6.0000000000000002E-6</v>
+        <v>-6.0000000000000002E-6</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="4">
-        <v>806</v>
+        <v>-424741.21</v>
       </c>
       <c r="E11" s="5">
-        <v>3.1775999999999999E-2</v>
+        <v>0.79060799999999998</v>
       </c>
       <c r="F11" s="4">
-        <v>25.611693679999998</v>
+        <v>-335803.62098273</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>70</v>
       </c>
       <c r="J11" s="5">
         <v>1</v>
       </c>
       <c r="K11" s="5">
-        <v>31.470004836939747</v>
+        <v>1.2648500030824394</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4">
-        <v>806.00012300000003</v>
+        <v>-424741.21103499999</v>
       </c>
       <c r="N11" s="4">
-        <v>25.611693679999998</v>
+        <v>-335803.62098273</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>0</v>
+        <v>-4.1999999999999998E-5</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="4">
-        <v>-108856051.64</v>
+        <v>806</v>
       </c>
       <c r="E12" s="5">
-        <v>1</v>
+        <v>3.2039999999999999E-2</v>
       </c>
       <c r="F12" s="4">
-        <v>-108856051.64</v>
+        <v>25.824228640000001</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>32</v>
+        <v>75</v>
       </c>
       <c r="J12" s="5">
         <v>1</v>
       </c>
       <c r="K12" s="5">
-        <v>1</v>
+        <v>31.210996008425717</v>
       </c>
       <c r="L12" s="3" t="s">
-        <v>33</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4">
-        <v>-108856051.64</v>
+        <v>805.99989700000003</v>
       </c>
       <c r="N12" s="4">
-        <v>-108856051.64</v>
+        <v>25.824228640000001</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>-1.3968E-2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="D13" s="4">
-        <v>1675328</v>
+        <v>-200291444.02000001</v>
       </c>
       <c r="E13" s="5">
-        <v>109.3</v>
+        <v>1</v>
       </c>
       <c r="F13" s="4">
-        <v>183113350.40000001</v>
+        <v>-200291444.02000001</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="5">
-        <v>109.3</v>
+        <v>1</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>183113350.40000001</v>
+        <v>-200291444.02000001</v>
       </c>
       <c r="N13" s="4">
-        <v>183113350.40000001</v>
+        <v>-200291444.02000001</v>
       </c>
       <c r="O13" s="3" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="P13" s="3" t="s">
-        <v>79</v>
+        <v>34</v>
       </c>
       <c r="Q13" s="3" t="s">
-        <v>80</v>
+        <v>34</v>
       </c>
       <c r="R13" s="3" t="s">
-        <v>81</v>
+        <v>34</v>
       </c>
       <c r="S13" s="3" t="s">
-        <v>82</v>
+        <v>35</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
-        <v>74</v>
+        <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>2.3496E-2</v>
+        <v>-2.5631999999999999E-2</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D14" s="4">
-        <v>1286261</v>
+        <v>1675328</v>
       </c>
       <c r="E14" s="5">
-        <v>338</v>
+        <v>116.35</v>
       </c>
       <c r="F14" s="4">
-        <v>434756218</v>
+        <v>194924412.799999</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="5">
-        <v>338</v>
+        <v>116.35</v>
       </c>
       <c r="K14" s="5">
         <v>1</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M14" s="4">
-        <v>434756218</v>
+        <v>194924412.799999</v>
       </c>
       <c r="N14" s="4">
-        <v>434756218</v>
+        <v>194924412.799999</v>
       </c>
       <c r="O14" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="P14" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q14" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="P14" s="3" t="s">
+      <c r="R14" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="Q14" s="3" t="s">
+      <c r="S14" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="R14" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>5.5787000000000003E-2</v>
+        <v>2.4945999999999999E-2</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D15" s="4">
-        <v>1147803</v>
+        <v>1286261</v>
       </c>
       <c r="E15" s="5">
-        <v>239.3</v>
+        <v>311.76</v>
       </c>
       <c r="F15" s="4">
-        <v>274669257.89999998</v>
+        <v>401004729.36000001</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="5">
-        <v>239.3</v>
+        <v>311.76</v>
       </c>
       <c r="K15" s="5">
         <v>1</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="4">
-        <v>274669257.89999998</v>
+        <v>401004729.36000001</v>
       </c>
       <c r="N15" s="4">
-        <v>274669257.89999998</v>
+        <v>401004729.36000001</v>
       </c>
       <c r="O15" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="P15" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q15" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="P15" s="3" t="s">
+      <c r="R15" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="Q15" s="3" t="s">
+      <c r="S15" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="R15" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>3.5244999999999999E-2</v>
+        <v>5.1318999999999997E-2</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B16" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="B16" s="3" t="s">
+      <c r="C16" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D16" s="4">
+        <v>1147803</v>
+      </c>
+      <c r="E16" s="5">
+        <v>210</v>
+      </c>
+      <c r="F16" s="4">
+        <v>241038630</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I16" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J16" s="5">
+        <v>210</v>
+      </c>
+      <c r="K16" s="5">
+        <v>1</v>
+      </c>
+      <c r="L16" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M16" s="4">
+        <v>241038630</v>
+      </c>
+      <c r="N16" s="4">
+        <v>241038630</v>
+      </c>
+      <c r="O16" s="3" t="s">
         <v>97</v>
-      </c>
-[...37 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>98</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>99</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>100</v>
       </c>
       <c r="S16" s="3" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
-        <v>34</v>
+        <v>95</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>1.0496E-2</v>
+        <v>3.0846999999999999E-2</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B17" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="B17" s="3" t="s">
+      <c r="C17" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D17" s="4">
+        <v>3557938</v>
+      </c>
+      <c r="E17" s="5">
+        <v>22.351481</v>
+      </c>
+      <c r="F17" s="4">
+        <v>79525184.495662495</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="J17" s="5">
+        <v>16.625</v>
+      </c>
+      <c r="K17" s="5">
+        <v>0.74379857934471338</v>
+      </c>
+      <c r="L17" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="M17" s="4">
+        <v>59150719.25</v>
+      </c>
+      <c r="N17" s="4">
+        <v>79525184.495662495</v>
+      </c>
+      <c r="O17" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="P17" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="C17" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O17" s="3" t="s">
+      <c r="Q17" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="P17" s="3" t="s">
+      <c r="R17" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="Q17" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R17" s="3" t="s">
+      <c r="S17" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="S17" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>2.155E-2</v>
+        <v>1.0177E-2</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>107</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>108</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D18" s="4">
-        <v>1297332</v>
+        <v>485748</v>
       </c>
       <c r="E18" s="5">
-        <v>259.48</v>
+        <v>320</v>
       </c>
       <c r="F18" s="4">
-        <v>336631707.36000001</v>
+        <v>155439360</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="5">
-        <v>259.48</v>
+        <v>320</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M18" s="4">
-        <v>336631707.36000001</v>
+        <v>155439360</v>
       </c>
       <c r="N18" s="4">
-        <v>336631707.36000001</v>
+        <v>155439360</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>109</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>110</v>
       </c>
       <c r="Q18" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="R18" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="R18" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S18" s="3" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>107</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>4.3194999999999997E-2</v>
+        <v>1.9892E-2</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B19" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="B19" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D19" s="4">
-        <v>547270</v>
+        <v>1297332</v>
       </c>
       <c r="E19" s="5">
-        <v>331.3</v>
+        <v>264.18</v>
       </c>
       <c r="F19" s="4">
-        <v>181310551</v>
+        <v>342729167.75999999</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>331.3</v>
+        <v>264.18</v>
       </c>
       <c r="K19" s="5">
         <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M19" s="4">
-        <v>181310551</v>
+        <v>342729167.75999999</v>
       </c>
       <c r="N19" s="4">
-        <v>181310551</v>
+        <v>342729167.75999999</v>
       </c>
       <c r="O19" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="P19" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="P19" s="3" t="s">
+      <c r="Q19" s="3" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>117</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>2.3265000000000001E-2</v>
+        <v>4.3860999999999997E-2</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D20" s="4">
-        <v>364145</v>
+        <v>547270</v>
       </c>
       <c r="E20" s="5">
-        <v>274.11</v>
+        <v>319.55</v>
       </c>
       <c r="F20" s="4">
-        <v>99815785.950000003</v>
+        <v>174880128.5</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="5">
-        <v>274.11</v>
+        <v>319.55</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="4">
-        <v>99815785.950000003</v>
+        <v>174880128.5</v>
       </c>
       <c r="N20" s="4">
-        <v>99815785.950000003</v>
+        <v>174880128.5</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>121</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>122</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>1.2808E-2</v>
+        <v>2.2380000000000001E-2</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D21" s="4">
-        <v>1796494</v>
+        <v>364145</v>
       </c>
       <c r="E21" s="5">
-        <v>74.81</v>
+        <v>289.82</v>
       </c>
       <c r="F21" s="4">
-        <v>134395716.13999999</v>
+        <v>105536503.89999899</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J21" s="5">
-        <v>74.81</v>
+        <v>289.82</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M21" s="4">
-        <v>134395716.13999999</v>
+        <v>105536503.89999899</v>
       </c>
       <c r="N21" s="4">
-        <v>134395716.13999999</v>
+        <v>105536503.89999899</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="3" t="s">
         <v>126</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>127</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>1.7245E-2</v>
+        <v>1.3506000000000001E-2</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D22" s="4">
-        <v>771688</v>
+        <v>1567392</v>
       </c>
       <c r="E22" s="5">
-        <v>156.69999999999999</v>
+        <v>81.56</v>
       </c>
       <c r="F22" s="4">
-        <v>120923509.59999999</v>
+        <v>127836491.52</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J22" s="5">
-        <v>156.69999999999999</v>
+        <v>81.56</v>
       </c>
       <c r="K22" s="5">
         <v>1</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M22" s="4">
-        <v>120923509.59999999</v>
+        <v>127836491.52</v>
       </c>
       <c r="N22" s="4">
-        <v>120923509.59999999</v>
+        <v>127836491.52</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>130</v>
       </c>
       <c r="P22" s="3" t="s">
         <v>131</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>132</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>1.5516E-2</v>
+        <v>1.636E-2</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D23" s="4">
-        <v>560843</v>
+        <v>771688</v>
       </c>
       <c r="E23" s="5">
-        <v>716.5</v>
+        <v>157.86000000000001</v>
       </c>
       <c r="F23" s="4">
-        <v>401844009.5</v>
+        <v>121818667.68000001</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="5">
-        <v>716.5</v>
+        <v>157.86000000000001</v>
       </c>
       <c r="K23" s="5">
         <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M23" s="4">
-        <v>401844009.5</v>
+        <v>121818667.68000001</v>
       </c>
       <c r="N23" s="4">
-        <v>401844009.5</v>
+        <v>121818667.68000001</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>135</v>
       </c>
       <c r="P23" s="3" t="s">
         <v>136</v>
       </c>
       <c r="Q23" s="3" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>137</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>133</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>5.1562999999999998E-2</v>
+        <v>1.559E-2</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>138</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D24" s="4">
-        <v>170004</v>
+        <v>560843</v>
       </c>
       <c r="E24" s="5">
-        <v>650.61958500000003</v>
+        <v>648.17999999999995</v>
       </c>
       <c r="F24" s="4">
-        <v>110607931.92834</v>
+        <v>363527215.739999</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H24" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J24" s="5">
+        <v>648.17999999999995</v>
+      </c>
+      <c r="K24" s="5">
+        <v>1</v>
+      </c>
+      <c r="L24" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M24" s="4">
+        <v>363527215.739999</v>
+      </c>
+      <c r="N24" s="4">
+        <v>363527215.739999</v>
+      </c>
+      <c r="O24" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="I24" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L24" s="3" t="s">
+      <c r="P24" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="M24" s="4">
-[...5 lines deleted...]
-      <c r="O24" s="3" t="s">
+      <c r="Q24" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="R24" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="S24" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="T24" s="4">
+        <v>1</v>
+      </c>
+      <c r="W24" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="P24" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>1.4193000000000001E-2</v>
+        <v>4.6523000000000002E-2</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D25" s="4">
+        <v>170004</v>
+      </c>
+      <c r="E25" s="5">
+        <v>642.41886999999997</v>
+      </c>
+      <c r="F25" s="4">
+        <v>109213777.57548</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H25" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="B25" s="3" t="s">
+      <c r="I25" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="J25" s="5">
+        <v>544.1</v>
+      </c>
+      <c r="K25" s="5">
+        <v>0.84695519607012792</v>
+      </c>
+      <c r="L25" s="3" t="s">
         <v>146</v>
       </c>
-      <c r="C25" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="M25" s="4">
-        <v>134198752.61999901</v>
+        <v>92499176.400000006</v>
       </c>
       <c r="N25" s="4">
-        <v>134198752.61999901</v>
+        <v>109213777.57548</v>
       </c>
       <c r="O25" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="P25" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="P25" s="3" t="s">
+      <c r="Q25" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="R25" s="3" t="s">
         <v>148</v>
       </c>
-      <c r="Q25" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R25" s="3" t="s">
+      <c r="S25" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="S25" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T25" s="4">
         <v>1</v>
       </c>
       <c r="W25" s="3" t="s">
-        <v>145</v>
+        <v>34</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>1.7219999999999999E-2</v>
+        <v>1.3976000000000001E-2</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>151</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D26" s="4">
-        <v>238133</v>
+        <v>428423</v>
       </c>
       <c r="E26" s="5">
-        <v>504.22</v>
+        <v>311.77999999999997</v>
       </c>
       <c r="F26" s="4">
-        <v>120071421.26000001</v>
+        <v>133573722.939999</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J26" s="5">
-        <v>504.22</v>
+        <v>311.77999999999997</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M26" s="4">
-        <v>120071421.26000001</v>
+        <v>133573722.939999</v>
       </c>
       <c r="N26" s="4">
-        <v>120071421.26000001</v>
+        <v>133573722.939999</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>152</v>
       </c>
       <c r="P26" s="3" t="s">
         <v>153</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>154</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>150</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>1.5407000000000001E-2</v>
+        <v>1.7094000000000002E-2</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>156</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D27" s="4">
-        <v>1356106</v>
+        <v>238133</v>
       </c>
       <c r="E27" s="5">
-        <v>227.25</v>
+        <v>503.51</v>
       </c>
       <c r="F27" s="4">
-        <v>308175088.5</v>
+        <v>119902346.83</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J27" s="5">
-        <v>227.25</v>
+        <v>503.51</v>
       </c>
       <c r="K27" s="5">
         <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M27" s="4">
-        <v>308175088.5</v>
+        <v>119902346.83</v>
       </c>
       <c r="N27" s="4">
-        <v>308175088.5</v>
+        <v>119902346.83</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>157</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>158</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>159</v>
       </c>
       <c r="S27" s="3" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="T27" s="4">
         <v>1</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>3.9544000000000003E-2</v>
+        <v>1.5344E-2</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>160</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D28" s="4">
-        <v>78373</v>
+        <v>1356106</v>
       </c>
       <c r="E28" s="5">
-        <v>1427.94</v>
+        <v>248.43</v>
       </c>
       <c r="F28" s="4">
-        <v>111911941.62</v>
+        <v>336897413.57999998</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J28" s="5">
-        <v>1427.94</v>
+        <v>248.43</v>
       </c>
       <c r="K28" s="5">
         <v>1</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M28" s="4">
-        <v>111911941.62</v>
+        <v>336897413.57999998</v>
       </c>
       <c r="N28" s="4">
-        <v>111911941.62</v>
+        <v>336897413.57999998</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>162</v>
       </c>
       <c r="P28" s="3" t="s">
         <v>163</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>111</v>
+        <v>85</v>
       </c>
       <c r="R28" s="3" t="s">
         <v>164</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>160</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>1.436E-2</v>
+        <v>4.3115000000000001E-2</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>165</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>166</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D29" s="4">
-        <v>819517</v>
+        <v>78373</v>
       </c>
       <c r="E29" s="5">
-        <v>202.90670399999999</v>
+        <v>1524.55</v>
       </c>
       <c r="F29" s="4">
-        <v>166285493.341968</v>
+        <v>119483557.14999899</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H29" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J29" s="5">
+        <v>1524.55</v>
+      </c>
+      <c r="K29" s="5">
+        <v>1</v>
+      </c>
+      <c r="L29" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M29" s="4">
+        <v>119483557.14999899</v>
+      </c>
+      <c r="N29" s="4">
+        <v>119483557.14999899</v>
+      </c>
+      <c r="O29" s="3" t="s">
         <v>167</v>
       </c>
-      <c r="I29" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L29" s="3" t="s">
+      <c r="P29" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="M29" s="4">
-[...5 lines deleted...]
-      <c r="O29" s="3" t="s">
+      <c r="Q29" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="R29" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="S29" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="T29" s="4">
+        <v>1</v>
+      </c>
+      <c r="W29" s="3" t="s">
         <v>165</v>
       </c>
-      <c r="P29" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>2.1336999999999998E-2</v>
+        <v>1.5291000000000001E-2</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D30" s="4">
+        <v>819517</v>
+      </c>
+      <c r="E30" s="5">
+        <v>201.85247200000001</v>
+      </c>
+      <c r="F30" s="4">
+        <v>165421532.29602301</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H30" s="3" t="s">
         <v>172</v>
       </c>
-      <c r="B30" s="3" t="s">
+      <c r="I30" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="J30" s="5">
+        <v>170.96</v>
+      </c>
+      <c r="K30" s="5">
+        <v>0.84695519607012792</v>
+      </c>
+      <c r="L30" s="3" t="s">
         <v>173</v>
       </c>
-      <c r="C30" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="M30" s="4">
-        <v>305470970.45999998</v>
+        <v>140104626.31999901</v>
       </c>
       <c r="N30" s="4">
-        <v>305470970.45999998</v>
+        <v>165421532.29602301</v>
       </c>
       <c r="O30" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="P30" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="P30" s="3" t="s">
+      <c r="Q30" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="R30" s="3" t="s">
         <v>175</v>
       </c>
-      <c r="Q30" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R30" s="3" t="s">
+      <c r="S30" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="S30" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T30" s="4">
         <v>1</v>
       </c>
       <c r="W30" s="3" t="s">
-        <v>172</v>
+        <v>34</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>3.9197000000000003E-2</v>
+        <v>2.1170000000000001E-2</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>177</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>178</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D31" s="4">
-        <v>140888</v>
+        <v>1308451</v>
       </c>
       <c r="E31" s="5">
-        <v>1037.1500000000001</v>
+        <v>233.89</v>
       </c>
       <c r="F31" s="4">
-        <v>146121989.19999999</v>
+        <v>306033604.38999999</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J31" s="5">
-        <v>1037.1500000000001</v>
+        <v>233.89</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M31" s="4">
-        <v>146121989.19999999</v>
+        <v>306033604.38999999</v>
       </c>
       <c r="N31" s="4">
-        <v>146121989.19999999</v>
+        <v>306033604.38999999</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>179</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>180</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>181</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>177</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>1.8749999999999999E-2</v>
+        <v>3.9164999999999998E-2</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>182</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>183</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D32" s="4">
-        <v>1232257</v>
+        <v>140888</v>
       </c>
       <c r="E32" s="5">
-        <v>110.27</v>
+        <v>1051.99</v>
       </c>
       <c r="F32" s="4">
-        <v>135880979.38999999</v>
+        <v>148212767.12</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="5">
-        <v>110.27</v>
+        <v>1051.99</v>
       </c>
       <c r="K32" s="5">
         <v>1</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M32" s="4">
-        <v>135880979.38999999</v>
+        <v>148212767.12</v>
       </c>
       <c r="N32" s="4">
-        <v>135880979.38999999</v>
+        <v>148212767.12</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>184</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>185</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>186</v>
       </c>
       <c r="S32" s="3" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="T32" s="4">
         <v>1</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>182</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>1.7436E-2</v>
+        <v>1.8967000000000001E-2</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>187</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>188</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D33" s="4">
-        <v>1036328</v>
+        <v>125442</v>
       </c>
       <c r="E33" s="5">
-        <v>430.29</v>
+        <v>517.21</v>
       </c>
       <c r="F33" s="4">
-        <v>445921575.12</v>
+        <v>64879856.82</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J33" s="5">
-        <v>430.29</v>
+        <v>517.21</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M33" s="4">
-        <v>445921575.12</v>
+        <v>64879856.82</v>
       </c>
       <c r="N33" s="4">
-        <v>445921575.12</v>
+        <v>64879856.82</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>189</v>
       </c>
       <c r="P33" s="3" t="s">
         <v>190</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>111</v>
+        <v>191</v>
       </c>
       <c r="R33" s="3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>187</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>5.7218999999999999E-2</v>
+        <v>8.3029999999999996E-3</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B34" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D34" s="4">
+        <v>1232257</v>
+      </c>
+      <c r="E34" s="5">
+        <v>123.82</v>
+      </c>
+      <c r="F34" s="4">
+        <v>152578061.739999</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J34" s="5">
+        <v>123.82</v>
+      </c>
+      <c r="K34" s="5">
+        <v>1</v>
+      </c>
+      <c r="L34" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M34" s="4">
+        <v>152578061.739999</v>
+      </c>
+      <c r="N34" s="4">
+        <v>152578061.739999</v>
+      </c>
+      <c r="O34" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="P34" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="Q34" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="R34" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="S34" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="T34" s="4">
+        <v>1</v>
+      </c>
+      <c r="W34" s="3" t="s">
         <v>193</v>
       </c>
-      <c r="C34" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>4.4621000000000001E-2</v>
+        <v>1.9526000000000002E-2</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B35" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D35" s="4">
+        <v>1036328</v>
+      </c>
+      <c r="E35" s="5">
+        <v>392.74</v>
+      </c>
+      <c r="F35" s="4">
+        <v>407007458.72000003</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J35" s="5">
+        <v>392.74</v>
+      </c>
+      <c r="K35" s="5">
+        <v>1</v>
+      </c>
+      <c r="L35" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M35" s="4">
+        <v>407007458.72000003</v>
+      </c>
+      <c r="N35" s="4">
+        <v>407007458.72000003</v>
+      </c>
+      <c r="O35" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="P35" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="Q35" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="R35" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="S35" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="T35" s="4">
+        <v>1</v>
+      </c>
+      <c r="W35" s="3" t="s">
         <v>198</v>
       </c>
-      <c r="C35" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>1.3547E-2</v>
+        <v>5.2088000000000002E-2</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D36" s="4">
-        <v>356629</v>
+        <v>785925</v>
       </c>
       <c r="E36" s="5">
-        <v>187.03</v>
+        <v>96.24</v>
       </c>
       <c r="F36" s="4">
-        <v>66700321.869999997</v>
+        <v>75637422</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="5">
-        <v>187.03</v>
+        <v>96.24</v>
       </c>
       <c r="K36" s="5">
         <v>1</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M36" s="4">
-        <v>66700321.869999997</v>
+        <v>75637422</v>
       </c>
       <c r="N36" s="4">
-        <v>66700321.869999997</v>
+        <v>75637422</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P36" s="3" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="R36" s="3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="S36" s="3" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="T36" s="4">
         <v>1</v>
       </c>
       <c r="W36" s="3" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>8.5579999999999996E-3</v>
+        <v>9.6790000000000001E-3</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B37" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D37" s="4">
+        <v>6293484</v>
+      </c>
+      <c r="E37" s="5">
+        <v>63.919780000000003</v>
+      </c>
+      <c r="F37" s="4">
+        <v>402278061.58085197</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="I37" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="J37" s="5">
+        <v>1995</v>
+      </c>
+      <c r="K37" s="5">
+        <v>31.210996008425717</v>
+      </c>
+      <c r="L37" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="M37" s="4">
+        <v>12555498974.277201</v>
+      </c>
+      <c r="N37" s="4">
+        <v>402278061.58085197</v>
+      </c>
+      <c r="O37" s="3" t="s">
         <v>208</v>
-      </c>
-[...37 lines deleted...]
-        <v>209</v>
       </c>
       <c r="P37" s="3" t="s">
         <v>210</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="R37" s="3" t="s">
         <v>211</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>82</v>
+        <v>212</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
-        <v>207</v>
+        <v>34</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>2.5062000000000001E-2</v>
+        <v>5.1482E-2</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B38" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D38" s="4">
+        <v>1107183</v>
+      </c>
+      <c r="E38" s="5">
+        <v>109.199662</v>
+      </c>
+      <c r="F38" s="4">
+        <v>120904009.284181</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I38" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J38" s="5">
+        <v>83.98</v>
+      </c>
+      <c r="K38" s="5">
+        <v>0.76905000107013299</v>
+      </c>
+      <c r="L38" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M38" s="4">
+        <v>92981228.469383001</v>
+      </c>
+      <c r="N38" s="4">
+        <v>120904009.284181</v>
+      </c>
+      <c r="O38" s="3" t="s">
         <v>213</v>
-      </c>
-[...37 lines deleted...]
-        <v>214</v>
       </c>
       <c r="P38" s="3" t="s">
         <v>215</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="R38" s="3" t="s">
         <v>216</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>82</v>
+        <v>217</v>
       </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
-        <v>212</v>
+        <v>34</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>1.4605999999999999E-2</v>
+        <v>1.5473000000000001E-2</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D39" s="4">
-        <v>953250</v>
+        <v>356629</v>
       </c>
       <c r="E39" s="5">
-        <v>215.55</v>
+        <v>211.91</v>
       </c>
       <c r="F39" s="4">
-        <v>205473037.5</v>
+        <v>75573251.390000001</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J39" s="5">
-        <v>215.55</v>
+        <v>211.91</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M39" s="4">
-        <v>205473037.5</v>
+        <v>75573251.390000001</v>
       </c>
       <c r="N39" s="4">
-        <v>205473037.5</v>
+        <v>75573251.390000001</v>
       </c>
       <c r="O39" s="3" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="P39" s="3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>111</v>
+        <v>85</v>
       </c>
       <c r="R39" s="3" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>2.6365E-2</v>
+        <v>9.6710000000000008E-3</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D40" s="4">
-        <v>487571</v>
+        <v>920044</v>
       </c>
       <c r="E40" s="5">
-        <v>578.61</v>
+        <v>194.79</v>
       </c>
       <c r="F40" s="4">
-        <v>282113456.31</v>
+        <v>179215370.75999999</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J40" s="5">
-        <v>578.61</v>
+        <v>194.79</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M40" s="4">
-        <v>282113456.31</v>
+        <v>179215370.75999999</v>
       </c>
       <c r="N40" s="4">
-        <v>282113456.31</v>
+        <v>179215370.75999999</v>
       </c>
       <c r="O40" s="3" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="P40" s="3" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="R40" s="3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>3.6200000000000003E-2</v>
+        <v>2.2935000000000001E-2</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D41" s="4">
-        <v>499742</v>
+        <v>759853</v>
       </c>
       <c r="E41" s="5">
-        <v>103.07</v>
+        <v>161.66</v>
       </c>
       <c r="F41" s="4">
-        <v>51508407.939999998</v>
+        <v>122837835.98</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J41" s="5">
-        <v>103.07</v>
+        <v>161.66</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M41" s="4">
-        <v>51508407.939999998</v>
+        <v>122837835.98</v>
       </c>
       <c r="N41" s="4">
-        <v>51508407.939999998</v>
+        <v>122837835.98</v>
       </c>
       <c r="O41" s="3" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="P41" s="3" t="s">
-        <v>71</v>
+        <v>231</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>230</v>
+        <v>99</v>
       </c>
       <c r="R41" s="3" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="S41" s="3" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>6.6090000000000003E-3</v>
+        <v>1.5720000000000001E-2</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D42" s="4">
-        <v>3538175</v>
+        <v>953250</v>
       </c>
       <c r="E42" s="5">
-        <v>56.11</v>
+        <v>212.11</v>
       </c>
       <c r="F42" s="4">
-        <v>198526999.25</v>
+        <v>202193857.5</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J42" s="5">
-        <v>56.11</v>
+        <v>212.11</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M42" s="4">
-        <v>198526999.25</v>
+        <v>202193857.5</v>
       </c>
       <c r="N42" s="4">
-        <v>198526999.25</v>
+        <v>202193857.5</v>
       </c>
       <c r="O42" s="3" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="P42" s="3" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>230</v>
+        <v>116</v>
       </c>
       <c r="R42" s="3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>2.5474E-2</v>
+        <v>2.5876E-2</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D43" s="4">
-        <v>1435051</v>
+        <v>487571</v>
       </c>
       <c r="E43" s="5">
-        <v>80.05</v>
+        <v>521.11</v>
       </c>
       <c r="F43" s="4">
-        <v>114875832.55</v>
+        <v>254078123.81</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="5">
-        <v>80.05</v>
+        <v>521.11</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M43" s="4">
-        <v>114875832.55</v>
+        <v>254078123.81</v>
       </c>
       <c r="N43" s="4">
-        <v>114875832.55</v>
+        <v>254078123.81</v>
       </c>
       <c r="O43" s="3" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="P43" s="3" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>241</v>
+        <v>85</v>
       </c>
       <c r="R43" s="3" t="s">
         <v>242</v>
       </c>
       <c r="S43" s="3" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>1.474E-2</v>
+        <v>3.2516000000000003E-2</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
         <v>243</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>244</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D44" s="4">
-        <v>586962</v>
+        <v>499742</v>
       </c>
       <c r="E44" s="5">
-        <v>286.93</v>
+        <v>123.255</v>
       </c>
       <c r="F44" s="4">
-        <v>168417006.66</v>
+        <v>61595700.210000001</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J44" s="5">
-        <v>286.93</v>
+        <v>123.255</v>
       </c>
       <c r="K44" s="5">
         <v>1</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M44" s="4">
-        <v>168417006.66</v>
+        <v>61595700.210000001</v>
       </c>
       <c r="N44" s="4">
-        <v>168417006.66</v>
+        <v>61595700.210000001</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>245</v>
       </c>
       <c r="P44" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q44" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="R44" s="3" t="s">
         <v>246</v>
       </c>
-      <c r="Q44" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S44" s="3" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="W44" s="3" t="s">
         <v>243</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>2.1610000000000001E-2</v>
+        <v>7.8820000000000001E-3</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="B45" s="3" t="s">
         <v>248</v>
       </c>
-      <c r="B45" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D45" s="4">
-        <v>547397</v>
+        <v>3538175</v>
       </c>
       <c r="E45" s="5">
-        <v>321.83</v>
+        <v>54.66</v>
       </c>
       <c r="F45" s="4">
-        <v>176168776.50999999</v>
+        <v>193396645.5</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J45" s="5">
-        <v>321.83</v>
+        <v>54.66</v>
       </c>
       <c r="K45" s="5">
         <v>1</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M45" s="4">
-        <v>176168776.50999999</v>
+        <v>193396645.5</v>
       </c>
       <c r="N45" s="4">
-        <v>176168776.50999999</v>
+        <v>193396645.5</v>
       </c>
       <c r="O45" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="P45" s="3" t="s">
         <v>250</v>
       </c>
-      <c r="P45" s="3" t="s">
+      <c r="Q45" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="R45" s="3" t="s">
         <v>251</v>
       </c>
-      <c r="Q45" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S45" s="3" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="T45" s="4">
         <v>1</v>
       </c>
       <c r="W45" s="3" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>2.2605E-2</v>
+        <v>2.4750000000000001E-2</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="B46" s="3" t="s">
         <v>253</v>
       </c>
-      <c r="B46" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D46" s="4">
-        <v>1024286</v>
+        <v>1435051</v>
       </c>
       <c r="E46" s="5">
-        <v>90.49</v>
+        <v>75.42</v>
       </c>
       <c r="F46" s="4">
-        <v>92687640.140000001</v>
+        <v>108231546.42</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J46" s="5">
-        <v>90.49</v>
+        <v>75.42</v>
       </c>
       <c r="K46" s="5">
         <v>1</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M46" s="4">
-        <v>92687640.140000001</v>
+        <v>108231546.42</v>
       </c>
       <c r="N46" s="4">
-        <v>92687640.140000001</v>
+        <v>108231546.42</v>
       </c>
       <c r="O46" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="P46" s="3" t="s">
         <v>255</v>
       </c>
-      <c r="P46" s="3" t="s">
+      <c r="Q46" s="3" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="R46" s="3" t="s">
         <v>257</v>
       </c>
       <c r="S46" s="3" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="T46" s="4">
         <v>1</v>
       </c>
       <c r="W46" s="3" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
-        <v>1.1893000000000001E-2</v>
+        <v>1.3851E-2</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>258</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>259</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D47" s="4">
-        <v>440732</v>
+        <v>586962</v>
       </c>
       <c r="E47" s="5">
-        <v>358.08465000000001</v>
+        <v>293.27</v>
       </c>
       <c r="F47" s="4">
-        <v>157819363.96380001</v>
+        <v>172138345.739999</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>140</v>
+        <v>31</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="J47" s="5">
-        <v>301</v>
+        <v>293.27</v>
       </c>
       <c r="K47" s="5">
-        <v>0.84058336485520946</v>
+        <v>1</v>
       </c>
       <c r="L47" s="3" t="s">
-        <v>141</v>
+        <v>33</v>
       </c>
       <c r="M47" s="4">
-        <v>132660332</v>
+        <v>172138345.739999</v>
       </c>
       <c r="N47" s="4">
-        <v>157819363.96380001</v>
+        <v>172138345.739999</v>
       </c>
       <c r="O47" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="P47" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="Q47" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="R47" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="S47" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="T47" s="4">
+        <v>1</v>
+      </c>
+      <c r="W47" s="3" t="s">
         <v>258</v>
       </c>
-      <c r="P47" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>2.0251000000000002E-2</v>
+        <v>2.2029E-2</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B48" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D48" s="4">
+        <v>547397</v>
+      </c>
+      <c r="E48" s="5">
+        <v>320.14</v>
+      </c>
+      <c r="F48" s="4">
+        <v>175243675.579999</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J48" s="5">
+        <v>320.14</v>
+      </c>
+      <c r="K48" s="5">
+        <v>1</v>
+      </c>
+      <c r="L48" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M48" s="4">
+        <v>175243675.579999</v>
+      </c>
+      <c r="N48" s="4">
+        <v>175243675.579999</v>
+      </c>
+      <c r="O48" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="P48" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q48" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="R48" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="S48" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="T48" s="4">
+        <v>1</v>
+      </c>
+      <c r="W48" s="3" t="s">
         <v>263</v>
       </c>
-      <c r="C48" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="6">
-        <v>3.8869999999999998E-3</v>
+        <v>2.2426999999999999E-2</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D49" s="4">
+        <v>527843</v>
+      </c>
+      <c r="E49" s="5">
+        <v>81.45</v>
+      </c>
+      <c r="F49" s="4">
+        <v>42992812.350000001</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J49" s="5">
+        <v>81.45</v>
+      </c>
+      <c r="K49" s="5">
+        <v>1</v>
+      </c>
+      <c r="L49" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M49" s="4">
+        <v>42992812.350000001</v>
+      </c>
+      <c r="N49" s="4">
+        <v>42992812.350000001</v>
+      </c>
+      <c r="O49" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="P49" s="3" t="s">
         <v>271</v>
       </c>
-      <c r="B49" s="3" t="s">
+      <c r="Q49" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="R49" s="3" t="s">
         <v>272</v>
       </c>
-      <c r="C49" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S49" s="3" t="s">
-        <v>277</v>
+        <v>87</v>
       </c>
       <c r="T49" s="4">
         <v>1</v>
       </c>
       <c r="W49" s="3" t="s">
-        <v>34</v>
+        <v>268</v>
       </c>
       <c r="X49" s="4">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
       <c r="Z49" s="6">
-        <v>6.4289999999999998E-3</v>
+        <v>5.5019999999999999E-3</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D50" s="4">
-        <v>799962</v>
+        <v>440732</v>
       </c>
       <c r="E50" s="5">
-        <v>263.64</v>
+        <v>401.43799999999999</v>
       </c>
       <c r="F50" s="4">
-        <v>210901981.67999899</v>
+        <v>176926572.61599901</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>31</v>
+        <v>145</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="J50" s="5">
-        <v>263.64</v>
+        <v>340</v>
       </c>
       <c r="K50" s="5">
-        <v>1</v>
+        <v>0.84695519607012792</v>
       </c>
       <c r="L50" s="3" t="s">
-        <v>33</v>
+        <v>146</v>
       </c>
       <c r="M50" s="4">
-        <v>210901981.67999899</v>
+        <v>149848879.99999899</v>
       </c>
       <c r="N50" s="4">
-        <v>210901981.67999899</v>
+        <v>176926572.61599901</v>
       </c>
       <c r="O50" s="3" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="P50" s="3" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="Q50" s="3" t="s">
-        <v>111</v>
+        <v>256</v>
       </c>
       <c r="R50" s="3" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="S50" s="3" t="s">
-        <v>82</v>
+        <v>149</v>
       </c>
       <c r="T50" s="4">
         <v>1</v>
       </c>
       <c r="W50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X50" s="4">
         <v>0</v>
       </c>
       <c r="Y50" s="4">
         <v>0</v>
       </c>
       <c r="Z50" s="6">
-        <v>2.7061999999999999E-2</v>
+        <v>2.2641999999999999E-2</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D51" s="4">
+        <v>16324</v>
+      </c>
+      <c r="E51" s="5">
+        <v>1848.1944430000001</v>
+      </c>
+      <c r="F51" s="4">
+        <v>30169926.194229499</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="J51" s="5">
+        <v>2520.66</v>
+      </c>
+      <c r="K51" s="5">
+        <v>1.3638500045402566</v>
+      </c>
+      <c r="L51" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="M51" s="4">
+        <v>41147253.976979002</v>
+      </c>
+      <c r="N51" s="4">
+        <v>30169926.194229499</v>
+      </c>
+      <c r="O51" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="P51" s="3" t="s">
         <v>282</v>
       </c>
-      <c r="B51" s="3" t="s">
+      <c r="Q51" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="R51" s="3" t="s">
         <v>283</v>
       </c>
-      <c r="C51" s="3" t="s">
-[...14 lines deleted...]
-      <c r="H51" s="3" t="s">
+      <c r="S51" s="3" t="s">
         <v>284</v>
       </c>
-      <c r="I51" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L51" s="3" t="s">
+      <c r="T51" s="4">
+        <v>1</v>
+      </c>
+      <c r="W51" s="3" t="s">
         <v>285</v>
       </c>
-      <c r="M51" s="4">
-[...25 lines deleted...]
-      </c>
       <c r="X51" s="4">
         <v>0</v>
       </c>
       <c r="Y51" s="4">
         <v>0</v>
       </c>
       <c r="Z51" s="6">
-        <v>1.3774E-2</v>
+        <v>3.8609999999999998E-3</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D52" s="4">
+        <v>743853</v>
+      </c>
+      <c r="E52" s="5">
+        <v>62.270117999999997</v>
+      </c>
+      <c r="F52" s="4">
+        <v>46319814.084654003</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="I52" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="J52" s="5">
+        <v>52.74</v>
+      </c>
+      <c r="K52" s="5">
+        <v>0.84695519607012792</v>
+      </c>
+      <c r="L52" s="3" t="s">
         <v>289</v>
       </c>
-      <c r="B52" s="3" t="s">
+      <c r="M52" s="4">
+        <v>39230807.219999999</v>
+      </c>
+      <c r="N52" s="4">
+        <v>46319814.084654003</v>
+      </c>
+      <c r="O52" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="P52" s="3" t="s">
         <v>290</v>
       </c>
-      <c r="C52" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P52" s="3" t="s">
+      <c r="Q52" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="R52" s="3" t="s">
         <v>291</v>
       </c>
-      <c r="Q52" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R52" s="3" t="s">
+      <c r="S52" s="3" t="s">
         <v>292</v>
       </c>
-      <c r="S52" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T52" s="4">
         <v>1</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
         <v>0</v>
       </c>
       <c r="Y52" s="4">
         <v>0</v>
       </c>
       <c r="Z52" s="6">
-        <v>2.4359999999999998E-3</v>
+        <v>5.927E-3</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
         <v>293</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>294</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D53" s="4">
-        <v>4662607</v>
+        <v>799962</v>
       </c>
       <c r="E53" s="5">
-        <v>30.011108</v>
+        <v>208.72</v>
       </c>
       <c r="F53" s="4">
-        <v>139929999.90725201</v>
+        <v>166968068.63999999</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="J53" s="5">
-        <v>21.87</v>
+        <v>208.72</v>
       </c>
       <c r="K53" s="5">
-        <v>0.72873018764802333</v>
+        <v>1</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="M53" s="4">
-        <v>101971215.09</v>
+        <v>166968068.63999999</v>
       </c>
       <c r="N53" s="4">
-        <v>139929999.90725201</v>
+        <v>166968068.63999999</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>293</v>
       </c>
       <c r="P53" s="3" t="s">
         <v>295</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>94</v>
+        <v>116</v>
       </c>
       <c r="R53" s="3" t="s">
         <v>296</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="T53" s="4">
         <v>1</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X53" s="4">
         <v>0</v>
       </c>
       <c r="Y53" s="4">
         <v>0</v>
       </c>
       <c r="Z53" s="6">
-        <v>1.7954999999999999E-2</v>
+        <v>2.1368000000000002E-2</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
         <v>297</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>298</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D54" s="4">
-        <v>2657247</v>
+        <v>37920</v>
       </c>
       <c r="E54" s="5">
-        <v>27.623673</v>
+        <v>1456.27538</v>
       </c>
       <c r="F54" s="4">
-        <v>73402922.208231002</v>
+        <v>55221962.409599997</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>140</v>
+        <v>299</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="J54" s="5">
-        <v>23.22</v>
+        <v>1233.4000000000001</v>
       </c>
       <c r="K54" s="5">
-        <v>0.84058336485520946</v>
+        <v>0.84695519607012792</v>
       </c>
       <c r="L54" s="3" t="s">
-        <v>141</v>
+        <v>300</v>
       </c>
       <c r="M54" s="4">
-        <v>61701275.340000004</v>
+        <v>46770528</v>
       </c>
       <c r="N54" s="4">
-        <v>73402922.208231002</v>
+        <v>55221962.409599997</v>
       </c>
       <c r="O54" s="3" t="s">
         <v>297</v>
       </c>
       <c r="P54" s="3" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="Q54" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="R54" s="3" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>144</v>
+        <v>303</v>
       </c>
       <c r="T54" s="4">
         <v>1</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X54" s="4">
         <v>0</v>
       </c>
       <c r="Y54" s="4">
         <v>0</v>
       </c>
       <c r="Z54" s="6">
-        <v>9.4179999999999993E-3</v>
+        <v>7.0670000000000004E-3</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D55" s="4">
-        <v>27500721</v>
+        <v>162147</v>
       </c>
       <c r="E55" s="5">
-        <v>5.1994550000000004</v>
+        <v>131.64805000000001</v>
       </c>
       <c r="F55" s="4">
-        <v>142988768.182235</v>
+        <v>21346336.36335</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>49</v>
+        <v>172</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J55" s="5">
-        <v>3.7890000000000001</v>
+        <v>111.5</v>
       </c>
       <c r="K55" s="5">
-        <v>0.72873018764802333</v>
+        <v>0.84695519607012792</v>
       </c>
       <c r="L55" s="3" t="s">
-        <v>51</v>
+        <v>173</v>
       </c>
       <c r="M55" s="4">
-        <v>104200231.869</v>
+        <v>18079390.5</v>
       </c>
       <c r="N55" s="4">
-        <v>142988768.182235</v>
+        <v>21346336.36335</v>
       </c>
       <c r="O55" s="3" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="P55" s="3" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="Q55" s="3" t="s">
-        <v>80</v>
+        <v>256</v>
       </c>
       <c r="R55" s="3" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>101</v>
+        <v>176</v>
       </c>
       <c r="T55" s="4">
         <v>1</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X55" s="4">
         <v>0</v>
       </c>
       <c r="Y55" s="4">
         <v>0</v>
       </c>
       <c r="Z55" s="6">
-        <v>1.8348E-2</v>
+        <v>2.7309999999999999E-3</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D56" s="4">
-        <v>1148600</v>
+        <v>4662607</v>
       </c>
       <c r="E56" s="5">
-        <v>58.871791000000002</v>
+        <v>30.626570999999998</v>
       </c>
       <c r="F56" s="4">
-        <v>67620137.959599793</v>
+        <v>142799664.33059701</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H56" s="3" t="s">
-        <v>307</v>
+        <v>54</v>
       </c>
       <c r="I56" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="J56" s="5">
+        <v>22.78</v>
+      </c>
+      <c r="K56" s="5">
+        <v>0.74379857934471338</v>
+      </c>
+      <c r="L56" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="M56" s="4">
+        <v>106214187.45999999</v>
+      </c>
+      <c r="N56" s="4">
+        <v>142799664.33059701</v>
+      </c>
+      <c r="O56" s="3" t="s">
         <v>308</v>
-      </c>
-[...16 lines deleted...]
-        <v>305</v>
       </c>
       <c r="P56" s="3" t="s">
         <v>310</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="R56" s="3" t="s">
         <v>311</v>
       </c>
       <c r="S56" s="3" t="s">
-        <v>312</v>
+        <v>106</v>
       </c>
       <c r="T56" s="4">
         <v>1</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X56" s="4">
         <v>0</v>
       </c>
       <c r="Y56" s="4">
         <v>0</v>
       </c>
       <c r="Z56" s="6">
-        <v>8.6759999999999997E-3</v>
+        <v>1.8275E-2</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="B57" s="3" t="s">
         <v>313</v>
       </c>
-      <c r="B57" s="3" t="s">
+      <c r="C57" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D57" s="4">
+        <v>2657247</v>
+      </c>
+      <c r="E57" s="5">
+        <v>21.901985</v>
+      </c>
+      <c r="F57" s="4">
+        <v>58198983.935294896</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="I57" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="J57" s="5">
+        <v>18.55</v>
+      </c>
+      <c r="K57" s="5">
+        <v>0.84695519607012792</v>
+      </c>
+      <c r="L57" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="M57" s="4">
+        <v>49291931.849999003</v>
+      </c>
+      <c r="N57" s="4">
+        <v>58198983.935294896</v>
+      </c>
+      <c r="O57" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="P57" s="3" t="s">
         <v>314</v>
       </c>
-      <c r="C57" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P57" s="3" t="s">
+      <c r="Q57" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="R57" s="3" t="s">
         <v>315</v>
       </c>
-      <c r="Q57" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S57" s="3" t="s">
-        <v>288</v>
+        <v>149</v>
       </c>
       <c r="T57" s="4">
         <v>1</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X57" s="4">
         <v>0</v>
       </c>
       <c r="Y57" s="4">
         <v>0</v>
       </c>
       <c r="Z57" s="6">
-        <v>1.5E-5</v>
+        <v>7.4479999999999998E-3</v>
       </c>
     </row>
     <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="B58" s="3" t="s">
         <v>317</v>
       </c>
-      <c r="B58" s="3" t="s">
+      <c r="C58" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D58" s="4">
+        <v>27500721</v>
+      </c>
+      <c r="E58" s="5">
+        <v>5.454434</v>
+      </c>
+      <c r="F58" s="4">
+        <v>150000858.02166101</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="I58" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="J58" s="5">
+        <v>4.0570000000000004</v>
+      </c>
+      <c r="K58" s="5">
+        <v>0.74379857934471338</v>
+      </c>
+      <c r="L58" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="M58" s="4">
+        <v>111570425.097</v>
+      </c>
+      <c r="N58" s="4">
+        <v>150000858.02166101</v>
+      </c>
+      <c r="O58" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="P58" s="3" t="s">
         <v>318</v>
       </c>
-      <c r="C58" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P58" s="3" t="s">
+      <c r="Q58" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="R58" s="3" t="s">
         <v>319</v>
       </c>
-      <c r="Q58" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S58" s="3" t="s">
-        <v>288</v>
+        <v>106</v>
       </c>
       <c r="T58" s="4">
         <v>1</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X58" s="4">
         <v>0</v>
       </c>
       <c r="Y58" s="4">
         <v>0</v>
       </c>
       <c r="Z58" s="6">
-        <v>2.63E-4</v>
+        <v>1.9196000000000001E-2</v>
       </c>
     </row>
     <row r="59" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="B59" s="3" t="s">
         <v>321</v>
       </c>
-      <c r="B59" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D59" s="4">
-        <v>447939</v>
+        <v>1148600</v>
       </c>
       <c r="E59" s="5">
-        <v>17.804943999999999</v>
+        <v>37.594816000000002</v>
       </c>
       <c r="F59" s="4">
-        <v>7975528.6984312497</v>
+        <v>43181406.447534703</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H59" s="3" t="s">
-        <v>284</v>
+        <v>322</v>
       </c>
       <c r="I59" s="3" t="s">
-        <v>50</v>
+        <v>323</v>
       </c>
       <c r="J59" s="5">
-        <v>12.975</v>
+        <v>237.9</v>
       </c>
       <c r="K59" s="5">
-        <v>0.72873018764802333</v>
+        <v>6.3280001159289618</v>
       </c>
       <c r="L59" s="3" t="s">
-        <v>285</v>
+        <v>324</v>
       </c>
       <c r="M59" s="4">
-        <v>5812008.5250000004</v>
+        <v>273251945.00597501</v>
       </c>
       <c r="N59" s="4">
-        <v>7975528.6984312497</v>
+        <v>43181406.447534703</v>
       </c>
       <c r="O59" s="3" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="P59" s="3" t="s">
-        <v>315</v>
+        <v>325</v>
       </c>
       <c r="Q59" s="3" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="R59" s="3" t="s">
-        <v>316</v>
+        <v>326</v>
       </c>
       <c r="S59" s="3" t="s">
-        <v>101</v>
+        <v>327</v>
       </c>
       <c r="T59" s="4">
         <v>1</v>
       </c>
       <c r="W59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X59" s="4">
         <v>0</v>
       </c>
       <c r="Y59" s="4">
         <v>0</v>
       </c>
       <c r="Z59" s="6">
-        <v>1.023E-3</v>
+        <v>5.5259999999999997E-3</v>
       </c>
     </row>
     <row r="60" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>318</v>
+        <v>329</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D60" s="4">
-        <v>2154193</v>
+        <v>6783</v>
       </c>
       <c r="E60" s="5">
-        <v>67.796010999999993</v>
+        <v>15.863885</v>
       </c>
       <c r="F60" s="4">
-        <v>146045692.86267099</v>
+        <v>107604.73331159999</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H60" s="3" t="s">
-        <v>49</v>
+        <v>299</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J60" s="5">
-        <v>49.405000000000001</v>
+        <v>13.436</v>
       </c>
       <c r="K60" s="5">
-        <v>0.72873018764802333</v>
+        <v>0.84695519607012792</v>
       </c>
       <c r="L60" s="3" t="s">
-        <v>51</v>
+        <v>300</v>
       </c>
       <c r="M60" s="4">
-        <v>106427905.16500001</v>
+        <v>91136.388000000006</v>
       </c>
       <c r="N60" s="4">
-        <v>146045692.86267099</v>
+        <v>107604.73331159999</v>
       </c>
       <c r="O60" s="3" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="P60" s="3" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="Q60" s="3" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="R60" s="3" t="s">
-        <v>320</v>
+        <v>331</v>
       </c>
       <c r="S60" s="3" t="s">
-        <v>101</v>
+        <v>303</v>
       </c>
       <c r="T60" s="4">
         <v>1</v>
       </c>
       <c r="W60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X60" s="4">
         <v>0</v>
       </c>
       <c r="Y60" s="4">
         <v>0</v>
       </c>
       <c r="Z60" s="6">
-        <v>1.874E-2</v>
+        <v>1.2999999999999999E-5</v>
       </c>
     </row>
     <row r="61" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>325</v>
+        <v>333</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>326</v>
+        <v>81</v>
       </c>
       <c r="D61" s="4">
-        <v>155500000</v>
+        <v>30146</v>
       </c>
       <c r="E61" s="5">
-        <v>100.16954200000001</v>
+        <v>73.510382000000007</v>
       </c>
       <c r="F61" s="4">
-        <v>155763637.81</v>
+        <v>2216043.9757719999</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>327</v>
+        <v>82</v>
       </c>
       <c r="H61" s="3" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="I61" s="3" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="J61" s="5">
-        <v>100.16954200000001</v>
+        <v>62.26</v>
       </c>
       <c r="K61" s="5">
-        <v>1</v>
+        <v>0.84695519607012792</v>
       </c>
       <c r="L61" s="3" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="M61" s="4">
-        <v>155763637.81</v>
+        <v>1876889.96</v>
       </c>
       <c r="N61" s="4">
-        <v>155763637.81</v>
+        <v>2216043.9757719999</v>
       </c>
       <c r="O61" s="3" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="P61" s="3" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="Q61" s="3" t="s">
-        <v>34</v>
+        <v>104</v>
       </c>
       <c r="R61" s="3" t="s">
-        <v>324</v>
+        <v>335</v>
       </c>
       <c r="S61" s="3" t="s">
-        <v>330</v>
+        <v>303</v>
       </c>
       <c r="T61" s="4">
-        <v>0.01</v>
-[...5 lines deleted...]
-        <v>3.823060854</v>
+        <v>1</v>
       </c>
       <c r="W61" s="3" t="s">
-        <v>331</v>
+        <v>34</v>
       </c>
       <c r="X61" s="4">
         <v>0</v>
       </c>
       <c r="Y61" s="4">
         <v>0</v>
       </c>
       <c r="Z61" s="6">
-        <v>1.9987000000000001E-2</v>
+        <v>2.8299999999999999E-4</v>
       </c>
     </row>
     <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>334</v>
+        <v>81</v>
       </c>
       <c r="D62" s="4">
-        <v>-4572785.7699999996</v>
+        <v>447939</v>
       </c>
       <c r="E62" s="5">
-        <v>1</v>
+        <v>15.797288</v>
       </c>
       <c r="F62" s="4">
-        <v>-4572785.7699999996</v>
+        <v>7076221.1654625004</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>335</v>
+        <v>82</v>
       </c>
       <c r="H62" s="3" t="s">
-        <v>31</v>
+        <v>299</v>
       </c>
       <c r="I62" s="3" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="J62" s="5">
-        <v>1</v>
+        <v>11.75</v>
       </c>
       <c r="K62" s="5">
-        <v>1</v>
+        <v>0.74379857934471338</v>
       </c>
       <c r="L62" s="3" t="s">
-        <v>33</v>
+        <v>300</v>
       </c>
       <c r="M62" s="4">
-        <v>-4572785.7699999996</v>
+        <v>5263283.25</v>
       </c>
       <c r="N62" s="4">
-        <v>-4572785.7699999996</v>
+        <v>7076221.1654625004</v>
       </c>
       <c r="O62" s="3" t="s">
-        <v>34</v>
+        <v>336</v>
       </c>
       <c r="P62" s="3" t="s">
-        <v>34</v>
+        <v>330</v>
       </c>
       <c r="Q62" s="3" t="s">
-        <v>34</v>
+        <v>104</v>
       </c>
       <c r="R62" s="3" t="s">
-        <v>34</v>
+        <v>331</v>
       </c>
       <c r="S62" s="3" t="s">
-        <v>35</v>
+        <v>106</v>
       </c>
       <c r="T62" s="4">
         <v>1</v>
       </c>
       <c r="W62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X62" s="4">
         <v>0</v>
       </c>
       <c r="Y62" s="4">
         <v>0</v>
       </c>
       <c r="Z62" s="6">
-        <v>-5.8600000000000004E-4</v>
+        <v>9.0499999999999999E-4</v>
       </c>
     </row>
     <row r="63" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B63" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D63" s="4">
+        <v>2154193</v>
+      </c>
+      <c r="E63" s="5">
+        <v>73.501081999999997</v>
+      </c>
+      <c r="F63" s="4">
+        <v>158335515.259729</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="I63" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="J63" s="5">
+        <v>54.67</v>
+      </c>
+      <c r="K63" s="5">
+        <v>0.74379857934471338</v>
+      </c>
+      <c r="L63" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="M63" s="4">
+        <v>117769731.31</v>
+      </c>
+      <c r="N63" s="4">
+        <v>158335515.259729</v>
+      </c>
+      <c r="O63" s="3" t="s">
         <v>337</v>
       </c>
-      <c r="C63" s="3" t="s">
+      <c r="P63" s="3" t="s">
         <v>338</v>
       </c>
-      <c r="D63" s="4">
-[...8 lines deleted...]
-      <c r="G63" s="3" t="s">
+      <c r="Q63" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="R63" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="S63" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="T63" s="4">
+        <v>1</v>
+      </c>
+      <c r="W63" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X63" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y63" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z63" s="6">
+        <v>2.0263E-2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A64" s="3" t="s">
         <v>339</v>
       </c>
-      <c r="H63" s="3" t="s">
+      <c r="B64" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="D64" s="4">
+        <v>65500000</v>
+      </c>
+      <c r="E64" s="5">
+        <v>100.16262999999999</v>
+      </c>
+      <c r="F64" s="4">
+        <v>65801101.0672554</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="H64" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="I63" s="3" t="s">
+      <c r="I64" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="J63" s="5">
-[...5 lines deleted...]
-      <c r="L63" s="3" t="s">
+      <c r="J64" s="5">
+        <v>100.16262999999999</v>
+      </c>
+      <c r="K64" s="5">
+        <v>1</v>
+      </c>
+      <c r="L64" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="M63" s="4">
-[...36 lines deleted...]
-    <row r="65" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="M64" s="4">
+        <v>65801101.067254998</v>
+      </c>
+      <c r="N64" s="4">
+        <v>65801101.0672554</v>
+      </c>
+      <c r="O64" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="P64" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="Q64" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R64" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="S64" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="T64" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U64" s="2">
+        <v>46691</v>
+      </c>
+      <c r="V64" s="4">
+        <v>3.8332456279999998</v>
+      </c>
+      <c r="W64" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="X64" s="4">
+        <v>194578.41725550001</v>
+      </c>
+      <c r="Y64" s="4">
+        <v>194578.41725500001</v>
+      </c>
+      <c r="Z64" s="6">
+        <v>8.4209999999999997E-3</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:1" x14ac:dyDescent="0.2">
+        <v>347</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="D65" s="4">
+        <v>148000000</v>
+      </c>
+      <c r="E65" s="5">
+        <v>99.995457000000002</v>
+      </c>
+      <c r="F65" s="4">
+        <v>148422459.352</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I65" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J65" s="5">
+        <v>99.995457000000002</v>
+      </c>
+      <c r="K65" s="5">
+        <v>1</v>
+      </c>
+      <c r="L65" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M65" s="4">
+        <v>148422459.352</v>
+      </c>
+      <c r="N65" s="4">
+        <v>148422459.352</v>
+      </c>
+      <c r="O65" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="P65" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="Q65" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R65" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="S65" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="T65" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U65" s="2">
+        <v>46783</v>
+      </c>
+      <c r="V65" s="4">
+        <v>3.742245628</v>
+      </c>
+      <c r="W65" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="X65" s="4">
+        <v>429182.99200045998</v>
+      </c>
+      <c r="Y65" s="4">
+        <v>429182.99200000003</v>
+      </c>
+      <c r="Z65" s="6">
+        <v>1.8994E-2</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:1" x14ac:dyDescent="0.2">
+        <v>351</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="D66" s="4">
+        <v>-4269543.72</v>
+      </c>
+      <c r="E66" s="5">
+        <v>1</v>
+      </c>
+      <c r="F66" s="4">
+        <v>-4269543.72</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I66" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J66" s="5">
+        <v>1</v>
+      </c>
+      <c r="K66" s="5">
+        <v>1</v>
+      </c>
+      <c r="L66" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M66" s="4">
+        <v>-4269543.72</v>
+      </c>
+      <c r="N66" s="4">
+        <v>-4269543.72</v>
+      </c>
+      <c r="O66" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P66" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q66" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R66" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S66" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="T66" s="4">
+        <v>1</v>
+      </c>
+      <c r="W66" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X66" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y66" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z66" s="6">
+        <v>-5.4600000000000004E-4</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
-        <v>342</v>
-[...7 lines deleted...]
-    <row r="69" spans="1:1" x14ac:dyDescent="0.2">
+        <v>355</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="D67" s="4">
+        <v>163189803.30000001</v>
+      </c>
+      <c r="E67" s="5">
+        <v>1</v>
+      </c>
+      <c r="F67" s="4">
+        <v>163189803.30000001</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I67" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J67" s="5">
+        <v>1</v>
+      </c>
+      <c r="K67" s="5">
+        <v>1</v>
+      </c>
+      <c r="L67" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M67" s="4">
+        <v>163189803.30000001</v>
+      </c>
+      <c r="N67" s="4">
+        <v>163189803.30000001</v>
+      </c>
+      <c r="O67" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P67" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q67" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="R67" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="S67" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="T67" s="4">
+        <v>1</v>
+      </c>
+      <c r="W67" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X67" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y67" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z67" s="6">
+        <v>2.0884E-2</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:1" x14ac:dyDescent="0.2">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
-        <v>345</v>
+        <v>360</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A71" s="3" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A72" s="3" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A73" s="3" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A74" s="3" t="s">
+        <v>364</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>January</vt:lpstr>
+      <vt:lpstr>February</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>