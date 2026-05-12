--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_02\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_03\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E26E4196-9DF6-4FD8-809F-801BC150B892}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9FD59686-4E22-4279-B26C-A38B8956EADF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1170" yWindow="1170" windowWidth="11520" windowHeight="8325" xr2:uid="{3C94B690-EB17-4B13-B7A9-F0AA54131ED6}"/>
+    <workbookView xWindow="1950" yWindow="2325" windowWidth="11520" windowHeight="8265" xr2:uid="{318FE507-761F-495C-99FE-A9B082B04E1A}"/>
   </bookViews>
   <sheets>
-    <sheet name="February" sheetId="1" r:id="rId1"/>
+    <sheet name="March" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="800" uniqueCount="347">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="800" uniqueCount="340">
   <si>
     <t>GMO Quality Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -145,335 +145,353 @@
   <si>
     <t>USD TAX RECLAIMS</t>
   </si>
   <si>
     <t>Cash and Cash Equivalents</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>CASH</t>
   </si>
   <si>
-    <t>EURTCash</t>
-[...2 lines deleted...]
-    <t>Trade Date Cash (EUR)</t>
+    <t>CADTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (CAD)</t>
   </si>
   <si>
     <t>Trade Date Cash</t>
   </si>
   <si>
-    <t>European Union</t>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>DKKTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (DKK)</t>
+  </si>
+  <si>
+    <t>Denmark</t>
+  </si>
+  <si>
+    <t>DKK</t>
+  </si>
+  <si>
+    <t>DK</t>
+  </si>
+  <si>
+    <t>GBPTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (GBP)</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>GB</t>
+  </si>
+  <si>
+    <t>HKDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (HKD)</t>
+  </si>
+  <si>
+    <t>Hong Kong</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>KRWTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (KRW)</t>
+  </si>
+  <si>
+    <t>South Korea</t>
+  </si>
+  <si>
+    <t>KRW</t>
+  </si>
+  <si>
+    <t>KR</t>
+  </si>
+  <si>
+    <t>TWDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (TWD)</t>
+  </si>
+  <si>
+    <t>Taiwan</t>
+  </si>
+  <si>
+    <t>TWD</t>
+  </si>
+  <si>
+    <t>TW</t>
+  </si>
+  <si>
+    <t>USDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (USD)</t>
+  </si>
+  <si>
+    <t>002824100</t>
+  </si>
+  <si>
+    <t>Abbott Laboratories</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>Common Stock</t>
+  </si>
+  <si>
+    <t>2002305</t>
+  </si>
+  <si>
+    <t>ABT</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>US0028241000</t>
+  </si>
+  <si>
+    <t>XNYS</t>
+  </si>
+  <si>
+    <t>02079K305</t>
+  </si>
+  <si>
+    <t>Alphabet Inc-Cl A</t>
+  </si>
+  <si>
+    <t>BYVY8G0</t>
+  </si>
+  <si>
+    <t>GOOGL</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>US02079K3059</t>
+  </si>
+  <si>
+    <t>XNGS</t>
+  </si>
+  <si>
+    <t>023135106</t>
+  </si>
+  <si>
+    <t>Amazon.com Inc</t>
+  </si>
+  <si>
+    <t>2000019</t>
+  </si>
+  <si>
+    <t>AMZN</t>
+  </si>
+  <si>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>US0231351067</t>
+  </si>
+  <si>
+    <t>0237400</t>
+  </si>
+  <si>
+    <t>Diageo Plc</t>
+  </si>
+  <si>
+    <t>DGE</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>GB0002374006</t>
+  </si>
+  <si>
+    <t>XLON</t>
+  </si>
+  <si>
+    <t>036752103</t>
+  </si>
+  <si>
+    <t>Elevance Health Inc</t>
+  </si>
+  <si>
+    <t>BSPHGL4</t>
+  </si>
+  <si>
+    <t>ELV</t>
+  </si>
+  <si>
+    <t>US0367521038</t>
+  </si>
+  <si>
+    <t>037833100</t>
+  </si>
+  <si>
+    <t>Apple Inc</t>
+  </si>
+  <si>
+    <t>2046251</t>
+  </si>
+  <si>
+    <t>AAPL</t>
+  </si>
+  <si>
+    <t>Information Technology</t>
+  </si>
+  <si>
+    <t>US0378331005</t>
+  </si>
+  <si>
+    <t>11135F101</t>
+  </si>
+  <si>
+    <t>Broadcom Inc</t>
+  </si>
+  <si>
+    <t>BDZ78H9</t>
+  </si>
+  <si>
+    <t>AVGO</t>
+  </si>
+  <si>
+    <t>US11135F1012</t>
+  </si>
+  <si>
+    <t>125523100</t>
+  </si>
+  <si>
+    <t>The Cigna Group</t>
+  </si>
+  <si>
+    <t>BHJ0775</t>
+  </si>
+  <si>
+    <t>CI</t>
+  </si>
+  <si>
+    <t>US1255231003</t>
+  </si>
+  <si>
+    <t>191216100</t>
+  </si>
+  <si>
+    <t>Coca-Cola Co/The</t>
+  </si>
+  <si>
+    <t>2206657</t>
+  </si>
+  <si>
+    <t>KO</t>
+  </si>
+  <si>
+    <t>US1912161007</t>
+  </si>
+  <si>
+    <t>21036P108</t>
+  </si>
+  <si>
+    <t>Constellation Brands Inc-A</t>
+  </si>
+  <si>
+    <t>2170473</t>
+  </si>
+  <si>
+    <t>STZ</t>
+  </si>
+  <si>
+    <t>US21036P1084</t>
+  </si>
+  <si>
+    <t>30303M102</t>
+  </si>
+  <si>
+    <t>Meta Platforms Inc-Class A</t>
+  </si>
+  <si>
+    <t>B7TL820</t>
+  </si>
+  <si>
+    <t>META</t>
+  </si>
+  <si>
+    <t>US30303M1027</t>
+  </si>
+  <si>
+    <t>4061412</t>
+  </si>
+  <si>
+    <t>Lvmh Moet Hennessy Louis Vui</t>
+  </si>
+  <si>
+    <t>France</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
-    <t>EU</t>
-[...268 lines deleted...]
-  <si>
     <t>FR</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>XPAR</t>
   </si>
   <si>
     <t>43300A203</t>
   </si>
   <si>
     <t>Hilton Worldwide Holdings In</t>
   </si>
   <si>
     <t>BYVMW06</t>
   </si>
   <si>
     <t>HLT</t>
   </si>
   <si>
     <t>US43300A2033</t>
@@ -685,50 +703,65 @@
   <si>
     <t>2702791</t>
   </si>
   <si>
     <t>DGX</t>
   </si>
   <si>
     <t>US74834L1008</t>
   </si>
   <si>
     <t>79466L302</t>
   </si>
   <si>
     <t>Salesforce Inc</t>
   </si>
   <si>
     <t>2310525</t>
   </si>
   <si>
     <t>CRM</t>
   </si>
   <si>
     <t>US79466L3024</t>
   </si>
   <si>
+    <t>871607107</t>
+  </si>
+  <si>
+    <t>Synopsys Inc</t>
+  </si>
+  <si>
+    <t>2867719</t>
+  </si>
+  <si>
+    <t>SNPS</t>
+  </si>
+  <si>
+    <t>US8716071076</t>
+  </si>
+  <si>
     <t>872540109</t>
   </si>
   <si>
     <t>Tjx Companies Inc</t>
   </si>
   <si>
     <t>2989301</t>
   </si>
   <si>
     <t>TJX</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>882508104</t>
   </si>
   <si>
     <t>Texas Instruments Inc</t>
   </si>
   <si>
     <t>2885409</t>
   </si>
   <si>
     <t>TXN</t>
@@ -805,158 +838,125 @@
   <si>
     <t>2917766</t>
   </si>
   <si>
     <t>UNH</t>
   </si>
   <si>
     <t>US91324P1021</t>
   </si>
   <si>
     <t>92826C839</t>
   </si>
   <si>
     <t>Visa Inc-Class A Shares</t>
   </si>
   <si>
     <t>B2PZN04</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
-    <t>949746101</t>
-[...13 lines deleted...]
-  <si>
     <t>B058TZ6</t>
   </si>
   <si>
     <t>Safran Sa</t>
   </si>
   <si>
     <t>SAF</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>B15C4L6</t>
   </si>
   <si>
     <t>Constellation Software Inc</t>
   </si>
   <si>
-    <t>Canada</t>
-[...7 lines deleted...]
-  <si>
     <t>CSU</t>
   </si>
   <si>
     <t>CA21037X1006</t>
   </si>
   <si>
     <t>XTSE</t>
   </si>
   <si>
     <t>21037X100</t>
   </si>
   <si>
+    <t>B19NLV4</t>
+  </si>
+  <si>
+    <t>Experian Plc</t>
+  </si>
+  <si>
+    <t>EXPN</t>
+  </si>
+  <si>
+    <t>GB00B19NLV48</t>
+  </si>
+  <si>
     <t>B3MSM28</t>
   </si>
   <si>
     <t>Amadeus It Group Sa</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>AMS</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>XMAD</t>
   </si>
   <si>
     <t>B4BNMY3</t>
   </si>
   <si>
     <t>Accenture Plc-Cl A</t>
   </si>
   <si>
     <t>ACN</t>
   </si>
   <si>
     <t>IE00B4BNMY34</t>
   </si>
   <si>
-    <t>B929F46</t>
-[...19 lines deleted...]
-  <si>
     <t>BD2P9X9</t>
   </si>
   <si>
     <t>Knorr-Bremse Ag</t>
   </si>
   <si>
     <t>KBX</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>BD6K457</t>
   </si>
   <si>
     <t>Compass Group Plc</t>
   </si>
   <si>
     <t>CPG</t>
   </si>
   <si>
     <t>GB00BD6K4575</t>
   </si>
   <si>
     <t>BM8H5Y5</t>
@@ -967,78 +967,57 @@
   <si>
     <t>DSY</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>BMX86B7</t>
   </si>
   <si>
     <t>Haleon Plc</t>
   </si>
   <si>
     <t>HLN</t>
   </si>
   <si>
     <t>GB00BMX86B70</t>
   </si>
   <si>
     <t>BP6KMJ1</t>
   </si>
   <si>
     <t>Novo Nordisk A/S-B</t>
   </si>
   <si>
-    <t>Denmark</t>
-[...7 lines deleted...]
-  <si>
     <t>NOVOB</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>XCSE</t>
-  </si>
-[...10 lines deleted...]
-    <t>NL0015002MS2</t>
   </si>
   <si>
     <t>BVZK7T9</t>
   </si>
   <si>
     <t>Unilever Plc</t>
   </si>
   <si>
     <t>ULVR</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>DVTAXRESUSD</t>
   </si>
   <si>
     <t>USD DIVIDEND TAX RESERVE SSB USD D</t>
   </si>
   <si>
     <t>Other Instruments</t>
   </si>
   <si>
     <t>Other Liabilities</t>
   </si>
@@ -1471,92 +1450,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95EC6CA3-07D4-454F-8B78-D1F6C821D986}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FF330466-B3FA-4DFD-B5D8-197D005BA94E}">
   <dimension ref="A1:Z69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="3"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46080</v>
+        <v>46112</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -1606,4451 +1585,4451 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>10752460.49</v>
+        <v>10582823.470000001</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>10752460.4899999</v>
+        <v>10582823.4699999</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>10752460.489999</v>
+        <v>10582823.469999</v>
       </c>
       <c r="N4" s="4">
-        <v>10752460.4899999</v>
+        <v>10582823.4699999</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>8.8599999999999996E-4</v>
+        <v>9.4200000000000002E-4</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>19601736.809999999</v>
+        <v>53793.66</v>
       </c>
       <c r="E5" s="5">
-        <v>1.1807000000000001</v>
+        <v>0.71656299999999995</v>
       </c>
       <c r="F5" s="4">
-        <v>23143770.651567001</v>
+        <v>38546.565870090002</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
-        <v>0.84695519607012792</v>
+        <v>1.3955500041196636</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4">
-        <v>19601736.809999999</v>
+        <v>53793.660157999999</v>
       </c>
       <c r="N5" s="4">
-        <v>23143770.651567001</v>
+        <v>38546.565870090002</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>1.9070000000000001E-3</v>
+        <v>3.0000000000000001E-6</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>3678722.94</v>
+        <v>135790470.52000001</v>
       </c>
       <c r="E6" s="5">
-        <v>1.3444499999999999</v>
+        <v>0.154192</v>
       </c>
       <c r="F6" s="4">
-        <v>4945859.0566830002</v>
+        <v>20937871.2986091</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
-        <v>0.74379857934471338</v>
+        <v>6.4854001644308354</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4">
-        <v>3678722.94</v>
+        <v>135790473.96283099</v>
       </c>
       <c r="N6" s="4">
-        <v>4945859.0566830002</v>
+        <v>20937871.2986091</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>4.0700000000000003E-4</v>
+        <v>1.8649999999999999E-3</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>0.3</v>
+        <v>1364407.69</v>
       </c>
       <c r="E7" s="5">
-        <v>0.12784200000000001</v>
+        <v>1.3187</v>
       </c>
       <c r="F7" s="4">
-        <v>3.8352629999999999E-2</v>
+        <v>1799244.420803</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>7.8221499664155987</v>
+        <v>0.75832259042996886</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4">
-        <v>0.3</v>
+        <v>1364407.69</v>
       </c>
       <c r="N7" s="4">
-        <v>3.8352629999999999E-2</v>
+        <v>1799244.420803</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>0</v>
+        <v>1.6000000000000001E-4</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
-        <v>19046</v>
+        <v>0.3</v>
       </c>
       <c r="E8" s="5">
-        <v>6.9499999999999998E-4</v>
+        <v>0.12754799999999999</v>
       </c>
       <c r="F8" s="4">
-        <v>13.24018074</v>
+        <v>3.8264329999999999E-2</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>1438.4970582735159</v>
+        <v>7.8401997933793739</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4">
-        <v>19045.961045</v>
+        <v>0.29999900000000002</v>
       </c>
       <c r="N8" s="4">
-        <v>13.24018074</v>
+        <v>3.8264329999999999E-2</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
-        <v>2</v>
+        <v>19046</v>
       </c>
       <c r="E9" s="5">
-        <v>3.2039999999999999E-2</v>
+        <v>6.5300000000000004E-4</v>
       </c>
       <c r="F9" s="4">
-        <v>6.407997E-2</v>
+        <v>12.43495577</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>31.210996008425717</v>
+        <v>1531.6515798986047</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4">
-        <v>1.9999990000000001</v>
+        <v>19046.019650999999</v>
       </c>
       <c r="N9" s="4">
-        <v>6.407997E-2</v>
+        <v>12.43495577</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="4">
-        <v>-62015669.219999999</v>
+        <v>43175061.460000001</v>
       </c>
       <c r="E10" s="5">
-        <v>1</v>
+        <v>3.1279000000000001E-2</v>
       </c>
       <c r="F10" s="4">
-        <v>-62015669.219999999</v>
+        <v>1350486.7519549599</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>1</v>
+        <v>31.970004463012621</v>
       </c>
       <c r="L10" s="3" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4">
-        <v>-62015669.219999999</v>
+        <v>43175067.487239003</v>
       </c>
       <c r="N10" s="4">
-        <v>-62015669.219999999</v>
+        <v>1350486.7519549599</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>-5.1120000000000002E-3</v>
+        <v>1.2E-4</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>66</v>
+        <v>29</v>
       </c>
       <c r="D11" s="4">
-        <v>2618724</v>
+        <v>12511113.289999999</v>
       </c>
       <c r="E11" s="5">
-        <v>116.35</v>
+        <v>1</v>
       </c>
       <c r="F11" s="4">
-        <v>304688537.39999998</v>
+        <v>12511113.289999999</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="5">
-        <v>116.35</v>
+        <v>1</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4">
-        <v>304688537.39999998</v>
+        <v>12511113.289999999</v>
       </c>
       <c r="N11" s="4">
-        <v>304688537.39999998</v>
+        <v>12511113.289999999</v>
       </c>
       <c r="O11" s="3" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
-        <v>72</v>
+        <v>35</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>2.5118000000000001E-2</v>
+        <v>1.114E-3</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D12" s="4">
-        <v>2010537</v>
+        <v>2618724</v>
       </c>
       <c r="E12" s="5">
-        <v>311.76</v>
+        <v>102.67</v>
       </c>
       <c r="F12" s="4">
-        <v>626805015.12</v>
+        <v>268864393.07999998</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="5">
-        <v>311.76</v>
+        <v>102.67</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>626805015.12</v>
+        <v>268864393.07999998</v>
       </c>
       <c r="N12" s="4">
-        <v>626805015.12</v>
+        <v>268864393.07999998</v>
       </c>
       <c r="O12" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="P12" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q12" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="P12" s="3" t="s">
+      <c r="R12" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="Q12" s="3" t="s">
+      <c r="S12" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="R12" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>5.1672000000000003E-2</v>
+        <v>2.3948000000000001E-2</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D13" s="4">
-        <v>1794119</v>
+        <v>2010537</v>
       </c>
       <c r="E13" s="5">
-        <v>210</v>
+        <v>287.56</v>
       </c>
       <c r="F13" s="4">
-        <v>376764990</v>
+        <v>578150019.72000003</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="5">
-        <v>210</v>
+        <v>287.56</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>376764990</v>
+        <v>578150019.72000003</v>
       </c>
       <c r="N13" s="4">
-        <v>376764990</v>
+        <v>578150019.72000003</v>
       </c>
       <c r="O13" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="P13" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q13" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="P13" s="3" t="s">
+      <c r="R13" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="Q13" s="3" t="s">
+      <c r="S13" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="R13" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>3.1060000000000001E-2</v>
+        <v>5.1498000000000002E-2</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B14" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="B14" s="3" t="s">
+      <c r="C14" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D14" s="4">
+        <v>1794119</v>
+      </c>
+      <c r="E14" s="5">
+        <v>208.27</v>
+      </c>
+      <c r="F14" s="4">
+        <v>373661164.13</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I14" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J14" s="5">
+        <v>208.27</v>
+      </c>
+      <c r="K14" s="5">
+        <v>1</v>
+      </c>
+      <c r="L14" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M14" s="4">
+        <v>373661164.13</v>
+      </c>
+      <c r="N14" s="4">
+        <v>373661164.13</v>
+      </c>
+      <c r="O14" s="3" t="s">
         <v>87</v>
-      </c>
-[...37 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>88</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>90</v>
       </c>
       <c r="S14" s="3" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
-        <v>34</v>
+        <v>85</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>1.0248E-2</v>
+        <v>3.3283E-2</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="B15" s="3" t="s">
+      <c r="C15" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" s="4">
+        <v>5561834</v>
+      </c>
+      <c r="E15" s="5">
+        <v>18.409051999999999</v>
+      </c>
+      <c r="F15" s="4">
+        <v>102388091.32136799</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="J15" s="5">
+        <v>13.96</v>
+      </c>
+      <c r="K15" s="5">
+        <v>0.75832259042996886</v>
+      </c>
+      <c r="L15" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="M15" s="4">
+        <v>77643202.640000001</v>
+      </c>
+      <c r="N15" s="4">
+        <v>102388091.32136799</v>
+      </c>
+      <c r="O15" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="P15" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="C15" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O15" s="3" t="s">
+      <c r="Q15" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="P15" s="3" t="s">
+      <c r="R15" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="Q15" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R15" s="3" t="s">
+      <c r="S15" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="S15" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
-        <v>92</v>
+        <v>34</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>2.0029999999999999E-2</v>
+        <v>9.1199999999999996E-3</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D16" s="4">
-        <v>2027865</v>
+        <v>555502</v>
       </c>
       <c r="E16" s="5">
-        <v>264.18</v>
+        <v>292.75</v>
       </c>
       <c r="F16" s="4">
-        <v>535721375.69999999</v>
+        <v>162623210.5</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="5">
-        <v>264.18</v>
+        <v>292.75</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M16" s="4">
-        <v>535721375.69999999</v>
+        <v>162623210.5</v>
       </c>
       <c r="N16" s="4">
-        <v>535721375.69999999</v>
+        <v>162623210.5</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>100</v>
       </c>
       <c r="Q16" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R16" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="R16" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S16" s="3" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>97</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>4.4164000000000002E-2</v>
+        <v>1.4485E-2</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="B17" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="B17" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D17" s="4">
-        <v>855462</v>
+        <v>2027865</v>
       </c>
       <c r="E17" s="5">
-        <v>319.55</v>
+        <v>253.79</v>
       </c>
       <c r="F17" s="4">
-        <v>273362882.10000002</v>
+        <v>514651858.34999901</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="5">
-        <v>319.55</v>
+        <v>253.79</v>
       </c>
       <c r="K17" s="5">
         <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M17" s="4">
-        <v>273362882.10000002</v>
+        <v>514651858.34999901</v>
       </c>
       <c r="N17" s="4">
-        <v>273362882.10000002</v>
+        <v>514651858.34999901</v>
       </c>
       <c r="O17" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="P17" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="P17" s="3" t="s">
+      <c r="Q17" s="3" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>107</v>
       </c>
       <c r="S17" s="3" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>2.2534999999999999E-2</v>
+        <v>4.5842000000000001E-2</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>109</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D18" s="4">
-        <v>569182</v>
+        <v>948984</v>
       </c>
       <c r="E18" s="5">
-        <v>289.82</v>
+        <v>309.51</v>
       </c>
       <c r="F18" s="4">
-        <v>164960327.24000001</v>
+        <v>293720037.83999997</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="5">
-        <v>289.82</v>
+        <v>309.51</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M18" s="4">
-        <v>164960327.24000001</v>
+        <v>293720037.83999997</v>
       </c>
       <c r="N18" s="4">
-        <v>164960327.24000001</v>
+        <v>293720037.83999997</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>110</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>111</v>
       </c>
       <c r="Q18" s="3" t="s">
-        <v>70</v>
+        <v>106</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>112</v>
       </c>
       <c r="S18" s="3" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>108</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>1.3599E-2</v>
+        <v>2.6162000000000001E-2</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D19" s="4">
-        <v>2431329</v>
+        <v>736049</v>
       </c>
       <c r="E19" s="5">
-        <v>81.56</v>
+        <v>266.75</v>
       </c>
       <c r="F19" s="4">
-        <v>198299193.24000001</v>
+        <v>196341070.75</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>81.56</v>
+        <v>266.75</v>
       </c>
       <c r="K19" s="5">
         <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M19" s="4">
-        <v>198299193.24000001</v>
+        <v>196341070.75</v>
       </c>
       <c r="N19" s="4">
-        <v>198299193.24000001</v>
+        <v>196341070.75</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>115</v>
       </c>
       <c r="P19" s="3" t="s">
         <v>116</v>
       </c>
       <c r="Q19" s="3" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>117</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>113</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>1.6347E-2</v>
+        <v>1.7488E-2</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D20" s="4">
-        <v>1206235</v>
+        <v>2431329</v>
       </c>
       <c r="E20" s="5">
-        <v>157.86000000000001</v>
+        <v>76.05</v>
       </c>
       <c r="F20" s="4">
-        <v>190416257.09999999</v>
+        <v>184902570.44999999</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="5">
-        <v>157.86000000000001</v>
+        <v>76.05</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="4">
-        <v>190416257.09999999</v>
+        <v>184902570.44999999</v>
       </c>
       <c r="N20" s="4">
-        <v>190416257.09999999</v>
+        <v>184902570.44999999</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>121</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>122</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>1.5696999999999999E-2</v>
+        <v>1.6469999999999999E-2</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D21" s="4">
-        <v>876664</v>
+        <v>1206235</v>
       </c>
       <c r="E21" s="5">
-        <v>648.17999999999995</v>
+        <v>150</v>
       </c>
       <c r="F21" s="4">
-        <v>568236071.51999998</v>
+        <v>180935250</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J21" s="5">
-        <v>648.17999999999995</v>
+        <v>150</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M21" s="4">
-        <v>568236071.51999998</v>
+        <v>180935250</v>
       </c>
       <c r="N21" s="4">
-        <v>568236071.51999998</v>
+        <v>180935250</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="3" t="s">
         <v>126</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>127</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>4.6843999999999997E-2</v>
+        <v>1.6115999999999998E-2</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D22" s="4">
-        <v>265729</v>
+        <v>876664</v>
       </c>
       <c r="E22" s="5">
-        <v>642.41886999999997</v>
+        <v>572.13</v>
       </c>
       <c r="F22" s="4">
-        <v>170709323.90622899</v>
+        <v>501565774.31999999</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H22" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J22" s="5">
+        <v>572.13</v>
+      </c>
+      <c r="K22" s="5">
+        <v>1</v>
+      </c>
+      <c r="L22" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M22" s="4">
+        <v>501565774.31999999</v>
+      </c>
+      <c r="N22" s="4">
+        <v>501565774.31999999</v>
+      </c>
+      <c r="O22" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="I22" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L22" s="3" t="s">
+      <c r="P22" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="M22" s="4">
-[...5 lines deleted...]
-      <c r="O22" s="3" t="s">
+      <c r="Q22" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="R22" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="S22" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="T22" s="4">
+        <v>1</v>
+      </c>
+      <c r="W22" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="P22" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>1.4073E-2</v>
+        <v>4.4676E-2</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D23" s="4">
+        <v>265729</v>
+      </c>
+      <c r="E23" s="5">
+        <v>533.58381999999995</v>
+      </c>
+      <c r="F23" s="4">
+        <v>141788694.90478</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H23" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B23" s="3" t="s">
+      <c r="I23" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="C23" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J23" s="5">
-        <v>311.77999999999997</v>
+        <v>463.1</v>
       </c>
       <c r="K23" s="5">
-        <v>1</v>
+        <v>0.86790487762541235</v>
       </c>
       <c r="L23" s="3" t="s">
-        <v>33</v>
+        <v>137</v>
       </c>
       <c r="M23" s="4">
-        <v>207195581.459999</v>
+        <v>123059099.90000001</v>
       </c>
       <c r="N23" s="4">
-        <v>207195581.459999</v>
+        <v>141788694.90478</v>
       </c>
       <c r="O23" s="3" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="P23" s="3" t="s">
         <v>138</v>
       </c>
       <c r="Q23" s="3" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>139</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>72</v>
+        <v>140</v>
       </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
-        <v>135</v>
+        <v>34</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>1.7080000000000001E-2</v>
+        <v>1.2629E-2</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D24" s="4">
-        <v>372228</v>
+        <v>625600</v>
       </c>
       <c r="E24" s="5">
-        <v>503.51</v>
+        <v>304.08</v>
       </c>
       <c r="F24" s="4">
-        <v>187420520.28</v>
+        <v>190232448</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J24" s="5">
-        <v>503.51</v>
+        <v>304.08</v>
       </c>
       <c r="K24" s="5">
         <v>1</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M24" s="4">
-        <v>187420520.28</v>
+        <v>190232448</v>
       </c>
       <c r="N24" s="4">
-        <v>187420520.28</v>
+        <v>190232448</v>
       </c>
       <c r="O24" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="P24" s="3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="Q24" s="3" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="R24" s="3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="S24" s="3" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="T24" s="4">
         <v>1</v>
       </c>
       <c r="W24" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>1.545E-2</v>
+        <v>1.6944000000000001E-2</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D25" s="4">
-        <v>2119707</v>
+        <v>372228</v>
       </c>
       <c r="E25" s="5">
-        <v>248.43</v>
+        <v>460.99</v>
       </c>
       <c r="F25" s="4">
-        <v>526598810.00999898</v>
+        <v>171593385.72</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J25" s="5">
-        <v>248.43</v>
+        <v>460.99</v>
       </c>
       <c r="K25" s="5">
         <v>1</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M25" s="4">
-        <v>526598810.00999898</v>
+        <v>171593385.72</v>
       </c>
       <c r="N25" s="4">
-        <v>526598810.00999898</v>
+        <v>171593385.72</v>
       </c>
       <c r="O25" s="3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="P25" s="3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="Q25" s="3" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="R25" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="S25" s="3" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="T25" s="4">
         <v>1</v>
       </c>
       <c r="W25" s="3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>4.3411999999999999E-2</v>
+        <v>1.5284000000000001E-2</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D26" s="4">
-        <v>122504</v>
+        <v>2119707</v>
       </c>
       <c r="E26" s="5">
-        <v>1524.55</v>
+        <v>244.44</v>
       </c>
       <c r="F26" s="4">
-        <v>186763473.19999999</v>
+        <v>518141179.07999903</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J26" s="5">
-        <v>1524.55</v>
+        <v>244.44</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M26" s="4">
-        <v>186763473.19999999</v>
+        <v>518141179.07999903</v>
       </c>
       <c r="N26" s="4">
-        <v>186763473.19999999</v>
+        <v>518141179.07999903</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="P26" s="3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>101</v>
+        <v>75</v>
       </c>
       <c r="R26" s="3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>1.5396E-2</v>
+        <v>4.6153E-2</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D27" s="4">
-        <v>1288153</v>
+        <v>122504</v>
       </c>
       <c r="E27" s="5">
-        <v>201.85247200000001</v>
+        <v>1472.41</v>
       </c>
       <c r="F27" s="4">
-        <v>260016867.364216</v>
+        <v>180376114.63999999</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H27" s="3" t="s">
-        <v>157</v>
+        <v>31</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J27" s="5">
-        <v>170.96</v>
+        <v>1472.41</v>
       </c>
       <c r="K27" s="5">
-        <v>0.84695519607012792</v>
+        <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M27" s="4">
+        <v>180376114.63999999</v>
+      </c>
+      <c r="N27" s="4">
+        <v>180376114.63999999</v>
+      </c>
+      <c r="O27" s="3" t="s">
         <v>158</v>
-      </c>
-[...7 lines deleted...]
-        <v>155</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>159</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>160</v>
       </c>
       <c r="S27" s="3" t="s">
-        <v>161</v>
+        <v>84</v>
       </c>
       <c r="T27" s="4">
         <v>1</v>
       </c>
       <c r="W27" s="3" t="s">
-        <v>34</v>
+        <v>156</v>
       </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>2.1434999999999999E-2</v>
+        <v>1.6066E-2</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B28" s="3" t="s">
         <v>162</v>
       </c>
-      <c r="B28" s="3" t="s">
+      <c r="C28" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D28" s="4">
+        <v>1288153</v>
+      </c>
+      <c r="E28" s="5">
+        <v>169.25818000000001</v>
+      </c>
+      <c r="F28" s="4">
+        <v>218030432.34154001</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H28" s="3" t="s">
         <v>163</v>
       </c>
-      <c r="C28" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I28" s="3" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="J28" s="5">
-        <v>233.89</v>
+        <v>146.9</v>
       </c>
       <c r="K28" s="5">
-        <v>1</v>
+        <v>0.86790487762541235</v>
       </c>
       <c r="L28" s="3" t="s">
-        <v>33</v>
+        <v>164</v>
       </c>
       <c r="M28" s="4">
-        <v>478351828</v>
+        <v>189229675.69999999</v>
       </c>
       <c r="N28" s="4">
-        <v>478351828</v>
+        <v>218030432.34154001</v>
       </c>
       <c r="O28" s="3" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="P28" s="3" t="s">
         <v>165</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="R28" s="3" t="s">
         <v>166</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>79</v>
+        <v>167</v>
       </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
-        <v>162</v>
+        <v>34</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>3.9433999999999997E-2</v>
+        <v>1.942E-2</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D29" s="4">
-        <v>220220</v>
+        <v>2045200</v>
       </c>
       <c r="E29" s="5">
-        <v>1051.99</v>
+        <v>213.66</v>
       </c>
       <c r="F29" s="4">
-        <v>231669237.80000001</v>
+        <v>436977432</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="5">
-        <v>1051.99</v>
+        <v>213.66</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M29" s="4">
-        <v>231669237.80000001</v>
+        <v>436977432</v>
       </c>
       <c r="N29" s="4">
-        <v>231669237.80000001</v>
+        <v>436977432</v>
       </c>
       <c r="O29" s="3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="P29" s="3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>70</v>
+        <v>106</v>
       </c>
       <c r="R29" s="3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="W29" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>1.9098E-2</v>
+        <v>3.8922999999999999E-2</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D30" s="4">
-        <v>194746</v>
+        <v>220220</v>
       </c>
       <c r="E30" s="5">
-        <v>517.21</v>
+        <v>919.77</v>
       </c>
       <c r="F30" s="4">
-        <v>100724578.66</v>
+        <v>202551749.40000001</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J30" s="5">
-        <v>517.21</v>
+        <v>919.77</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M30" s="4">
-        <v>100724578.66</v>
+        <v>202551749.40000001</v>
       </c>
       <c r="N30" s="4">
-        <v>100724578.66</v>
+        <v>202551749.40000001</v>
       </c>
       <c r="O30" s="3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="P30" s="3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>176</v>
+        <v>75</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>177</v>
       </c>
       <c r="S30" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="T30" s="4">
         <v>1</v>
       </c>
       <c r="W30" s="3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>8.3029999999999996E-3</v>
+        <v>1.8041999999999999E-2</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>178</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>179</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D31" s="4">
-        <v>1926143</v>
+        <v>287968</v>
       </c>
       <c r="E31" s="5">
-        <v>123.82</v>
+        <v>499.66</v>
       </c>
       <c r="F31" s="4">
-        <v>238495026.25999999</v>
+        <v>143886090.88</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J31" s="5">
-        <v>123.82</v>
+        <v>499.66</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M31" s="4">
-        <v>238495026.25999999</v>
+        <v>143886090.88</v>
       </c>
       <c r="N31" s="4">
-        <v>238495026.25999999</v>
+        <v>143886090.88</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>180</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>181</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>70</v>
+        <v>182</v>
       </c>
       <c r="R31" s="3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>178</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>1.9661000000000001E-2</v>
+        <v>1.2815999999999999E-2</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D32" s="4">
-        <v>1619900</v>
+        <v>1926143</v>
       </c>
       <c r="E32" s="5">
-        <v>392.74</v>
+        <v>120.29</v>
       </c>
       <c r="F32" s="4">
-        <v>636199526</v>
+        <v>231695741.47</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="5">
-        <v>392.74</v>
+        <v>120.29</v>
       </c>
       <c r="K32" s="5">
         <v>1</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M32" s="4">
-        <v>636199526</v>
+        <v>231695741.47</v>
       </c>
       <c r="N32" s="4">
-        <v>636199526</v>
+        <v>231695741.47</v>
       </c>
       <c r="O32" s="3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="P32" s="3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>101</v>
+        <v>75</v>
       </c>
       <c r="R32" s="3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="S32" s="3" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="T32" s="4">
         <v>1</v>
       </c>
       <c r="W32" s="3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>5.2447000000000001E-2</v>
+        <v>2.0638E-2</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D33" s="4">
-        <v>1219101</v>
+        <v>1830968</v>
       </c>
       <c r="E33" s="5">
-        <v>96.24</v>
+        <v>370.17</v>
       </c>
       <c r="F33" s="4">
-        <v>117326280.23999999</v>
+        <v>677769424.55999994</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J33" s="5">
-        <v>96.24</v>
+        <v>370.17</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M33" s="4">
-        <v>117326280.23999999</v>
+        <v>677769424.55999994</v>
       </c>
       <c r="N33" s="4">
-        <v>117326280.23999999</v>
+        <v>677769424.55999994</v>
       </c>
       <c r="O33" s="3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="P33" s="3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>77</v>
+        <v>106</v>
       </c>
       <c r="R33" s="3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>9.672E-3</v>
+        <v>6.0371000000000001E-2</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B34" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D34" s="4">
+        <v>1219101</v>
+      </c>
+      <c r="E34" s="5">
+        <v>96.15</v>
+      </c>
+      <c r="F34" s="4">
+        <v>117216561.15000001</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J34" s="5">
+        <v>96.15</v>
+      </c>
+      <c r="K34" s="5">
+        <v>1</v>
+      </c>
+      <c r="L34" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M34" s="4">
+        <v>117216561.15000001</v>
+      </c>
+      <c r="N34" s="4">
+        <v>117216561.15000001</v>
+      </c>
+      <c r="O34" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="P34" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="Q34" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="R34" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="S34" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="T34" s="4">
+        <v>1</v>
+      </c>
+      <c r="W34" s="3" t="s">
         <v>194</v>
       </c>
-      <c r="C34" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>5.1837000000000001E-2</v>
+        <v>1.044E-2</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B35" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D35" s="4">
+        <v>9108608</v>
+      </c>
+      <c r="E35" s="5">
+        <v>55.051603</v>
+      </c>
+      <c r="F35" s="4">
+        <v>501443543.32186401</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J35" s="5">
+        <v>1760</v>
+      </c>
+      <c r="K35" s="5">
+        <v>31.970004463012621</v>
+      </c>
+      <c r="L35" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="M35" s="4">
+        <v>16031152317.948799</v>
+      </c>
+      <c r="N35" s="4">
+        <v>501443543.32186401</v>
+      </c>
+      <c r="O35" s="3" t="s">
         <v>199</v>
       </c>
-      <c r="C35" s="3" t="s">
-[...17 lines deleted...]
-      <c r="I35" s="3" t="s">
+      <c r="P35" s="3" t="s">
         <v>201</v>
       </c>
-      <c r="J35" s="5">
-[...5 lines deleted...]
-      <c r="L35" s="3" t="s">
+      <c r="Q35" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="R35" s="3" t="s">
         <v>202</v>
       </c>
-      <c r="M35" s="4">
-[...8 lines deleted...]
-      <c r="P35" s="3" t="s">
+      <c r="S35" s="3" t="s">
         <v>203</v>
       </c>
-      <c r="Q35" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>1.5579000000000001E-2</v>
+        <v>4.4665000000000003E-2</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D36" s="4">
+        <v>1615786</v>
+      </c>
+      <c r="E36" s="5">
+        <v>97.591936000000004</v>
+      </c>
+      <c r="F36" s="4">
+        <v>157687683.55422801</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H36" s="3" t="s">
         <v>206</v>
       </c>
-      <c r="B36" s="3" t="s">
+      <c r="I36" s="3" t="s">
         <v>207</v>
       </c>
-      <c r="C36" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J36" s="5">
-        <v>211.91</v>
+        <v>78.42</v>
       </c>
       <c r="K36" s="5">
-        <v>1</v>
+        <v>0.80355000033226798</v>
       </c>
       <c r="L36" s="3" t="s">
-        <v>33</v>
+        <v>208</v>
       </c>
       <c r="M36" s="4">
-        <v>120568737.42</v>
+        <v>126709938.17239401</v>
       </c>
       <c r="N36" s="4">
-        <v>120568737.42</v>
+        <v>157687683.55422801</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="P36" s="3" t="s">
         <v>209</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>70</v>
+        <v>94</v>
       </c>
       <c r="R36" s="3" t="s">
         <v>210</v>
       </c>
       <c r="S36" s="3" t="s">
-        <v>72</v>
+        <v>211</v>
       </c>
       <c r="T36" s="4">
         <v>1</v>
       </c>
       <c r="W36" s="3" t="s">
-        <v>206</v>
+        <v>34</v>
       </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>9.9389999999999999E-3</v>
+        <v>1.4045E-2</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D37" s="4">
-        <v>1438139</v>
+        <v>568962</v>
       </c>
       <c r="E37" s="5">
-        <v>194.79</v>
+        <v>195.98</v>
       </c>
       <c r="F37" s="4">
-        <v>280135095.81</v>
+        <v>111505172.75999901</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="5">
-        <v>194.79</v>
+        <v>195.98</v>
       </c>
       <c r="K37" s="5">
         <v>1</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M37" s="4">
-        <v>280135095.81</v>
+        <v>111505172.75999901</v>
       </c>
       <c r="N37" s="4">
-        <v>280135095.81</v>
+        <v>111505172.75999901</v>
       </c>
       <c r="O37" s="3" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="P37" s="3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>101</v>
+        <v>75</v>
       </c>
       <c r="R37" s="3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>2.3092999999999999E-2</v>
+        <v>9.9319999999999999E-3</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D38" s="4">
-        <v>1187782</v>
+        <v>1291136</v>
       </c>
       <c r="E38" s="5">
-        <v>161.66</v>
+        <v>186.67</v>
       </c>
       <c r="F38" s="4">
-        <v>192016838.12</v>
+        <v>241016357.11999899</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="5">
-        <v>161.66</v>
+        <v>186.67</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M38" s="4">
-        <v>192016838.12</v>
+        <v>241016357.11999899</v>
       </c>
       <c r="N38" s="4">
-        <v>192016838.12</v>
+        <v>241016357.11999899</v>
       </c>
       <c r="O38" s="3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="P38" s="3" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>84</v>
+        <v>106</v>
       </c>
       <c r="R38" s="3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>1.5828999999999999E-2</v>
+        <v>2.1468000000000001E-2</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D39" s="4">
-        <v>1490013</v>
+        <v>275615</v>
       </c>
       <c r="E39" s="5">
-        <v>212.11</v>
+        <v>396.48</v>
       </c>
       <c r="F39" s="4">
-        <v>316046657.43000001</v>
+        <v>109275835.2</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J39" s="5">
-        <v>212.11</v>
+        <v>396.48</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M39" s="4">
-        <v>316046657.43000001</v>
+        <v>109275835.2</v>
       </c>
       <c r="N39" s="4">
-        <v>316046657.43000001</v>
+        <v>109275835.2</v>
       </c>
       <c r="O39" s="3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="P39" s="3" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="R39" s="3" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>2.6054000000000001E-2</v>
+        <v>9.7330000000000003E-3</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D40" s="4">
-        <v>762123</v>
+        <v>1114336</v>
       </c>
       <c r="E40" s="5">
-        <v>521.11</v>
+        <v>159.69999999999999</v>
       </c>
       <c r="F40" s="4">
-        <v>397149916.52999997</v>
+        <v>177959459.19999999</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J40" s="5">
-        <v>521.11</v>
+        <v>159.69999999999999</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M40" s="4">
-        <v>397149916.52999997</v>
+        <v>177959459.19999999</v>
       </c>
       <c r="N40" s="4">
-        <v>397149916.52999997</v>
+        <v>177959459.19999999</v>
       </c>
       <c r="O40" s="3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="P40" s="3" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="R40" s="3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>3.2739999999999998E-2</v>
+        <v>1.5851000000000001E-2</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D41" s="4">
-        <v>781093</v>
+        <v>1490013</v>
       </c>
       <c r="E41" s="5">
-        <v>123.255</v>
+        <v>194.14</v>
       </c>
       <c r="F41" s="4">
-        <v>96273617.715000004</v>
+        <v>289271123.81999999</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J41" s="5">
-        <v>123.255</v>
+        <v>194.14</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M41" s="4">
-        <v>96273617.715000004</v>
+        <v>289271123.81999999</v>
       </c>
       <c r="N41" s="4">
-        <v>96273617.715000004</v>
+        <v>289271123.81999999</v>
       </c>
       <c r="O41" s="3" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="P41" s="3" t="s">
-        <v>61</v>
+        <v>235</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>176</v>
+        <v>106</v>
       </c>
       <c r="R41" s="3" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="S41" s="3" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>7.9360000000000003E-3</v>
+        <v>2.5766000000000001E-2</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D42" s="4">
-        <v>5530510</v>
+        <v>762123</v>
       </c>
       <c r="E42" s="5">
-        <v>54.66</v>
+        <v>491.53</v>
       </c>
       <c r="F42" s="4">
-        <v>302297676.59999901</v>
+        <v>374606318.19</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J42" s="5">
-        <v>54.66</v>
+        <v>491.53</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M42" s="4">
-        <v>302297676.59999901</v>
+        <v>374606318.19</v>
       </c>
       <c r="N42" s="4">
-        <v>302297676.59999901</v>
+        <v>374606318.19</v>
       </c>
       <c r="O42" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="P42" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="Q42" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R42" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="S42" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="T42" s="4">
+        <v>1</v>
+      </c>
+      <c r="W42" s="3" t="s">
         <v>237</v>
       </c>
-      <c r="P42" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>2.4920999999999999E-2</v>
+        <v>3.3367000000000001E-2</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D43" s="4">
-        <v>2243194</v>
+        <v>781093</v>
       </c>
       <c r="E43" s="5">
-        <v>75.42</v>
+        <v>117.66</v>
       </c>
       <c r="F43" s="4">
-        <v>169181691.47999999</v>
+        <v>91903402.379999995</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="5">
-        <v>75.42</v>
+        <v>117.66</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M43" s="4">
-        <v>169181691.47999999</v>
+        <v>91903402.379999995</v>
       </c>
       <c r="N43" s="4">
-        <v>169181691.47999999</v>
+        <v>91903402.379999995</v>
       </c>
       <c r="O43" s="3" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="P43" s="3" t="s">
-        <v>243</v>
+        <v>66</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>244</v>
+        <v>182</v>
       </c>
       <c r="R43" s="3" t="s">
         <v>245</v>
       </c>
       <c r="S43" s="3" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>1.3946999999999999E-2</v>
+        <v>8.1860000000000006E-3</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
         <v>246</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>247</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D44" s="4">
-        <v>926239</v>
+        <v>5530510</v>
       </c>
       <c r="E44" s="5">
-        <v>293.27</v>
+        <v>52.01</v>
       </c>
       <c r="F44" s="4">
-        <v>271638111.52999997</v>
+        <v>287641825.09999901</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J44" s="5">
-        <v>293.27</v>
+        <v>52.01</v>
       </c>
       <c r="K44" s="5">
         <v>1</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M44" s="4">
-        <v>271638111.52999997</v>
+        <v>287641825.09999901</v>
       </c>
       <c r="N44" s="4">
-        <v>271638111.52999997</v>
+        <v>287641825.09999901</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>248</v>
       </c>
       <c r="P44" s="3" t="s">
         <v>249</v>
       </c>
       <c r="Q44" s="3" t="s">
-        <v>70</v>
+        <v>182</v>
       </c>
       <c r="R44" s="3" t="s">
         <v>250</v>
       </c>
       <c r="S44" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="W44" s="3" t="s">
         <v>246</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>2.2393E-2</v>
+        <v>2.5621000000000001E-2</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>251</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>252</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D45" s="4">
-        <v>855637</v>
+        <v>2243194</v>
       </c>
       <c r="E45" s="5">
-        <v>320.14</v>
+        <v>71.930000000000007</v>
       </c>
       <c r="F45" s="4">
-        <v>273923629.18000001</v>
+        <v>161352944.41999999</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J45" s="5">
-        <v>320.14</v>
+        <v>71.930000000000007</v>
       </c>
       <c r="K45" s="5">
         <v>1</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M45" s="4">
-        <v>273923629.18000001</v>
+        <v>161352944.41999999</v>
       </c>
       <c r="N45" s="4">
-        <v>273923629.18000001</v>
+        <v>161352944.41999999</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>253</v>
       </c>
       <c r="P45" s="3" t="s">
         <v>254</v>
       </c>
       <c r="Q45" s="3" t="s">
-        <v>176</v>
+        <v>255</v>
       </c>
       <c r="R45" s="3" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="S45" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="T45" s="4">
         <v>1</v>
       </c>
       <c r="W45" s="3" t="s">
         <v>251</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>2.2581E-2</v>
+        <v>1.4371999999999999E-2</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D46" s="4">
-        <v>819492</v>
+        <v>926239</v>
       </c>
       <c r="E46" s="5">
-        <v>81.45</v>
+        <v>270.58999999999997</v>
       </c>
       <c r="F46" s="4">
-        <v>66747623.399999999</v>
+        <v>250631011.00999999</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J46" s="5">
-        <v>81.45</v>
+        <v>270.58999999999997</v>
       </c>
       <c r="K46" s="5">
         <v>1</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M46" s="4">
-        <v>66747623.399999999</v>
+        <v>250631011.00999999</v>
       </c>
       <c r="N46" s="4">
-        <v>66747623.399999999</v>
+        <v>250631011.00999999</v>
       </c>
       <c r="O46" s="3" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="P46" s="3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>176</v>
+        <v>75</v>
       </c>
       <c r="R46" s="3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="S46" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="T46" s="4">
         <v>1</v>
       </c>
       <c r="W46" s="3" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
-        <v>5.5019999999999999E-3</v>
+        <v>2.2324E-2</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B47" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D47" s="4">
+        <v>907503</v>
+      </c>
+      <c r="E47" s="5">
+        <v>302.24</v>
+      </c>
+      <c r="F47" s="4">
+        <v>274283706.72000003</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J47" s="5">
+        <v>302.24</v>
+      </c>
+      <c r="K47" s="5">
+        <v>1</v>
+      </c>
+      <c r="L47" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M47" s="4">
+        <v>274283706.72000003</v>
+      </c>
+      <c r="N47" s="4">
+        <v>274283706.72000003</v>
+      </c>
+      <c r="O47" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="P47" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="Q47" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="R47" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="S47" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="T47" s="4">
+        <v>1</v>
+      </c>
+      <c r="W47" s="3" t="s">
         <v>262</v>
       </c>
-      <c r="C47" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>2.2797999999999999E-2</v>
+        <v>2.4431000000000001E-2</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D48" s="4">
-        <v>26047</v>
+        <v>688891</v>
       </c>
       <c r="E48" s="5">
-        <v>1848.1944430000001</v>
+        <v>321.92468000000002</v>
       </c>
       <c r="F48" s="4">
-        <v>48139920.8270704</v>
+        <v>221771014.72988001</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H48" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="J48" s="5">
+        <v>279.39999999999998</v>
+      </c>
+      <c r="K48" s="5">
+        <v>0.86790487762541235</v>
+      </c>
+      <c r="L48" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="M48" s="4">
+        <v>192476145.40000001</v>
+      </c>
+      <c r="N48" s="4">
+        <v>221771014.72988001</v>
+      </c>
+      <c r="O48" s="3" t="s">
         <v>267</v>
       </c>
-      <c r="I48" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L48" s="3" t="s">
+      <c r="P48" s="3" t="s">
         <v>269</v>
       </c>
-      <c r="M48" s="4">
-[...8 lines deleted...]
-      <c r="P48" s="3" t="s">
+      <c r="Q48" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="R48" s="3" t="s">
         <v>270</v>
       </c>
-      <c r="Q48" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S48" s="3" t="s">
-        <v>272</v>
+        <v>140</v>
       </c>
       <c r="T48" s="4">
         <v>1</v>
       </c>
       <c r="W48" s="3" t="s">
-        <v>273</v>
+        <v>34</v>
       </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="6">
-        <v>3.9680000000000002E-3</v>
+        <v>1.9754000000000001E-2</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D49" s="4">
-        <v>1186862</v>
+        <v>45612</v>
       </c>
       <c r="E49" s="5">
-        <v>62.270117999999997</v>
+        <v>1749.840559</v>
       </c>
       <c r="F49" s="4">
-        <v>73906036.789715901</v>
+        <v>79813727.834903702</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>276</v>
+        <v>39</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J49" s="5">
-        <v>52.74</v>
+        <v>2441.9899999999998</v>
       </c>
       <c r="K49" s="5">
-        <v>0.84695519607012792</v>
+        <v>1.3955500041196636</v>
       </c>
       <c r="L49" s="3" t="s">
-        <v>277</v>
+        <v>41</v>
       </c>
       <c r="M49" s="4">
-        <v>62595101.879998997</v>
+        <v>111384048.20880499</v>
       </c>
       <c r="N49" s="4">
-        <v>73906036.789715901</v>
+        <v>79813727.834903702</v>
       </c>
       <c r="O49" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="P49" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="Q49" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="R49" s="3" t="s">
         <v>274</v>
       </c>
-      <c r="P49" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S49" s="3" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="T49" s="4">
         <v>1</v>
       </c>
       <c r="W49" s="3" t="s">
-        <v>34</v>
+        <v>276</v>
       </c>
       <c r="X49" s="4">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
       <c r="Z49" s="6">
-        <v>6.0920000000000002E-3</v>
+        <v>7.1089999999999999E-3</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D50" s="4">
-        <v>1250423</v>
+        <v>1577007</v>
       </c>
       <c r="E50" s="5">
-        <v>208.72</v>
+        <v>34.259825999999997</v>
       </c>
       <c r="F50" s="4">
-        <v>260988288.56</v>
+        <v>54027985.420782</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="J50" s="5">
-        <v>208.72</v>
+        <v>25.98</v>
       </c>
       <c r="K50" s="5">
-        <v>1</v>
+        <v>0.75832259042996886</v>
       </c>
       <c r="L50" s="3" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="M50" s="4">
-        <v>260988288.56</v>
+        <v>40970641.859999999</v>
       </c>
       <c r="N50" s="4">
-        <v>260988288.56</v>
+        <v>54027985.420782</v>
       </c>
       <c r="O50" s="3" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="P50" s="3" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="Q50" s="3" t="s">
-        <v>101</v>
+        <v>255</v>
       </c>
       <c r="R50" s="3" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="S50" s="3" t="s">
-        <v>72</v>
+        <v>96</v>
       </c>
       <c r="T50" s="4">
         <v>1</v>
       </c>
       <c r="W50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X50" s="4">
         <v>0</v>
       </c>
       <c r="Y50" s="4">
         <v>0</v>
       </c>
       <c r="Z50" s="6">
-        <v>2.1514999999999999E-2</v>
+        <v>4.8120000000000003E-3</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D51" s="4">
+        <v>1457650</v>
+      </c>
+      <c r="E51" s="5">
+        <v>56.089095999999998</v>
+      </c>
+      <c r="F51" s="4">
+        <v>81758270.784400001</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="J51" s="5">
+        <v>48.68</v>
+      </c>
+      <c r="K51" s="5">
+        <v>0.86790487762541235</v>
+      </c>
+      <c r="L51" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="M51" s="4">
+        <v>70958402</v>
+      </c>
+      <c r="N51" s="4">
+        <v>81758270.784400001</v>
+      </c>
+      <c r="O51" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="P51" s="3" t="s">
         <v>285</v>
       </c>
-      <c r="B51" s="3" t="s">
+      <c r="Q51" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="R51" s="3" t="s">
         <v>286</v>
       </c>
-      <c r="C51" s="3" t="s">
-[...14 lines deleted...]
-      <c r="H51" s="3" t="s">
+      <c r="S51" s="3" t="s">
         <v>287</v>
       </c>
-      <c r="I51" s="3" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="T51" s="4">
         <v>1</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X51" s="4">
         <v>0</v>
       </c>
       <c r="Y51" s="4">
         <v>0</v>
       </c>
       <c r="Z51" s="6">
-        <v>7.1019999999999998E-3</v>
+        <v>7.2820000000000003E-3</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D52" s="4">
-        <v>449203</v>
+        <v>1110786</v>
       </c>
       <c r="E52" s="5">
-        <v>131.64805000000001</v>
+        <v>198.29</v>
       </c>
       <c r="F52" s="4">
-        <v>59136699.004150003</v>
+        <v>220257755.94</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>157</v>
+        <v>31</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J52" s="5">
-        <v>111.5</v>
+        <v>198.29</v>
       </c>
       <c r="K52" s="5">
-        <v>0.84695519607012792</v>
+        <v>1</v>
       </c>
       <c r="L52" s="3" t="s">
-        <v>158</v>
+        <v>33</v>
       </c>
       <c r="M52" s="4">
-        <v>50086134.5</v>
+        <v>220257755.94</v>
       </c>
       <c r="N52" s="4">
-        <v>59136699.004150003</v>
+        <v>220257755.94</v>
       </c>
       <c r="O52" s="3" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="P52" s="3" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="Q52" s="3" t="s">
-        <v>244</v>
+        <v>106</v>
       </c>
       <c r="R52" s="3" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="S52" s="3" t="s">
-        <v>161</v>
+        <v>77</v>
       </c>
       <c r="T52" s="4">
         <v>1</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
         <v>0</v>
       </c>
       <c r="Y52" s="4">
         <v>0</v>
       </c>
       <c r="Z52" s="6">
-        <v>4.875E-3</v>
+        <v>1.9619000000000001E-2</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D53" s="4">
-        <v>7288028</v>
+        <v>449203</v>
       </c>
       <c r="E53" s="5">
-        <v>30.626570999999998</v>
+        <v>111.93622999999999</v>
       </c>
       <c r="F53" s="4">
-        <v>223207306.991988</v>
+        <v>50282090.324689999</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>44</v>
+        <v>163</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>45</v>
+        <v>136</v>
       </c>
       <c r="J53" s="5">
-        <v>22.78</v>
+        <v>97.15</v>
       </c>
       <c r="K53" s="5">
-        <v>0.74379857934471338</v>
+        <v>0.86790487762541235</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>46</v>
+        <v>164</v>
       </c>
       <c r="M53" s="4">
-        <v>166021277.84</v>
+        <v>43640071.450000003</v>
       </c>
       <c r="N53" s="4">
-        <v>223207306.991988</v>
+        <v>50282090.324689999</v>
       </c>
       <c r="O53" s="3" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="P53" s="3" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>84</v>
+        <v>255</v>
       </c>
       <c r="R53" s="3" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>91</v>
+        <v>167</v>
       </c>
       <c r="T53" s="4">
         <v>1</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X53" s="4">
         <v>0</v>
       </c>
       <c r="Y53" s="4">
         <v>0</v>
       </c>
       <c r="Z53" s="6">
-        <v>1.84E-2</v>
+        <v>4.4780000000000002E-3</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D54" s="4">
-        <v>4153342</v>
+        <v>7288028</v>
       </c>
       <c r="E54" s="5">
-        <v>21.901985</v>
+        <v>27.494895</v>
       </c>
       <c r="F54" s="4">
-        <v>90966434.183870003</v>
+        <v>200383564.61705899</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>130</v>
+        <v>49</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J54" s="5">
-        <v>18.55</v>
+        <v>20.85</v>
       </c>
       <c r="K54" s="5">
-        <v>0.84695519607012792</v>
+        <v>0.75832259042996886</v>
       </c>
       <c r="L54" s="3" t="s">
-        <v>131</v>
+        <v>51</v>
       </c>
       <c r="M54" s="4">
-        <v>77044494.099999994</v>
+        <v>151955383.799999</v>
       </c>
       <c r="N54" s="4">
-        <v>90966434.183870003</v>
+        <v>200383564.61705899</v>
       </c>
       <c r="O54" s="3" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="P54" s="3" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="Q54" s="3" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="R54" s="3" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>134</v>
+        <v>96</v>
       </c>
       <c r="T54" s="4">
         <v>1</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X54" s="4">
         <v>0</v>
       </c>
       <c r="Y54" s="4">
         <v>0</v>
       </c>
       <c r="Z54" s="6">
-        <v>7.4989999999999996E-3</v>
+        <v>1.7849E-2</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D55" s="4">
-        <v>42985766</v>
+        <v>4153342</v>
       </c>
       <c r="E55" s="5">
-        <v>5.454434</v>
+        <v>19.898493999999999</v>
       </c>
       <c r="F55" s="4">
-        <v>234463008.541426</v>
+        <v>82645250.866947994</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>44</v>
+        <v>135</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>45</v>
+        <v>136</v>
       </c>
       <c r="J55" s="5">
-        <v>4.0570000000000004</v>
+        <v>17.27</v>
       </c>
       <c r="K55" s="5">
-        <v>0.74379857934471338</v>
+        <v>0.86790487762541235</v>
       </c>
       <c r="L55" s="3" t="s">
-        <v>46</v>
+        <v>137</v>
       </c>
       <c r="M55" s="4">
-        <v>174393252.662</v>
+        <v>71728216.340000004</v>
       </c>
       <c r="N55" s="4">
-        <v>234463008.541426</v>
+        <v>82645250.866947994</v>
       </c>
       <c r="O55" s="3" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="P55" s="3" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="Q55" s="3" t="s">
-        <v>70</v>
+        <v>106</v>
       </c>
       <c r="R55" s="3" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>91</v>
+        <v>140</v>
       </c>
       <c r="T55" s="4">
         <v>1</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X55" s="4">
         <v>0</v>
       </c>
       <c r="Y55" s="4">
         <v>0</v>
       </c>
       <c r="Z55" s="6">
-        <v>1.9328000000000001E-2</v>
+        <v>7.3610000000000004E-3</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D56" s="4">
-        <v>1832254</v>
+        <v>42985766</v>
       </c>
       <c r="E56" s="5">
-        <v>37.594816000000002</v>
+        <v>4.9293009999999997</v>
       </c>
       <c r="F56" s="4">
-        <v>68883253.255372897</v>
+        <v>211889762.135259</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H56" s="3" t="s">
-        <v>310</v>
+        <v>49</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>311</v>
+        <v>50</v>
       </c>
       <c r="J56" s="5">
-        <v>237.9</v>
+        <v>3.738</v>
       </c>
       <c r="K56" s="5">
-        <v>6.3280001159289618</v>
+        <v>0.75832259042996886</v>
       </c>
       <c r="L56" s="3" t="s">
-        <v>312</v>
+        <v>51</v>
       </c>
       <c r="M56" s="4">
-        <v>435893234.58556402</v>
+        <v>160680793.308</v>
       </c>
       <c r="N56" s="4">
-        <v>68883253.255372897</v>
+        <v>211889762.135259</v>
       </c>
       <c r="O56" s="3" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="P56" s="3" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="R56" s="3" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="S56" s="3" t="s">
-        <v>315</v>
+        <v>96</v>
       </c>
       <c r="T56" s="4">
         <v>1</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X56" s="4">
         <v>0</v>
       </c>
       <c r="Y56" s="4">
         <v>0</v>
       </c>
       <c r="Z56" s="6">
-        <v>5.6779999999999999E-3</v>
+        <v>1.8873000000000001E-2</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D57" s="4">
-        <v>765283</v>
+        <v>877850</v>
       </c>
       <c r="E57" s="5">
-        <v>15.797288</v>
+        <v>35.603045999999999</v>
       </c>
       <c r="F57" s="4">
-        <v>12089395.5698625</v>
+        <v>31254134.6717241</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>287</v>
+        <v>44</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J57" s="5">
-        <v>11.75</v>
+        <v>230.9</v>
       </c>
       <c r="K57" s="5">
-        <v>0.74379857934471338</v>
+        <v>6.4854001644308354</v>
       </c>
       <c r="L57" s="3" t="s">
-        <v>288</v>
+        <v>46</v>
       </c>
       <c r="M57" s="4">
-        <v>8992075.25</v>
+        <v>202695570.13914299</v>
       </c>
       <c r="N57" s="4">
-        <v>12089395.5698625</v>
+        <v>31254134.6717241</v>
       </c>
       <c r="O57" s="3" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="P57" s="3" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="Q57" s="3" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="R57" s="3" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="S57" s="3" t="s">
-        <v>91</v>
+        <v>312</v>
       </c>
       <c r="T57" s="4">
         <v>1</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X57" s="4">
         <v>0</v>
       </c>
       <c r="Y57" s="4">
         <v>0</v>
       </c>
       <c r="Z57" s="6">
-        <v>9.9599999999999992E-4</v>
+        <v>2.7829999999999999E-3</v>
       </c>
     </row>
     <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D58" s="4">
         <v>3367245</v>
       </c>
       <c r="E58" s="5">
-        <v>73.501081999999997</v>
+        <v>55.372213000000002</v>
       </c>
       <c r="F58" s="4">
-        <v>247496149.17546701</v>
+        <v>186451807.36318499</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H58" s="3" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I58" s="3" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="J58" s="5">
-        <v>54.67</v>
+        <v>41.99</v>
       </c>
       <c r="K58" s="5">
-        <v>0.74379857934471338</v>
+        <v>0.75832259042996886</v>
       </c>
       <c r="L58" s="3" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M58" s="4">
-        <v>184087284.15000001</v>
+        <v>141390617.55000001</v>
       </c>
       <c r="N58" s="4">
-        <v>247496149.17546701</v>
+        <v>186451807.36318499</v>
       </c>
       <c r="O58" s="3" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="P58" s="3" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="Q58" s="3" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="R58" s="3" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="S58" s="3" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="T58" s="4">
         <v>1</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X58" s="4">
         <v>0</v>
       </c>
       <c r="Y58" s="4">
         <v>0</v>
       </c>
       <c r="Z58" s="6">
-        <v>2.0403000000000001E-2</v>
+        <v>1.6608000000000001E-2</v>
       </c>
     </row>
     <row r="59" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="D59" s="4">
-        <v>-7177752.1100000003</v>
+        <v>-7406848.3499999996</v>
       </c>
       <c r="E59" s="5">
         <v>1</v>
       </c>
       <c r="F59" s="4">
-        <v>-7177752.1100000003</v>
+        <v>-7406848.3499999996</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J59" s="5">
         <v>1</v>
       </c>
       <c r="K59" s="5">
         <v>1</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M59" s="4">
-        <v>-7177752.1100000003</v>
+        <v>-7406848.3499999996</v>
       </c>
       <c r="N59" s="4">
-        <v>-7177752.1100000003</v>
+        <v>-7406848.3499999996</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P59" s="3" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="Q59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S59" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T59" s="4">
         <v>1</v>
       </c>
       <c r="W59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X59" s="4">
         <v>0</v>
       </c>
       <c r="Y59" s="4">
         <v>0</v>
       </c>
       <c r="Z59" s="6">
-        <v>-5.9100000000000005E-4</v>
+        <v>-6.5899999999999997E-4</v>
       </c>
     </row>
     <row r="60" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="D60" s="4">
-        <v>-6557281.2800000003</v>
+        <v>-7135457.0099999998</v>
       </c>
       <c r="E60" s="5">
         <v>1</v>
       </c>
       <c r="F60" s="4">
-        <v>-6557281.2800000003</v>
+        <v>-7135457.0099999998</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J60" s="5">
         <v>1</v>
       </c>
       <c r="K60" s="5">
         <v>1</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M60" s="4">
-        <v>-6557281.2800000003</v>
+        <v>-7135457.0099999998</v>
       </c>
       <c r="N60" s="4">
-        <v>-6557281.2800000003</v>
+        <v>-7135457.0099999998</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S60" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T60" s="4">
         <v>1</v>
       </c>
       <c r="W60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X60" s="4">
         <v>0</v>
       </c>
       <c r="Y60" s="4">
         <v>0</v>
       </c>
       <c r="Z60" s="6">
-        <v>-5.4000000000000001E-4</v>
+        <v>-6.3500000000000004E-4</v>
       </c>
     </row>
     <row r="61" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="D61" s="4">
-        <v>36109123.529537998</v>
+        <v>30957275.831537999</v>
       </c>
       <c r="E61" s="5">
         <v>5.01</v>
       </c>
       <c r="F61" s="4">
-        <v>180906708.882983</v>
+        <v>155095951.91600299</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>333</v>
+        <v>326</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I61" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J61" s="5">
         <v>5.01</v>
       </c>
       <c r="K61" s="5">
         <v>1</v>
       </c>
       <c r="L61" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M61" s="4">
-        <v>180906708.882983</v>
+        <v>155095951.91600299</v>
       </c>
       <c r="N61" s="4">
-        <v>180906708.882983</v>
+        <v>155095951.91600299</v>
       </c>
       <c r="O61" s="3" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="P61" s="3" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="Q61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R61" s="3" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="S61" s="3" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="T61" s="4">
         <v>1</v>
       </c>
       <c r="W61" s="3" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="X61" s="4">
         <v>0</v>
       </c>
       <c r="Y61" s="4">
         <v>0</v>
       </c>
       <c r="Z61" s="6">
-        <v>1.4912999999999999E-2</v>
+        <v>1.3814999999999999E-2</v>
       </c>
     </row>
     <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="D62" s="4">
-        <v>52467933.25</v>
+        <v>1620729.67</v>
       </c>
       <c r="E62" s="5">
         <v>1</v>
       </c>
       <c r="F62" s="4">
-        <v>52467933.25</v>
+        <v>1620729.6700000099</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>333</v>
+        <v>326</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J62" s="5">
         <v>1</v>
       </c>
       <c r="K62" s="5">
         <v>1</v>
       </c>
       <c r="L62" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M62" s="4">
-        <v>52467933.25</v>
+        <v>1620729.67</v>
       </c>
       <c r="N62" s="4">
-        <v>52467933.25</v>
+        <v>1620729.6700000099</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P62" s="3" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="Q62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S62" s="3" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="T62" s="4">
         <v>1</v>
       </c>
       <c r="W62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X62" s="4">
         <v>0</v>
       </c>
       <c r="Y62" s="4">
         <v>0</v>
       </c>
       <c r="Z62" s="6">
-        <v>4.3249999999999999E-3</v>
+        <v>1.44E-4</v>
       </c>
     </row>
     <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
     </row>
     <row r="66" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
     </row>
     <row r="67" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="68" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
     </row>
     <row r="69" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>February</vt:lpstr>
+      <vt:lpstr>March</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>