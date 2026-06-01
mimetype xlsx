--- v1 (2026-05-12)
+++ v2 (2026-06-01)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_03\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_04\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9FD59686-4E22-4279-B26C-A38B8956EADF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{56A8751E-1C8C-4F7A-9DEB-9B77ECBE700D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1950" yWindow="2325" windowWidth="11520" windowHeight="8265" xr2:uid="{318FE507-761F-495C-99FE-A9B082B04E1A}"/>
+    <workbookView xWindow="1560" yWindow="1860" windowWidth="11520" windowHeight="8265" xr2:uid="{E25DA8F9-2B11-4350-956A-F5A9D3FE9AD6}"/>
   </bookViews>
   <sheets>
-    <sheet name="March" sheetId="1" r:id="rId1"/>
+    <sheet name="April" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="800" uniqueCount="340">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="774" uniqueCount="332">
   <si>
     <t>GMO Quality Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -145,761 +145,752 @@
   <si>
     <t>USD TAX RECLAIMS</t>
   </si>
   <si>
     <t>Cash and Cash Equivalents</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>CASH</t>
   </si>
   <si>
-    <t>CADTCash</t>
-[...2 lines deleted...]
-    <t>Trade Date Cash (CAD)</t>
+    <t>EURTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (EUR)</t>
   </si>
   <si>
     <t>Trade Date Cash</t>
   </si>
   <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>EU</t>
+  </si>
+  <si>
+    <t>GBPTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (GBP)</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>GB</t>
+  </si>
+  <si>
+    <t>HKDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (HKD)</t>
+  </si>
+  <si>
+    <t>Hong Kong</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>KRWTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (KRW)</t>
+  </si>
+  <si>
+    <t>South Korea</t>
+  </si>
+  <si>
+    <t>KRW</t>
+  </si>
+  <si>
+    <t>KR</t>
+  </si>
+  <si>
+    <t>TWDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (TWD)</t>
+  </si>
+  <si>
+    <t>Taiwan</t>
+  </si>
+  <si>
+    <t>TWD</t>
+  </si>
+  <si>
+    <t>TW</t>
+  </si>
+  <si>
+    <t>USDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (USD)</t>
+  </si>
+  <si>
+    <t>002824100</t>
+  </si>
+  <si>
+    <t>Abbott Laboratories</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>Common Stock</t>
+  </si>
+  <si>
+    <t>2002305</t>
+  </si>
+  <si>
+    <t>ABT</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>US0028241000</t>
+  </si>
+  <si>
+    <t>XNYS</t>
+  </si>
+  <si>
+    <t>02079K305</t>
+  </si>
+  <si>
+    <t>Alphabet Inc-Cl A</t>
+  </si>
+  <si>
+    <t>BYVY8G0</t>
+  </si>
+  <si>
+    <t>GOOGL</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>US02079K3059</t>
+  </si>
+  <si>
+    <t>XNGS</t>
+  </si>
+  <si>
+    <t>023135106</t>
+  </si>
+  <si>
+    <t>Amazon.com Inc</t>
+  </si>
+  <si>
+    <t>2000019</t>
+  </si>
+  <si>
+    <t>AMZN</t>
+  </si>
+  <si>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>US0231351067</t>
+  </si>
+  <si>
+    <t>0237400</t>
+  </si>
+  <si>
+    <t>Diageo Plc</t>
+  </si>
+  <si>
+    <t>DGE</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>GB0002374006</t>
+  </si>
+  <si>
+    <t>XLON</t>
+  </si>
+  <si>
+    <t>036752103</t>
+  </si>
+  <si>
+    <t>Elevance Health Inc</t>
+  </si>
+  <si>
+    <t>BSPHGL4</t>
+  </si>
+  <si>
+    <t>ELV</t>
+  </si>
+  <si>
+    <t>US0367521038</t>
+  </si>
+  <si>
+    <t>037833100</t>
+  </si>
+  <si>
+    <t>Apple Inc</t>
+  </si>
+  <si>
+    <t>2046251</t>
+  </si>
+  <si>
+    <t>AAPL</t>
+  </si>
+  <si>
+    <t>Information Technology</t>
+  </si>
+  <si>
+    <t>US0378331005</t>
+  </si>
+  <si>
+    <t>11135F101</t>
+  </si>
+  <si>
+    <t>Broadcom Inc</t>
+  </si>
+  <si>
+    <t>BDZ78H9</t>
+  </si>
+  <si>
+    <t>AVGO</t>
+  </si>
+  <si>
+    <t>US11135F1012</t>
+  </si>
+  <si>
+    <t>125523100</t>
+  </si>
+  <si>
+    <t>The Cigna Group</t>
+  </si>
+  <si>
+    <t>BHJ0775</t>
+  </si>
+  <si>
+    <t>CI</t>
+  </si>
+  <si>
+    <t>US1255231003</t>
+  </si>
+  <si>
+    <t>191216100</t>
+  </si>
+  <si>
+    <t>Coca-Cola Co/The</t>
+  </si>
+  <si>
+    <t>2206657</t>
+  </si>
+  <si>
+    <t>KO</t>
+  </si>
+  <si>
+    <t>US1912161007</t>
+  </si>
+  <si>
+    <t>21036P108</t>
+  </si>
+  <si>
+    <t>Constellation Brands Inc-A</t>
+  </si>
+  <si>
+    <t>2170473</t>
+  </si>
+  <si>
+    <t>STZ</t>
+  </si>
+  <si>
+    <t>US21036P1084</t>
+  </si>
+  <si>
+    <t>30303M102</t>
+  </si>
+  <si>
+    <t>Meta Platforms Inc-Class A</t>
+  </si>
+  <si>
+    <t>B7TL820</t>
+  </si>
+  <si>
+    <t>META</t>
+  </si>
+  <si>
+    <t>US30303M1027</t>
+  </si>
+  <si>
+    <t>4061412</t>
+  </si>
+  <si>
+    <t>Lvmh Moet Hennessy Louis Vui</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>FR</t>
+  </si>
+  <si>
+    <t>MC</t>
+  </si>
+  <si>
+    <t>FR0000121014</t>
+  </si>
+  <si>
+    <t>XPAR</t>
+  </si>
+  <si>
+    <t>43300A203</t>
+  </si>
+  <si>
+    <t>Hilton Worldwide Holdings In</t>
+  </si>
+  <si>
+    <t>BYVMW06</t>
+  </si>
+  <si>
+    <t>HLT</t>
+  </si>
+  <si>
+    <t>US43300A2033</t>
+  </si>
+  <si>
+    <t>46120E602</t>
+  </si>
+  <si>
+    <t>Intuitive Surgical Inc</t>
+  </si>
+  <si>
+    <t>2871301</t>
+  </si>
+  <si>
+    <t>ISRG</t>
+  </si>
+  <si>
+    <t>US46120E6023</t>
+  </si>
+  <si>
+    <t>478160104</t>
+  </si>
+  <si>
+    <t>Johnson &amp; Johnson</t>
+  </si>
+  <si>
+    <t>2475833</t>
+  </si>
+  <si>
+    <t>JNJ</t>
+  </si>
+  <si>
+    <t>US4781601046</t>
+  </si>
+  <si>
+    <t>482480100</t>
+  </si>
+  <si>
+    <t>Kla Corp</t>
+  </si>
+  <si>
+    <t>2480138</t>
+  </si>
+  <si>
+    <t>KLAC</t>
+  </si>
+  <si>
+    <t>US4824801009</t>
+  </si>
+  <si>
+    <t>4846288</t>
+  </si>
+  <si>
+    <t>Sap Se</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>SAP</t>
+  </si>
+  <si>
+    <t>DE0007164600</t>
+  </si>
+  <si>
+    <t>XETR</t>
+  </si>
+  <si>
+    <t>512807306</t>
+  </si>
+  <si>
+    <t>Lam Research Corp</t>
+  </si>
+  <si>
+    <t>BSML4N7</t>
+  </si>
+  <si>
+    <t>LRCX</t>
+  </si>
+  <si>
+    <t>US5128073062</t>
+  </si>
+  <si>
+    <t>532457108</t>
+  </si>
+  <si>
+    <t>Eli Lilly &amp; Co</t>
+  </si>
+  <si>
+    <t>2516152</t>
+  </si>
+  <si>
+    <t>LLY</t>
+  </si>
+  <si>
+    <t>US5324571083</t>
+  </si>
+  <si>
+    <t>57636Q104</t>
+  </si>
+  <si>
+    <t>Mastercard Inc - A</t>
+  </si>
+  <si>
+    <t>B121557</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>Financials</t>
+  </si>
+  <si>
+    <t>US57636Q1040</t>
+  </si>
+  <si>
+    <t>58933Y105</t>
+  </si>
+  <si>
+    <t>Merck &amp; Co. Inc.</t>
+  </si>
+  <si>
+    <t>2778844</t>
+  </si>
+  <si>
+    <t>MRK</t>
+  </si>
+  <si>
+    <t>US58933Y1055</t>
+  </si>
+  <si>
+    <t>594918104</t>
+  </si>
+  <si>
+    <t>Microsoft Corp</t>
+  </si>
+  <si>
+    <t>2588173</t>
+  </si>
+  <si>
+    <t>MSFT</t>
+  </si>
+  <si>
+    <t>US5949181045</t>
+  </si>
+  <si>
+    <t>64110L106</t>
+  </si>
+  <si>
+    <t>Netflix Inc</t>
+  </si>
+  <si>
+    <t>2857817</t>
+  </si>
+  <si>
+    <t>NFLX</t>
+  </si>
+  <si>
+    <t>US64110L1061</t>
+  </si>
+  <si>
+    <t>6889106</t>
+  </si>
+  <si>
+    <t>Taiwan Semiconductor Manufac</t>
+  </si>
+  <si>
+    <t>2330</t>
+  </si>
+  <si>
+    <t>TW0002330008</t>
+  </si>
+  <si>
+    <t>XTAI</t>
+  </si>
+  <si>
+    <t>7123870</t>
+  </si>
+  <si>
+    <t>Nestle Sa-Reg</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
+    <t>CH</t>
+  </si>
+  <si>
+    <t>NESN</t>
+  </si>
+  <si>
+    <t>CH0038863350</t>
+  </si>
+  <si>
+    <t>XSWX</t>
+  </si>
+  <si>
+    <t>74834L100</t>
+  </si>
+  <si>
+    <t>Quest Diagnostics Inc</t>
+  </si>
+  <si>
+    <t>2702791</t>
+  </si>
+  <si>
+    <t>DGX</t>
+  </si>
+  <si>
+    <t>US74834L1008</t>
+  </si>
+  <si>
+    <t>79466L302</t>
+  </si>
+  <si>
+    <t>Salesforce Inc</t>
+  </si>
+  <si>
+    <t>2310525</t>
+  </si>
+  <si>
+    <t>CRM</t>
+  </si>
+  <si>
+    <t>US79466L3024</t>
+  </si>
+  <si>
+    <t>871607107</t>
+  </si>
+  <si>
+    <t>Synopsys Inc</t>
+  </si>
+  <si>
+    <t>2867719</t>
+  </si>
+  <si>
+    <t>SNPS</t>
+  </si>
+  <si>
+    <t>US8716071076</t>
+  </si>
+  <si>
+    <t>872540109</t>
+  </si>
+  <si>
+    <t>Tjx Companies Inc</t>
+  </si>
+  <si>
+    <t>2989301</t>
+  </si>
+  <si>
+    <t>TJX</t>
+  </si>
+  <si>
+    <t>US8725401090</t>
+  </si>
+  <si>
+    <t>882508104</t>
+  </si>
+  <si>
+    <t>Texas Instruments Inc</t>
+  </si>
+  <si>
+    <t>2885409</t>
+  </si>
+  <si>
+    <t>TXN</t>
+  </si>
+  <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>883556102</t>
+  </si>
+  <si>
+    <t>Thermo Fisher Scientific Inc</t>
+  </si>
+  <si>
+    <t>2886907</t>
+  </si>
+  <si>
+    <t>TMO</t>
+  </si>
+  <si>
+    <t>US8835561023</t>
+  </si>
+  <si>
+    <t>892672106</t>
+  </si>
+  <si>
+    <t>Tradeweb Markets Inc-Class A</t>
+  </si>
+  <si>
+    <t>BJXMVK2</t>
+  </si>
+  <si>
+    <t>US8926721064</t>
+  </si>
+  <si>
+    <t>902973304</t>
+  </si>
+  <si>
+    <t>Us Bancorp</t>
+  </si>
+  <si>
+    <t>2736035</t>
+  </si>
+  <si>
+    <t>USB</t>
+  </si>
+  <si>
+    <t>US9029733048</t>
+  </si>
+  <si>
+    <t>90353T100</t>
+  </si>
+  <si>
+    <t>Uber Technologies Inc</t>
+  </si>
+  <si>
+    <t>BK6N347</t>
+  </si>
+  <si>
+    <t>UBER</t>
+  </si>
+  <si>
+    <t>Industrials</t>
+  </si>
+  <si>
+    <t>US90353T1007</t>
+  </si>
+  <si>
+    <t>91324P102</t>
+  </si>
+  <si>
+    <t>Unitedhealth Group Inc</t>
+  </si>
+  <si>
+    <t>2917766</t>
+  </si>
+  <si>
+    <t>UNH</t>
+  </si>
+  <si>
+    <t>US91324P1021</t>
+  </si>
+  <si>
+    <t>92826C839</t>
+  </si>
+  <si>
+    <t>Visa Inc-Class A Shares</t>
+  </si>
+  <si>
+    <t>B2PZN04</t>
+  </si>
+  <si>
+    <t>V</t>
+  </si>
+  <si>
+    <t>US92826C8394</t>
+  </si>
+  <si>
+    <t>B058TZ6</t>
+  </si>
+  <si>
+    <t>Safran Sa</t>
+  </si>
+  <si>
+    <t>SAF</t>
+  </si>
+  <si>
+    <t>FR0000073272</t>
+  </si>
+  <si>
+    <t>B15C4L6</t>
+  </si>
+  <si>
+    <t>Constellation Software Inc</t>
+  </si>
+  <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
-    <t>DKKTCash</t>
-[...691 lines deleted...]
-  <si>
     <t>CSU</t>
   </si>
   <si>
     <t>CA21037X1006</t>
   </si>
   <si>
     <t>XTSE</t>
   </si>
   <si>
     <t>21037X100</t>
   </si>
   <si>
     <t>B19NLV4</t>
   </si>
   <si>
     <t>Experian Plc</t>
   </si>
   <si>
     <t>EXPN</t>
   </si>
   <si>
     <t>GB00B19NLV48</t>
   </si>
   <si>
     <t>B3MSM28</t>
@@ -959,65 +950,50 @@
     <t>GB00BD6K4575</t>
   </si>
   <si>
     <t>BM8H5Y5</t>
   </si>
   <si>
     <t>Dassault Systemes Se</t>
   </si>
   <si>
     <t>DSY</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>BMX86B7</t>
   </si>
   <si>
     <t>Haleon Plc</t>
   </si>
   <si>
     <t>HLN</t>
   </si>
   <si>
     <t>GB00BMX86B70</t>
-  </si>
-[...13 lines deleted...]
-    <t>XCSE</t>
   </si>
   <si>
     <t>BVZK7T9</t>
   </si>
   <si>
     <t>Unilever Plc</t>
   </si>
   <si>
     <t>ULVR</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>DVTAXRESUSD</t>
   </si>
   <si>
     <t>USD DIVIDEND TAX RESERVE SSB USD D</t>
   </si>
   <si>
     <t>Other Instruments</t>
   </si>
   <si>
     <t>Other Liabilities</t>
   </si>
@@ -1450,92 +1426,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FF330466-B3FA-4DFD-B5D8-197D005BA94E}">
-  <dimension ref="A1:Z69"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E084DFA0-D5E8-4A55-88AC-67FAEE706EE7}">
+  <dimension ref="A1:Z67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="3"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46112</v>
+        <v>46142</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -1585,4451 +1561,4303 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>10582823.470000001</v>
+        <v>12102973.33</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>10582823.4699999</v>
+        <v>12102973.329999899</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>10582823.469999</v>
+        <v>12102973.329999</v>
       </c>
       <c r="N4" s="4">
-        <v>10582823.4699999</v>
+        <v>12102973.329999899</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>9.4200000000000002E-4</v>
+        <v>9.8999999999999999E-4</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>53793.66</v>
+        <v>-33969387.009999998</v>
       </c>
       <c r="E5" s="5">
-        <v>0.71656299999999995</v>
+        <v>1.1730499999999999</v>
       </c>
       <c r="F5" s="4">
-        <v>38546.565870090002</v>
+        <v>-39847789.4320805</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
-        <v>1.3955500041196636</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4">
-        <v>53793.660157999999</v>
+        <v>-33969387.009999998</v>
       </c>
       <c r="N5" s="4">
-        <v>38546.565870090002</v>
+        <v>-39847789.4320805</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>3.0000000000000001E-6</v>
+        <v>-3.2599999999999999E-3</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>135790470.52000001</v>
+        <v>2106302.5499999998</v>
       </c>
       <c r="E6" s="5">
-        <v>0.154192</v>
+        <v>1.3588499999999999</v>
       </c>
       <c r="F6" s="4">
-        <v>20937871.2986091</v>
+        <v>2862149.2200675001</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
-        <v>6.4854001644308354</v>
+        <v>0.73591639989697166</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4">
-        <v>135790473.96283099</v>
+        <v>2106302.5499999998</v>
       </c>
       <c r="N6" s="4">
-        <v>20937871.2986091</v>
+        <v>2862149.2200675001</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>1.8649999999999999E-3</v>
+        <v>2.34E-4</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>1364407.69</v>
+        <v>0.3</v>
       </c>
       <c r="E7" s="5">
-        <v>1.3187</v>
+        <v>0.12765299999999999</v>
       </c>
       <c r="F7" s="4">
-        <v>1799244.420803</v>
+        <v>3.8295839999999998E-2</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>0.75832259042996886</v>
+        <v>7.8337502716352905</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4">
-        <v>1364407.69</v>
+        <v>0.3</v>
       </c>
       <c r="N7" s="4">
-        <v>1799244.420803</v>
+        <v>3.8295839999999998E-2</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>1.6000000000000001E-4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
-        <v>0.3</v>
+        <v>19046</v>
       </c>
       <c r="E8" s="5">
-        <v>0.12754799999999999</v>
+        <v>6.7400000000000001E-4</v>
       </c>
       <c r="F8" s="4">
-        <v>3.8264329999999999E-2</v>
+        <v>12.84115426</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>7.8401997933793739</v>
+        <v>1483.1953961614902</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4">
-        <v>0.29999900000000002</v>
+        <v>19045.940879000002</v>
       </c>
       <c r="N8" s="4">
-        <v>3.8264329999999999E-2</v>
+        <v>12.84115426</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
-        <v>19046</v>
+        <v>2</v>
       </c>
       <c r="E9" s="5">
-        <v>6.5300000000000004E-4</v>
+        <v>3.1560999999999999E-2</v>
       </c>
       <c r="F9" s="4">
-        <v>12.43495577</v>
+        <v>6.3122349999999994E-2</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>1531.6515798986047</v>
+        <v>31.684503457888287</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4">
-        <v>19046.019650999999</v>
+        <v>2</v>
       </c>
       <c r="N9" s="4">
-        <v>12.43495577</v>
+        <v>6.3122349999999994E-2</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="4">
-        <v>43175061.460000001</v>
+        <v>22120617.5</v>
       </c>
       <c r="E10" s="5">
-        <v>3.1279000000000001E-2</v>
+        <v>1</v>
       </c>
       <c r="F10" s="4">
-        <v>1350486.7519549599</v>
+        <v>22120617.5</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>64</v>
+        <v>31</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>31.970004463012621</v>
+        <v>1</v>
       </c>
       <c r="L10" s="3" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="M10" s="4">
-        <v>43175067.487239003</v>
+        <v>22120617.5</v>
       </c>
       <c r="N10" s="4">
-        <v>1350486.7519549599</v>
+        <v>22120617.5</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>1.2E-4</v>
+        <v>1.81E-3</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D11" s="4">
+        <v>2618724</v>
+      </c>
+      <c r="E11" s="5">
+        <v>90.79</v>
+      </c>
+      <c r="F11" s="4">
+        <v>237753951.96000001</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>67</v>
-      </c>
-[...16 lines deleted...]
-        <v>38</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="5">
-        <v>1</v>
+        <v>90.79</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4">
-        <v>12511113.289999999</v>
+        <v>237753951.96000001</v>
       </c>
       <c r="N11" s="4">
-        <v>12511113.289999999</v>
+        <v>237753951.96000001</v>
       </c>
       <c r="O11" s="3" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="P11" s="3" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="Q11" s="3" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="R11" s="3" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="S11" s="3" t="s">
-        <v>35</v>
+        <v>72</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>1.114E-3</v>
+        <v>1.9455E-2</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D12" s="4">
-        <v>2618724</v>
+        <v>1836083</v>
       </c>
       <c r="E12" s="5">
-        <v>102.67</v>
+        <v>384.8</v>
       </c>
       <c r="F12" s="4">
-        <v>268864393.07999998</v>
+        <v>706524738.39999998</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="5">
-        <v>102.67</v>
+        <v>384.8</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>268864393.07999998</v>
+        <v>706524738.39999998</v>
       </c>
       <c r="N12" s="4">
-        <v>268864393.07999998</v>
+        <v>706524738.39999998</v>
       </c>
       <c r="O12" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="P12" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q12" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="R12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S12" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="T12" s="4">
+        <v>1</v>
+      </c>
+      <c r="W12" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="P12" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>2.3948000000000001E-2</v>
+        <v>5.7815999999999999E-2</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D13" s="4">
-        <v>2010537</v>
+        <v>1794119</v>
       </c>
       <c r="E13" s="5">
-        <v>287.56</v>
+        <v>265.06</v>
       </c>
       <c r="F13" s="4">
-        <v>578150019.72000003</v>
+        <v>475549182.13999999</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="5">
-        <v>287.56</v>
+        <v>265.06</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>578150019.72000003</v>
+        <v>475549182.13999999</v>
       </c>
       <c r="N13" s="4">
-        <v>578150019.72000003</v>
+        <v>475549182.13999999</v>
       </c>
       <c r="O13" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="P13" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q13" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="R13" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="S13" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="T13" s="4">
+        <v>1</v>
+      </c>
+      <c r="W13" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="P13" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>5.1498000000000002E-2</v>
+        <v>3.8914999999999998E-2</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B14" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" s="4">
+        <v>5561834</v>
+      </c>
+      <c r="E14" s="5">
+        <v>19.988683999999999</v>
+      </c>
+      <c r="F14" s="4">
+        <v>111173739.505538</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I14" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J14" s="5">
+        <v>14.71</v>
+      </c>
+      <c r="K14" s="5">
+        <v>0.73591639989697166</v>
+      </c>
+      <c r="L14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M14" s="4">
+        <v>81814578.139999002</v>
+      </c>
+      <c r="N14" s="4">
+        <v>111173739.505538</v>
+      </c>
+      <c r="O14" s="3" t="s">
         <v>86</v>
-      </c>
-[...37 lines deleted...]
-        <v>87</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>88</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>90</v>
       </c>
       <c r="S14" s="3" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
-        <v>85</v>
+        <v>34</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>3.3283E-2</v>
+        <v>9.0969999999999992E-3</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B15" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D15" s="4">
+        <v>555502</v>
+      </c>
+      <c r="E15" s="5">
+        <v>376.42</v>
+      </c>
+      <c r="F15" s="4">
+        <v>209102062.84</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J15" s="5">
+        <v>376.42</v>
+      </c>
+      <c r="K15" s="5">
+        <v>1</v>
+      </c>
+      <c r="L15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M15" s="4">
+        <v>209102062.84</v>
+      </c>
+      <c r="N15" s="4">
+        <v>209102062.84</v>
+      </c>
+      <c r="O15" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="P15" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q15" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="R15" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="S15" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="T15" s="4">
+        <v>1</v>
+      </c>
+      <c r="W15" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="C15" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>9.1199999999999996E-3</v>
+        <v>1.7111000000000001E-2</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D16" s="4">
-        <v>555502</v>
+        <v>2027865</v>
       </c>
       <c r="E16" s="5">
-        <v>292.75</v>
+        <v>271.35000000000002</v>
       </c>
       <c r="F16" s="4">
-        <v>162623210.5</v>
+        <v>550261167.75</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="5">
-        <v>292.75</v>
+        <v>271.35000000000002</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M16" s="4">
-        <v>162623210.5</v>
+        <v>550261167.75</v>
       </c>
       <c r="N16" s="4">
-        <v>162623210.5</v>
+        <v>550261167.75</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>100</v>
       </c>
       <c r="Q16" s="3" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="R16" s="3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="S16" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>97</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>1.4485E-2</v>
+        <v>4.5029E-2</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D17" s="4">
-        <v>2027865</v>
+        <v>948984</v>
       </c>
       <c r="E17" s="5">
-        <v>253.79</v>
+        <v>417.43</v>
       </c>
       <c r="F17" s="4">
-        <v>514651858.34999901</v>
+        <v>396134391.12</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="5">
-        <v>253.79</v>
+        <v>417.43</v>
       </c>
       <c r="K17" s="5">
         <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M17" s="4">
-        <v>514651858.34999901</v>
+        <v>396134391.12</v>
       </c>
       <c r="N17" s="4">
-        <v>514651858.34999901</v>
+        <v>396134391.12</v>
       </c>
       <c r="O17" s="3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="Q17" s="3" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>107</v>
       </c>
       <c r="S17" s="3" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>4.5842000000000001E-2</v>
+        <v>3.2416E-2</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>109</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D18" s="4">
-        <v>948984</v>
+        <v>736049</v>
       </c>
       <c r="E18" s="5">
-        <v>309.51</v>
+        <v>290.58</v>
       </c>
       <c r="F18" s="4">
-        <v>293720037.83999997</v>
+        <v>213881118.41999999</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="5">
-        <v>309.51</v>
+        <v>290.58</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M18" s="4">
-        <v>293720037.83999997</v>
+        <v>213881118.41999999</v>
       </c>
       <c r="N18" s="4">
-        <v>293720037.83999997</v>
+        <v>213881118.41999999</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>110</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>111</v>
       </c>
       <c r="Q18" s="3" t="s">
-        <v>106</v>
+        <v>70</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>112</v>
       </c>
       <c r="S18" s="3" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>108</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>2.6162000000000001E-2</v>
+        <v>1.7502E-2</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D19" s="4">
-        <v>736049</v>
+        <v>2431329</v>
       </c>
       <c r="E19" s="5">
-        <v>266.75</v>
+        <v>78.760000000000005</v>
       </c>
       <c r="F19" s="4">
-        <v>196341070.75</v>
+        <v>191491472.03999999</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>266.75</v>
+        <v>78.760000000000005</v>
       </c>
       <c r="K19" s="5">
         <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M19" s="4">
-        <v>196341070.75</v>
+        <v>191491472.03999999</v>
       </c>
       <c r="N19" s="4">
-        <v>196341070.75</v>
+        <v>191491472.03999999</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>115</v>
       </c>
       <c r="P19" s="3" t="s">
         <v>116</v>
       </c>
       <c r="Q19" s="3" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>117</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>113</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>1.7488E-2</v>
+        <v>1.567E-2</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D20" s="4">
-        <v>2431329</v>
+        <v>1206235</v>
       </c>
       <c r="E20" s="5">
-        <v>76.05</v>
+        <v>156.58000000000001</v>
       </c>
       <c r="F20" s="4">
-        <v>184902570.44999999</v>
+        <v>188872276.30000001</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="5">
-        <v>76.05</v>
+        <v>156.58000000000001</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="4">
-        <v>184902570.44999999</v>
+        <v>188872276.30000001</v>
       </c>
       <c r="N20" s="4">
-        <v>184902570.44999999</v>
+        <v>188872276.30000001</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>121</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>122</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>1.6469999999999999E-2</v>
+        <v>1.5455E-2</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D21" s="4">
-        <v>1206235</v>
+        <v>876664</v>
       </c>
       <c r="E21" s="5">
-        <v>150</v>
+        <v>611.91</v>
       </c>
       <c r="F21" s="4">
-        <v>180935250</v>
+        <v>536439468.239999</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J21" s="5">
-        <v>150</v>
+        <v>611.91</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M21" s="4">
-        <v>180935250</v>
+        <v>536439468.239999</v>
       </c>
       <c r="N21" s="4">
-        <v>180935250</v>
+        <v>536439468.239999</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="3" t="s">
         <v>126</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>127</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>1.6115999999999998E-2</v>
+        <v>4.3898E-2</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D22" s="4">
-        <v>876664</v>
+        <v>265729</v>
       </c>
       <c r="E22" s="5">
-        <v>572.13</v>
+        <v>529.51477</v>
       </c>
       <c r="F22" s="4">
-        <v>501565774.31999999</v>
+        <v>140707430.31733</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H22" s="3" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="J22" s="5">
-        <v>572.13</v>
+        <v>451.4</v>
       </c>
       <c r="K22" s="5">
-        <v>1</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L22" s="3" t="s">
-        <v>33</v>
+        <v>131</v>
       </c>
       <c r="M22" s="4">
-        <v>501565774.31999999</v>
+        <v>119950070.59999999</v>
       </c>
       <c r="N22" s="4">
-        <v>501565774.31999999</v>
+        <v>140707430.31733</v>
       </c>
       <c r="O22" s="3" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="P22" s="3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="R22" s="3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
-        <v>128</v>
+        <v>34</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>4.4676E-2</v>
+        <v>1.1514E-2</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D23" s="4">
-        <v>265729</v>
+        <v>368039</v>
       </c>
       <c r="E23" s="5">
-        <v>533.58381999999995</v>
+        <v>324.07</v>
       </c>
       <c r="F23" s="4">
-        <v>141788694.90478</v>
+        <v>119270398.73</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H23" s="3" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>136</v>
+        <v>32</v>
       </c>
       <c r="J23" s="5">
-        <v>463.1</v>
+        <v>324.07</v>
       </c>
       <c r="K23" s="5">
-        <v>0.86790487762541235</v>
+        <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M23" s="4">
+        <v>119270398.73</v>
+      </c>
+      <c r="N23" s="4">
+        <v>119270398.73</v>
+      </c>
+      <c r="O23" s="3" t="s">
         <v>137</v>
-      </c>
-[...7 lines deleted...]
-        <v>133</v>
       </c>
       <c r="P23" s="3" t="s">
         <v>138</v>
       </c>
       <c r="Q23" s="3" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>139</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>140</v>
+        <v>72</v>
       </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
-        <v>34</v>
+        <v>135</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>1.2629E-2</v>
+        <v>9.7599999999999996E-3</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B24" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="B24" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D24" s="4">
-        <v>625600</v>
+        <v>372228</v>
       </c>
       <c r="E24" s="5">
-        <v>304.08</v>
+        <v>457.61</v>
       </c>
       <c r="F24" s="4">
-        <v>190232448</v>
+        <v>170335255.08000001</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J24" s="5">
-        <v>304.08</v>
+        <v>457.61</v>
       </c>
       <c r="K24" s="5">
         <v>1</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M24" s="4">
-        <v>190232448</v>
+        <v>170335255.08000001</v>
       </c>
       <c r="N24" s="4">
-        <v>190232448</v>
+        <v>170335255.08000001</v>
       </c>
       <c r="O24" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="P24" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="P24" s="3" t="s">
+      <c r="Q24" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="R24" s="3" t="s">
         <v>144</v>
       </c>
-      <c r="Q24" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S24" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="T24" s="4">
         <v>1</v>
       </c>
       <c r="W24" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>1.6944000000000001E-2</v>
+        <v>1.3938000000000001E-2</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="B25" s="3" t="s">
         <v>146</v>
       </c>
-      <c r="B25" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D25" s="4">
-        <v>372228</v>
+        <v>2119707</v>
       </c>
       <c r="E25" s="5">
-        <v>460.99</v>
+        <v>229.85</v>
       </c>
       <c r="F25" s="4">
-        <v>171593385.72</v>
+        <v>487214653.94999897</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J25" s="5">
-        <v>460.99</v>
+        <v>229.85</v>
       </c>
       <c r="K25" s="5">
         <v>1</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M25" s="4">
-        <v>171593385.72</v>
+        <v>487214653.94999897</v>
       </c>
       <c r="N25" s="4">
-        <v>171593385.72</v>
+        <v>487214653.94999897</v>
       </c>
       <c r="O25" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="P25" s="3" t="s">
         <v>148</v>
       </c>
-      <c r="P25" s="3" t="s">
+      <c r="Q25" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="R25" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="Q25" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S25" s="3" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="T25" s="4">
         <v>1</v>
       </c>
       <c r="W25" s="3" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>1.5284000000000001E-2</v>
+        <v>3.9869000000000002E-2</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B26" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B26" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D26" s="4">
-        <v>2119707</v>
+        <v>122504</v>
       </c>
       <c r="E26" s="5">
-        <v>244.44</v>
+        <v>1750.35</v>
       </c>
       <c r="F26" s="4">
-        <v>518141179.07999903</v>
+        <v>214424876.39999899</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J26" s="5">
-        <v>244.44</v>
+        <v>1750.35</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M26" s="4">
-        <v>518141179.07999903</v>
+        <v>214424876.39999899</v>
       </c>
       <c r="N26" s="4">
-        <v>518141179.07999903</v>
+        <v>214424876.39999899</v>
       </c>
       <c r="O26" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="P26" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="P26" s="3" t="s">
+      <c r="Q26" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="R26" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="Q26" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S26" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>4.6153E-2</v>
+        <v>1.7545999999999999E-2</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="B27" s="3" t="s">
         <v>156</v>
       </c>
-      <c r="B27" s="3" t="s">
+      <c r="C27" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D27" s="4">
+        <v>1288153</v>
+      </c>
+      <c r="E27" s="5">
+        <v>170.678775</v>
+      </c>
+      <c r="F27" s="4">
+        <v>219860376.05257499</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H27" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="C27" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I27" s="3" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="J27" s="5">
-        <v>1472.41</v>
+        <v>145.5</v>
       </c>
       <c r="K27" s="5">
-        <v>1</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L27" s="3" t="s">
-        <v>33</v>
+        <v>158</v>
       </c>
       <c r="M27" s="4">
-        <v>180376114.63999999</v>
+        <v>187426261.5</v>
       </c>
       <c r="N27" s="4">
-        <v>180376114.63999999</v>
+        <v>219860376.05257499</v>
       </c>
       <c r="O27" s="3" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>159</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>160</v>
       </c>
       <c r="S27" s="3" t="s">
-        <v>84</v>
+        <v>161</v>
       </c>
       <c r="T27" s="4">
         <v>1</v>
       </c>
       <c r="W27" s="3" t="s">
-        <v>156</v>
+        <v>34</v>
       </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>1.6066E-2</v>
+        <v>1.7991E-2</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D28" s="4">
-        <v>1288153</v>
+        <v>1922270</v>
       </c>
       <c r="E28" s="5">
-        <v>169.25818000000001</v>
+        <v>257.86</v>
       </c>
       <c r="F28" s="4">
-        <v>218030432.34154001</v>
+        <v>495676542.19999999</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>163</v>
+        <v>31</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>136</v>
+        <v>32</v>
       </c>
       <c r="J28" s="5">
-        <v>146.9</v>
+        <v>257.86</v>
       </c>
       <c r="K28" s="5">
-        <v>0.86790487762541235</v>
+        <v>1</v>
       </c>
       <c r="L28" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M28" s="4">
+        <v>495676542.19999999</v>
+      </c>
+      <c r="N28" s="4">
+        <v>495676542.19999999</v>
+      </c>
+      <c r="O28" s="3" t="s">
         <v>164</v>
-      </c>
-[...7 lines deleted...]
-        <v>161</v>
       </c>
       <c r="P28" s="3" t="s">
         <v>165</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="R28" s="3" t="s">
         <v>166</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>167</v>
+        <v>79</v>
       </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
-        <v>34</v>
+        <v>162</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>1.942E-2</v>
+        <v>4.0562000000000001E-2</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="B29" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="B29" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D29" s="4">
-        <v>2045200</v>
+        <v>220220</v>
       </c>
       <c r="E29" s="5">
-        <v>213.66</v>
+        <v>934.6</v>
       </c>
       <c r="F29" s="4">
-        <v>436977432</v>
+        <v>205817612</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="5">
-        <v>213.66</v>
+        <v>934.6</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M29" s="4">
-        <v>436977432</v>
+        <v>205817612</v>
       </c>
       <c r="N29" s="4">
-        <v>436977432</v>
+        <v>205817612</v>
       </c>
       <c r="O29" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="P29" s="3" t="s">
         <v>170</v>
       </c>
-      <c r="P29" s="3" t="s">
+      <c r="Q29" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="R29" s="3" t="s">
         <v>171</v>
       </c>
-      <c r="Q29" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S29" s="3" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="W29" s="3" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>3.8922999999999999E-2</v>
+        <v>1.6841999999999999E-2</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="B30" s="3" t="s">
         <v>173</v>
       </c>
-      <c r="B30" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D30" s="4">
-        <v>220220</v>
+        <v>379840</v>
       </c>
       <c r="E30" s="5">
-        <v>919.77</v>
+        <v>502.92</v>
       </c>
       <c r="F30" s="4">
-        <v>202551749.40000001</v>
+        <v>191029132.80000001</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J30" s="5">
-        <v>919.77</v>
+        <v>502.92</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M30" s="4">
-        <v>202551749.40000001</v>
+        <v>191029132.80000001</v>
       </c>
       <c r="N30" s="4">
-        <v>202551749.40000001</v>
+        <v>191029132.80000001</v>
       </c>
       <c r="O30" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="P30" s="3" t="s">
         <v>175</v>
       </c>
-      <c r="P30" s="3" t="s">
+      <c r="Q30" s="3" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>177</v>
       </c>
       <c r="S30" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="T30" s="4">
         <v>1</v>
       </c>
       <c r="W30" s="3" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>1.8041999999999999E-2</v>
+        <v>1.5632E-2</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>178</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>179</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D31" s="4">
-        <v>287968</v>
+        <v>1926143</v>
       </c>
       <c r="E31" s="5">
-        <v>499.66</v>
+        <v>109.18</v>
       </c>
       <c r="F31" s="4">
-        <v>143886090.88</v>
+        <v>210296292.74000001</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J31" s="5">
-        <v>499.66</v>
+        <v>109.18</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M31" s="4">
-        <v>143886090.88</v>
+        <v>210296292.74000001</v>
       </c>
       <c r="N31" s="4">
-        <v>143886090.88</v>
+        <v>210296292.74000001</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>180</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>181</v>
       </c>
       <c r="Q31" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="R31" s="3" t="s">
         <v>182</v>
       </c>
-      <c r="R31" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S31" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>178</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>1.2815999999999999E-2</v>
+        <v>1.7208999999999999E-2</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="B32" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="B32" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D32" s="4">
-        <v>1926143</v>
+        <v>1973648</v>
       </c>
       <c r="E32" s="5">
-        <v>120.29</v>
+        <v>407.78</v>
       </c>
       <c r="F32" s="4">
-        <v>231695741.47</v>
+        <v>804814181.43999898</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="5">
-        <v>120.29</v>
+        <v>407.78</v>
       </c>
       <c r="K32" s="5">
         <v>1</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M32" s="4">
-        <v>231695741.47</v>
+        <v>804814181.43999898</v>
       </c>
       <c r="N32" s="4">
-        <v>231695741.47</v>
+        <v>804814181.43999898</v>
       </c>
       <c r="O32" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="P32" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="P32" s="3" t="s">
+      <c r="Q32" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="R32" s="3" t="s">
         <v>187</v>
       </c>
-      <c r="Q32" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S32" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="T32" s="4">
         <v>1</v>
       </c>
       <c r="W32" s="3" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>2.0638E-2</v>
+        <v>6.5859000000000001E-2</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="B33" s="3" t="s">
         <v>189</v>
       </c>
-      <c r="B33" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D33" s="4">
-        <v>1830968</v>
+        <v>1219101</v>
       </c>
       <c r="E33" s="5">
-        <v>370.17</v>
+        <v>93.61</v>
       </c>
       <c r="F33" s="4">
-        <v>677769424.55999994</v>
+        <v>114120044.61</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J33" s="5">
-        <v>370.17</v>
+        <v>93.61</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M33" s="4">
-        <v>677769424.55999994</v>
+        <v>114120044.61</v>
       </c>
       <c r="N33" s="4">
-        <v>677769424.55999994</v>
+        <v>114120044.61</v>
       </c>
       <c r="O33" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="P33" s="3" t="s">
         <v>191</v>
       </c>
-      <c r="P33" s="3" t="s">
+      <c r="Q33" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="R33" s="3" t="s">
         <v>192</v>
       </c>
-      <c r="Q33" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S33" s="3" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>6.0371000000000001E-2</v>
+        <v>9.3380000000000008E-3</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B34" s="3" t="s">
         <v>194</v>
       </c>
-      <c r="B34" s="3" t="s">
+      <c r="C34" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D34" s="4">
+        <v>9108608</v>
+      </c>
+      <c r="E34" s="5">
+        <v>67.383098000000004</v>
+      </c>
+      <c r="F34" s="4">
+        <v>613766292.03553796</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="J34" s="5">
+        <v>2135</v>
+      </c>
+      <c r="K34" s="5">
+        <v>31.684503457888287</v>
+      </c>
+      <c r="L34" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="M34" s="4">
+        <v>19446880202.335201</v>
+      </c>
+      <c r="N34" s="4">
+        <v>613766292.03553796</v>
+      </c>
+      <c r="O34" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="P34" s="3" t="s">
         <v>195</v>
       </c>
-      <c r="C34" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O34" s="3" t="s">
+      <c r="Q34" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="R34" s="3" t="s">
         <v>196</v>
       </c>
-      <c r="P34" s="3" t="s">
+      <c r="S34" s="3" t="s">
         <v>197</v>
       </c>
-      <c r="Q34" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
-        <v>194</v>
+        <v>34</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>1.044E-2</v>
+        <v>5.0224999999999999E-2</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="B35" s="3" t="s">
         <v>199</v>
       </c>
-      <c r="B35" s="3" t="s">
+      <c r="C35" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D35" s="4">
+        <v>1615786</v>
+      </c>
+      <c r="E35" s="5">
+        <v>101.080494</v>
+      </c>
+      <c r="F35" s="4">
+        <v>163324446.39089501</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H35" s="3" t="s">
         <v>200</v>
       </c>
-      <c r="C35" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I35" s="3" t="s">
-        <v>65</v>
+        <v>201</v>
       </c>
       <c r="J35" s="5">
-        <v>1760</v>
+        <v>79.05</v>
       </c>
       <c r="K35" s="5">
-        <v>31.970004463012621</v>
+        <v>0.78205000049190943</v>
       </c>
       <c r="L35" s="3" t="s">
-        <v>66</v>
+        <v>202</v>
       </c>
       <c r="M35" s="4">
-        <v>16031152317.948799</v>
+        <v>127727883.38034</v>
       </c>
       <c r="N35" s="4">
-        <v>501443543.32186401</v>
+        <v>163324446.39089501</v>
       </c>
       <c r="O35" s="3" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="P35" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="Q35" s="3" t="s">
-        <v>106</v>
+        <v>89</v>
       </c>
       <c r="R35" s="3" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>4.4665000000000003E-2</v>
+        <v>1.3365E-2</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D36" s="4">
-        <v>1615786</v>
+        <v>568962</v>
       </c>
       <c r="E36" s="5">
-        <v>97.591936000000004</v>
+        <v>194.2</v>
       </c>
       <c r="F36" s="4">
-        <v>157687683.55422801</v>
+        <v>110492420.39999899</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H36" s="3" t="s">
-        <v>206</v>
+        <v>31</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>207</v>
+        <v>32</v>
       </c>
       <c r="J36" s="5">
-        <v>78.42</v>
+        <v>194.2</v>
       </c>
       <c r="K36" s="5">
-        <v>0.80355000033226798</v>
+        <v>1</v>
       </c>
       <c r="L36" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M36" s="4">
+        <v>110492420.39999899</v>
+      </c>
+      <c r="N36" s="4">
+        <v>110492420.39999899</v>
+      </c>
+      <c r="O36" s="3" t="s">
         <v>208</v>
-      </c>
-[...7 lines deleted...]
-        <v>204</v>
       </c>
       <c r="P36" s="3" t="s">
         <v>209</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>94</v>
+        <v>70</v>
       </c>
       <c r="R36" s="3" t="s">
         <v>210</v>
       </c>
       <c r="S36" s="3" t="s">
-        <v>211</v>
+        <v>72</v>
       </c>
       <c r="T36" s="4">
         <v>1</v>
       </c>
       <c r="W36" s="3" t="s">
-        <v>34</v>
+        <v>206</v>
       </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>1.4045E-2</v>
+        <v>9.0410000000000004E-3</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="B37" s="3" t="s">
         <v>212</v>
       </c>
-      <c r="B37" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D37" s="4">
-        <v>568962</v>
+        <v>1291136</v>
       </c>
       <c r="E37" s="5">
-        <v>195.98</v>
+        <v>176.53</v>
       </c>
       <c r="F37" s="4">
-        <v>111505172.75999901</v>
+        <v>227924238.08000001</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="5">
-        <v>195.98</v>
+        <v>176.53</v>
       </c>
       <c r="K37" s="5">
         <v>1</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M37" s="4">
-        <v>111505172.75999901</v>
+        <v>227924238.08000001</v>
       </c>
       <c r="N37" s="4">
-        <v>111505172.75999901</v>
+        <v>227924238.08000001</v>
       </c>
       <c r="O37" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="P37" s="3" t="s">
         <v>214</v>
       </c>
-      <c r="P37" s="3" t="s">
+      <c r="Q37" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="R37" s="3" t="s">
         <v>215</v>
       </c>
-      <c r="Q37" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S37" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>9.9319999999999999E-3</v>
+        <v>1.8651000000000001E-2</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="B38" s="3" t="s">
         <v>217</v>
       </c>
-      <c r="B38" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D38" s="4">
-        <v>1291136</v>
+        <v>275615</v>
       </c>
       <c r="E38" s="5">
-        <v>186.67</v>
+        <v>482.6</v>
       </c>
       <c r="F38" s="4">
-        <v>241016357.11999899</v>
+        <v>133011799</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="5">
-        <v>186.67</v>
+        <v>482.6</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M38" s="4">
-        <v>241016357.11999899</v>
+        <v>133011799</v>
       </c>
       <c r="N38" s="4">
-        <v>241016357.11999899</v>
+        <v>133011799</v>
       </c>
       <c r="O38" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="P38" s="3" t="s">
         <v>219</v>
       </c>
-      <c r="P38" s="3" t="s">
+      <c r="Q38" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="R38" s="3" t="s">
         <v>220</v>
       </c>
-      <c r="Q38" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S38" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>2.1468000000000001E-2</v>
+        <v>1.0884E-2</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="B39" s="3" t="s">
         <v>222</v>
       </c>
-      <c r="B39" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D39" s="4">
-        <v>275615</v>
+        <v>1114336</v>
       </c>
       <c r="E39" s="5">
-        <v>396.48</v>
+        <v>156.75</v>
       </c>
       <c r="F39" s="4">
-        <v>109275835.2</v>
+        <v>174672168</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J39" s="5">
-        <v>396.48</v>
+        <v>156.75</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M39" s="4">
-        <v>109275835.2</v>
+        <v>174672168</v>
       </c>
       <c r="N39" s="4">
-        <v>109275835.2</v>
+        <v>174672168</v>
       </c>
       <c r="O39" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="P39" s="3" t="s">
         <v>224</v>
       </c>
-      <c r="P39" s="3" t="s">
+      <c r="Q39" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="R39" s="3" t="s">
         <v>225</v>
       </c>
-      <c r="Q39" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S39" s="3" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>9.7330000000000003E-3</v>
+        <v>1.4293E-2</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="B40" s="3" t="s">
         <v>227</v>
       </c>
-      <c r="B40" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D40" s="4">
-        <v>1114336</v>
+        <v>1490013</v>
       </c>
       <c r="E40" s="5">
-        <v>159.69999999999999</v>
+        <v>281.08</v>
       </c>
       <c r="F40" s="4">
-        <v>177959459.19999999</v>
+        <v>418812854.03999901</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J40" s="5">
-        <v>159.69999999999999</v>
+        <v>281.08</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M40" s="4">
-        <v>177959459.19999999</v>
+        <v>418812854.03999901</v>
       </c>
       <c r="N40" s="4">
-        <v>177959459.19999999</v>
+        <v>418812854.03999901</v>
       </c>
       <c r="O40" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="P40" s="3" t="s">
         <v>229</v>
       </c>
-      <c r="P40" s="3" t="s">
+      <c r="Q40" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="R40" s="3" t="s">
         <v>230</v>
       </c>
-      <c r="Q40" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S40" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>1.5851000000000001E-2</v>
+        <v>3.4271999999999997E-2</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="B41" s="3" t="s">
         <v>232</v>
       </c>
-      <c r="B41" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D41" s="4">
-        <v>1490013</v>
+        <v>762123</v>
       </c>
       <c r="E41" s="5">
-        <v>194.14</v>
+        <v>478.96</v>
       </c>
       <c r="F41" s="4">
-        <v>289271123.81999999</v>
+        <v>365026432.07999998</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J41" s="5">
-        <v>194.14</v>
+        <v>478.96</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M41" s="4">
-        <v>289271123.81999999</v>
+        <v>365026432.07999998</v>
       </c>
       <c r="N41" s="4">
-        <v>289271123.81999999</v>
+        <v>365026432.07999998</v>
       </c>
       <c r="O41" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="P41" s="3" t="s">
         <v>234</v>
       </c>
-      <c r="P41" s="3" t="s">
+      <c r="Q41" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="R41" s="3" t="s">
         <v>235</v>
       </c>
-      <c r="Q41" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S41" s="3" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>2.5766000000000001E-2</v>
+        <v>2.9870000000000001E-2</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="B42" s="3" t="s">
         <v>237</v>
       </c>
-      <c r="B42" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D42" s="4">
-        <v>762123</v>
+        <v>781093</v>
       </c>
       <c r="E42" s="5">
-        <v>491.53</v>
+        <v>113.25</v>
       </c>
       <c r="F42" s="4">
-        <v>374606318.19</v>
+        <v>88458782.25</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J42" s="5">
-        <v>491.53</v>
+        <v>113.25</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M42" s="4">
-        <v>374606318.19</v>
+        <v>88458782.25</v>
       </c>
       <c r="N42" s="4">
-        <v>374606318.19</v>
+        <v>88458782.25</v>
       </c>
       <c r="O42" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="P42" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q42" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="R42" s="3" t="s">
         <v>239</v>
       </c>
-      <c r="P42" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S42" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>3.3367000000000001E-2</v>
+        <v>7.2379999999999996E-3</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D43" s="4">
-        <v>781093</v>
+        <v>5530510</v>
       </c>
       <c r="E43" s="5">
-        <v>117.66</v>
+        <v>56.66</v>
       </c>
       <c r="F43" s="4">
-        <v>91903402.379999995</v>
+        <v>313358696.59999901</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="5">
-        <v>117.66</v>
+        <v>56.66</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M43" s="4">
-        <v>91903402.379999995</v>
+        <v>313358696.59999901</v>
       </c>
       <c r="N43" s="4">
-        <v>91903402.379999995</v>
+        <v>313358696.59999901</v>
       </c>
       <c r="O43" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="P43" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="Q43" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="R43" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="P43" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S43" s="3" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>8.1860000000000006E-3</v>
+        <v>2.5642000000000002E-2</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="B44" s="3" t="s">
         <v>246</v>
       </c>
-      <c r="B44" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D44" s="4">
-        <v>5530510</v>
+        <v>2243194</v>
       </c>
       <c r="E44" s="5">
-        <v>52.01</v>
+        <v>74.61</v>
       </c>
       <c r="F44" s="4">
-        <v>287641825.09999901</v>
+        <v>167364704.34</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J44" s="5">
-        <v>52.01</v>
+        <v>74.61</v>
       </c>
       <c r="K44" s="5">
         <v>1</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M44" s="4">
-        <v>287641825.09999901</v>
+        <v>167364704.34</v>
       </c>
       <c r="N44" s="4">
-        <v>287641825.09999901</v>
+        <v>167364704.34</v>
       </c>
       <c r="O44" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="P44" s="3" t="s">
         <v>248</v>
       </c>
-      <c r="P44" s="3" t="s">
+      <c r="Q44" s="3" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="R44" s="3" t="s">
         <v>250</v>
       </c>
       <c r="S44" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="W44" s="3" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>2.5621000000000001E-2</v>
+        <v>1.3695000000000001E-2</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>251</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>252</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D45" s="4">
-        <v>2243194</v>
+        <v>926239</v>
       </c>
       <c r="E45" s="5">
-        <v>71.930000000000007</v>
+        <v>370.48</v>
       </c>
       <c r="F45" s="4">
-        <v>161352944.41999999</v>
+        <v>343153024.72000003</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J45" s="5">
-        <v>71.930000000000007</v>
+        <v>370.48</v>
       </c>
       <c r="K45" s="5">
         <v>1</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M45" s="4">
-        <v>161352944.41999999</v>
+        <v>343153024.72000003</v>
       </c>
       <c r="N45" s="4">
-        <v>161352944.41999999</v>
+        <v>343153024.72000003</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>253</v>
       </c>
       <c r="P45" s="3" t="s">
         <v>254</v>
       </c>
       <c r="Q45" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="R45" s="3" t="s">
         <v>255</v>
       </c>
-      <c r="R45" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S45" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="T45" s="4">
         <v>1</v>
       </c>
       <c r="W45" s="3" t="s">
         <v>251</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>1.4371999999999999E-2</v>
+        <v>2.8080000000000001E-2</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="B46" s="3" t="s">
         <v>257</v>
       </c>
-      <c r="B46" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D46" s="4">
-        <v>926239</v>
+        <v>907503</v>
       </c>
       <c r="E46" s="5">
-        <v>270.58999999999997</v>
+        <v>329.84</v>
       </c>
       <c r="F46" s="4">
-        <v>250631011.00999999</v>
+        <v>299330789.51999998</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J46" s="5">
-        <v>270.58999999999997</v>
+        <v>329.84</v>
       </c>
       <c r="K46" s="5">
         <v>1</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M46" s="4">
-        <v>250631011.00999999</v>
+        <v>299330789.51999998</v>
       </c>
       <c r="N46" s="4">
-        <v>250631011.00999999</v>
+        <v>299330789.51999998</v>
       </c>
       <c r="O46" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="P46" s="3" t="s">
         <v>259</v>
       </c>
-      <c r="P46" s="3" t="s">
+      <c r="Q46" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="R46" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="Q46" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S46" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="T46" s="4">
         <v>1</v>
       </c>
       <c r="W46" s="3" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
-        <v>2.2324E-2</v>
+        <v>2.4493999999999998E-2</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="B47" s="3" t="s">
         <v>262</v>
       </c>
-      <c r="B47" s="3" t="s">
+      <c r="C47" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D47" s="4">
+        <v>822201</v>
+      </c>
+      <c r="E47" s="5">
+        <v>320.24265000000003</v>
+      </c>
+      <c r="F47" s="4">
+        <v>263303827.07264999</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J47" s="5">
+        <v>273</v>
+      </c>
+      <c r="K47" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L47" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="M47" s="4">
+        <v>224460873</v>
+      </c>
+      <c r="N47" s="4">
+        <v>263303827.07264999</v>
+      </c>
+      <c r="O47" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="P47" s="3" t="s">
         <v>263</v>
       </c>
-      <c r="C47" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O47" s="3" t="s">
+      <c r="Q47" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="R47" s="3" t="s">
         <v>264</v>
       </c>
-      <c r="P47" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S47" s="3" t="s">
-        <v>77</v>
+        <v>134</v>
       </c>
       <c r="T47" s="4">
         <v>1</v>
       </c>
       <c r="W47" s="3" t="s">
-        <v>262</v>
+        <v>34</v>
       </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>2.4431000000000001E-2</v>
+        <v>2.1545999999999999E-2</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D48" s="4">
+        <v>45612</v>
+      </c>
+      <c r="E48" s="5">
+        <v>1817.5666859999999</v>
+      </c>
+      <c r="F48" s="4">
+        <v>82902851.135111302</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H48" s="3" t="s">
         <v>267</v>
       </c>
-      <c r="B48" s="3" t="s">
+      <c r="I48" s="3" t="s">
         <v>268</v>
       </c>
-      <c r="C48" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J48" s="5">
-        <v>279.39999999999998</v>
+        <v>2473.89</v>
       </c>
       <c r="K48" s="5">
-        <v>0.86790487762541235</v>
+        <v>1.3610999909241852</v>
       </c>
       <c r="L48" s="3" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="M48" s="4">
-        <v>192476145.40000001</v>
+        <v>112839069.927589</v>
       </c>
       <c r="N48" s="4">
-        <v>221771014.72988001</v>
+        <v>82902851.135111302</v>
       </c>
       <c r="O48" s="3" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="P48" s="3" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="Q48" s="3" t="s">
-        <v>255</v>
+        <v>101</v>
       </c>
       <c r="R48" s="3" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="S48" s="3" t="s">
-        <v>140</v>
+        <v>272</v>
       </c>
       <c r="T48" s="4">
         <v>1</v>
       </c>
       <c r="W48" s="3" t="s">
-        <v>34</v>
+        <v>273</v>
       </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="6">
-        <v>1.9754000000000001E-2</v>
+        <v>6.7840000000000001E-3</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D49" s="4">
-        <v>45612</v>
+        <v>1577007</v>
       </c>
       <c r="E49" s="5">
-        <v>1749.840559</v>
+        <v>36.539476999999998</v>
       </c>
       <c r="F49" s="4">
-        <v>79813727.834903702</v>
+        <v>57623010.216835402</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="J49" s="5">
-        <v>2441.9899999999998</v>
+        <v>26.89</v>
       </c>
       <c r="K49" s="5">
-        <v>1.3955500041196636</v>
+        <v>0.73591639989697166</v>
       </c>
       <c r="L49" s="3" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="M49" s="4">
-        <v>111384048.20880499</v>
+        <v>42405718.229998998</v>
       </c>
       <c r="N49" s="4">
-        <v>79813727.834903702</v>
+        <v>57623010.216835402</v>
       </c>
       <c r="O49" s="3" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="P49" s="3" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="Q49" s="3" t="s">
-        <v>106</v>
+        <v>249</v>
       </c>
       <c r="R49" s="3" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="S49" s="3" t="s">
-        <v>275</v>
+        <v>91</v>
       </c>
       <c r="T49" s="4">
         <v>1</v>
       </c>
       <c r="W49" s="3" t="s">
-        <v>276</v>
+        <v>34</v>
       </c>
       <c r="X49" s="4">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
       <c r="Z49" s="6">
-        <v>7.1089999999999999E-3</v>
+        <v>4.7149999999999996E-3</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B50" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D50" s="4">
+        <v>1457650</v>
+      </c>
+      <c r="E50" s="5">
+        <v>57.47945</v>
+      </c>
+      <c r="F50" s="4">
+        <v>83784920.292500004</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J50" s="5">
+        <v>49</v>
+      </c>
+      <c r="K50" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L50" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="M50" s="4">
+        <v>71424850</v>
+      </c>
+      <c r="N50" s="4">
+        <v>83784920.292500004</v>
+      </c>
+      <c r="O50" s="3" t="s">
         <v>278</v>
       </c>
-      <c r="C50" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P50" s="3" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="Q50" s="3" t="s">
-        <v>255</v>
+        <v>84</v>
       </c>
       <c r="R50" s="3" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="S50" s="3" t="s">
-        <v>96</v>
+        <v>284</v>
       </c>
       <c r="T50" s="4">
         <v>1</v>
       </c>
       <c r="W50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X50" s="4">
         <v>0</v>
       </c>
       <c r="Y50" s="4">
         <v>0</v>
       </c>
       <c r="Z50" s="6">
-        <v>4.8120000000000003E-3</v>
+        <v>6.8560000000000001E-3</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D51" s="4">
-        <v>1457650</v>
+        <v>1110786</v>
       </c>
       <c r="E51" s="5">
-        <v>56.089095999999998</v>
+        <v>178.71</v>
       </c>
       <c r="F51" s="4">
-        <v>81758270.784400001</v>
+        <v>198508566.06</v>
       </c>
       <c r="G51" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J51" s="5">
+        <v>178.71</v>
+      </c>
+      <c r="K51" s="5">
+        <v>1</v>
+      </c>
+      <c r="L51" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M51" s="4">
+        <v>198508566.06</v>
+      </c>
+      <c r="N51" s="4">
+        <v>198508566.06</v>
+      </c>
+      <c r="O51" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="P51" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="Q51" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="R51" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="S51" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="H51" s="3" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="T51" s="4">
         <v>1</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X51" s="4">
         <v>0</v>
       </c>
       <c r="Y51" s="4">
         <v>0</v>
       </c>
       <c r="Z51" s="6">
-        <v>7.2820000000000003E-3</v>
+        <v>1.6244000000000001E-2</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B52" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D52" s="4">
+        <v>449203</v>
+      </c>
+      <c r="E52" s="5">
+        <v>116.190603</v>
+      </c>
+      <c r="F52" s="4">
+        <v>52193167.214807503</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="I52" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J52" s="5">
+        <v>99.05</v>
+      </c>
+      <c r="K52" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L52" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="M52" s="4">
+        <v>44493557.149999999</v>
+      </c>
+      <c r="N52" s="4">
+        <v>52193167.214807503</v>
+      </c>
+      <c r="O52" s="3" t="s">
         <v>289</v>
       </c>
-      <c r="C52" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P52" s="3" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="Q52" s="3" t="s">
-        <v>106</v>
+        <v>249</v>
       </c>
       <c r="R52" s="3" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="S52" s="3" t="s">
-        <v>77</v>
+        <v>161</v>
       </c>
       <c r="T52" s="4">
         <v>1</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
         <v>0</v>
       </c>
       <c r="Y52" s="4">
         <v>0</v>
       </c>
       <c r="Z52" s="6">
-        <v>1.9619000000000001E-2</v>
+        <v>4.2709999999999996E-3</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B53" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D53" s="4">
+        <v>7288028</v>
+      </c>
+      <c r="E53" s="5">
+        <v>28.25</v>
+      </c>
+      <c r="F53" s="4">
+        <v>205886791</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I53" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J53" s="5">
+        <v>28.25</v>
+      </c>
+      <c r="K53" s="5">
+        <v>1</v>
+      </c>
+      <c r="L53" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M53" s="4">
+        <v>205886791</v>
+      </c>
+      <c r="N53" s="4">
+        <v>205886791</v>
+      </c>
+      <c r="O53" s="3" t="s">
         <v>293</v>
       </c>
-      <c r="C53" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P53" s="3" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>255</v>
+        <v>84</v>
       </c>
       <c r="R53" s="3" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>167</v>
+        <v>91</v>
       </c>
       <c r="T53" s="4">
         <v>1</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X53" s="4">
         <v>0</v>
       </c>
       <c r="Y53" s="4">
         <v>0</v>
       </c>
       <c r="Z53" s="6">
-        <v>4.4780000000000002E-3</v>
+        <v>1.6847999999999998E-2</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B54" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D54" s="4">
+        <v>4153342</v>
+      </c>
+      <c r="E54" s="5">
+        <v>22.39939</v>
+      </c>
+      <c r="F54" s="4">
+        <v>93032326.2230445</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J54" s="5">
+        <v>19.094999999999999</v>
+      </c>
+      <c r="K54" s="5">
+        <v>0.85247858147564037</v>
+      </c>
+      <c r="L54" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="M54" s="4">
+        <v>79308065.489999995</v>
+      </c>
+      <c r="N54" s="4">
+        <v>93032326.2230445</v>
+      </c>
+      <c r="O54" s="3" t="s">
         <v>297</v>
       </c>
-      <c r="C54" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P54" s="3" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="Q54" s="3" t="s">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="R54" s="3" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="T54" s="4">
         <v>1</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X54" s="4">
         <v>0</v>
       </c>
       <c r="Y54" s="4">
         <v>0</v>
       </c>
       <c r="Z54" s="6">
-        <v>1.7849E-2</v>
+        <v>7.613E-3</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B55" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D55" s="4">
+        <v>42985766</v>
+      </c>
+      <c r="E55" s="5">
+        <v>4.6200900000000003</v>
+      </c>
+      <c r="F55" s="4">
+        <v>198598107.63893899</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I55" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J55" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="K55" s="5">
+        <v>0.73591639989697166</v>
+      </c>
+      <c r="L55" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M55" s="4">
+        <v>146151604.39999899</v>
+      </c>
+      <c r="N55" s="4">
+        <v>198598107.63893899</v>
+      </c>
+      <c r="O55" s="3" t="s">
         <v>301</v>
       </c>
-      <c r="C55" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P55" s="3" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="Q55" s="3" t="s">
-        <v>106</v>
+        <v>70</v>
       </c>
       <c r="R55" s="3" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="T55" s="4">
         <v>1</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X55" s="4">
         <v>0</v>
       </c>
       <c r="Y55" s="4">
         <v>0</v>
       </c>
       <c r="Z55" s="6">
-        <v>7.3610000000000004E-3</v>
+        <v>1.6251000000000002E-2</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B56" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D56" s="4">
+        <v>3367245</v>
+      </c>
+      <c r="E56" s="5">
+        <v>58.389785000000003</v>
+      </c>
+      <c r="F56" s="4">
+        <v>196612709.90870199</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I56" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J56" s="5">
+        <v>42.97</v>
+      </c>
+      <c r="K56" s="5">
+        <v>0.73591639989697166</v>
+      </c>
+      <c r="L56" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M56" s="4">
+        <v>144690517.64999899</v>
+      </c>
+      <c r="N56" s="4">
+        <v>196612709.90870199</v>
+      </c>
+      <c r="O56" s="3" t="s">
         <v>305</v>
       </c>
-      <c r="C56" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P56" s="3" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="R56" s="3" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="S56" s="3" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="T56" s="4">
         <v>1</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X56" s="4">
         <v>0</v>
       </c>
       <c r="Y56" s="4">
         <v>0</v>
       </c>
       <c r="Z56" s="6">
-        <v>1.8873000000000001E-2</v>
+        <v>1.6088999999999999E-2</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B57" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="D57" s="4">
+        <v>-8801436.0099999998</v>
+      </c>
+      <c r="E57" s="5">
+        <v>1</v>
+      </c>
+      <c r="F57" s="4">
+        <v>-8801436.0099999998</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I57" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J57" s="5">
+        <v>1</v>
+      </c>
+      <c r="K57" s="5">
+        <v>1</v>
+      </c>
+      <c r="L57" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M57" s="4">
+        <v>-8801436.0099999998</v>
+      </c>
+      <c r="N57" s="4">
+        <v>-8801436.0099999998</v>
+      </c>
+      <c r="O57" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P57" s="3" t="s">
         <v>309</v>
       </c>
-      <c r="C57" s="3" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="Q57" s="3" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="R57" s="3" t="s">
-        <v>311</v>
+        <v>34</v>
       </c>
       <c r="S57" s="3" t="s">
-        <v>312</v>
+        <v>35</v>
       </c>
       <c r="T57" s="4">
         <v>1</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X57" s="4">
         <v>0</v>
       </c>
       <c r="Y57" s="4">
         <v>0</v>
       </c>
       <c r="Z57" s="6">
-        <v>2.7829999999999999E-3</v>
+        <v>-7.2000000000000005E-4</v>
       </c>
     </row>
     <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
         <v>313</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>314</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>71</v>
+        <v>311</v>
       </c>
       <c r="D58" s="4">
-        <v>3367245</v>
+        <v>-7187844.8499999996</v>
       </c>
       <c r="E58" s="5">
-        <v>55.372213000000002</v>
+        <v>1</v>
       </c>
       <c r="F58" s="4">
-        <v>186451807.36318499</v>
+        <v>-7187844.8499999996</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H58" s="3" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="I58" s="3" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="J58" s="5">
-        <v>41.99</v>
+        <v>1</v>
       </c>
       <c r="K58" s="5">
-        <v>0.75832259042996886</v>
+        <v>1</v>
       </c>
       <c r="L58" s="3" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="M58" s="4">
-        <v>141390617.55000001</v>
+        <v>-7187844.8499999996</v>
       </c>
       <c r="N58" s="4">
-        <v>186451807.36318499</v>
+        <v>-7187844.8499999996</v>
       </c>
       <c r="O58" s="3" t="s">
-        <v>313</v>
+        <v>34</v>
       </c>
       <c r="P58" s="3" t="s">
-        <v>315</v>
+        <v>34</v>
       </c>
       <c r="Q58" s="3" t="s">
-        <v>94</v>
+        <v>34</v>
       </c>
       <c r="R58" s="3" t="s">
-        <v>316</v>
+        <v>34</v>
       </c>
       <c r="S58" s="3" t="s">
-        <v>96</v>
+        <v>35</v>
       </c>
       <c r="T58" s="4">
         <v>1</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X58" s="4">
         <v>0</v>
       </c>
       <c r="Y58" s="4">
         <v>0</v>
       </c>
       <c r="Z58" s="6">
-        <v>1.6608000000000001E-2</v>
+        <v>-5.8799999999999998E-4</v>
       </c>
     </row>
     <row r="59" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="C59" s="3" t="s">
         <v>317</v>
       </c>
-      <c r="B59" s="3" t="s">
+      <c r="D59" s="4">
+        <v>38142904.574538</v>
+      </c>
+      <c r="E59" s="5">
+        <v>5.01</v>
+      </c>
+      <c r="F59" s="4">
+        <v>191095951.91843301</v>
+      </c>
+      <c r="G59" s="3" t="s">
         <v>318</v>
-      </c>
-[...13 lines deleted...]
-        <v>320</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J59" s="5">
-        <v>1</v>
+        <v>5.01</v>
       </c>
       <c r="K59" s="5">
         <v>1</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M59" s="4">
-        <v>-7406848.3499999996</v>
+        <v>191095951.91843301</v>
       </c>
       <c r="N59" s="4">
-        <v>-7406848.3499999996</v>
+        <v>191095951.91843301</v>
       </c>
       <c r="O59" s="3" t="s">
-        <v>34</v>
+        <v>319</v>
       </c>
       <c r="P59" s="3" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="Q59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R59" s="3" t="s">
-        <v>34</v>
+        <v>321</v>
       </c>
       <c r="S59" s="3" t="s">
-        <v>35</v>
+        <v>322</v>
       </c>
       <c r="T59" s="4">
         <v>1</v>
       </c>
       <c r="W59" s="3" t="s">
-        <v>34</v>
+        <v>315</v>
       </c>
       <c r="X59" s="4">
         <v>0</v>
       </c>
       <c r="Y59" s="4">
         <v>0</v>
       </c>
       <c r="Z59" s="6">
-        <v>-6.5899999999999997E-4</v>
+        <v>1.5637000000000002E-2</v>
       </c>
     </row>
     <row r="60" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="D60" s="4">
-        <v>-7135457.0099999998</v>
+        <v>5886398.9100000001</v>
       </c>
       <c r="E60" s="5">
         <v>1</v>
       </c>
       <c r="F60" s="4">
-        <v>-7135457.0099999998</v>
+        <v>5886398.9100000104</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J60" s="5">
         <v>1</v>
       </c>
       <c r="K60" s="5">
         <v>1</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M60" s="4">
-        <v>-7135457.0099999998</v>
+        <v>5886398.9100000001</v>
       </c>
       <c r="N60" s="4">
-        <v>-7135457.0099999998</v>
+        <v>5886398.9100000104</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P60" s="3" t="s">
-        <v>34</v>
+        <v>325</v>
       </c>
       <c r="Q60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S60" s="3" t="s">
-        <v>35</v>
+        <v>322</v>
       </c>
       <c r="T60" s="4">
         <v>1</v>
       </c>
       <c r="W60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X60" s="4">
         <v>0</v>
       </c>
       <c r="Y60" s="4">
         <v>0</v>
       </c>
       <c r="Z60" s="6">
-        <v>-6.3500000000000004E-4</v>
-[...73 lines deleted...]
-        <v>1.3814999999999999E-2</v>
+        <v>4.8099999999999998E-4</v>
       </c>
     </row>
     <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
-        <v>331</v>
-[...16 lines deleted...]
-      <c r="G62" s="3" t="s">
         <v>326</v>
       </c>
-      <c r="H62" s="3" t="s">
-[...48 lines deleted...]
-        <v>1.44E-4</v>
+    </row>
+    <row r="63" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A63" s="3" t="s">
+        <v>327</v>
       </c>
     </row>
     <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="66" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
     </row>
     <row r="67" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
-        <v>337</v>
-[...9 lines deleted...]
-        <v>339</v>
+        <v>331</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>March</vt:lpstr>
+      <vt:lpstr>April</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>