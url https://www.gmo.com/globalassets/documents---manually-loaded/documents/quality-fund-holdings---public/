--- v2 (2026-06-01)
+++ v3 (2026-07-16)
@@ -1,85 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_04\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_05\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{56A8751E-1C8C-4F7A-9DEB-9B77ECBE700D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{870B6154-9B5B-4F33-84A3-75AFA50994CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1560" yWindow="1860" windowWidth="11520" windowHeight="8265" xr2:uid="{E25DA8F9-2B11-4350-956A-F5A9D3FE9AD6}"/>
+    <workbookView xWindow="1140" yWindow="1140" windowWidth="18720" windowHeight="11650" xr2:uid="{3FF02609-E9BF-4D30-9C01-9073C85CBBFF}"/>
   </bookViews>
   <sheets>
-    <sheet name="April" sheetId="1" r:id="rId1"/>
+    <sheet name="May" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-      <xlwcv:version setVersion="1"/>
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="774" uniqueCount="332">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="761" uniqueCount="324">
   <si>
     <t>GMO Quality Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -629,74 +630,50 @@
     <t>Netflix Inc</t>
   </si>
   <si>
     <t>2857817</t>
   </si>
   <si>
     <t>NFLX</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>6889106</t>
   </si>
   <si>
     <t>Taiwan Semiconductor Manufac</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>XTAI</t>
-  </si>
-[...22 lines deleted...]
-    <t>XSWX</t>
   </si>
   <si>
     <t>74834L100</t>
   </si>
   <si>
     <t>Quest Diagnostics Inc</t>
   </si>
   <si>
     <t>2702791</t>
   </si>
   <si>
     <t>DGX</t>
   </si>
   <si>
     <t>US74834L1008</t>
   </si>
   <si>
     <t>79466L302</t>
   </si>
   <si>
     <t>Salesforce Inc</t>
   </si>
   <si>
     <t>2310525</t>
   </si>
@@ -1426,95 +1403,95 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E084DFA0-D5E8-4A55-88AC-67FAEE706EE7}">
-  <dimension ref="A1:Z67"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9D19660-DA63-41B4-A4AA-324A5AF58F6C}">
+  <dimension ref="A1:Z66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="18.7109375" style="3" bestFit="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="17.36328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="27" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.81640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21.453125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="11.54296875" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.1796875" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="10.6328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.08984375" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.81640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="9.6328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="13.26953125" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="21.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.6328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="10.54296875" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="17.26953125" style="3" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="11.54296875" style="3" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="7.08984375" style="3" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="6.90625" style="4" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="5.90625" style="4" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.54296875" style="3" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="15.1796875" style="4" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="15.453125" style="4" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="12.453125" style="6" bestFit="1" customWidth="1"/>
+    <col min="27" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46142</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:26" x14ac:dyDescent="0.2">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -1550,4314 +1527,4246 @@
       <c r="S3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="U3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="V3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>12102973.33</v>
+        <v>12106880.109999999</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>12102973.329999899</v>
+        <v>12106880.109999901</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>12102973.329999</v>
+        <v>12106880.109998999</v>
       </c>
       <c r="N4" s="4">
-        <v>12102973.329999899</v>
+        <v>12106880.109999901</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>9.8999999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:26" x14ac:dyDescent="0.2">
+        <v>9.5699999999999995E-4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>-33969387.009999998</v>
+        <v>3875775.69</v>
       </c>
       <c r="E5" s="5">
-        <v>1.1730499999999999</v>
+        <v>1.1669499999999999</v>
       </c>
       <c r="F5" s="4">
-        <v>-39847789.4320805</v>
+        <v>4522836.4414454997</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4">
-        <v>-33969387.009999998</v>
+        <v>3875775.69</v>
       </c>
       <c r="N5" s="4">
-        <v>-39847789.4320805</v>
+        <v>4522836.4414454997</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>-3.2599999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.57E-4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>2106302.5499999998</v>
+        <v>2193325.34</v>
       </c>
       <c r="E6" s="5">
-        <v>1.3588499999999999</v>
+        <v>1.34795</v>
       </c>
       <c r="F6" s="4">
-        <v>2862149.2200675001</v>
+        <v>2956492.8920530002</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
-        <v>0.73591639989697166</v>
+        <v>0.74186727994361801</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4">
-        <v>2106302.5499999998</v>
+        <v>2193325.34</v>
       </c>
       <c r="N6" s="4">
-        <v>2862149.2200675001</v>
+        <v>2956492.8920530002</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>2.34E-4</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.33E-4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
         <v>0.3</v>
       </c>
       <c r="E7" s="5">
-        <v>0.12765299999999999</v>
+        <v>0.12759300000000001</v>
       </c>
       <c r="F7" s="4">
-        <v>3.8295839999999998E-2</v>
+        <v>3.8278E-2</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>7.8337502716352905</v>
+        <v>7.8374002778985394</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4">
         <v>0.3</v>
       </c>
       <c r="N7" s="4">
-        <v>3.8295839999999998E-2</v>
+        <v>3.8278E-2</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
         <v>19046</v>
       </c>
       <c r="E8" s="5">
-        <v>6.7400000000000001E-4</v>
+        <v>6.6399999999999999E-4</v>
       </c>
       <c r="F8" s="4">
-        <v>12.84115426</v>
+        <v>12.63835435</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>1483.1953961614902</v>
+        <v>1507.00001507</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4">
-        <v>19045.940879000002</v>
+        <v>19046.000195000001</v>
       </c>
       <c r="N8" s="4">
-        <v>12.84115426</v>
+        <v>12.63835435</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
         <v>2</v>
       </c>
       <c r="E9" s="5">
-        <v>3.1560999999999999E-2</v>
+        <v>3.1923E-2</v>
       </c>
       <c r="F9" s="4">
-        <v>6.3122349999999994E-2</v>
+        <v>6.3845750000000007E-2</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>31.684503457888287</v>
+        <v>31.325504254473358</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4">
         <v>2</v>
       </c>
       <c r="N9" s="4">
-        <v>6.3122349999999994E-2</v>
+        <v>6.3845750000000007E-2</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="4">
-        <v>22120617.5</v>
+        <v>-46821323.579999998</v>
       </c>
       <c r="E10" s="5">
         <v>1</v>
       </c>
       <c r="F10" s="4">
-        <v>22120617.5</v>
+        <v>-46821323.579999998</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
         <v>1</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M10" s="4">
-        <v>22120617.5</v>
+        <v>-46821323.579999998</v>
       </c>
       <c r="N10" s="4">
-        <v>22120617.5</v>
+        <v>-46821323.579999998</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>1.81E-3</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:26" x14ac:dyDescent="0.2">
+        <v>-3.7039999999999998E-3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D11" s="4">
         <v>2618724</v>
       </c>
       <c r="E11" s="5">
-        <v>90.79</v>
+        <v>85.6</v>
       </c>
       <c r="F11" s="4">
-        <v>237753951.96000001</v>
+        <v>224162774.39999899</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="5">
-        <v>90.79</v>
+        <v>85.6</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4">
-        <v>237753951.96000001</v>
+        <v>224162774.39999899</v>
       </c>
       <c r="N11" s="4">
-        <v>237753951.96000001</v>
+        <v>224162774.39999899</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>68</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>69</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>70</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>71</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>72</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>64</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>1.9455E-2</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.7735999999999998E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D12" s="4">
         <v>1836083</v>
       </c>
       <c r="E12" s="5">
-        <v>384.8</v>
+        <v>380.34</v>
       </c>
       <c r="F12" s="4">
-        <v>706524738.39999998</v>
+        <v>698335808.21999896</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="5">
-        <v>384.8</v>
+        <v>380.34</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>706524738.39999998</v>
+        <v>698335808.21999896</v>
       </c>
       <c r="N12" s="4">
-        <v>706524738.39999998</v>
+        <v>698335808.21999896</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>76</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>77</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>78</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>79</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>5.7815999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:26" x14ac:dyDescent="0.2">
+        <v>5.5254999999999999E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A13" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>81</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D13" s="4">
         <v>1794119</v>
       </c>
       <c r="E13" s="5">
-        <v>265.06</v>
+        <v>270.64</v>
       </c>
       <c r="F13" s="4">
-        <v>475549182.13999999</v>
+        <v>485560366.15999901</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="5">
-        <v>265.06</v>
+        <v>270.64</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>475549182.13999999</v>
+        <v>485560366.15999901</v>
       </c>
       <c r="N13" s="4">
-        <v>475549182.13999999</v>
+        <v>485560366.15999901</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>82</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>83</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>84</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>85</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>79</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>80</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>3.8914999999999998E-2</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.8419000000000002E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A14" s="3" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>87</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D14" s="4">
         <v>5561834</v>
       </c>
       <c r="E14" s="5">
-        <v>19.988683999999999</v>
+        <v>20.697772000000001</v>
       </c>
       <c r="F14" s="4">
-        <v>111173739.505538</v>
+        <v>115117573.42430601</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J14" s="5">
-        <v>14.71</v>
+        <v>15.355</v>
       </c>
       <c r="K14" s="5">
-        <v>0.73591639989697166</v>
+        <v>0.74186727994361801</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M14" s="4">
-        <v>81814578.139999002</v>
+        <v>85401961.069999993</v>
       </c>
       <c r="N14" s="4">
-        <v>111173739.505538</v>
+        <v>115117573.42430601</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>86</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>88</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>90</v>
       </c>
       <c r="S14" s="3" t="s">
         <v>91</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>9.0969999999999992E-3</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
+        <v>9.1079999999999998E-3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A15" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>93</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D15" s="4">
         <v>555502</v>
       </c>
       <c r="E15" s="5">
-        <v>376.42</v>
+        <v>393.19</v>
       </c>
       <c r="F15" s="4">
-        <v>209102062.84</v>
+        <v>218417831.38</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="5">
-        <v>376.42</v>
+        <v>393.19</v>
       </c>
       <c r="K15" s="5">
         <v>1</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="4">
-        <v>209102062.84</v>
+        <v>218417831.38</v>
       </c>
       <c r="N15" s="4">
-        <v>209102062.84</v>
+        <v>218417831.38</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>94</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>95</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>70</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>96</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>72</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>92</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>1.7111000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.7281999999999999E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A16" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D16" s="4">
         <v>2027865</v>
       </c>
       <c r="E16" s="5">
-        <v>271.35000000000002</v>
+        <v>312.06</v>
       </c>
       <c r="F16" s="4">
-        <v>550261167.75</v>
+        <v>632815551.89999998</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="5">
-        <v>271.35000000000002</v>
+        <v>312.06</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M16" s="4">
-        <v>550261167.75</v>
+        <v>632815551.89999998</v>
       </c>
       <c r="N16" s="4">
-        <v>550261167.75</v>
+        <v>632815551.89999998</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>100</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>101</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>102</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>79</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>97</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>4.5029E-2</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:26" x14ac:dyDescent="0.2">
+        <v>5.0070999999999997E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A17" s="3" t="s">
         <v>103</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>104</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D17" s="4">
         <v>948984</v>
       </c>
       <c r="E17" s="5">
-        <v>417.43</v>
+        <v>446.77</v>
       </c>
       <c r="F17" s="4">
-        <v>396134391.12</v>
+        <v>423977581.68000001</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="5">
-        <v>417.43</v>
+        <v>446.77</v>
       </c>
       <c r="K17" s="5">
         <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M17" s="4">
-        <v>396134391.12</v>
+        <v>423977581.68000001</v>
       </c>
       <c r="N17" s="4">
-        <v>396134391.12</v>
+        <v>423977581.68000001</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>105</v>
       </c>
       <c r="P17" s="3" t="s">
         <v>106</v>
       </c>
       <c r="Q17" s="3" t="s">
         <v>101</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>107</v>
       </c>
       <c r="S17" s="3" t="s">
         <v>79</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>103</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>3.2416E-2</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.3545999999999999E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A18" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>109</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="4">
         <v>736049</v>
       </c>
       <c r="E18" s="5">
-        <v>290.58</v>
+        <v>277.39999999999998</v>
       </c>
       <c r="F18" s="4">
-        <v>213881118.41999999</v>
+        <v>204179992.59999999</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="5">
-        <v>290.58</v>
+        <v>277.39999999999998</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M18" s="4">
-        <v>213881118.41999999</v>
+        <v>204179992.59999999</v>
       </c>
       <c r="N18" s="4">
-        <v>213881118.41999999</v>
+        <v>204179992.59999999</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>110</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>111</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>70</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>112</v>
       </c>
       <c r="S18" s="3" t="s">
         <v>72</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>108</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>1.7502E-2</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.6154999999999999E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A19" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D19" s="4">
         <v>2431329</v>
       </c>
       <c r="E19" s="5">
-        <v>78.760000000000005</v>
+        <v>79.010000000000005</v>
       </c>
       <c r="F19" s="4">
-        <v>191491472.03999999</v>
+        <v>192099304.28999999</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>78.760000000000005</v>
+        <v>79.010000000000005</v>
       </c>
       <c r="K19" s="5">
         <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M19" s="4">
-        <v>191491472.03999999</v>
+        <v>192099304.28999999</v>
       </c>
       <c r="N19" s="4">
-        <v>191491472.03999999</v>
+        <v>192099304.28999999</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>115</v>
       </c>
       <c r="P19" s="3" t="s">
         <v>116</v>
       </c>
       <c r="Q19" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>117</v>
       </c>
       <c r="S19" s="3" t="s">
         <v>72</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>113</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>1.567E-2</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.5199000000000001E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D20" s="4">
         <v>1206235</v>
       </c>
       <c r="E20" s="5">
-        <v>156.58000000000001</v>
+        <v>138.82</v>
       </c>
       <c r="F20" s="4">
-        <v>188872276.30000001</v>
+        <v>167449542.69999999</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="5">
-        <v>156.58000000000001</v>
+        <v>138.82</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="4">
-        <v>188872276.30000001</v>
+        <v>167449542.69999999</v>
       </c>
       <c r="N20" s="4">
-        <v>188872276.30000001</v>
+        <v>167449542.69999999</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>121</v>
       </c>
       <c r="Q20" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>122</v>
       </c>
       <c r="S20" s="3" t="s">
         <v>72</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>1.5455E-2</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.3249E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="4">
         <v>876664</v>
       </c>
       <c r="E21" s="5">
-        <v>611.91</v>
+        <v>632.51</v>
       </c>
       <c r="F21" s="4">
-        <v>536439468.239999</v>
+        <v>554498746.63999999</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J21" s="5">
-        <v>611.91</v>
+        <v>632.51</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M21" s="4">
-        <v>536439468.239999</v>
+        <v>554498746.63999999</v>
       </c>
       <c r="N21" s="4">
-        <v>536439468.239999</v>
+        <v>554498746.63999999</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="3" t="s">
         <v>126</v>
       </c>
       <c r="Q21" s="3" t="s">
         <v>77</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>127</v>
       </c>
       <c r="S21" s="3" t="s">
         <v>79</v>
       </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>4.3898E-2</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:26" x14ac:dyDescent="0.2">
+        <v>4.3874000000000003E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D22" s="4">
         <v>265729</v>
       </c>
       <c r="E22" s="5">
-        <v>529.51477</v>
+        <v>552.02569800000003</v>
       </c>
       <c r="F22" s="4">
-        <v>140707430.31733</v>
+        <v>146689236.570977</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>130</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J22" s="5">
-        <v>451.4</v>
+        <v>473.05</v>
       </c>
       <c r="K22" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>131</v>
       </c>
       <c r="M22" s="4">
-        <v>119950070.59999999</v>
+        <v>125703103.449999</v>
       </c>
       <c r="N22" s="4">
-        <v>140707430.31733</v>
+        <v>146689236.570977</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="P22" s="3" t="s">
         <v>132</v>
       </c>
       <c r="Q22" s="3" t="s">
         <v>84</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>133</v>
       </c>
       <c r="S22" s="3" t="s">
         <v>134</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>1.1514E-2</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.1606E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A23" s="3" t="s">
         <v>135</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>136</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D23" s="4">
         <v>368039</v>
       </c>
       <c r="E23" s="5">
-        <v>324.07</v>
+        <v>327.66000000000003</v>
       </c>
       <c r="F23" s="4">
-        <v>119270398.73</v>
+        <v>120591658.73999999</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="5">
-        <v>324.07</v>
+        <v>327.66000000000003</v>
       </c>
       <c r="K23" s="5">
         <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M23" s="4">
-        <v>119270398.73</v>
+        <v>120591658.73999999</v>
       </c>
       <c r="N23" s="4">
-        <v>119270398.73</v>
+        <v>120591658.73999999</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>137</v>
       </c>
       <c r="P23" s="3" t="s">
         <v>138</v>
       </c>
       <c r="Q23" s="3" t="s">
         <v>84</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>139</v>
       </c>
       <c r="S23" s="3" t="s">
         <v>72</v>
       </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>135</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>9.7599999999999996E-3</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:26" x14ac:dyDescent="0.2">
+        <v>9.5409999999999991E-3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A24" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>141</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D24" s="4">
         <v>372228</v>
       </c>
       <c r="E24" s="5">
-        <v>457.61</v>
+        <v>424.64</v>
       </c>
       <c r="F24" s="4">
-        <v>170335255.08000001</v>
+        <v>158062897.91999999</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J24" s="5">
-        <v>457.61</v>
+        <v>424.64</v>
       </c>
       <c r="K24" s="5">
         <v>1</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M24" s="4">
-        <v>170335255.08000001</v>
+        <v>158062897.91999999</v>
       </c>
       <c r="N24" s="4">
-        <v>170335255.08000001</v>
+        <v>158062897.91999999</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>142</v>
       </c>
       <c r="P24" s="3" t="s">
         <v>143</v>
       </c>
       <c r="Q24" s="3" t="s">
         <v>70</v>
       </c>
       <c r="R24" s="3" t="s">
         <v>144</v>
       </c>
       <c r="S24" s="3" t="s">
         <v>79</v>
       </c>
       <c r="T24" s="4">
         <v>1</v>
       </c>
       <c r="W24" s="3" t="s">
         <v>140</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>1.3938000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.2506E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A25" s="3" t="s">
         <v>145</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="4">
         <v>2119707</v>
       </c>
       <c r="E25" s="5">
-        <v>229.85</v>
+        <v>225.33</v>
       </c>
       <c r="F25" s="4">
-        <v>487214653.94999897</v>
+        <v>477633578.30999899</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J25" s="5">
-        <v>229.85</v>
+        <v>225.33</v>
       </c>
       <c r="K25" s="5">
         <v>1</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M25" s="4">
-        <v>487214653.94999897</v>
+        <v>477633578.30999899</v>
       </c>
       <c r="N25" s="4">
-        <v>487214653.94999897</v>
+        <v>477633578.30999899</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>147</v>
       </c>
       <c r="P25" s="3" t="s">
         <v>148</v>
       </c>
       <c r="Q25" s="3" t="s">
         <v>70</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>149</v>
       </c>
       <c r="S25" s="3" t="s">
         <v>72</v>
       </c>
       <c r="T25" s="4">
         <v>1</v>
       </c>
       <c r="W25" s="3" t="s">
         <v>145</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>3.9869000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:26" x14ac:dyDescent="0.2">
+        <v>3.7791999999999999E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A26" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>151</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D26" s="4">
         <v>122504</v>
       </c>
       <c r="E26" s="5">
-        <v>1750.35</v>
+        <v>1921.71</v>
       </c>
       <c r="F26" s="4">
-        <v>214424876.39999899</v>
+        <v>235417161.84</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J26" s="5">
-        <v>1750.35</v>
+        <v>1921.71</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M26" s="4">
-        <v>214424876.39999899</v>
+        <v>235417161.84</v>
       </c>
       <c r="N26" s="4">
-        <v>214424876.39999899</v>
+        <v>235417161.84</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>152</v>
       </c>
       <c r="P26" s="3" t="s">
         <v>153</v>
       </c>
       <c r="Q26" s="3" t="s">
         <v>101</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>154</v>
       </c>
       <c r="S26" s="3" t="s">
         <v>79</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>150</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>1.7545999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.8627000000000001E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A27" s="3" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>156</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D27" s="4">
         <v>1288153</v>
       </c>
       <c r="E27" s="5">
-        <v>170.678775</v>
+        <v>181.180657</v>
       </c>
       <c r="F27" s="4">
-        <v>219860376.05257499</v>
+        <v>233388406.85652</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>157</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J27" s="5">
-        <v>145.5</v>
+        <v>155.26</v>
       </c>
       <c r="K27" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>158</v>
       </c>
       <c r="M27" s="4">
-        <v>187426261.5</v>
+        <v>199998634.77999899</v>
       </c>
       <c r="N27" s="4">
-        <v>219860376.05257499</v>
+        <v>233388406.85652</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>155</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>159</v>
       </c>
       <c r="Q27" s="3" t="s">
         <v>101</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>160</v>
       </c>
       <c r="S27" s="3" t="s">
         <v>161</v>
       </c>
       <c r="T27" s="4">
         <v>1</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>1.7991E-2</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.8466E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A28" s="3" t="s">
         <v>162</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>163</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D28" s="4">
         <v>1922270</v>
       </c>
       <c r="E28" s="5">
-        <v>257.86</v>
+        <v>318.18</v>
       </c>
       <c r="F28" s="4">
-        <v>495676542.19999999</v>
+        <v>611627868.60000002</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J28" s="5">
-        <v>257.86</v>
+        <v>318.18</v>
       </c>
       <c r="K28" s="5">
         <v>1</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M28" s="4">
-        <v>495676542.19999999</v>
+        <v>611627868.60000002</v>
       </c>
       <c r="N28" s="4">
-        <v>495676542.19999999</v>
+        <v>611627868.60000002</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>164</v>
       </c>
       <c r="P28" s="3" t="s">
         <v>165</v>
       </c>
       <c r="Q28" s="3" t="s">
         <v>101</v>
       </c>
       <c r="R28" s="3" t="s">
         <v>166</v>
       </c>
       <c r="S28" s="3" t="s">
         <v>79</v>
       </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>162</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>4.0562000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:26" x14ac:dyDescent="0.2">
+        <v>4.8394E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A29" s="3" t="s">
         <v>167</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>168</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D29" s="4">
         <v>220220</v>
       </c>
       <c r="E29" s="5">
-        <v>934.6</v>
+        <v>1105</v>
       </c>
       <c r="F29" s="4">
-        <v>205817612</v>
+        <v>243343100</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="5">
-        <v>934.6</v>
+        <v>1105</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M29" s="4">
-        <v>205817612</v>
+        <v>243343100</v>
       </c>
       <c r="N29" s="4">
-        <v>205817612</v>
+        <v>243343100</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>169</v>
       </c>
       <c r="P29" s="3" t="s">
         <v>170</v>
       </c>
       <c r="Q29" s="3" t="s">
         <v>70</v>
       </c>
       <c r="R29" s="3" t="s">
         <v>171</v>
       </c>
       <c r="S29" s="3" t="s">
         <v>72</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>167</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>1.6841999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.9254E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A30" s="3" t="s">
         <v>172</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>173</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D30" s="4">
-        <v>379840</v>
+        <v>441976</v>
       </c>
       <c r="E30" s="5">
-        <v>502.92</v>
+        <v>493.98</v>
       </c>
       <c r="F30" s="4">
-        <v>191029132.80000001</v>
+        <v>218327304.47999999</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J30" s="5">
-        <v>502.92</v>
+        <v>493.98</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M30" s="4">
-        <v>191029132.80000001</v>
+        <v>218327304.47999999</v>
       </c>
       <c r="N30" s="4">
-        <v>191029132.80000001</v>
+        <v>218327304.47999999</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>174</v>
       </c>
       <c r="P30" s="3" t="s">
         <v>175</v>
       </c>
       <c r="Q30" s="3" t="s">
         <v>176</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>177</v>
       </c>
       <c r="S30" s="3" t="s">
         <v>72</v>
       </c>
       <c r="T30" s="4">
         <v>1</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>172</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>1.5632E-2</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.7274999999999999E-2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A31" s="3" t="s">
         <v>178</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>179</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D31" s="4">
         <v>1926143</v>
       </c>
       <c r="E31" s="5">
-        <v>109.18</v>
+        <v>118.72</v>
       </c>
       <c r="F31" s="4">
-        <v>210296292.74000001</v>
+        <v>228671696.96000001</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J31" s="5">
-        <v>109.18</v>
+        <v>118.72</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M31" s="4">
-        <v>210296292.74000001</v>
+        <v>228671696.96000001</v>
       </c>
       <c r="N31" s="4">
-        <v>210296292.74000001</v>
+        <v>228671696.96000001</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>180</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>181</v>
       </c>
       <c r="Q31" s="3" t="s">
         <v>70</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>182</v>
       </c>
       <c r="S31" s="3" t="s">
         <v>72</v>
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>178</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>1.7208999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.8093000000000001E-2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A32" s="3" t="s">
         <v>183</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>184</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D32" s="4">
         <v>1973648</v>
       </c>
       <c r="E32" s="5">
-        <v>407.78</v>
+        <v>450.24</v>
       </c>
       <c r="F32" s="4">
-        <v>804814181.43999898</v>
+        <v>888615275.51999998</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="5">
-        <v>407.78</v>
+        <v>450.24</v>
       </c>
       <c r="K32" s="5">
         <v>1</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M32" s="4">
-        <v>804814181.43999898</v>
+        <v>888615275.51999998</v>
       </c>
       <c r="N32" s="4">
-        <v>804814181.43999898</v>
+        <v>888615275.51999998</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>185</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>186</v>
       </c>
       <c r="Q32" s="3" t="s">
         <v>101</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>187</v>
       </c>
       <c r="S32" s="3" t="s">
         <v>79</v>
       </c>
       <c r="T32" s="4">
         <v>1</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>183</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>6.5859000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:26" x14ac:dyDescent="0.2">
+        <v>7.0310999999999998E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A33" s="3" t="s">
         <v>188</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>189</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D33" s="4">
-        <v>1219101</v>
+        <v>2277230</v>
       </c>
       <c r="E33" s="5">
-        <v>93.61</v>
+        <v>86.02</v>
       </c>
       <c r="F33" s="4">
-        <v>114120044.61</v>
+        <v>195887324.59999999</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J33" s="5">
-        <v>93.61</v>
+        <v>86.02</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M33" s="4">
-        <v>114120044.61</v>
+        <v>195887324.59999999</v>
       </c>
       <c r="N33" s="4">
-        <v>114120044.61</v>
+        <v>195887324.59999999</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>190</v>
       </c>
       <c r="P33" s="3" t="s">
         <v>191</v>
       </c>
       <c r="Q33" s="3" t="s">
         <v>77</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>192</v>
       </c>
       <c r="S33" s="3" t="s">
         <v>79</v>
       </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>188</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>9.3380000000000008E-3</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.5499000000000001E-2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A34" s="3" t="s">
         <v>193</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>194</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D34" s="4">
         <v>9108608</v>
       </c>
       <c r="E34" s="5">
-        <v>67.383098000000004</v>
+        <v>75.178359</v>
       </c>
       <c r="F34" s="4">
-        <v>613766292.03553796</v>
+        <v>684770293.85005796</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J34" s="5">
-        <v>2135</v>
+        <v>2355</v>
       </c>
       <c r="K34" s="5">
-        <v>31.684503457888287</v>
+        <v>31.325504254473358</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M34" s="4">
-        <v>19446880202.335201</v>
+        <v>21450774753.336899</v>
       </c>
       <c r="N34" s="4">
-        <v>613766292.03553796</v>
+        <v>684770293.85005796</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>193</v>
       </c>
       <c r="P34" s="3" t="s">
         <v>195</v>
       </c>
       <c r="Q34" s="3" t="s">
         <v>101</v>
       </c>
       <c r="R34" s="3" t="s">
         <v>196</v>
       </c>
       <c r="S34" s="3" t="s">
         <v>197</v>
       </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>5.0224999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:26" x14ac:dyDescent="0.2">
+        <v>5.4182000000000001E-2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A35" s="3" t="s">
         <v>198</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>199</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D35" s="4">
-        <v>1615786</v>
+        <v>568962</v>
       </c>
       <c r="E35" s="5">
-        <v>101.080494</v>
+        <v>194.9</v>
       </c>
       <c r="F35" s="4">
-        <v>163324446.39089501</v>
+        <v>110890693.8</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H35" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J35" s="5">
+        <v>194.9</v>
+      </c>
+      <c r="K35" s="5">
+        <v>1</v>
+      </c>
+      <c r="L35" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M35" s="4">
+        <v>110890693.8</v>
+      </c>
+      <c r="N35" s="4">
+        <v>110890693.8</v>
+      </c>
+      <c r="O35" s="3" t="s">
         <v>200</v>
       </c>
-      <c r="I35" s="3" t="s">
+      <c r="P35" s="3" t="s">
         <v>201</v>
       </c>
-      <c r="J35" s="5">
-[...5 lines deleted...]
-      <c r="L35" s="3" t="s">
+      <c r="Q35" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="R35" s="3" t="s">
         <v>202</v>
       </c>
-      <c r="M35" s="4">
-[...5 lines deleted...]
-      <c r="O35" s="3" t="s">
+      <c r="S35" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="T35" s="4">
+        <v>1</v>
+      </c>
+      <c r="W35" s="3" t="s">
         <v>198</v>
       </c>
-      <c r="P35" s="3" t="s">
+      <c r="X35" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="6">
+        <v>8.7740000000000005E-3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A36" s="3" t="s">
         <v>203</v>
       </c>
-      <c r="Q35" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R35" s="3" t="s">
+      <c r="B36" s="3" t="s">
         <v>204</v>
-      </c>
-[...24 lines deleted...]
-        <v>207</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="4">
-        <v>568962</v>
+        <v>1291136</v>
       </c>
       <c r="E36" s="5">
-        <v>194.2</v>
+        <v>191.1</v>
       </c>
       <c r="F36" s="4">
-        <v>110492420.39999899</v>
+        <v>246736089.59999999</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="5">
-        <v>194.2</v>
+        <v>191.1</v>
       </c>
       <c r="K36" s="5">
         <v>1</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M36" s="4">
-        <v>110492420.39999899</v>
+        <v>246736089.59999999</v>
       </c>
       <c r="N36" s="4">
-        <v>110492420.39999899</v>
+        <v>246736089.59999999</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="P36" s="3" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>70</v>
+        <v>101</v>
       </c>
       <c r="R36" s="3" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="S36" s="3" t="s">
         <v>72</v>
       </c>
       <c r="T36" s="4">
         <v>1</v>
       </c>
       <c r="W36" s="3" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>9.0410000000000004E-3</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.9522000000000001E-2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A37" s="3" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D37" s="4">
-        <v>1291136</v>
+        <v>275615</v>
       </c>
       <c r="E37" s="5">
-        <v>176.53</v>
+        <v>475.62</v>
       </c>
       <c r="F37" s="4">
-        <v>227924238.08000001</v>
+        <v>131088006.3</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="5">
-        <v>176.53</v>
+        <v>475.62</v>
       </c>
       <c r="K37" s="5">
         <v>1</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M37" s="4">
-        <v>227924238.08000001</v>
+        <v>131088006.3</v>
       </c>
       <c r="N37" s="4">
-        <v>227924238.08000001</v>
+        <v>131088006.3</v>
       </c>
       <c r="O37" s="3" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="P37" s="3" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="Q37" s="3" t="s">
         <v>101</v>
       </c>
       <c r="R37" s="3" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>1.8651000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.0371999999999999E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A38" s="3" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D38" s="4">
-        <v>275615</v>
+        <v>1114336</v>
       </c>
       <c r="E38" s="5">
-        <v>482.6</v>
+        <v>154.75</v>
       </c>
       <c r="F38" s="4">
-        <v>133011799</v>
+        <v>172443496</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="5">
-        <v>482.6</v>
+        <v>154.75</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M38" s="4">
-        <v>133011799</v>
+        <v>172443496</v>
       </c>
       <c r="N38" s="4">
-        <v>133011799</v>
+        <v>172443496</v>
       </c>
       <c r="O38" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="P38" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="Q38" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="R38" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="S38" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="T38" s="4">
+        <v>1</v>
+      </c>
+      <c r="W38" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="X38" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="6">
+        <v>1.3644E-2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A39" s="3" t="s">
         <v>218</v>
       </c>
-      <c r="P38" s="3" t="s">
+      <c r="B39" s="3" t="s">
         <v>219</v>
-      </c>
-[...30 lines deleted...]
-        <v>222</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D39" s="4">
-        <v>1114336</v>
+        <v>1490013</v>
       </c>
       <c r="E39" s="5">
-        <v>156.75</v>
+        <v>305.68</v>
       </c>
       <c r="F39" s="4">
-        <v>174672168</v>
+        <v>455467173.83999997</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J39" s="5">
-        <v>156.75</v>
+        <v>305.68</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M39" s="4">
-        <v>174672168</v>
+        <v>455467173.83999997</v>
       </c>
       <c r="N39" s="4">
-        <v>174672168</v>
+        <v>455467173.83999997</v>
       </c>
       <c r="O39" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="P39" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="Q39" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="R39" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="S39" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="T39" s="4">
+        <v>1</v>
+      </c>
+      <c r="W39" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="X39" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="6">
+        <v>3.6038000000000001E-2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A40" s="3" t="s">
         <v>223</v>
       </c>
-      <c r="P39" s="3" t="s">
+      <c r="B40" s="3" t="s">
         <v>224</v>
-      </c>
-[...30 lines deleted...]
-        <v>227</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D40" s="4">
-        <v>1490013</v>
+        <v>762123</v>
       </c>
       <c r="E40" s="5">
-        <v>281.08</v>
+        <v>492.51</v>
       </c>
       <c r="F40" s="4">
-        <v>418812854.03999901</v>
+        <v>375353198.73000002</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J40" s="5">
-        <v>281.08</v>
+        <v>492.51</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M40" s="4">
-        <v>418812854.03999901</v>
+        <v>375353198.73000002</v>
       </c>
       <c r="N40" s="4">
-        <v>418812854.03999901</v>
+        <v>375353198.73000002</v>
       </c>
       <c r="O40" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="P40" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="Q40" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="R40" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="S40" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="T40" s="4">
+        <v>1</v>
+      </c>
+      <c r="W40" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="X40" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="6">
+        <v>2.9699E-2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A41" s="3" t="s">
         <v>228</v>
       </c>
-      <c r="P40" s="3" t="s">
+      <c r="B41" s="3" t="s">
         <v>229</v>
-      </c>
-[...30 lines deleted...]
-        <v>232</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D41" s="4">
-        <v>762123</v>
+        <v>781093</v>
       </c>
       <c r="E41" s="5">
-        <v>478.96</v>
+        <v>100.25</v>
       </c>
       <c r="F41" s="4">
-        <v>365026432.07999998</v>
+        <v>78304573.25</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J41" s="5">
-        <v>478.96</v>
+        <v>100.25</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M41" s="4">
-        <v>365026432.07999998</v>
+        <v>78304573.25</v>
       </c>
       <c r="N41" s="4">
-        <v>365026432.07999998</v>
+        <v>78304573.25</v>
       </c>
       <c r="O41" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="P41" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q41" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="R41" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="S41" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="T41" s="4">
+        <v>1</v>
+      </c>
+      <c r="W41" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="X41" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="6">
+        <v>6.195E-3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A42" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="B42" s="3" t="s">
         <v>233</v>
-      </c>
-[...33 lines deleted...]
-        <v>237</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D42" s="4">
-        <v>781093</v>
+        <v>5530510</v>
       </c>
       <c r="E42" s="5">
-        <v>113.25</v>
+        <v>54.85</v>
       </c>
       <c r="F42" s="4">
-        <v>88458782.25</v>
+        <v>303348473.5</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J42" s="5">
-        <v>113.25</v>
+        <v>54.85</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M42" s="4">
-        <v>88458782.25</v>
+        <v>303348473.5</v>
       </c>
       <c r="N42" s="4">
-        <v>88458782.25</v>
+        <v>303348473.5</v>
       </c>
       <c r="O42" s="3" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="P42" s="3" t="s">
-        <v>61</v>
+        <v>235</v>
       </c>
       <c r="Q42" s="3" t="s">
         <v>176</v>
       </c>
       <c r="R42" s="3" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>7.2379999999999996E-3</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.4001999999999999E-2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A43" s="3" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D43" s="4">
-        <v>5530510</v>
+        <v>2243194</v>
       </c>
       <c r="E43" s="5">
-        <v>56.66</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="F43" s="4">
-        <v>313358696.59999901</v>
+        <v>157920857.59999999</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="5">
-        <v>56.66</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M43" s="4">
-        <v>313358696.59999901</v>
+        <v>157920857.59999999</v>
       </c>
       <c r="N43" s="4">
-        <v>313358696.59999901</v>
+        <v>157920857.59999999</v>
       </c>
       <c r="O43" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="P43" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="Q43" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="R43" s="3" t="s">
         <v>242</v>
-      </c>
-[...7 lines deleted...]
-        <v>244</v>
       </c>
       <c r="S43" s="3" t="s">
         <v>72</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>2.5642000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.2494999999999999E-2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A44" s="3" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D44" s="4">
-        <v>2243194</v>
+        <v>926239</v>
       </c>
       <c r="E44" s="5">
-        <v>74.61</v>
+        <v>380.31</v>
       </c>
       <c r="F44" s="4">
-        <v>167364704.34</v>
+        <v>352257954.08999997</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J44" s="5">
-        <v>74.61</v>
+        <v>380.31</v>
       </c>
       <c r="K44" s="5">
         <v>1</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M44" s="4">
-        <v>167364704.34</v>
+        <v>352257954.08999997</v>
       </c>
       <c r="N44" s="4">
-        <v>167364704.34</v>
+        <v>352257954.08999997</v>
       </c>
       <c r="O44" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="P44" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="Q44" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="R44" s="3" t="s">
         <v>247</v>
-      </c>
-[...7 lines deleted...]
-        <v>250</v>
       </c>
       <c r="S44" s="3" t="s">
         <v>72</v>
       </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="W44" s="3" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>1.3695000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.7872000000000001E-2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A45" s="3" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D45" s="4">
-        <v>926239</v>
+        <v>1004386</v>
       </c>
       <c r="E45" s="5">
-        <v>370.48</v>
+        <v>326.36</v>
       </c>
       <c r="F45" s="4">
-        <v>343153024.72000003</v>
+        <v>327791414.95999998</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J45" s="5">
-        <v>370.48</v>
+        <v>326.36</v>
       </c>
       <c r="K45" s="5">
         <v>1</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M45" s="4">
-        <v>343153024.72000003</v>
+        <v>327791414.95999998</v>
       </c>
       <c r="N45" s="4">
-        <v>343153024.72000003</v>
+        <v>327791414.95999998</v>
       </c>
       <c r="O45" s="3" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="P45" s="3" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="Q45" s="3" t="s">
-        <v>70</v>
+        <v>176</v>
       </c>
       <c r="R45" s="3" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="S45" s="3" t="s">
         <v>72</v>
       </c>
       <c r="T45" s="4">
         <v>1</v>
       </c>
       <c r="W45" s="3" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>2.8080000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.5936000000000001E-2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A46" s="3" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D46" s="4">
-        <v>907503</v>
+        <v>822201</v>
       </c>
       <c r="E46" s="5">
-        <v>329.84</v>
+        <v>356.73661499999997</v>
       </c>
       <c r="F46" s="4">
-        <v>299330789.51999998</v>
+        <v>293309201.58961397</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="J46" s="5">
-        <v>329.84</v>
+        <v>305.7</v>
       </c>
       <c r="K46" s="5">
-        <v>1</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L46" s="3" t="s">
-        <v>33</v>
+        <v>131</v>
       </c>
       <c r="M46" s="4">
-        <v>299330789.51999998</v>
+        <v>251346845.699999</v>
       </c>
       <c r="N46" s="4">
-        <v>299330789.51999998</v>
+        <v>293309201.58961397</v>
       </c>
       <c r="O46" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="P46" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="Q46" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="R46" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="S46" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="T46" s="4">
+        <v>1</v>
+      </c>
+      <c r="W46" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X46" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="6">
+        <v>2.3206999999999998E-2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A47" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="B47" s="3" t="s">
         <v>258</v>
-      </c>
-[...33 lines deleted...]
-        <v>262</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D47" s="4">
-        <v>822201</v>
+        <v>45612</v>
       </c>
       <c r="E47" s="5">
-        <v>320.24265000000003</v>
+        <v>2049.1669889999998</v>
       </c>
       <c r="F47" s="4">
-        <v>263303827.07264999</v>
+        <v>93466605.175855607</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>130</v>
+        <v>259</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>40</v>
+        <v>260</v>
       </c>
       <c r="J47" s="5">
-        <v>273</v>
+        <v>2822.83</v>
       </c>
       <c r="K47" s="5">
-        <v>0.85247858147564037</v>
+        <v>1.3775500069249438</v>
       </c>
       <c r="L47" s="3" t="s">
-        <v>131</v>
+        <v>261</v>
       </c>
       <c r="M47" s="4">
-        <v>224460873</v>
+        <v>128754922.60725001</v>
       </c>
       <c r="N47" s="4">
-        <v>263303827.07264999</v>
+        <v>93466605.175855607</v>
       </c>
       <c r="O47" s="3" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="P47" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="Q47" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="R47" s="3" t="s">
         <v>263</v>
       </c>
-      <c r="Q47" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R47" s="3" t="s">
+      <c r="S47" s="3" t="s">
         <v>264</v>
       </c>
-      <c r="S47" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T47" s="4">
         <v>1</v>
       </c>
       <c r="W47" s="3" t="s">
-        <v>34</v>
+        <v>265</v>
       </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>2.1545999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:26" x14ac:dyDescent="0.2">
+        <v>7.3949999999999997E-3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A48" s="3" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D48" s="4">
-        <v>45612</v>
+        <v>2476599</v>
       </c>
       <c r="E48" s="5">
-        <v>1817.5666859999999</v>
+        <v>34.682754000000003</v>
       </c>
       <c r="F48" s="4">
-        <v>82902851.135111302</v>
+        <v>85895272.635346502</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>267</v>
+        <v>44</v>
       </c>
       <c r="I48" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J48" s="5">
+        <v>25.73</v>
+      </c>
+      <c r="K48" s="5">
+        <v>0.74186727994361801</v>
+      </c>
+      <c r="L48" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M48" s="4">
+        <v>63722892.270000003</v>
+      </c>
+      <c r="N48" s="4">
+        <v>85895272.635346502</v>
+      </c>
+      <c r="O48" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="P48" s="3" t="s">
         <v>268</v>
       </c>
-      <c r="J48" s="5">
-[...5 lines deleted...]
-      <c r="L48" s="3" t="s">
+      <c r="Q48" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="R48" s="3" t="s">
         <v>269</v>
       </c>
-      <c r="M48" s="4">
-[...8 lines deleted...]
-      <c r="P48" s="3" t="s">
+      <c r="S48" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="T48" s="4">
+        <v>1</v>
+      </c>
+      <c r="W48" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X48" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y48" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z48" s="6">
+        <v>6.796E-3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A49" s="3" t="s">
         <v>270</v>
       </c>
-      <c r="Q48" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R48" s="3" t="s">
+      <c r="B49" s="3" t="s">
         <v>271</v>
-      </c>
-[...24 lines deleted...]
-        <v>275</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D49" s="4">
-        <v>1577007</v>
+        <v>1457650</v>
       </c>
       <c r="E49" s="5">
-        <v>36.539476999999998</v>
+        <v>63.878843000000003</v>
       </c>
       <c r="F49" s="4">
-        <v>57623010.216835402</v>
+        <v>93112995.4989499</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>44</v>
+        <v>272</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="J49" s="5">
-        <v>26.89</v>
+        <v>54.74</v>
       </c>
       <c r="K49" s="5">
-        <v>0.73591639989697166</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L49" s="3" t="s">
-        <v>46</v>
+        <v>273</v>
       </c>
       <c r="M49" s="4">
-        <v>42405718.229998998</v>
+        <v>79791760.999999002</v>
       </c>
       <c r="N49" s="4">
-        <v>57623010.216835402</v>
+        <v>93112995.4989499</v>
       </c>
       <c r="O49" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="P49" s="3" t="s">
         <v>274</v>
       </c>
-      <c r="P49" s="3" t="s">
+      <c r="Q49" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="R49" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="S49" s="3" t="s">
         <v>276</v>
       </c>
-      <c r="Q49" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R49" s="3" t="s">
+      <c r="T49" s="4">
+        <v>1</v>
+      </c>
+      <c r="W49" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X49" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y49" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z49" s="6">
+        <v>7.3670000000000003E-3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A50" s="3" t="s">
         <v>277</v>
       </c>
-      <c r="S49" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A50" s="3" t="s">
+      <c r="B50" s="3" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D50" s="4">
-        <v>1457650</v>
+        <v>1110786</v>
       </c>
       <c r="E50" s="5">
-        <v>57.47945</v>
+        <v>187.07</v>
       </c>
       <c r="F50" s="4">
-        <v>83784920.292500004</v>
+        <v>207794737.019999</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H50" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J50" s="5">
+        <v>187.07</v>
+      </c>
+      <c r="K50" s="5">
+        <v>1</v>
+      </c>
+      <c r="L50" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M50" s="4">
+        <v>207794737.019999</v>
+      </c>
+      <c r="N50" s="4">
+        <v>207794737.019999</v>
+      </c>
+      <c r="O50" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="P50" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="Q50" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="R50" s="3" t="s">
         <v>280</v>
       </c>
-      <c r="I50" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L50" s="3" t="s">
+      <c r="S50" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="T50" s="4">
+        <v>1</v>
+      </c>
+      <c r="W50" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X50" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y50" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z50" s="6">
+        <v>1.6441000000000001E-2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A51" s="3" t="s">
         <v>281</v>
       </c>
-      <c r="M50" s="4">
-[...8 lines deleted...]
-      <c r="P50" s="3" t="s">
+      <c r="B51" s="3" t="s">
         <v>282</v>
-      </c>
-[...30 lines deleted...]
-        <v>286</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D51" s="4">
-        <v>1110786</v>
+        <v>449203</v>
       </c>
       <c r="E51" s="5">
-        <v>178.71</v>
+        <v>121.012715</v>
       </c>
       <c r="F51" s="4">
-        <v>198508566.06</v>
+        <v>54359274.616144903</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>31</v>
+        <v>157</v>
       </c>
       <c r="I51" s="3" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="J51" s="5">
-        <v>178.71</v>
+        <v>103.7</v>
       </c>
       <c r="K51" s="5">
-        <v>1</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L51" s="3" t="s">
-        <v>33</v>
+        <v>158</v>
       </c>
       <c r="M51" s="4">
-        <v>198508566.06</v>
+        <v>46582351.099999003</v>
       </c>
       <c r="N51" s="4">
-        <v>198508566.06</v>
+        <v>54359274.616144903</v>
       </c>
       <c r="O51" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="P51" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="Q51" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="R51" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="S51" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="T51" s="4">
+        <v>1</v>
+      </c>
+      <c r="W51" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X51" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y51" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z51" s="6">
+        <v>4.3010000000000001E-3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A52" s="3" t="s">
         <v>285</v>
       </c>
-      <c r="P51" s="3" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="B52" s="3" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D52" s="4">
-        <v>449203</v>
+        <v>7288028</v>
       </c>
       <c r="E52" s="5">
-        <v>116.190603</v>
+        <v>32.17</v>
       </c>
       <c r="F52" s="4">
-        <v>52193167.214807503</v>
+        <v>234455860.75999999</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>157</v>
+        <v>44</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J52" s="5">
-        <v>99.05</v>
+        <v>32.17</v>
       </c>
       <c r="K52" s="5">
-        <v>0.85247858147564037</v>
+        <v>1</v>
       </c>
       <c r="L52" s="3" t="s">
-        <v>158</v>
+        <v>46</v>
       </c>
       <c r="M52" s="4">
-        <v>44493557.149999999</v>
+        <v>234455860.75999999</v>
       </c>
       <c r="N52" s="4">
-        <v>52193167.214807503</v>
+        <v>234455860.75999999</v>
       </c>
       <c r="O52" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="P52" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="Q52" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="R52" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="S52" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="T52" s="4">
+        <v>1</v>
+      </c>
+      <c r="W52" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X52" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y52" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z52" s="6">
+        <v>1.8551000000000002E-2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A53" s="3" t="s">
         <v>289</v>
       </c>
-      <c r="P52" s="3" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="B53" s="3" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D53" s="4">
-        <v>7288028</v>
+        <v>4153342</v>
       </c>
       <c r="E53" s="5">
-        <v>28.25</v>
+        <v>21.944495</v>
       </c>
       <c r="F53" s="4">
-        <v>205886791</v>
+        <v>91142991.713954404</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>44</v>
+        <v>130</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="J53" s="5">
-        <v>28.25</v>
+        <v>18.805</v>
       </c>
       <c r="K53" s="5">
-        <v>1</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>46</v>
+        <v>131</v>
       </c>
       <c r="M53" s="4">
-        <v>205886791</v>
+        <v>78103596.309999004</v>
       </c>
       <c r="N53" s="4">
-        <v>205886791</v>
+        <v>91142991.713954404</v>
       </c>
       <c r="O53" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="P53" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="Q53" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="R53" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="S53" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="T53" s="4">
+        <v>1</v>
+      </c>
+      <c r="W53" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X53" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y53" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z53" s="6">
+        <v>7.2110000000000004E-3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A54" s="3" t="s">
         <v>293</v>
       </c>
-      <c r="P53" s="3" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="B54" s="3" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D54" s="4">
-        <v>4153342</v>
+        <v>42985766</v>
       </c>
       <c r="E54" s="5">
-        <v>22.39939</v>
+        <v>4.5385479999999996</v>
       </c>
       <c r="F54" s="4">
-        <v>93032326.2230445</v>
+        <v>195092947.26274899</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>130</v>
+        <v>44</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="J54" s="5">
-        <v>19.094999999999999</v>
+        <v>3.367</v>
       </c>
       <c r="K54" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.74186727994361801</v>
       </c>
       <c r="L54" s="3" t="s">
-        <v>131</v>
+        <v>46</v>
       </c>
       <c r="M54" s="4">
-        <v>79308065.489999995</v>
+        <v>144733074.12200001</v>
       </c>
       <c r="N54" s="4">
-        <v>93032326.2230445</v>
+        <v>195092947.26274899</v>
       </c>
       <c r="O54" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="P54" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="Q54" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="R54" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="S54" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="T54" s="4">
+        <v>1</v>
+      </c>
+      <c r="W54" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X54" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y54" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z54" s="6">
+        <v>1.5436E-2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A55" s="3" t="s">
         <v>297</v>
       </c>
-      <c r="P54" s="3" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="B55" s="3" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D55" s="4">
-        <v>42985766</v>
+        <v>3367245</v>
       </c>
       <c r="E55" s="5">
-        <v>4.6200900000000003</v>
+        <v>56.688037000000001</v>
       </c>
       <c r="F55" s="4">
-        <v>198598107.63893899</v>
+        <v>190882509.989876</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J55" s="5">
-        <v>3.4</v>
+        <v>42.055</v>
       </c>
       <c r="K55" s="5">
-        <v>0.73591639989697166</v>
+        <v>0.74186727994361801</v>
       </c>
       <c r="L55" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M55" s="4">
-        <v>146151604.39999899</v>
+        <v>141609488.47499999</v>
       </c>
       <c r="N55" s="4">
-        <v>198598107.63893899</v>
+        <v>190882509.989876</v>
       </c>
       <c r="O55" s="3" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="P55" s="3" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="Q55" s="3" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="R55" s="3" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="S55" s="3" t="s">
         <v>91</v>
       </c>
       <c r="T55" s="4">
         <v>1</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X55" s="4">
         <v>0</v>
       </c>
       <c r="Y55" s="4">
         <v>0</v>
       </c>
       <c r="Z55" s="6">
-        <v>1.6251000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.5103E-2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A56" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="D56" s="4">
+        <v>-8950510.4199999999</v>
+      </c>
+      <c r="E56" s="5">
+        <v>1</v>
+      </c>
+      <c r="F56" s="4">
+        <v>-8950510.4199999999</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I56" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J56" s="5">
+        <v>1</v>
+      </c>
+      <c r="K56" s="5">
+        <v>1</v>
+      </c>
+      <c r="L56" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M56" s="4">
+        <v>-8950510.4199999999</v>
+      </c>
+      <c r="N56" s="4">
+        <v>-8950510.4199999999</v>
+      </c>
+      <c r="O56" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P56" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="Q56" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R56" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S56" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="T56" s="4">
+        <v>1</v>
+      </c>
+      <c r="W56" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X56" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y56" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z56" s="6">
+        <v>-7.0799999999999997E-4</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A57" s="3" t="s">
         <v>305</v>
       </c>
-      <c r="B56" s="3" t="s">
+      <c r="B57" s="3" t="s">
         <v>306</v>
       </c>
-      <c r="C56" s="3" t="s">
-[...72 lines deleted...]
-      </c>
       <c r="C57" s="3" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="D57" s="4">
-        <v>-8801436.0099999998</v>
+        <v>-7957533.6100000003</v>
       </c>
       <c r="E57" s="5">
         <v>1</v>
       </c>
       <c r="F57" s="4">
-        <v>-8801436.0099999998</v>
+        <v>-7957533.6100000003</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J57" s="5">
         <v>1</v>
       </c>
       <c r="K57" s="5">
         <v>1</v>
       </c>
       <c r="L57" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M57" s="4">
-        <v>-8801436.0099999998</v>
+        <v>-7957533.6100000003</v>
       </c>
       <c r="N57" s="4">
-        <v>-8801436.0099999998</v>
+        <v>-7957533.6100000003</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P57" s="3" t="s">
-        <v>309</v>
+        <v>34</v>
       </c>
       <c r="Q57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S57" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T57" s="4">
         <v>1</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X57" s="4">
         <v>0</v>
       </c>
       <c r="Y57" s="4">
         <v>0</v>
       </c>
       <c r="Z57" s="6">
-        <v>-7.2000000000000005E-4</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:26" x14ac:dyDescent="0.2">
+        <v>-6.29E-4</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A58" s="3" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="D58" s="4">
-        <v>-7187844.8499999996</v>
+        <v>14130928.525537999</v>
       </c>
       <c r="E58" s="5">
-        <v>1</v>
+        <v>5.01</v>
       </c>
       <c r="F58" s="4">
-        <v>-7187844.8499999996</v>
+        <v>70795951.912943304</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J58" s="5">
-        <v>1</v>
+        <v>5.01</v>
       </c>
       <c r="K58" s="5">
         <v>1</v>
       </c>
       <c r="L58" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M58" s="4">
-        <v>-7187844.8499999996</v>
+        <v>70795951.912943006</v>
       </c>
       <c r="N58" s="4">
-        <v>-7187844.8499999996</v>
+        <v>70795951.912943304</v>
       </c>
       <c r="O58" s="3" t="s">
-        <v>34</v>
+        <v>311</v>
       </c>
       <c r="P58" s="3" t="s">
-        <v>34</v>
+        <v>312</v>
       </c>
       <c r="Q58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R58" s="3" t="s">
-        <v>34</v>
+        <v>313</v>
       </c>
       <c r="S58" s="3" t="s">
-        <v>35</v>
+        <v>314</v>
       </c>
       <c r="T58" s="4">
         <v>1</v>
       </c>
       <c r="W58" s="3" t="s">
-        <v>34</v>
+        <v>307</v>
       </c>
       <c r="X58" s="4">
         <v>0</v>
       </c>
       <c r="Y58" s="4">
         <v>0</v>
       </c>
       <c r="Z58" s="6">
-        <v>-5.8799999999999998E-4</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:26" x14ac:dyDescent="0.2">
+        <v>5.6010000000000001E-3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A59" s="3" t="s">
         <v>315</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>316</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="D59" s="4">
-        <v>38142904.574538</v>
+        <v>911355.69</v>
       </c>
       <c r="E59" s="5">
-        <v>5.01</v>
+        <v>1</v>
       </c>
       <c r="F59" s="4">
-        <v>191095951.91843301</v>
+        <v>911355.69000000996</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J59" s="5">
-        <v>5.01</v>
+        <v>1</v>
       </c>
       <c r="K59" s="5">
         <v>1</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M59" s="4">
-        <v>191095951.91843301</v>
+        <v>911355.69</v>
       </c>
       <c r="N59" s="4">
-        <v>191095951.91843301</v>
+        <v>911355.69000000996</v>
       </c>
       <c r="O59" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P59" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="Q59" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R59" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S59" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="T59" s="4">
+        <v>1</v>
+      </c>
+      <c r="W59" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X59" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y59" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z59" s="6">
+        <v>7.2000000000000002E-5</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A61" s="3" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A62" s="3" t="s">
         <v>319</v>
       </c>
-      <c r="P59" s="3" t="s">
+    </row>
+    <row r="63" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A63" s="3" t="s">
         <v>320</v>
       </c>
-      <c r="Q59" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R59" s="3" t="s">
+    </row>
+    <row r="64" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A64" s="3" t="s">
         <v>321</v>
       </c>
-      <c r="S59" s="3" t="s">
+    </row>
+    <row r="65" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A65" s="3" t="s">
         <v>322</v>
       </c>
-      <c r="T59" s="4">
-[...16 lines deleted...]
-      <c r="A60" s="3" t="s">
+    </row>
+    <row r="66" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A66" s="3" t="s">
         <v>323</v>
-      </c>
-[...97 lines deleted...]
-        <v>331</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{ce0b8393-e000-47a8-a4cc-e08ec89756a7}" enabled="1" method="Standard" siteId="{337b9f7b-9e69-4689-9b0d-3417bd3d8566}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>April</vt:lpstr>
+      <vt:lpstr>May</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>GMO</Company>
+  <Company>GMO, LLC</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Service-PADB_PRD</dc:creator>
+  <dc:creator>Mat Raftree</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>