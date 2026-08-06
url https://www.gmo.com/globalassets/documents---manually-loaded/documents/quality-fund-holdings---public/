--- v3 (2026-07-16)
+++ v4 (2026-08-06)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_05\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_06\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{870B6154-9B5B-4F33-84A3-75AFA50994CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0583F2C7-43EC-4926-8D20-8191F857729B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1140" yWindow="1140" windowWidth="18720" windowHeight="11650" xr2:uid="{3FF02609-E9BF-4D30-9C01-9073C85CBBFF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{93437E26-0F15-421A-9256-3062AF686BEE}"/>
   </bookViews>
   <sheets>
-    <sheet name="May" sheetId="1" r:id="rId1"/>
+    <sheet name="June" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="761" uniqueCount="324">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="800" uniqueCount="336">
   <si>
     <t>GMO Quality Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -146,59 +146,74 @@
   <si>
     <t>USD TAX RECLAIMS</t>
   </si>
   <si>
     <t>Cash and Cash Equivalents</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>CASH</t>
   </si>
   <si>
+    <t>CADTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (CAD)</t>
+  </si>
+  <si>
+    <t>Trade Date Cash</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
     <t>EURTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (EUR)</t>
   </si>
   <si>
-    <t>Trade Date Cash</t>
-[...1 lines deleted...]
-  <si>
     <t>European Union</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>EU</t>
   </si>
   <si>
     <t>GBPTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (GBP)</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>HKDTCash</t>
@@ -617,65 +632,95 @@
   <si>
     <t>2588173</t>
   </si>
   <si>
     <t>MSFT</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>64110L106</t>
   </si>
   <si>
     <t>Netflix Inc</t>
   </si>
   <si>
     <t>2857817</t>
   </si>
   <si>
     <t>NFLX</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
+    <t>67066G104</t>
+  </si>
+  <si>
+    <t>Nvidia Corp</t>
+  </si>
+  <si>
+    <t>2379504</t>
+  </si>
+  <si>
+    <t>NVDA</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
     <t>6889106</t>
   </si>
   <si>
     <t>Taiwan Semiconductor Manufac</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>XTAI</t>
   </si>
   <si>
+    <t>718172109</t>
+  </si>
+  <si>
+    <t>Philip Morris International</t>
+  </si>
+  <si>
+    <t>B2PKRQ3</t>
+  </si>
+  <si>
+    <t>PM</t>
+  </si>
+  <si>
+    <t>US7181721090</t>
+  </si>
+  <si>
     <t>74834L100</t>
   </si>
   <si>
     <t>Quest Diagnostics Inc</t>
   </si>
   <si>
     <t>2702791</t>
   </si>
   <si>
     <t>DGX</t>
   </si>
   <si>
     <t>US74834L1008</t>
   </si>
   <si>
     <t>79466L302</t>
   </si>
   <si>
     <t>Salesforce Inc</t>
   </si>
   <si>
     <t>2310525</t>
   </si>
   <si>
     <t>CRM</t>
@@ -813,59 +858,50 @@
     <t>B2PZN04</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>B058TZ6</t>
   </si>
   <si>
     <t>Safran Sa</t>
   </si>
   <si>
     <t>SAF</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>B15C4L6</t>
   </si>
   <si>
     <t>Constellation Software Inc</t>
-  </si>
-[...7 lines deleted...]
-    <t>CA</t>
   </si>
   <si>
     <t>CSU</t>
   </si>
   <si>
     <t>CA21037X1006</t>
   </si>
   <si>
     <t>XTSE</t>
   </si>
   <si>
     <t>21037X100</t>
   </si>
   <si>
     <t>B19NLV4</t>
   </si>
   <si>
     <t>Experian Plc</t>
   </si>
   <si>
     <t>EXPN</t>
   </si>
   <si>
     <t>GB00B19NLV48</t>
   </si>
@@ -1403,95 +1439,95 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9D19660-DA63-41B4-A4AA-324A5AF58F6C}">
-  <dimension ref="A1:Z66"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D5AC3AB-0037-456A-82F5-5491080C4F5A}">
+  <dimension ref="A1:Z69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.36328125" style="3" bestFit="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="27" max="16384" width="8.7265625" style="1"/>
+    <col min="1" max="1" width="18.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="29" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="11.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" style="3"/>
+    <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46171</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:26" x14ac:dyDescent="0.3">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -1527,4246 +1563,4468 @@
       <c r="S3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="U3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="V3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>12106880.109999999</v>
+        <v>11711297.189999999</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>12106880.109999901</v>
+        <v>11711297.189999901</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>12106880.109998999</v>
+        <v>11711297.189998999</v>
       </c>
       <c r="N4" s="4">
-        <v>12106880.109999901</v>
+        <v>11711297.189999901</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>9.5699999999999995E-4</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.5200000000000005E-4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>3875775.69</v>
+        <v>54941.25</v>
       </c>
       <c r="E5" s="5">
-        <v>1.1669499999999999</v>
+        <v>0.70484599999999997</v>
       </c>
       <c r="F5" s="4">
-        <v>4522836.4414454997</v>
+        <v>38725.11013216</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
-        <v>0.85693474441921247</v>
+        <v>1.418750010019922</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4">
-        <v>3875775.69</v>
+        <v>54941.250388</v>
       </c>
       <c r="N5" s="4">
-        <v>4522836.4414454997</v>
+        <v>38725.11013216</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>3.57E-4</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.0000000000000001E-6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>2193325.34</v>
+        <v>376.02</v>
       </c>
       <c r="E6" s="5">
-        <v>1.34795</v>
+        <v>1.1433</v>
       </c>
       <c r="F6" s="4">
-        <v>2956492.8920530002</v>
+        <v>429.90366599999999</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
-        <v>0.74186727994361801</v>
+        <v>0.87466106883582606</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4">
-        <v>2193325.34</v>
+        <v>376.02</v>
       </c>
       <c r="N6" s="4">
-        <v>2956492.8920530002</v>
+        <v>429.90366599999999</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>2.33E-4</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:26" x14ac:dyDescent="0.3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>0.3</v>
+        <v>28324054.82</v>
       </c>
       <c r="E7" s="5">
-        <v>0.12759300000000001</v>
+        <v>1.32725</v>
       </c>
       <c r="F7" s="4">
-        <v>3.8278E-2</v>
+        <v>37593101.759845003</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>7.8374002778985394</v>
+        <v>0.75343755886230923</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4">
-        <v>0.3</v>
+        <v>28324054.82</v>
       </c>
       <c r="N7" s="4">
-        <v>3.8278E-2</v>
+        <v>37593101.759845003</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.0569999999999998E-3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
-        <v>19046</v>
+        <v>0.3</v>
       </c>
       <c r="E8" s="5">
-        <v>6.6399999999999999E-4</v>
+        <v>0.12751799999999999</v>
       </c>
       <c r="F8" s="4">
-        <v>12.63835435</v>
+        <v>3.8255299999999999E-2</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>1507.00001507</v>
+        <v>7.8420498239930332</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4">
-        <v>19046.000195000001</v>
+        <v>0.29999900000000002</v>
       </c>
       <c r="N8" s="4">
-        <v>12.63835435</v>
+        <v>3.8255299999999999E-2</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
-        <v>2</v>
+        <v>19046</v>
       </c>
       <c r="E9" s="5">
-        <v>3.1923E-2</v>
+        <v>6.4499999999999996E-4</v>
       </c>
       <c r="F9" s="4">
-        <v>6.3845750000000007E-2</v>
+        <v>12.29329375</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>31.325504254473358</v>
+        <v>1549.3066852583468</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4">
-        <v>2</v>
+        <v>19046.082190000001</v>
       </c>
       <c r="N9" s="4">
-        <v>6.3845750000000007E-2</v>
+        <v>12.29329375</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="4">
-        <v>-46821323.579999998</v>
+        <v>36547760.490000002</v>
       </c>
       <c r="E10" s="5">
-        <v>1</v>
+        <v>3.1391000000000002E-2</v>
       </c>
       <c r="F10" s="4">
-        <v>-46821323.579999998</v>
+        <v>1147262.26955252</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>1</v>
+        <v>31.856497945096599</v>
       </c>
       <c r="L10" s="3" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4">
-        <v>-46821323.579999998</v>
+        <v>36547758.132486001</v>
       </c>
       <c r="N10" s="4">
-        <v>-46821323.579999998</v>
+        <v>1147262.26955252</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>-3.7039999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.2999999999999997E-5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>66</v>
+        <v>29</v>
       </c>
       <c r="D11" s="4">
-        <v>2618724</v>
+        <v>9725483.2400000002</v>
       </c>
       <c r="E11" s="5">
-        <v>85.6</v>
+        <v>1</v>
       </c>
       <c r="F11" s="4">
-        <v>224162774.39999899</v>
+        <v>9725483.2400000002</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="5">
-        <v>85.6</v>
+        <v>1</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4">
-        <v>224162774.39999899</v>
+        <v>9725483.2400000002</v>
       </c>
       <c r="N11" s="4">
-        <v>224162774.39999899</v>
+        <v>9725483.2400000002</v>
       </c>
       <c r="O11" s="3" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q11" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R11" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S11" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="T11" s="4">
+        <v>1</v>
+      </c>
+      <c r="W11" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X11" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="6">
+        <v>7.9000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A12" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="Q11" s="3" t="s">
+      <c r="B12" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="R11" s="3" t="s">
+      <c r="C12" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="S11" s="3" t="s">
+      <c r="D12" s="4">
+        <v>2584681</v>
+      </c>
+      <c r="E12" s="5">
+        <v>90.74</v>
+      </c>
+      <c r="F12" s="4">
+        <v>234533953.94</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>72</v>
-      </c>
-[...36 lines deleted...]
-        <v>67</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="5">
-        <v>380.34</v>
+        <v>90.74</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>698335808.21999896</v>
+        <v>234533953.94</v>
       </c>
       <c r="N12" s="4">
-        <v>698335808.21999896</v>
+        <v>234533953.94</v>
       </c>
       <c r="O12" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="P12" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q12" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="P12" s="3" t="s">
+      <c r="R12" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="Q12" s="3" t="s">
+      <c r="S12" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="R12" s="3" t="s">
+      <c r="T12" s="4">
+        <v>1</v>
+      </c>
+      <c r="W12" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="X12" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="6">
+        <v>1.9071999999999999E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A13" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="S12" s="3" t="s">
+      <c r="B13" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="T12" s="4">
-[...21 lines deleted...]
-      </c>
       <c r="C13" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D13" s="4">
-        <v>1794119</v>
+        <v>1786843</v>
       </c>
       <c r="E13" s="5">
-        <v>270.64</v>
+        <v>357.37</v>
       </c>
       <c r="F13" s="4">
-        <v>485560366.15999901</v>
+        <v>638564082.90999997</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="5">
-        <v>270.64</v>
+        <v>357.37</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>485560366.15999901</v>
+        <v>638564082.90999997</v>
       </c>
       <c r="N13" s="4">
-        <v>485560366.15999901</v>
+        <v>638564082.90999997</v>
       </c>
       <c r="O13" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="P13" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q13" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="P13" s="3" t="s">
+      <c r="R13" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="Q13" s="3" t="s">
+      <c r="S13" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="R13" s="3" t="s">
+      <c r="T13" s="4">
+        <v>1</v>
+      </c>
+      <c r="W13" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X13" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>5.1928000000000002E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A14" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="S13" s="3" t="s">
-[...19 lines deleted...]
-      <c r="A14" s="3" t="s">
+      <c r="B14" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="B14" s="3" t="s">
+      <c r="C14" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D14" s="4">
+        <v>1746004</v>
+      </c>
+      <c r="E14" s="5">
+        <v>238.34</v>
+      </c>
+      <c r="F14" s="4">
+        <v>416142593.36000001</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I14" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J14" s="5">
+        <v>238.34</v>
+      </c>
+      <c r="K14" s="5">
+        <v>1</v>
+      </c>
+      <c r="L14" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M14" s="4">
+        <v>416142593.36000001</v>
+      </c>
+      <c r="N14" s="4">
+        <v>416142593.36000001</v>
+      </c>
+      <c r="O14" s="3" t="s">
         <v>87</v>
-      </c>
-[...37 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>88</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>90</v>
       </c>
       <c r="S14" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="T14" s="4">
+        <v>1</v>
+      </c>
+      <c r="W14" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="X14" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="6">
+        <v>3.3840000000000002E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A15" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="T14" s="4">
-[...16 lines deleted...]
-      <c r="A15" s="3" t="s">
+      <c r="B15" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="B15" s="3" t="s">
+      <c r="C15" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" s="4">
+        <v>5412677</v>
+      </c>
+      <c r="E15" s="5">
+        <v>20.207381000000002</v>
+      </c>
+      <c r="F15" s="4">
+        <v>109376027.72210599</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="J15" s="5">
+        <v>15.225</v>
+      </c>
+      <c r="K15" s="5">
+        <v>0.75343755886230923</v>
+      </c>
+      <c r="L15" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="M15" s="4">
+        <v>82408007.325000003</v>
+      </c>
+      <c r="N15" s="4">
+        <v>109376027.72210599</v>
+      </c>
+      <c r="O15" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="P15" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="C15" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O15" s="3" t="s">
+      <c r="Q15" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="P15" s="3" t="s">
+      <c r="R15" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="Q15" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R15" s="3" t="s">
+      <c r="S15" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="S15" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="W15" s="3" t="s">
-        <v>92</v>
+        <v>34</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>1.7281999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:26" x14ac:dyDescent="0.3">
+        <v>8.8940000000000009E-3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D16" s="4">
-        <v>2027865</v>
+        <v>478665</v>
       </c>
       <c r="E16" s="5">
-        <v>312.06</v>
+        <v>386.73</v>
       </c>
       <c r="F16" s="4">
-        <v>632815551.89999998</v>
+        <v>185114115.44999999</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="5">
-        <v>312.06</v>
+        <v>386.73</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M16" s="4">
-        <v>632815551.89999998</v>
+        <v>185114115.44999999</v>
       </c>
       <c r="N16" s="4">
-        <v>632815551.89999998</v>
+        <v>185114115.44999999</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>100</v>
       </c>
       <c r="Q16" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R16" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="R16" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S16" s="3" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>97</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>5.0070999999999997E-2</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.5053E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="B17" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="B17" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D17" s="4">
-        <v>948984</v>
+        <v>1875410</v>
       </c>
       <c r="E17" s="5">
-        <v>446.77</v>
+        <v>289.36</v>
       </c>
       <c r="F17" s="4">
-        <v>423977581.68000001</v>
+        <v>542668637.60000002</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="5">
-        <v>446.77</v>
+        <v>289.36</v>
       </c>
       <c r="K17" s="5">
         <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M17" s="4">
-        <v>423977581.68000001</v>
+        <v>542668637.60000002</v>
       </c>
       <c r="N17" s="4">
-        <v>423977581.68000001</v>
+        <v>542668637.60000002</v>
       </c>
       <c r="O17" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="P17" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="P17" s="3" t="s">
+      <c r="Q17" s="3" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>107</v>
       </c>
       <c r="S17" s="3" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>3.3545999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.4130000000000003E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>109</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D18" s="4">
-        <v>736049</v>
+        <v>923534</v>
       </c>
       <c r="E18" s="5">
-        <v>277.39999999999998</v>
+        <v>377.75</v>
       </c>
       <c r="F18" s="4">
-        <v>204179992.59999999</v>
+        <v>348864968.5</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="5">
-        <v>277.39999999999998</v>
+        <v>377.75</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M18" s="4">
-        <v>204179992.59999999</v>
+        <v>348864968.5</v>
       </c>
       <c r="N18" s="4">
-        <v>204179992.59999999</v>
+        <v>348864968.5</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>110</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>111</v>
       </c>
       <c r="Q18" s="3" t="s">
-        <v>70</v>
+        <v>106</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>112</v>
       </c>
       <c r="S18" s="3" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>108</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>1.6154999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.8368999999999998E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D19" s="4">
-        <v>2431329</v>
+        <v>716309</v>
       </c>
       <c r="E19" s="5">
-        <v>79.010000000000005</v>
+        <v>275.68</v>
       </c>
       <c r="F19" s="4">
-        <v>192099304.28999999</v>
+        <v>197472065.12</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>79.010000000000005</v>
+        <v>275.68</v>
       </c>
       <c r="K19" s="5">
         <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M19" s="4">
-        <v>192099304.28999999</v>
+        <v>197472065.12</v>
       </c>
       <c r="N19" s="4">
-        <v>192099304.28999999</v>
+        <v>197472065.12</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>115</v>
       </c>
       <c r="P19" s="3" t="s">
         <v>116</v>
       </c>
       <c r="Q19" s="3" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>117</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>113</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>1.5199000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.6057999999999999E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D20" s="4">
-        <v>1206235</v>
+        <v>2366124</v>
       </c>
       <c r="E20" s="5">
-        <v>138.82</v>
+        <v>81.27</v>
       </c>
       <c r="F20" s="4">
-        <v>167449542.69999999</v>
+        <v>192294897.47999999</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="5">
-        <v>138.82</v>
+        <v>81.27</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="4">
-        <v>167449542.69999999</v>
+        <v>192294897.47999999</v>
       </c>
       <c r="N20" s="4">
-        <v>167449542.69999999</v>
+        <v>192294897.47999999</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>121</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>122</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>1.3249E-2</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.5637000000000002E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D21" s="4">
-        <v>876664</v>
+        <v>1173886</v>
       </c>
       <c r="E21" s="5">
-        <v>632.51</v>
+        <v>139.09</v>
       </c>
       <c r="F21" s="4">
-        <v>554498746.63999999</v>
+        <v>163275803.74000001</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J21" s="5">
-        <v>632.51</v>
+        <v>139.09</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M21" s="4">
-        <v>554498746.63999999</v>
+        <v>163275803.74000001</v>
       </c>
       <c r="N21" s="4">
-        <v>554498746.63999999</v>
+        <v>163275803.74000001</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="3" t="s">
         <v>126</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>127</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>4.3874000000000003E-2</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.3277000000000001E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D22" s="4">
-        <v>265729</v>
+        <v>853154</v>
       </c>
       <c r="E22" s="5">
-        <v>552.02569800000003</v>
+        <v>563.29</v>
       </c>
       <c r="F22" s="4">
-        <v>146689236.570977</v>
+        <v>480573116.65999901</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H22" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J22" s="5">
+        <v>563.29</v>
+      </c>
+      <c r="K22" s="5">
+        <v>1</v>
+      </c>
+      <c r="L22" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M22" s="4">
+        <v>480573116.65999901</v>
+      </c>
+      <c r="N22" s="4">
+        <v>480573116.65999901</v>
+      </c>
+      <c r="O22" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="I22" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L22" s="3" t="s">
+      <c r="P22" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="M22" s="4">
-[...5 lines deleted...]
-      <c r="O22" s="3" t="s">
+      <c r="Q22" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="R22" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="S22" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="T22" s="4">
+        <v>1</v>
+      </c>
+      <c r="W22" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="P22" s="3" t="s">
-[...5 lines deleted...]
-      <c r="R22" s="3" t="s">
+      <c r="X22" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="6">
+        <v>3.9079999999999997E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A23" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="S22" s="3" t="s">
+      <c r="B23" s="3" t="s">
         <v>134</v>
       </c>
-      <c r="T22" s="4">
-[...16 lines deleted...]
-      <c r="A23" s="3" t="s">
+      <c r="C23" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D23" s="4">
+        <v>262275</v>
+      </c>
+      <c r="E23" s="5">
+        <v>553.47153000000003</v>
+      </c>
+      <c r="F23" s="4">
+        <v>145161745.53075001</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H23" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B23" s="3" t="s">
+      <c r="I23" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J23" s="5">
+        <v>484.1</v>
+      </c>
+      <c r="K23" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L23" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="C23" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="M23" s="4">
-        <v>120591658.73999999</v>
+        <v>126967327.5</v>
       </c>
       <c r="N23" s="4">
-        <v>120591658.73999999</v>
+        <v>145161745.53075001</v>
       </c>
       <c r="O23" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="P23" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="P23" s="3" t="s">
+      <c r="Q23" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="R23" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="Q23" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R23" s="3" t="s">
+      <c r="S23" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="S23" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="W23" s="3" t="s">
-        <v>135</v>
+        <v>34</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>9.5409999999999991E-3</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.1804E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>141</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D24" s="4">
-        <v>372228</v>
+        <v>358169</v>
       </c>
       <c r="E24" s="5">
-        <v>424.64</v>
+        <v>330.46</v>
       </c>
       <c r="F24" s="4">
-        <v>158062897.91999999</v>
+        <v>118360527.73999999</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J24" s="5">
-        <v>424.64</v>
+        <v>330.46</v>
       </c>
       <c r="K24" s="5">
         <v>1</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M24" s="4">
-        <v>158062897.91999999</v>
+        <v>118360527.73999999</v>
       </c>
       <c r="N24" s="4">
-        <v>158062897.91999999</v>
+        <v>118360527.73999999</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>142</v>
       </c>
       <c r="P24" s="3" t="s">
         <v>143</v>
       </c>
       <c r="Q24" s="3" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="R24" s="3" t="s">
         <v>144</v>
       </c>
       <c r="S24" s="3" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="T24" s="4">
         <v>1</v>
       </c>
       <c r="W24" s="3" t="s">
         <v>140</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>1.2506E-2</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.6249999999999999E-3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>145</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D25" s="4">
-        <v>2119707</v>
+        <v>367389</v>
       </c>
       <c r="E25" s="5">
-        <v>225.33</v>
+        <v>397.68</v>
       </c>
       <c r="F25" s="4">
-        <v>477633578.30999899</v>
+        <v>146103257.52000001</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J25" s="5">
-        <v>225.33</v>
+        <v>397.68</v>
       </c>
       <c r="K25" s="5">
         <v>1</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M25" s="4">
-        <v>477633578.30999899</v>
+        <v>146103257.52000001</v>
       </c>
       <c r="N25" s="4">
-        <v>477633578.30999899</v>
+        <v>146103257.52000001</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>147</v>
       </c>
       <c r="P25" s="3" t="s">
         <v>148</v>
       </c>
       <c r="Q25" s="3" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>149</v>
       </c>
       <c r="S25" s="3" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="T25" s="4">
         <v>1</v>
       </c>
       <c r="W25" s="3" t="s">
         <v>145</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>3.7791999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.1880999999999999E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>151</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D26" s="4">
-        <v>122504</v>
+        <v>2062861</v>
       </c>
       <c r="E26" s="5">
-        <v>1921.71</v>
+        <v>253.97</v>
       </c>
       <c r="F26" s="4">
-        <v>235417161.84</v>
+        <v>523904808.169999</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J26" s="5">
-        <v>1921.71</v>
+        <v>253.97</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M26" s="4">
-        <v>235417161.84</v>
+        <v>523904808.169999</v>
       </c>
       <c r="N26" s="4">
-        <v>235417161.84</v>
+        <v>523904808.169999</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>152</v>
       </c>
       <c r="P26" s="3" t="s">
         <v>153</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>101</v>
+        <v>75</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>154</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>150</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>1.8627000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.2604000000000003E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>156</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D27" s="4">
-        <v>1288153</v>
+        <v>1048204</v>
       </c>
       <c r="E27" s="5">
-        <v>181.180657</v>
+        <v>301.70999999999998</v>
       </c>
       <c r="F27" s="4">
-        <v>233388406.85652</v>
+        <v>316253628.83999997</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H27" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I27" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J27" s="5">
+        <v>301.70999999999998</v>
+      </c>
+      <c r="K27" s="5">
+        <v>1</v>
+      </c>
+      <c r="L27" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M27" s="4">
+        <v>316253628.83999997</v>
+      </c>
+      <c r="N27" s="4">
+        <v>316253628.83999997</v>
+      </c>
+      <c r="O27" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="I27" s="3" t="s">
-[...8 lines deleted...]
-      <c r="L27" s="3" t="s">
+      <c r="P27" s="3" t="s">
         <v>158</v>
       </c>
-      <c r="M27" s="4">
-[...5 lines deleted...]
-      <c r="O27" s="3" t="s">
+      <c r="Q27" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="R27" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="S27" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="T27" s="4">
+        <v>1</v>
+      </c>
+      <c r="W27" s="3" t="s">
         <v>155</v>
       </c>
-      <c r="P27" s="3" t="s">
-[...5 lines deleted...]
-      <c r="R27" s="3" t="s">
+      <c r="X27" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="6">
+        <v>2.5717E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A28" s="3" t="s">
         <v>160</v>
       </c>
-      <c r="S27" s="3" t="s">
+      <c r="B28" s="3" t="s">
         <v>161</v>
       </c>
-      <c r="T27" s="4">
-[...16 lines deleted...]
-      <c r="A28" s="3" t="s">
+      <c r="C28" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D28" s="4">
+        <v>1271407</v>
+      </c>
+      <c r="E28" s="5">
+        <v>153.2022</v>
+      </c>
+      <c r="F28" s="4">
+        <v>194782349.49540001</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H28" s="3" t="s">
         <v>162</v>
       </c>
-      <c r="B28" s="3" t="s">
+      <c r="I28" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J28" s="5">
+        <v>134</v>
+      </c>
+      <c r="K28" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L28" s="3" t="s">
         <v>163</v>
       </c>
-      <c r="C28" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="M28" s="4">
-        <v>611627868.60000002</v>
+        <v>170368538</v>
       </c>
       <c r="N28" s="4">
-        <v>611627868.60000002</v>
+        <v>194782349.49540001</v>
       </c>
       <c r="O28" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="P28" s="3" t="s">
         <v>164</v>
       </c>
-      <c r="P28" s="3" t="s">
+      <c r="Q28" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="R28" s="3" t="s">
         <v>165</v>
       </c>
-      <c r="Q28" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R28" s="3" t="s">
+      <c r="S28" s="3" t="s">
         <v>166</v>
       </c>
-      <c r="S28" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T28" s="4">
         <v>1</v>
       </c>
       <c r="W28" s="3" t="s">
-        <v>162</v>
+        <v>34</v>
       </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>4.8394E-2</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.5838999999999999E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>167</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>168</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D29" s="4">
-        <v>220220</v>
+        <v>1590070</v>
       </c>
       <c r="E29" s="5">
-        <v>1105</v>
+        <v>433.33</v>
       </c>
       <c r="F29" s="4">
-        <v>243343100</v>
+        <v>689025033.10000002</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="5">
-        <v>1105</v>
+        <v>433.33</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M29" s="4">
-        <v>243343100</v>
+        <v>689025033.10000002</v>
       </c>
       <c r="N29" s="4">
-        <v>243343100</v>
+        <v>689025033.10000002</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>169</v>
       </c>
       <c r="P29" s="3" t="s">
         <v>170</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>70</v>
+        <v>106</v>
       </c>
       <c r="R29" s="3" t="s">
         <v>171</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>167</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>1.9254E-2</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.6030999999999997E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
         <v>172</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>173</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D30" s="4">
-        <v>441976</v>
+        <v>214314</v>
       </c>
       <c r="E30" s="5">
-        <v>493.98</v>
+        <v>1199.43</v>
       </c>
       <c r="F30" s="4">
-        <v>218327304.47999999</v>
+        <v>257054641.02000001</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J30" s="5">
-        <v>493.98</v>
+        <v>1199.43</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M30" s="4">
-        <v>218327304.47999999</v>
+        <v>257054641.02000001</v>
       </c>
       <c r="N30" s="4">
-        <v>218327304.47999999</v>
+        <v>257054641.02000001</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>174</v>
       </c>
       <c r="P30" s="3" t="s">
         <v>175</v>
       </c>
       <c r="Q30" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R30" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="R30" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S30" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="T30" s="4">
         <v>1</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>172</v>
       </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>1.7274999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.0903000000000001E-2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B31" s="3" t="s">
         <v>178</v>
       </c>
-      <c r="B31" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D31" s="4">
-        <v>1926143</v>
+        <v>539800</v>
       </c>
       <c r="E31" s="5">
-        <v>118.72</v>
+        <v>513.6</v>
       </c>
       <c r="F31" s="4">
-        <v>228671696.96000001</v>
+        <v>277241280</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J31" s="5">
-        <v>118.72</v>
+        <v>513.6</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M31" s="4">
-        <v>228671696.96000001</v>
+        <v>277241280</v>
       </c>
       <c r="N31" s="4">
-        <v>228671696.96000001</v>
+        <v>277241280</v>
       </c>
       <c r="O31" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="P31" s="3" t="s">
         <v>180</v>
       </c>
-      <c r="P31" s="3" t="s">
+      <c r="Q31" s="3" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>182</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="T31" s="4">
         <v>1</v>
       </c>
       <c r="W31" s="3" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>1.8093000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.2544999999999999E-2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>183</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>184</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D32" s="4">
-        <v>1973648</v>
+        <v>1874486</v>
       </c>
       <c r="E32" s="5">
-        <v>450.24</v>
+        <v>128.5</v>
       </c>
       <c r="F32" s="4">
-        <v>888615275.51999998</v>
+        <v>240871451</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="5">
-        <v>450.24</v>
+        <v>128.5</v>
       </c>
       <c r="K32" s="5">
         <v>1</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M32" s="4">
-        <v>888615275.51999998</v>
+        <v>240871451</v>
       </c>
       <c r="N32" s="4">
-        <v>888615275.51999998</v>
+        <v>240871451</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>185</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>186</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>101</v>
+        <v>75</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>187</v>
       </c>
       <c r="S32" s="3" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="T32" s="4">
         <v>1</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>183</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>7.0310999999999998E-2</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.9587E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>188</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>189</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D33" s="4">
-        <v>2277230</v>
+        <v>1920719</v>
       </c>
       <c r="E33" s="5">
-        <v>86.02</v>
+        <v>373.02</v>
       </c>
       <c r="F33" s="4">
-        <v>195887324.59999999</v>
+        <v>716466601.38</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J33" s="5">
-        <v>86.02</v>
+        <v>373.02</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M33" s="4">
-        <v>195887324.59999999</v>
+        <v>716466601.38</v>
       </c>
       <c r="N33" s="4">
-        <v>195887324.59999999</v>
+        <v>716466601.38</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>190</v>
       </c>
       <c r="P33" s="3" t="s">
         <v>191</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>77</v>
+        <v>106</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>192</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>188</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>1.5499000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.8263000000000002E-2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>193</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>194</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D34" s="4">
-        <v>9108608</v>
+        <v>3059741</v>
       </c>
       <c r="E34" s="5">
-        <v>75.178359</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="F34" s="4">
-        <v>684770293.85005796</v>
+        <v>218465507.40000001</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="J34" s="5">
-        <v>2355</v>
+        <v>71.400000000000006</v>
       </c>
       <c r="K34" s="5">
-        <v>31.325504254473358</v>
+        <v>1</v>
       </c>
       <c r="L34" s="3" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="M34" s="4">
-        <v>21450774753.336899</v>
+        <v>218465507.40000001</v>
       </c>
       <c r="N34" s="4">
-        <v>684770293.85005796</v>
+        <v>218465507.40000001</v>
       </c>
       <c r="O34" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="P34" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="Q34" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="R34" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="S34" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="T34" s="4">
+        <v>1</v>
+      </c>
+      <c r="W34" s="3" t="s">
         <v>193</v>
       </c>
-      <c r="P34" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>5.4182000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.7765E-2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>198</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>199</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D35" s="4">
-        <v>568962</v>
+        <v>1163809</v>
       </c>
       <c r="E35" s="5">
-        <v>194.9</v>
+        <v>200.09</v>
       </c>
       <c r="F35" s="4">
-        <v>110890693.8</v>
+        <v>232866542.81</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J35" s="5">
-        <v>194.9</v>
+        <v>200.09</v>
       </c>
       <c r="K35" s="5">
         <v>1</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M35" s="4">
-        <v>110890693.8</v>
+        <v>232866542.81</v>
       </c>
       <c r="N35" s="4">
-        <v>110890693.8</v>
+        <v>232866542.81</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>200</v>
       </c>
       <c r="P35" s="3" t="s">
         <v>201</v>
       </c>
       <c r="Q35" s="3" t="s">
-        <v>70</v>
+        <v>106</v>
       </c>
       <c r="R35" s="3" t="s">
         <v>202</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>198</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>8.7740000000000005E-3</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.8936000000000001E-2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>203</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>204</v>
       </c>
       <c r="C36" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D36" s="4">
+        <v>7610215</v>
+      </c>
+      <c r="E36" s="5">
+        <v>75.651756000000006</v>
+      </c>
+      <c r="F36" s="4">
+        <v>575726088.86726403</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I36" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J36" s="5">
+        <v>2410</v>
+      </c>
+      <c r="K36" s="5">
+        <v>31.856497945096599</v>
+      </c>
+      <c r="L36" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="D36" s="4">
-[...25 lines deleted...]
-      </c>
       <c r="M36" s="4">
-        <v>246736089.59999999</v>
+        <v>18340616966.938499</v>
       </c>
       <c r="N36" s="4">
-        <v>246736089.59999999</v>
+        <v>575726088.86726403</v>
       </c>
       <c r="O36" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="P36" s="3" t="s">
         <v>205</v>
       </c>
-      <c r="P36" s="3" t="s">
+      <c r="Q36" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="R36" s="3" t="s">
         <v>206</v>
       </c>
-      <c r="Q36" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R36" s="3" t="s">
+      <c r="S36" s="3" t="s">
         <v>207</v>
       </c>
-      <c r="S36" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T36" s="4">
         <v>1</v>
       </c>
       <c r="W36" s="3" t="s">
-        <v>203</v>
+        <v>34</v>
       </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>1.9522000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.6817999999999999E-2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>208</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>209</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D37" s="4">
-        <v>275615</v>
+        <v>196708</v>
       </c>
       <c r="E37" s="5">
-        <v>475.62</v>
+        <v>180.91</v>
       </c>
       <c r="F37" s="4">
-        <v>131088006.3</v>
+        <v>35586444.280000001</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="5">
-        <v>475.62</v>
+        <v>180.91</v>
       </c>
       <c r="K37" s="5">
         <v>1</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M37" s="4">
-        <v>131088006.3</v>
+        <v>35586444.280000001</v>
       </c>
       <c r="N37" s="4">
-        <v>131088006.3</v>
+        <v>35586444.280000001</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>210</v>
       </c>
       <c r="P37" s="3" t="s">
         <v>211</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="R37" s="3" t="s">
         <v>212</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>208</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>1.0371999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.8930000000000002E-3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>213</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>214</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D38" s="4">
-        <v>1114336</v>
+        <v>568962</v>
       </c>
       <c r="E38" s="5">
-        <v>154.75</v>
+        <v>211.95</v>
       </c>
       <c r="F38" s="4">
-        <v>172443496</v>
+        <v>120591495.89999899</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="5">
-        <v>154.75</v>
+        <v>211.95</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M38" s="4">
-        <v>172443496</v>
+        <v>120591495.89999899</v>
       </c>
       <c r="N38" s="4">
-        <v>172443496</v>
+        <v>120591495.89999899</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>215</v>
       </c>
       <c r="P38" s="3" t="s">
         <v>216</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="R38" s="3" t="s">
         <v>217</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>213</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>1.3644E-2</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.8060000000000005E-3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>218</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>219</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D39" s="4">
-        <v>1490013</v>
+        <v>1256511</v>
       </c>
       <c r="E39" s="5">
-        <v>305.68</v>
+        <v>156.66</v>
       </c>
       <c r="F39" s="4">
-        <v>455467173.83999997</v>
+        <v>196845013.25999999</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J39" s="5">
-        <v>305.68</v>
+        <v>156.66</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M39" s="4">
-        <v>455467173.83999997</v>
+        <v>196845013.25999999</v>
       </c>
       <c r="N39" s="4">
-        <v>455467173.83999997</v>
+        <v>196845013.25999999</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>220</v>
       </c>
       <c r="P39" s="3" t="s">
         <v>221</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="R39" s="3" t="s">
         <v>222</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>218</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>3.6038000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.6007E-2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>223</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>224</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D40" s="4">
-        <v>762123</v>
+        <v>272032</v>
       </c>
       <c r="E40" s="5">
-        <v>492.51</v>
+        <v>446.07</v>
       </c>
       <c r="F40" s="4">
-        <v>375353198.73000002</v>
+        <v>121345314.23999999</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J40" s="5">
-        <v>492.51</v>
+        <v>446.07</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M40" s="4">
-        <v>375353198.73000002</v>
+        <v>121345314.23999999</v>
       </c>
       <c r="N40" s="4">
-        <v>375353198.73000002</v>
+        <v>121345314.23999999</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>225</v>
       </c>
       <c r="P40" s="3" t="s">
         <v>226</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>70</v>
+        <v>106</v>
       </c>
       <c r="R40" s="3" t="s">
         <v>227</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>223</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>2.9699E-2</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.8670000000000008E-3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
         <v>228</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>229</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D41" s="4">
-        <v>781093</v>
+        <v>1084452</v>
       </c>
       <c r="E41" s="5">
-        <v>100.25</v>
+        <v>151.5</v>
       </c>
       <c r="F41" s="4">
-        <v>78304573.25</v>
+        <v>164294478</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J41" s="5">
-        <v>100.25</v>
+        <v>151.5</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M41" s="4">
-        <v>78304573.25</v>
+        <v>164294478</v>
       </c>
       <c r="N41" s="4">
-        <v>78304573.25</v>
+        <v>164294478</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>230</v>
       </c>
       <c r="P41" s="3" t="s">
-        <v>61</v>
+        <v>231</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>176</v>
+        <v>89</v>
       </c>
       <c r="R41" s="3" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="S41" s="3" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>228</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>6.195E-3</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.336E-2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D42" s="4">
-        <v>5530510</v>
+        <v>1345715</v>
       </c>
       <c r="E42" s="5">
-        <v>54.85</v>
+        <v>298.07</v>
       </c>
       <c r="F42" s="4">
-        <v>303348473.5</v>
+        <v>401117270.05000001</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J42" s="5">
-        <v>54.85</v>
+        <v>298.07</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M42" s="4">
-        <v>303348473.5</v>
+        <v>401117270.05000001</v>
       </c>
       <c r="N42" s="4">
-        <v>303348473.5</v>
+        <v>401117270.05000001</v>
       </c>
       <c r="O42" s="3" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="P42" s="3" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>176</v>
+        <v>106</v>
       </c>
       <c r="R42" s="3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="S42" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="T42" s="4">
+        <v>1</v>
+      </c>
+      <c r="W42" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="X42" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="6">
+        <v>3.2619000000000002E-2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A43" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D43" s="4">
+        <v>817383</v>
+      </c>
+      <c r="E43" s="5">
+        <v>501.36</v>
+      </c>
+      <c r="F43" s="4">
+        <v>409803140.88</v>
+      </c>
+      <c r="G43" s="3" t="s">
         <v>72</v>
-      </c>
-[...36 lines deleted...]
-        <v>67</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="5">
-        <v>70.400000000000006</v>
+        <v>501.36</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M43" s="4">
-        <v>157920857.59999999</v>
+        <v>409803140.88</v>
       </c>
       <c r="N43" s="4">
-        <v>157920857.59999999</v>
+        <v>409803140.88</v>
       </c>
       <c r="O43" s="3" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="P43" s="3" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>241</v>
+        <v>75</v>
       </c>
       <c r="R43" s="3" t="s">
         <v>242</v>
       </c>
       <c r="S43" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>1.2494999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.3325E-2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
         <v>243</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>244</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D44" s="4">
-        <v>926239</v>
+        <v>781093</v>
       </c>
       <c r="E44" s="5">
-        <v>380.31</v>
+        <v>99.66</v>
       </c>
       <c r="F44" s="4">
-        <v>352257954.08999997</v>
+        <v>77843728.379999995</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J44" s="5">
-        <v>380.31</v>
+        <v>99.66</v>
       </c>
       <c r="K44" s="5">
         <v>1</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M44" s="4">
-        <v>352257954.08999997</v>
+        <v>77843728.379999995</v>
       </c>
       <c r="N44" s="4">
-        <v>352257954.08999997</v>
+        <v>77843728.379999995</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>245</v>
       </c>
       <c r="P44" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q44" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="R44" s="3" t="s">
         <v>246</v>
       </c>
-      <c r="Q44" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S44" s="3" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="W44" s="3" t="s">
         <v>243</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>2.7872000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:26" x14ac:dyDescent="0.3">
+        <v>6.3299999999999997E-3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="B45" s="3" t="s">
         <v>248</v>
       </c>
-      <c r="B45" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D45" s="4">
-        <v>1004386</v>
+        <v>4163851</v>
       </c>
       <c r="E45" s="5">
-        <v>326.36</v>
+        <v>60.4</v>
       </c>
       <c r="F45" s="4">
-        <v>327791414.95999998</v>
+        <v>251496600.40000001</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J45" s="5">
-        <v>326.36</v>
+        <v>60.4</v>
       </c>
       <c r="K45" s="5">
         <v>1</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M45" s="4">
-        <v>327791414.95999998</v>
+        <v>251496600.40000001</v>
       </c>
       <c r="N45" s="4">
-        <v>327791414.95999998</v>
+        <v>251496600.40000001</v>
       </c>
       <c r="O45" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="P45" s="3" t="s">
         <v>250</v>
       </c>
-      <c r="P45" s="3" t="s">
+      <c r="Q45" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="R45" s="3" t="s">
         <v>251</v>
       </c>
-      <c r="Q45" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R45" s="3" t="s">
+      <c r="S45" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="T45" s="4">
+        <v>1</v>
+      </c>
+      <c r="W45" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="X45" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y45" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z45" s="6">
+        <v>2.0451E-2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A46" s="3" t="s">
         <v>252</v>
       </c>
-      <c r="S45" s="3" t="s">
+      <c r="B46" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D46" s="4">
+        <v>2214033</v>
+      </c>
+      <c r="E46" s="5">
+        <v>72.16</v>
+      </c>
+      <c r="F46" s="4">
+        <v>159764621.28</v>
+      </c>
+      <c r="G46" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="T45" s="4">
-[...19 lines deleted...]
-      <c r="B46" s="3" t="s">
+      <c r="H46" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J46" s="5">
+        <v>72.16</v>
+      </c>
+      <c r="K46" s="5">
+        <v>1</v>
+      </c>
+      <c r="L46" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M46" s="4">
+        <v>159764621.28</v>
+      </c>
+      <c r="N46" s="4">
+        <v>159764621.28</v>
+      </c>
+      <c r="O46" s="3" t="s">
         <v>254</v>
-      </c>
-[...37 lines deleted...]
-        <v>253</v>
       </c>
       <c r="P46" s="3" t="s">
         <v>255</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="R46" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="S46" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="T46" s="4">
+        <v>1</v>
+      </c>
+      <c r="W46" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="X46" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="6">
+        <v>1.2992E-2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A47" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D47" s="4">
+        <v>825845</v>
+      </c>
+      <c r="E47" s="5">
+        <v>415.63</v>
+      </c>
+      <c r="F47" s="4">
+        <v>343245957.35000002</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J47" s="5">
+        <v>415.63</v>
+      </c>
+      <c r="K47" s="5">
+        <v>1</v>
+      </c>
+      <c r="L47" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M47" s="4">
+        <v>343245957.35000002</v>
+      </c>
+      <c r="N47" s="4">
+        <v>343245957.35000002</v>
+      </c>
+      <c r="O47" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="P47" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="Q47" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="R47" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="S47" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="T47" s="4">
+        <v>1</v>
+      </c>
+      <c r="W47" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="X47" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y47" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z47" s="6">
+        <v>2.7911999999999999E-2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A48" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D48" s="4">
+        <v>991329</v>
+      </c>
+      <c r="E48" s="5">
+        <v>343.09</v>
+      </c>
+      <c r="F48" s="4">
+        <v>340115066.609999</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J48" s="5">
+        <v>343.09</v>
+      </c>
+      <c r="K48" s="5">
+        <v>1</v>
+      </c>
+      <c r="L48" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M48" s="4">
+        <v>340115066.609999</v>
+      </c>
+      <c r="N48" s="4">
+        <v>340115066.609999</v>
+      </c>
+      <c r="O48" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="P48" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q48" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="R48" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="S48" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="T48" s="4">
+        <v>1</v>
+      </c>
+      <c r="W48" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="X48" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y48" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z48" s="6">
+        <v>2.7657999999999999E-2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A49" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D49" s="4">
+        <v>811513</v>
+      </c>
+      <c r="E49" s="5">
+        <v>394.43849999999998</v>
+      </c>
+      <c r="F49" s="4">
+        <v>320091970.45050001</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J49" s="5">
+        <v>345</v>
+      </c>
+      <c r="K49" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L49" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="M49" s="4">
+        <v>279971985</v>
+      </c>
+      <c r="N49" s="4">
+        <v>320091970.45050001</v>
+      </c>
+      <c r="O49" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="P49" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="Q49" s="3" t="s">
         <v>256</v>
       </c>
-      <c r="S46" s="3" t="s">
-[...28 lines deleted...]
-      <c r="D47" s="4">
+      <c r="R49" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="S49" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="T49" s="4">
+        <v>1</v>
+      </c>
+      <c r="W49" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X49" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y49" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z49" s="6">
+        <v>2.6030000000000001E-2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A50" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D50" s="4">
         <v>45612</v>
       </c>
-      <c r="E47" s="5">
-[...70 lines deleted...]
-      <c r="D48" s="4">
+      <c r="E50" s="5">
+        <v>1881.9383130000001</v>
+      </c>
+      <c r="F50" s="4">
+        <v>85838970.925110102</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J50" s="5">
+        <v>2670</v>
+      </c>
+      <c r="K50" s="5">
+        <v>1.418750010019922</v>
+      </c>
+      <c r="L50" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M50" s="4">
+        <v>121784040.860099</v>
+      </c>
+      <c r="N50" s="4">
+        <v>85838970.925110102</v>
+      </c>
+      <c r="O50" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="P50" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="Q50" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="R50" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="S50" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="T50" s="4">
+        <v>1</v>
+      </c>
+      <c r="W50" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="X50" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y50" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z50" s="6">
+        <v>6.9800000000000001E-3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A51" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D51" s="4">
         <v>2476599</v>
       </c>
-      <c r="E48" s="5">
-[...11 lines deleted...]
-      <c r="I48" s="3" t="s">
+      <c r="E51" s="5">
+        <v>33.751967999999998</v>
+      </c>
+      <c r="F51" s="4">
+        <v>83590088.958532497</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="J51" s="5">
+        <v>25.43</v>
+      </c>
+      <c r="K51" s="5">
+        <v>0.75343755886230923</v>
+      </c>
+      <c r="L51" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="M51" s="4">
+        <v>62979912.57</v>
+      </c>
+      <c r="N51" s="4">
+        <v>83590088.958532497</v>
+      </c>
+      <c r="O51" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="P51" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="Q51" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="R51" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="S51" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="T51" s="4">
+        <v>1</v>
+      </c>
+      <c r="W51" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X51" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y51" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z51" s="6">
+        <v>6.7970000000000001E-3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A52" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D52" s="4">
+        <v>1457650</v>
+      </c>
+      <c r="E52" s="5">
+        <v>58.399763999999998</v>
+      </c>
+      <c r="F52" s="4">
+        <v>85126415.994599998</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="I52" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="J48" s="5">
-[...197 lines deleted...]
-      <c r="B51" s="3" t="s">
+      <c r="J52" s="5">
+        <v>51.08</v>
+      </c>
+      <c r="K52" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L52" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="M52" s="4">
+        <v>74456762</v>
+      </c>
+      <c r="N52" s="4">
+        <v>85126415.994599998</v>
+      </c>
+      <c r="O52" s="3" t="s">
         <v>282</v>
       </c>
-      <c r="C51" s="3" t="s">
-[...70 lines deleted...]
-      <c r="B52" s="3" t="s">
+      <c r="P52" s="3" t="s">
         <v>286</v>
       </c>
-      <c r="C52" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P52" s="3" t="s">
+      <c r="Q52" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="R52" s="3" t="s">
         <v>287</v>
       </c>
-      <c r="Q52" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R52" s="3" t="s">
+      <c r="S52" s="3" t="s">
         <v>288</v>
       </c>
-      <c r="S52" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T52" s="4">
         <v>1</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
         <v>0</v>
       </c>
       <c r="Y52" s="4">
         <v>0</v>
       </c>
       <c r="Z52" s="6">
-        <v>1.8551000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:26" x14ac:dyDescent="0.3">
+        <v>6.9220000000000002E-3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
         <v>289</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>290</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D53" s="4">
-        <v>4153342</v>
+        <v>1080997</v>
       </c>
       <c r="E53" s="5">
-        <v>21.944495</v>
+        <v>124.44</v>
       </c>
       <c r="F53" s="4">
-        <v>91142991.713954404</v>
+        <v>134519266.68000001</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J53" s="5">
-        <v>18.805</v>
+        <v>124.44</v>
       </c>
       <c r="K53" s="5">
-        <v>0.85693474441921247</v>
+        <v>1</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>131</v>
+        <v>33</v>
       </c>
       <c r="M53" s="4">
-        <v>78103596.309999004</v>
+        <v>134519266.68000001</v>
       </c>
       <c r="N53" s="4">
-        <v>91142991.713954404</v>
+        <v>134519266.68000001</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>289</v>
       </c>
       <c r="P53" s="3" t="s">
         <v>291</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="R53" s="3" t="s">
         <v>292</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>134</v>
+        <v>77</v>
       </c>
       <c r="T53" s="4">
         <v>1</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X53" s="4">
         <v>0</v>
       </c>
       <c r="Y53" s="4">
         <v>0</v>
       </c>
       <c r="Z53" s="6">
-        <v>7.2110000000000004E-3</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.0939000000000001E-2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
         <v>293</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>294</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D54" s="4">
-        <v>42985766</v>
+        <v>442915</v>
       </c>
       <c r="E54" s="5">
-        <v>4.5385479999999996</v>
+        <v>116.15928</v>
       </c>
       <c r="F54" s="4">
-        <v>195092947.26274899</v>
+        <v>51448687.501199998</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>44</v>
+        <v>162</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J54" s="5">
-        <v>3.367</v>
+        <v>101.6</v>
       </c>
       <c r="K54" s="5">
-        <v>0.74186727994361801</v>
+        <v>0.87466106883582606</v>
       </c>
       <c r="L54" s="3" t="s">
-        <v>46</v>
+        <v>163</v>
       </c>
       <c r="M54" s="4">
-        <v>144733074.12200001</v>
+        <v>45000164</v>
       </c>
       <c r="N54" s="4">
-        <v>195092947.26274899</v>
+        <v>51448687.501199998</v>
       </c>
       <c r="O54" s="3" t="s">
         <v>293</v>
       </c>
       <c r="P54" s="3" t="s">
         <v>295</v>
       </c>
       <c r="Q54" s="3" t="s">
-        <v>70</v>
+        <v>256</v>
       </c>
       <c r="R54" s="3" t="s">
         <v>296</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>91</v>
+        <v>166</v>
       </c>
       <c r="T54" s="4">
         <v>1</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X54" s="4">
         <v>0</v>
       </c>
       <c r="Y54" s="4">
         <v>0</v>
       </c>
       <c r="Z54" s="6">
-        <v>1.5436E-2</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.1830000000000001E-3</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
         <v>297</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>298</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D55" s="4">
-        <v>3367245</v>
+        <v>7092580</v>
       </c>
       <c r="E55" s="5">
-        <v>56.688037000000001</v>
+        <v>32.299999999999997</v>
       </c>
       <c r="F55" s="4">
-        <v>190882509.989876</v>
+        <v>229090333.99999899</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="J55" s="5">
-        <v>42.055</v>
+        <v>32.299999999999997</v>
       </c>
       <c r="K55" s="5">
-        <v>0.74186727994361801</v>
+        <v>1</v>
       </c>
       <c r="L55" s="3" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M55" s="4">
-        <v>141609488.47499999</v>
+        <v>229090333.99999899</v>
       </c>
       <c r="N55" s="4">
-        <v>190882509.989876</v>
+        <v>229090333.99999899</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>297</v>
       </c>
       <c r="P55" s="3" t="s">
         <v>299</v>
       </c>
       <c r="Q55" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R55" s="3" t="s">
         <v>300</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="T55" s="4">
         <v>1</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X55" s="4">
         <v>0</v>
       </c>
       <c r="Y55" s="4">
         <v>0</v>
       </c>
       <c r="Z55" s="6">
-        <v>1.5103E-2</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.8629E-2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
         <v>301</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>302</v>
       </c>
       <c r="C56" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D56" s="4">
+        <v>4041953</v>
+      </c>
+      <c r="E56" s="5">
+        <v>20.367889999999999</v>
+      </c>
+      <c r="F56" s="4">
+        <v>82326052.068193495</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="I56" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J56" s="5">
+        <v>17.815000000000001</v>
+      </c>
+      <c r="K56" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L56" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="M56" s="4">
+        <v>72007392.694999993</v>
+      </c>
+      <c r="N56" s="4">
+        <v>82326052.068193495</v>
+      </c>
+      <c r="O56" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="P56" s="3" t="s">
         <v>303</v>
       </c>
-      <c r="D56" s="4">
-[...8 lines deleted...]
-      <c r="G56" s="3" t="s">
+      <c r="Q56" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="R56" s="3" t="s">
         <v>304</v>
       </c>
-      <c r="H56" s="3" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="S56" s="3" t="s">
-        <v>35</v>
+        <v>139</v>
       </c>
       <c r="T56" s="4">
         <v>1</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X56" s="4">
         <v>0</v>
       </c>
       <c r="Y56" s="4">
         <v>0</v>
       </c>
       <c r="Z56" s="6">
-        <v>-7.0799999999999997E-4</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:26" x14ac:dyDescent="0.3">
+        <v>6.6940000000000003E-3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
         <v>305</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>306</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>303</v>
+        <v>71</v>
       </c>
       <c r="D57" s="4">
-        <v>-7957533.6100000003</v>
+        <v>27561174</v>
       </c>
       <c r="E57" s="5">
-        <v>1</v>
+        <v>4.6148480000000003</v>
       </c>
       <c r="F57" s="4">
-        <v>-7957533.6100000003</v>
+        <v>127190635.601845</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>304</v>
+        <v>72</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="I57" s="3" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="J57" s="5">
-        <v>1</v>
+        <v>3.4769999999999999</v>
       </c>
       <c r="K57" s="5">
-        <v>1</v>
+        <v>0.75343755886230923</v>
       </c>
       <c r="L57" s="3" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="M57" s="4">
-        <v>-7957533.6100000003</v>
+        <v>95830201.997999996</v>
       </c>
       <c r="N57" s="4">
-        <v>-7957533.6100000003</v>
+        <v>127190635.601845</v>
       </c>
       <c r="O57" s="3" t="s">
-        <v>34</v>
+        <v>305</v>
       </c>
       <c r="P57" s="3" t="s">
-        <v>34</v>
+        <v>307</v>
       </c>
       <c r="Q57" s="3" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="R57" s="3" t="s">
-        <v>34</v>
+        <v>308</v>
       </c>
       <c r="S57" s="3" t="s">
-        <v>35</v>
+        <v>96</v>
       </c>
       <c r="T57" s="4">
         <v>1</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X57" s="4">
         <v>0</v>
       </c>
       <c r="Y57" s="4">
         <v>0</v>
       </c>
       <c r="Z57" s="6">
-        <v>-6.29E-4</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.0343E-2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="C58" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D58" s="4">
+        <v>3323470</v>
+      </c>
+      <c r="E58" s="5">
+        <v>60.091244000000003</v>
+      </c>
+      <c r="F58" s="4">
+        <v>199711445.865812</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I58" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="J58" s="5">
+        <v>45.274999999999999</v>
+      </c>
+      <c r="K58" s="5">
+        <v>0.75343755886230923</v>
+      </c>
+      <c r="L58" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="M58" s="4">
+        <v>150470104.25</v>
+      </c>
+      <c r="N58" s="4">
+        <v>199711445.865812</v>
+      </c>
+      <c r="O58" s="3" t="s">
         <v>309</v>
       </c>
-      <c r="D58" s="4">
-[...32 lines deleted...]
-      <c r="O58" s="3" t="s">
+      <c r="P58" s="3" t="s">
         <v>311</v>
       </c>
-      <c r="P58" s="3" t="s">
+      <c r="Q58" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="R58" s="3" t="s">
         <v>312</v>
       </c>
-      <c r="Q58" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R58" s="3" t="s">
+      <c r="S58" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="T58" s="4">
+        <v>1</v>
+      </c>
+      <c r="W58" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X58" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y58" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z58" s="6">
+        <v>1.6240000000000001E-2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A59" s="3" t="s">
         <v>313</v>
       </c>
-      <c r="S58" s="3" t="s">
+      <c r="B59" s="3" t="s">
         <v>314</v>
       </c>
-      <c r="T58" s="4">
-[...16 lines deleted...]
-      <c r="A59" s="3" t="s">
+      <c r="C59" s="3" t="s">
         <v>315</v>
       </c>
-      <c r="B59" s="3" t="s">
+      <c r="D59" s="4">
+        <v>-8675908.1099999994</v>
+      </c>
+      <c r="E59" s="5">
+        <v>1</v>
+      </c>
+      <c r="F59" s="4">
+        <v>-8675908.1099999994</v>
+      </c>
+      <c r="G59" s="3" t="s">
         <v>316</v>
-      </c>
-[...13 lines deleted...]
-        <v>310</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J59" s="5">
         <v>1</v>
       </c>
       <c r="K59" s="5">
         <v>1</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M59" s="4">
-        <v>911355.69</v>
+        <v>-8675908.1099999994</v>
       </c>
       <c r="N59" s="4">
-        <v>911355.69000000996</v>
+        <v>-8675908.1099999994</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P59" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="Q59" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R59" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S59" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="T59" s="4">
+        <v>1</v>
+      </c>
+      <c r="W59" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X59" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y59" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z59" s="6">
+        <v>-7.0500000000000001E-4</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A60" s="3" t="s">
         <v>317</v>
       </c>
-      <c r="Q59" s="3" t="s">
-[...24 lines deleted...]
-    <row r="61" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="B60" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="D60" s="4">
+        <v>-8146647.0999999996</v>
+      </c>
+      <c r="E60" s="5">
+        <v>1</v>
+      </c>
+      <c r="F60" s="4">
+        <v>-8146647.0999999996</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I60" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J60" s="5">
+        <v>1</v>
+      </c>
+      <c r="K60" s="5">
+        <v>1</v>
+      </c>
+      <c r="L60" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M60" s="4">
+        <v>-8146647.0999999996</v>
+      </c>
+      <c r="N60" s="4">
+        <v>-8146647.0999999996</v>
+      </c>
+      <c r="O60" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P60" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q60" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R60" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S60" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="T60" s="4">
+        <v>1</v>
+      </c>
+      <c r="W60" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X60" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y60" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z60" s="6">
+        <v>-6.6200000000000005E-4</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:26" x14ac:dyDescent="0.3">
+        <v>319</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="D61" s="4">
+        <v>7459471.4395380002</v>
+      </c>
+      <c r="E61" s="5">
+        <v>5</v>
+      </c>
+      <c r="F61" s="4">
+        <v>37297357.197687998</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I61" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J61" s="5">
+        <v>5</v>
+      </c>
+      <c r="K61" s="5">
+        <v>1</v>
+      </c>
+      <c r="L61" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M61" s="4">
+        <v>37297357.197687998</v>
+      </c>
+      <c r="N61" s="4">
+        <v>37297357.197687998</v>
+      </c>
+      <c r="O61" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="P61" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q61" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R61" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="S61" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="T61" s="4">
+        <v>1</v>
+      </c>
+      <c r="W61" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="X61" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y61" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z61" s="6">
+        <v>3.0330000000000001E-3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
-        <v>319</v>
-[...7 lines deleted...]
-    <row r="64" spans="1:26" x14ac:dyDescent="0.3">
+        <v>327</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="D62" s="4">
+        <v>34187372.710000001</v>
+      </c>
+      <c r="E62" s="5">
+        <v>1</v>
+      </c>
+      <c r="F62" s="4">
+        <v>34187372.710000001</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I62" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J62" s="5">
+        <v>1</v>
+      </c>
+      <c r="K62" s="5">
+        <v>1</v>
+      </c>
+      <c r="L62" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M62" s="4">
+        <v>34187372.710000001</v>
+      </c>
+      <c r="N62" s="4">
+        <v>34187372.710000001</v>
+      </c>
+      <c r="O62" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P62" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="Q62" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R62" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S62" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="T62" s="4">
+        <v>1</v>
+      </c>
+      <c r="W62" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X62" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y62" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z62" s="6">
+        <v>2.7799999999999999E-3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:1" x14ac:dyDescent="0.3">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:1" x14ac:dyDescent="0.3">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
-        <v>323</v>
+        <v>332</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A67" s="3" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A68" s="3" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A69" s="3" t="s">
+        <v>335</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{ce0b8393-e000-47a8-a4cc-e08ec89756a7}" enabled="1" method="Standard" siteId="{337b9f7b-9e69-4689-9b0d-3417bd3d8566}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>May</vt:lpstr>
+      <vt:lpstr>June</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO, LLC</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Mat Raftree</dc:creator>
+  <dc:creator>Odayne Smith</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>