--- v4 (2026-08-06)
+++ v5 (2026-09-16)
@@ -1,86 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_06\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_07\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0583F2C7-43EC-4926-8D20-8191F857729B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1253C2DC-A086-4FDC-BB4F-62572FFE4F5E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{93437E26-0F15-421A-9256-3062AF686BEE}"/>
+    <workbookView xWindow="780" yWindow="780" windowWidth="11520" windowHeight="8325" xr2:uid="{A4581A3C-8801-4A9E-BB40-B4B71AC68972}"/>
   </bookViews>
   <sheets>
-    <sheet name="June" sheetId="1" r:id="rId1"/>
+    <sheet name="July" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-      <xlwcv:version setVersion="2"/>
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="800" uniqueCount="336">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="774" uniqueCount="331">
   <si>
     <t>GMO Quality Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -146,764 +145,761 @@
   <si>
     <t>USD TAX RECLAIMS</t>
   </si>
   <si>
     <t>Cash and Cash Equivalents</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>CASH</t>
   </si>
   <si>
-    <t>CADTCash</t>
-[...2 lines deleted...]
-    <t>Trade Date Cash (CAD)</t>
+    <t>GBPTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (GBP)</t>
   </si>
   <si>
     <t>Trade Date Cash</t>
   </si>
   <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>GB</t>
+  </si>
+  <si>
+    <t>HKDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (HKD)</t>
+  </si>
+  <si>
+    <t>Hong Kong</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>KRWTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (KRW)</t>
+  </si>
+  <si>
+    <t>South Korea</t>
+  </si>
+  <si>
+    <t>KRW</t>
+  </si>
+  <si>
+    <t>KR</t>
+  </si>
+  <si>
+    <t>TWDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (TWD)</t>
+  </si>
+  <si>
+    <t>Taiwan</t>
+  </si>
+  <si>
+    <t>TWD</t>
+  </si>
+  <si>
+    <t>TW</t>
+  </si>
+  <si>
+    <t>USDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (USD)</t>
+  </si>
+  <si>
+    <t>002824100</t>
+  </si>
+  <si>
+    <t>Abbott Laboratories</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>Common Stock</t>
+  </si>
+  <si>
+    <t>2002305</t>
+  </si>
+  <si>
+    <t>ABT</t>
+  </si>
+  <si>
+    <t>Health Care</t>
+  </si>
+  <si>
+    <t>US0028241000</t>
+  </si>
+  <si>
+    <t>XNYS</t>
+  </si>
+  <si>
+    <t>02079K305</t>
+  </si>
+  <si>
+    <t>Alphabet Inc-Cl A</t>
+  </si>
+  <si>
+    <t>BYVY8G0</t>
+  </si>
+  <si>
+    <t>GOOGL</t>
+  </si>
+  <si>
+    <t>Communication Services</t>
+  </si>
+  <si>
+    <t>US02079K3059</t>
+  </si>
+  <si>
+    <t>XNGS</t>
+  </si>
+  <si>
+    <t>023135106</t>
+  </si>
+  <si>
+    <t>Amazon.com Inc</t>
+  </si>
+  <si>
+    <t>2000019</t>
+  </si>
+  <si>
+    <t>AMZN</t>
+  </si>
+  <si>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>US0231351067</t>
+  </si>
+  <si>
+    <t>0237400</t>
+  </si>
+  <si>
+    <t>Diageo Plc</t>
+  </si>
+  <si>
+    <t>DGE</t>
+  </si>
+  <si>
+    <t>Consumer Staples</t>
+  </si>
+  <si>
+    <t>GB0002374006</t>
+  </si>
+  <si>
+    <t>XLON</t>
+  </si>
+  <si>
+    <t>036752103</t>
+  </si>
+  <si>
+    <t>Elevance Health Inc</t>
+  </si>
+  <si>
+    <t>BSPHGL4</t>
+  </si>
+  <si>
+    <t>ELV</t>
+  </si>
+  <si>
+    <t>US0367521038</t>
+  </si>
+  <si>
+    <t>037833100</t>
+  </si>
+  <si>
+    <t>Apple Inc</t>
+  </si>
+  <si>
+    <t>2046251</t>
+  </si>
+  <si>
+    <t>AAPL</t>
+  </si>
+  <si>
+    <t>Information Technology</t>
+  </si>
+  <si>
+    <t>US0378331005</t>
+  </si>
+  <si>
+    <t>11135F101</t>
+  </si>
+  <si>
+    <t>Broadcom Inc</t>
+  </si>
+  <si>
+    <t>BDZ78H9</t>
+  </si>
+  <si>
+    <t>AVGO</t>
+  </si>
+  <si>
+    <t>US11135F1012</t>
+  </si>
+  <si>
+    <t>125523100</t>
+  </si>
+  <si>
+    <t>The Cigna Group</t>
+  </si>
+  <si>
+    <t>BHJ0775</t>
+  </si>
+  <si>
+    <t>CI</t>
+  </si>
+  <si>
+    <t>US1255231003</t>
+  </si>
+  <si>
+    <t>191216100</t>
+  </si>
+  <si>
+    <t>Coca-Cola Co/The</t>
+  </si>
+  <si>
+    <t>2206657</t>
+  </si>
+  <si>
+    <t>KO</t>
+  </si>
+  <si>
+    <t>US1912161007</t>
+  </si>
+  <si>
+    <t>21036P108</t>
+  </si>
+  <si>
+    <t>Constellation Brands Inc-A</t>
+  </si>
+  <si>
+    <t>2170473</t>
+  </si>
+  <si>
+    <t>STZ</t>
+  </si>
+  <si>
+    <t>US21036P1084</t>
+  </si>
+  <si>
+    <t>30303M102</t>
+  </si>
+  <si>
+    <t>Meta Platforms Inc-Class A</t>
+  </si>
+  <si>
+    <t>B7TL820</t>
+  </si>
+  <si>
+    <t>META</t>
+  </si>
+  <si>
+    <t>US30303M1027</t>
+  </si>
+  <si>
+    <t>4061412</t>
+  </si>
+  <si>
+    <t>Lvmh Moet Hennessy Louis Vui</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>FR</t>
+  </si>
+  <si>
+    <t>MC</t>
+  </si>
+  <si>
+    <t>FR0000121014</t>
+  </si>
+  <si>
+    <t>XPAR</t>
+  </si>
+  <si>
+    <t>43300A203</t>
+  </si>
+  <si>
+    <t>Hilton Worldwide Holdings In</t>
+  </si>
+  <si>
+    <t>BYVMW06</t>
+  </si>
+  <si>
+    <t>HLT</t>
+  </si>
+  <si>
+    <t>US43300A2033</t>
+  </si>
+  <si>
+    <t>46120E602</t>
+  </si>
+  <si>
+    <t>Intuitive Surgical Inc</t>
+  </si>
+  <si>
+    <t>2871301</t>
+  </si>
+  <si>
+    <t>ISRG</t>
+  </si>
+  <si>
+    <t>US46120E6023</t>
+  </si>
+  <si>
+    <t>478160104</t>
+  </si>
+  <si>
+    <t>Johnson &amp; Johnson</t>
+  </si>
+  <si>
+    <t>2475833</t>
+  </si>
+  <si>
+    <t>JNJ</t>
+  </si>
+  <si>
+    <t>US4781601046</t>
+  </si>
+  <si>
+    <t>482480100</t>
+  </si>
+  <si>
+    <t>Kla Corp</t>
+  </si>
+  <si>
+    <t>2480138</t>
+  </si>
+  <si>
+    <t>KLAC</t>
+  </si>
+  <si>
+    <t>US4824801009</t>
+  </si>
+  <si>
+    <t>4846288</t>
+  </si>
+  <si>
+    <t>Sap Se</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>SAP</t>
+  </si>
+  <si>
+    <t>DE0007164600</t>
+  </si>
+  <si>
+    <t>XETR</t>
+  </si>
+  <si>
+    <t>512807306</t>
+  </si>
+  <si>
+    <t>Lam Research Corp</t>
+  </si>
+  <si>
+    <t>BSML4N7</t>
+  </si>
+  <si>
+    <t>LRCX</t>
+  </si>
+  <si>
+    <t>US5128073062</t>
+  </si>
+  <si>
+    <t>532457108</t>
+  </si>
+  <si>
+    <t>Eli Lilly &amp; Co</t>
+  </si>
+  <si>
+    <t>2516152</t>
+  </si>
+  <si>
+    <t>LLY</t>
+  </si>
+  <si>
+    <t>US5324571083</t>
+  </si>
+  <si>
+    <t>57636Q104</t>
+  </si>
+  <si>
+    <t>Mastercard Inc - A</t>
+  </si>
+  <si>
+    <t>B121557</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>Financials</t>
+  </si>
+  <si>
+    <t>US57636Q1040</t>
+  </si>
+  <si>
+    <t>58933Y105</t>
+  </si>
+  <si>
+    <t>Merck &amp; Co. Inc.</t>
+  </si>
+  <si>
+    <t>2778844</t>
+  </si>
+  <si>
+    <t>MRK</t>
+  </si>
+  <si>
+    <t>US58933Y1055</t>
+  </si>
+  <si>
+    <t>594918104</t>
+  </si>
+  <si>
+    <t>Microsoft Corp</t>
+  </si>
+  <si>
+    <t>2588173</t>
+  </si>
+  <si>
+    <t>MSFT</t>
+  </si>
+  <si>
+    <t>US5949181045</t>
+  </si>
+  <si>
+    <t>64110L106</t>
+  </si>
+  <si>
+    <t>Netflix Inc</t>
+  </si>
+  <si>
+    <t>2857817</t>
+  </si>
+  <si>
+    <t>NFLX</t>
+  </si>
+  <si>
+    <t>US64110L1061</t>
+  </si>
+  <si>
+    <t>67066G104</t>
+  </si>
+  <si>
+    <t>Nvidia Corp</t>
+  </si>
+  <si>
+    <t>2379504</t>
+  </si>
+  <si>
+    <t>NVDA</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>6889106</t>
+  </si>
+  <si>
+    <t>Taiwan Semiconductor Manufac</t>
+  </si>
+  <si>
+    <t>2330</t>
+  </si>
+  <si>
+    <t>TW0002330008</t>
+  </si>
+  <si>
+    <t>XTAI</t>
+  </si>
+  <si>
+    <t>718172109</t>
+  </si>
+  <si>
+    <t>Philip Morris International</t>
+  </si>
+  <si>
+    <t>B2PKRQ3</t>
+  </si>
+  <si>
+    <t>PM</t>
+  </si>
+  <si>
+    <t>US7181721090</t>
+  </si>
+  <si>
+    <t>74834L100</t>
+  </si>
+  <si>
+    <t>Quest Diagnostics Inc</t>
+  </si>
+  <si>
+    <t>2702791</t>
+  </si>
+  <si>
+    <t>DGX</t>
+  </si>
+  <si>
+    <t>US74834L1008</t>
+  </si>
+  <si>
+    <t>79466L302</t>
+  </si>
+  <si>
+    <t>Salesforce Inc</t>
+  </si>
+  <si>
+    <t>2310525</t>
+  </si>
+  <si>
+    <t>CRM</t>
+  </si>
+  <si>
+    <t>US79466L3024</t>
+  </si>
+  <si>
+    <t>863667101</t>
+  </si>
+  <si>
+    <t>Stryker Corp</t>
+  </si>
+  <si>
+    <t>2853688</t>
+  </si>
+  <si>
+    <t>SYK</t>
+  </si>
+  <si>
+    <t>US8636671013</t>
+  </si>
+  <si>
+    <t>871607107</t>
+  </si>
+  <si>
+    <t>Synopsys Inc</t>
+  </si>
+  <si>
+    <t>2867719</t>
+  </si>
+  <si>
+    <t>SNPS</t>
+  </si>
+  <si>
+    <t>US8716071076</t>
+  </si>
+  <si>
+    <t>872540109</t>
+  </si>
+  <si>
+    <t>Tjx Companies Inc</t>
+  </si>
+  <si>
+    <t>2989301</t>
+  </si>
+  <si>
+    <t>TJX</t>
+  </si>
+  <si>
+    <t>US8725401090</t>
+  </si>
+  <si>
+    <t>882508104</t>
+  </si>
+  <si>
+    <t>Texas Instruments Inc</t>
+  </si>
+  <si>
+    <t>2885409</t>
+  </si>
+  <si>
+    <t>TXN</t>
+  </si>
+  <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>883556102</t>
+  </si>
+  <si>
+    <t>Thermo Fisher Scientific Inc</t>
+  </si>
+  <si>
+    <t>2886907</t>
+  </si>
+  <si>
+    <t>TMO</t>
+  </si>
+  <si>
+    <t>US8835561023</t>
+  </si>
+  <si>
+    <t>892672106</t>
+  </si>
+  <si>
+    <t>Tradeweb Markets Inc-Class A</t>
+  </si>
+  <si>
+    <t>BJXMVK2</t>
+  </si>
+  <si>
+    <t>US8926721064</t>
+  </si>
+  <si>
+    <t>902973304</t>
+  </si>
+  <si>
+    <t>Us Bancorp</t>
+  </si>
+  <si>
+    <t>2736035</t>
+  </si>
+  <si>
+    <t>USB</t>
+  </si>
+  <si>
+    <t>US9029733048</t>
+  </si>
+  <si>
+    <t>90353T100</t>
+  </si>
+  <si>
+    <t>Uber Technologies Inc</t>
+  </si>
+  <si>
+    <t>BK6N347</t>
+  </si>
+  <si>
+    <t>UBER</t>
+  </si>
+  <si>
+    <t>Industrials</t>
+  </si>
+  <si>
+    <t>US90353T1007</t>
+  </si>
+  <si>
+    <t>91324P102</t>
+  </si>
+  <si>
+    <t>Unitedhealth Group Inc</t>
+  </si>
+  <si>
+    <t>2917766</t>
+  </si>
+  <si>
+    <t>UNH</t>
+  </si>
+  <si>
+    <t>US91324P1021</t>
+  </si>
+  <si>
+    <t>92826C839</t>
+  </si>
+  <si>
+    <t>Visa Inc-Class A Shares</t>
+  </si>
+  <si>
+    <t>B2PZN04</t>
+  </si>
+  <si>
+    <t>V</t>
+  </si>
+  <si>
+    <t>US92826C8394</t>
+  </si>
+  <si>
+    <t>B058TZ6</t>
+  </si>
+  <si>
+    <t>Safran Sa</t>
+  </si>
+  <si>
+    <t>SAF</t>
+  </si>
+  <si>
+    <t>FR0000073272</t>
+  </si>
+  <si>
+    <t>B15C4L6</t>
+  </si>
+  <si>
+    <t>Constellation Software Inc</t>
+  </si>
+  <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
-    <t>EURTCash</t>
-[...694 lines deleted...]
-  <si>
     <t>CSU</t>
   </si>
   <si>
     <t>CA21037X1006</t>
   </si>
   <si>
     <t>XTSE</t>
   </si>
   <si>
     <t>21037X100</t>
   </si>
   <si>
     <t>B19NLV4</t>
   </si>
   <si>
     <t>Experian Plc</t>
   </si>
   <si>
     <t>EXPN</t>
   </si>
   <si>
     <t>GB00B19NLV48</t>
   </si>
   <si>
     <t>B3MSM28</t>
@@ -951,62 +947,50 @@
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>BD6K457</t>
   </si>
   <si>
     <t>Compass Group Plc</t>
   </si>
   <si>
     <t>CPG</t>
   </si>
   <si>
     <t>GB00BD6K4575</t>
   </si>
   <si>
     <t>BM8H5Y5</t>
   </si>
   <si>
     <t>Dassault Systemes Se</t>
   </si>
   <si>
     <t>DSY</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
-  </si>
-[...10 lines deleted...]
-    <t>GB00BMX86B70</t>
   </si>
   <si>
     <t>BVZK7T9</t>
   </si>
   <si>
     <t>Unilever Plc</t>
   </si>
   <si>
     <t>ULVR</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>DVTAXRESUSD</t>
   </si>
   <si>
     <t>USD DIVIDEND TAX RESERVE SSB USD D</t>
   </si>
   <si>
     <t>Other Instruments</t>
   </si>
   <si>
     <t>Other Liabilities</t>
   </si>
@@ -1439,92 +1423,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D5AC3AB-0037-456A-82F5-5491080C4F5A}">
-  <dimension ref="A1:Z69"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0677300B-F172-4380-8487-99BCB50C70D5}">
+  <dimension ref="A1:Z67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.5703125" style="3" bestFit="1" customWidth="1"/>
-    <col min="18" max="18" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="12.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="3"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46203</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -1574,4457 +1558,4303 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>11711297.189999999</v>
+        <v>11783805.84</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>11711297.189999901</v>
+        <v>11783805.84</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>11711297.189998999</v>
+        <v>11783805.84</v>
       </c>
       <c r="N4" s="4">
-        <v>11711297.189999901</v>
+        <v>11783805.84</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>9.5200000000000005E-4</v>
+        <v>9.5100000000000002E-4</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>54941.25</v>
+        <v>1347590.2</v>
       </c>
       <c r="E5" s="5">
-        <v>0.70484599999999997</v>
+        <v>1.34575</v>
       </c>
       <c r="F5" s="4">
-        <v>38725.11013216</v>
+        <v>1813519.51165</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
-        <v>1.418750010019922</v>
+        <v>0.74308006687720607</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4">
-        <v>54941.250388</v>
+        <v>1347590.2</v>
       </c>
       <c r="N5" s="4">
-        <v>38725.11013216</v>
+        <v>1813519.51165</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>3.0000000000000001E-6</v>
+        <v>1.46E-4</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>376.02</v>
+        <v>0.3</v>
       </c>
       <c r="E6" s="5">
-        <v>1.1433</v>
+        <v>0.127525</v>
       </c>
       <c r="F6" s="4">
-        <v>429.90366599999999</v>
+        <v>3.82575E-2</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
-        <v>0.87466106883582606</v>
+        <v>7.8416003012429165</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4">
-        <v>376.02</v>
+        <v>0.3</v>
       </c>
       <c r="N6" s="4">
-        <v>429.90366599999999</v>
+        <v>3.82575E-2</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>28324054.82</v>
+        <v>19055</v>
       </c>
       <c r="E7" s="5">
-        <v>1.32725</v>
+        <v>7.0100000000000002E-4</v>
       </c>
       <c r="F7" s="4">
-        <v>37593101.759845003</v>
+        <v>13.365364380000001</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>0.75343755886230923</v>
+        <v>1425.6996621091801</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4">
-        <v>28324054.82</v>
+        <v>19054.995480000001</v>
       </c>
       <c r="N7" s="4">
-        <v>37593101.759845003</v>
+        <v>13.365364380000001</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>3.0569999999999998E-3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
-        <v>0.3</v>
+        <v>5</v>
       </c>
       <c r="E8" s="5">
-        <v>0.12751799999999999</v>
+        <v>3.0942000000000001E-2</v>
       </c>
       <c r="F8" s="4">
-        <v>3.8255299999999999E-2</v>
+        <v>0.15470776</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>7.8420498239930332</v>
+        <v>32.319001472130516</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4">
-        <v>0.29999900000000002</v>
+        <v>5</v>
       </c>
       <c r="N8" s="4">
-        <v>3.8255299999999999E-2</v>
+        <v>0.15470776</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="4">
-        <v>19046</v>
+        <v>-15557156</v>
       </c>
       <c r="E9" s="5">
-        <v>6.4499999999999996E-4</v>
+        <v>1</v>
       </c>
       <c r="F9" s="4">
-        <v>12.29329375</v>
+        <v>-15557156</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="3" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>1549.3066852583468</v>
+        <v>1</v>
       </c>
       <c r="L9" s="3" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="M9" s="4">
-        <v>19046.082190000001</v>
+        <v>-15557156</v>
       </c>
       <c r="N9" s="4">
-        <v>12.29329375</v>
+        <v>-15557156</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>0</v>
+        <v>-1.255E-3</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D10" s="4">
+        <v>2569173</v>
+      </c>
+      <c r="E10" s="5">
+        <v>105.7</v>
+      </c>
+      <c r="F10" s="4">
+        <v>271561586.10000002</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="B10" s="3" t="s">
+      <c r="H10" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I10" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J10" s="5">
+        <v>105.7</v>
+      </c>
+      <c r="K10" s="5">
+        <v>1</v>
+      </c>
+      <c r="L10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M10" s="4">
+        <v>271561586.10000002</v>
+      </c>
+      <c r="N10" s="4">
+        <v>271561586.10000002</v>
+      </c>
+      <c r="O10" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="C10" s="3" t="s">
-[...14 lines deleted...]
-      <c r="H10" s="3" t="s">
+      <c r="P10" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="3" t="s">
+      <c r="Q10" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="J10" s="5">
-[...5 lines deleted...]
-      <c r="L10" s="3" t="s">
+      <c r="R10" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="M10" s="4">
-[...16 lines deleted...]
-      </c>
       <c r="S10" s="3" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>9.2999999999999997E-5</v>
+        <v>2.1923000000000002E-2</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="D11" s="4">
-        <v>9725483.2400000002</v>
+        <v>1776122</v>
       </c>
       <c r="E11" s="5">
-        <v>1</v>
+        <v>356.13</v>
       </c>
       <c r="F11" s="4">
-        <v>9725483.2400000002</v>
+        <v>632530327.86000001</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="5">
-        <v>1</v>
+        <v>356.13</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4">
-        <v>9725483.2400000002</v>
+        <v>632530327.86000001</v>
       </c>
       <c r="N11" s="4">
-        <v>9725483.2400000002</v>
+        <v>632530327.86000001</v>
       </c>
       <c r="O11" s="3" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="P11" s="3" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="Q11" s="3" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="R11" s="3" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="S11" s="3" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>7.9000000000000001E-4</v>
+        <v>5.1064999999999999E-2</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D12" s="4">
-        <v>2584681</v>
+        <v>1735528</v>
       </c>
       <c r="E12" s="5">
-        <v>90.74</v>
+        <v>271.58</v>
       </c>
       <c r="F12" s="4">
-        <v>234533953.94</v>
+        <v>471334694.239999</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="5">
-        <v>90.74</v>
+        <v>271.58</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>234533953.94</v>
+        <v>471334694.239999</v>
       </c>
       <c r="N12" s="4">
-        <v>234533953.94</v>
+        <v>471334694.239999</v>
       </c>
       <c r="O12" s="3" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="P12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q12" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="R12" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="S12" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="Q12" s="3" t="s">
+      <c r="T12" s="4">
+        <v>1</v>
+      </c>
+      <c r="W12" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="R12" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>1.9071999999999999E-2</v>
+        <v>3.8052000000000002E-2</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D13" s="4">
-        <v>1786843</v>
+        <v>5380202</v>
       </c>
       <c r="E13" s="5">
-        <v>357.37</v>
+        <v>21.996283999999999</v>
       </c>
       <c r="F13" s="4">
-        <v>638564082.90999997</v>
+        <v>118344449.82431699</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="J13" s="5">
-        <v>357.37</v>
+        <v>16.344999999999999</v>
       </c>
       <c r="K13" s="5">
-        <v>1</v>
+        <v>0.74308006687720607</v>
       </c>
       <c r="L13" s="3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="M13" s="4">
-        <v>638564082.90999997</v>
+        <v>87939401.689999998</v>
       </c>
       <c r="N13" s="4">
-        <v>638564082.90999997</v>
+        <v>118344449.82431699</v>
       </c>
       <c r="O13" s="3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P13" s="3" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="Q13" s="3" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="R13" s="3" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="S13" s="3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>5.1928000000000002E-2</v>
+        <v>9.554E-3</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D14" s="4">
-        <v>1746004</v>
+        <v>466056</v>
       </c>
       <c r="E14" s="5">
-        <v>238.34</v>
+        <v>375.84</v>
       </c>
       <c r="F14" s="4">
-        <v>416142593.36000001</v>
+        <v>175162487.03999999</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="5">
-        <v>238.34</v>
+        <v>375.84</v>
       </c>
       <c r="K14" s="5">
         <v>1</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M14" s="4">
-        <v>416142593.36000001</v>
+        <v>175162487.03999999</v>
       </c>
       <c r="N14" s="4">
-        <v>416142593.36000001</v>
+        <v>175162487.03999999</v>
       </c>
       <c r="O14" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="P14" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q14" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="R14" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="S14" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="T14" s="4">
+        <v>1</v>
+      </c>
+      <c r="W14" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="P14" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>3.3840000000000002E-2</v>
+        <v>1.4141000000000001E-2</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B15" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D15" s="4">
+        <v>1813872</v>
+      </c>
+      <c r="E15" s="5">
+        <v>308.91000000000003</v>
+      </c>
+      <c r="F15" s="4">
+        <v>560323199.51999998</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J15" s="5">
+        <v>308.91000000000003</v>
+      </c>
+      <c r="K15" s="5">
+        <v>1</v>
+      </c>
+      <c r="L15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M15" s="4">
+        <v>560323199.51999998</v>
+      </c>
+      <c r="N15" s="4">
+        <v>560323199.51999998</v>
+      </c>
+      <c r="O15" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="P15" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q15" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="R15" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="S15" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="T15" s="4">
+        <v>1</v>
+      </c>
+      <c r="W15" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="C15" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>8.8940000000000009E-3</v>
+        <v>4.5235999999999998E-2</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D16" s="4">
-        <v>478665</v>
+        <v>917993</v>
       </c>
       <c r="E16" s="5">
-        <v>386.73</v>
+        <v>389.28</v>
       </c>
       <c r="F16" s="4">
-        <v>185114115.44999999</v>
+        <v>357356315.03999901</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="5">
-        <v>386.73</v>
+        <v>389.28</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M16" s="4">
-        <v>185114115.44999999</v>
+        <v>357356315.03999901</v>
       </c>
       <c r="N16" s="4">
-        <v>185114115.44999999</v>
+        <v>357356315.03999901</v>
       </c>
       <c r="O16" s="3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P16" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Q16" s="3" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="R16" s="3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="S16" s="3" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="T16" s="4">
         <v>1</v>
       </c>
       <c r="W16" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>1.5053E-2</v>
+        <v>2.8850000000000001E-2</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D17" s="4">
-        <v>1875410</v>
+        <v>703128</v>
       </c>
       <c r="E17" s="5">
-        <v>289.36</v>
+        <v>279.05</v>
       </c>
       <c r="F17" s="4">
-        <v>542668637.60000002</v>
+        <v>196207868.40000001</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="5">
-        <v>289.36</v>
+        <v>279.05</v>
       </c>
       <c r="K17" s="5">
         <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M17" s="4">
-        <v>542668637.60000002</v>
+        <v>196207868.40000001</v>
       </c>
       <c r="N17" s="4">
-        <v>542668637.60000002</v>
+        <v>196207868.40000001</v>
       </c>
       <c r="O17" s="3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="Q17" s="3" t="s">
-        <v>106</v>
+        <v>65</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>107</v>
       </c>
       <c r="S17" s="3" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="T17" s="4">
         <v>1</v>
       </c>
       <c r="W17" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>4.4130000000000003E-2</v>
+        <v>1.584E-2</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>109</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D18" s="4">
-        <v>923534</v>
+        <v>2351927</v>
       </c>
       <c r="E18" s="5">
-        <v>377.75</v>
+        <v>87.59</v>
       </c>
       <c r="F18" s="4">
-        <v>348864968.5</v>
+        <v>206005285.93000001</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="5">
-        <v>377.75</v>
+        <v>87.59</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M18" s="4">
-        <v>348864968.5</v>
+        <v>206005285.93000001</v>
       </c>
       <c r="N18" s="4">
-        <v>348864968.5</v>
+        <v>206005285.93000001</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>110</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>111</v>
       </c>
       <c r="Q18" s="3" t="s">
-        <v>106</v>
+        <v>84</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>112</v>
       </c>
       <c r="S18" s="3" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>108</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>2.8368999999999998E-2</v>
+        <v>1.6631E-2</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D19" s="4">
-        <v>716309</v>
+        <v>1166843</v>
       </c>
       <c r="E19" s="5">
-        <v>275.68</v>
+        <v>130.22999999999999</v>
       </c>
       <c r="F19" s="4">
-        <v>197472065.12</v>
+        <v>151957963.88999999</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>275.68</v>
+        <v>130.22999999999999</v>
       </c>
       <c r="K19" s="5">
         <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M19" s="4">
-        <v>197472065.12</v>
+        <v>151957963.88999999</v>
       </c>
       <c r="N19" s="4">
-        <v>197472065.12</v>
+        <v>151957963.88999999</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>115</v>
       </c>
       <c r="P19" s="3" t="s">
         <v>116</v>
       </c>
       <c r="Q19" s="3" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>117</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>113</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>1.6057999999999999E-2</v>
+        <v>1.2267E-2</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D20" s="4">
-        <v>2366124</v>
+        <v>848035</v>
       </c>
       <c r="E20" s="5">
-        <v>81.27</v>
+        <v>556.71</v>
       </c>
       <c r="F20" s="4">
-        <v>192294897.47999999</v>
+        <v>472109564.85000002</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="5">
-        <v>81.27</v>
+        <v>556.71</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="4">
-        <v>192294897.47999999</v>
+        <v>472109564.85000002</v>
       </c>
       <c r="N20" s="4">
-        <v>192294897.47999999</v>
+        <v>472109564.85000002</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>121</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>94</v>
+        <v>72</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>122</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>1.5637000000000002E-2</v>
+        <v>3.8114000000000002E-2</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D21" s="4">
-        <v>1173886</v>
+        <v>260701</v>
       </c>
       <c r="E21" s="5">
-        <v>139.09</v>
+        <v>546.68383300000005</v>
       </c>
       <c r="F21" s="4">
-        <v>163275803.74000001</v>
+        <v>142521021.81658199</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>31</v>
+        <v>125</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>32</v>
+        <v>126</v>
       </c>
       <c r="J21" s="5">
-        <v>139.09</v>
+        <v>475.15</v>
       </c>
       <c r="K21" s="5">
-        <v>1</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L21" s="3" t="s">
-        <v>33</v>
+        <v>127</v>
       </c>
       <c r="M21" s="4">
-        <v>163275803.74000001</v>
+        <v>123872080.15000001</v>
       </c>
       <c r="N21" s="4">
-        <v>163275803.74000001</v>
+        <v>142521021.81658199</v>
       </c>
       <c r="O21" s="3" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="P21" s="3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="R21" s="3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>77</v>
+        <v>130</v>
       </c>
       <c r="T21" s="4">
         <v>1</v>
       </c>
       <c r="W21" s="3" t="s">
-        <v>123</v>
+        <v>34</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>1.3277000000000001E-2</v>
+        <v>1.1506000000000001E-2</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D22" s="4">
-        <v>853154</v>
+        <v>306006</v>
       </c>
       <c r="E22" s="5">
-        <v>563.29</v>
+        <v>320.49</v>
       </c>
       <c r="F22" s="4">
-        <v>480573116.65999901</v>
+        <v>98071862.939999998</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J22" s="5">
-        <v>563.29</v>
+        <v>320.49</v>
       </c>
       <c r="K22" s="5">
         <v>1</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M22" s="4">
-        <v>480573116.65999901</v>
+        <v>98071862.939999998</v>
       </c>
       <c r="N22" s="4">
-        <v>480573116.65999901</v>
+        <v>98071862.939999998</v>
       </c>
       <c r="O22" s="3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="P22" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q22" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="R22" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="S22" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="T22" s="4">
+        <v>1</v>
+      </c>
+      <c r="W22" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="Q22" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>3.9079999999999997E-2</v>
+        <v>7.9170000000000004E-3</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D23" s="4">
-        <v>262275</v>
+        <v>365185</v>
       </c>
       <c r="E23" s="5">
-        <v>553.47153000000003</v>
+        <v>353.33</v>
       </c>
       <c r="F23" s="4">
-        <v>145161745.53075001</v>
+        <v>129030816.05</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H23" s="3" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="J23" s="5">
-        <v>484.1</v>
+        <v>353.33</v>
       </c>
       <c r="K23" s="5">
-        <v>0.87466106883582606</v>
+        <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M23" s="4">
+        <v>129030816.05</v>
+      </c>
+      <c r="N23" s="4">
+        <v>129030816.05</v>
+      </c>
+      <c r="O23" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="P23" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q23" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="R23" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="S23" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="T23" s="4">
+        <v>1</v>
+      </c>
+      <c r="W23" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="M23" s="4">
-[...25 lines deleted...]
-      </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>1.1804E-2</v>
+        <v>1.0416E-2</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D24" s="4">
-        <v>358169</v>
+        <v>1992047</v>
       </c>
       <c r="E24" s="5">
-        <v>330.46</v>
+        <v>256.35000000000002</v>
       </c>
       <c r="F24" s="4">
-        <v>118360527.73999999</v>
+        <v>510661248.44999897</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J24" s="5">
-        <v>330.46</v>
+        <v>256.35000000000002</v>
       </c>
       <c r="K24" s="5">
         <v>1</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M24" s="4">
-        <v>118360527.73999999</v>
+        <v>510661248.44999897</v>
       </c>
       <c r="N24" s="4">
-        <v>118360527.73999999</v>
+        <v>510661248.44999897</v>
       </c>
       <c r="O24" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="P24" s="3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="Q24" s="3" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="R24" s="3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="S24" s="3" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="T24" s="4">
         <v>1</v>
       </c>
       <c r="W24" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>9.6249999999999999E-3</v>
+        <v>4.1225999999999999E-2</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D25" s="4">
-        <v>367389</v>
+        <v>876084</v>
       </c>
       <c r="E25" s="5">
-        <v>397.68</v>
+        <v>182.82</v>
       </c>
       <c r="F25" s="4">
-        <v>146103257.52000001</v>
+        <v>160165676.88</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J25" s="5">
-        <v>397.68</v>
+        <v>182.82</v>
       </c>
       <c r="K25" s="5">
         <v>1</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M25" s="4">
-        <v>146103257.52000001</v>
+        <v>160165676.88</v>
       </c>
       <c r="N25" s="4">
-        <v>146103257.52000001</v>
+        <v>160165676.88</v>
       </c>
       <c r="O25" s="3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="P25" s="3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="Q25" s="3" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="R25" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="S25" s="3" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="T25" s="4">
         <v>1</v>
       </c>
       <c r="W25" s="3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>1.1880999999999999E-2</v>
+        <v>1.2930000000000001E-2</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D26" s="4">
+        <v>1263778</v>
+      </c>
+      <c r="E26" s="5">
+        <v>181.418724</v>
+      </c>
+      <c r="F26" s="4">
+        <v>229272992.179272</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="J26" s="5">
+        <v>157.68</v>
+      </c>
+      <c r="K26" s="5">
+        <v>0.86914953717787147</v>
+      </c>
+      <c r="L26" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="M26" s="4">
+        <v>199272515.03999999</v>
+      </c>
+      <c r="N26" s="4">
+        <v>229272992.179272</v>
+      </c>
+      <c r="O26" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="C26" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P26" s="3" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="R26" s="3" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>77</v>
+        <v>157</v>
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="W26" s="3" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
         <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>4.2604000000000003E-2</v>
+        <v>1.8509000000000001E-2</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D27" s="4">
-        <v>1048204</v>
+        <v>1412607</v>
       </c>
       <c r="E27" s="5">
-        <v>301.70999999999998</v>
+        <v>293.02</v>
       </c>
       <c r="F27" s="4">
-        <v>316253628.83999997</v>
+        <v>413922103.13999999</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J27" s="5">
-        <v>301.70999999999998</v>
+        <v>293.02</v>
       </c>
       <c r="K27" s="5">
         <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M27" s="4">
-        <v>316253628.83999997</v>
+        <v>413922103.13999999</v>
       </c>
       <c r="N27" s="4">
-        <v>316253628.83999997</v>
+        <v>413922103.13999999</v>
       </c>
       <c r="O27" s="3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="P27" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q27" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="R27" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="S27" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="T27" s="4">
+        <v>1</v>
+      </c>
+      <c r="W27" s="3" t="s">
         <v>158</v>
       </c>
-      <c r="Q27" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X27" s="4">
         <v>0</v>
       </c>
       <c r="Y27" s="4">
         <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>2.5717E-2</v>
+        <v>3.3416000000000001E-2</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D28" s="4">
-        <v>1271407</v>
+        <v>213028</v>
       </c>
       <c r="E28" s="5">
-        <v>153.2022</v>
+        <v>1148.8399999999999</v>
       </c>
       <c r="F28" s="4">
-        <v>194782349.49540001</v>
+        <v>244735087.519999</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>162</v>
+        <v>31</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="J28" s="5">
-        <v>134</v>
+        <v>1148.8399999999999</v>
       </c>
       <c r="K28" s="5">
-        <v>0.87466106883582606</v>
+        <v>1</v>
       </c>
       <c r="L28" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M28" s="4">
+        <v>244735087.519999</v>
+      </c>
+      <c r="N28" s="4">
+        <v>244735087.519999</v>
+      </c>
+      <c r="O28" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="P28" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="Q28" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="R28" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="S28" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="T28" s="4">
+        <v>1</v>
+      </c>
+      <c r="W28" s="3" t="s">
         <v>163</v>
       </c>
-      <c r="M28" s="4">
-[...25 lines deleted...]
-      </c>
       <c r="X28" s="4">
         <v>0</v>
       </c>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>1.5838999999999999E-2</v>
+        <v>1.9758000000000001E-2</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D29" s="4">
-        <v>1590070</v>
+        <v>539800</v>
       </c>
       <c r="E29" s="5">
-        <v>433.33</v>
+        <v>573.1</v>
       </c>
       <c r="F29" s="4">
-        <v>689025033.10000002</v>
+        <v>309359380</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="5">
-        <v>433.33</v>
+        <v>573.1</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M29" s="4">
-        <v>689025033.10000002</v>
+        <v>309359380</v>
       </c>
       <c r="N29" s="4">
-        <v>689025033.10000002</v>
+        <v>309359380</v>
       </c>
       <c r="O29" s="3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="P29" s="3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>106</v>
+        <v>172</v>
       </c>
       <c r="R29" s="3" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="T29" s="4">
         <v>1</v>
       </c>
       <c r="W29" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="X29" s="4">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>5.6030999999999997E-2</v>
+        <v>2.4975000000000001E-2</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D30" s="4">
-        <v>214314</v>
+        <v>1784118</v>
       </c>
       <c r="E30" s="5">
-        <v>1199.43</v>
+        <v>130.19999999999999</v>
       </c>
       <c r="F30" s="4">
-        <v>257054641.02000001</v>
+        <v>232292163.59999999</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J30" s="5">
-        <v>1199.43</v>
+        <v>130.19999999999999</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M30" s="4">
-        <v>257054641.02000001</v>
+        <v>232292163.59999999</v>
       </c>
       <c r="N30" s="4">
-        <v>257054641.02000001</v>
+        <v>232292163.59999999</v>
       </c>
       <c r="O30" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="P30" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="Q30" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="R30" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="S30" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="T30" s="4">
+        <v>1</v>
+      </c>
+      <c r="W30" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="P30" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X30" s="4">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
       <c r="Z30" s="6">
-        <v>2.0903000000000001E-2</v>
+        <v>1.8752999999999999E-2</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D31" s="4">
-        <v>539800</v>
+        <v>1909195</v>
       </c>
       <c r="E31" s="5">
-        <v>513.6</v>
+        <v>464.72</v>
       </c>
       <c r="F31" s="4">
-        <v>277241280</v>
+        <v>887241100.39999998</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J31" s="5">
-        <v>513.6</v>
+        <v>464.72</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M31" s="4">
-        <v>277241280</v>
+        <v>887241100.39999998</v>
       </c>
       <c r="N31" s="4">
-        <v>277241280</v>
+        <v>887241100.39999998</v>
       </c>
       <c r="O31" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="P31" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="Q31" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="R31" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="S31" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="T31" s="4">
+        <v>1</v>
+      </c>
+      <c r="W31" s="3" t="s">
         <v>179</v>
       </c>
-      <c r="P31" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X31" s="4">
         <v>0</v>
       </c>
       <c r="Y31" s="4">
         <v>0</v>
       </c>
       <c r="Z31" s="6">
-        <v>2.2544999999999999E-2</v>
+        <v>7.1628999999999998E-2</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D32" s="4">
-        <v>1874486</v>
+        <v>3681751</v>
       </c>
       <c r="E32" s="5">
-        <v>128.5</v>
+        <v>71.709999999999994</v>
       </c>
       <c r="F32" s="4">
-        <v>240871451</v>
+        <v>264018364.209999</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="5">
-        <v>128.5</v>
+        <v>71.709999999999994</v>
       </c>
       <c r="K32" s="5">
         <v>1</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M32" s="4">
-        <v>240871451</v>
+        <v>264018364.209999</v>
       </c>
       <c r="N32" s="4">
-        <v>240871451</v>
+        <v>264018364.209999</v>
       </c>
       <c r="O32" s="3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="P32" s="3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="R32" s="3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="S32" s="3" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="T32" s="4">
         <v>1</v>
       </c>
       <c r="W32" s="3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="X32" s="4">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
       <c r="Z32" s="6">
-        <v>1.9587E-2</v>
+        <v>2.1314E-2</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D33" s="4">
-        <v>1920719</v>
+        <v>1184083</v>
       </c>
       <c r="E33" s="5">
-        <v>373.02</v>
+        <v>200.75</v>
       </c>
       <c r="F33" s="4">
-        <v>716466601.38</v>
+        <v>237704662.25</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J33" s="5">
-        <v>373.02</v>
+        <v>200.75</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M33" s="4">
-        <v>716466601.38</v>
+        <v>237704662.25</v>
       </c>
       <c r="N33" s="4">
-        <v>716466601.38</v>
+        <v>237704662.25</v>
       </c>
       <c r="O33" s="3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="P33" s="3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="R33" s="3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="T33" s="4">
         <v>1</v>
       </c>
       <c r="W33" s="3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="X33" s="4">
         <v>0</v>
       </c>
       <c r="Y33" s="4">
         <v>0</v>
       </c>
       <c r="Z33" s="6">
-        <v>5.8263000000000002E-2</v>
+        <v>1.9189999999999999E-2</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B34" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D34" s="4">
+        <v>7564553</v>
+      </c>
+      <c r="E34" s="5">
+        <v>75.033259000000001</v>
+      </c>
+      <c r="F34" s="4">
+        <v>567593088.43095303</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="J34" s="5">
+        <v>2425</v>
+      </c>
+      <c r="K34" s="5">
+        <v>32.319001472130516</v>
+      </c>
+      <c r="L34" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="M34" s="4">
+        <v>18344041860.571098</v>
+      </c>
+      <c r="N34" s="4">
+        <v>567593088.43095303</v>
+      </c>
+      <c r="O34" s="3" t="s">
         <v>194</v>
-      </c>
-[...37 lines deleted...]
-        <v>195</v>
       </c>
       <c r="P34" s="3" t="s">
         <v>196</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="R34" s="3" t="s">
         <v>197</v>
       </c>
       <c r="S34" s="3" t="s">
-        <v>84</v>
+        <v>198</v>
       </c>
       <c r="T34" s="4">
         <v>1</v>
       </c>
       <c r="W34" s="3" t="s">
-        <v>193</v>
+        <v>34</v>
       </c>
       <c r="X34" s="4">
         <v>0</v>
       </c>
       <c r="Y34" s="4">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
-        <v>1.7765E-2</v>
+        <v>4.5823000000000003E-2</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D35" s="4">
-        <v>1163809</v>
+        <v>670988</v>
       </c>
       <c r="E35" s="5">
-        <v>200.09</v>
+        <v>190.82</v>
       </c>
       <c r="F35" s="4">
-        <v>232866542.81</v>
+        <v>128037930.16</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J35" s="5">
-        <v>200.09</v>
+        <v>190.82</v>
       </c>
       <c r="K35" s="5">
         <v>1</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M35" s="4">
-        <v>232866542.81</v>
+        <v>128037930.16</v>
       </c>
       <c r="N35" s="4">
-        <v>232866542.81</v>
+        <v>128037930.16</v>
       </c>
       <c r="O35" s="3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="P35" s="3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="Q35" s="3" t="s">
-        <v>106</v>
+        <v>84</v>
       </c>
       <c r="R35" s="3" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="T35" s="4">
         <v>1</v>
       </c>
       <c r="W35" s="3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="X35" s="4">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
       <c r="Z35" s="6">
-        <v>1.8936000000000001E-2</v>
+        <v>1.0336E-2</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B36" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D36" s="4">
+        <v>568962</v>
+      </c>
+      <c r="E36" s="5">
+        <v>233.01</v>
+      </c>
+      <c r="F36" s="4">
+        <v>132573835.61999901</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I36" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J36" s="5">
+        <v>233.01</v>
+      </c>
+      <c r="K36" s="5">
+        <v>1</v>
+      </c>
+      <c r="L36" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M36" s="4">
+        <v>132573835.61999901</v>
+      </c>
+      <c r="N36" s="4">
+        <v>132573835.61999901</v>
+      </c>
+      <c r="O36" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="P36" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="Q36" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="R36" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="S36" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="T36" s="4">
+        <v>1</v>
+      </c>
+      <c r="W36" s="3" t="s">
         <v>204</v>
       </c>
-      <c r="C36" s="3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="X36" s="4">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
       <c r="Z36" s="6">
-        <v>4.6817999999999999E-2</v>
+        <v>1.0703000000000001E-2</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D37" s="4">
-        <v>196708</v>
+        <v>1248972</v>
       </c>
       <c r="E37" s="5">
-        <v>180.91</v>
+        <v>184.02</v>
       </c>
       <c r="F37" s="4">
-        <v>35586444.280000001</v>
+        <v>229835827.44</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="5">
-        <v>180.91</v>
+        <v>184.02</v>
       </c>
       <c r="K37" s="5">
         <v>1</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M37" s="4">
-        <v>35586444.280000001</v>
+        <v>229835827.44</v>
       </c>
       <c r="N37" s="4">
-        <v>35586444.280000001</v>
+        <v>229835827.44</v>
       </c>
       <c r="O37" s="3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="P37" s="3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="R37" s="3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="T37" s="4">
         <v>1</v>
       </c>
       <c r="W37" s="3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="X37" s="4">
         <v>0</v>
       </c>
       <c r="Y37" s="4">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
-        <v>2.8930000000000002E-3</v>
+        <v>1.8554999999999999E-2</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D38" s="4">
-        <v>568962</v>
+        <v>281816</v>
       </c>
       <c r="E38" s="5">
-        <v>211.95</v>
+        <v>325.7</v>
       </c>
       <c r="F38" s="4">
-        <v>120591495.89999899</v>
+        <v>91787471.200000003</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="5">
-        <v>211.95</v>
+        <v>325.7</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M38" s="4">
-        <v>120591495.89999899</v>
+        <v>91787471.200000003</v>
       </c>
       <c r="N38" s="4">
-        <v>120591495.89999899</v>
+        <v>91787471.200000003</v>
       </c>
       <c r="O38" s="3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="P38" s="3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="R38" s="3" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="T38" s="4">
         <v>1</v>
       </c>
       <c r="W38" s="3" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="X38" s="4">
         <v>0</v>
       </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="6">
-        <v>9.8060000000000005E-3</v>
+        <v>7.4099999999999999E-3</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D39" s="4">
-        <v>1256511</v>
+        <v>270400</v>
       </c>
       <c r="E39" s="5">
-        <v>156.66</v>
+        <v>388.76</v>
       </c>
       <c r="F39" s="4">
-        <v>196845013.25999999</v>
+        <v>105120704</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J39" s="5">
-        <v>156.66</v>
+        <v>388.76</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M39" s="4">
-        <v>196845013.25999999</v>
+        <v>105120704</v>
       </c>
       <c r="N39" s="4">
-        <v>196845013.25999999</v>
+        <v>105120704</v>
       </c>
       <c r="O39" s="3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="P39" s="3" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="R39" s="3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="T39" s="4">
         <v>1</v>
       </c>
       <c r="W39" s="3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="X39" s="4">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
-        <v>1.6007E-2</v>
+        <v>8.4860000000000005E-3</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D40" s="4">
-        <v>272032</v>
+        <v>1077945</v>
       </c>
       <c r="E40" s="5">
-        <v>446.07</v>
+        <v>157.34</v>
       </c>
       <c r="F40" s="4">
-        <v>121345314.23999999</v>
+        <v>169603866.30000001</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J40" s="5">
-        <v>446.07</v>
+        <v>157.34</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M40" s="4">
-        <v>121345314.23999999</v>
+        <v>169603866.30000001</v>
       </c>
       <c r="N40" s="4">
-        <v>121345314.23999999</v>
+        <v>169603866.30000001</v>
       </c>
       <c r="O40" s="3" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="P40" s="3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>106</v>
+        <v>79</v>
       </c>
       <c r="R40" s="3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="T40" s="4">
         <v>1</v>
       </c>
       <c r="W40" s="3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="6">
-        <v>9.8670000000000008E-3</v>
+        <v>1.3691999999999999E-2</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D41" s="4">
-        <v>1084452</v>
+        <v>1325537</v>
       </c>
       <c r="E41" s="5">
-        <v>151.5</v>
+        <v>275.74</v>
       </c>
       <c r="F41" s="4">
-        <v>164294478</v>
+        <v>365503572.38</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J41" s="5">
-        <v>151.5</v>
+        <v>275.74</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M41" s="4">
-        <v>164294478</v>
+        <v>365503572.38</v>
       </c>
       <c r="N41" s="4">
-        <v>164294478</v>
+        <v>365503572.38</v>
       </c>
       <c r="O41" s="3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="P41" s="3" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="R41" s="3" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="S41" s="3" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="T41" s="4">
         <v>1</v>
       </c>
       <c r="W41" s="3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="X41" s="4">
         <v>0</v>
       </c>
       <c r="Y41" s="4">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
-        <v>1.336E-2</v>
+        <v>2.9508E-2</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D42" s="4">
-        <v>1345715</v>
+        <v>852905</v>
       </c>
       <c r="E42" s="5">
-        <v>298.07</v>
+        <v>574.29999999999995</v>
       </c>
       <c r="F42" s="4">
-        <v>401117270.05000001</v>
+        <v>489823341.49999899</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J42" s="5">
-        <v>298.07</v>
+        <v>574.29999999999995</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M42" s="4">
-        <v>401117270.05000001</v>
+        <v>489823341.49999899</v>
       </c>
       <c r="N42" s="4">
-        <v>401117270.05000001</v>
+        <v>489823341.49999899</v>
       </c>
       <c r="O42" s="3" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="P42" s="3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>106</v>
+        <v>65</v>
       </c>
       <c r="R42" s="3" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="T42" s="4">
         <v>1</v>
       </c>
       <c r="W42" s="3" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="X42" s="4">
         <v>0</v>
       </c>
       <c r="Y42" s="4">
         <v>0</v>
       </c>
       <c r="Z42" s="6">
-        <v>3.2619000000000002E-2</v>
+        <v>3.9544000000000003E-2</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D43" s="4">
-        <v>817383</v>
+        <v>781093</v>
       </c>
       <c r="E43" s="5">
-        <v>501.36</v>
+        <v>100.5</v>
       </c>
       <c r="F43" s="4">
-        <v>409803140.88</v>
+        <v>78499846.5</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="5">
-        <v>501.36</v>
+        <v>100.5</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M43" s="4">
-        <v>409803140.88</v>
+        <v>78499846.5</v>
       </c>
       <c r="N43" s="4">
-        <v>409803140.88</v>
+        <v>78499846.5</v>
       </c>
       <c r="O43" s="3" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="P43" s="3" t="s">
-        <v>241</v>
+        <v>56</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>75</v>
+        <v>172</v>
       </c>
       <c r="R43" s="3" t="s">
         <v>242</v>
       </c>
       <c r="S43" s="3" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="T43" s="4">
         <v>1</v>
       </c>
       <c r="W43" s="3" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="X43" s="4">
         <v>0</v>
       </c>
       <c r="Y43" s="4">
         <v>0</v>
       </c>
       <c r="Z43" s="6">
-        <v>3.3325E-2</v>
+        <v>6.3369999999999998E-3</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
         <v>243</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>244</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D44" s="4">
-        <v>781093</v>
+        <v>3872055</v>
       </c>
       <c r="E44" s="5">
-        <v>99.66</v>
+        <v>63.01</v>
       </c>
       <c r="F44" s="4">
-        <v>77843728.379999995</v>
+        <v>243978185.549999</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J44" s="5">
-        <v>99.66</v>
+        <v>63.01</v>
       </c>
       <c r="K44" s="5">
         <v>1</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M44" s="4">
-        <v>77843728.379999995</v>
+        <v>243978185.549999</v>
       </c>
       <c r="N44" s="4">
-        <v>77843728.379999995</v>
+        <v>243978185.549999</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>245</v>
       </c>
       <c r="P44" s="3" t="s">
-        <v>66</v>
+        <v>246</v>
       </c>
       <c r="Q44" s="3" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="R44" s="3" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="S44" s="3" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="T44" s="4">
         <v>1</v>
       </c>
       <c r="W44" s="3" t="s">
         <v>243</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="6">
-        <v>6.3299999999999997E-3</v>
+        <v>1.9696000000000002E-2</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D45" s="4">
-        <v>4163851</v>
+        <v>2200749</v>
       </c>
       <c r="E45" s="5">
-        <v>60.4</v>
+        <v>70.36</v>
       </c>
       <c r="F45" s="4">
-        <v>251496600.40000001</v>
+        <v>154844699.63999999</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J45" s="5">
-        <v>60.4</v>
+        <v>70.36</v>
       </c>
       <c r="K45" s="5">
         <v>1</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M45" s="4">
-        <v>251496600.40000001</v>
+        <v>154844699.63999999</v>
       </c>
       <c r="N45" s="4">
-        <v>251496600.40000001</v>
+        <v>154844699.63999999</v>
       </c>
       <c r="O45" s="3" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="P45" s="3" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="Q45" s="3" t="s">
-        <v>181</v>
+        <v>252</v>
       </c>
       <c r="R45" s="3" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="S45" s="3" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="T45" s="4">
         <v>1</v>
       </c>
       <c r="W45" s="3" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
       </c>
       <c r="Y45" s="4">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
-        <v>2.0451E-2</v>
+        <v>1.2501E-2</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D46" s="4">
-        <v>2214033</v>
+        <v>805308</v>
       </c>
       <c r="E46" s="5">
-        <v>72.16</v>
+        <v>414.4</v>
       </c>
       <c r="F46" s="4">
-        <v>159764621.28</v>
+        <v>333719635.19999999</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J46" s="5">
-        <v>72.16</v>
+        <v>414.4</v>
       </c>
       <c r="K46" s="5">
         <v>1</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M46" s="4">
-        <v>159764621.28</v>
+        <v>333719635.19999999</v>
       </c>
       <c r="N46" s="4">
-        <v>159764621.28</v>
+        <v>333719635.19999999</v>
       </c>
       <c r="O46" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="P46" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="Q46" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="R46" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="S46" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="T46" s="4">
+        <v>1</v>
+      </c>
+      <c r="W46" s="3" t="s">
         <v>254</v>
       </c>
-      <c r="P46" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
-        <v>1.2992E-2</v>
+        <v>2.6942000000000001E-2</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D47" s="4">
-        <v>825845</v>
+        <v>991329</v>
       </c>
       <c r="E47" s="5">
-        <v>415.63</v>
+        <v>366.13</v>
       </c>
       <c r="F47" s="4">
-        <v>343245957.35000002</v>
+        <v>362955286.76999998</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J47" s="5">
-        <v>415.63</v>
+        <v>366.13</v>
       </c>
       <c r="K47" s="5">
         <v>1</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M47" s="4">
-        <v>343245957.35000002</v>
+        <v>362955286.76999998</v>
       </c>
       <c r="N47" s="4">
-        <v>343245957.35000002</v>
+        <v>362955286.76999998</v>
       </c>
       <c r="O47" s="3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="P47" s="3" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="Q47" s="3" t="s">
-        <v>75</v>
+        <v>172</v>
       </c>
       <c r="R47" s="3" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="S47" s="3" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="T47" s="4">
         <v>1</v>
       </c>
       <c r="W47" s="3" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
-        <v>2.7911999999999999E-2</v>
+        <v>2.9302000000000002E-2</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B48" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D48" s="4">
+        <v>806644</v>
+      </c>
+      <c r="E48" s="5">
+        <v>389.34611999999998</v>
+      </c>
+      <c r="F48" s="4">
+        <v>314063711.62128001</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="J48" s="5">
+        <v>338.4</v>
+      </c>
+      <c r="K48" s="5">
+        <v>0.86914953717787147</v>
+      </c>
+      <c r="L48" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="M48" s="4">
+        <v>272968329.60000002</v>
+      </c>
+      <c r="N48" s="4">
+        <v>314063711.62128001</v>
+      </c>
+      <c r="O48" s="3" t="s">
         <v>264</v>
-      </c>
-[...37 lines deleted...]
-        <v>265</v>
       </c>
       <c r="P48" s="3" t="s">
         <v>266</v>
       </c>
       <c r="Q48" s="3" t="s">
-        <v>181</v>
+        <v>252</v>
       </c>
       <c r="R48" s="3" t="s">
         <v>267</v>
       </c>
       <c r="S48" s="3" t="s">
-        <v>77</v>
+        <v>130</v>
       </c>
       <c r="T48" s="4">
         <v>1</v>
       </c>
       <c r="W48" s="3" t="s">
-        <v>263</v>
+        <v>34</v>
       </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="6">
-        <v>2.7657999999999999E-2</v>
+        <v>2.5354999999999999E-2</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
         <v>268</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>269</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D49" s="4">
-        <v>811513</v>
+        <v>45612</v>
       </c>
       <c r="E49" s="5">
-        <v>394.43849999999998</v>
+        <v>2140.6351450000002</v>
       </c>
       <c r="F49" s="4">
-        <v>320091970.45050001</v>
+        <v>97638649.805752501</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>135</v>
+        <v>270</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>45</v>
+        <v>271</v>
       </c>
       <c r="J49" s="5">
-        <v>345</v>
+        <v>3002.99</v>
       </c>
       <c r="K49" s="5">
-        <v>0.87466106883582606</v>
+        <v>1.4028499935728427</v>
       </c>
       <c r="L49" s="3" t="s">
-        <v>136</v>
+        <v>272</v>
       </c>
       <c r="M49" s="4">
-        <v>279971985</v>
+        <v>136972379.25246099</v>
       </c>
       <c r="N49" s="4">
-        <v>320091970.45050001</v>
+        <v>97638649.805752501</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>268</v>
       </c>
       <c r="P49" s="3" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="Q49" s="3" t="s">
-        <v>256</v>
+        <v>96</v>
       </c>
       <c r="R49" s="3" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="S49" s="3" t="s">
-        <v>139</v>
+        <v>275</v>
       </c>
       <c r="T49" s="4">
         <v>1</v>
       </c>
       <c r="W49" s="3" t="s">
-        <v>34</v>
+        <v>276</v>
       </c>
       <c r="X49" s="4">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
       <c r="Z49" s="6">
-        <v>2.6030000000000001E-2</v>
+        <v>7.8820000000000001E-3</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D50" s="4">
-        <v>45612</v>
+        <v>2476599</v>
       </c>
       <c r="E50" s="5">
-        <v>1881.9383130000001</v>
+        <v>37.546424999999999</v>
       </c>
       <c r="F50" s="4">
-        <v>85838970.925110102</v>
+        <v>92987438.608574897</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I50" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J50" s="5">
-        <v>2670</v>
+        <v>27.9</v>
       </c>
       <c r="K50" s="5">
-        <v>1.418750010019922</v>
+        <v>0.74308006687720607</v>
       </c>
       <c r="L50" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M50" s="4">
-        <v>121784040.860099</v>
+        <v>69097112.099998996</v>
       </c>
       <c r="N50" s="4">
-        <v>85838970.925110102</v>
+        <v>92987438.608574897</v>
       </c>
       <c r="O50" s="3" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="P50" s="3" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="Q50" s="3" t="s">
-        <v>106</v>
+        <v>252</v>
       </c>
       <c r="R50" s="3" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="S50" s="3" t="s">
-        <v>276</v>
+        <v>86</v>
       </c>
       <c r="T50" s="4">
         <v>1</v>
       </c>
       <c r="W50" s="3" t="s">
-        <v>277</v>
+        <v>34</v>
       </c>
       <c r="X50" s="4">
         <v>0</v>
       </c>
       <c r="Y50" s="4">
         <v>0</v>
       </c>
       <c r="Z50" s="6">
-        <v>6.9800000000000001E-3</v>
+        <v>7.5069999999999998E-3</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D51" s="4">
-        <v>2476599</v>
+        <v>1457650</v>
       </c>
       <c r="E51" s="5">
-        <v>33.751967999999998</v>
+        <v>61.370336999999999</v>
       </c>
       <c r="F51" s="4">
-        <v>83590088.958532497</v>
+        <v>89456471.728049994</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>49</v>
+        <v>283</v>
       </c>
       <c r="I51" s="3" t="s">
-        <v>50</v>
+        <v>126</v>
       </c>
       <c r="J51" s="5">
-        <v>25.43</v>
+        <v>53.34</v>
       </c>
       <c r="K51" s="5">
-        <v>0.75343755886230923</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L51" s="3" t="s">
-        <v>51</v>
+        <v>284</v>
       </c>
       <c r="M51" s="4">
-        <v>62979912.57</v>
+        <v>77751051</v>
       </c>
       <c r="N51" s="4">
-        <v>83590088.958532497</v>
+        <v>89456471.728049994</v>
       </c>
       <c r="O51" s="3" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="P51" s="3" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="Q51" s="3" t="s">
-        <v>256</v>
+        <v>79</v>
       </c>
       <c r="R51" s="3" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="S51" s="3" t="s">
-        <v>96</v>
+        <v>287</v>
       </c>
       <c r="T51" s="4">
         <v>1</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X51" s="4">
         <v>0</v>
       </c>
       <c r="Y51" s="4">
         <v>0</v>
       </c>
       <c r="Z51" s="6">
-        <v>6.7970000000000001E-3</v>
+        <v>7.2220000000000001E-3</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D52" s="4">
-        <v>1457650</v>
+        <v>1074511</v>
       </c>
       <c r="E52" s="5">
-        <v>58.399763999999998</v>
+        <v>165.92</v>
       </c>
       <c r="F52" s="4">
-        <v>85126415.994599998</v>
+        <v>178282865.11999899</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>284</v>
+        <v>31</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="J52" s="5">
-        <v>51.08</v>
+        <v>165.92</v>
       </c>
       <c r="K52" s="5">
-        <v>0.87466106883582606</v>
+        <v>1</v>
       </c>
       <c r="L52" s="3" t="s">
-        <v>285</v>
+        <v>33</v>
       </c>
       <c r="M52" s="4">
-        <v>74456762</v>
+        <v>178282865.11999899</v>
       </c>
       <c r="N52" s="4">
-        <v>85126415.994599998</v>
+        <v>178282865.11999899</v>
       </c>
       <c r="O52" s="3" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="P52" s="3" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="Q52" s="3" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="R52" s="3" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="S52" s="3" t="s">
-        <v>288</v>
+        <v>67</v>
       </c>
       <c r="T52" s="4">
         <v>1</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
         <v>0</v>
       </c>
       <c r="Y52" s="4">
         <v>0</v>
       </c>
       <c r="Z52" s="6">
-        <v>6.9220000000000002E-3</v>
+        <v>1.4393E-2</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D53" s="4">
-        <v>1080997</v>
+        <v>442915</v>
       </c>
       <c r="E53" s="5">
-        <v>124.44</v>
+        <v>118.391595</v>
       </c>
       <c r="F53" s="4">
-        <v>134519266.68000001</v>
+        <v>52437413.299424998</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>31</v>
+        <v>153</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>32</v>
+        <v>126</v>
       </c>
       <c r="J53" s="5">
-        <v>124.44</v>
+        <v>102.9</v>
       </c>
       <c r="K53" s="5">
-        <v>1</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>33</v>
+        <v>154</v>
       </c>
       <c r="M53" s="4">
-        <v>134519266.68000001</v>
+        <v>45575953.5</v>
       </c>
       <c r="N53" s="4">
-        <v>134519266.68000001</v>
+        <v>52437413.299424998</v>
       </c>
       <c r="O53" s="3" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="P53" s="3" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>106</v>
+        <v>252</v>
       </c>
       <c r="R53" s="3" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>77</v>
+        <v>157</v>
       </c>
       <c r="T53" s="4">
         <v>1</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X53" s="4">
         <v>0</v>
       </c>
       <c r="Y53" s="4">
         <v>0</v>
       </c>
       <c r="Z53" s="6">
-        <v>1.0939000000000001E-2</v>
+        <v>4.2329999999999998E-3</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D54" s="4">
-        <v>442915</v>
+        <v>7050025</v>
       </c>
       <c r="E54" s="5">
-        <v>116.15928</v>
+        <v>31.71</v>
       </c>
       <c r="F54" s="4">
-        <v>51448687.501199998</v>
+        <v>223556292.75</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>162</v>
+        <v>39</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="J54" s="5">
-        <v>101.6</v>
+        <v>31.71</v>
       </c>
       <c r="K54" s="5">
-        <v>0.87466106883582606</v>
+        <v>1</v>
       </c>
       <c r="L54" s="3" t="s">
-        <v>163</v>
+        <v>41</v>
       </c>
       <c r="M54" s="4">
-        <v>45000164</v>
+        <v>223556292.75</v>
       </c>
       <c r="N54" s="4">
-        <v>51448687.501199998</v>
+        <v>223556292.75</v>
       </c>
       <c r="O54" s="3" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="P54" s="3" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="Q54" s="3" t="s">
-        <v>256</v>
+        <v>79</v>
       </c>
       <c r="R54" s="3" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>166</v>
+        <v>86</v>
       </c>
       <c r="T54" s="4">
         <v>1</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X54" s="4">
         <v>0</v>
       </c>
       <c r="Y54" s="4">
         <v>0</v>
       </c>
       <c r="Z54" s="6">
-        <v>4.1830000000000001E-3</v>
+        <v>1.8048000000000002E-2</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D55" s="4">
-        <v>7092580</v>
+        <v>4041953</v>
       </c>
       <c r="E55" s="5">
-        <v>32.299999999999997</v>
+        <v>23.068528000000001</v>
       </c>
       <c r="F55" s="4">
-        <v>229090333.99999899</v>
+        <v>93241903.934207499</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>49</v>
+        <v>125</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>32</v>
+        <v>126</v>
       </c>
       <c r="J55" s="5">
-        <v>32.299999999999997</v>
+        <v>20.05</v>
       </c>
       <c r="K55" s="5">
-        <v>1</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L55" s="3" t="s">
-        <v>51</v>
+        <v>127</v>
       </c>
       <c r="M55" s="4">
-        <v>229090333.99999899</v>
+        <v>81041157.650000006</v>
       </c>
       <c r="N55" s="4">
-        <v>229090333.99999899</v>
+        <v>93241903.934207499</v>
       </c>
       <c r="O55" s="3" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="P55" s="3" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="Q55" s="3" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="R55" s="3" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>96</v>
+        <v>130</v>
       </c>
       <c r="T55" s="4">
         <v>1</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X55" s="4">
         <v>0</v>
       </c>
       <c r="Y55" s="4">
         <v>0</v>
       </c>
       <c r="Z55" s="6">
-        <v>1.8629E-2</v>
+        <v>7.5269999999999998E-3</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D56" s="4">
-        <v>4041953</v>
+        <v>3303529</v>
       </c>
       <c r="E56" s="5">
-        <v>20.367889999999999</v>
+        <v>63.828923000000003</v>
       </c>
       <c r="F56" s="4">
-        <v>82326052.068193495</v>
+        <v>210860696.51750201</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H56" s="3" t="s">
-        <v>135</v>
+        <v>39</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="J56" s="5">
-        <v>17.815000000000001</v>
+        <v>47.43</v>
       </c>
       <c r="K56" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.74308006687720607</v>
       </c>
       <c r="L56" s="3" t="s">
-        <v>136</v>
+        <v>41</v>
       </c>
       <c r="M56" s="4">
-        <v>72007392.694999993</v>
+        <v>156686380.47</v>
       </c>
       <c r="N56" s="4">
-        <v>82326052.068193495</v>
+        <v>210860696.51750201</v>
       </c>
       <c r="O56" s="3" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="P56" s="3" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>106</v>
+        <v>84</v>
       </c>
       <c r="R56" s="3" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="S56" s="3" t="s">
-        <v>139</v>
+        <v>86</v>
       </c>
       <c r="T56" s="4">
         <v>1</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X56" s="4">
         <v>0</v>
       </c>
       <c r="Y56" s="4">
         <v>0</v>
       </c>
       <c r="Z56" s="6">
-        <v>6.6940000000000003E-3</v>
+        <v>1.7023E-2</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>71</v>
+        <v>310</v>
       </c>
       <c r="D57" s="4">
-        <v>27561174</v>
+        <v>-8655218.5600000005</v>
       </c>
       <c r="E57" s="5">
-        <v>4.6148480000000003</v>
+        <v>1</v>
       </c>
       <c r="F57" s="4">
-        <v>127190635.601845</v>
+        <v>-8655218.5600000005</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>72</v>
+        <v>311</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="I57" s="3" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="J57" s="5">
-        <v>3.4769999999999999</v>
+        <v>1</v>
       </c>
       <c r="K57" s="5">
-        <v>0.75343755886230923</v>
+        <v>1</v>
       </c>
       <c r="L57" s="3" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="M57" s="4">
-        <v>95830201.997999996</v>
+        <v>-8655218.5600000005</v>
       </c>
       <c r="N57" s="4">
-        <v>127190635.601845</v>
+        <v>-8655218.5600000005</v>
       </c>
       <c r="O57" s="3" t="s">
-        <v>305</v>
+        <v>34</v>
       </c>
       <c r="P57" s="3" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="Q57" s="3" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="R57" s="3" t="s">
-        <v>308</v>
+        <v>34</v>
       </c>
       <c r="S57" s="3" t="s">
-        <v>96</v>
+        <v>35</v>
       </c>
       <c r="T57" s="4">
         <v>1</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X57" s="4">
         <v>0</v>
       </c>
       <c r="Y57" s="4">
         <v>0</v>
       </c>
       <c r="Z57" s="6">
-        <v>1.0343E-2</v>
+        <v>-6.9800000000000005E-4</v>
       </c>
     </row>
     <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B58" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="C58" s="3" t="s">
         <v>310</v>
       </c>
-      <c r="C58" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D58" s="4">
-        <v>3323470</v>
+        <v>-8217569.5300000003</v>
       </c>
       <c r="E58" s="5">
-        <v>60.091244000000003</v>
+        <v>1</v>
       </c>
       <c r="F58" s="4">
-        <v>199711445.865812</v>
+        <v>-8217569.5300000003</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>72</v>
+        <v>311</v>
       </c>
       <c r="H58" s="3" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="I58" s="3" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="J58" s="5">
-        <v>45.274999999999999</v>
+        <v>1</v>
       </c>
       <c r="K58" s="5">
-        <v>0.75343755886230923</v>
+        <v>1</v>
       </c>
       <c r="L58" s="3" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="M58" s="4">
-        <v>150470104.25</v>
+        <v>-8217569.5300000003</v>
       </c>
       <c r="N58" s="4">
-        <v>199711445.865812</v>
+        <v>-8217569.5300000003</v>
       </c>
       <c r="O58" s="3" t="s">
-        <v>309</v>
+        <v>34</v>
       </c>
       <c r="P58" s="3" t="s">
-        <v>311</v>
+        <v>34</v>
       </c>
       <c r="Q58" s="3" t="s">
-        <v>94</v>
+        <v>34</v>
       </c>
       <c r="R58" s="3" t="s">
-        <v>312</v>
+        <v>34</v>
       </c>
       <c r="S58" s="3" t="s">
-        <v>96</v>
+        <v>35</v>
       </c>
       <c r="T58" s="4">
         <v>1</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X58" s="4">
         <v>0</v>
       </c>
       <c r="Y58" s="4">
         <v>0</v>
       </c>
       <c r="Z58" s="6">
-        <v>1.6240000000000001E-2</v>
+        <v>-6.6299999999999996E-4</v>
       </c>
     </row>
     <row r="59" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D59" s="4">
-        <v>-8675908.1099999994</v>
+        <v>22509471.439537998</v>
       </c>
       <c r="E59" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F59" s="4">
-        <v>-8675908.1099999994</v>
+        <v>112547357.197688</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J59" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K59" s="5">
         <v>1</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M59" s="4">
-        <v>-8675908.1099999994</v>
+        <v>112547357.197688</v>
       </c>
       <c r="N59" s="4">
-        <v>-8675908.1099999994</v>
+        <v>112547357.197688</v>
       </c>
       <c r="O59" s="3" t="s">
-        <v>34</v>
+        <v>318</v>
       </c>
       <c r="P59" s="3" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="Q59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R59" s="3" t="s">
-        <v>34</v>
+        <v>320</v>
       </c>
       <c r="S59" s="3" t="s">
-        <v>35</v>
+        <v>321</v>
       </c>
       <c r="T59" s="4">
         <v>1</v>
       </c>
       <c r="W59" s="3" t="s">
-        <v>34</v>
+        <v>314</v>
       </c>
       <c r="X59" s="4">
         <v>0</v>
       </c>
       <c r="Y59" s="4">
         <v>0</v>
       </c>
       <c r="Z59" s="6">
-        <v>-7.0500000000000001E-4</v>
+        <v>9.0860000000000003E-3</v>
       </c>
     </row>
     <row r="60" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="D60" s="4">
+        <v>14576326.949999999</v>
+      </c>
+      <c r="E60" s="5">
+        <v>1</v>
+      </c>
+      <c r="F60" s="4">
+        <v>14576326.949999999</v>
+      </c>
+      <c r="G60" s="3" t="s">
         <v>317</v>
-      </c>
-[...16 lines deleted...]
-        <v>316</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J60" s="5">
         <v>1</v>
       </c>
       <c r="K60" s="5">
         <v>1</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M60" s="4">
-        <v>-8146647.0999999996</v>
+        <v>14576326.949999999</v>
       </c>
       <c r="N60" s="4">
-        <v>-8146647.0999999996</v>
+        <v>14576326.949999999</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P60" s="3" t="s">
-        <v>34</v>
+        <v>324</v>
       </c>
       <c r="Q60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S60" s="3" t="s">
-        <v>35</v>
+        <v>321</v>
       </c>
       <c r="T60" s="4">
         <v>1</v>
       </c>
       <c r="W60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X60" s="4">
         <v>0</v>
       </c>
       <c r="Y60" s="4">
         <v>0</v>
       </c>
       <c r="Z60" s="6">
-        <v>-6.6200000000000005E-4</v>
-[...73 lines deleted...]
-        <v>3.0330000000000001E-3</v>
+        <v>1.176E-3</v>
       </c>
     </row>
     <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
-        <v>327</v>
-[...52 lines deleted...]
-      <c r="S62" s="3" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A63" s="3" t="s">
         <v>326</v>
-      </c>
-[...13 lines deleted...]
-        <v>2.7799999999999999E-3</v>
       </c>
     </row>
     <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
     </row>
     <row r="66" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="67" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
-        <v>333</v>
-[...9 lines deleted...]
-        <v>335</v>
+        <v>330</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>June</vt:lpstr>
+      <vt:lpstr>July</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>GMO, LLC</Company>
+  <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Odayne Smith</dc:creator>
+  <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>