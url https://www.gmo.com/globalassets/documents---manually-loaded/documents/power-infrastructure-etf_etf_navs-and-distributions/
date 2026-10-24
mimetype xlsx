--- v0 (2026-09-29)
+++ v1 (2026-10-24)
@@ -1,69 +1,126 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b8f6f8c6e414d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53bccc2e318746aebccc3ce6755e27b4.psmdcp" Id="R68c794194f7c40eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63a5f864b17249b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67f881ea08f14bb7bb94236d2b8c098d.psmdcp" Id="R20b064a953694c37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="NAV" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <x:si>
     <x:t>Power Infrastructure ETF in USD | NAV</x:t>
   </x:si>
   <x:si>
     <x:t>NAVs Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/21/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026</x:t>
   </x:si>
@@ -607,543 +664,695 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B66"/>
+  <x:dimension ref="A1:B85"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="10.860625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:2">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:2">
       <x:c r="A4" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>23.566</x:v>
+        <x:v>22.862</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>23.7519</x:v>
+        <x:v>22.9483</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>23.6945</x:v>
+        <x:v>23.3776</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>23.9127</x:v>
+        <x:v>23.2067</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>24.2284</x:v>
+        <x:v>23.3176</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>24.1648</x:v>
+        <x:v>23.5258</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="B11" s="4" t="n">
-        <x:v>23.9713</x:v>
+      <x:c r="B11" s="3" t="n">
+        <x:v>23.385</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B12" s="4" t="n">
-        <x:v>24.0811</x:v>
+      <x:c r="B12" s="5" t="n">
+        <x:v>23.63</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>23.7448</x:v>
+        <x:v>23.9615</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>23.7657</x:v>
+        <x:v>23.8497</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>23.8645</x:v>
+        <x:v>23.8305</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>24.5873</x:v>
+        <x:v>23.6622</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>24.4919</x:v>
+        <x:v>23.6947</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>24.7851</x:v>
+        <x:v>24.0738</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>25.0284</x:v>
+        <x:v>23.7037</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>24.7447</x:v>
+        <x:v>23.8188</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>24.6763</x:v>
+        <x:v>23.5181</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>24.4878</x:v>
+        <x:v>23.4707</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>24.5922</x:v>
+        <x:v>23.5775</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="B24" s="5" t="n">
-        <x:v>24.8</x:v>
+      <x:c r="B24" s="3" t="n">
+        <x:v>23.566</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="B25" s="5" t="n">
-        <x:v>24.92</x:v>
+      <x:c r="B25" s="4" t="n">
+        <x:v>23.7519</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>25.1159</x:v>
+        <x:v>23.6945</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>25.1133</x:v>
+        <x:v>23.9127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>24.9393</x:v>
+        <x:v>24.2284</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>24.8542</x:v>
+        <x:v>24.1648</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>24.9261</x:v>
+        <x:v>23.9713</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>25.0186</x:v>
+        <x:v>24.0811</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>25.1359</x:v>
+        <x:v>23.7448</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>25.1345</x:v>
+        <x:v>23.7657</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>25.5724</x:v>
+        <x:v>23.8645</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>25.5346</x:v>
+        <x:v>24.5873</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:2">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="B36" s="3" t="n">
-        <x:v>25.465</x:v>
+      <x:c r="B36" s="4" t="n">
+        <x:v>24.4919</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>25.4863</x:v>
+        <x:v>24.7851</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="B38" s="3" t="n">
-        <x:v>25.314</x:v>
+      <x:c r="B38" s="4" t="n">
+        <x:v>25.0284</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>25.1103</x:v>
+        <x:v>24.7447</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:2">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>25.2003</x:v>
+        <x:v>24.6763</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:2">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>25.0022</x:v>
+        <x:v>24.4878</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:2">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>25.0692</x:v>
+        <x:v>24.5922</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:2">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="B43" s="4" t="n">
-        <x:v>25.1457</x:v>
+      <x:c r="B43" s="5" t="n">
+        <x:v>24.8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:2">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="B44" s="4" t="n">
-        <x:v>24.7774</x:v>
+      <x:c r="B44" s="5" t="n">
+        <x:v>24.92</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:2">
       <x:c r="A45" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
-        <x:v>24.6192</x:v>
+        <x:v>25.1159</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:2">
       <x:c r="A46" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
-        <x:v>24.4488</x:v>
+        <x:v>25.1133</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:2">
       <x:c r="A47" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>23.8503</x:v>
+        <x:v>24.9393</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:2">
       <x:c r="A48" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
-        <x:v>24.1675</x:v>
+        <x:v>24.8542</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:2">
       <x:c r="A49" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
-        <x:v>24.5946</x:v>
+        <x:v>24.9261</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:2">
       <x:c r="A50" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
-        <x:v>24.8285</x:v>
+        <x:v>25.0186</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:2">
       <x:c r="A51" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
-        <x:v>25.0161</x:v>
+        <x:v>25.1359</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:2">
       <x:c r="A52" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>24.9544</x:v>
+        <x:v>25.1345</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:2">
       <x:c r="A53" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>24.7119</x:v>
+        <x:v>25.5724</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:2">
       <x:c r="A54" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="B54" s="3" t="n">
-        <x:v>24.519</x:v>
+      <x:c r="B54" s="4" t="n">
+        <x:v>25.5346</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:2">
       <x:c r="A55" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>24.621</x:v>
+        <x:v>25.465</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:2">
       <x:c r="A56" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B56" s="4" t="n">
-        <x:v>24.6973</x:v>
+        <x:v>25.4863</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:2">
       <x:c r="A57" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="B57" s="4" t="n">
-        <x:v>24.9755</x:v>
+      <x:c r="B57" s="3" t="n">
+        <x:v>25.314</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:2">
       <x:c r="A58" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="B58" s="6" t="n">
-        <x:v>25.110805</x:v>
+      <x:c r="B58" s="4" t="n">
+        <x:v>25.1103</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:2">
+      <x:c r="A59" s="2" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B59" s="4" t="n">
+        <x:v>25.2003</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:2">
       <x:c r="A60" s="2" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B60" s="4" t="n">
+        <x:v>25.0022</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:2">
       <x:c r="A61" s="2" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B61" s="4" t="n">
+        <x:v>25.0692</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:2">
       <x:c r="A62" s="2" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B62" s="4" t="n">
+        <x:v>25.1457</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:2">
       <x:c r="A63" s="2" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B63" s="4" t="n">
+        <x:v>24.7774</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:2">
       <x:c r="A64" s="2" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B64" s="4" t="n">
+        <x:v>24.6192</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:2">
       <x:c r="A65" s="2" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B65" s="4" t="n">
+        <x:v>24.4488</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:2">
-      <x:c r="A66" s="1" t="s">
-        <x:v>64</x:v>
+      <x:c r="A66" s="2" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B66" s="4" t="n">
+        <x:v>23.8503</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:2">
+      <x:c r="A67" s="2" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B67" s="4" t="n">
+        <x:v>24.1675</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:2">
+      <x:c r="A68" s="2" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B68" s="4" t="n">
+        <x:v>24.5946</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:2">
+      <x:c r="A69" s="2" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B69" s="4" t="n">
+        <x:v>24.8285</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:2">
+      <x:c r="A70" s="2" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B70" s="4" t="n">
+        <x:v>25.0161</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:2">
+      <x:c r="A71" s="2" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B71" s="4" t="n">
+        <x:v>24.9544</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:2">
+      <x:c r="A72" s="2" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B72" s="4" t="n">
+        <x:v>24.7119</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:2">
+      <x:c r="A73" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B73" s="3" t="n">
+        <x:v>24.519</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:2">
+      <x:c r="A74" s="2" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="B74" s="3" t="n">
+        <x:v>24.621</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:2">
+      <x:c r="A75" s="2" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B75" s="4" t="n">
+        <x:v>24.6973</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:2">
+      <x:c r="A76" s="2" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="B76" s="4" t="n">
+        <x:v>24.9755</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:2">
+      <x:c r="A77" s="2" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B77" s="6" t="n">
+        <x:v>25.110805</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:2">
+      <x:c r="A79" s="2" t="s">
+        <x:v>77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:2">
+      <x:c r="A80" s="2" t="s">
+        <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:2">
+      <x:c r="A81" s="2" t="s">
+        <x:v>79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:2">
+      <x:c r="A82" s="2" t="s">
+        <x:v>80</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:2">
+      <x:c r="A83" s="2" t="s">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:2">
+      <x:c r="A84" s="2" t="s">
+        <x:v>82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:2">
+      <x:c r="A85" s="1" t="s">
+        <x:v>83</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>